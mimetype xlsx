--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DF7DFC7-E1AF-45E3-A33E-BAF0312C330B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC6ABF7F-440F-477E-8260-D2FA2CC6E6CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{97CC0CA4-3626-4252-AC8B-9405E67189C8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{55284889-A7A3-4FCD-9B34-23D46A18F380}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF295AF7-3974-4A45-A5C1-E6BCDA1ABE95}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113A32E7-FD5A-416E-8445-492D4BF978CD}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>102.4541519</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>102.0122641</v>
       </c>
       <c r="C7" s="5">
         <v>-0.44188780000000349</v>
       </c>
       <c r="D7" s="5">
         <v>-5.0546090447464938</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>102.69029399999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.67802989999999852</v>
       </c>
       <c r="D8" s="5">
         <v>8.2739866825269246</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51736619999999789</v>
       </c>
       <c r="D9" s="5">
         <v>-5.8810021772646159</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>105.24080499999999</v>
       </c>
       <c r="C10" s="5">
         <v>3.0678771999999981</v>
       </c>
       <c r="D10" s="5">
         <v>42.619817310628072</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>103.5164006</v>
       </c>
       <c r="C11" s="5">
         <v>-1.7244043999999974</v>
       </c>
       <c r="D11" s="5">
         <v>-17.98372995671863</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>102.11353219999999</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4028684000000027</v>
       </c>
       <c r="D12" s="5">
         <v>-15.103528972178227</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>102.1212274</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
         <v>9.0468600318183157E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>101.8957411</v>
       </c>
       <c r="C14" s="5">
         <v>-0.22548630000000003</v>
       </c>
       <c r="D14" s="5">
         <v>-2.61768906697325</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>100.49352039999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4022207000000009</v>
       </c>
       <c r="D15" s="5">
         <v>-15.319320212714915</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>100.48430690000001</v>
       </c>
       <c r="C16" s="5">
         <v>-9.213499999987107E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.10996357304866589</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>100.3133912</v>
       </c>
       <c r="C17" s="5">
         <v>-0.170915700000009</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0221164092826704</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>101.00670650000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.69331530000000896</v>
       </c>
       <c r="D18" s="5">
         <v>8.6164428232807353</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>101.1657283</v>
       </c>
       <c r="C19" s="5">
         <v>0.15902179999999078</v>
       </c>
       <c r="D19" s="5">
         <v>1.9056876319225591</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>102.3930704</v>
       </c>
       <c r="C20" s="5">
         <v>1.2273421000000013</v>
       </c>
       <c r="D20" s="5">
         <v>15.570194650433722</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>100.0660089</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3270614999999992</v>
       </c>
       <c r="D21" s="5">
         <v>-24.108672825018907</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>98.641086430000001</v>
       </c>
       <c r="C22" s="5">
         <v>-1.4249224699999985</v>
       </c>
       <c r="D22" s="5">
         <v>-15.811025042248694</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>98.973201329999995</v>
       </c>
       <c r="C23" s="5">
         <v>0.33211489999999344</v>
       </c>
       <c r="D23" s="5">
         <v>4.1159466316845084</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>99.065086600000001</v>
       </c>
       <c r="C24" s="5">
         <v>9.1885270000005903E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.1197685945069757</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>98.000850229999998</v>
       </c>
       <c r="C25" s="5">
         <v>-1.0642363700000033</v>
       </c>
       <c r="D25" s="5">
         <v>-12.156295938746686</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>98.053441680000006</v>
       </c>
       <c r="C26" s="5">
         <v>5.2591450000008422E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.64587546012200292</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
         <v>-0.2577454500000016</v>
       </c>
       <c r="D27" s="5">
         <v>-3.1091401063275459</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>98.805069919999994</v>
       </c>
       <c r="C28" s="5">
         <v>1.0093736899999897</v>
       </c>
       <c r="D28" s="5">
         <v>13.113344431374397</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>97.364618370000002</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4404515499999917</v>
       </c>
       <c r="D29" s="5">
         <v>-16.157690411774684</v>
       </c>
       <c r="E29" s="5">
         <v>-2.9395605060553387</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>95.010250369999994</v>
       </c>
       <c r="C30" s="5">
         <v>-2.354368000000008</v>
       </c>
       <c r="D30" s="5">
         <v>-25.452761658345946</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>93.692655070000001</v>
       </c>
       <c r="C31" s="5">
         <v>-1.3175952999999936</v>
       </c>
       <c r="D31" s="5">
         <v>-15.4290899713721</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>93.791697670000005</v>
       </c>
       <c r="C32" s="5">
         <v>9.90426000000042E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.2759225107329852</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
         <v>2.8820179899999943</v>
       </c>
       <c r="D33" s="5">
         <v>43.789830050989288</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>97.798738299999997</v>
       </c>
       <c r="C34" s="5">
         <v>1.1250226399999974</v>
       </c>
       <c r="D34" s="5">
         <v>14.894196261923099</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>96.229557349999993</v>
       </c>
       <c r="C35" s="5">
         <v>-1.5691809500000033</v>
       </c>
       <c r="D35" s="5">
         <v>-17.642561072518802</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>95.617572559999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.61198478999999395</v>
       </c>
       <c r="D36" s="5">
         <v>-7.370203036384293</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>96.51571577</v>
       </c>
       <c r="C37" s="5">
         <v>0.89814321000000064</v>
       </c>
       <c r="D37" s="5">
         <v>11.872633242050789</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>95.701406239999997</v>
       </c>
       <c r="C38" s="5">
         <v>-0.81430953000000272</v>
       </c>
       <c r="D38" s="5">
         <v>-9.6676303954161149</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
         <v>1.6921664599999957</v>
       </c>
       <c r="D39" s="5">
         <v>23.408120042457892</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>97.773002169999998</v>
       </c>
       <c r="C40" s="5">
         <v>0.37942947000000515</v>
       </c>
       <c r="D40" s="5">
         <v>4.7764883394984414</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>96.913581980000004</v>
       </c>
       <c r="C41" s="5">
         <v>-0.85942018999999448</v>
       </c>
       <c r="D41" s="5">
         <v>-10.052656775007074</v>
       </c>
       <c r="E41" s="5">
         <v>-0.46324465452737273</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>96.89895258</v>
       </c>
       <c r="C42" s="5">
         <v>-1.4629400000004011E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.18099333289487429</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>97.760866899999996</v>
       </c>
       <c r="C43" s="5">
         <v>0.86191431999999679</v>
       </c>
       <c r="D43" s="5">
         <v>11.211970856702113</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>98.972574600000002</v>
       </c>
       <c r="C44" s="5">
         <v>1.2117077000000052</v>
       </c>
       <c r="D44" s="5">
         <v>15.930547103273263</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>99.885857590000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.91328298999999902</v>
       </c>
       <c r="D45" s="5">
         <v>11.652799898380062</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>101.1423712</v>
       </c>
       <c r="C46" s="5">
         <v>1.2565136099999989</v>
       </c>
       <c r="D46" s="5">
         <v>16.184860503478159</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>100.94233800000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20003319999999292</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3476405129161049</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>100.64137530000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.30096269999999947</v>
       </c>
       <c r="D48" s="5">
         <v>-3.5197454102785075</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>101.4133341</v>
       </c>
       <c r="C49" s="5">
         <v>0.77195879999999306</v>
       </c>
       <c r="D49" s="5">
         <v>9.60288260812845</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>101.06089919999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.35243490000000577</v>
       </c>
       <c r="D50" s="5">
         <v>-4.0914852303973959</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>100.9086945</v>
       </c>
       <c r="C51" s="5">
         <v>-0.15220469999999864</v>
       </c>
       <c r="D51" s="5">
         <v>-1.7923874387250849</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>100.712298</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19639649999999165</v>
       </c>
       <c r="D52" s="5">
         <v>-2.3106957882905399</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>102.59010069999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.8778026999999895</v>
       </c>
       <c r="D53" s="5">
         <v>24.817478897858347</v>
       </c>
       <c r="E53" s="5">
         <v>5.8572994662104749</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>102.6248818</v>
       </c>
       <c r="C54" s="5">
         <v>3.4781100000003562E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.40759521439135415</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>101.67414960000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.95073219999999026</v>
       </c>
       <c r="D55" s="5">
         <v>-10.567670156724173</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>101.65539269999999</v>
       </c>
       <c r="C56" s="5">
         <v>-1.8756900000013843E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.22115214398991112</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>102.2390637</v>
       </c>
       <c r="C57" s="5">
         <v>0.5836710000000096</v>
       </c>
       <c r="D57" s="5">
         <v>7.111794226753676</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>101.4670993</v>
       </c>
       <c r="C58" s="5">
         <v>-0.77196440000000166</v>
       </c>
       <c r="D58" s="5">
         <v>-8.6937348702155646</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>101.6319328</v>
       </c>
       <c r="C59" s="5">
         <v>0.1648335000000003</v>
       </c>
       <c r="D59" s="5">
         <v>1.9669144365566549</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>103.0956401</v>
       </c>
       <c r="C60" s="5">
         <v>1.4637072999999958</v>
       </c>
       <c r="D60" s="5">
         <v>18.719312799820621</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>103.1161243</v>
       </c>
       <c r="C61" s="5">
         <v>2.0484199999998509E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.238690210173087</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
         <v>2.3939354000000037</v>
       </c>
       <c r="D62" s="5">
         <v>31.706572821079604</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>106.34173319999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.83167349999999374</v>
       </c>
       <c r="D63" s="5">
         <v>9.8799332296324103</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>106.3317158</v>
       </c>
       <c r="C64" s="5">
         <v>-1.0017399999995291E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-0.11298155080127215</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>106.5523486</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
         <v>2.518550977310885</v>
       </c>
       <c r="E65" s="5">
         <v>3.8622127017758245</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>108.687392</v>
       </c>
       <c r="C66" s="5">
         <v>2.1350434000000007</v>
       </c>
       <c r="D66" s="5">
         <v>26.880152630467901</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>109.23639009999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.5489980999999915</v>
       </c>
       <c r="D67" s="5">
         <v>6.2326616880182151</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>110.34257890000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.1061888000000124</v>
       </c>
       <c r="D68" s="5">
         <v>12.852057901981141</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>107.79978819999999</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5427907000000118</v>
       </c>
       <c r="D69" s="5">
         <v>-24.404258504833155</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>109.1580936</v>
       </c>
       <c r="C70" s="5">
         <v>1.3583054000000061</v>
       </c>
       <c r="D70" s="5">
         <v>16.213456026650409</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>109.2734054</v>
       </c>
       <c r="C71" s="5">
         <v>0.11531180000000063</v>
       </c>
       <c r="D71" s="5">
         <v>1.2750402196609611</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.2007866</v>
       </c>
       <c r="C72" s="5">
         <v>1.9273811999999992</v>
       </c>
       <c r="D72" s="5">
         <v>23.344724703262031</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.3496896</v>
       </c>
       <c r="C73" s="5">
         <v>0.14890300000000423</v>
       </c>
       <c r="D73" s="5">
         <v>1.6187426174860464</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>112.68841329999999</v>
       </c>
       <c r="C74" s="5">
         <v>1.3387236999999885</v>
       </c>
       <c r="D74" s="5">
         <v>15.420523007503517</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>112.76677429999999</v>
       </c>
       <c r="C75" s="5">
         <v>7.8361000000001013E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.83765197642078348</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>112.9075866</v>
       </c>
       <c r="C76" s="5">
         <v>0.14081230000000744</v>
       </c>
       <c r="D76" s="5">
         <v>1.5087786441047468</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>114.21331840000001</v>
       </c>
       <c r="C77" s="5">
         <v>1.3057318000000038</v>
       </c>
       <c r="D77" s="5">
         <v>14.795140821139064</v>
       </c>
       <c r="E77" s="5">
         <v>7.1898647947775007</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>114.7536549</v>
       </c>
       <c r="C78" s="5">
         <v>0.54033649999999511</v>
       </c>
       <c r="D78" s="5">
         <v>5.8272039209183557</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>115.1089996</v>
       </c>
       <c r="C79" s="5">
         <v>0.3553447000000034</v>
       </c>
       <c r="D79" s="5">
         <v>3.7798488905597116</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>117.0460427</v>
       </c>
       <c r="C80" s="5">
         <v>1.9370430999999968</v>
       </c>
       <c r="D80" s="5">
         <v>22.17137570921912</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>117.25439009999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.20834739999999385</v>
       </c>
       <c r="D81" s="5">
         <v>2.157092929380755</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>119.3932018</v>
       </c>
       <c r="C82" s="5">
         <v>2.1388117000000051</v>
       </c>
       <c r="D82" s="5">
         <v>24.224095428450589</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>119.5765214</v>
       </c>
       <c r="C83" s="5">
         <v>0.18331960000000436</v>
       </c>
       <c r="D83" s="5">
         <v>1.8581526054697983</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>119.99713060000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.42060920000000124</v>
       </c>
       <c r="D84" s="5">
         <v>4.3036129484409269</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>119.8703182</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12681240000000571</v>
       </c>
       <c r="D85" s="5">
         <v>-1.2608092402640381</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>119.8430384</v>
       </c>
       <c r="C86" s="5">
         <v>-2.7279800000002297E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.27275156156839619</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>122.9172073</v>
       </c>
       <c r="C87" s="5">
         <v>3.0741689000000036</v>
       </c>
       <c r="D87" s="5">
         <v>35.518466497277387</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>122.40155470000001</v>
       </c>
       <c r="C88" s="5">
         <v>-0.51565259999999569</v>
       </c>
       <c r="D88" s="5">
         <v>-4.9196009630556699</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>118.8137679</v>
       </c>
       <c r="C89" s="5">
         <v>-3.5877868000000035</v>
       </c>
       <c r="D89" s="5">
         <v>-30.022565626715814</v>
       </c>
       <c r="E89" s="5">
         <v>4.0279448705694776</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>122.04063379999999</v>
       </c>
       <c r="C90" s="5">
         <v>3.2268658999999928</v>
       </c>
       <c r="D90" s="5">
         <v>37.927933125824474</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>122.7388076</v>
       </c>
       <c r="C91" s="5">
         <v>0.69817380000000639</v>
       </c>
       <c r="D91" s="5">
         <v>7.0851735450493836</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>121.7012599</v>
       </c>
       <c r="C92" s="5">
         <v>-1.0375477000000046</v>
       </c>
       <c r="D92" s="5">
         <v>-9.6853729167508344</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>122.32614169999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.62488179999999716</v>
       </c>
       <c r="D93" s="5">
         <v>6.3384787256010267</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>124.0890064</v>
       </c>
       <c r="C94" s="5">
         <v>1.7628647000000086</v>
       </c>
       <c r="D94" s="5">
         <v>18.732155287844687</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>124.8353262</v>
       </c>
       <c r="C95" s="5">
         <v>0.74631979999999487</v>
       </c>
       <c r="D95" s="5">
         <v>7.4608619725312186</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>125.2917506</v>
       </c>
       <c r="C96" s="5">
         <v>0.45642440000000306</v>
       </c>
       <c r="D96" s="5">
         <v>4.4767664377768801</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>126.94408420000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.6523336000000057</v>
       </c>
       <c r="D97" s="5">
         <v>17.025329972407732</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.2545743</v>
       </c>
       <c r="C98" s="5">
         <v>0.31049009999999555</v>
       </c>
       <c r="D98" s="5">
         <v>2.9748640584430497</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>130.63665649999999</v>
       </c>
       <c r="C99" s="5">
         <v>3.3820821999999851</v>
       </c>
       <c r="D99" s="5">
         <v>36.993464679001221</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.4731481</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1635083999999836</v>
       </c>
       <c r="D100" s="5">
         <v>-10.179428218795028</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>128.7130047</v>
       </c>
       <c r="C101" s="5">
         <v>-0.76014340000000402</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8221576247739391</v>
       </c>
       <c r="E101" s="5">
         <v>8.3317253336597563</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.0188192</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
         <v>2.8886834389364457</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.23062580000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2118066000000169</v>
       </c>
       <c r="D103" s="5">
         <v>11.871838594700645</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
         <v>-0.53658670000001507</v>
       </c>
       <c r="D104" s="5">
         <v>-4.8338149355968696</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.00363350000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.3095944000000088</v>
       </c>
       <c r="D105" s="5">
         <v>12.81319688966267</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>130.65068790000001</v>
       </c>
       <c r="C106" s="5">
         <v>-0.35294559999999819</v>
       </c>
       <c r="D106" s="5">
         <v>-3.185521103203659</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.8874999999999318E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.26553361811041398</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>135.0921037</v>
       </c>
       <c r="C108" s="5">
         <v>4.4125407999999879</v>
       </c>
       <c r="D108" s="5">
         <v>48.959257402294455</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>135.50241399999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
         <v>3.7062214984938224</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>135.81708750000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.31467350000002625</v>
       </c>
       <c r="D110" s="5">
         <v>2.822597167945462</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.26957799999999565</v>
       </c>
       <c r="D111" s="5">
         <v>2.4080074850421518</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>136.07120449999999</v>
       </c>
       <c r="C112" s="5">
         <v>-1.5461000000016156E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.13624855246451295</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>137.61826859999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.5470641000000001</v>
       </c>
       <c r="D113" s="5">
         <v>14.529753300130999</v>
       </c>
       <c r="E113" s="5">
         <v>6.9186978586632142</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.7859086</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8323599999999942</v>
       </c>
       <c r="D114" s="5">
         <v>-14.858096215152772</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>136.0639013</v>
       </c>
       <c r="C115" s="5">
         <v>0.27799269999999865</v>
       </c>
       <c r="D115" s="5">
         <v>2.4845969583889183</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>136.2878867</v>
       </c>
       <c r="C116" s="5">
         <v>0.22398540000000366</v>
       </c>
       <c r="D116" s="5">
         <v>1.9933974510899066</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.13145220000001245</v>
       </c>
       <c r="D117" s="5">
         <v>1.1635820427747356</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>135.981866</v>
       </c>
       <c r="C118" s="5">
         <v>-0.43747290000001726</v>
       </c>
       <c r="D118" s="5">
         <v>-3.7810373203445824</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>136.2192708</v>
       </c>
       <c r="C119" s="5">
         <v>0.2374048000000073</v>
       </c>
       <c r="D119" s="5">
         <v>2.1152620087136809</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.93012780000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.28914299999999571</v>
       </c>
       <c r="D120" s="5">
         <v>-2.5176277615663323</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>136.2055642</v>
       </c>
       <c r="C121" s="5">
         <v>0.27543639999998959</v>
       </c>
       <c r="D121" s="5">
         <v>2.4588534273358942</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.23220130000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.0266371000000163</v>
       </c>
       <c r="D122" s="5">
         <v>9.429436587233031</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>138.0074899</v>
       </c>
       <c r="C123" s="5">
         <v>0.7752885999999819</v>
       </c>
       <c r="D123" s="5">
         <v>6.9940250855232922</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>138.76947989999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.76198999999999728</v>
       </c>
       <c r="D124" s="5">
         <v>6.8305941407001525</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.657814</v>
       </c>
       <c r="C125" s="5">
         <v>0.88833410000000868</v>
       </c>
       <c r="D125" s="5">
         <v>7.9581297635479276</v>
       </c>
       <c r="E125" s="5">
         <v>1.4820309983176294</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>141.2049514</v>
       </c>
       <c r="C126" s="5">
         <v>1.5471373999999969</v>
       </c>
       <c r="D126" s="5">
         <v>14.134312901015566</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
         <v>0.66600909999999658</v>
       </c>
       <c r="D127" s="5">
         <v>5.8090951037164551</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>142.19370309999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.32274259999999799</v>
       </c>
       <c r="D128" s="5">
         <v>2.7642995108582369</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.65504100000001</v>
       </c>
       <c r="C129" s="5">
         <v>-0.53866209999998205</v>
       </c>
       <c r="D129" s="5">
         <v>-4.4523444894133846</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>142.11855410000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.46351310000000012</v>
       </c>
       <c r="D130" s="5">
         <v>3.9979922145273905</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>142.9715286</v>
       </c>
       <c r="C131" s="5">
         <v>0.85297449999998776</v>
       </c>
       <c r="D131" s="5">
         <v>7.4447901011716278</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
         <v>0.5818031000000019</v>
       </c>
       <c r="D132" s="5">
         <v>4.9940263598869938</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>142.79124880000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.76208289999999579</v>
       </c>
       <c r="D133" s="5">
         <v>-6.187699784938272</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>142.515154</v>
       </c>
       <c r="C134" s="5">
         <v>-0.27609480000000985</v>
       </c>
       <c r="D134" s="5">
         <v>-2.2957499050965224</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.90294399999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.61221000000000458</v>
       </c>
       <c r="D135" s="5">
         <v>-5.0348385763145824</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>142.3977419</v>
       </c>
       <c r="C136" s="5">
         <v>0.49479790000000889</v>
       </c>
       <c r="D136" s="5">
         <v>4.2654354322834598</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>142.67109859999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.27335669999999368</v>
       </c>
       <c r="D137" s="5">
         <v>2.3280824154682689</v>
       </c>
       <c r="E137" s="5">
         <v>2.1576197662667163</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>146.66951230000001</v>
       </c>
       <c r="C138" s="5">
         <v>3.9984137000000146</v>
       </c>
       <c r="D138" s="5">
         <v>39.330472394480886</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>149.26676280000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.5972505000000012</v>
       </c>
       <c r="D139" s="5">
         <v>23.446617934323012</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>148.54365519999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.72310760000002006</v>
       </c>
       <c r="D140" s="5">
         <v>-5.6608615897059789</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>148.2319047</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31175049999998805</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4895876733757927</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>147.77407210000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.45783259999998904</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6440310382364172</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>145.52459959999999</v>
       </c>
       <c r="C143" s="5">
         <v>-2.2494725000000244</v>
       </c>
       <c r="D143" s="5">
         <v>-16.81250165776602</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>146.0784424</v>
       </c>
       <c r="C144" s="5">
         <v>0.5538428000000124</v>
       </c>
       <c r="D144" s="5">
         <v>4.6638237050748543</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>146.48001070000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.40156830000000809</v>
       </c>
       <c r="D145" s="5">
         <v>3.3491247485768927</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>145.93023930000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.54977139999999736</v>
       </c>
       <c r="D146" s="5">
         <v>-4.4120430218319679</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.88492690000001</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5312400000000252E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-0.37197304295163436</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.94157939999999485</v>
       </c>
       <c r="D148" s="5">
         <v>8.0260545483694212</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>145.84181570000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98469059999999331</v>
       </c>
       <c r="D149" s="5">
         <v>-7.7574774978021122</v>
       </c>
       <c r="E149" s="5">
         <v>2.2223962183746782</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>144.97735299999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.86446270000001846</v>
       </c>
       <c r="D150" s="5">
         <v>-6.8855155826510694</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.0458959</v>
       </c>
       <c r="C151" s="5">
         <v>1.0685429000000113</v>
       </c>
       <c r="D151" s="5">
         <v>9.2119829500699311</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>146.4694624</v>
       </c>
       <c r="C152" s="5">
         <v>0.42356649999999263</v>
       </c>
       <c r="D152" s="5">
         <v>3.5363294085100305</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>146.9446906</v>
       </c>
       <c r="C153" s="5">
         <v>0.47522820000000365</v>
       </c>
       <c r="D153" s="5">
         <v>3.9637018230018528</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.10188669999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.15719609999999307</v>
       </c>
       <c r="D154" s="5">
         <v>1.2912964746818689</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>146.6438981</v>
       </c>
       <c r="C155" s="5">
         <v>-0.45798859999999308</v>
       </c>
       <c r="D155" s="5">
         <v>-3.6727762981833334</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.9673143</v>
       </c>
       <c r="C156" s="5">
         <v>0.32341619999999693</v>
       </c>
       <c r="D156" s="5">
         <v>2.6788831192848361</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.03252230000001</v>
       </c>
       <c r="C157" s="5">
         <v>6.5208000000012589E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.53372979827233102</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>146.95980599999999</v>
       </c>
       <c r="C158" s="5">
         <v>-7.2716300000024603E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.59185952089458871</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.7306385</v>
       </c>
       <c r="C159" s="5">
         <v>-0.22916749999998842</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8553007108511488</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.42117920000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
         <v>-2.5016844078205369</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2538144000000102</v>
       </c>
       <c r="D161" s="5">
         <v>-9.8052794567591093</v>
       </c>
       <c r="E161" s="5">
         <v>-0.46245371861480811</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.46828550000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.69907929999999396</v>
       </c>
       <c r="D162" s="5">
         <v>-5.6281852622123925</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>142.5679585</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
         <v>-14.691374590226269</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>139.90979720000001</v>
       </c>
       <c r="C164" s="5">
         <v>-2.6581612999999891</v>
       </c>
       <c r="D164" s="5">
         <v>-20.216266446190989</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>140.58400309999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.6742058999999756</v>
       </c>
       <c r="D165" s="5">
         <v>5.9383836118077182</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>140.57326409999999</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0739000000000942E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-9.1627687906348232E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>139.24938090000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.3238831999999832</v>
       </c>
       <c r="D167" s="5">
         <v>-10.733907401892683</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>138.586611</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
         <v>-5.5643399828251834</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>138.502183</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.72860446013640612</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>138.1755239</v>
       </c>
       <c r="C170" s="5">
         <v>-0.32665910000000054</v>
       </c>
       <c r="D170" s="5">
         <v>-2.7937888130274313</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.1630021</v>
       </c>
       <c r="C171" s="5">
         <v>-1.0125218000000018</v>
       </c>
       <c r="D171" s="5">
         <v>-8.4474711088223238</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>134.88867830000001</v>
       </c>
       <c r="C172" s="5">
         <v>-2.2743237999999906</v>
       </c>
       <c r="D172" s="5">
         <v>-18.179485247621841</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>135.08778409999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
         <v>1.7857409992835027</v>
       </c>
       <c r="E173" s="5">
         <v>-6.9434205917334406</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>133.74378830000001</v>
       </c>
       <c r="C174" s="5">
         <v>-1.3439957999999876</v>
       </c>
       <c r="D174" s="5">
         <v>-11.306761774224094</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>132.01115250000001</v>
       </c>
       <c r="C175" s="5">
         <v>-1.7326357999999971</v>
       </c>
       <c r="D175" s="5">
         <v>-14.484660187337761</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>131.74392760000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.26722490000000221</v>
       </c>
       <c r="D176" s="5">
         <v>-2.4022493452547922</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>131.18994079999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.55398680000001832</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9309501967117146</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>129.83242290000001</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3575178999999764</v>
       </c>
       <c r="D178" s="5">
         <v>-11.734393580731306</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>130.1837811</v>
       </c>
       <c r="C179" s="5">
         <v>0.35135819999999285</v>
       </c>
       <c r="D179" s="5">
         <v>3.2962681498726054</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>129.83886720000001</v>
       </c>
       <c r="C180" s="5">
         <v>-0.34491389999999456</v>
       </c>
       <c r="D180" s="5">
         <v>-3.1334038675374543</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>129.51130939999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.32755780000002233</v>
       </c>
       <c r="D181" s="5">
         <v>-2.9857081621313952</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>129.32820219999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18310719999999492</v>
       </c>
       <c r="D182" s="5">
         <v>-1.6834671931643563</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>130.0444909</v>
       </c>
       <c r="C183" s="5">
         <v>0.71628870000000688</v>
       </c>
       <c r="D183" s="5">
         <v>6.8524834276350477</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>130.2071674</v>
       </c>
       <c r="C184" s="5">
         <v>0.16267650000000344</v>
       </c>
       <c r="D184" s="5">
         <v>1.5114865223281315</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>129.5835841</v>
       </c>
       <c r="C185" s="5">
         <v>-0.62358330000000706</v>
       </c>
       <c r="D185" s="5">
         <v>-5.5980077739546275</v>
       </c>
       <c r="E185" s="5">
         <v>-4.0745357077775939</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>130.79425190000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.2106678000000102</v>
       </c>
       <c r="D186" s="5">
         <v>11.805725796799106</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>131.3404634</v>
+        <v>131.34046330000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.5462114999999983</v>
+        <v>0.54621140000000423</v>
       </c>
       <c r="D187" s="5">
-        <v>5.1280557838665919</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1280548233576306</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>132.07150659999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73104319999998779</v>
+        <v>0.73104329999998185</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8875330698877635</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8875340464720658</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>136.43573670000001</v>
       </c>
       <c r="C189" s="5">
         <v>4.3642301000000145</v>
       </c>
       <c r="D189" s="5">
         <v>47.716190261438094</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>134.9350469</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5006898000000035</v>
       </c>
       <c r="D190" s="5">
         <v>-12.429165356224804</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>132.4211506</v>
+        <v>132.4211507</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.513896299999999</v>
+        <v>-2.5138962000000049</v>
       </c>
       <c r="D191" s="5">
-        <v>-20.202164123468503</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.202163400340801</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>135.80434829999999</v>
       </c>
       <c r="C192" s="5">
-        <v>3.3831976999999824</v>
+        <v>3.3831975999999884</v>
       </c>
       <c r="D192" s="5">
-        <v>35.35547395064809</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.355472724057435</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>135.94128649999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.13693820000000301</v>
       </c>
       <c r="D193" s="5">
         <v>1.2167522631434613</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>138.18792239999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.2466359000000011</v>
       </c>
       <c r="D194" s="5">
         <v>21.737545695538785</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>138.98877859999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.80085619999999835</v>
       </c>
       <c r="D195" s="5">
         <v>7.1805082996012626</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>139.98949519999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.0007166000000041</v>
       </c>
       <c r="D196" s="5">
         <v>8.9904656805564578</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>142.11063010000001</v>
+        <v>142.11062999999999</v>
       </c>
       <c r="C197" s="5">
-        <v>2.1211349000000155</v>
+        <v>2.121134799999993</v>
       </c>
       <c r="D197" s="5">
-        <v>19.776994380134539</v>
+        <v>19.776993368722341</v>
       </c>
       <c r="E197" s="5">
-        <v>9.6671550544032314</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6671549772329399</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>142.95208779999999</v>
+        <v>142.95208769999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.8414576999999781</v>
+        <v>0.84145770000000653</v>
       </c>
       <c r="D198" s="5">
-        <v>7.3413987203085229</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3413987256442992</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>144.38596759999999</v>
+        <v>144.38596749999999</v>
       </c>
       <c r="C199" s="5">
         <v>1.4338797999999997</v>
       </c>
       <c r="D199" s="5">
-        <v>12.723332795763165</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.723332805160137</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>146.12427109999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7383035000000007</v>
+        <v>1.7383035999999947</v>
       </c>
       <c r="D200" s="5">
-        <v>15.443222797646294</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.443223757101631</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.65289379999999</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4713773000000003</v>
       </c>
       <c r="D201" s="5">
         <v>-11.43600057532349</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>145.9965444</v>
+        <v>145.9965445</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3436506000000179</v>
+        <v>1.343650700000012</v>
       </c>
       <c r="D202" s="5">
-        <v>11.734014935308966</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.734015853692249</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>147.5887903</v>
+        <v>147.58879039999999</v>
       </c>
       <c r="C203" s="5">
         <v>1.5922458999999947</v>
       </c>
       <c r="D203" s="5">
-        <v>13.901530140360308</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.901530130260298</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>147.0802779</v>
+        <v>147.08027799999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50851240000000075</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.0571038346270623</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0571038319300641</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>147.365634</v>
+        <v>147.36563409999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.28535610000000133</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3531707940057212</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3531707923885925</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>147.24653509999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.11909890000001155</v>
+        <v>-0.11909900000000562</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.96552437166005367</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.96552517809876948</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>146.15040310000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.096131999999983</v>
       </c>
       <c r="D207" s="5">
         <v>-8.5762141343042728</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>146.8104558</v>
       </c>
       <c r="C208" s="5">
         <v>0.66005269999999427</v>
       </c>
       <c r="D208" s="5">
         <v>5.5561724094605802</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>147.8834008</v>
+        <v>147.88340059999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0729450000000043</v>
+        <v>1.0729447999999877</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1312945656023103</v>
+        <v>9.1312927945101485</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0621667048677645</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0621666373585219</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>148.4892787</v>
+        <v>148.4892783</v>
       </c>
       <c r="C210" s="5">
-        <v>0.60587789999999586</v>
+        <v>0.60587770000000774</v>
       </c>
       <c r="D210" s="5">
-        <v>5.0287073375823832</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0287056469811242</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>150.32788859999999</v>
+        <v>150.32788830000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.8386098999999945</v>
+        <v>1.838610000000017</v>
       </c>
       <c r="D211" s="5">
-        <v>15.913366934348794</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.913367905460984</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>151.07635160000001</v>
+        <v>151.07635139999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.7484630000000152</v>
+        <v>0.74846309999998084</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1409981868942198</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1409990425647321</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>151.88072629999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.80437469999998257</v>
+        <v>0.80437489999999912</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5796091755839337</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5796108687085075</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>151.9968207</v>
+        <v>151.99682089999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.11609440000000859</v>
+        <v>0.11609459999999672</v>
       </c>
       <c r="D214" s="5">
-        <v>0.92112055868893705</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92112215221349381</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>153.48722079999999</v>
+        <v>153.4872225</v>
       </c>
       <c r="C215" s="5">
-        <v>1.490400099999988</v>
+        <v>1.4904016000000126</v>
       </c>
       <c r="D215" s="5">
-        <v>12.422340112347573</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.422353279284781</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>153.60454279999999</v>
+        <v>153.60454250000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11732200000000148</v>
+        <v>0.11732000000000653</v>
       </c>
       <c r="D216" s="5">
-        <v>0.9211176394680054</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92110186076606038</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>153.9591413</v>
       </c>
       <c r="C217" s="5">
-        <v>0.3545985000000087</v>
+        <v>0.35459879999999089</v>
       </c>
       <c r="D217" s="5">
-        <v>2.8056639353635893</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8056663448000396</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.5334565</v>
       </c>
       <c r="C218" s="5">
         <v>-0.42568479999999909</v>
       </c>
       <c r="D218" s="5">
         <v>-3.2679112615928818</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>154.21595590000001</v>
+        <v>154.21595579999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.68249940000001175</v>
+        <v>0.68249929999998926</v>
       </c>
       <c r="D219" s="5">
-        <v>5.4667089760278564</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4667081553601227</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>155.74448609999999</v>
+        <v>155.74448570000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.5285301999999774</v>
+        <v>1.5285299000000236</v>
       </c>
       <c r="D220" s="5">
-        <v>12.56423876454793</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.564236171246733</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.97532799999999</v>
+        <v>154.9753273</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.76915809999999851</v>
+        <v>-0.76915840000000912</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.7679564194856203</v>
+        <v>-5.7679586228631567</v>
       </c>
       <c r="E221" s="5">
-        <v>4.7956208483406648</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7956205167221544</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>155.26802860000001</v>
+        <v>155.2680277</v>
       </c>
       <c r="C222" s="5">
-        <v>0.29270060000001763</v>
+        <v>0.29270040000000108</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2901219991881661</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2901204285268983</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>157.31749260000001</v>
+        <v>157.3174918</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0494640000000004</v>
+        <v>2.0494640999999945</v>
       </c>
       <c r="D223" s="5">
-        <v>17.041457871115107</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.041458869952297</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>158.05384340000001</v>
+        <v>158.05384319999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.73635079999999675</v>
+        <v>0.73635139999998955</v>
       </c>
       <c r="D224" s="5">
-        <v>5.7636774523387002</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7636823003758941</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>158.79844560000001</v>
+        <v>158.7984462</v>
       </c>
       <c r="C225" s="5">
-        <v>0.74460220000000277</v>
+        <v>0.74460300000001212</v>
       </c>
       <c r="D225" s="5">
-        <v>5.8020862849173627</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8020926886093838</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>159.64913609999999</v>
+        <v>159.64913720000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.8506904999999847</v>
+        <v>0.85069100000001185</v>
       </c>
       <c r="D226" s="5">
-        <v>6.6212843073255589</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6212882886517166</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>159.37563130000001</v>
+        <v>159.3756352</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27350479999998356</v>
+        <v>-0.27350200000000768</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.0365338465217153</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0365131796981517</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>159.5765135</v>
+        <v>159.5765131</v>
       </c>
       <c r="C228" s="5">
-        <v>0.20088219999999524</v>
+        <v>0.20087789999999472</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5230483394639283</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5230154738687496</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>159.87109720000001</v>
+        <v>159.8710973</v>
       </c>
       <c r="C229" s="5">
-        <v>0.294583700000004</v>
+        <v>0.29458420000000274</v>
       </c>
       <c r="D229" s="5">
-        <v>2.237871766351307</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2378756090292606</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>159.97451090000001</v>
+        <v>159.9745096</v>
       </c>
       <c r="C230" s="5">
-        <v>0.10341370000000438</v>
+        <v>0.10341230000000223</v>
       </c>
       <c r="D230" s="5">
-        <v>0.7789956717673796</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77898508779834508</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>161.9684158</v>
+        <v>161.96841559999999</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9939048999999898</v>
+        <v>1.9939059999999813</v>
       </c>
       <c r="D231" s="5">
-        <v>16.025786323296831</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.025795918378094</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>160.33133849999999</v>
+        <v>160.33133810000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6370773000000156</v>
+        <v>-1.6370774999999753</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.476820184933578</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.47682152343018</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>159.46161649999999</v>
+        <v>159.4616134</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.86972199999999589</v>
+        <v>-0.86972470000000612</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.3186955747925433</v>
+        <v>-6.3187146246010295</v>
       </c>
       <c r="E233" s="5">
-        <v>2.894840461315229</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8948389257571927</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>154.39210159999999</v>
+        <v>154.3921004</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.0695149000000015</v>
+        <v>-5.0695130000000006</v>
       </c>
       <c r="D234" s="5">
-        <v>-32.137946227042079</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.137936725270713</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>149.6957142</v>
+        <v>149.69571289999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6963873999999919</v>
+        <v>-4.6963875000000144</v>
       </c>
       <c r="D235" s="5">
-        <v>-30.974199363514622</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.974200118821315</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.10611789999999</v>
+        <v>146.1061177</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.5895963000000108</v>
+        <v>-3.5895951999999909</v>
       </c>
       <c r="D236" s="5">
-        <v>-25.267687934755379</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.267681374380167</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>140.63108740000001</v>
+        <v>140.63108750000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4750304999999742</v>
+        <v>-5.475030199999992</v>
       </c>
       <c r="D237" s="5">
-        <v>-36.765338206956812</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-36.765336628658872</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>139.56319049999999</v>
+        <v>139.56319490000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.0678969000000222</v>
+        <v>-1.0678925999999933</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.7412215615666149</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7411878149507576</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>137.72710549999999</v>
+        <v>137.72711409999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8360849999999971</v>
+        <v>-1.8360808000000191</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.693450703013134</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.693419055593782</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>135.61574390000001</v>
+        <v>135.6157437</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1113615999999809</v>
+        <v>-2.1113703999999984</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.921569679538663</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.921633401075564</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>134.20552649999999</v>
+        <v>134.20552319999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4102174000000218</v>
+        <v>-1.4102205000000083</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.788851746723639</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.788876214089782</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>132.49378200000001</v>
+        <v>132.4937797</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7117444999999805</v>
+        <v>-1.711743499999983</v>
       </c>
       <c r="D242" s="5">
-        <v>-14.276249624318815</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.276242187084032</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>131.7576808</v>
+        <v>131.7576804</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.73610120000000734</v>
+        <v>-0.73609930000000645</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.4668983594726726</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4668822828941046</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>130.31176579999999</v>
+        <v>130.31176479999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4459150000000136</v>
+        <v>-1.4459156000000064</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.402390237142402</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.402395112504227</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>130.81747709999999</v>
+        <v>130.81747089999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.50571130000000153</v>
+        <v>0.5057060999999976</v>
       </c>
       <c r="D245" s="5">
-        <v>4.7576321617523787</v>
+        <v>4.7575822296141101</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.96303087144485</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.963033164695187</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>130.95418939999999</v>
+        <v>130.9541873</v>
       </c>
       <c r="C246" s="5">
-        <v>0.13671229999999923</v>
+        <v>0.13671640000001162</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2613071005185494</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2613452049179186</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>130.12083569999999</v>
+        <v>130.12083319999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.83335370000000353</v>
+        <v>-0.8333541000000082</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.3747556440878492</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3747591750755177</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>131.0442908</v>
+        <v>131.04429429999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.92345510000001241</v>
+        <v>0.92346109999999726</v>
       </c>
       <c r="D248" s="5">
-        <v>8.856691664050075</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8567516503357915</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>131.2767259</v>
+        <v>131.2767254</v>
       </c>
       <c r="C249" s="5">
-        <v>0.23243510000000356</v>
+        <v>0.23243110000001366</v>
       </c>
       <c r="D249" s="5">
-        <v>2.1493441243345401</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1493067165059276</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>131.4141089</v>
+        <v>131.414117</v>
       </c>
       <c r="C250" s="5">
-        <v>0.13738299999999981</v>
+        <v>0.13739160000000084</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2630709717893707</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2631504989319087</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>130.436105</v>
+        <v>130.43611730000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.97800390000000448</v>
+        <v>-0.97799969999999803</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.5739564202374616</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5739205865341894</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>132.28723410000001</v>
+        <v>132.28723460000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.8511291000000085</v>
+        <v>1.8511172999999985</v>
       </c>
       <c r="D252" s="5">
-        <v>18.424449320640846</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.424320684210315</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>131.70033290000001</v>
+        <v>131.70032599999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.58690119999999979</v>
+        <v>-0.58690860000001521</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.1958740784143416</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1959379816707285</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>131.11040009999999</v>
+        <v>131.11039640000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.58993280000001391</v>
+        <v>-0.58992959999997652</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.2447592125504316</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2447317283987989</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.0206633</v>
+        <v>130.02066189999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-1.0897367999999972</v>
+        <v>-1.08973450000002</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.5303698702733257</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.530350922703402</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>129.82090020000001</v>
+        <v>129.8208976</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.19976309999998421</v>
+        <v>-0.19976429999999823</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8281741756886905</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8281850846271541</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.16637349999999</v>
+        <v>130.16636260000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.34547329999998055</v>
+        <v>0.34546500000001856</v>
       </c>
       <c r="D257" s="5">
-        <v>3.2405403578753544</v>
+        <v>3.2404614267179666</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.4977191231889333</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49772273957023883</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>129.40566050000001</v>
+        <v>129.40565620000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.76071299999998132</v>
+        <v>-0.76070640000000367</v>
       </c>
       <c r="D258" s="5">
-        <v>-6.7919073121711859</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7918508166997178</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>129.22992410000001</v>
+        <v>129.22992060000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17573640000000523</v>
+        <v>-0.17573559999999588</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.6175155395207086</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.617508284406588</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>129.1249282</v>
+        <v>129.1249383</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.1049959000000058</v>
+        <v>-0.1049823000000174</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.97062333419783986</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.97049819782797364</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>128.54947870000001</v>
+        <v>128.5494818</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.57544949999999062</v>
+        <v>-0.57545650000000137</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.218686866708766</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2187484028037971</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.95129470000001</v>
+        <v>128.9513111</v>
       </c>
       <c r="C262" s="5">
-        <v>0.40181599999999662</v>
+        <v>0.40182930000000283</v>
       </c>
       <c r="D262" s="5">
-        <v>3.8160845185160053</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8162129157106595</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>128.5442367</v>
+        <v>128.5442554</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.40705800000000636</v>
+        <v>-0.4070557000000008</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.722936817033029</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7229156798930463</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>129.49975850000001</v>
+        <v>129.4997597</v>
       </c>
       <c r="C264" s="5">
-        <v>0.95552180000001385</v>
+        <v>0.95550430000000119</v>
       </c>
       <c r="D264" s="5">
-        <v>9.2939658518767843</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2937872104570154</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>129.4982277</v>
+        <v>129.49821510000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5308000000118227E-3</v>
+        <v>-1.5445999999883497E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.4184123556792994E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4311983408721307E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>130.15903180000001</v>
+        <v>130.15902449999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.66080410000000711</v>
+        <v>0.66080939999997668</v>
       </c>
       <c r="D266" s="5">
-        <v>6.298176844295722</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2982294152149398</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>129.2027865</v>
+        <v>129.20277759999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.95624530000000618</v>
+        <v>-0.95624689999999646</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.4684432554209756</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4684573132699281</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>128.75302730000001</v>
+        <v>128.75301300000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.44975919999998837</v>
+        <v>-0.44976459999998042</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.098184597395738</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.098233140646224</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>127.721738</v>
+        <v>127.7217107</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.0312893000000116</v>
+        <v>-1.0313023000000072</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.1994569407901068</v>
+        <v>-9.1995688221544807</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.8780852798361058</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8780980363662825</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>128.1271204</v>
+        <v>128.12709910000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.40538239999999348</v>
+        <v>0.40538840000000675</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8759365087219555</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8759957239745235</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>127.0723935</v>
+        <v>127.07238150000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.0547268999999915</v>
+        <v>-1.0547176000000036</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.4430608520673864</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.442982820783751</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>128.5036528</v>
+        <v>128.50367779999999</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4312592999999936</v>
+        <v>1.4312962999999854</v>
       </c>
       <c r="D272" s="5">
-        <v>14.385546743449895</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.38594340760484</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>129.01004259999999</v>
+        <v>129.01010260000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.50638979999999378</v>
+        <v>0.5064248000000191</v>
       </c>
       <c r="D273" s="5">
-        <v>4.8326461696899026</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.832986498506564</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>130.26800299999999</v>
+        <v>130.2680637</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2579604000000018</v>
+        <v>1.2579610999999886</v>
       </c>
       <c r="D274" s="5">
-        <v>12.349421930935867</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.349423120572522</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>129.66433520000001</v>
+        <v>129.6643928</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.60366779999998244</v>
+        <v>-0.60367089999999735</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.4212898752788785</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4213145473025914</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>126.3256767</v>
+        <v>126.32568809999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3386585000000082</v>
+        <v>-3.3387047000000081</v>
       </c>
       <c r="D276" s="5">
-        <v>-26.87714367908103</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.877454287550627</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>126.1756508</v>
+        <v>126.17560349999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.15002590000000282</v>
+        <v>-0.15008459999999957</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.4158624634531103</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.416412700092784</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>128.28210390000001</v>
+        <v>128.28203189999999</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1064531000000102</v>
+        <v>2.1064283999999986</v>
       </c>
       <c r="D278" s="5">
-        <v>21.979330815263665</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.979057988494887</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>129.0206747</v>
+        <v>129.02059560000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.73857079999999087</v>
+        <v>0.73856370000001448</v>
       </c>
       <c r="D279" s="5">
-        <v>7.1319021605796395</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1318355454841109</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.11111339999999</v>
+        <v>130.11104639999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0904386999999929</v>
+        <v>1.0904507999999851</v>
       </c>
       <c r="D280" s="5">
-        <v>10.626969447079858</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.627099724497203</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.01445050000001</v>
+        <v>130.01439569999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.666289999998412E-2</v>
+        <v>-9.6650699999997869E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.88787714276623575</v>
+        <v>-0.88776599489996944</v>
       </c>
       <c r="E281" s="5">
-        <v>1.7950840130283918</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7950628655336365</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>130.8999566</v>
+        <v>130.899933</v>
       </c>
       <c r="C282" s="5">
-        <v>0.88550609999998642</v>
+        <v>0.88553730000000996</v>
       </c>
       <c r="D282" s="5">
-        <v>8.4862089797128171</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.486522984374778</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.17134870000001</v>
+        <v>132.17135949999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2713921000000141</v>
+        <v>1.2714264999999898</v>
       </c>
       <c r="D283" s="5">
-        <v>12.29846732477704</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.298820395058009</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>133.7819054</v>
+        <v>133.78195600000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.6105566999999894</v>
+        <v>1.610596500000014</v>
       </c>
       <c r="D284" s="5">
-        <v>15.643350526239841</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.643762007318873</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>132.4375641</v>
+        <v>132.4377854</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.3443412999999964</v>
+        <v>-1.3441706000000124</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.413878968054592</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.412504723865824</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>132.40012709999999</v>
+        <v>132.40030089999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-3.7437000000011267E-2</v>
+        <v>-3.7484500000005028E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.33868503361405011</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33911352209674561</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.15274049999999</v>
+        <v>133.15290630000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.75261340000000132</v>
+        <v>0.75260540000002152</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0386167441603309</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0385300417125318</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>133.29818750000001</v>
+        <v>133.2981929</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14544700000001853</v>
+        <v>0.14528659999999149</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3187021992550951</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.317237536446858</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>135.06755079999999</v>
+        <v>135.06745369999999</v>
       </c>
       <c r="C289" s="5">
-        <v>1.7693632999999807</v>
+        <v>1.7692607999999836</v>
       </c>
       <c r="D289" s="5">
-        <v>17.144355471542006</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.143287948598473</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.77916930000001</v>
+        <v>135.77883209999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71161850000001436</v>
+        <v>0.71137840000000097</v>
       </c>
       <c r="D290" s="5">
-        <v>6.5087947302566063</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.506539476131934</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>136.3660826</v>
+        <v>136.36585020000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.58691329999999198</v>
+        <v>0.58701810000002297</v>
       </c>
       <c r="D291" s="5">
-        <v>5.3121812591443218</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.313165987162205</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>136.80174830000001</v>
+        <v>136.80157370000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43566570000001548</v>
+        <v>0.4357234999999946</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9018775357987368</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9024110989779093</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>137.9511498</v>
+        <v>137.95107490000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.149401499999982</v>
+        <v>1.1495012000000031</v>
       </c>
       <c r="D293" s="5">
-        <v>10.561551325595531</v>
+        <v>10.562524299381071</v>
       </c>
       <c r="E293" s="5">
-        <v>6.1044747483665285</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1044618615260227</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>138.15349430000001</v>
+        <v>138.15350119999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.20234450000000948</v>
+        <v>0.20242629999998485</v>
       </c>
       <c r="D294" s="5">
-        <v>1.7744097130151015</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7751338084523338</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>139.1481824</v>
+        <v>139.14825569999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.99468809999999053</v>
+        <v>0.9947544999999991</v>
       </c>
       <c r="D295" s="5">
-        <v>8.9903296860199156</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.990953328685535</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>140.02511229999999</v>
+        <v>140.02518069999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.87692989999999327</v>
+        <v>0.87692499999999995</v>
       </c>
       <c r="D296" s="5">
-        <v>7.8302723309663147</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8302227815958858</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>142.07336040000001</v>
+        <v>142.07394500000001</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0482481000000234</v>
+        <v>2.0487643000000162</v>
       </c>
       <c r="D297" s="5">
-        <v>19.036644852105077</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.041824892218951</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>144.04696010000001</v>
+        <v>144.04729280000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.9735996999999941</v>
+        <v>1.9733477999999991</v>
       </c>
       <c r="D298" s="5">
-        <v>18.004165396865226</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.001609303707113</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.79648589999999</v>
+        <v>144.79682159999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.74952579999998648</v>
+        <v>0.7495287999999789</v>
       </c>
       <c r="D299" s="5">
-        <v>6.4258415886640385</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4258527799195164</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.74189139999999</v>
+        <v>145.74208519999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.94540549999999257</v>
+        <v>0.94526360000000409</v>
       </c>
       <c r="D300" s="5">
-        <v>8.1226179646757259</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1213351927235564</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>147.26951679999999</v>
+        <v>147.26899159999999</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5276254000000051</v>
+        <v>1.5269064000000014</v>
       </c>
       <c r="D301" s="5">
-        <v>13.329122453975062</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.322464331340168</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.14738489999999</v>
+        <v>149.14732739999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.8778681000000006</v>
+        <v>1.8783358000000021</v>
       </c>
       <c r="D302" s="5">
-        <v>16.421549019104333</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.425992773108145</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>150.6693181</v>
+        <v>150.66769059999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.5219332000000065</v>
+        <v>1.5203631999999914</v>
       </c>
       <c r="D303" s="5">
-        <v>12.95622166915782</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.94210347389193</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>151.78613379999999</v>
+        <v>151.7862585</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1168156999999894</v>
+        <v>1.1185679000000164</v>
       </c>
       <c r="D304" s="5">
-        <v>9.2665713105720684</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2818129750500855</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.69123039999999</v>
+        <v>153.6913237</v>
       </c>
       <c r="C305" s="5">
-        <v>1.9050966000000074</v>
+        <v>1.9050651999999957</v>
       </c>
       <c r="D305" s="5">
-        <v>16.145893862094042</v>
+        <v>16.145594917993144</v>
       </c>
       <c r="E305" s="5">
-        <v>11.409894461060887</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.410022583303547</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>154.32996309999999</v>
+        <v>154.33004270000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.63873269999999138</v>
+        <v>0.63871900000000892</v>
       </c>
       <c r="D306" s="5">
-        <v>5.1027257119283798</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.102610582559719</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>155.69734769999999</v>
+        <v>155.69747770000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.3673846000000083</v>
+        <v>1.3674350000000004</v>
       </c>
       <c r="D307" s="5">
-        <v>11.165888911567624</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.166314688842128</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>156.52609870000001</v>
+        <v>156.52624119999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.82875100000001112</v>
+        <v>0.82876349999997956</v>
       </c>
       <c r="D308" s="5">
-        <v>6.5777524815824995</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5778489618211422</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>154.54121739999999</v>
+        <v>154.54218259999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.9848813000000121</v>
+        <v>-1.9840585999999973</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.199302540961156</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.193809226754627</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>155.5807111</v>
+        <v>155.58118440000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0394937000000084</v>
+        <v>1.0390018000000225</v>
       </c>
       <c r="D310" s="5">
-        <v>8.3769879640130718</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3728219235675194</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>156.81655029999999</v>
+        <v>156.81701820000001</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2358391999999867</v>
+        <v>1.2358337999999947</v>
       </c>
       <c r="D311" s="5">
-        <v>9.9597451738218101</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9596681014783037</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>156.6391098</v>
+        <v>156.6394354</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.17744049999998879</v>
+        <v>-0.17758280000001037</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.3494013085758039</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3504727375158621</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>156.53474030000001</v>
+        <v>156.5337657</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10436949999999001</v>
+        <v>-0.10566969999999287</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.7966429394055452</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.80652878512577075</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>156.02639780000001</v>
+        <v>156.0266871</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.5083424999999977</v>
+        <v>-0.50707859999999982</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.8281126113396957</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8187870040720773</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>156.42499760000001</v>
+        <v>156.42213090000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.3985997999999995</v>
+        <v>0.39544380000000956</v>
       </c>
       <c r="D315" s="5">
-        <v>3.1090771437934928</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0841104136862585</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>156.71847790000001</v>
+        <v>156.71918220000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.29348029999999881</v>
+        <v>0.29705129999999258</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2747852263306889</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.302796673944485</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>156.83224530000001</v>
+        <v>156.83270540000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.11376740000000041</v>
+        <v>0.11352320000000304</v>
       </c>
       <c r="D317" s="5">
-        <v>0.87460829060095335</v>
+        <v>0.87271953376191203</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0437177136425788</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0439551331680184</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>158.36584619999999</v>
+        <v>158.36591519999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.5336008999999819</v>
+        <v>1.5332097999999803</v>
       </c>
       <c r="D318" s="5">
-        <v>12.386458771176944</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.383089920183998</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>157.8029377</v>
+        <v>157.80276180000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.56290849999999182</v>
+        <v>-0.56315339999997605</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.1829715096923241</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1847541289895869</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.0381391</v>
+        <v>158.03792290000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.23520139999999401</v>
+        <v>0.23516109999999912</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8033056066802722</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8029961131472261</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>160.66296790000001</v>
+        <v>160.6639461</v>
       </c>
       <c r="C321" s="5">
-        <v>2.6248288000000173</v>
+        <v>2.6260231999999917</v>
       </c>
       <c r="D321" s="5">
-        <v>21.855893248917944</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.866797200060127</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>160.2675667</v>
+        <v>160.26809040000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.39540120000000911</v>
+        <v>-0.39585569999999848</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.9136231121521861</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9169094477020763</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>159.6306309</v>
+        <v>159.63122240000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.63693580000000338</v>
+        <v>-0.63686799999999266</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6661696349169945</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6656688253711165</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>161.24301869999999</v>
+        <v>161.2436098</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6123877999999934</v>
+        <v>1.6123873999999887</v>
       </c>
       <c r="D324" s="5">
-        <v>12.81745047020253</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.817396948849847</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>160.2403606</v>
+        <v>160.2390154</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.0026580999999908</v>
+        <v>-1.004594400000002</v>
       </c>
       <c r="D325" s="5">
-        <v>-7.2119770445455034</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2254052600599135</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>161.79717769999999</v>
+        <v>161.79824479999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.5568170999999893</v>
+        <v>1.5592293999999924</v>
       </c>
       <c r="D326" s="5">
-        <v>12.302219011641323</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.322422016649126</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.5508537</v>
+        <v>159.5475653</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2463239999999871</v>
+        <v>-2.2506794999999897</v>
       </c>
       <c r="D327" s="5">
-        <v>-15.44519613355183</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.472796243190013</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.1889401</v>
+        <v>159.1910144</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.36191360000000827</v>
+        <v>-0.356550900000002</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.6882894980259975</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.648997711392842</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>158.8468397</v>
+        <v>158.84827910000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.34210039999999253</v>
+        <v>-0.34273529999998686</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.548561953518369</v>
+        <v>-2.5532030555384555</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2845536937549529</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2851743485896794</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>159.28682280000001</v>
+        <v>159.28668999999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.43998310000000629</v>
+        <v>0.43841089999997962</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3749352905473096</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3626609887139614</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.83139439999999</v>
+        <v>158.8296632</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.45542840000001661</v>
+        <v>-0.45702679999999418</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.3775630416236546</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3892334976783123</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>158.89784030000001</v>
+        <v>158.89528530000001</v>
       </c>
       <c r="C332" s="5">
-        <v>6.6445900000019265E-2</v>
+        <v>6.5622100000013006E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.50316750956038714</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4969204567620622</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>157.0132753</v>
+        <v>157.0135804</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.8845650000000091</v>
+        <v>-1.8817049000000168</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.339629010156539</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.320884644421771</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>158.149283</v>
+        <v>158.1497961</v>
       </c>
       <c r="C334" s="5">
-        <v>1.1360076999999933</v>
+        <v>1.1362157000000082</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0360852676028678</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0377878816912052</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>158.76896669999999</v>
+        <v>158.7700883</v>
       </c>
       <c r="C335" s="5">
-        <v>0.61968369999999595</v>
+        <v>0.62029219999999441</v>
       </c>
       <c r="D335" s="5">
-        <v>4.8046838464747665</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8094881155057223</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>157.9104141</v>
+        <v>157.91161729999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.85855259999999589</v>
+        <v>-0.85847100000000864</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.2995127529570709</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2988885333514544</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>156.64067120000001</v>
+        <v>156.63952470000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.2697428999999829</v>
+        <v>-1.2720925999999793</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.2335905829963654</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2498604276266878</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>157.8356148</v>
+        <v>157.83758270000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.1949435999999878</v>
+        <v>1.1980580000000032</v>
       </c>
       <c r="D338" s="5">
-        <v>9.5483019903261912</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5743170389557477</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>159.86251559999999</v>
+        <v>159.8611823</v>
       </c>
       <c r="C339" s="5">
-        <v>2.0269007999999928</v>
+        <v>2.023599599999983</v>
       </c>
       <c r="D339" s="5">
-        <v>16.546607915263458</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.517509929466414</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>159.08746629999999</v>
+        <v>159.09121619999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.77504930000000627</v>
+        <v>-0.76996610000000487</v>
       </c>
       <c r="D340" s="5">
-        <v>-5.6652140434793168</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.629082911650352</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>159.28415649999999</v>
+        <v>159.2872232</v>
       </c>
       <c r="C341" s="5">
-        <v>0.19669020000000614</v>
+        <v>0.1960070000000087</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4937686324178134</v>
+        <v>1.4885095188294173</v>
       </c>
       <c r="E341" s="5">
-        <v>0.27530720839388234</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2763291503609322</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>158.38065</v>
+        <v>158.3816965</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.90350649999999177</v>
+        <v>-0.9055266999999958</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.5983622132339326</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6125342956540489</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>158.5342818</v>
+        <v>158.53372540000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.15363179999999943</v>
+        <v>0.1520289000000048</v>
       </c>
       <c r="D343" s="5">
-        <v>1.1702497397222844</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1579678491029588</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>158.27105990000001</v>
+        <v>158.2521639</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.26322189999999068</v>
+        <v>-0.28156150000000935</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.9743220156098418</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.110546782343925</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>158.87841399999999</v>
+        <v>158.88140569999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.60735409999998069</v>
+        <v>0.62924179999998842</v>
       </c>
       <c r="D345" s="5">
-        <v>4.7033606386758686</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8771789701224755</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>159.66222260000001</v>
+        <v>159.66350209999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.78380860000001462</v>
+        <v>0.78209640000000036</v>
       </c>
       <c r="D346" s="5">
-        <v>6.0833675138325161</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0695994002505138</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.8406105</v>
+        <v>159.8425154</v>
       </c>
       <c r="C347" s="5">
-        <v>0.17838789999998994</v>
+        <v>0.17901330000000826</v>
       </c>
       <c r="D347" s="5">
-        <v>1.3490093803966818</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3537570827270917</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>159.35046869999999</v>
+        <v>159.35400060000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.49014180000000351</v>
+        <v>-0.48851479999999015</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.6182989816011202</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6064471422923017</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>160.3918348</v>
+        <v>160.39232390000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0413661000000047</v>
+        <v>1.0383233000000018</v>
       </c>
       <c r="D349" s="5">
-        <v>8.1301794559783591</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1053797829528271</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>159.52322760000001</v>
+        <v>159.52770849999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.86860719999998537</v>
+        <v>-0.86461540000001946</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.3085262701210283</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2803701553087006</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>160.05468809999999</v>
+        <v>160.0567824</v>
       </c>
       <c r="C351" s="5">
-        <v>0.53146049999998013</v>
+        <v>0.52907390000001442</v>
       </c>
       <c r="D351" s="5">
-        <v>4.0719414789962327</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0532050773921524</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>161.13292659999999</v>
+        <v>161.138499</v>
       </c>
       <c r="C352" s="5">
-        <v>1.0782384999999977</v>
+        <v>1.0817165999999929</v>
       </c>
       <c r="D352" s="5">
-        <v>8.3903823350372164</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4183470351077752</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>162.30539490000001</v>
+        <v>162.3092872</v>
       </c>
       <c r="C353" s="5">
-        <v>1.1724683000000198</v>
+        <v>1.1707882000000041</v>
       </c>
       <c r="D353" s="5">
-        <v>9.0897450362684253</v>
+        <v>9.0758684171756023</v>
       </c>
       <c r="E353" s="5">
-        <v>1.896760146386578</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8972419377325078</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>161.9059699</v>
+        <v>161.9082549</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.39942500000000791</v>
+        <v>-0.40103229999999712</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.9134913479445079</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9249872828079893</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>163.20985730000001</v>
+        <v>163.21227160000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3038874000000078</v>
+        <v>1.3040167000000054</v>
       </c>
       <c r="D355" s="5">
-        <v>10.103790169800275</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.104687922257781</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>163.4538771</v>
+        <v>163.40172899999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.24401979999998957</v>
+        <v>0.18945739999998068</v>
       </c>
       <c r="D356" s="5">
-        <v>1.8089823569949814</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4018921464733047</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>163.7044482</v>
+        <v>163.71272429999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.25057110000000193</v>
+        <v>0.31099530000000186</v>
       </c>
       <c r="D357" s="5">
-        <v>1.8551625431743712</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3079670986065892</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>163.13917530000001</v>
+        <v>163.14379149999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.56527289999999653</v>
+        <v>-0.56893279999999891</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.0658157448562271</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0914361549665657</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>162.88350070000001</v>
+        <v>162.88900659999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.25567459999999187</v>
+        <v>-0.2547849000000042</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.8645348748657642</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8580501467277299</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>164.44436540000001</v>
+        <v>164.4539513</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5608646999999962</v>
+        <v>1.5649447000000123</v>
       </c>
       <c r="D360" s="5">
-        <v>12.125096749417597</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.158051365325505</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>165.07578150000001</v>
+        <v>165.08362070000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.63141609999999559</v>
+        <v>0.62966940000001159</v>
       </c>
       <c r="D361" s="5">
-        <v>4.7061949191231633</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6926213536911288</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>164.9592778</v>
+        <v>164.9701781</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11650370000000976</v>
+        <v>-0.11344260000001327</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.8436309561916655</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.82150965644360863</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>162.69022559999999</v>
+        <v>162.6986703</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.2690522000000044</v>
+        <v>-2.2715077999999949</v>
       </c>
       <c r="D363" s="5">
-        <v>-15.31303330471081</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.327433547600599</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>163.76709439999999</v>
+        <v>163.77372360000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0768687999999997</v>
+        <v>1.0750533000000075</v>
       </c>
       <c r="D364" s="5">
-        <v>8.238605427350798</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2237647816958859</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>162.98108099999999</v>
+        <v>162.98191779999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.78601340000000164</v>
+        <v>-0.7918058000000201</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.6098658254862492</v>
+        <v>-5.6498911687055786</v>
       </c>
       <c r="E365" s="5">
-        <v>0.41630538554573437</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41441288517962693</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>164.05064469999999</v>
+        <v>164.0480633</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0695637000000033</v>
+        <v>1.0661455000000046</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1655515896888353</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1384662167375943</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>163.4409474</v>
+        <v>163.44046729999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.60969729999999345</v>
+        <v>-0.60759600000000091</v>
       </c>
       <c r="D367" s="5">
-        <v>-4.369779914656946</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3550922207426623</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>162.8783866</v>
+        <v>162.78774920000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.56256079999999997</v>
+        <v>-0.65271809999998709</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.0530768285381713</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.688462197974907</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>149.69714210000001</v>
+        <v>149.70627260000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.181244499999991</v>
+        <v>-13.081476600000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.675419662596532</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-63.405202528517712</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>149.35176580000001</v>
+        <v>149.35970409999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.34537629999999808</v>
+        <v>-0.34656850000001782</v>
       </c>
       <c r="D370" s="5">
-        <v>-2.7337372087367751</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7428887583607287</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>148.81744570000001</v>
+        <v>148.8293515</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.53432010000000218</v>
+        <v>-0.5303525999999863</v>
       </c>
       <c r="D371" s="5">
-        <v>-4.2096384602591126</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1787707171363149</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>147.64983599999999</v>
+        <v>147.6691653</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.1676097000000141</v>
+        <v>-1.1601861999999983</v>
       </c>
       <c r="D372" s="5">
-        <v>-9.0192579922828813</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9636644853737675</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>147.4033153</v>
+        <v>147.42266369999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.24652069999999071</v>
+        <v>-0.2465016000000162</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.985260260226307</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.984850393613391</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>147.3904885</v>
+        <v>147.4308159</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2826799999999139E-2</v>
+        <v>8.1522000000120443E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.10437211265704738</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6377961116170781E-2</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>147.62752330000001</v>
+        <v>147.64442510000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.23703480000000354</v>
+        <v>0.2136092000000076</v>
       </c>
       <c r="D375" s="5">
-        <v>1.9470132017448405</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7525752228747304</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>148.1002628</v>
+        <v>148.1083142</v>
       </c>
       <c r="C376" s="5">
-        <v>0.47273949999998877</v>
+        <v>0.46388909999998873</v>
       </c>
       <c r="D376" s="5">
-        <v>3.9111005220839212</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8361620658460271</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>148.53820440000001</v>
+        <v>148.53409199999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.43794160000001625</v>
+        <v>0.42577779999999166</v>
       </c>
       <c r="D377" s="5">
-        <v>3.6067583878909071</v>
+        <v>3.5047983283970963</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.8616890447548169</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8646802019653244</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>149.3127485</v>
+        <v>149.29321730000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.77454409999998575</v>
+        <v>0.75912530000002221</v>
       </c>
       <c r="D378" s="5">
-        <v>6.4399453249813332</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3083013863382886</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>147.7371919</v>
+        <v>147.71199730000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5755565999999988</v>
+        <v>-1.5812200000000018</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.952830140321113</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.994803081109239</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>152.63041440000001</v>
+        <v>152.4962678</v>
       </c>
       <c r="C380" s="5">
-        <v>4.8932225000000074</v>
+        <v>4.784270499999991</v>
       </c>
       <c r="D380" s="5">
-        <v>47.847818482518576</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>46.595733925747027</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>153.95268519999999</v>
+        <v>153.97937440000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.3222707999999841</v>
+        <v>1.4831066000000135</v>
       </c>
       <c r="D381" s="5">
-        <v>10.905789435106295</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.315587007200524</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>153.6583412</v>
+        <v>153.63608790000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.29434399999999528</v>
+        <v>-0.34328650000000493</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.2703219099319494</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6427562037344088</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>154.99079019999999</v>
+        <v>155.00406290000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3324489999999969</v>
+        <v>1.3679750000000013</v>
       </c>
       <c r="D383" s="5">
-        <v>10.916721351529524</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.223895619131907</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>156.60599540000001</v>
+        <v>156.68738310000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.6152052000000197</v>
+        <v>1.6833201999999972</v>
       </c>
       <c r="D384" s="5">
-        <v>13.247833328847779</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.839071566636353</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>156.7726328</v>
+        <v>156.7941294</v>
       </c>
       <c r="C385" s="5">
-        <v>0.16663739999998484</v>
+        <v>0.10674629999999752</v>
       </c>
       <c r="D385" s="5">
-        <v>1.2843652325058352</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8205933415107669</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>157.00355930000001</v>
+        <v>157.067048</v>
       </c>
       <c r="C386" s="5">
-        <v>0.23092650000000958</v>
+        <v>0.27291859999999701</v>
       </c>
       <c r="D386" s="5">
-        <v>1.7819939614182045</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1088537777180116</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>160.09615529999999</v>
+        <v>160.15015059999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.0925959999999861</v>
+        <v>3.0831025999999895</v>
       </c>
       <c r="D387" s="5">
-        <v>26.373744258735133</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.272052345313114</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>161.81318239999999</v>
+        <v>161.84240120000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.7170270999999957</v>
+        <v>1.6922506000000226</v>
       </c>
       <c r="D388" s="5">
-        <v>13.65694062024858</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.443480577608202</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.99823839999999</v>
+        <v>162.97804600000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.185056000000003</v>
+        <v>1.1356447999999943</v>
       </c>
       <c r="D389" s="5">
-        <v>9.1511053538743337</v>
+        <v>8.7530685271966835</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7348921500763694</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7243358783921643</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>163.96129909999999</v>
+        <v>163.89801399999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.96306069999999977</v>
+        <v>0.91996799999998302</v>
       </c>
       <c r="D390" s="5">
-        <v>7.3250942083467052</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9879865516610185</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>165.4265762</v>
+        <v>165.37020620000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4652771000000087</v>
+        <v>1.4721922000000234</v>
       </c>
       <c r="D391" s="5">
-        <v>11.267202231848161</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.327619190303828</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.64494780000001</v>
+        <v>166.45687090000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.2183716000000118</v>
+        <v>1.0866647</v>
       </c>
       <c r="D392" s="5">
-        <v>9.2049799585001146</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.176643397655269</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>169.68513239999999</v>
+        <v>169.72542150000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.040184599999975</v>
+        <v>3.2685505999999975</v>
       </c>
       <c r="D393" s="5">
-        <v>24.228053442502894</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.282169367655595</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>171.32734550000001</v>
+        <v>171.27582100000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.6422131000000206</v>
+        <v>1.5503994999999975</v>
       </c>
       <c r="D394" s="5">
-        <v>12.252166925685071</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.529548714463944</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>172.2495524</v>
+        <v>172.24457279999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.92220689999999195</v>
+        <v>0.9687517999999784</v>
       </c>
       <c r="D395" s="5">
-        <v>6.6539615215729597</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0024854171379713</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>174.4282809</v>
+        <v>174.58293620000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.1787285000000054</v>
+        <v>2.33836340000002</v>
       </c>
       <c r="D396" s="5">
-        <v>16.280149724623637</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.564163786935971</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>175.44906270000001</v>
+        <v>175.46234140000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0207818000000088</v>
+        <v>0.87940520000000788</v>
       </c>
       <c r="D397" s="5">
-        <v>7.2530922531879094</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.214919486891568</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.79536010000001</v>
+        <v>176.9156854</v>
       </c>
       <c r="C398" s="5">
-        <v>1.3462973999999974</v>
+        <v>1.4533439999999871</v>
       </c>
       <c r="D398" s="5">
-        <v>9.6068576035883257</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.405072499231727</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>177.03814980000001</v>
+        <v>177.15170839999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.24278970000000299</v>
+        <v>0.23602299999998877</v>
       </c>
       <c r="D399" s="5">
-        <v>1.660441236847654</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6127177398343573</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>177.47116639999999</v>
+        <v>177.5326958</v>
       </c>
       <c r="C400" s="5">
-        <v>0.43301659999997355</v>
+        <v>0.3809874000000093</v>
       </c>
       <c r="D400" s="5">
-        <v>2.9748806720753862</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6114996549543523</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>177.9617131</v>
+        <v>177.92943070000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.49054670000001011</v>
+        <v>0.39673490000001266</v>
       </c>
       <c r="D401" s="5">
-        <v>3.3678037325596488</v>
+        <v>2.714864295290198</v>
       </c>
       <c r="E401" s="5">
-        <v>9.1801450413711905</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1738642516305582</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>179.5815599</v>
+        <v>179.45205189999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.6198468000000048</v>
+        <v>1.5226211999999748</v>
       </c>
       <c r="D402" s="5">
-        <v>11.486413187531209</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.766305893518746</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>180.09281039999999</v>
+        <v>179.98372230000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.51125049999998851</v>
+        <v>0.5316704000000243</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4702811540340717</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6138019769240026</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>181.4892169</v>
+        <v>181.24469089999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3964065000000119</v>
+        <v>1.260968599999984</v>
       </c>
       <c r="D404" s="5">
-        <v>9.7118190199710916</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7388596814502062</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>182.31828759999999</v>
+        <v>182.35498459999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.82907069999998839</v>
+        <v>1.1102936999999997</v>
       </c>
       <c r="D405" s="5">
-        <v>5.6216327977748115</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6039322415441202</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>183.96798089999999</v>
+        <v>183.8763276</v>
       </c>
       <c r="C406" s="5">
-        <v>1.6496932999999956</v>
+        <v>1.5213430000000017</v>
       </c>
       <c r="D406" s="5">
-        <v>11.415112939073602</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.483694336135674</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>186.26962549999999</v>
+        <v>186.24565459999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.301644600000003</v>
+        <v>2.3693269999999984</v>
       </c>
       <c r="D407" s="5">
-        <v>16.090743960836541</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.606813793108021</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>186.60392970000001</v>
+        <v>186.85869339999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.33430420000001959</v>
+        <v>0.61303879999999822</v>
       </c>
       <c r="D408" s="5">
-        <v>2.1750660475459371</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0221695833019488</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>188.14220280000001</v>
+        <v>188.15028050000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.5382730999999978</v>
+        <v>1.2915871000000152</v>
       </c>
       <c r="D409" s="5">
-        <v>10.353286105534366</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6172363673143728</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>190.16968969999999</v>
+        <v>190.36747080000001</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0274868999999853</v>
+        <v>2.2171902999999986</v>
       </c>
       <c r="D410" s="5">
-        <v>13.726292193973633</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.094464892460735</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>189.63369159999999</v>
+        <v>189.81294650000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.53599810000000048</v>
+        <v>-0.55452429999999708</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.3302889952114167</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4400369610614434</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>190.12608739999999</v>
+        <v>190.22116679999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.49239579999999705</v>
+        <v>0.40822029999998222</v>
       </c>
       <c r="D412" s="5">
-        <v>3.1607609433160766</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6115209424770525</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>191.61577059999999</v>
+        <v>191.56407110000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4896832000000018</v>
+        <v>1.3429043000000149</v>
       </c>
       <c r="D413" s="5">
-        <v>9.8182374781255568</v>
+        <v>8.8084443948817537</v>
       </c>
       <c r="E413" s="5">
-        <v>7.6724691295410929</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6629483646181162</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>191.6755718</v>
+        <v>191.46755769999999</v>
       </c>
       <c r="C414" s="5">
-        <v>5.9801200000009658E-2</v>
+        <v>-9.6513400000020511E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.37515046813643149</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60290894600395495</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.51138359999999</v>
+        <v>192.34794479999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.83581179999998767</v>
+        <v>0.88038710000000719</v>
       </c>
       <c r="D415" s="5">
-        <v>5.3600029434430319</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.659422496322275</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>193.301467</v>
+        <v>193.01389140000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.79008340000001454</v>
+        <v>0.66594660000001227</v>
       </c>
       <c r="D416" s="5">
-        <v>5.037606200120659</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2346702945622594</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>191.43592290000001</v>
+        <v>191.74345930000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.8655440999999939</v>
+        <v>-1.2704320999999936</v>
       </c>
       <c r="D417" s="5">
-        <v>-10.985770655980499</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.618736188721476</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.52319299999999</v>
+        <v>192.61044000000001</v>
       </c>
       <c r="C418" s="5">
-        <v>1.0872700999999836</v>
+        <v>0.86698069999999916</v>
       </c>
       <c r="D418" s="5">
-        <v>7.0324419926357074</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5628678004167043</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>192.88777450000001</v>
+        <v>191.64175420000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.3645815000000141</v>
+        <v>-0.96868580000000293</v>
       </c>
       <c r="D419" s="5">
-        <v>2.2962603948286864</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8709294790273763</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>192.27188860000001</v>
+        <v>193.0063576</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.61588589999999499</v>
+        <v>1.3646033999999929</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.7649937997447869</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8874250037734868</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>194.5623239</v>
+        <v>195.37002699999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.2904352999999844</v>
+        <v>2.363669399999992</v>
       </c>
       <c r="D421" s="5">
-        <v>15.269771664870513</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.7273104917947</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>196.19951119999999</v>
+        <v>197.8027093</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6371872999999937</v>
+        <v>2.4326823000000104</v>
       </c>
       <c r="D422" s="5">
-        <v>10.578352090080712</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.008975546960503</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>198.35958600000001</v>
+        <v>199.94708900000001</v>
       </c>
       <c r="C423" s="5">
-        <v>2.1600748000000181</v>
+        <v>2.1443797000000018</v>
       </c>
       <c r="D423" s="5">
-        <v>14.041590468033149</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.813609893823209</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>201.40884410000001</v>
+        <v>203.03064549999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.049258100000003</v>
+        <v>3.083556499999986</v>
       </c>
       <c r="D424" s="5">
-        <v>20.089248167513386</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.159501076575204</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>201.69362520000001</v>
+        <v>203.1777907</v>
       </c>
       <c r="C425" s="5">
-        <v>0.28478110000000356</v>
+        <v>0.1471452000000113</v>
       </c>
       <c r="D425" s="5">
-        <v>1.7099918105752288</v>
+        <v>0.87316761295388456</v>
       </c>
       <c r="E425" s="5">
-        <v>5.2594077034701092</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0625771488941771</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>200.39038020000001</v>
+        <v>203.85464160000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.303245000000004</v>
+        <v>0.67685090000000514</v>
       </c>
       <c r="D426" s="5">
-        <v>-7.4841022343412948</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0716522989726167</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>201.5894764</v>
+        <v>205.1796276</v>
       </c>
       <c r="C427" s="5">
-        <v>1.1990961999999854</v>
+        <v>1.3249859999999956</v>
       </c>
       <c r="D427" s="5">
-        <v>7.4216579321473519</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0845437846620349</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>201.51472759999999</v>
+        <v>205.05275689999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-7.4748800000008941E-2</v>
+        <v>-0.12687070000001199</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.44405024349726263</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73948930921305944</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>203.76476049999999</v>
+        <v>207.71128680000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.2500329000000079</v>
+        <v>2.6585299000000191</v>
       </c>
       <c r="D429" s="5">
-        <v>14.252954284311281</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.716915782205398</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>204.48990330000001</v>
+        <v>208.2780827</v>
       </c>
       <c r="C430" s="5">
-        <v>0.72514280000001463</v>
+        <v>0.56679589999998825</v>
       </c>
       <c r="D430" s="5">
-        <v>4.3550556935490148</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3241160503194367</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>205.11030049999999</v>
+        <v>209.23411010000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.62039719999998511</v>
+        <v>0.95602740000001063</v>
       </c>
       <c r="D431" s="5">
-        <v>3.7020199817644928</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6493868879812892</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>206.2042754</v>
+        <v>209.51512349999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.0939749000000063</v>
+        <v>0.28101339999997776</v>
       </c>
       <c r="D432" s="5">
-        <v>6.5914418145241127</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6236273239965682</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>205.41191670000001</v>
+        <v>209.8819723</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.79235869999999409</v>
+        <v>0.36684880000001385</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.5148944088039595</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1214830578801802</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>205.34025449999999</v>
+        <v>209.25419729999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.1662200000019993E-2</v>
+        <v>-0.62777500000001396</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.41784248721016271</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5308402871800593</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>204.89806160000001</v>
+        <v>208.48210359999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.44219289999998068</v>
+        <v>-0.77209369999999922</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.5537688636119382</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3389310543273218</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>206.54004399999999</v>
+        <v>210.5398308</v>
       </c>
       <c r="C436" s="5">
-        <v>1.6419823999999892</v>
+        <v>2.0577272000000164</v>
       </c>
       <c r="D436" s="5">
-        <v>10.051757912319715</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.508638578786124</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>204.6543705</v>
+        <v>209.3048737</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.8856734999999958</v>
+        <v>-1.2349571000000026</v>
       </c>
       <c r="D437" s="5">
-        <v>-10.42205367925655</v>
+        <v>-6.8161053449751314</v>
       </c>
       <c r="E437" s="5">
-        <v>1.4679419327527476</v>
+        <v>3.0156263531021743</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>211.58444259999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.2795688999999868</v>
+      </c>
+      <c r="D438" s="5">
+        <v>13.881371123406705</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>211.54852959999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-3.5912999999993644E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.20349034631159668</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE236000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>