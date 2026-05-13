--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC6ABF7F-440F-477E-8260-D2FA2CC6E6CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CA26A058-B11E-4D05-ADA4-EE88F811817A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{55284889-A7A3-4FCD-9B34-23D46A18F380}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DF23B7DF-1E3C-440D-843C-2A9CC96877A9}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113A32E7-FD5A-416E-8445-492D4BF978CD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0D478F4-522B-4D30-808B-642B14E49F43}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>102.4541519</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>102.45415194</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>102.0122641</v>
+        <v>102.01226413000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.44188780000000349</v>
+        <v>-0.44188780999999722</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.0546090447464938</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-5.0546091545066503</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>102.69029399999999</v>
+        <v>102.69029402</v>
       </c>
       <c r="C8" s="5">
-        <v>0.67802989999999852</v>
+        <v>0.67802988999999059</v>
       </c>
       <c r="D8" s="5">
-        <v>8.2739866825269246</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>8.2739865534789292</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.51736619999999789</v>
+        <v>-0.51736621999999954</v>
       </c>
       <c r="D9" s="5">
-        <v>-5.8810021772646159</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-5.8810023972325043</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>105.24080499999999</v>
+        <v>105.24080497</v>
       </c>
       <c r="C10" s="5">
-        <v>3.0678771999999981</v>
+        <v>3.0678771700000027</v>
       </c>
       <c r="D10" s="5">
-        <v>42.619817310628072</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>42.619816822764811</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>103.5164006</v>
+        <v>103.51640059</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.7244043999999974</v>
+        <v>-1.7244043799999957</v>
       </c>
       <c r="D11" s="5">
-        <v>-17.98372995671863</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-17.983729771239719</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>102.11353219999999</v>
+        <v>102.11353224</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.4028684000000027</v>
+        <v>-1.4028683500000056</v>
       </c>
       <c r="D12" s="5">
-        <v>-15.103528972178227</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-15.103528474694572</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>102.1212274</v>
+        <v>102.12122744</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>9.0468600318183157E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.0468600282722633E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>101.8957411</v>
+        <v>101.89574109</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.22548630000000003</v>
+        <v>-0.22548634999999706</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.61768906697325</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.6176896393835358</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>100.49352039999999</v>
+        <v>100.49352035</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.4022207000000009</v>
+        <v>-1.4022207400000042</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.319320212714915</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-15.319320618577592</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>100.48430690000001</v>
+        <v>100.48430691999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.213499999987107E-3</v>
+        <v>-9.2134300000026315E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.10996357304866589</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.10996273807140078</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>100.3133912</v>
+        <v>100.31339119</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.170915700000009</v>
+        <v>-0.17091572999999016</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.0221164092826704</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.0221167605021573</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>101.00670650000001</v>
+        <v>101.00670647</v>
       </c>
       <c r="C18" s="5">
-        <v>0.69331530000000896</v>
+        <v>0.69331527999999309</v>
       </c>
       <c r="D18" s="5">
-        <v>8.6164428232807353</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>8.616442566090976</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>101.1657283</v>
+        <v>101.16572825</v>
       </c>
       <c r="C19" s="5">
-        <v>0.15902179999999078</v>
+        <v>0.15902178000000333</v>
       </c>
       <c r="D19" s="5">
-        <v>1.9056876319225591</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.9056873907382643</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>102.3930704</v>
+        <v>102.39307044</v>
       </c>
       <c r="C20" s="5">
-        <v>1.2273421000000013</v>
+        <v>1.2273421900000017</v>
       </c>
       <c r="D20" s="5">
-        <v>15.570194650433722</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>15.570195877636772</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>100.0660089</v>
+        <v>100.06600887</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.3270614999999992</v>
+        <v>-2.3270615699999979</v>
       </c>
       <c r="D21" s="5">
-        <v>-24.108672825018907</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-24.108673453812056</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>98.641086430000001</v>
+        <v>98.641086427000005</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.4249224699999985</v>
+        <v>-1.4249224429999998</v>
       </c>
       <c r="D22" s="5">
-        <v>-15.811025042248694</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-15.811024770093841</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>98.973201329999995</v>
+        <v>98.973201333999995</v>
       </c>
       <c r="C23" s="5">
-        <v>0.33211489999999344</v>
+        <v>0.33211490699999047</v>
       </c>
       <c r="D23" s="5">
-        <v>4.1159466316845084</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>4.1159467201766997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>99.065086600000001</v>
+        <v>99.065086598999997</v>
       </c>
       <c r="C24" s="5">
-        <v>9.1885270000005903E-2</v>
+        <v>9.1885265000001937E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>1.1197685945069757</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.1197685332168028</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>98.000850229999998</v>
+        <v>98.000850232000005</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.0642363700000033</v>
+        <v>-1.0642363669999924</v>
       </c>
       <c r="D25" s="5">
-        <v>-12.156295938746686</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-12.156295906593328</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>98.053441680000006</v>
+        <v>98.053441680999995</v>
       </c>
       <c r="C26" s="5">
-        <v>5.2591450000008422E-2</v>
+        <v>5.2591448999990575E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.64587546012200292</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.64587544779124428</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.2577454500000016</v>
+        <v>-0.25774545099999102</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.1091401063275459</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-3.1091401181850498</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>98.805069919999994</v>
+        <v>98.805069915999994</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0093736899999897</v>
+        <v>1.0093736859999893</v>
       </c>
       <c r="D28" s="5">
-        <v>13.113344431374397</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>13.113344376423196</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>97.364618370000002</v>
+        <v>97.364618371999995</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.4404515499999917</v>
+        <v>-1.4404515439999983</v>
       </c>
       <c r="D29" s="5">
-        <v>-16.157690411774684</v>
+        <v>-16.157690350376953</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.9395605060553387</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.9395604943858844</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>95.010250369999994</v>
+        <v>95.010250368000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.354368000000008</v>
+        <v>-2.3543680039999941</v>
       </c>
       <c r="D30" s="5">
-        <v>-25.452761658345946</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-25.452761695552407</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>93.692655070000001</v>
+        <v>93.692655064999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-1.3175952999999936</v>
+        <v>-1.3175953030000045</v>
       </c>
       <c r="D31" s="5">
-        <v>-15.4290899713721</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-15.429090004167678</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>93.791697670000005</v>
+        <v>93.791697674000005</v>
       </c>
       <c r="C32" s="5">
-        <v>9.90426000000042E-2</v>
+        <v>9.9042609000008497E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>1.2759225107329852</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.2759226274194013</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
-        <v>2.8820179899999943</v>
+        <v>2.8820179859999939</v>
       </c>
       <c r="D33" s="5">
-        <v>43.789830050989288</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>43.789829977401638</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>97.798738299999997</v>
+        <v>97.798738297</v>
       </c>
       <c r="C34" s="5">
-        <v>1.1250226399999974</v>
+        <v>1.1250226370000007</v>
       </c>
       <c r="D34" s="5">
-        <v>14.894196261923099</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>14.894196219630418</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>96.229557349999993</v>
+        <v>96.229557348</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.5691809500000033</v>
+        <v>-1.5691809489999997</v>
       </c>
       <c r="D35" s="5">
-        <v>-17.642561072518802</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-17.642561062743045</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>95.617572559999999</v>
+        <v>95.617572558999996</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.61198478999999395</v>
+        <v>-0.61198478900000453</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.370203036384293</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.3702030249071964</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>96.51571577</v>
+        <v>96.515715768000007</v>
       </c>
       <c r="C37" s="5">
-        <v>0.89814321000000064</v>
+        <v>0.89814320900001121</v>
       </c>
       <c r="D37" s="5">
-        <v>11.872633242050789</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>11.872633228272299</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>95.701406239999997</v>
+        <v>95.701406242000004</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.81430953000000272</v>
+        <v>-0.81430952600000239</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.6676303954161149</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-9.6676303503001275</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6921664599999957</v>
+        <v>1.6921664579999884</v>
       </c>
       <c r="D39" s="5">
-        <v>23.408120042457892</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>23.408120011509226</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>97.773002169999998</v>
+        <v>97.773002168000005</v>
       </c>
       <c r="C40" s="5">
-        <v>0.37942947000000515</v>
+        <v>0.37942946800001209</v>
       </c>
       <c r="D40" s="5">
-        <v>4.7764883394984414</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>4.7764883137794589</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>96.913581980000004</v>
+        <v>96.913581980999993</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.85942018999999448</v>
+        <v>-0.85942018700001199</v>
       </c>
       <c r="D41" s="5">
-        <v>-10.052656775007074</v>
+        <v>-10.052656741790855</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.46324465452737273</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.46324465554492544</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>96.89895258</v>
+        <v>96.898952582000007</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.4629400000004011E-2</v>
+        <v>-1.4629398999986165E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-0.18099333289487429</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-0.18099332053106432</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>97.760866899999996</v>
+        <v>97.760866895000007</v>
       </c>
       <c r="C43" s="5">
-        <v>0.86191431999999679</v>
+        <v>0.86191431299999977</v>
       </c>
       <c r="D43" s="5">
-        <v>11.211970856702113</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>11.21197076090148</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>98.972574600000002</v>
+        <v>98.972574602999998</v>
       </c>
       <c r="C44" s="5">
-        <v>1.2117077000000052</v>
+        <v>1.2117077079999916</v>
       </c>
       <c r="D44" s="5">
-        <v>15.930547103273263</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>15.930547216592682</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>99.885857590000001</v>
+        <v>99.885857591999994</v>
       </c>
       <c r="C45" s="5">
-        <v>0.91328298999999902</v>
+        <v>0.91328298899999538</v>
       </c>
       <c r="D45" s="5">
-        <v>11.652799898380062</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>11.652799884595133</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>101.1423712</v>
+        <v>101.14237119000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.2565136099999989</v>
+        <v>1.2565135980000122</v>
       </c>
       <c r="D46" s="5">
-        <v>16.184860503478159</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>16.18486033771509</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>100.94233800000001</v>
+        <v>100.94233795</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.20003319999999292</v>
+        <v>-0.20003324000001044</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3476405129161049</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.3476409775014084</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>100.64137530000001</v>
+        <v>100.64137528000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.30096269999999947</v>
+        <v>-0.30096266999998988</v>
       </c>
       <c r="D48" s="5">
-        <v>-3.5197454102785075</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-3.5197450668778663</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>101.4133341</v>
+        <v>101.41333410999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.77195879999999306</v>
+        <v>0.77195882999998844</v>
       </c>
       <c r="D49" s="5">
-        <v>9.60288260812845</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>9.6028829991893652</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>101.06089919999999</v>
+        <v>101.06089924</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.35243490000000577</v>
+        <v>-0.35243486999999618</v>
       </c>
       <c r="D50" s="5">
-        <v>-4.0914852303973959</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-4.0914848883553674</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>100.9086945</v>
+        <v>100.90869451</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.15220469999999864</v>
+        <v>-0.15220472999999402</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.7923874387250849</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-1.7923877883851524</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>100.712298</v>
+        <v>100.71229803999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.19639649999999165</v>
+        <v>-0.19639647000001048</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.3106957882905399</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-2.3106954388700363</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>102.59010069999999</v>
+        <v>102.59010073</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8778026999999895</v>
+        <v>1.87780269000001</v>
       </c>
       <c r="D53" s="5">
-        <v>24.817478897858347</v>
+        <v>24.817478740970621</v>
       </c>
       <c r="E53" s="5">
-        <v>5.8572994662104749</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.8572994960736313</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>102.6248818</v>
+        <v>102.62488182</v>
       </c>
       <c r="C54" s="5">
-        <v>3.4781100000003562E-2</v>
+        <v>3.4781089999995629E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.40759521439135415</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.40759509686441042</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>101.67414960000001</v>
+        <v>101.67414956</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.95073219999999026</v>
+        <v>-0.95073225999999522</v>
       </c>
       <c r="D55" s="5">
-        <v>-10.567670156724173</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-10.56767078807882</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>101.65539269999999</v>
+        <v>101.65539268000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.8756900000013843E-2</v>
+        <v>-1.8756879999997977E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.22115214398991112</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-0.22115190850692246</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>102.2390637</v>
+        <v>102.23906366</v>
       </c>
       <c r="C57" s="5">
-        <v>0.5836710000000096</v>
+        <v>0.58367097999999373</v>
       </c>
       <c r="D57" s="5">
-        <v>7.111794226753676</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.1117939767585847</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>101.4670993</v>
+        <v>101.46709925</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.77196440000000166</v>
+        <v>-0.77196440999999538</v>
       </c>
       <c r="D58" s="5">
-        <v>-8.6937348702155646</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-8.6937349814602101</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>101.6319328</v>
+        <v>101.63193277000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.1648335000000003</v>
+        <v>0.16483352000000195</v>
       </c>
       <c r="D59" s="5">
-        <v>1.9669144365566549</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>1.9669146783256819</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>103.0956401</v>
+        <v>103.09564012</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4637072999999958</v>
+        <v>1.4637073499999929</v>
       </c>
       <c r="D60" s="5">
-        <v>18.719312799820621</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>18.719313496718073</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>103.1161243</v>
+        <v>103.11612433000001</v>
       </c>
       <c r="C61" s="5">
-        <v>2.0484199999998509E-2</v>
+        <v>2.0484210000006442E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.238690210173087</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.23869032677830138</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
-        <v>2.3939354000000037</v>
+        <v>2.3939353699999941</v>
       </c>
       <c r="D62" s="5">
-        <v>31.706572821079604</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>31.706572361264197</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>106.34173319999999</v>
+        <v>106.34173317</v>
       </c>
       <c r="C63" s="5">
-        <v>0.83167349999999374</v>
+        <v>0.83167346999999836</v>
       </c>
       <c r="D63" s="5">
-        <v>9.8799332296324103</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>9.8799328576546053</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>106.3317158</v>
+        <v>106.33171575</v>
       </c>
       <c r="C64" s="5">
-        <v>-1.0017399999995291E-2</v>
+        <v>-1.0017419999996946E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-0.11298155080127215</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-0.11298177628680239</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>106.5523486</v>
+        <v>106.55234855</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
-        <v>2.518550977310885</v>
+        <v>2.5185509785086824</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8622127017758245</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.8622126226661724</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>108.687392</v>
+        <v>108.68739196</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1350434000000007</v>
+        <v>2.1350434099999944</v>
       </c>
       <c r="D66" s="5">
-        <v>26.880152630467901</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>26.880152784589061</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>109.23639009999999</v>
+        <v>109.23639014</v>
       </c>
       <c r="C67" s="5">
-        <v>0.5489980999999915</v>
+        <v>0.54899817999999811</v>
       </c>
       <c r="D67" s="5">
-        <v>6.2326616880182151</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>6.2326626239784133</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>110.34257890000001</v>
+        <v>110.34257891999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.1061888000000124</v>
+        <v>1.1061887799999965</v>
       </c>
       <c r="D68" s="5">
-        <v>12.852057901981141</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>12.852057651551373</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>107.79978819999999</v>
+        <v>107.79978821</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.5427907000000118</v>
+        <v>-2.5427907099999913</v>
       </c>
       <c r="D69" s="5">
-        <v>-24.404258504833155</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-24.404258585105776</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>109.1580936</v>
+        <v>109.15809357000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.3583054000000061</v>
+        <v>1.3583053600000028</v>
       </c>
       <c r="D70" s="5">
-        <v>16.213456026650409</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>16.213455514016118</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>109.2734054</v>
+        <v>109.27340536</v>
       </c>
       <c r="C71" s="5">
-        <v>0.11531180000000063</v>
+        <v>0.1153117899999927</v>
       </c>
       <c r="D71" s="5">
-        <v>1.2750402196609611</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.2750401087967544</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>111.2007866</v>
+        <v>111.20078655</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9273811999999992</v>
+        <v>1.9273811900000055</v>
       </c>
       <c r="D72" s="5">
-        <v>23.344724703262031</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>23.344724579548348</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>111.3496896</v>
+        <v>111.34968961</v>
       </c>
       <c r="C73" s="5">
-        <v>0.14890300000000423</v>
+        <v>0.14890305999999498</v>
       </c>
       <c r="D73" s="5">
-        <v>1.6187426174860464</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.6187432752977848</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>112.68841329999999</v>
+        <v>112.68841328000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3387236999999885</v>
+        <v>1.3387236700000074</v>
       </c>
       <c r="D74" s="5">
-        <v>15.420523007503517</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>15.42052263729774</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>112.76677429999999</v>
+        <v>112.76677433</v>
       </c>
       <c r="C75" s="5">
-        <v>7.8361000000001013E-2</v>
+        <v>7.8361049999998045E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.83765197642078348</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.83765251309855238</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>112.9075866</v>
+        <v>112.90758661</v>
       </c>
       <c r="C76" s="5">
-        <v>0.14081230000000744</v>
+        <v>0.14081227999999157</v>
       </c>
       <c r="D76" s="5">
-        <v>1.5087786441047468</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.5087784279302685</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>114.21331840000001</v>
+        <v>114.21331843</v>
       </c>
       <c r="C77" s="5">
-        <v>1.3057318000000038</v>
+        <v>1.3057318200000054</v>
       </c>
       <c r="D77" s="5">
-        <v>14.795140821139064</v>
+        <v>14.795141060966866</v>
       </c>
       <c r="E77" s="5">
-        <v>7.1898647947775007</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>7.1898648732318327</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>114.7536549</v>
+        <v>114.75365487000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.54033649999999511</v>
+        <v>0.54033644000000436</v>
       </c>
       <c r="D78" s="5">
-        <v>5.8272039209183557</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>5.8272032553549957</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>115.1089996</v>
+        <v>115.10899959</v>
       </c>
       <c r="C79" s="5">
-        <v>0.3553447000000034</v>
+        <v>0.35534471999999084</v>
       </c>
       <c r="D79" s="5">
-        <v>3.7798488905597116</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.7798491079434449</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>117.0460427</v>
+        <v>117.04604272</v>
       </c>
       <c r="C80" s="5">
-        <v>1.9370430999999968</v>
+        <v>1.9370431300000064</v>
       </c>
       <c r="D80" s="5">
-        <v>22.17137570921912</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>22.171376087091122</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>117.25439009999999</v>
+        <v>117.25439006000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.20834739999999385</v>
+        <v>0.2083473400000031</v>
       </c>
       <c r="D81" s="5">
-        <v>2.157092929380755</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>2.1570923017135701</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>119.3932018</v>
+        <v>119.39320179000001</v>
       </c>
       <c r="C82" s="5">
-        <v>2.1388117000000051</v>
+        <v>2.1388117300000005</v>
       </c>
       <c r="D82" s="5">
-        <v>24.224095428450589</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>24.224095812126436</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>119.5765214</v>
+        <v>119.57652138</v>
       </c>
       <c r="C83" s="5">
-        <v>0.18331960000000436</v>
+        <v>0.18331958999999642</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8581526054697983</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.8581525034079283</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>119.99713060000001</v>
+        <v>119.99713063</v>
       </c>
       <c r="C84" s="5">
-        <v>0.42060920000000124</v>
+        <v>0.42060924999999827</v>
       </c>
       <c r="D84" s="5">
-        <v>4.3036129484409269</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.3036134707052476</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>119.8703182</v>
+        <v>119.87031819000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.12681240000000571</v>
+        <v>-0.12681243999999481</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.2608092402640381</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-1.2608096353346032</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>119.8430384</v>
+        <v>119.84303841000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.7279800000002297E-2</v>
+        <v>-2.7279780000000642E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.27275156156839619</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.27275136187538962</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>122.9172073</v>
+        <v>122.91720728999999</v>
       </c>
       <c r="C87" s="5">
-        <v>3.0741689000000036</v>
+        <v>3.0741688799999878</v>
       </c>
       <c r="D87" s="5">
-        <v>35.518466497277387</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>35.518466229278765</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>122.40155470000001</v>
+        <v>122.40155471</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.51565259999999569</v>
+        <v>-0.51565257999999403</v>
       </c>
       <c r="D88" s="5">
-        <v>-4.9196009630556699</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-4.9196007770168748</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>118.8137679</v>
+        <v>118.81376793</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.5877868000000035</v>
+        <v>-3.5877867800000018</v>
       </c>
       <c r="D89" s="5">
-        <v>-30.022565626715814</v>
+        <v>-30.022565483292063</v>
       </c>
       <c r="E89" s="5">
-        <v>4.0279448705694776</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.0279448695114795</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>122.04063379999999</v>
+        <v>122.04063377</v>
       </c>
       <c r="C90" s="5">
-        <v>3.2268658999999928</v>
+        <v>3.2268658400000021</v>
       </c>
       <c r="D90" s="5">
-        <v>37.927933125824474</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>37.927932301044635</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>122.7388076</v>
+        <v>122.73880758</v>
       </c>
       <c r="C91" s="5">
-        <v>0.69817380000000639</v>
+        <v>0.69817381000000012</v>
       </c>
       <c r="D91" s="5">
-        <v>7.0851735450493836</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.0851736515416208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>121.7012599</v>
+        <v>121.70125987</v>
       </c>
       <c r="C92" s="5">
-        <v>-1.0375477000000046</v>
+        <v>-1.0375477099999983</v>
       </c>
       <c r="D92" s="5">
-        <v>-9.6853729167508344</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-9.6853730073085398</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>122.32614169999999</v>
+        <v>122.32614166</v>
       </c>
       <c r="C93" s="5">
-        <v>0.62488179999999716</v>
+        <v>0.62488179000000343</v>
       </c>
       <c r="D93" s="5">
-        <v>6.3384787256010267</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.3384786228916523</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>124.0890064</v>
+        <v>124.08900637000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7628647000000086</v>
+        <v>1.7628647100000023</v>
       </c>
       <c r="D94" s="5">
-        <v>18.732155287844687</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>18.732155409283124</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>124.8353262</v>
+        <v>124.83532619</v>
       </c>
       <c r="C95" s="5">
-        <v>0.74631979999999487</v>
+        <v>0.74631981999999653</v>
       </c>
       <c r="D95" s="5">
-        <v>7.4608619725312186</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>7.4608621809922226</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>125.2917506</v>
+        <v>125.29175057</v>
       </c>
       <c r="C96" s="5">
-        <v>0.45642440000000306</v>
+        <v>0.45642438000000141</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4767664377768801</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.4767662380142959</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>126.94408420000001</v>
+        <v>126.94408424</v>
       </c>
       <c r="C97" s="5">
-        <v>1.6523336000000057</v>
+        <v>1.6523336699999902</v>
       </c>
       <c r="D97" s="5">
-        <v>17.025329972407732</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>17.025330751151092</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>127.2545743</v>
+        <v>127.25457426</v>
       </c>
       <c r="C98" s="5">
-        <v>0.31049009999999555</v>
+        <v>0.31049002000000314</v>
       </c>
       <c r="D98" s="5">
-        <v>2.9748640584430497</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>2.974863280657436</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>130.63665649999999</v>
+        <v>130.63665653000001</v>
       </c>
       <c r="C99" s="5">
-        <v>3.3820821999999851</v>
+        <v>3.3820822700000122</v>
       </c>
       <c r="D99" s="5">
-        <v>36.993464679001221</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>36.993465573254227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>129.4731481</v>
+        <v>129.47314807000001</v>
       </c>
       <c r="C100" s="5">
-        <v>-1.1635083999999836</v>
+        <v>-1.1635084600000027</v>
       </c>
       <c r="D100" s="5">
-        <v>-10.179428218795028</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-10.179428716062944</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>128.7130047</v>
+        <v>128.71300471000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.76014340000000402</v>
+        <v>-0.76014336000000071</v>
       </c>
       <c r="D101" s="5">
-        <v>-6.8221576247739391</v>
+        <v>-6.8221572788227274</v>
       </c>
       <c r="E101" s="5">
-        <v>8.3317253336597563</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>8.33172531472297</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>129.0188192</v>
+        <v>129.01881921</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
-        <v>2.8886834389364457</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.8886834387088944</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>130.23062580000001</v>
+        <v>130.23062583000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2118066000000169</v>
+        <v>1.2118066200000044</v>
       </c>
       <c r="D103" s="5">
-        <v>11.871838594700645</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>11.871838799899304</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.53658670000001507</v>
+        <v>-0.53658673000001045</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.8338149355968696</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-4.8338151986672573</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.00363350000001</v>
+        <v>131.00363354000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3095944000000088</v>
+        <v>1.3095944400000121</v>
       </c>
       <c r="D105" s="5">
-        <v>12.81319688966267</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>12.813197303012846</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>130.65068790000001</v>
+        <v>130.65068789</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.35294559999999819</v>
+        <v>-0.35294565000000944</v>
       </c>
       <c r="D106" s="5">
-        <v>-3.185521103203659</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-3.185521546856096</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.8874999999999318E-2</v>
+        <v>2.8875010000007251E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.26553361811041398</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>0.26553371020237027</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>135.0921037</v>
+        <v>135.09210372000001</v>
       </c>
       <c r="C108" s="5">
-        <v>4.4125407999999879</v>
+        <v>4.4125408200000038</v>
       </c>
       <c r="D108" s="5">
-        <v>48.959257402294455</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>48.95925766693059</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>135.50241399999999</v>
+        <v>135.50241402</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
-        <v>3.7062214984938224</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.7062214979359576</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>135.81708750000001</v>
+        <v>135.81708746999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.31467350000002625</v>
+        <v>0.31467344999998659</v>
       </c>
       <c r="D110" s="5">
-        <v>2.822597167945462</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.8225967132829322</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.26957799999999565</v>
+        <v>0.26957803000001945</v>
       </c>
       <c r="D111" s="5">
-        <v>2.4080074850421518</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.4080077564873958</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>136.07120449999999</v>
+        <v>136.07120448000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.5461000000016156E-2</v>
+        <v>-1.54610200000036E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.13624855246451295</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-0.1362487286023617</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>137.61826859999999</v>
+        <v>137.61826855000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.5470641000000001</v>
+        <v>1.5470640700000047</v>
       </c>
       <c r="D113" s="5">
-        <v>14.529753300130999</v>
+        <v>14.529753002799929</v>
       </c>
       <c r="E113" s="5">
-        <v>6.9186978586632142</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.9186978115103548</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>135.7859086</v>
+        <v>135.78590856</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.8323599999999942</v>
+        <v>-1.8323599900000147</v>
       </c>
       <c r="D114" s="5">
-        <v>-14.858096215152772</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-14.858096144918608</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>136.0639013</v>
+        <v>136.06390128000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.27799269999999865</v>
+        <v>0.27799272000001451</v>
       </c>
       <c r="D115" s="5">
-        <v>2.4845969583889183</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.4845971398995026</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>136.2878867</v>
+        <v>136.28788671000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.22398540000000366</v>
+        <v>0.22398542999999904</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9933974510899066</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.9933977207977183</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.13145220000001245</v>
+        <v>0.13145219000000452</v>
       </c>
       <c r="D117" s="5">
-        <v>1.1635820427747356</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.163581953701387</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>135.981866</v>
+        <v>135.98186604</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.43747290000001726</v>
+        <v>-0.43747286000001395</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.7810373203445824</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-3.7810369807029454</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>136.2192708</v>
+        <v>136.21927081000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.2374048000000073</v>
+        <v>0.23740477000001192</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1152620087136809</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.1152617382155903</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>135.93012780000001</v>
+        <v>135.93012777000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.28914299999999571</v>
+        <v>-0.28914303999999902</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.5176277615663323</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-2.51762810561591</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>136.2055642</v>
+        <v>136.20556422000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.27543639999998959</v>
+        <v>0.27543645000000083</v>
       </c>
       <c r="D121" s="5">
-        <v>2.4588534273358942</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.4588538792269743</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.23220130000001</v>
+        <v>137.23220129000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0266371000000163</v>
+        <v>1.0266370699999925</v>
       </c>
       <c r="D122" s="5">
-        <v>9.429436587233031</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>9.429436298725058</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>138.0074899</v>
+        <v>138.00748987</v>
       </c>
       <c r="C123" s="5">
-        <v>0.7752885999999819</v>
+        <v>0.77528857999999445</v>
       </c>
       <c r="D123" s="5">
-        <v>6.9940250855232922</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>6.9940248999825094</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>138.76947989999999</v>
+        <v>138.76947985999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.76198999999999728</v>
+        <v>0.76198998999998935</v>
       </c>
       <c r="D124" s="5">
-        <v>6.8305941407001525</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.8305940498492257</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>139.657814</v>
+        <v>139.65781403</v>
       </c>
       <c r="C125" s="5">
-        <v>0.88833410000000868</v>
+        <v>0.88833417000000736</v>
       </c>
       <c r="D125" s="5">
-        <v>7.9581297635479276</v>
+        <v>7.9581304152589238</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4820309983176294</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.4820310569878758</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>141.2049514</v>
+        <v>141.20495144</v>
       </c>
       <c r="C126" s="5">
-        <v>1.5471373999999969</v>
+        <v>1.5471374100000048</v>
       </c>
       <c r="D126" s="5">
-        <v>14.134312901015566</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>14.134312994786713</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
-        <v>0.66600909999999658</v>
+        <v>0.66600905999999327</v>
       </c>
       <c r="D127" s="5">
-        <v>5.8090951037164551</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.8090947440380347</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>142.19370309999999</v>
+        <v>142.19370314</v>
       </c>
       <c r="C128" s="5">
-        <v>0.32274259999999799</v>
+        <v>0.3227426400000013</v>
       </c>
       <c r="D128" s="5">
-        <v>2.7642995108582369</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.7642998577574573</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>141.65504100000001</v>
+        <v>141.65504100999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.53866209999998205</v>
+        <v>-0.53866213000000585</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.4523444894133846</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-4.4523447310104487</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>142.11855410000001</v>
+        <v>142.11855405</v>
       </c>
       <c r="C130" s="5">
-        <v>0.46351310000000012</v>
+        <v>0.46351304000000937</v>
       </c>
       <c r="D130" s="5">
-        <v>3.9979922145273905</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>3.9979916873663868</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>142.9715286</v>
+        <v>142.97152862999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.85297449999998776</v>
+        <v>0.85297457999999438</v>
       </c>
       <c r="D131" s="5">
-        <v>7.4447901011716278</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>7.4447908253291395</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
-        <v>0.5818031000000019</v>
+        <v>0.58180307000000653</v>
       </c>
       <c r="D132" s="5">
-        <v>4.9940263598869938</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.9940260955139593</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>142.79124880000001</v>
+        <v>142.79124881000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.76208289999999579</v>
+        <v>-0.76208288999998786</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.187699784938272</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-6.1876997060994698</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>142.515154</v>
+        <v>142.51515395999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.27609480000000985</v>
+        <v>-0.2760948500000211</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.2957499050965224</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-2.295750316280043</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>141.90294399999999</v>
+        <v>141.90294402999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.61221000000000458</v>
+        <v>-0.6122099300000059</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.0348385763145824</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.0348380155444854</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>142.3977419</v>
+        <v>142.39774194</v>
       </c>
       <c r="C136" s="5">
-        <v>0.49479790000000889</v>
+        <v>0.49479791000001683</v>
       </c>
       <c r="D136" s="5">
-        <v>4.2654354322834598</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.2654355192298876</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>142.67109859999999</v>
+        <v>142.67109858000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.27335669999999368</v>
+        <v>0.27335664000000293</v>
       </c>
       <c r="D137" s="5">
-        <v>2.3280824154682689</v>
+        <v>2.3280818984015239</v>
       </c>
       <c r="E137" s="5">
-        <v>2.1576197662667163</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.1576197300014366</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>146.66951230000001</v>
+        <v>146.66951225</v>
       </c>
       <c r="C138" s="5">
-        <v>3.9984137000000146</v>
+        <v>3.9984136699999908</v>
       </c>
       <c r="D138" s="5">
-        <v>39.330472394480886</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>39.330472058884091</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>149.26676280000001</v>
+        <v>149.26676276000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.5972505000000012</v>
+        <v>2.5972505100000092</v>
       </c>
       <c r="D139" s="5">
-        <v>23.446617934323012</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>23.446618042352508</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>148.54365519999999</v>
+        <v>148.54365522000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.72310760000002006</v>
+        <v>-0.72310754000000088</v>
       </c>
       <c r="D140" s="5">
-        <v>-5.6608615897059789</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-5.6608611339150521</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>148.2319047</v>
+        <v>148.23190471000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31175049999998805</v>
+        <v>-0.31175050999999598</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.4895876733757927</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.4895877519832688</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>147.77407210000001</v>
+        <v>147.77407208</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.45783259999998904</v>
+        <v>-0.45783263000001284</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.6440310382364172</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-3.6440312727325397</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>145.52459959999999</v>
+        <v>145.52459958</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.2494725000000244</v>
+        <v>-2.249472499999996</v>
       </c>
       <c r="D143" s="5">
-        <v>-16.81250165776602</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-16.812501659854217</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>146.0784424</v>
+        <v>146.07844238999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.5538428000000124</v>
+        <v>0.55384280999999191</v>
       </c>
       <c r="D144" s="5">
-        <v>4.6638237050748543</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>4.6638237917081549</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>146.48001070000001</v>
+        <v>146.48001067000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.40156830000000809</v>
+        <v>0.40156828000002065</v>
       </c>
       <c r="D145" s="5">
-        <v>3.3491247485768927</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.3491245794772917</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>145.93023930000001</v>
+        <v>145.93023933000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.54977139999999736</v>
+        <v>-0.5497713400000066</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.4120430218319679</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.4120425510990042</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>145.88492690000001</v>
+        <v>145.88492689</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.5312400000000252E-2</v>
+        <v>-4.5312440000003562E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.37197304295163436</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-0.37197337067791381</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.94157939999999485</v>
+        <v>0.94157941000000278</v>
       </c>
       <c r="D148" s="5">
-        <v>8.0260545483694212</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>8.0260546372281194</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>145.84181570000001</v>
+        <v>145.84181573999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.98469059999999331</v>
+        <v>-0.98469056000001842</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.7574774978021122</v>
+        <v>-7.7574771942102938</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2223962183746782</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.2223962607409664</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>144.97735299999999</v>
+        <v>144.97735297</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.86446270000001846</v>
+        <v>-0.86446276999998872</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.8855155826510694</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.8855161203296822</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>146.0458959</v>
+        <v>146.04589589</v>
       </c>
       <c r="C151" s="5">
-        <v>1.0685429000000113</v>
+        <v>1.0685429199999987</v>
       </c>
       <c r="D151" s="5">
-        <v>9.2119829500699311</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>9.2119831315242493</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>146.4694624</v>
+        <v>146.46946235999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.42356649999999263</v>
+        <v>0.42356646999999725</v>
       </c>
       <c r="D152" s="5">
-        <v>3.5363294085100305</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.5363291542792608</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>146.9446906</v>
+        <v>146.94469058999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.47522820000000365</v>
+        <v>0.47522822999999903</v>
       </c>
       <c r="D153" s="5">
-        <v>3.9637018230018528</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>3.9637020788046318</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>147.10188669999999</v>
+        <v>147.10188672999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.15719609999999307</v>
+        <v>0.15719613999999638</v>
       </c>
       <c r="D154" s="5">
-        <v>1.2912964746818689</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.2912968052884111</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>146.6438981</v>
+        <v>146.64389808000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.45798859999999308</v>
+        <v>-0.45798864999997591</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.6727762981833334</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.6727766915740423</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>146.9673143</v>
+        <v>146.96731427</v>
       </c>
       <c r="C156" s="5">
-        <v>0.32341619999999693</v>
+        <v>0.323416189999989</v>
       </c>
       <c r="D156" s="5">
-        <v>2.6788831192848361</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>2.678883035816404</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>147.03252230000001</v>
+        <v>147.03252233000001</v>
       </c>
       <c r="C157" s="5">
-        <v>6.5208000000012589E-2</v>
+        <v>6.5208060000003343E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.53372979827233102</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.53373029068282118</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>146.95980599999999</v>
+        <v>146.95980595</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.2716300000024603E-2</v>
+        <v>-7.27163800000028E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.59185952089458871</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.59186017014759562</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.7306385</v>
+        <v>146.73063852999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.22916749999998842</v>
+        <v>-0.22916742000001022</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8553007108511488</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.8553000693555144</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.42117920000001</v>
+        <v>146.42117923000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.5016844078205369</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-2.5016844073149636</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.2538144000000102</v>
+        <v>-1.2538144300000056</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.8052794567591093</v>
+        <v>-9.8052796785172305</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.46245371861480811</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.46245374591493693</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>144.46828550000001</v>
+        <v>144.46828549</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.69907929999999396</v>
+        <v>-0.6990793100000019</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.6281852622123925</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-5.628185340600778</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>142.5679585</v>
+        <v>142.56795849</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
-        <v>-14.691374590226269</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-14.691374591170769</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>139.90979720000001</v>
+        <v>139.90979718</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.6581612999999891</v>
+        <v>-2.658161309999997</v>
       </c>
       <c r="D164" s="5">
-        <v>-20.216266446190989</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-20.216266515896962</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>140.58400309999999</v>
+        <v>140.58400309000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.6742058999999756</v>
+        <v>0.67420591000001195</v>
       </c>
       <c r="D165" s="5">
-        <v>5.9383836118077182</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>5.9383837031067976</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>140.57326409999999</v>
+        <v>140.57326412</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.0739000000000942E-2</v>
+        <v>-1.0738970000005565E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-9.1627687906348232E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-9.1627432053331681E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>139.24938090000001</v>
+        <v>139.24938091000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.3238831999999832</v>
+        <v>-1.3238832099999911</v>
       </c>
       <c r="D167" s="5">
-        <v>-10.733907401892683</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-10.733907477369996</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>138.586611</v>
+        <v>138.58661101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.5643399828251834</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.5643399824359507</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>138.502183</v>
+        <v>138.50218301000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.72860446013640612</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.72860446008400359</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>138.1755239</v>
+        <v>138.17552384999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.32665910000000054</v>
+        <v>-0.32665916000001971</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.7937888130274313</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.7937893193471175</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>137.1630021</v>
+        <v>137.16300204999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.0125218000000018</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.4474711088223238</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-8.4474711117570216</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>134.88867830000001</v>
+        <v>134.88867826000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.2743237999999906</v>
+        <v>-2.2743237899999826</v>
       </c>
       <c r="D172" s="5">
-        <v>-18.179485247621841</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-18.17948518086714</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>135.08778409999999</v>
+        <v>135.08778405999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
-        <v>1.7857409992835027</v>
+        <v>1.7857409998172757</v>
       </c>
       <c r="E173" s="5">
-        <v>-6.9434205917334406</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-6.9434206192878545</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>133.74378830000001</v>
+        <v>133.74378833</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.3439957999999876</v>
+        <v>-1.343995729999989</v>
       </c>
       <c r="D174" s="5">
-        <v>-11.306761774224094</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-11.306761220338569</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>132.01115250000001</v>
+        <v>132.01115247999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.7326357999999971</v>
+        <v>-1.7326358500000083</v>
       </c>
       <c r="D175" s="5">
-        <v>-14.484660187337761</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-14.484660572989927</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>131.74392760000001</v>
+        <v>131.74392759</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.26722490000000221</v>
+        <v>-0.26722488999999428</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.4022493452547922</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.4022492567169706</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>131.18994079999999</v>
+        <v>131.18994075000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.55398680000001832</v>
+        <v>-0.55398683999999321</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9309501967117146</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-4.9309505449174562</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>129.83242290000001</v>
+        <v>129.83242288</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.3575178999999764</v>
+        <v>-1.3575178700000095</v>
       </c>
       <c r="D178" s="5">
-        <v>-11.734393580731306</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-11.73439334020917</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>130.1837811</v>
+        <v>130.18378113</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35135819999999285</v>
+        <v>0.35135825000000409</v>
       </c>
       <c r="D179" s="5">
-        <v>3.2962681498726054</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.2962686264672358</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>129.83886720000001</v>
+        <v>129.83886717999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.34491389999999456</v>
+        <v>-0.3449139500000058</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.1334038675374543</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-3.1334043144573664</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>129.51130939999999</v>
+        <v>129.51130936999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.32755780000002233</v>
+        <v>-0.32755781000000184</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.9857081621313952</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.9857082524742951</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>129.32820219999999</v>
+        <v>129.32820215999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18310719999999492</v>
+        <v>-0.18310721000000285</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.6834671931643563</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.6834672847765964</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>130.0444909</v>
+        <v>130.04449091999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.71628870000000688</v>
+        <v>0.71628875999999764</v>
       </c>
       <c r="D183" s="5">
-        <v>6.8524834276350477</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>6.8524840214152061</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>130.2071674</v>
+        <v>130.20716741999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.16267650000000344</v>
       </c>
       <c r="D184" s="5">
-        <v>1.5114865223281315</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.5114865220941853</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>129.5835841</v>
+        <v>129.58358408999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.62358330000000706</v>
+        <v>-0.62358333000000243</v>
       </c>
       <c r="D185" s="5">
-        <v>-5.5980077739546275</v>
+        <v>-5.5980080353782107</v>
       </c>
       <c r="E185" s="5">
-        <v>-4.0745357077775939</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-4.0745356867762927</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>130.79425190000001</v>
+        <v>130.79425189</v>
       </c>
       <c r="C186" s="5">
         <v>1.2106678000000102</v>
       </c>
       <c r="D186" s="5">
-        <v>11.805725796799106</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>11.80572579775745</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>131.34046330000001</v>
+        <v>131.34046334000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.54621140000000423</v>
+        <v>0.54621145000001547</v>
       </c>
       <c r="D187" s="5">
-        <v>5.1280548233576306</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>5.1280553040133903</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>132.07150659999999</v>
+        <v>132.07150655999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73104329999998185</v>
+        <v>0.73104321999997524</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8875340464720658</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.8875332673667522</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>136.43573670000001</v>
+        <v>136.43573667999999</v>
       </c>
       <c r="C189" s="5">
-        <v>4.3642301000000145</v>
+        <v>4.364230120000002</v>
       </c>
       <c r="D189" s="5">
-        <v>47.716190261438094</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>47.716190538453816</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>134.9350469</v>
+        <v>134.93504691999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5006898000000035</v>
+        <v>-1.5006897600000002</v>
       </c>
       <c r="D190" s="5">
-        <v>-12.429165356224804</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-12.42916504642524</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>132.4211507</v>
+        <v>132.42115066</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.5138962000000049</v>
+        <v>-2.5138962599999957</v>
       </c>
       <c r="D191" s="5">
-        <v>-20.202163400340801</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-20.202163831522967</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>135.80434829999999</v>
       </c>
       <c r="C192" s="5">
-        <v>3.3831975999999884</v>
+        <v>3.3831976399999917</v>
       </c>
       <c r="D192" s="5">
-        <v>35.355472724057435</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>35.355473214693767</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>135.94128649999999</v>
+        <v>135.94128653999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.13693820000000301</v>
+        <v>0.13693824000000632</v>
       </c>
       <c r="D193" s="5">
-        <v>1.2167522631434613</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.21675262053349</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>138.18792239999999</v>
+        <v>138.18792242000001</v>
       </c>
       <c r="C194" s="5">
-        <v>2.2466359000000011</v>
+        <v>2.2466358800000137</v>
       </c>
       <c r="D194" s="5">
-        <v>21.737545695538785</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>21.737545477120968</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>138.98877859999999</v>
+        <v>138.98877863999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.80085619999999835</v>
+        <v>0.8008562199999858</v>
       </c>
       <c r="D195" s="5">
-        <v>7.1805082996012626</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>7.1805084836033428</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>139.98949519999999</v>
+        <v>139.98949515999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.0007166000000041</v>
+        <v>1.0007165199999974</v>
       </c>
       <c r="D196" s="5">
-        <v>8.9904656805564578</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.9904649304464854</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>142.11062999999999</v>
+        <v>142.11063003999999</v>
       </c>
       <c r="C197" s="5">
-        <v>2.121134799999993</v>
+        <v>2.1211348799999996</v>
       </c>
       <c r="D197" s="5">
-        <v>19.776993368722341</v>
+        <v>19.776994183981934</v>
       </c>
       <c r="E197" s="5">
-        <v>9.6671549772329399</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>9.6671550165640987</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>142.95208769999999</v>
+        <v>142.95208772000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.84145770000000653</v>
+        <v>0.84145768000001908</v>
       </c>
       <c r="D198" s="5">
-        <v>7.3413987256442992</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>7.341398543296318</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>144.38596749999999</v>
+        <v>144.38596751</v>
       </c>
       <c r="C199" s="5">
-        <v>1.4338797999999997</v>
+        <v>1.4338797899999918</v>
       </c>
       <c r="D199" s="5">
-        <v>12.723332805160137</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>12.723332709595624</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>146.12427109999999</v>
+        <v>146.12427108</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7383035999999947</v>
+        <v>1.7383035699999994</v>
       </c>
       <c r="D200" s="5">
-        <v>15.443223757101631</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>15.443223471547828</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>144.65289379999999</v>
+        <v>144.65289379000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4713773000000003</v>
+        <v>-1.4713772899999924</v>
       </c>
       <c r="D201" s="5">
-        <v>-11.43600057532349</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-11.436000503332766</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>145.9965445</v>
+        <v>145.99654452999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.343650700000012</v>
+        <v>1.3436507399999869</v>
       </c>
       <c r="D202" s="5">
-        <v>11.734015853692249</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>11.734016221898603</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>147.58879039999999</v>
+        <v>147.58879039000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.5922458999999947</v>
+        <v>1.5922458600000198</v>
       </c>
       <c r="D203" s="5">
-        <v>13.901530130260298</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.901529756790577</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>147.08027799999999</v>
+        <v>147.08027802999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.50851240000000075</v>
+        <v>-0.50851236000002586</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.0571038319300641</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.0571035190879678</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>147.36563409999999</v>
+        <v>147.36563405999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.28535610000000133</v>
+        <v>0.28535603000000265</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3531707923885925</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.3531702084793604</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>147.24653509999999</v>
+        <v>147.24653509000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.11909900000000562</v>
+        <v>-0.11909896999998182</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.96552517809876948</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.96552493623224267</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>146.15040310000001</v>
+        <v>146.15040311000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.096131999999983</v>
+        <v>-1.0961319799999956</v>
       </c>
       <c r="D207" s="5">
-        <v>-8.5762141343042728</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-8.5762139847321617</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>146.8104558</v>
+        <v>146.81045578000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.66005269999999427</v>
+        <v>0.6600526699999989</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5561724094605802</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.5561721502321415</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>147.88340059999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0729447999999877</v>
+        <v>1.0729448199999752</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1312927945101485</v>
+        <v>9.1312929729135526</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0621666373585219</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.0621666080680408</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>148.4892783</v>
+        <v>148.48927831</v>
       </c>
       <c r="C210" s="5">
-        <v>0.60587770000000774</v>
+        <v>0.60587771000001567</v>
       </c>
       <c r="D210" s="5">
-        <v>5.0287056469811242</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>5.0287057318588735</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.32788830000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.838610000000017</v>
+        <v>1.838609990000009</v>
       </c>
       <c r="D211" s="5">
-        <v>15.913367905460984</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>15.913367811786872</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>151.07635139999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.74846309999998084</v>
       </c>
       <c r="D212" s="5">
         <v>6.1409990425647321</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>151.88072629999999</v>
+        <v>151.88072634</v>
       </c>
       <c r="C213" s="5">
-        <v>0.80437489999999912</v>
+        <v>0.80437494000000243</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5796108687085075</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.5796112055398481</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>151.99682089999999</v>
+        <v>151.99682093999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.11609459999999672</v>
       </c>
       <c r="D214" s="5">
-        <v>0.92112215221349381</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.92112215196979985</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>153.4872225</v>
+        <v>153.48722251000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4904016000000126</v>
+        <v>1.4904015700000173</v>
       </c>
       <c r="D215" s="5">
-        <v>12.422353279284781</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>12.422353012153975</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>153.60454250000001</v>
+        <v>153.60454253</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11732000000000653</v>
+        <v>0.11732001999999397</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92110186076606038</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.92110201839012973</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>153.9591413</v>
+        <v>153.95914134</v>
       </c>
       <c r="C217" s="5">
-        <v>0.35459879999999089</v>
+        <v>0.35459880999999882</v>
       </c>
       <c r="D217" s="5">
-        <v>2.8056663448000396</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.8056664243746976</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>153.5334565</v>
+        <v>153.53345644999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.42568479999999909</v>
+        <v>-0.42568489000001364</v>
       </c>
       <c r="D218" s="5">
-        <v>-3.2679112615928818</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-3.2679119411990976</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>154.21595579999999</v>
+        <v>154.21595575000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.68249929999998926</v>
+        <v>0.68249930000001768</v>
       </c>
       <c r="D219" s="5">
-        <v>5.4667081553601227</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.4667081571842635</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>155.74448570000001</v>
+        <v>155.74448569</v>
       </c>
       <c r="C220" s="5">
-        <v>1.5285299000000236</v>
+        <v>1.5285299399999985</v>
       </c>
       <c r="D220" s="5">
-        <v>12.564236171246733</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>12.564236522464455</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.9753273</v>
+        <v>154.97532729</v>
       </c>
       <c r="C221" s="5">
         <v>-0.76915840000000912</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.7679586228631567</v>
+        <v>-5.7679586232234907</v>
       </c>
       <c r="E221" s="5">
-        <v>4.7956205167221544</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.7956205099600746</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>155.2680277</v>
+        <v>155.26802764999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.29270040000000108</v>
+        <v>0.29270035999999777</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2901204285268983</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.2901201124534643</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>157.3174918</v>
+        <v>157.31749181000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0494640999999945</v>
+        <v>2.0494641600000136</v>
       </c>
       <c r="D223" s="5">
-        <v>17.041458869952297</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>17.041459411512029</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>158.05384319999999</v>
+        <v>158.05384319000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.73635139999998955</v>
+        <v>0.73635138000000211</v>
       </c>
       <c r="D224" s="5">
-        <v>5.7636823003758941</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>5.7636821394013715</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>158.7984462</v>
+        <v>158.79844617000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.74460300000001212</v>
+        <v>0.74460297999999625</v>
       </c>
       <c r="D225" s="5">
-        <v>5.8020926886093838</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>5.8020925290818814</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>159.64913720000001</v>
+        <v>159.64913716000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.85069100000001185</v>
+        <v>0.85069099000000392</v>
       </c>
       <c r="D226" s="5">
-        <v>6.6212882886517166</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>6.6212882097979708</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>159.3756352</v>
+        <v>159.37563521999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27350200000000768</v>
+        <v>-0.27350194000001693</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.0365131796981517</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.0365127376410164</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>159.5765131</v>
+        <v>159.57651314</v>
       </c>
       <c r="C228" s="5">
-        <v>0.20087789999999472</v>
+        <v>0.20087792000001059</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5230154738687496</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.5230156263652317</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>159.8710973</v>
+        <v>159.87109727000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.29458420000000274</v>
+        <v>0.29458413000000405</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2378756090292606</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.2378750712808815</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>159.9745096</v>
+        <v>159.97450957000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.10341230000000223</v>
       </c>
       <c r="D230" s="5">
-        <v>0.77898508779834508</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>0.77898508794513877</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>161.96841559999999</v>
+        <v>161.96841562</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9939059999999813</v>
+        <v>1.9939060499999925</v>
       </c>
       <c r="D231" s="5">
-        <v>16.025795918378094</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>16.025796351401421</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>160.33133810000001</v>
+        <v>160.33133813000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6370774999999753</v>
+        <v>-1.6370774899999958</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.47682152343018</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-11.476821455835795</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>159.4616134</v>
+        <v>159.46161336</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.86972470000000612</v>
+        <v>-0.86972477000000481</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.3187146246010295</v>
+        <v>-6.3187151169410978</v>
       </c>
       <c r="E233" s="5">
-        <v>2.8948389257571927</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.8948389065860614</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>154.3921004</v>
+        <v>154.39210041000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.0695130000000006</v>
+        <v>-5.0695129499999894</v>
       </c>
       <c r="D234" s="5">
-        <v>-32.137936725270713</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-32.137936468251873</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>149.69571289999999</v>
+        <v>149.69571292000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6963875000000144</v>
+        <v>-4.6963874900000064</v>
       </c>
       <c r="D235" s="5">
-        <v>-30.974200118821315</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-30.974200061805256</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.1061177</v>
+        <v>146.10611771000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.5895951999999909</v>
+        <v>-3.5895952099999988</v>
       </c>
       <c r="D236" s="5">
-        <v>-25.267681374380167</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-25.267681432815735</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>140.63108750000001</v>
+        <v>140.63108747000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.475030199999992</v>
+        <v>-5.4750302399999953</v>
       </c>
       <c r="D237" s="5">
-        <v>-36.765336628658872</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-36.765336842468542</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>139.56319490000001</v>
+        <v>139.56319485</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.0678925999999933</v>
+        <v>-1.0678926200000092</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.7411878149507576</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.7411879736717051</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>137.72711409999999</v>
+        <v>137.72711405000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8360808000000191</v>
+        <v>-1.8360807999999906</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.693419055593782</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-14.693419060482704</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>135.6157437</v>
+        <v>135.61574367</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1113703999999984</v>
+        <v>-2.111370380000011</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.921633401075564</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-16.921633259686143</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>134.20552319999999</v>
+        <v>134.20552323999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4102205000000083</v>
+        <v>-1.4102204300000096</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.788876214089782</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-11.788875664431886</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>132.4937797</v>
+        <v>132.49377966</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.711743499999983</v>
+        <v>-1.7117435799999896</v>
       </c>
       <c r="D242" s="5">
-        <v>-14.276242187084032</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-14.276242804245065</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>131.7576804</v>
+        <v>131.75768038000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.73609930000000645</v>
+        <v>-0.73609927999999059</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.4668822828941046</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.4668821144140303</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>130.31176479999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4459156000000064</v>
+        <v>-1.445915580000019</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.402395112504227</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-12.402394952943052</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>130.81747089999999</v>
+        <v>130.81747089000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.5057060999999976</v>
+        <v>0.50570609000001809</v>
       </c>
       <c r="D245" s="5">
-        <v>4.7575822296141101</v>
+        <v>4.7575821335193114</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.963033164695187</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-17.963033150387787</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>130.9541873</v>
+        <v>130.95418733</v>
       </c>
       <c r="C246" s="5">
-        <v>0.13671640000001162</v>
+        <v>0.13671643999998651</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2613452049179186</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.2613455761785186</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>130.12083319999999</v>
+        <v>130.12083315999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.8333541000000082</v>
+        <v>-0.83335417000000689</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.3747591750755177</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-7.3747597713903934</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>131.04429429999999</v>
+        <v>131.04429433999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.92346109999999726</v>
+        <v>0.92346118000000388</v>
       </c>
       <c r="D248" s="5">
-        <v>8.8567516503357915</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>8.8567524506249171</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>131.2767254</v>
+        <v>131.27672544000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.23243110000001366</v>
       </c>
       <c r="D249" s="5">
-        <v>2.1493067165059276</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.1493067158435242</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>131.414117</v>
+        <v>131.41411703</v>
       </c>
       <c r="C250" s="5">
-        <v>0.13739160000000084</v>
+        <v>0.1373915899999929</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2631504989319087</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.2631504060768961</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>130.43611730000001</v>
+        <v>130.43611726</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.97799969999999803</v>
+        <v>-0.97799976999999672</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.5739205865341894</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.5739211734342504</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>132.28723460000001</v>
+        <v>132.28723459</v>
       </c>
       <c r="C252" s="5">
-        <v>1.8511172999999985</v>
+        <v>1.8511173299999939</v>
       </c>
       <c r="D252" s="5">
-        <v>18.424320684210315</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>18.42432101258251</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>131.70032599999999</v>
+        <v>131.70032599000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.58690860000001521</v>
+        <v>-0.58690859999998679</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.1959379816707285</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-5.1959379820537333</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>131.11039640000001</v>
+        <v>131.11039636999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.58992959999997652</v>
+        <v>-0.5899296200000208</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.2447317283987989</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-5.2447319022389198</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.02066189999999</v>
+        <v>130.02066191</v>
       </c>
       <c r="C255" s="5">
-        <v>-1.08973450000002</v>
+        <v>-1.0897344599999883</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.530350922703402</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-9.5303505907963331</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>129.8208976</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.19976429999999823</v>
+        <v>-0.19976431000000616</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8281850846271541</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.8281851752330214</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.16636260000001</v>
+        <v>130.16636258</v>
       </c>
       <c r="C257" s="5">
-        <v>0.34546500000001856</v>
+        <v>0.3454649800000027</v>
       </c>
       <c r="D257" s="5">
-        <v>3.2404614267179666</v>
+        <v>3.2404612363636121</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.49772273957023883</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.49772274725254917</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>129.40565620000001</v>
+        <v>129.40565616000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.76070640000000367</v>
+        <v>-0.76070641999999111</v>
       </c>
       <c r="D258" s="5">
-        <v>-6.7918508166997178</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-6.7918509905767754</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>129.22992060000001</v>
+        <v>129.22992056999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17573559999999588</v>
+        <v>-0.17573559000001637</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.617508284406588</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.6175081935473012</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>129.1249383</v>
+        <v>129.12493828999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.1049823000000174</v>
+        <v>-0.10498228000000154</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.97049819782797364</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.97049801398944036</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>128.5494818</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.57545650000000137</v>
+        <v>-0.57545648999999344</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.2187484028037971</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-5.2187483147203899</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.9513111</v>
+        <v>128.95131111000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.40182930000000283</v>
+        <v>0.40182931000001076</v>
       </c>
       <c r="D262" s="5">
-        <v>3.8162129157106595</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.8162130123206905</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>128.5442554</v>
+        <v>128.54425538999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.4070557000000008</v>
+        <v>-0.40705572000001666</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.7229156798930463</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-3.7229158593647615</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>129.4997597</v>
+        <v>129.49975971000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.95550430000000119</v>
+        <v>0.95550432000001706</v>
       </c>
       <c r="D264" s="5">
-        <v>9.2937872104570154</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>9.2937874137626117</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>129.49821510000001</v>
+        <v>129.49821509</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5445999999883497E-3</v>
+        <v>-1.5446200000042154E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.4311983408721307E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.4312168711894113E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>130.15902449999999</v>
+        <v>130.15902453999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.66080939999997668</v>
+        <v>0.66080944999998792</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2982294152149398</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.2982299057230628</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>129.20277759999999</v>
+        <v>129.20277755999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.95624689999999646</v>
+        <v>-0.95624698000000308</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.4684573132699281</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.4684579908676501</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>128.75301300000001</v>
+        <v>128.75301303000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.44976459999998042</v>
+        <v>-0.44976452999998173</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.098233140646224</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-4.0982325162161821</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>127.7217107</v>
+        <v>127.72171068999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.0313023000000072</v>
+        <v>-1.0313023400000105</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.1995688221544807</v>
+        <v>-9.1995691613479877</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.8780980363662825</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.8780980289723637</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>128.12709910000001</v>
+        <v>128.12709906000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.40538840000000675</v>
+        <v>0.40538837000001138</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8759957239745235</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.8759954324218304</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>127.07238150000001</v>
+        <v>127.07238147</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.0547176000000036</v>
+        <v>-1.0547175900000099</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.442982820783751</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-9.4429827380826286</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>128.50367779999999</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4312962999999854</v>
+        <v>1.431296329999995</v>
       </c>
       <c r="D272" s="5">
-        <v>14.38594340760484</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>14.385943731663664</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>129.01010260000001</v>
+        <v>129.01010257999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.5064248000000191</v>
+        <v>0.50642478000000324</v>
       </c>
       <c r="D273" s="5">
-        <v>4.832986498506564</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.8329863034835219</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>130.2680637</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2579610999999886</v>
+        <v>1.2579611200000045</v>
       </c>
       <c r="D274" s="5">
-        <v>12.349423120572522</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>12.349423329578446</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>129.6643928</v>
+        <v>129.66439284</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.60367089999999735</v>
+        <v>-0.60367085999999404</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.4213145473025914</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-5.4213141971851115</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>126.32568809999999</v>
+        <v>126.32568806</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3387047000000081</v>
+        <v>-3.3387047800000005</v>
       </c>
       <c r="D276" s="5">
-        <v>-26.877454287550627</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-26.877454836084159</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>126.17560349999999</v>
+        <v>126.17560347</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.15008459999999957</v>
+        <v>-0.15008459000000585</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.416412700092784</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-1.4164126067799709</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>128.28203189999999</v>
+        <v>128.28203192000001</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1064283999999986</v>
+        <v>2.1064284500000099</v>
       </c>
       <c r="D278" s="5">
-        <v>21.979057988494887</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>21.979058564729748</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>129.02059560000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.73856370000001448</v>
+        <v>0.73856367999999861</v>
       </c>
       <c r="D279" s="5">
-        <v>7.1318355454841109</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>7.1318353450531946</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.11104639999999</v>
+        <v>130.11104635000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0904507999999851</v>
+        <v>1.0904507500000022</v>
       </c>
       <c r="D280" s="5">
-        <v>10.627099724497203</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>10.627099214346547</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.01439569999999</v>
+        <v>130.01439567</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.6650699999997869E-2</v>
+        <v>-9.6650680000010425E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.88776599489996944</v>
+        <v>-0.88776581228370288</v>
       </c>
       <c r="E281" s="5">
-        <v>1.7950628655336365</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.7950628500151389</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>130.899933</v>
+        <v>130.89993297000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.88553730000000996</v>
       </c>
       <c r="D282" s="5">
-        <v>8.486522984374778</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>8.4865229864069534</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.17135949999999</v>
+        <v>132.17135951</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2714264999999898</v>
+        <v>1.2714265399999931</v>
       </c>
       <c r="D283" s="5">
-        <v>12.298820395058009</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>12.298820805859023</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>133.78195600000001</v>
+        <v>133.78195595</v>
       </c>
       <c r="C284" s="5">
-        <v>1.610596500000014</v>
+        <v>1.6105964399999948</v>
       </c>
       <c r="D284" s="5">
-        <v>15.643762007318873</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>15.643761383672583</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>132.4377854</v>
+        <v>132.43778542999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.3441706000000124</v>
+        <v>-1.3441705200000058</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.412504723865824</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-11.412504085755181</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>132.40030089999999</v>
+        <v>132.40030093999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-3.7484500000005028E-2</v>
+        <v>-3.7484489999997095E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.33911352209674561</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.33911343169309438</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.15290630000001</v>
+        <v>133.15290626999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.75260540000002152</v>
+        <v>0.75260532999999441</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0385300417125318</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>7.0385293642623692</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>133.2981929</v>
+        <v>133.29819284999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14528659999999149</v>
+        <v>0.14528658000000405</v>
       </c>
       <c r="D288" s="5">
-        <v>1.317237536446858</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.3172373543263616</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>135.06745369999999</v>
       </c>
       <c r="C289" s="5">
-        <v>1.7692607999999836</v>
+        <v>1.7692608499999949</v>
       </c>
       <c r="D289" s="5">
-        <v>17.143287948598473</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>17.143288475882557</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.77883209999999</v>
+        <v>135.77883208</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71137840000000097</v>
+        <v>0.71137838000001352</v>
       </c>
       <c r="D290" s="5">
-        <v>6.506539476131934</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.5065392878729922</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>136.36585020000001</v>
+        <v>136.36585023999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.58701810000002297</v>
+        <v>0.5870181599999853</v>
       </c>
       <c r="D291" s="5">
-        <v>5.313165987162205</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.3131665440075748</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>136.80157370000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.4357234999999946</v>
+        <v>0.43572346000001971</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9024110989779093</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.902410733247752</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>137.95107490000001</v>
+        <v>137.95107490999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.1495012000000031</v>
+        <v>1.1495012099999826</v>
       </c>
       <c r="D293" s="5">
-        <v>10.562524299381071</v>
+        <v>10.562524395556295</v>
       </c>
       <c r="E293" s="5">
-        <v>6.1044618615260227</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>6.1044618937003747</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>138.15350119999999</v>
+        <v>138.15350118000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.20242629999998485</v>
+        <v>0.20242627000001789</v>
       </c>
       <c r="D294" s="5">
-        <v>1.7751338084523338</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.7751335431177129</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>139.14825569999999</v>
+        <v>139.14825574</v>
       </c>
       <c r="C295" s="5">
-        <v>0.9947544999999991</v>
+        <v>0.99475455999998985</v>
       </c>
       <c r="D295" s="5">
-        <v>8.990953328685535</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>8.9909538939951581</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>140.02518069999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.87692499999999995</v>
+        <v>0.87692495999999664</v>
       </c>
       <c r="D296" s="5">
-        <v>7.8302227815958858</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.8302224096292283</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>142.07394500000001</v>
+        <v>142.07394496000001</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0487643000000162</v>
+        <v>2.0487642600000129</v>
       </c>
       <c r="D297" s="5">
-        <v>19.041824892218951</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>19.041824490033598</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>144.04729280000001</v>
+        <v>144.04729276</v>
       </c>
       <c r="C298" s="5">
         <v>1.9733477999999991</v>
       </c>
       <c r="D298" s="5">
-        <v>18.001609303707113</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>18.00160930916881</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.79682159999999</v>
+        <v>144.79682158</v>
       </c>
       <c r="C299" s="5">
-        <v>0.7495287999999789</v>
+        <v>0.74952881999999477</v>
       </c>
       <c r="D299" s="5">
-        <v>6.4258527799195164</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.4258529581558976</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.74208519999999</v>
+        <v>145.74208517</v>
       </c>
       <c r="C300" s="5">
-        <v>0.94526360000000409</v>
+        <v>0.94526358999999616</v>
       </c>
       <c r="D300" s="5">
-        <v>8.1213351927235564</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.1213351048614832</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>147.26899159999999</v>
+        <v>147.26899161</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5269064000000014</v>
+        <v>1.5269064400000047</v>
       </c>
       <c r="D301" s="5">
-        <v>13.322464331340168</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>13.322464703599145</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.14732739999999</v>
+        <v>149.14732735000001</v>
       </c>
       <c r="C302" s="5">
-        <v>1.8783358000000021</v>
+        <v>1.8783357400000114</v>
       </c>
       <c r="D302" s="5">
-        <v>16.425992773108145</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>16.425992209873954</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>150.66769059999999</v>
+        <v>150.66769058</v>
       </c>
       <c r="C303" s="5">
-        <v>1.5203631999999914</v>
+        <v>1.5203632299999867</v>
       </c>
       <c r="D303" s="5">
-        <v>12.94210347389193</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>12.942103748336663</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>151.7862585</v>
+        <v>151.78625851000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1185679000000164</v>
+        <v>1.1185679300000118</v>
       </c>
       <c r="D304" s="5">
-        <v>9.2818129750500855</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>9.2818132355225735</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.6913237</v>
+        <v>153.69132371000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.9050651999999957</v>
       </c>
       <c r="D305" s="5">
-        <v>16.145594917993144</v>
+        <v>16.145594916854943</v>
       </c>
       <c r="E305" s="5">
-        <v>11.410022583303547</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>11.410022582476454</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>154.33004270000001</v>
+        <v>154.33004267000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.63871900000000892</v>
+        <v>0.63871896000000561</v>
       </c>
       <c r="D306" s="5">
-        <v>5.102610582559719</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.1026102553278996</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>155.69747770000001</v>
+        <v>155.69747770999999</v>
       </c>
       <c r="C307" s="5">
-        <v>1.3674350000000004</v>
+        <v>1.3674350399999753</v>
       </c>
       <c r="D307" s="5">
-        <v>11.166314688842128</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>11.166315033833962</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>156.52624119999999</v>
+        <v>156.52624119000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.82876349999997956</v>
+        <v>0.82876348000002054</v>
       </c>
       <c r="D308" s="5">
-        <v>6.5778489618211422</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>6.5778487979718747</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>154.54218259999999</v>
+        <v>154.54218255000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.9840585999999973</v>
+        <v>-1.9840586400000007</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.193809226754627</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-14.193809494108789</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>155.58118440000001</v>
+        <v>155.58118439</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0390018000000225</v>
+        <v>1.0390018399999974</v>
       </c>
       <c r="D310" s="5">
-        <v>8.3728219235675194</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>8.3728222607294622</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>156.81701820000001</v>
+        <v>156.81701823</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2358337999999947</v>
+        <v>1.235833839999998</v>
       </c>
       <c r="D311" s="5">
-        <v>9.9596681014783037</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.9596684387213799</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>156.6394354</v>
+        <v>156.63943538000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.17758280000001037</v>
+        <v>-0.17758284999999319</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.3504727375158621</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-1.350473115131412</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>156.5337657</v>
+        <v>156.53376566</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10566969999999287</v>
+        <v>-0.10566972000000874</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.80652878512577075</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.80652893731334441</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>156.0266871</v>
+        <v>156.02668714000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.50707859999999982</v>
+        <v>-0.5070785199999932</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.8187870040720773</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-3.8187864132474214</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>156.42213090000001</v>
+        <v>156.42213088</v>
       </c>
       <c r="C315" s="5">
-        <v>0.39544380000000956</v>
+        <v>0.39544373999999038</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0841104136862585</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.084109938395585</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>156.71918220000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.29705129999999258</v>
+        <v>0.29705132000000845</v>
       </c>
       <c r="D316" s="5">
-        <v>2.302796673944485</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.3027968309086821</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>156.83270540000001</v>
+        <v>156.83270539</v>
       </c>
       <c r="C317" s="5">
-        <v>0.11352320000000304</v>
+        <v>0.11352318999999511</v>
       </c>
       <c r="D317" s="5">
-        <v>0.87271953376191203</v>
+        <v>0.87271945657962924</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0439551331680184</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0439551200219119</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>158.36591519999999</v>
+        <v>158.36591515999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.5332097999999803</v>
+        <v>1.5332097699999849</v>
       </c>
       <c r="D318" s="5">
-        <v>12.383089920183998</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>12.383089665545445</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>157.80276180000001</v>
+        <v>157.80276179000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.56315339999997605</v>
+        <v>-0.56315336999998067</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.1847541289895869</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.184753911439909</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.03792290000001</v>
+        <v>158.03792290999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.23516109999999912</v>
+        <v>0.23516111999998657</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8029961131472261</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.8029962678625777</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>160.6639461</v>
+        <v>160.66394613</v>
       </c>
       <c r="C321" s="5">
-        <v>2.6260231999999917</v>
+        <v>2.6260232200000075</v>
       </c>
       <c r="D321" s="5">
-        <v>21.866797200060127</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>21.866797380592452</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>160.26809040000001</v>
+        <v>160.26809044000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.39585569999999848</v>
+        <v>-0.39585568999999055</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.9169094477020763</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.9169093744741859</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>159.63122240000001</v>
+        <v>159.63122240999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.63686799999999266</v>
+        <v>-0.63686803000001646</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6656688253711165</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.665669039229936</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>161.2436098</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6123873999999887</v>
+        <v>1.6123873900000092</v>
       </c>
       <c r="D324" s="5">
-        <v>12.817396948849847</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>12.817396864041575</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>160.2390154</v>
+        <v>160.23901542999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.004594400000002</v>
+        <v>-1.0045943700000066</v>
       </c>
       <c r="D325" s="5">
-        <v>-7.2254052600599135</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-7.2254050516284973</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>161.79824479999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.5592293999999924</v>
+        <v>1.5592293699999971</v>
       </c>
       <c r="D326" s="5">
-        <v>12.322422016649126</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>12.322421764300607</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.5475653</v>
+        <v>159.54756531999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2506794999999897</v>
+        <v>-2.2506794800000023</v>
       </c>
       <c r="D327" s="5">
-        <v>-15.472796243190013</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-15.472796116039722</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.1910144</v>
+        <v>159.19101437</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.356550900000002</v>
+        <v>-0.35655094999998482</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.648997711392842</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.6489980779861422</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>158.84827910000001</v>
+        <v>158.84827910999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.34273529999998686</v>
+        <v>-0.34273526000001198</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5532030555384555</v>
+        <v>-2.5532027615541408</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2851743485896794</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2851743614240574</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>159.28668999999999</v>
+        <v>159.28668995999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.43841089999997962</v>
+        <v>0.4384108499999968</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3626609887139614</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.362660599153422</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.8296632</v>
+        <v>158.82966324</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.45702679999999418</v>
+        <v>-0.45702671999998756</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.3892334976783123</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.3892329145801092</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>158.89528530000001</v>
+        <v>158.89528529</v>
       </c>
       <c r="C332" s="5">
-        <v>6.5622100000013006E-2</v>
+        <v>6.5622050000001764E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.4969204567620622</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.4969200771529847</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>157.0135804</v>
+        <v>157.01358037</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.8817049000000168</v>
+        <v>-1.8817049200000042</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.320884644421771</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-13.320884777697851</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>158.1497961</v>
+        <v>158.14979606</v>
       </c>
       <c r="C334" s="5">
-        <v>1.1362157000000082</v>
+        <v>1.1362156900000002</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0377878816912052</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.0377878007522163</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>158.7700883</v>
+        <v>158.77008824999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.62029219999999441</v>
+        <v>0.62029218999998648</v>
       </c>
       <c r="D335" s="5">
-        <v>4.8094881155057223</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.809488037532561</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>157.91161729999999</v>
+        <v>157.91161733000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.85847100000000864</v>
+        <v>-0.8584709199999736</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.2988885333514544</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.2988879656343038</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>156.63952470000001</v>
+        <v>156.63952474000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.2720925999999793</v>
+        <v>-1.2720925899999997</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.2498604276266878</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-9.2498603564239446</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>157.83758270000001</v>
+        <v>157.83758265</v>
       </c>
       <c r="C338" s="5">
-        <v>1.1980580000000032</v>
+        <v>1.1980579099999886</v>
       </c>
       <c r="D338" s="5">
-        <v>9.5743170389557477</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.5743162866472673</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>159.8611823</v>
+        <v>159.86118234</v>
       </c>
       <c r="C339" s="5">
-        <v>2.023599599999983</v>
+        <v>2.0235996899999975</v>
       </c>
       <c r="D339" s="5">
-        <v>16.517509929466414</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>16.517510722249607</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>159.09121619999999</v>
+        <v>159.09121622000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.76996610000000487</v>
+        <v>-0.76996611999999232</v>
       </c>
       <c r="D340" s="5">
-        <v>-5.629082911650352</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-5.6290830526438906</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>159.2872232</v>
+        <v>159.28722323</v>
       </c>
       <c r="C341" s="5">
-        <v>0.1960070000000087</v>
+        <v>0.19600700999998821</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4885095188294173</v>
+        <v>1.4885095950979199</v>
       </c>
       <c r="E341" s="5">
-        <v>0.2763291503609322</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.27632916293416354</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>158.3816965</v>
+        <v>158.38169646</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.9055266999999958</v>
+        <v>-0.90552676999999449</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.6125342956540489</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-6.6125347897410762</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>158.53372540000001</v>
+        <v>158.53372540999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.1520289000000048</v>
+        <v>0.15202894999998762</v>
       </c>
       <c r="D343" s="5">
-        <v>1.1579678491029588</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.1579682322476303</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>158.2521639</v>
+        <v>158.25216391999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.28156150000000935</v>
+        <v>-0.28156149000000141</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.110546782343925</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-2.1105467079841067</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>158.88140569999999</v>
+        <v>158.88140565</v>
       </c>
       <c r="C345" s="5">
-        <v>0.62924179999998842</v>
+        <v>0.62924173000001815</v>
       </c>
       <c r="D345" s="5">
-        <v>4.8771789701224755</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.8771784150109854</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>159.66350209999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.78209640000000036</v>
+        <v>0.78209644999998318</v>
       </c>
       <c r="D346" s="5">
-        <v>6.0695994002505138</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.0695998008119201</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.8425154</v>
+        <v>159.84251538000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.17901330000000826</v>
+        <v>0.17901328000002081</v>
       </c>
       <c r="D347" s="5">
-        <v>1.3537570827270917</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.3537569305467567</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>159.35400060000001</v>
+        <v>159.35400063</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.48851479999999015</v>
+        <v>-0.48851475000000733</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.6064471422923017</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.6064467797948696</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>160.39232390000001</v>
+        <v>160.39232387000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0383233000000018</v>
+        <v>1.0383232400000111</v>
       </c>
       <c r="D349" s="5">
-        <v>8.1053797829528271</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.1053792960874347</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>159.52770849999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.86461540000001946</v>
+        <v>-0.86461537000002409</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.2803701553087006</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-6.2803699449553445</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>160.0567824</v>
+        <v>160.05678234999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.52907390000001442</v>
+        <v>0.52907385000000318</v>
       </c>
       <c r="D351" s="5">
-        <v>4.0532050773921524</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>4.0532046873309246</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>161.138499</v>
+        <v>161.13849895999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.0817165999999929</v>
+        <v>1.0817166100000009</v>
       </c>
       <c r="D352" s="5">
-        <v>8.4183470351077752</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.4183471185755643</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>162.3092872</v>
+        <v>162.30928714999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.1707882000000041</v>
+        <v>1.1707881899999961</v>
       </c>
       <c r="D353" s="5">
-        <v>9.0758684171756023</v>
+        <v>9.075868338876214</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8972419377325078</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.8972418871514574</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>161.9082549</v>
+        <v>161.90825487999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.40103229999999712</v>
+        <v>-0.40103227000000174</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.9249872828079893</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.9249870678523027</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>163.21227160000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3040167000000054</v>
+        <v>1.3040167200000212</v>
       </c>
       <c r="D355" s="5">
-        <v>10.104687922257781</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.104688085468382</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>163.40172899999999</v>
+        <v>163.40172899000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.18945739999998068</v>
+        <v>0.18945739000000117</v>
       </c>
       <c r="D356" s="5">
-        <v>1.4018921464733047</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.4018920720051842</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>163.71272429999999</v>
+        <v>163.71272432999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.31099530000000186</v>
+        <v>0.31099533999997675</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3079670986065892</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.3079673987126181</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>163.14379149999999</v>
+        <v>163.14379151</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.56893279999999891</v>
+        <v>-0.56893281999998635</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.0914361549665657</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-4.0914362953216372</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>162.88900659999999</v>
+        <v>162.88900656999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.2547849000000042</v>
+        <v>-0.25478494000000751</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.8580501467277299</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.8580504358188143</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>164.4539513</v>
+        <v>164.45395131000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5649447000000123</v>
+        <v>1.5649447400000156</v>
       </c>
       <c r="D360" s="5">
-        <v>12.158051365325505</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>12.158051695045424</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>165.08362070000001</v>
+        <v>165.08362072</v>
       </c>
       <c r="C361" s="5">
-        <v>0.62966940000001159</v>
+        <v>0.6296694099999911</v>
       </c>
       <c r="D361" s="5">
-        <v>4.6926213536911288</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.6926214295012203</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>164.9701781</v>
+        <v>164.97017808000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11344260000001327</v>
+        <v>-0.11344263999998816</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.82150965644360863</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.82150994491565488</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>162.6986703</v>
+        <v>162.69867033</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.2715077999999949</v>
+        <v>-2.271507750000012</v>
       </c>
       <c r="D363" s="5">
-        <v>-15.327433547600599</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-15.327433237065113</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>163.77372360000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0750533000000075</v>
+        <v>1.0750532700000122</v>
       </c>
       <c r="D364" s="5">
-        <v>8.2237647816958859</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>8.2237645422315708</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>162.98191779999999</v>
+        <v>162.98191775000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.7918058000000201</v>
+        <v>-0.79180585000000292</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.6498911687055786</v>
+        <v>-5.6498915160449359</v>
       </c>
       <c r="E365" s="5">
-        <v>0.41441288517962693</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.41441288530730258</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>164.0480633</v>
+        <v>164.04806328000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0661455000000046</v>
+        <v>1.06614553</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1384662167375943</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>8.1384664566323437</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>163.44046729999999</v>
+        <v>163.44046732000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.60759600000000091</v>
+        <v>-0.6075959599999976</v>
       </c>
       <c r="D367" s="5">
-        <v>-4.3550922207426623</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-4.3550919403681831</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>162.78774920000001</v>
+        <v>162.78774919</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.65271809999998709</v>
+        <v>-0.65271813000001089</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.688462197974907</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.688462408192418</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>149.70627260000001</v>
+        <v>149.70627256</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.081476600000002</v>
+        <v>-13.081476629999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.405202528517712</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-63.405202618874704</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>149.35970409999999</v>
+        <v>149.35970412</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.34656850000001782</v>
+        <v>-0.34656843999999865</v>
       </c>
       <c r="D370" s="5">
-        <v>-2.7428887583607287</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-2.7428882902487794</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>148.8293515</v>
+        <v>148.82935144999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.5303525999999863</v>
+        <v>-0.5303526700000134</v>
       </c>
       <c r="D371" s="5">
-        <v>-4.1787707171363149</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-4.1787712574074432</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>147.6691653</v>
+        <v>147.66916531999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.1601861999999983</v>
+        <v>-1.1601861299999996</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.9636644853737675</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-8.9636639704069427</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>147.42266369999999</v>
+        <v>147.42266372</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.2465016000000162</v>
+        <v>-0.24650159999998777</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.984850393613391</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-1.9848503933468153</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>147.4308159</v>
+        <v>147.43081591999999</v>
       </c>
       <c r="C374" s="5">
-        <v>8.1522000000120443E-3</v>
+        <v>8.1521999999836225E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>6.6377961116170781E-2</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>6.6377961106844907E-2</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>147.64442510000001</v>
+        <v>147.64442513</v>
       </c>
       <c r="C375" s="5">
-        <v>0.2136092000000076</v>
+        <v>0.21360921000001554</v>
       </c>
       <c r="D375" s="5">
-        <v>1.7525752228747304</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>1.7525753053361681</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>148.1083142</v>
+        <v>148.10831421</v>
       </c>
       <c r="C376" s="5">
-        <v>0.46388909999998873</v>
+        <v>0.46388908000000129</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8361620658460271</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.836161896793322</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>148.53409199999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.42577779999999166</v>
+        <v>0.42577778999998372</v>
       </c>
       <c r="D377" s="5">
-        <v>3.5047983283970963</v>
+        <v>3.5047982445356229</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.8646802019653244</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-8.8646801740066117</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>149.29321730000001</v>
+        <v>149.29321726000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.75912530000002221</v>
+        <v>0.7591252600000189</v>
       </c>
       <c r="D378" s="5">
-        <v>6.3083013863382886</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.3083010445410537</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>147.71199730000001</v>
+        <v>147.71199730999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5812200000000018</v>
+        <v>-1.581219950000019</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.994803081109239</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-11.994802726664755</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>152.4962678</v>
       </c>
       <c r="C380" s="5">
-        <v>4.784270499999991</v>
+        <v>4.7842704900000115</v>
       </c>
       <c r="D380" s="5">
-        <v>46.595733925747027</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>46.595733806654138</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>153.97937440000001</v>
+        <v>153.97937440999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4831066000000135</v>
+        <v>1.483106609999993</v>
       </c>
       <c r="D381" s="5">
-        <v>12.315587007200524</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>12.315587094730528</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>153.63608790000001</v>
+        <v>153.63608793</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.34328650000000493</v>
+        <v>-0.34328647999998907</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.6427562037344088</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-2.6427560514797888</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>155.00406290000001</v>
+        <v>155.00406292</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3679750000000013</v>
+        <v>1.3679749899999933</v>
       </c>
       <c r="D383" s="5">
-        <v>11.223895619131907</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>11.223895530725091</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>156.68738310000001</v>
+        <v>156.68738314000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.6833201999999972</v>
+        <v>1.683320220000013</v>
       </c>
       <c r="D384" s="5">
-        <v>13.839071566636353</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.839071739111496</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>156.7941294</v>
+        <v>156.79412941000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.10674629999999752</v>
+        <v>0.10674627000000214</v>
       </c>
       <c r="D385" s="5">
-        <v>0.8205933415107669</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.82059310981614786</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>157.067048</v>
+        <v>157.06704797</v>
       </c>
       <c r="C386" s="5">
-        <v>0.27291859999999701</v>
+        <v>0.2729185599999937</v>
       </c>
       <c r="D386" s="5">
-        <v>2.1088537777180116</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.108853465535665</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>160.15015059999999</v>
+        <v>160.15015055000001</v>
       </c>
       <c r="C387" s="5">
-        <v>3.0831025999999895</v>
+        <v>3.083102580000002</v>
       </c>
       <c r="D387" s="5">
-        <v>26.272052345313114</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>26.272052161654337</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>161.84240120000001</v>
+        <v>161.84240115</v>
       </c>
       <c r="C388" s="5">
-        <v>1.6922506000000226</v>
+        <v>1.6922505999999942</v>
       </c>
       <c r="D388" s="5">
-        <v>13.443480577608202</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>13.443480582052135</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.97804600000001</v>
+        <v>162.97804599</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1356447999999943</v>
+        <v>1.1356448399999977</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7530685271966835</v>
+        <v>8.7530688503036913</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7243358783921643</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.7243358716596831</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>163.89801399999999</v>
+        <v>163.89801395999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.91996799999998302</v>
+        <v>0.91996796999998764</v>
       </c>
       <c r="D390" s="5">
-        <v>6.9879865516610185</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>6.9879863171054213</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>165.37020620000001</v>
+        <v>165.37020616000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.4721922000000234</v>
       </c>
       <c r="D391" s="5">
-        <v>11.327619190303828</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.32761919320615</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.45687090000001</v>
+        <v>166.45687086000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.0866647</v>
       </c>
       <c r="D392" s="5">
-        <v>8.176643397655269</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.1766433997050072</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>169.72542150000001</v>
+        <v>169.72542146999999</v>
       </c>
       <c r="C393" s="5">
-        <v>3.2685505999999975</v>
+        <v>3.268550609999977</v>
       </c>
       <c r="D393" s="5">
-        <v>26.282169367655595</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>26.282169463952876</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>171.27582100000001</v>
+        <v>171.27582095</v>
       </c>
       <c r="C394" s="5">
-        <v>1.5503994999999975</v>
+        <v>1.55039948000001</v>
       </c>
       <c r="D394" s="5">
-        <v>11.529548714463944</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>11.529548560324621</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>172.24457279999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.9687517999999784</v>
+        <v>0.96875184999998964</v>
       </c>
       <c r="D395" s="5">
-        <v>7.0024854171379713</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>7.002485791980817</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>174.58293620000001</v>
+        <v>174.58293619</v>
       </c>
       <c r="C396" s="5">
-        <v>2.33836340000002</v>
+        <v>2.338363390000012</v>
       </c>
       <c r="D396" s="5">
-        <v>17.564163786935971</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>17.564163706127765</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>175.46234140000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.87940520000000788</v>
+        <v>0.87940521000001581</v>
       </c>
       <c r="D397" s="5">
-        <v>6.214919486891568</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.2149195598987239</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.9156854</v>
+        <v>176.91568537000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4533439999999871</v>
+        <v>1.4533439699999917</v>
       </c>
       <c r="D398" s="5">
-        <v>10.405072499231727</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>10.405072274572124</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>177.15170839999999</v>
+        <v>177.15170836999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.23602299999998877</v>
       </c>
       <c r="D399" s="5">
-        <v>1.6127177398343573</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.6127177401098924</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>177.5326958</v>
+        <v>177.53269577</v>
       </c>
       <c r="C400" s="5">
         <v>0.3809874000000093</v>
       </c>
       <c r="D400" s="5">
-        <v>2.6114996549543523</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.6114996554017944</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>177.92943070000001</v>
+        <v>177.92943069</v>
       </c>
       <c r="C401" s="5">
-        <v>0.39673490000001266</v>
+        <v>0.3967349200000001</v>
       </c>
       <c r="D401" s="5">
-        <v>2.714864295290198</v>
+        <v>2.7148644343012007</v>
       </c>
       <c r="E401" s="5">
-        <v>9.1738642516305582</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>9.173864252193443</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>179.45205189999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.5226211999999748</v>
+        <v>1.5226212099999827</v>
       </c>
       <c r="D402" s="5">
-        <v>10.766305893518746</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>10.766305968222124</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>179.98372230000001</v>
+        <v>179.98372233000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.5316704000000243</v>
+        <v>0.53167043000001968</v>
       </c>
       <c r="D403" s="5">
-        <v>3.6138019769240026</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.6138021841701118</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>181.24469089999999</v>
+        <v>181.24469088000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.260968599999984</v>
+        <v>1.2609685500000012</v>
       </c>
       <c r="D404" s="5">
-        <v>8.7388596814502062</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>8.738859319963721</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>182.35498459999999</v>
+        <v>182.35498461</v>
       </c>
       <c r="C405" s="5">
-        <v>1.1102936999999997</v>
+        <v>1.1102937299999951</v>
       </c>
       <c r="D405" s="5">
-        <v>7.6039322415441202</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>7.6039324548401233</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>183.8763276</v>
+        <v>183.87632757</v>
       </c>
       <c r="C406" s="5">
-        <v>1.5213430000000017</v>
+        <v>1.5213429599999984</v>
       </c>
       <c r="D406" s="5">
-        <v>10.483694336135674</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>10.483694047121862</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>186.24565459999999</v>
+        <v>186.24565455000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3693269999999984</v>
+        <v>2.369326980000011</v>
       </c>
       <c r="D407" s="5">
-        <v>16.606813793108021</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>16.606813645750673</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>186.85869339999999</v>
+        <v>186.85869335999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.61303879999999822</v>
+        <v>0.61303880999997773</v>
       </c>
       <c r="D408" s="5">
-        <v>4.0221695833019488</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>4.0221696512039662</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>188.15028050000001</v>
+        <v>188.15028050999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.2915871000000152</v>
+        <v>1.291587149999998</v>
       </c>
       <c r="D409" s="5">
-        <v>8.6172363673143728</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.6172367156034824</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>190.36747080000001</v>
       </c>
       <c r="C410" s="5">
-        <v>2.2171902999999986</v>
+        <v>2.2171902900000191</v>
       </c>
       <c r="D410" s="5">
-        <v>15.094464892460735</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>15.094464819055009</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>189.81294650000001</v>
+        <v>189.81294645</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.55452429999999708</v>
+        <v>-0.55452435000000833</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.4400369610614434</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.4400372662882539</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>190.22116679999999</v>
+        <v>190.22116675000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.40822029999998222</v>
+        <v>0.40822030000001064</v>
       </c>
       <c r="D412" s="5">
-        <v>2.6115209424770525</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.6115209431732955</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>191.56407110000001</v>
+        <v>191.56407107999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.3429043000000149</v>
+        <v>1.3429043299999819</v>
       </c>
       <c r="D413" s="5">
-        <v>8.8084443948817537</v>
+        <v>8.8084446017675067</v>
       </c>
       <c r="E413" s="5">
-        <v>7.6629483646181162</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>7.6629483594286008</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>191.46755769999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-9.6513400000020511E-2</v>
+        <v>-9.6513380000004645E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.60290894600395495</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.60290882147475688</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.34794479999999</v>
+        <v>192.34794475000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.88038710000000719</v>
+        <v>0.88038705000002437</v>
       </c>
       <c r="D415" s="5">
-        <v>5.659422496322275</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.659422166734096</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>193.01389140000001</v>
+        <v>193.01389144000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.66594660000001227</v>
+        <v>0.6659466899999984</v>
       </c>
       <c r="D416" s="5">
-        <v>4.2346702945622594</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.2346708789242848</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>191.74345930000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.2704320999999936</v>
+        <v>-1.2704321399999969</v>
       </c>
       <c r="D417" s="5">
-        <v>-7.618736188721476</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-7.6187364184615358</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.61044000000001</v>
+        <v>192.61043996999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.86698069999999916</v>
+        <v>0.86698066999997536</v>
       </c>
       <c r="D418" s="5">
-        <v>5.5628678004167043</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.5628676031136193</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>191.64175420000001</v>
+        <v>191.64175424000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.96868580000000293</v>
+        <v>-0.96868572999997582</v>
       </c>
       <c r="D419" s="5">
-        <v>-5.8709294790273763</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-5.8709290673320869</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>193.0063576</v>
+        <v>193.00635764</v>
       </c>
       <c r="C420" s="5">
         <v>1.3646033999999929</v>
       </c>
       <c r="D420" s="5">
-        <v>8.8874250037734868</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>8.8874250018453615</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>195.37002699999999</v>
+        <v>195.37002701</v>
       </c>
       <c r="C421" s="5">
-        <v>2.363669399999992</v>
+        <v>2.3636693699999967</v>
       </c>
       <c r="D421" s="5">
-        <v>15.7273104917947</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>15.727310275067129</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>197.8027093</v>
+        <v>197.80270924999999</v>
       </c>
       <c r="C422" s="5">
-        <v>2.4326823000000104</v>
+        <v>2.4326822399999912</v>
       </c>
       <c r="D422" s="5">
-        <v>16.008975546960503</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>16.008975123812231</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>199.94708900000001</v>
+        <v>199.94708896</v>
       </c>
       <c r="C423" s="5">
-        <v>2.1443797000000018</v>
+        <v>2.1443797100000097</v>
       </c>
       <c r="D423" s="5">
-        <v>13.813609893823209</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>13.813609965832029</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>203.03064549999999</v>
+        <v>203.03064549000001</v>
       </c>
       <c r="C424" s="5">
-        <v>3.083556499999986</v>
+        <v>3.0835565300000098</v>
       </c>
       <c r="D424" s="5">
-        <v>20.159501076575204</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>20.159501294015048</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>203.1777907</v>
       </c>
       <c r="C425" s="5">
-        <v>0.1471452000000113</v>
+        <v>0.14714520999999081</v>
       </c>
       <c r="D425" s="5">
-        <v>0.87316761295388456</v>
+        <v>0.87316767257421546</v>
       </c>
       <c r="E425" s="5">
-        <v>6.0625771488941771</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>6.0625771599675193</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>203.85464160000001</v>
+        <v>203.85464157999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.67685090000000514</v>
+        <v>0.67685087999998927</v>
       </c>
       <c r="D426" s="5">
-        <v>4.0716522989726167</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.0716521764481151</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>205.1796276</v>
+        <v>205.17962764000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3249859999999956</v>
+        <v>1.3249860600000147</v>
       </c>
       <c r="D427" s="5">
-        <v>8.0845437846620349</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>8.0845441647655836</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>205.05275689999999</v>
+        <v>205.05275688</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.12687070000001199</v>
+        <v>-0.12687076000000275</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.73948930921305944</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.73948965760201046</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>207.71128680000001</v>
+        <v>207.71128675</v>
       </c>
       <c r="C429" s="5">
-        <v>2.6585299000000191</v>
+        <v>2.6585298699999953</v>
       </c>
       <c r="D429" s="5">
-        <v>16.716915782205398</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>16.716915581662949</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>208.2780827</v>
+        <v>208.27808274</v>
       </c>
       <c r="C430" s="5">
-        <v>0.56679589999998825</v>
+        <v>0.5667959900000028</v>
       </c>
       <c r="D430" s="5">
-        <v>3.3241160503194367</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.3241165869060119</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>209.23411010000001</v>
+        <v>209.23411014000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.95602740000001063</v>
       </c>
       <c r="D431" s="5">
-        <v>5.6493868879812892</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>5.6493868868688013</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>209.51512349999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.28101339999997776</v>
+        <v>0.28101335999997445</v>
       </c>
       <c r="D432" s="5">
-        <v>1.6236273239965682</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.6236270908636996</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>209.8819723</v>
+        <v>209.88197227000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.36684880000001385</v>
+        <v>0.36684877000001848</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1214830578801802</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.1214828827161414</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>209.25419729999999</v>
+        <v>209.25419728</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.62777500000001396</v>
+        <v>-0.62777499000000603</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.5308402871800593</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.5308402323548371</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>208.48210359999999</v>
+        <v>208.48210363000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.77209369999999922</v>
+        <v>-0.77209364999998797</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.3389310543273218</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-4.3389307794262644</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>210.5398308</v>
+        <v>210.53983077999999</v>
       </c>
       <c r="C436" s="5">
-        <v>2.0577272000000164</v>
+        <v>2.0577271499999767</v>
       </c>
       <c r="D436" s="5">
-        <v>12.508638578786124</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>12.508638256258298</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>209.3048737</v>
+        <v>209.30487366</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.2349571000000026</v>
+        <v>-1.23495711999999</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.8161053449751314</v>
+        <v>-6.8161054524513371</v>
       </c>
       <c r="E437" s="5">
-        <v>3.0156263531021743</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.0156263334149891</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>211.58444259999999</v>
+        <v>211.58444263999999</v>
       </c>
       <c r="C438" s="5">
-        <v>2.2795688999999868</v>
+        <v>2.2795689799999934</v>
       </c>
       <c r="D438" s="5">
-        <v>13.881371123406705</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>13.881371642922602</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>211.54852959999999</v>
+        <v>211.67814293000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.5912999999993644E-2</v>
+        <v>9.3700290000015229E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.20349034631159668</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.53271696050485318</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>213.04239959</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.3642566599999952</v>
+      </c>
+      <c r="D440" s="5">
+        <v>8.0140723551286541</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE236000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>