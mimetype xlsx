--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CA26A058-B11E-4D05-ADA4-EE88F811817A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AE89443C-8DEB-4189-8DE5-EB2812CDA140}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DF23B7DF-1E3C-440D-843C-2A9CC96877A9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73C4CB83-6EC9-4F40-B41D-71F589E6A2DD}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0D478F4-522B-4D30-808B-642B14E49F43}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60814B8E-1965-4621-B402-2269C1BAB6B6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>102.45415194</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>102.01226413000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.44188780999999722</v>
       </c>
       <c r="D7" s="5">
         <v>-5.0546091545066503</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>102.69029402</v>
       </c>
       <c r="C8" s="5">
         <v>0.67802988999999059</v>
       </c>
       <c r="D8" s="5">
         <v>8.2739865534789292</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51736621999999954</v>
       </c>
       <c r="D9" s="5">
         <v>-5.8810023972325043</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>105.24080497</v>
       </c>
       <c r="C10" s="5">
         <v>3.0678771700000027</v>
       </c>
       <c r="D10" s="5">
         <v>42.619816822764811</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>103.51640059</v>
       </c>
       <c r="C11" s="5">
         <v>-1.7244043799999957</v>
       </c>
       <c r="D11" s="5">
         <v>-17.983729771239719</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>102.11353224</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4028683500000056</v>
       </c>
       <c r="D12" s="5">
         <v>-15.103528474694572</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>102.12122744</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
         <v>9.0468600282722633E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>101.89574109</v>
       </c>
       <c r="C14" s="5">
         <v>-0.22548634999999706</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6176896393835358</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>100.49352035</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4022207400000042</v>
       </c>
       <c r="D15" s="5">
         <v>-15.319320618577592</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>100.48430691999999</v>
       </c>
       <c r="C16" s="5">
         <v>-9.2134300000026315E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.10996273807140078</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>100.31339119</v>
       </c>
       <c r="C17" s="5">
         <v>-0.17091572999999016</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0221167605021573</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>101.00670647</v>
       </c>
       <c r="C18" s="5">
         <v>0.69331527999999309</v>
       </c>
       <c r="D18" s="5">
         <v>8.616442566090976</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>101.16572825</v>
       </c>
       <c r="C19" s="5">
         <v>0.15902178000000333</v>
       </c>
       <c r="D19" s="5">
         <v>1.9056873907382643</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>102.39307044</v>
       </c>
       <c r="C20" s="5">
         <v>1.2273421900000017</v>
       </c>
       <c r="D20" s="5">
         <v>15.570195877636772</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>100.06600887</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3270615699999979</v>
       </c>
       <c r="D21" s="5">
         <v>-24.108673453812056</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>98.641086427000005</v>
       </c>
       <c r="C22" s="5">
         <v>-1.4249224429999998</v>
       </c>
       <c r="D22" s="5">
         <v>-15.811024770093841</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>98.973201333999995</v>
       </c>
       <c r="C23" s="5">
         <v>0.33211490699999047</v>
       </c>
       <c r="D23" s="5">
         <v>4.1159467201766997</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>99.065086598999997</v>
       </c>
       <c r="C24" s="5">
         <v>9.1885265000001937E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.1197685332168028</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>98.000850232000005</v>
       </c>
       <c r="C25" s="5">
         <v>-1.0642363669999924</v>
       </c>
       <c r="D25" s="5">
         <v>-12.156295906593328</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>98.053441680999995</v>
       </c>
       <c r="C26" s="5">
         <v>5.2591448999990575E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.64587544779124428</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25774545099999102</v>
       </c>
       <c r="D27" s="5">
         <v>-3.1091401181850498</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>98.805069915999994</v>
       </c>
       <c r="C28" s="5">
         <v>1.0093736859999893</v>
       </c>
       <c r="D28" s="5">
         <v>13.113344376423196</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>97.364618371999995</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4404515439999983</v>
       </c>
       <c r="D29" s="5">
         <v>-16.157690350376953</v>
       </c>
       <c r="E29" s="5">
         <v>-2.9395604943858844</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>95.010250368000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.3543680039999941</v>
       </c>
       <c r="D30" s="5">
         <v>-25.452761695552407</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>93.692655064999997</v>
       </c>
       <c r="C31" s="5">
         <v>-1.3175953030000045</v>
       </c>
       <c r="D31" s="5">
         <v>-15.429090004167678</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>93.791697674000005</v>
       </c>
       <c r="C32" s="5">
         <v>9.9042609000008497E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.2759226274194013</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
         <v>2.8820179859999939</v>
       </c>
       <c r="D33" s="5">
         <v>43.789829977401638</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>97.798738297</v>
       </c>
       <c r="C34" s="5">
         <v>1.1250226370000007</v>
       </c>
       <c r="D34" s="5">
         <v>14.894196219630418</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>96.229557348</v>
       </c>
       <c r="C35" s="5">
         <v>-1.5691809489999997</v>
       </c>
       <c r="D35" s="5">
         <v>-17.642561062743045</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>95.617572558999996</v>
       </c>
       <c r="C36" s="5">
         <v>-0.61198478900000453</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3702030249071964</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>96.515715768000007</v>
       </c>
       <c r="C37" s="5">
         <v>0.89814320900001121</v>
       </c>
       <c r="D37" s="5">
         <v>11.872633228272299</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>95.701406242000004</v>
       </c>
       <c r="C38" s="5">
         <v>-0.81430952600000239</v>
       </c>
       <c r="D38" s="5">
         <v>-9.6676303503001275</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
         <v>1.6921664579999884</v>
       </c>
       <c r="D39" s="5">
         <v>23.408120011509226</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>97.773002168000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.37942946800001209</v>
       </c>
       <c r="D40" s="5">
         <v>4.7764883137794589</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>96.913581980999993</v>
       </c>
       <c r="C41" s="5">
         <v>-0.85942018700001199</v>
       </c>
       <c r="D41" s="5">
         <v>-10.052656741790855</v>
       </c>
       <c r="E41" s="5">
         <v>-0.46324465554492544</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>96.898952582000007</v>
       </c>
       <c r="C42" s="5">
         <v>-1.4629398999986165E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.18099332053106432</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>97.760866895000007</v>
       </c>
       <c r="C43" s="5">
         <v>0.86191431299999977</v>
       </c>
       <c r="D43" s="5">
         <v>11.21197076090148</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>98.972574602999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.2117077079999916</v>
       </c>
       <c r="D44" s="5">
         <v>15.930547216592682</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>99.885857591999994</v>
       </c>
       <c r="C45" s="5">
         <v>0.91328298899999538</v>
       </c>
       <c r="D45" s="5">
         <v>11.652799884595133</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>101.14237119000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.2565135980000122</v>
       </c>
       <c r="D46" s="5">
         <v>16.18486033771509</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>100.94233795</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20003324000001044</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3476409775014084</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>100.64137528000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.30096266999998988</v>
       </c>
       <c r="D48" s="5">
         <v>-3.5197450668778663</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>101.41333410999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.77195882999998844</v>
       </c>
       <c r="D49" s="5">
         <v>9.6028829991893652</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>101.06089924</v>
       </c>
       <c r="C50" s="5">
         <v>-0.35243486999999618</v>
       </c>
       <c r="D50" s="5">
         <v>-4.0914848883553674</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>100.90869451</v>
       </c>
       <c r="C51" s="5">
         <v>-0.15220472999999402</v>
       </c>
       <c r="D51" s="5">
         <v>-1.7923877883851524</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>100.71229803999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19639647000001048</v>
       </c>
       <c r="D52" s="5">
         <v>-2.3106954388700363</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>102.59010073</v>
       </c>
       <c r="C53" s="5">
         <v>1.87780269000001</v>
       </c>
       <c r="D53" s="5">
         <v>24.817478740970621</v>
       </c>
       <c r="E53" s="5">
         <v>5.8572994960736313</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>102.62488182</v>
       </c>
       <c r="C54" s="5">
         <v>3.4781089999995629E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.40759509686441042</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>101.67414956</v>
       </c>
       <c r="C55" s="5">
         <v>-0.95073225999999522</v>
       </c>
       <c r="D55" s="5">
         <v>-10.56767078807882</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>101.65539268000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.8756879999997977E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.22115190850692246</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>102.23906366</v>
       </c>
       <c r="C57" s="5">
         <v>0.58367097999999373</v>
       </c>
       <c r="D57" s="5">
         <v>7.1117939767585847</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>101.46709925</v>
       </c>
       <c r="C58" s="5">
         <v>-0.77196440999999538</v>
       </c>
       <c r="D58" s="5">
         <v>-8.6937349814602101</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>101.63193277000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.16483352000000195</v>
       </c>
       <c r="D59" s="5">
         <v>1.9669146783256819</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>103.09564012</v>
       </c>
       <c r="C60" s="5">
         <v>1.4637073499999929</v>
       </c>
       <c r="D60" s="5">
         <v>18.719313496718073</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>103.11612433000001</v>
       </c>
       <c r="C61" s="5">
         <v>2.0484210000006442E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.23869032677830138</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
         <v>2.3939353699999941</v>
       </c>
       <c r="D62" s="5">
         <v>31.706572361264197</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>106.34173317</v>
       </c>
       <c r="C63" s="5">
         <v>0.83167346999999836</v>
       </c>
       <c r="D63" s="5">
         <v>9.8799328576546053</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>106.33171575</v>
       </c>
       <c r="C64" s="5">
         <v>-1.0017419999996946E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-0.11298177628680239</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>106.55234855</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
         <v>2.5185509785086824</v>
       </c>
       <c r="E65" s="5">
         <v>3.8622126226661724</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>108.68739196</v>
       </c>
       <c r="C66" s="5">
         <v>2.1350434099999944</v>
       </c>
       <c r="D66" s="5">
         <v>26.880152784589061</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>109.23639014</v>
       </c>
       <c r="C67" s="5">
         <v>0.54899817999999811</v>
       </c>
       <c r="D67" s="5">
         <v>6.2326626239784133</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>110.34257891999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.1061887799999965</v>
       </c>
       <c r="D68" s="5">
         <v>12.852057651551373</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>107.79978821</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5427907099999913</v>
       </c>
       <c r="D69" s="5">
         <v>-24.404258585105776</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>109.15809357000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.3583053600000028</v>
       </c>
       <c r="D70" s="5">
         <v>16.213455514016118</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>109.27340536</v>
       </c>
       <c r="C71" s="5">
         <v>0.1153117899999927</v>
       </c>
       <c r="D71" s="5">
         <v>1.2750401087967544</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.20078655</v>
       </c>
       <c r="C72" s="5">
         <v>1.9273811900000055</v>
       </c>
       <c r="D72" s="5">
         <v>23.344724579548348</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.34968961</v>
       </c>
       <c r="C73" s="5">
         <v>0.14890305999999498</v>
       </c>
       <c r="D73" s="5">
         <v>1.6187432752977848</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>112.68841328000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.3387236700000074</v>
       </c>
       <c r="D74" s="5">
         <v>15.42052263729774</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>112.76677433</v>
       </c>
       <c r="C75" s="5">
         <v>7.8361049999998045E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.83765251309855238</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>112.90758661</v>
       </c>
       <c r="C76" s="5">
         <v>0.14081227999999157</v>
       </c>
       <c r="D76" s="5">
         <v>1.5087784279302685</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>114.21331843</v>
       </c>
       <c r="C77" s="5">
         <v>1.3057318200000054</v>
       </c>
       <c r="D77" s="5">
         <v>14.795141060966866</v>
       </c>
       <c r="E77" s="5">
         <v>7.1898648732318327</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>114.75365487000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.54033644000000436</v>
       </c>
       <c r="D78" s="5">
         <v>5.8272032553549957</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>115.10899959</v>
       </c>
       <c r="C79" s="5">
         <v>0.35534471999999084</v>
       </c>
       <c r="D79" s="5">
         <v>3.7798491079434449</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>117.04604272</v>
       </c>
       <c r="C80" s="5">
         <v>1.9370431300000064</v>
       </c>
       <c r="D80" s="5">
         <v>22.171376087091122</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>117.25439006000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.2083473400000031</v>
       </c>
       <c r="D81" s="5">
         <v>2.1570923017135701</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>119.39320179000001</v>
       </c>
       <c r="C82" s="5">
         <v>2.1388117300000005</v>
       </c>
       <c r="D82" s="5">
         <v>24.224095812126436</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>119.57652138</v>
       </c>
       <c r="C83" s="5">
         <v>0.18331958999999642</v>
       </c>
       <c r="D83" s="5">
         <v>1.8581525034079283</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>119.99713063</v>
       </c>
       <c r="C84" s="5">
         <v>0.42060924999999827</v>
       </c>
       <c r="D84" s="5">
         <v>4.3036134707052476</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>119.87031819000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12681243999999481</v>
       </c>
       <c r="D85" s="5">
         <v>-1.2608096353346032</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>119.84303841000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.7279780000000642E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.27275136187538962</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>122.91720728999999</v>
       </c>
       <c r="C87" s="5">
         <v>3.0741688799999878</v>
       </c>
       <c r="D87" s="5">
         <v>35.518466229278765</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>122.40155471</v>
       </c>
       <c r="C88" s="5">
         <v>-0.51565257999999403</v>
       </c>
       <c r="D88" s="5">
         <v>-4.9196007770168748</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>118.81376793</v>
       </c>
       <c r="C89" s="5">
         <v>-3.5877867800000018</v>
       </c>
       <c r="D89" s="5">
         <v>-30.022565483292063</v>
       </c>
       <c r="E89" s="5">
         <v>4.0279448695114795</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>122.04063377</v>
       </c>
       <c r="C90" s="5">
         <v>3.2268658400000021</v>
       </c>
       <c r="D90" s="5">
         <v>37.927932301044635</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>122.73880758</v>
       </c>
       <c r="C91" s="5">
         <v>0.69817381000000012</v>
       </c>
       <c r="D91" s="5">
         <v>7.0851736515416208</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>121.70125987</v>
       </c>
       <c r="C92" s="5">
         <v>-1.0375477099999983</v>
       </c>
       <c r="D92" s="5">
         <v>-9.6853730073085398</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>122.32614166</v>
       </c>
       <c r="C93" s="5">
         <v>0.62488179000000343</v>
       </c>
       <c r="D93" s="5">
         <v>6.3384786228916523</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>124.08900637000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7628647100000023</v>
       </c>
       <c r="D94" s="5">
         <v>18.732155409283124</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>124.83532619</v>
       </c>
       <c r="C95" s="5">
         <v>0.74631981999999653</v>
       </c>
       <c r="D95" s="5">
         <v>7.4608621809922226</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>125.29175057</v>
       </c>
       <c r="C96" s="5">
         <v>0.45642438000000141</v>
       </c>
       <c r="D96" s="5">
         <v>4.4767662380142959</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>126.94408424</v>
       </c>
       <c r="C97" s="5">
         <v>1.6523336699999902</v>
       </c>
       <c r="D97" s="5">
         <v>17.025330751151092</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.25457426</v>
       </c>
       <c r="C98" s="5">
         <v>0.31049002000000314</v>
       </c>
       <c r="D98" s="5">
         <v>2.974863280657436</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>130.63665653000001</v>
       </c>
       <c r="C99" s="5">
         <v>3.3820822700000122</v>
       </c>
       <c r="D99" s="5">
         <v>36.993465573254227</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.47314807000001</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1635084600000027</v>
       </c>
       <c r="D100" s="5">
         <v>-10.179428716062944</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>128.71300471000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.76014336000000071</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8221572788227274</v>
       </c>
       <c r="E101" s="5">
         <v>8.33172531472297</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.01881921</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
         <v>2.8886834387088944</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.23062583000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2118066200000044</v>
       </c>
       <c r="D103" s="5">
         <v>11.871838799899304</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
         <v>-0.53658673000001045</v>
       </c>
       <c r="D104" s="5">
         <v>-4.8338151986672573</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.00363354000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.3095944400000121</v>
       </c>
       <c r="D105" s="5">
         <v>12.813197303012846</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>130.65068789</v>
       </c>
       <c r="C106" s="5">
         <v>-0.35294565000000944</v>
       </c>
       <c r="D106" s="5">
         <v>-3.185521546856096</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.8875010000007251E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.26553371020237027</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>135.09210372000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.4125408200000038</v>
       </c>
       <c r="D108" s="5">
         <v>48.95925766693059</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>135.50241402</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
         <v>3.7062214979359576</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>135.81708746999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.31467344999998659</v>
       </c>
       <c r="D110" s="5">
         <v>2.8225967132829322</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.26957803000001945</v>
       </c>
       <c r="D111" s="5">
         <v>2.4080077564873958</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>136.07120448000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.54610200000036E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.1362487286023617</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>137.61826855000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.5470640700000047</v>
       </c>
       <c r="D113" s="5">
         <v>14.529753002799929</v>
       </c>
       <c r="E113" s="5">
         <v>6.9186978115103548</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.78590856</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8323599900000147</v>
       </c>
       <c r="D114" s="5">
         <v>-14.858096144918608</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>136.06390128000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.27799272000001451</v>
       </c>
       <c r="D115" s="5">
         <v>2.4845971398995026</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>136.28788671000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.22398542999999904</v>
       </c>
       <c r="D116" s="5">
         <v>1.9933977207977183</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.13145219000000452</v>
       </c>
       <c r="D117" s="5">
         <v>1.163581953701387</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>135.98186604</v>
       </c>
       <c r="C118" s="5">
         <v>-0.43747286000001395</v>
       </c>
       <c r="D118" s="5">
         <v>-3.7810369807029454</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>136.21927081000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.23740477000001192</v>
       </c>
       <c r="D119" s="5">
         <v>2.1152617382155903</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.93012777000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.28914303999999902</v>
       </c>
       <c r="D120" s="5">
         <v>-2.51762810561591</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>136.20556422000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.27543645000000083</v>
       </c>
       <c r="D121" s="5">
         <v>2.4588538792269743</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.23220129000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.0266370699999925</v>
       </c>
       <c r="D122" s="5">
         <v>9.429436298725058</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>138.00748987</v>
       </c>
       <c r="C123" s="5">
         <v>0.77528857999999445</v>
       </c>
       <c r="D123" s="5">
         <v>6.9940248999825094</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>138.76947985999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.76198998999998935</v>
       </c>
       <c r="D124" s="5">
         <v>6.8305940498492257</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.65781403</v>
       </c>
       <c r="C125" s="5">
         <v>0.88833417000000736</v>
       </c>
       <c r="D125" s="5">
         <v>7.9581304152589238</v>
       </c>
       <c r="E125" s="5">
         <v>1.4820310569878758</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>141.20495144</v>
       </c>
       <c r="C126" s="5">
         <v>1.5471374100000048</v>
       </c>
       <c r="D126" s="5">
         <v>14.134312994786713</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
         <v>0.66600905999999327</v>
       </c>
       <c r="D127" s="5">
         <v>5.8090947440380347</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>142.19370314</v>
       </c>
       <c r="C128" s="5">
         <v>0.3227426400000013</v>
       </c>
       <c r="D128" s="5">
         <v>2.7642998577574573</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.65504100999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.53866213000000585</v>
       </c>
       <c r="D129" s="5">
         <v>-4.4523447310104487</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>142.11855405</v>
       </c>
       <c r="C130" s="5">
         <v>0.46351304000000937</v>
       </c>
       <c r="D130" s="5">
         <v>3.9979916873663868</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>142.97152862999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.85297457999999438</v>
       </c>
       <c r="D131" s="5">
         <v>7.4447908253291395</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
         <v>0.58180307000000653</v>
       </c>
       <c r="D132" s="5">
         <v>4.9940260955139593</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>142.79124881000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.76208288999998786</v>
       </c>
       <c r="D133" s="5">
         <v>-6.1876997060994698</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>142.51515395999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.2760948500000211</v>
       </c>
       <c r="D134" s="5">
         <v>-2.295750316280043</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.90294402999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6122099300000059</v>
       </c>
       <c r="D135" s="5">
         <v>-5.0348380155444854</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>142.39774194</v>
       </c>
       <c r="C136" s="5">
         <v>0.49479791000001683</v>
       </c>
       <c r="D136" s="5">
         <v>4.2654355192298876</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>142.67109858000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.27335664000000293</v>
       </c>
       <c r="D137" s="5">
         <v>2.3280818984015239</v>
       </c>
       <c r="E137" s="5">
         <v>2.1576197300014366</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>146.66951225</v>
       </c>
       <c r="C138" s="5">
         <v>3.9984136699999908</v>
       </c>
       <c r="D138" s="5">
         <v>39.330472058884091</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>149.26676276000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.5972505100000092</v>
       </c>
       <c r="D139" s="5">
         <v>23.446618042352508</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>148.54365522000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.72310754000000088</v>
       </c>
       <c r="D140" s="5">
         <v>-5.6608611339150521</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>148.23190471000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31175050999999598</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4895877519832688</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>147.77407208</v>
       </c>
       <c r="C142" s="5">
         <v>-0.45783263000001284</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6440312727325397</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>145.52459958</v>
       </c>
       <c r="C143" s="5">
         <v>-2.249472499999996</v>
       </c>
       <c r="D143" s="5">
         <v>-16.812501659854217</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>146.07844238999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.55384280999999191</v>
       </c>
       <c r="D144" s="5">
         <v>4.6638237917081549</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>146.48001067000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.40156828000002065</v>
       </c>
       <c r="D145" s="5">
         <v>3.3491245794772917</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>145.93023933000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.5497713400000066</v>
       </c>
       <c r="D146" s="5">
         <v>-4.4120425510990042</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.88492689</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5312440000003562E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-0.37197337067791381</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.94157941000000278</v>
       </c>
       <c r="D148" s="5">
         <v>8.0260546372281194</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>145.84181573999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98469056000001842</v>
       </c>
       <c r="D149" s="5">
         <v>-7.7574771942102938</v>
       </c>
       <c r="E149" s="5">
         <v>2.2223962607409664</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>144.97735297</v>
       </c>
       <c r="C150" s="5">
         <v>-0.86446276999998872</v>
       </c>
       <c r="D150" s="5">
         <v>-6.8855161203296822</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.04589589</v>
       </c>
       <c r="C151" s="5">
         <v>1.0685429199999987</v>
       </c>
       <c r="D151" s="5">
         <v>9.2119831315242493</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>146.46946235999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.42356646999999725</v>
       </c>
       <c r="D152" s="5">
         <v>3.5363291542792608</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>146.94469058999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.47522822999999903</v>
       </c>
       <c r="D153" s="5">
         <v>3.9637020788046318</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.10188672999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.15719613999999638</v>
       </c>
       <c r="D154" s="5">
         <v>1.2912968052884111</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>146.64389808000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.45798864999997591</v>
       </c>
       <c r="D155" s="5">
         <v>-3.6727766915740423</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.96731427</v>
       </c>
       <c r="C156" s="5">
         <v>0.323416189999989</v>
       </c>
       <c r="D156" s="5">
         <v>2.678883035816404</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.03252233000001</v>
       </c>
       <c r="C157" s="5">
         <v>6.5208060000003343E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.53373029068282118</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>146.95980595</v>
       </c>
       <c r="C158" s="5">
         <v>-7.27163800000028E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.59186017014759562</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.73063852999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.22916742000001022</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8553000693555144</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.42117923000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
         <v>-2.5016844073149636</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2538144300000056</v>
       </c>
       <c r="D161" s="5">
         <v>-9.8052796785172305</v>
       </c>
       <c r="E161" s="5">
         <v>-0.46245374591493693</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.46828549</v>
       </c>
       <c r="C162" s="5">
         <v>-0.6990793100000019</v>
       </c>
       <c r="D162" s="5">
         <v>-5.628185340600778</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>142.56795849</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
         <v>-14.691374591170769</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>139.90979718</v>
       </c>
       <c r="C164" s="5">
         <v>-2.658161309999997</v>
       </c>
       <c r="D164" s="5">
         <v>-20.216266515896962</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>140.58400309000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.67420591000001195</v>
       </c>
       <c r="D165" s="5">
         <v>5.9383837031067976</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>140.57326412</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0738970000005565E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-9.1627432053331681E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>139.24938091000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.3238832099999911</v>
       </c>
       <c r="D167" s="5">
         <v>-10.733907477369996</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>138.58661101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
         <v>-5.5643399824359507</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>138.50218301000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.72860446008400359</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>138.17552384999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.32665916000001971</v>
       </c>
       <c r="D170" s="5">
         <v>-2.7937893193471175</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.16300204999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.0125218000000018</v>
       </c>
       <c r="D171" s="5">
         <v>-8.4474711117570216</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>134.88867826000001</v>
       </c>
       <c r="C172" s="5">
         <v>-2.2743237899999826</v>
       </c>
       <c r="D172" s="5">
         <v>-18.17948518086714</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>135.08778405999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
         <v>1.7857409998172757</v>
       </c>
       <c r="E173" s="5">
         <v>-6.9434206192878545</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>133.74378833</v>
       </c>
       <c r="C174" s="5">
         <v>-1.343995729999989</v>
       </c>
       <c r="D174" s="5">
         <v>-11.306761220338569</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>132.01115247999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.7326358500000083</v>
       </c>
       <c r="D175" s="5">
         <v>-14.484660572989927</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>131.74392759</v>
       </c>
       <c r="C176" s="5">
         <v>-0.26722488999999428</v>
       </c>
       <c r="D176" s="5">
         <v>-2.4022492567169706</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>131.18994075000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.55398683999999321</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9309505449174562</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>129.83242288</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3575178700000095</v>
       </c>
       <c r="D178" s="5">
         <v>-11.73439334020917</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>130.18378113</v>
       </c>
       <c r="C179" s="5">
         <v>0.35135825000000409</v>
       </c>
       <c r="D179" s="5">
         <v>3.2962686264672358</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>129.83886717999999</v>
       </c>
       <c r="C180" s="5">
         <v>-0.3449139500000058</v>
       </c>
       <c r="D180" s="5">
         <v>-3.1334043144573664</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>129.51130936999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.32755781000000184</v>
       </c>
       <c r="D181" s="5">
         <v>-2.9857082524742951</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>129.32820215999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18310721000000285</v>
       </c>
       <c r="D182" s="5">
         <v>-1.6834672847765964</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>130.04449091999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.71628875999999764</v>
       </c>
       <c r="D183" s="5">
         <v>6.8524840214152061</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>130.20716741999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.16267650000000344</v>
       </c>
       <c r="D184" s="5">
         <v>1.5114865220941853</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>129.58358408999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.62358333000000243</v>
       </c>
       <c r="D185" s="5">
         <v>-5.5980080353782107</v>
       </c>
       <c r="E185" s="5">
         <v>-4.0745356867762927</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>130.79425189</v>
       </c>
       <c r="C186" s="5">
         <v>1.2106678000000102</v>
       </c>
       <c r="D186" s="5">
         <v>11.80572579775745</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>131.34046334000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.54621145000001547</v>
       </c>
       <c r="D187" s="5">
         <v>5.1280553040133903</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>132.07150655999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.73104321999997524</v>
       </c>
       <c r="D188" s="5">
         <v>6.8875332673667522</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>136.43573667999999</v>
       </c>
       <c r="C189" s="5">
         <v>4.364230120000002</v>
       </c>
       <c r="D189" s="5">
         <v>47.716190538453816</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>134.93504691999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5006897600000002</v>
       </c>
       <c r="D190" s="5">
         <v>-12.42916504642524</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>132.42115066</v>
       </c>
       <c r="C191" s="5">
         <v>-2.5138962599999957</v>
       </c>
       <c r="D191" s="5">
         <v>-20.202163831522967</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>135.80434829999999</v>
       </c>
       <c r="C192" s="5">
         <v>3.3831976399999917</v>
       </c>
       <c r="D192" s="5">
         <v>35.355473214693767</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>135.94128653999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.13693824000000632</v>
       </c>
       <c r="D193" s="5">
         <v>1.21675262053349</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>138.18792242000001</v>
       </c>
       <c r="C194" s="5">
         <v>2.2466358800000137</v>
       </c>
       <c r="D194" s="5">
         <v>21.737545477120968</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>138.98877863999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.8008562199999858</v>
       </c>
       <c r="D195" s="5">
         <v>7.1805084836033428</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>139.98949515999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.0007165199999974</v>
       </c>
       <c r="D196" s="5">
         <v>8.9904649304464854</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.11063003999999</v>
       </c>
       <c r="C197" s="5">
         <v>2.1211348799999996</v>
       </c>
       <c r="D197" s="5">
         <v>19.776994183981934</v>
       </c>
       <c r="E197" s="5">
         <v>9.6671550165640987</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>142.95208772000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.84145768000001908</v>
       </c>
       <c r="D198" s="5">
         <v>7.341398543296318</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>144.38596751</v>
       </c>
       <c r="C199" s="5">
         <v>1.4338797899999918</v>
       </c>
       <c r="D199" s="5">
         <v>12.723332709595624</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>146.12427108</v>
       </c>
       <c r="C200" s="5">
         <v>1.7383035699999994</v>
       </c>
       <c r="D200" s="5">
         <v>15.443223471547828</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.65289379000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4713772899999924</v>
       </c>
       <c r="D201" s="5">
         <v>-11.436000503332766</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>145.99654452999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.3436507399999869</v>
       </c>
       <c r="D202" s="5">
         <v>11.734016221898603</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>147.58879039000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.5922458600000198</v>
       </c>
       <c r="D203" s="5">
         <v>13.901529756790577</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>147.08027802999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50851236000002586</v>
       </c>
       <c r="D204" s="5">
         <v>-4.0571035190879678</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>147.36563405999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.28535603000000265</v>
       </c>
       <c r="D205" s="5">
         <v>2.3531702084793604</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>147.24653509000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.11909896999998182</v>
       </c>
       <c r="D206" s="5">
         <v>-0.96552493623224267</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>146.15040311000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.0961319799999956</v>
       </c>
       <c r="D207" s="5">
         <v>-8.5762139847321617</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>146.81045578000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.6600526699999989</v>
       </c>
       <c r="D208" s="5">
         <v>5.5561721502321415</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>147.88340059999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.0729448199999752</v>
       </c>
       <c r="D209" s="5">
         <v>9.1312929729135526</v>
       </c>
       <c r="E209" s="5">
         <v>4.0621666080680408</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>148.48927831</v>
       </c>
       <c r="C210" s="5">
         <v>0.60587771000001567</v>
       </c>
       <c r="D210" s="5">
         <v>5.0287057318588735</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.32788830000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.838609990000009</v>
       </c>
       <c r="D211" s="5">
         <v>15.913367811786872</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>151.07635139999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.74846309999998084</v>
       </c>
       <c r="D212" s="5">
         <v>6.1409990425647321</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>151.88072634</v>
       </c>
       <c r="C213" s="5">
         <v>0.80437494000000243</v>
       </c>
       <c r="D213" s="5">
         <v>6.5796112055398481</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>151.99682093999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.11609459999999672</v>
       </c>
       <c r="D214" s="5">
         <v>0.92112215196979985</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>153.48722251000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.4904015700000173</v>
       </c>
       <c r="D215" s="5">
         <v>12.422353012153975</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>153.60454253</v>
       </c>
       <c r="C216" s="5">
         <v>0.11732001999999397</v>
       </c>
       <c r="D216" s="5">
         <v>0.92110201839012973</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>153.95914134</v>
       </c>
       <c r="C217" s="5">
         <v>0.35459880999999882</v>
       </c>
       <c r="D217" s="5">
         <v>2.8056664243746976</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.53345644999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.42568489000001364</v>
       </c>
       <c r="D218" s="5">
         <v>-3.2679119411990976</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>154.21595575000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.68249930000001768</v>
       </c>
       <c r="D219" s="5">
         <v>5.4667081571842635</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>155.74448569</v>
       </c>
       <c r="C220" s="5">
         <v>1.5285299399999985</v>
       </c>
       <c r="D220" s="5">
         <v>12.564236522464455</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.97532729</v>
       </c>
       <c r="C221" s="5">
         <v>-0.76915840000000912</v>
       </c>
       <c r="D221" s="5">
         <v>-5.7679586232234907</v>
       </c>
       <c r="E221" s="5">
         <v>4.7956205099600746</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>155.26802764999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.29270035999999777</v>
       </c>
       <c r="D222" s="5">
         <v>2.2901201124534643</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>157.31749181000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.0494641600000136</v>
       </c>
       <c r="D223" s="5">
         <v>17.041459411512029</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>158.05384319000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.73635138000000211</v>
       </c>
       <c r="D224" s="5">
         <v>5.7636821394013715</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>158.79844617000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.74460297999999625</v>
       </c>
       <c r="D225" s="5">
         <v>5.8020925290818814</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>159.64913716000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.85069099000000392</v>
       </c>
       <c r="D226" s="5">
         <v>6.6212882097979708</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>159.37563521999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.27350194000001693</v>
       </c>
       <c r="D227" s="5">
         <v>-2.0365127376410164</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>159.57651314</v>
       </c>
       <c r="C228" s="5">
         <v>0.20087792000001059</v>
       </c>
       <c r="D228" s="5">
         <v>1.5230156263652317</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>159.87109727000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.29458413000000405</v>
       </c>
       <c r="D229" s="5">
         <v>2.2378750712808815</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>159.97450957000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.10341230000000223</v>
       </c>
       <c r="D230" s="5">
         <v>0.77898508794513877</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>161.96841562</v>
       </c>
       <c r="C231" s="5">
         <v>1.9939060499999925</v>
       </c>
       <c r="D231" s="5">
         <v>16.025796351401421</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>160.33133813000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.6370774899999958</v>
       </c>
       <c r="D232" s="5">
         <v>-11.476821455835795</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>159.46161336</v>
       </c>
       <c r="C233" s="5">
         <v>-0.86972477000000481</v>
       </c>
       <c r="D233" s="5">
         <v>-6.3187151169410978</v>
       </c>
       <c r="E233" s="5">
         <v>2.8948389065860614</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>154.39210041000001</v>
       </c>
       <c r="C234" s="5">
         <v>-5.0695129499999894</v>
       </c>
       <c r="D234" s="5">
         <v>-32.137936468251873</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>149.69571292000001</v>
       </c>
       <c r="C235" s="5">
         <v>-4.6963874900000064</v>
       </c>
       <c r="D235" s="5">
         <v>-30.974200061805256</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>146.10611771000001</v>
       </c>
       <c r="C236" s="5">
         <v>-3.5895952099999988</v>
       </c>
       <c r="D236" s="5">
         <v>-25.267681432815735</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>140.63108747000001</v>
       </c>
       <c r="C237" s="5">
         <v>-5.4750302399999953</v>
       </c>
       <c r="D237" s="5">
         <v>-36.765336842468542</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>139.56319485</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0678926200000092</v>
       </c>
       <c r="D238" s="5">
         <v>-8.7411879736717051</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>137.72711405000001</v>
       </c>
       <c r="C239" s="5">
         <v>-1.8360807999999906</v>
       </c>
       <c r="D239" s="5">
         <v>-14.693419060482704</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>135.61574367</v>
       </c>
       <c r="C240" s="5">
         <v>-2.111370380000011</v>
       </c>
       <c r="D240" s="5">
         <v>-16.921633259686143</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>134.20552323999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4102204300000096</v>
       </c>
       <c r="D241" s="5">
         <v>-11.788875664431886</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>132.49377966</v>
       </c>
       <c r="C242" s="5">
         <v>-1.7117435799999896</v>
       </c>
       <c r="D242" s="5">
         <v>-14.276242804245065</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>131.75768038000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.73609927999999059</v>
       </c>
       <c r="D243" s="5">
         <v>-6.4668821144140303</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>130.31176479999999</v>
       </c>
       <c r="C244" s="5">
         <v>-1.445915580000019</v>
       </c>
       <c r="D244" s="5">
         <v>-12.402394952943052</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>130.81747089000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.50570609000001809</v>
       </c>
       <c r="D245" s="5">
         <v>4.7575821335193114</v>
       </c>
       <c r="E245" s="5">
         <v>-17.963033150387787</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>130.95418733</v>
       </c>
       <c r="C246" s="5">
         <v>0.13671643999998651</v>
       </c>
       <c r="D246" s="5">
         <v>1.2613455761785186</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>130.12083315999999</v>
       </c>
       <c r="C247" s="5">
         <v>-0.83335417000000689</v>
       </c>
       <c r="D247" s="5">
         <v>-7.3747597713903934</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>131.04429433999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.92346118000000388</v>
       </c>
       <c r="D248" s="5">
         <v>8.8567524506249171</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>131.27672544000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.23243110000001366</v>
       </c>
       <c r="D249" s="5">
         <v>2.1493067158435242</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>131.41411703</v>
       </c>
       <c r="C250" s="5">
         <v>0.1373915899999929</v>
       </c>
       <c r="D250" s="5">
         <v>1.2631504060768961</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>130.43611726</v>
       </c>
       <c r="C251" s="5">
         <v>-0.97799976999999672</v>
       </c>
       <c r="D251" s="5">
         <v>-8.5739211734342504</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>132.28723459</v>
       </c>
       <c r="C252" s="5">
         <v>1.8511173299999939</v>
       </c>
       <c r="D252" s="5">
         <v>18.42432101258251</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>131.70032599000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.58690859999998679</v>
       </c>
       <c r="D253" s="5">
         <v>-5.1959379820537333</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>131.11039636999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.5899296200000208</v>
       </c>
       <c r="D254" s="5">
         <v>-5.2447319022389198</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.02066191</v>
       </c>
       <c r="C255" s="5">
         <v>-1.0897344599999883</v>
       </c>
       <c r="D255" s="5">
         <v>-9.5303505907963331</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>129.8208976</v>
       </c>
       <c r="C256" s="5">
         <v>-0.19976431000000616</v>
       </c>
       <c r="D256" s="5">
         <v>-1.8281851752330214</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>130.16636258</v>
       </c>
       <c r="C257" s="5">
         <v>0.3454649800000027</v>
       </c>
       <c r="D257" s="5">
         <v>3.2404612363636121</v>
       </c>
       <c r="E257" s="5">
         <v>-0.49772274725254917</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>129.40565616000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.76070641999999111</v>
       </c>
       <c r="D258" s="5">
         <v>-6.7918509905767754</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>129.22992056999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.17573559000001637</v>
       </c>
       <c r="D259" s="5">
         <v>-1.6175081935473012</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>129.12493828999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.10498228000000154</v>
       </c>
       <c r="D260" s="5">
         <v>-0.97049801398944036</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>128.5494818</v>
       </c>
       <c r="C261" s="5">
         <v>-0.57545648999999344</v>
       </c>
       <c r="D261" s="5">
         <v>-5.2187483147203899</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>128.95131111000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.40182931000001076</v>
       </c>
       <c r="D262" s="5">
         <v>3.8162130123206905</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>128.54425538999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.40705572000001666</v>
       </c>
       <c r="D263" s="5">
         <v>-3.7229158593647615</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>129.49975971000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.95550432000001706</v>
       </c>
       <c r="D264" s="5">
         <v>9.2937874137626117</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>129.49821509</v>
       </c>
       <c r="C265" s="5">
         <v>-1.5446200000042154E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-1.4312168711894113E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>130.15902453999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.66080944999998792</v>
       </c>
       <c r="D266" s="5">
         <v>6.2982299057230628</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>129.20277755999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.95624698000000308</v>
       </c>
       <c r="D267" s="5">
         <v>-8.4684579908676501</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>128.75301303000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.44976452999998173</v>
       </c>
       <c r="D268" s="5">
         <v>-4.0982325162161821</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>127.72171068999999</v>
       </c>
       <c r="C269" s="5">
         <v>-1.0313023400000105</v>
       </c>
       <c r="D269" s="5">
         <v>-9.1995691613479877</v>
       </c>
       <c r="E269" s="5">
         <v>-1.8780980289723637</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>128.12709906000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.40538837000001138</v>
       </c>
       <c r="D270" s="5">
         <v>3.8759954324218304</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>127.07238147</v>
       </c>
       <c r="C271" s="5">
         <v>-1.0547175900000099</v>
       </c>
       <c r="D271" s="5">
         <v>-9.4429827380826286</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>128.50367779999999</v>
       </c>
       <c r="C272" s="5">
         <v>1.431296329999995</v>
       </c>
       <c r="D272" s="5">
         <v>14.385943731663664</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>129.01010257999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.50642478000000324</v>
       </c>
       <c r="D273" s="5">
         <v>4.8329863034835219</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>130.2680637</v>
       </c>
       <c r="C274" s="5">
         <v>1.2579611200000045</v>
       </c>
       <c r="D274" s="5">
         <v>12.349423329578446</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>129.66439284</v>
       </c>
       <c r="C275" s="5">
         <v>-0.60367085999999404</v>
       </c>
       <c r="D275" s="5">
         <v>-5.4213141971851115</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>126.32568806</v>
       </c>
       <c r="C276" s="5">
         <v>-3.3387047800000005</v>
       </c>
       <c r="D276" s="5">
         <v>-26.877454836084159</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>126.17560347</v>
       </c>
       <c r="C277" s="5">
         <v>-0.15008459000000585</v>
       </c>
       <c r="D277" s="5">
         <v>-1.4164126067799709</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>128.28203192000001</v>
       </c>
       <c r="C278" s="5">
         <v>2.1064284500000099</v>
       </c>
       <c r="D278" s="5">
         <v>21.979058564729748</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>129.02059560000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.73856367999999861</v>
       </c>
       <c r="D279" s="5">
         <v>7.1318353450531946</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>130.11104635000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.0904507500000022</v>
       </c>
       <c r="D280" s="5">
         <v>10.627099214346547</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>130.01439567</v>
       </c>
       <c r="C281" s="5">
         <v>-9.6650680000010425E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.88776581228370288</v>
       </c>
       <c r="E281" s="5">
         <v>1.7950628500151389</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>130.89993297000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.88553730000000996</v>
       </c>
       <c r="D282" s="5">
         <v>8.4865229864069534</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>132.17135951</v>
       </c>
       <c r="C283" s="5">
         <v>1.2714265399999931</v>
       </c>
       <c r="D283" s="5">
         <v>12.298820805859023</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>133.78195595</v>
       </c>
       <c r="C284" s="5">
         <v>1.6105964399999948</v>
       </c>
       <c r="D284" s="5">
         <v>15.643761383672583</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>132.43778542999999</v>
       </c>
       <c r="C285" s="5">
         <v>-1.3441705200000058</v>
       </c>
       <c r="D285" s="5">
         <v>-11.412504085755181</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>132.40030093999999</v>
       </c>
       <c r="C286" s="5">
         <v>-3.7484489999997095E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.33911343169309438</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>133.15290626999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.75260532999999441</v>
       </c>
       <c r="D287" s="5">
         <v>7.0385293642623692</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>133.29819284999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.14528658000000405</v>
       </c>
       <c r="D288" s="5">
         <v>1.3172373543263616</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>135.06745369999999</v>
       </c>
       <c r="C289" s="5">
         <v>1.7692608499999949</v>
       </c>
       <c r="D289" s="5">
         <v>17.143288475882557</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>135.77883208</v>
       </c>
       <c r="C290" s="5">
         <v>0.71137838000001352</v>
       </c>
       <c r="D290" s="5">
         <v>6.5065392878729922</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>136.36585023999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.5870181599999853</v>
       </c>
       <c r="D291" s="5">
         <v>5.3131665440075748</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>136.80157370000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.43572346000001971</v>
       </c>
       <c r="D292" s="5">
         <v>3.902410733247752</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>137.95107490999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.1495012099999826</v>
       </c>
       <c r="D293" s="5">
         <v>10.562524395556295</v>
       </c>
       <c r="E293" s="5">
         <v>6.1044618937003747</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>138.15350118000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.20242627000001789</v>
       </c>
       <c r="D294" s="5">
         <v>1.7751335431177129</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>139.14825574</v>
       </c>
       <c r="C295" s="5">
         <v>0.99475455999998985</v>
       </c>
       <c r="D295" s="5">
         <v>8.9909538939951581</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>140.02518069999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.87692495999999664</v>
       </c>
       <c r="D296" s="5">
         <v>7.8302224096292283</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>142.07394496000001</v>
       </c>
       <c r="C297" s="5">
         <v>2.0487642600000129</v>
       </c>
       <c r="D297" s="5">
         <v>19.041824490033598</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>144.04729276</v>
       </c>
       <c r="C298" s="5">
         <v>1.9733477999999991</v>
       </c>
       <c r="D298" s="5">
         <v>18.00160930916881</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>144.79682158</v>
       </c>
       <c r="C299" s="5">
         <v>0.74952881999999477</v>
       </c>
       <c r="D299" s="5">
         <v>6.4258529581558976</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>145.74208517</v>
       </c>
       <c r="C300" s="5">
         <v>0.94526358999999616</v>
       </c>
       <c r="D300" s="5">
         <v>8.1213351048614832</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>147.26899161</v>
       </c>
       <c r="C301" s="5">
         <v>1.5269064400000047</v>
       </c>
       <c r="D301" s="5">
         <v>13.322464703599145</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>149.14732735000001</v>
       </c>
       <c r="C302" s="5">
         <v>1.8783357400000114</v>
       </c>
       <c r="D302" s="5">
         <v>16.425992209873954</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>150.66769058</v>
       </c>
       <c r="C303" s="5">
         <v>1.5203632299999867</v>
       </c>
       <c r="D303" s="5">
         <v>12.942103748336663</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>151.78625851000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.1185679300000118</v>
       </c>
       <c r="D304" s="5">
         <v>9.2818132355225735</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>153.69132371000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.9050651999999957</v>
       </c>
       <c r="D305" s="5">
         <v>16.145594916854943</v>
       </c>
       <c r="E305" s="5">
         <v>11.410022582476454</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>154.33004267000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.63871896000000561</v>
       </c>
       <c r="D306" s="5">
         <v>5.1026102553278996</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>155.69747770999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.3674350399999753</v>
       </c>
       <c r="D307" s="5">
         <v>11.166315033833962</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>156.52624119000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.82876348000002054</v>
       </c>
       <c r="D308" s="5">
         <v>6.5778487979718747</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>154.54218255000001</v>
       </c>
       <c r="C309" s="5">
         <v>-1.9840586400000007</v>
       </c>
       <c r="D309" s="5">
         <v>-14.193809494108789</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>155.58118439</v>
       </c>
       <c r="C310" s="5">
         <v>1.0390018399999974</v>
       </c>
       <c r="D310" s="5">
         <v>8.3728222607294622</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>156.81701823</v>
       </c>
       <c r="C311" s="5">
         <v>1.235833839999998</v>
       </c>
       <c r="D311" s="5">
         <v>9.9596684387213799</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>156.63943538000001</v>
       </c>
       <c r="C312" s="5">
         <v>-0.17758284999999319</v>
       </c>
       <c r="D312" s="5">
         <v>-1.350473115131412</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>156.53376566</v>
       </c>
       <c r="C313" s="5">
         <v>-0.10566972000000874</v>
       </c>
       <c r="D313" s="5">
         <v>-0.80652893731334441</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>156.02668714000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.5070785199999932</v>
       </c>
       <c r="D314" s="5">
         <v>-3.8187864132474214</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>156.42213088</v>
       </c>
       <c r="C315" s="5">
         <v>0.39544373999999038</v>
       </c>
       <c r="D315" s="5">
         <v>3.084109938395585</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>156.71918220000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.29705132000000845</v>
       </c>
       <c r="D316" s="5">
         <v>2.3027968309086821</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>156.83270539</v>
       </c>
       <c r="C317" s="5">
         <v>0.11352318999999511</v>
       </c>
       <c r="D317" s="5">
         <v>0.87271945657962924</v>
       </c>
       <c r="E317" s="5">
         <v>2.0439551200219119</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>158.36591515999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.5332097699999849</v>
       </c>
       <c r="D318" s="5">
         <v>12.383089665545445</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>157.80276179000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.56315336999998067</v>
       </c>
       <c r="D319" s="5">
         <v>-4.184753911439909</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>158.03792290999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.23516111999998657</v>
       </c>
       <c r="D320" s="5">
         <v>1.8029962678625777</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>160.66394613</v>
       </c>
       <c r="C321" s="5">
         <v>2.6260232200000075</v>
       </c>
       <c r="D321" s="5">
         <v>21.866797380592452</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>160.26809044000001</v>
       </c>
       <c r="C322" s="5">
         <v>-0.39585568999999055</v>
       </c>
       <c r="D322" s="5">
         <v>-2.9169093744741859</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>159.63122240999999</v>
       </c>
       <c r="C323" s="5">
         <v>-0.63686803000001646</v>
       </c>
       <c r="D323" s="5">
         <v>-4.665669039229936</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>161.2436098</v>
       </c>
       <c r="C324" s="5">
         <v>1.6123873900000092</v>
       </c>
       <c r="D324" s="5">
         <v>12.817396864041575</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>160.23901542999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.0045943700000066</v>
       </c>
       <c r="D325" s="5">
         <v>-7.2254050516284973</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>161.79824479999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.5592293699999971</v>
       </c>
       <c r="D326" s="5">
         <v>12.322421764300607</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>159.54756531999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2506794800000023</v>
       </c>
       <c r="D327" s="5">
         <v>-15.472796116039722</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.19101437</v>
       </c>
       <c r="C328" s="5">
         <v>-0.35655094999998482</v>
       </c>
       <c r="D328" s="5">
         <v>-2.6489980779861422</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>158.84827910999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.34273526000001198</v>
       </c>
       <c r="D329" s="5">
         <v>-2.5532027615541408</v>
       </c>
       <c r="E329" s="5">
         <v>1.2851743614240574</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>159.28668995999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.4384108499999968</v>
       </c>
       <c r="D330" s="5">
         <v>3.362660599153422</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>158.82966324</v>
       </c>
       <c r="C331" s="5">
         <v>-0.45702671999998756</v>
       </c>
       <c r="D331" s="5">
         <v>-3.3892329145801092</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>158.89528529</v>
       </c>
       <c r="C332" s="5">
         <v>6.5622050000001764E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.4969200771529847</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>157.01358037</v>
       </c>
       <c r="C333" s="5">
         <v>-1.8817049200000042</v>
       </c>
       <c r="D333" s="5">
         <v>-13.320884777697851</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>158.14979606</v>
       </c>
       <c r="C334" s="5">
         <v>1.1362156900000002</v>
       </c>
       <c r="D334" s="5">
         <v>9.0377878007522163</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>158.77008824999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.62029218999998648</v>
       </c>
       <c r="D335" s="5">
         <v>4.809488037532561</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>157.91161733000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.8584709199999736</v>
       </c>
       <c r="D336" s="5">
         <v>-6.2988879656343038</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>156.63952474000001</v>
       </c>
       <c r="C337" s="5">
         <v>-1.2720925899999997</v>
       </c>
       <c r="D337" s="5">
         <v>-9.2498603564239446</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>157.83758265</v>
       </c>
       <c r="C338" s="5">
         <v>1.1980579099999886</v>
       </c>
       <c r="D338" s="5">
         <v>9.5743162866472673</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>159.86118234</v>
       </c>
       <c r="C339" s="5">
         <v>2.0235996899999975</v>
       </c>
       <c r="D339" s="5">
         <v>16.517510722249607</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>159.09121622000001</v>
       </c>
       <c r="C340" s="5">
         <v>-0.76996611999999232</v>
       </c>
       <c r="D340" s="5">
         <v>-5.6290830526438906</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>159.28722323</v>
       </c>
       <c r="C341" s="5">
         <v>0.19600700999998821</v>
       </c>
       <c r="D341" s="5">
         <v>1.4885095950979199</v>
       </c>
       <c r="E341" s="5">
         <v>0.27632916293416354</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>158.38169646</v>
       </c>
       <c r="C342" s="5">
         <v>-0.90552676999999449</v>
       </c>
       <c r="D342" s="5">
         <v>-6.6125347897410762</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>158.53372540999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.15202894999998762</v>
       </c>
       <c r="D343" s="5">
         <v>1.1579682322476303</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>158.25216391999999</v>
       </c>
       <c r="C344" s="5">
         <v>-0.28156149000000141</v>
       </c>
       <c r="D344" s="5">
         <v>-2.1105467079841067</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>158.88140565</v>
       </c>
       <c r="C345" s="5">
         <v>0.62924173000001815</v>
       </c>
       <c r="D345" s="5">
         <v>4.8771784150109854</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>159.66350209999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.78209644999998318</v>
       </c>
       <c r="D346" s="5">
         <v>6.0695998008119201</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>159.84251538000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.17901328000002081</v>
       </c>
       <c r="D347" s="5">
         <v>1.3537569305467567</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>159.35400063</v>
       </c>
       <c r="C348" s="5">
         <v>-0.48851475000000733</v>
       </c>
       <c r="D348" s="5">
         <v>-3.6064467797948696</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>160.39232387000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.0383232400000111</v>
       </c>
       <c r="D349" s="5">
         <v>8.1053792960874347</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>159.52770849999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.86461537000002409</v>
       </c>
       <c r="D350" s="5">
         <v>-6.2803699449553445</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>160.05678234999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.52907385000000318</v>
       </c>
       <c r="D351" s="5">
         <v>4.0532046873309246</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>161.13849895999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.0817166100000009</v>
       </c>
       <c r="D352" s="5">
         <v>8.4183471185755643</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>162.30928714999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.1707881899999961</v>
       </c>
       <c r="D353" s="5">
         <v>9.075868338876214</v>
       </c>
       <c r="E353" s="5">
         <v>1.8972418871514574</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>161.90825487999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.40103227000000174</v>
       </c>
       <c r="D354" s="5">
         <v>-2.9249870678523027</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>163.21227160000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.3040167200000212</v>
       </c>
       <c r="D355" s="5">
         <v>10.104688085468382</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>163.40172899000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.18945739000000117</v>
       </c>
       <c r="D356" s="5">
         <v>1.4018920720051842</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>163.71272432999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.31099533999997675</v>
       </c>
       <c r="D357" s="5">
         <v>2.3079673987126181</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>163.14379151</v>
       </c>
       <c r="C358" s="5">
         <v>-0.56893281999998635</v>
       </c>
       <c r="D358" s="5">
         <v>-4.0914362953216372</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>162.88900656999999</v>
       </c>
       <c r="C359" s="5">
         <v>-0.25478494000000751</v>
       </c>
       <c r="D359" s="5">
         <v>-1.8580504358188143</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>164.45395131000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.5649447400000156</v>
       </c>
       <c r="D360" s="5">
         <v>12.158051695045424</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>165.08362072</v>
       </c>
       <c r="C361" s="5">
         <v>0.6296694099999911</v>
       </c>
       <c r="D361" s="5">
         <v>4.6926214295012203</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>164.97017808000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.11344263999998816</v>
       </c>
       <c r="D362" s="5">
         <v>-0.82150994491565488</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>162.69867033</v>
       </c>
       <c r="C363" s="5">
         <v>-2.271507750000012</v>
       </c>
       <c r="D363" s="5">
         <v>-15.327433237065113</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>163.77372360000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.0750532700000122</v>
       </c>
       <c r="D364" s="5">
         <v>8.2237645422315708</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>162.98191775000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.79180585000000292</v>
       </c>
       <c r="D365" s="5">
         <v>-5.6498915160449359</v>
       </c>
       <c r="E365" s="5">
         <v>0.41441288530730258</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>164.04806328000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.06614553</v>
       </c>
       <c r="D366" s="5">
         <v>8.1384664566323437</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>163.44046732000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.6075959599999976</v>
       </c>
       <c r="D367" s="5">
         <v>-4.3550919403681831</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>162.78774919</v>
       </c>
       <c r="C368" s="5">
         <v>-0.65271813000001089</v>
       </c>
       <c r="D368" s="5">
         <v>-4.688462408192418</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>149.70627256</v>
       </c>
       <c r="C369" s="5">
         <v>-13.081476629999997</v>
       </c>
       <c r="D369" s="5">
         <v>-63.405202618874704</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>149.35970412</v>
       </c>
       <c r="C370" s="5">
         <v>-0.34656843999999865</v>
       </c>
       <c r="D370" s="5">
         <v>-2.7428882902487794</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>148.82935144999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.5303526700000134</v>
       </c>
       <c r="D371" s="5">
         <v>-4.1787712574074432</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>147.66916531999999</v>
       </c>
       <c r="C372" s="5">
         <v>-1.1601861299999996</v>
       </c>
       <c r="D372" s="5">
         <v>-8.9636639704069427</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>147.42266372</v>
       </c>
       <c r="C373" s="5">
         <v>-0.24650159999998777</v>
       </c>
       <c r="D373" s="5">
         <v>-1.9848503933468153</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>147.43081591999999</v>
       </c>
       <c r="C374" s="5">
         <v>8.1521999999836225E-3</v>
       </c>
       <c r="D374" s="5">
         <v>6.6377961106844907E-2</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>147.64442513</v>
       </c>
       <c r="C375" s="5">
         <v>0.21360921000001554</v>
       </c>
       <c r="D375" s="5">
         <v>1.7525753053361681</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>148.10831421</v>
       </c>
       <c r="C376" s="5">
         <v>0.46388908000000129</v>
       </c>
       <c r="D376" s="5">
         <v>3.836161896793322</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>148.53409199999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.42577778999998372</v>
       </c>
       <c r="D377" s="5">
         <v>3.5047982445356229</v>
       </c>
       <c r="E377" s="5">
         <v>-8.8646801740066117</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>149.29321726000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.7591252600000189</v>
       </c>
       <c r="D378" s="5">
         <v>6.3083010445410537</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>147.71199730999999</v>
       </c>
       <c r="C379" s="5">
         <v>-1.581219950000019</v>
       </c>
       <c r="D379" s="5">
         <v>-11.994802726664755</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>152.4962678</v>
       </c>
       <c r="C380" s="5">
         <v>4.7842704900000115</v>
       </c>
       <c r="D380" s="5">
         <v>46.595733806654138</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>153.97937440999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.483106609999993</v>
       </c>
       <c r="D381" s="5">
         <v>12.315587094730528</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>153.63608793</v>
       </c>
       <c r="C382" s="5">
         <v>-0.34328647999998907</v>
       </c>
       <c r="D382" s="5">
         <v>-2.6427560514797888</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>155.00406292</v>
       </c>
       <c r="C383" s="5">
         <v>1.3679749899999933</v>
       </c>
       <c r="D383" s="5">
         <v>11.223895530725091</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>156.68738314000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.683320220000013</v>
       </c>
       <c r="D384" s="5">
         <v>13.839071739111496</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>156.79412941000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.10674627000000214</v>
       </c>
       <c r="D385" s="5">
         <v>0.82059310981614786</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>157.06704797</v>
       </c>
       <c r="C386" s="5">
         <v>0.2729185599999937</v>
       </c>
       <c r="D386" s="5">
         <v>2.108853465535665</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>160.15015055000001</v>
       </c>
       <c r="C387" s="5">
         <v>3.083102580000002</v>
       </c>
       <c r="D387" s="5">
         <v>26.272052161654337</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>161.84240115</v>
       </c>
       <c r="C388" s="5">
         <v>1.6922505999999942</v>
       </c>
       <c r="D388" s="5">
         <v>13.443480582052135</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>162.97804599</v>
       </c>
       <c r="C389" s="5">
         <v>1.1356448399999977</v>
       </c>
       <c r="D389" s="5">
         <v>8.7530688503036913</v>
       </c>
       <c r="E389" s="5">
         <v>9.7243358716596831</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>163.89801395999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.91996796999998764</v>
       </c>
       <c r="D390" s="5">
         <v>6.9879863171054213</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>165.37020616000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.4721922000000234</v>
       </c>
       <c r="D391" s="5">
         <v>11.32761919320615</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>166.45687086000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.0866647</v>
       </c>
       <c r="D392" s="5">
         <v>8.1766433997050072</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>169.72542146999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.268550609999977</v>
       </c>
       <c r="D393" s="5">
         <v>26.282169463952876</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>171.27582095</v>
       </c>
       <c r="C394" s="5">
         <v>1.55039948000001</v>
       </c>
       <c r="D394" s="5">
         <v>11.529548560324621</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>172.24457279999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.96875184999998964</v>
       </c>
       <c r="D395" s="5">
         <v>7.002485791980817</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>174.58293619</v>
       </c>
       <c r="C396" s="5">
         <v>2.338363390000012</v>
       </c>
       <c r="D396" s="5">
         <v>17.564163706127765</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>175.46234140000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.87940521000001581</v>
       </c>
       <c r="D397" s="5">
         <v>6.2149195598987239</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.91568537000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.4533439699999917</v>
       </c>
       <c r="D398" s="5">
         <v>10.405072274572124</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>177.15170836999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.23602299999998877</v>
       </c>
       <c r="D399" s="5">
         <v>1.6127177401098924</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>177.53269577</v>
       </c>
       <c r="C400" s="5">
         <v>0.3809874000000093</v>
       </c>
       <c r="D400" s="5">
         <v>2.6114996554017944</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>177.92943069</v>
       </c>
       <c r="C401" s="5">
         <v>0.3967349200000001</v>
       </c>
       <c r="D401" s="5">
         <v>2.7148644343012007</v>
       </c>
       <c r="E401" s="5">
         <v>9.173864252193443</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>179.45205189999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.5226212099999827</v>
       </c>
       <c r="D402" s="5">
         <v>10.766305968222124</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>179.98372233000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.53167043000001968</v>
       </c>
       <c r="D403" s="5">
         <v>3.6138021841701118</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>181.24469088000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.2609685500000012</v>
       </c>
       <c r="D404" s="5">
         <v>8.738859319963721</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>182.35498461</v>
       </c>
       <c r="C405" s="5">
         <v>1.1102937299999951</v>
       </c>
       <c r="D405" s="5">
         <v>7.6039324548401233</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>183.87632757</v>
       </c>
       <c r="C406" s="5">
         <v>1.5213429599999984</v>
       </c>
       <c r="D406" s="5">
         <v>10.483694047121862</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>186.24565455000001</v>
       </c>
       <c r="C407" s="5">
         <v>2.369326980000011</v>
       </c>
       <c r="D407" s="5">
         <v>16.606813645750673</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>186.85869335999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.61303880999997773</v>
       </c>
       <c r="D408" s="5">
         <v>4.0221696512039662</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>188.15028050999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.291587149999998</v>
       </c>
       <c r="D409" s="5">
         <v>8.6172367156034824</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>190.36747080000001</v>
       </c>
       <c r="C410" s="5">
         <v>2.2171902900000191</v>
       </c>
       <c r="D410" s="5">
         <v>15.094464819055009</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>189.81294645</v>
       </c>
       <c r="C411" s="5">
         <v>-0.55452435000000833</v>
       </c>
       <c r="D411" s="5">
         <v>-3.4400372662882539</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>190.22116675000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.40822030000001064</v>
       </c>
       <c r="D412" s="5">
         <v>2.6115209431732955</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>191.56407107999999</v>
       </c>
       <c r="C413" s="5">
         <v>1.3429043299999819</v>
       </c>
       <c r="D413" s="5">
         <v>8.8084446017675067</v>
       </c>
       <c r="E413" s="5">
         <v>7.6629483594286008</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>191.46755769999999</v>
       </c>
       <c r="C414" s="5">
         <v>-9.6513380000004645E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.60290882147475688</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>192.34794475000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.88038705000002437</v>
       </c>
       <c r="D415" s="5">
         <v>5.659422166734096</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>193.01389144000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.6659466899999984</v>
       </c>
       <c r="D416" s="5">
         <v>4.2346708789242848</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>191.74345930000001</v>
       </c>
       <c r="C417" s="5">
         <v>-1.2704321399999969</v>
       </c>
       <c r="D417" s="5">
         <v>-7.6187364184615358</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>192.61043996999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.86698066999997536</v>
       </c>
       <c r="D418" s="5">
         <v>5.5628676031136193</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>191.64175424000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.96868572999997582</v>
       </c>
       <c r="D419" s="5">
         <v>-5.8709290673320869</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>193.00635764</v>
       </c>
       <c r="C420" s="5">
         <v>1.3646033999999929</v>
       </c>
       <c r="D420" s="5">
         <v>8.8874250018453615</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>195.37002701</v>
       </c>
       <c r="C421" s="5">
         <v>2.3636693699999967</v>
       </c>
       <c r="D421" s="5">
         <v>15.727310275067129</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>197.80270924999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.4326822399999912</v>
       </c>
       <c r="D422" s="5">
         <v>16.008975123812231</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>199.94708896</v>
       </c>
       <c r="C423" s="5">
         <v>2.1443797100000097</v>
       </c>
       <c r="D423" s="5">
         <v>13.813609965832029</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>203.03064549000001</v>
       </c>
       <c r="C424" s="5">
         <v>3.0835565300000098</v>
       </c>
       <c r="D424" s="5">
         <v>20.159501294015048</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>203.1777907</v>
       </c>
       <c r="C425" s="5">
         <v>0.14714520999999081</v>
       </c>
       <c r="D425" s="5">
         <v>0.87316767257421546</v>
       </c>
       <c r="E425" s="5">
         <v>6.0625771599675193</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>203.85464157999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.67685087999998927</v>
       </c>
       <c r="D426" s="5">
         <v>4.0716521764481151</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>205.17962764000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.3249860600000147</v>
       </c>
       <c r="D427" s="5">
         <v>8.0845441647655836</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>205.05275688</v>
       </c>
       <c r="C428" s="5">
         <v>-0.12687076000000275</v>
       </c>
       <c r="D428" s="5">
         <v>-0.73948965760201046</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>207.71128675</v>
       </c>
       <c r="C429" s="5">
         <v>2.6585298699999953</v>
       </c>
       <c r="D429" s="5">
         <v>16.716915581662949</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>208.27808274</v>
       </c>
       <c r="C430" s="5">
         <v>0.5667959900000028</v>
       </c>
       <c r="D430" s="5">
         <v>3.3241165869060119</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.23411014000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.95602740000001063</v>
       </c>
       <c r="D431" s="5">
         <v>5.6493868868688013</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>209.51512349999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.28101335999997445</v>
       </c>
       <c r="D432" s="5">
         <v>1.6236270908636996</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>209.88197227000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.36684877000001848</v>
       </c>
       <c r="D433" s="5">
         <v>2.1214828827161414</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>209.25419728</v>
       </c>
       <c r="C434" s="5">
         <v>-0.62777499000000603</v>
       </c>
       <c r="D434" s="5">
         <v>-3.5308402323548371</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>208.48210363000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.77209364999998797</v>
       </c>
       <c r="D435" s="5">
         <v>-4.3389307794262644</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>210.53983077999999</v>
       </c>
       <c r="C436" s="5">
         <v>2.0577271499999767</v>
       </c>
       <c r="D436" s="5">
         <v>12.508638256258298</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>209.30487366</v>
       </c>
       <c r="C437" s="5">
         <v>-1.23495711999999</v>
       </c>
       <c r="D437" s="5">
         <v>-6.8161054524513371</v>
       </c>
       <c r="E437" s="5">
         <v>3.0156263334149891</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>211.58444263999999</v>
       </c>
       <c r="C438" s="5">
         <v>2.2795689799999934</v>
       </c>
       <c r="D438" s="5">
         <v>13.881371642922602</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>211.67814293000001</v>
       </c>
       <c r="C439" s="5">
         <v>9.3700290000015229E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.53271696050485318</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>213.04239959</v>
+        <v>212.26766974</v>
       </c>
       <c r="C440" s="5">
-        <v>1.3642566599999952</v>
+        <v>0.58952680999999529</v>
       </c>
       <c r="D440" s="5">
-        <v>8.0140723551286541</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3936878988233277</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>214.65659029</v>
+      </c>
+      <c r="C441" s="5">
+        <v>2.3889205499999946</v>
+      </c>
+      <c r="D441" s="5">
+        <v>14.37325763308117</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>