--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AE89443C-8DEB-4189-8DE5-EB2812CDA140}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E5EF64D7-8BAA-4E0A-A061-4635A2F6F65E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73C4CB83-6EC9-4F40-B41D-71F589E6A2DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9EADCA5B-61BC-4558-B913-7C02E321098A}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60814B8E-1965-4621-B402-2269C1BAB6B6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7176D99-70BC-4E89-8D5A-5B693470E296}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>102.45415194</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>102.01226413000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.44188780999999722</v>
       </c>
       <c r="D7" s="5">
         <v>-5.0546091545066503</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>102.69029402</v>
       </c>
       <c r="C8" s="5">
         <v>0.67802988999999059</v>
       </c>
       <c r="D8" s="5">
         <v>8.2739865534789292</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51736621999999954</v>
       </c>
       <c r="D9" s="5">
         <v>-5.8810023972325043</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>105.24080497</v>
       </c>
       <c r="C10" s="5">
         <v>3.0678771700000027</v>
       </c>
       <c r="D10" s="5">
         <v>42.619816822764811</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>103.51640059</v>
       </c>
       <c r="C11" s="5">
         <v>-1.7244043799999957</v>
       </c>
       <c r="D11" s="5">
         <v>-17.983729771239719</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>102.11353224</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4028683500000056</v>
       </c>
       <c r="D12" s="5">
         <v>-15.103528474694572</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>102.12122744</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
         <v>9.0468600282722633E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>101.89574109</v>
       </c>
       <c r="C14" s="5">
         <v>-0.22548634999999706</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6176896393835358</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>100.49352035</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4022207400000042</v>
       </c>
       <c r="D15" s="5">
         <v>-15.319320618577592</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>100.48430691999999</v>
       </c>
       <c r="C16" s="5">
         <v>-9.2134300000026315E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.10996273807140078</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>100.31339119</v>
       </c>
       <c r="C17" s="5">
         <v>-0.17091572999999016</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0221167605021573</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>101.00670647</v>
       </c>
       <c r="C18" s="5">
         <v>0.69331527999999309</v>
       </c>
       <c r="D18" s="5">
         <v>8.616442566090976</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>101.16572825</v>
       </c>
       <c r="C19" s="5">
         <v>0.15902178000000333</v>
       </c>
       <c r="D19" s="5">
         <v>1.9056873907382643</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>102.39307044</v>
       </c>
       <c r="C20" s="5">
         <v>1.2273421900000017</v>
       </c>
       <c r="D20" s="5">
         <v>15.570195877636772</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>100.06600887</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3270615699999979</v>
       </c>
       <c r="D21" s="5">
         <v>-24.108673453812056</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>98.641086427000005</v>
       </c>
       <c r="C22" s="5">
         <v>-1.4249224429999998</v>
       </c>
       <c r="D22" s="5">
         <v>-15.811024770093841</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>98.973201333999995</v>
       </c>
       <c r="C23" s="5">
         <v>0.33211490699999047</v>
       </c>
       <c r="D23" s="5">
         <v>4.1159467201766997</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>99.065086598999997</v>
       </c>
       <c r="C24" s="5">
         <v>9.1885265000001937E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.1197685332168028</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>98.000850232000005</v>
       </c>
       <c r="C25" s="5">
         <v>-1.0642363669999924</v>
       </c>
       <c r="D25" s="5">
         <v>-12.156295906593328</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>98.053441680999995</v>
       </c>
       <c r="C26" s="5">
         <v>5.2591448999990575E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.64587544779124428</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25774545099999102</v>
       </c>
       <c r="D27" s="5">
         <v>-3.1091401181850498</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>98.805069915999994</v>
       </c>
       <c r="C28" s="5">
         <v>1.0093736859999893</v>
       </c>
       <c r="D28" s="5">
         <v>13.113344376423196</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>97.364618371999995</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4404515439999983</v>
       </c>
       <c r="D29" s="5">
         <v>-16.157690350376953</v>
       </c>
       <c r="E29" s="5">
         <v>-2.9395604943858844</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>95.010250368000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.3543680039999941</v>
       </c>
       <c r="D30" s="5">
         <v>-25.452761695552407</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>93.692655064999997</v>
       </c>
       <c r="C31" s="5">
         <v>-1.3175953030000045</v>
       </c>
       <c r="D31" s="5">
         <v>-15.429090004167678</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>93.791697674000005</v>
       </c>
       <c r="C32" s="5">
         <v>9.9042609000008497E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.2759226274194013</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
         <v>2.8820179859999939</v>
       </c>
       <c r="D33" s="5">
         <v>43.789829977401638</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>97.798738297</v>
       </c>
       <c r="C34" s="5">
         <v>1.1250226370000007</v>
       </c>
       <c r="D34" s="5">
         <v>14.894196219630418</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>96.229557348</v>
       </c>
       <c r="C35" s="5">
         <v>-1.5691809489999997</v>
       </c>
       <c r="D35" s="5">
         <v>-17.642561062743045</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>95.617572558999996</v>
       </c>
       <c r="C36" s="5">
         <v>-0.61198478900000453</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3702030249071964</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>96.515715768000007</v>
       </c>
       <c r="C37" s="5">
         <v>0.89814320900001121</v>
       </c>
       <c r="D37" s="5">
         <v>11.872633228272299</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>95.701406242000004</v>
       </c>
       <c r="C38" s="5">
         <v>-0.81430952600000239</v>
       </c>
       <c r="D38" s="5">
         <v>-9.6676303503001275</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
         <v>1.6921664579999884</v>
       </c>
       <c r="D39" s="5">
         <v>23.408120011509226</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>97.773002168000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.37942946800001209</v>
       </c>
       <c r="D40" s="5">
         <v>4.7764883137794589</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>96.913581980999993</v>
       </c>
       <c r="C41" s="5">
         <v>-0.85942018700001199</v>
       </c>
       <c r="D41" s="5">
         <v>-10.052656741790855</v>
       </c>
       <c r="E41" s="5">
         <v>-0.46324465554492544</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>96.898952582000007</v>
       </c>
       <c r="C42" s="5">
         <v>-1.4629398999986165E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.18099332053106432</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>97.760866895000007</v>
       </c>
       <c r="C43" s="5">
         <v>0.86191431299999977</v>
       </c>
       <c r="D43" s="5">
         <v>11.21197076090148</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>98.972574602999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.2117077079999916</v>
       </c>
       <c r="D44" s="5">
         <v>15.930547216592682</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>99.885857591999994</v>
       </c>
       <c r="C45" s="5">
         <v>0.91328298899999538</v>
       </c>
       <c r="D45" s="5">
         <v>11.652799884595133</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>101.14237119000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.2565135980000122</v>
       </c>
       <c r="D46" s="5">
         <v>16.18486033771509</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>100.94233795</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20003324000001044</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3476409775014084</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>100.64137528000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.30096266999998988</v>
       </c>
       <c r="D48" s="5">
         <v>-3.5197450668778663</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>101.41333410999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.77195882999998844</v>
       </c>
       <c r="D49" s="5">
         <v>9.6028829991893652</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>101.06089924</v>
       </c>
       <c r="C50" s="5">
         <v>-0.35243486999999618</v>
       </c>
       <c r="D50" s="5">
         <v>-4.0914848883553674</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>100.90869451</v>
       </c>
       <c r="C51" s="5">
         <v>-0.15220472999999402</v>
       </c>
       <c r="D51" s="5">
         <v>-1.7923877883851524</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>100.71229803999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19639647000001048</v>
       </c>
       <c r="D52" s="5">
         <v>-2.3106954388700363</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>102.59010073</v>
       </c>
       <c r="C53" s="5">
         <v>1.87780269000001</v>
       </c>
       <c r="D53" s="5">
         <v>24.817478740970621</v>
       </c>
       <c r="E53" s="5">
         <v>5.8572994960736313</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>102.62488182</v>
       </c>
       <c r="C54" s="5">
         <v>3.4781089999995629E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.40759509686441042</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>101.67414956</v>
       </c>
       <c r="C55" s="5">
         <v>-0.95073225999999522</v>
       </c>
       <c r="D55" s="5">
         <v>-10.56767078807882</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>101.65539268000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.8756879999997977E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.22115190850692246</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>102.23906366</v>
       </c>
       <c r="C57" s="5">
         <v>0.58367097999999373</v>
       </c>
       <c r="D57" s="5">
         <v>7.1117939767585847</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>101.46709925</v>
       </c>
       <c r="C58" s="5">
         <v>-0.77196440999999538</v>
       </c>
       <c r="D58" s="5">
         <v>-8.6937349814602101</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>101.63193277000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.16483352000000195</v>
       </c>
       <c r="D59" s="5">
         <v>1.9669146783256819</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>103.09564012</v>
       </c>
       <c r="C60" s="5">
         <v>1.4637073499999929</v>
       </c>
       <c r="D60" s="5">
         <v>18.719313496718073</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>103.11612433000001</v>
       </c>
       <c r="C61" s="5">
         <v>2.0484210000006442E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.23869032677830138</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
         <v>2.3939353699999941</v>
       </c>
       <c r="D62" s="5">
         <v>31.706572361264197</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>106.34173317</v>
       </c>
       <c r="C63" s="5">
         <v>0.83167346999999836</v>
       </c>
       <c r="D63" s="5">
         <v>9.8799328576546053</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>106.33171575</v>
       </c>
       <c r="C64" s="5">
         <v>-1.0017419999996946E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-0.11298177628680239</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>106.55234855</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
         <v>2.5185509785086824</v>
       </c>
       <c r="E65" s="5">
         <v>3.8622126226661724</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>108.68739196</v>
       </c>
       <c r="C66" s="5">
         <v>2.1350434099999944</v>
       </c>
       <c r="D66" s="5">
         <v>26.880152784589061</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>109.23639014</v>
       </c>
       <c r="C67" s="5">
         <v>0.54899817999999811</v>
       </c>
       <c r="D67" s="5">
         <v>6.2326626239784133</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>110.34257891999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.1061887799999965</v>
       </c>
       <c r="D68" s="5">
         <v>12.852057651551373</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>107.79978821</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5427907099999913</v>
       </c>
       <c r="D69" s="5">
         <v>-24.404258585105776</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>109.15809357000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.3583053600000028</v>
       </c>
       <c r="D70" s="5">
         <v>16.213455514016118</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>109.27340536</v>
       </c>
       <c r="C71" s="5">
         <v>0.1153117899999927</v>
       </c>
       <c r="D71" s="5">
         <v>1.2750401087967544</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.20078655</v>
       </c>
       <c r="C72" s="5">
         <v>1.9273811900000055</v>
       </c>
       <c r="D72" s="5">
         <v>23.344724579548348</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.34968961</v>
       </c>
       <c r="C73" s="5">
         <v>0.14890305999999498</v>
       </c>
       <c r="D73" s="5">
         <v>1.6187432752977848</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>112.68841328000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.3387236700000074</v>
       </c>
       <c r="D74" s="5">
         <v>15.42052263729774</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>112.76677433</v>
       </c>
       <c r="C75" s="5">
         <v>7.8361049999998045E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.83765251309855238</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>112.90758661</v>
       </c>
       <c r="C76" s="5">
         <v>0.14081227999999157</v>
       </c>
       <c r="D76" s="5">
         <v>1.5087784279302685</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>114.21331843</v>
       </c>
       <c r="C77" s="5">
         <v>1.3057318200000054</v>
       </c>
       <c r="D77" s="5">
         <v>14.795141060966866</v>
       </c>
       <c r="E77" s="5">
         <v>7.1898648732318327</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>114.75365487000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.54033644000000436</v>
       </c>
       <c r="D78" s="5">
         <v>5.8272032553549957</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>115.10899959</v>
       </c>
       <c r="C79" s="5">
         <v>0.35534471999999084</v>
       </c>
       <c r="D79" s="5">
         <v>3.7798491079434449</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>117.04604272</v>
       </c>
       <c r="C80" s="5">
         <v>1.9370431300000064</v>
       </c>
       <c r="D80" s="5">
         <v>22.171376087091122</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>117.25439006000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.2083473400000031</v>
       </c>
       <c r="D81" s="5">
         <v>2.1570923017135701</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>119.39320179000001</v>
       </c>
       <c r="C82" s="5">
         <v>2.1388117300000005</v>
       </c>
       <c r="D82" s="5">
         <v>24.224095812126436</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>119.57652138</v>
       </c>
       <c r="C83" s="5">
         <v>0.18331958999999642</v>
       </c>
       <c r="D83" s="5">
         <v>1.8581525034079283</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>119.99713063</v>
       </c>
       <c r="C84" s="5">
         <v>0.42060924999999827</v>
       </c>
       <c r="D84" s="5">
         <v>4.3036134707052476</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>119.87031819000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12681243999999481</v>
       </c>
       <c r="D85" s="5">
         <v>-1.2608096353346032</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>119.84303841000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.7279780000000642E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.27275136187538962</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>122.91720728999999</v>
       </c>
       <c r="C87" s="5">
         <v>3.0741688799999878</v>
       </c>
       <c r="D87" s="5">
         <v>35.518466229278765</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>122.40155471</v>
       </c>
       <c r="C88" s="5">
         <v>-0.51565257999999403</v>
       </c>
       <c r="D88" s="5">
         <v>-4.9196007770168748</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>118.81376793</v>
       </c>
       <c r="C89" s="5">
         <v>-3.5877867800000018</v>
       </c>
       <c r="D89" s="5">
         <v>-30.022565483292063</v>
       </c>
       <c r="E89" s="5">
         <v>4.0279448695114795</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>122.04063377</v>
       </c>
       <c r="C90" s="5">
         <v>3.2268658400000021</v>
       </c>
       <c r="D90" s="5">
         <v>37.927932301044635</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>122.73880758</v>
       </c>
       <c r="C91" s="5">
         <v>0.69817381000000012</v>
       </c>
       <c r="D91" s="5">
         <v>7.0851736515416208</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>121.70125987</v>
       </c>
       <c r="C92" s="5">
         <v>-1.0375477099999983</v>
       </c>
       <c r="D92" s="5">
         <v>-9.6853730073085398</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>122.32614166</v>
       </c>
       <c r="C93" s="5">
         <v>0.62488179000000343</v>
       </c>
       <c r="D93" s="5">
         <v>6.3384786228916523</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>124.08900637000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7628647100000023</v>
       </c>
       <c r="D94" s="5">
         <v>18.732155409283124</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>124.83532619</v>
       </c>
       <c r="C95" s="5">
         <v>0.74631981999999653</v>
       </c>
       <c r="D95" s="5">
         <v>7.4608621809922226</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>125.29175057</v>
       </c>
       <c r="C96" s="5">
         <v>0.45642438000000141</v>
       </c>
       <c r="D96" s="5">
         <v>4.4767662380142959</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>126.94408424</v>
       </c>
       <c r="C97" s="5">
         <v>1.6523336699999902</v>
       </c>
       <c r="D97" s="5">
         <v>17.025330751151092</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.25457426</v>
       </c>
       <c r="C98" s="5">
         <v>0.31049002000000314</v>
       </c>
       <c r="D98" s="5">
         <v>2.974863280657436</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>130.63665653000001</v>
       </c>
       <c r="C99" s="5">
         <v>3.3820822700000122</v>
       </c>
       <c r="D99" s="5">
         <v>36.993465573254227</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.47314807000001</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1635084600000027</v>
       </c>
       <c r="D100" s="5">
         <v>-10.179428716062944</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>128.71300471000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.76014336000000071</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8221572788227274</v>
       </c>
       <c r="E101" s="5">
         <v>8.33172531472297</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.01881921</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
         <v>2.8886834387088944</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.23062583000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2118066200000044</v>
       </c>
       <c r="D103" s="5">
         <v>11.871838799899304</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
         <v>-0.53658673000001045</v>
       </c>
       <c r="D104" s="5">
         <v>-4.8338151986672573</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.00363354000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.3095944400000121</v>
       </c>
       <c r="D105" s="5">
         <v>12.813197303012846</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>130.65068789</v>
       </c>
       <c r="C106" s="5">
         <v>-0.35294565000000944</v>
       </c>
       <c r="D106" s="5">
         <v>-3.185521546856096</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.8875010000007251E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.26553371020237027</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>135.09210372000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.4125408200000038</v>
       </c>
       <c r="D108" s="5">
         <v>48.95925766693059</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>135.50241402</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
         <v>3.7062214979359576</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>135.81708746999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.31467344999998659</v>
       </c>
       <c r="D110" s="5">
         <v>2.8225967132829322</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.26957803000001945</v>
       </c>
       <c r="D111" s="5">
         <v>2.4080077564873958</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>136.07120448000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.54610200000036E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.1362487286023617</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>137.61826855000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.5470640700000047</v>
       </c>
       <c r="D113" s="5">
         <v>14.529753002799929</v>
       </c>
       <c r="E113" s="5">
         <v>6.9186978115103548</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.78590856</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8323599900000147</v>
       </c>
       <c r="D114" s="5">
         <v>-14.858096144918608</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>136.06390128000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.27799272000001451</v>
       </c>
       <c r="D115" s="5">
         <v>2.4845971398995026</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>136.28788671000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.22398542999999904</v>
       </c>
       <c r="D116" s="5">
         <v>1.9933977207977183</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.13145219000000452</v>
       </c>
       <c r="D117" s="5">
         <v>1.163581953701387</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>135.98186604</v>
       </c>
       <c r="C118" s="5">
         <v>-0.43747286000001395</v>
       </c>
       <c r="D118" s="5">
         <v>-3.7810369807029454</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>136.21927081000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.23740477000001192</v>
       </c>
       <c r="D119" s="5">
         <v>2.1152617382155903</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.93012777000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.28914303999999902</v>
       </c>
       <c r="D120" s="5">
         <v>-2.51762810561591</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>136.20556422000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.27543645000000083</v>
       </c>
       <c r="D121" s="5">
         <v>2.4588538792269743</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.23220129000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.0266370699999925</v>
       </c>
       <c r="D122" s="5">
         <v>9.429436298725058</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>138.00748987</v>
       </c>
       <c r="C123" s="5">
         <v>0.77528857999999445</v>
       </c>
       <c r="D123" s="5">
         <v>6.9940248999825094</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>138.76947985999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.76198998999998935</v>
       </c>
       <c r="D124" s="5">
         <v>6.8305940498492257</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.65781403</v>
       </c>
       <c r="C125" s="5">
         <v>0.88833417000000736</v>
       </c>
       <c r="D125" s="5">
         <v>7.9581304152589238</v>
       </c>
       <c r="E125" s="5">
         <v>1.4820310569878758</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>141.20495144</v>
       </c>
       <c r="C126" s="5">
         <v>1.5471374100000048</v>
       </c>
       <c r="D126" s="5">
         <v>14.134312994786713</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
         <v>0.66600905999999327</v>
       </c>
       <c r="D127" s="5">
         <v>5.8090947440380347</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>142.19370314</v>
       </c>
       <c r="C128" s="5">
         <v>0.3227426400000013</v>
       </c>
       <c r="D128" s="5">
         <v>2.7642998577574573</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.65504100999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.53866213000000585</v>
       </c>
       <c r="D129" s="5">
         <v>-4.4523447310104487</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>142.11855405</v>
       </c>
       <c r="C130" s="5">
         <v>0.46351304000000937</v>
       </c>
       <c r="D130" s="5">
         <v>3.9979916873663868</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>142.97152862999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.85297457999999438</v>
       </c>
       <c r="D131" s="5">
         <v>7.4447908253291395</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
         <v>0.58180307000000653</v>
       </c>
       <c r="D132" s="5">
         <v>4.9940260955139593</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>142.79124881000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.76208288999998786</v>
       </c>
       <c r="D133" s="5">
         <v>-6.1876997060994698</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>142.51515395999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.2760948500000211</v>
       </c>
       <c r="D134" s="5">
         <v>-2.295750316280043</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.90294402999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6122099300000059</v>
       </c>
       <c r="D135" s="5">
         <v>-5.0348380155444854</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>142.39774194</v>
       </c>
       <c r="C136" s="5">
         <v>0.49479791000001683</v>
       </c>
       <c r="D136" s="5">
         <v>4.2654355192298876</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>142.67109858000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.27335664000000293</v>
       </c>
       <c r="D137" s="5">
         <v>2.3280818984015239</v>
       </c>
       <c r="E137" s="5">
         <v>2.1576197300014366</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>146.66951225</v>
       </c>
       <c r="C138" s="5">
         <v>3.9984136699999908</v>
       </c>
       <c r="D138" s="5">
         <v>39.330472058884091</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>149.26676276000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.5972505100000092</v>
       </c>
       <c r="D139" s="5">
         <v>23.446618042352508</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>148.54365522000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.72310754000000088</v>
       </c>
       <c r="D140" s="5">
         <v>-5.6608611339150521</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>148.23190471000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31175050999999598</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4895877519832688</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>147.77407208</v>
       </c>
       <c r="C142" s="5">
         <v>-0.45783263000001284</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6440312727325397</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>145.52459958</v>
       </c>
       <c r="C143" s="5">
         <v>-2.249472499999996</v>
       </c>
       <c r="D143" s="5">
         <v>-16.812501659854217</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>146.07844238999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.55384280999999191</v>
       </c>
       <c r="D144" s="5">
         <v>4.6638237917081549</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>146.48001067000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.40156828000002065</v>
       </c>
       <c r="D145" s="5">
         <v>3.3491245794772917</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>145.93023933000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.5497713400000066</v>
       </c>
       <c r="D146" s="5">
         <v>-4.4120425510990042</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.88492689</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5312440000003562E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-0.37197337067791381</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.94157941000000278</v>
       </c>
       <c r="D148" s="5">
         <v>8.0260546372281194</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>145.84181573999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98469056000001842</v>
       </c>
       <c r="D149" s="5">
         <v>-7.7574771942102938</v>
       </c>
       <c r="E149" s="5">
         <v>2.2223962607409664</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>144.97735297</v>
       </c>
       <c r="C150" s="5">
         <v>-0.86446276999998872</v>
       </c>
       <c r="D150" s="5">
         <v>-6.8855161203296822</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.04589589</v>
       </c>
       <c r="C151" s="5">
         <v>1.0685429199999987</v>
       </c>
       <c r="D151" s="5">
         <v>9.2119831315242493</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>146.46946235999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.42356646999999725</v>
       </c>
       <c r="D152" s="5">
         <v>3.5363291542792608</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>146.94469058999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.47522822999999903</v>
       </c>
       <c r="D153" s="5">
         <v>3.9637020788046318</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.10188672999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.15719613999999638</v>
       </c>
       <c r="D154" s="5">
         <v>1.2912968052884111</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>146.64389808000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.45798864999997591</v>
       </c>
       <c r="D155" s="5">
         <v>-3.6727766915740423</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.96731427</v>
       </c>
       <c r="C156" s="5">
         <v>0.323416189999989</v>
       </c>
       <c r="D156" s="5">
         <v>2.678883035816404</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.03252233000001</v>
       </c>
       <c r="C157" s="5">
         <v>6.5208060000003343E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.53373029068282118</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>146.95980595</v>
       </c>
       <c r="C158" s="5">
         <v>-7.27163800000028E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.59186017014759562</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.73063852999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.22916742000001022</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8553000693555144</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.42117923000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
         <v>-2.5016844073149636</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2538144300000056</v>
       </c>
       <c r="D161" s="5">
         <v>-9.8052796785172305</v>
       </c>
       <c r="E161" s="5">
         <v>-0.46245374591493693</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.46828549</v>
       </c>
       <c r="C162" s="5">
         <v>-0.6990793100000019</v>
       </c>
       <c r="D162" s="5">
         <v>-5.628185340600778</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>142.56795849</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
         <v>-14.691374591170769</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>139.90979718</v>
       </c>
       <c r="C164" s="5">
         <v>-2.658161309999997</v>
       </c>
       <c r="D164" s="5">
         <v>-20.216266515896962</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>140.58400309000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.67420591000001195</v>
       </c>
       <c r="D165" s="5">
         <v>5.9383837031067976</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>140.57326412</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0738970000005565E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-9.1627432053331681E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>139.24938091000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.3238832099999911</v>
       </c>
       <c r="D167" s="5">
         <v>-10.733907477369996</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>138.58661101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
         <v>-5.5643399824359507</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>138.50218301000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.72860446008400359</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>138.17552384999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.32665916000001971</v>
       </c>
       <c r="D170" s="5">
         <v>-2.7937893193471175</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>137.16300204999999</v>
+        <v>137.16300204000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.0125218000000018</v>
+        <v>-1.0125218099999813</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.4474711117570216</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-8.4474711918535395</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>134.88867826000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.2743237899999826</v>
+        <v>-2.2743237800000031</v>
       </c>
       <c r="D172" s="5">
-        <v>-18.17948518086714</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-18.179485109284808</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>135.08778405999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
         <v>1.7857409998172757</v>
       </c>
       <c r="E173" s="5">
         <v>-6.9434206192878545</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>133.74378833</v>
+        <v>133.74378831999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.343995729999989</v>
+        <v>-1.3439957399999969</v>
       </c>
       <c r="D174" s="5">
-        <v>-11.306761220338569</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-11.306761299917589</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>132.01115247999999</v>
+        <v>132.01115247000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.7326358500000083</v>
+        <v>-1.7326358499999799</v>
       </c>
       <c r="D175" s="5">
-        <v>-14.484660572989927</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-14.484660573996777</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>131.74392759</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.26722488999999428</v>
+        <v>-0.26722488000001476</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.4022492567169706</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.4022491679993374</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>131.18994075000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.55398683999999321</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9309505449174562</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>129.83242288</v>
+        <v>129.83242289</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.3575178700000095</v>
+        <v>-1.3575178600000015</v>
       </c>
       <c r="D178" s="5">
-        <v>-11.73439334020917</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-11.734393258628051</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>130.18378113</v>
+        <v>130.18378114000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.35135825000000409</v>
       </c>
       <c r="D179" s="5">
-        <v>3.2962686264672358</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.2962686262094865</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>129.83886717999999</v>
+        <v>129.83886719</v>
       </c>
       <c r="C180" s="5">
         <v>-0.3449139500000058</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.1334043144573664</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-3.1334043142201784</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>129.51130936999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.32755781000000184</v>
+        <v>-0.32755782000000977</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.9857082524742951</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.9857083421371833</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>129.32820215999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18310721000000285</v>
       </c>
       <c r="D182" s="5">
         <v>-1.6834672847765964</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>130.04449091999999</v>
+        <v>130.0444909</v>
       </c>
       <c r="C183" s="5">
-        <v>0.71628875999999764</v>
+        <v>0.71628874000001019</v>
       </c>
       <c r="D183" s="5">
-        <v>6.8524840214152061</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>6.8524838242167263</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>130.20716741999999</v>
+        <v>130.20716741000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16267650000000344</v>
+        <v>0.16267651000001138</v>
       </c>
       <c r="D184" s="5">
-        <v>1.5114865220941853</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.5114866158821627</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>129.58358408999999</v>
+        <v>129.58358408000001</v>
       </c>
       <c r="C185" s="5">
         <v>-0.62358333000000243</v>
       </c>
       <c r="D185" s="5">
-        <v>-5.5980080353782107</v>
+        <v>-5.598008035796898</v>
       </c>
       <c r="E185" s="5">
-        <v>-4.0745356867762927</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-4.0745356941788717</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>130.79425189</v>
+        <v>130.79425187000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.2106678000000102</v>
+        <v>1.2106677900000022</v>
       </c>
       <c r="D186" s="5">
-        <v>11.80572579775745</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>11.805725696137248</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>131.34046334000001</v>
+        <v>131.34046332</v>
       </c>
       <c r="C187" s="5">
-        <v>0.54621145000001547</v>
+        <v>0.54621144999998705</v>
       </c>
       <c r="D187" s="5">
-        <v>5.1280553040133903</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>5.128055304815371</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>132.07150655999999</v>
+        <v>132.07150655000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73104321999997524</v>
+        <v>0.73104323000001159</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8875332673667522</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.8875333655659787</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>136.43573667999999</v>
+        <v>136.43573670000001</v>
       </c>
       <c r="C189" s="5">
-        <v>4.364230120000002</v>
+        <v>4.3642301499999974</v>
       </c>
       <c r="D189" s="5">
-        <v>47.716190538453816</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>47.716190932511559</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>134.93504691999999</v>
+        <v>134.93504694999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5006897600000002</v>
+        <v>-1.5006897500000207</v>
       </c>
       <c r="D190" s="5">
-        <v>-12.42916504642524</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-12.429164966833916</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>132.42115066</v>
+        <v>132.42115071000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.5138962599999957</v>
+        <v>-2.5138962399999798</v>
       </c>
       <c r="D191" s="5">
-        <v>-20.202163831522967</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-20.202163682855645</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>135.80434829999999</v>
+        <v>135.80434833000001</v>
       </c>
       <c r="C192" s="5">
-        <v>3.3831976399999917</v>
+        <v>3.3831976200000042</v>
       </c>
       <c r="D192" s="5">
-        <v>35.355473214693767</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>35.355472960208665</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>135.94128653999999</v>
+        <v>135.94128655</v>
       </c>
       <c r="C193" s="5">
-        <v>0.13693824000000632</v>
+        <v>0.13693821999999045</v>
       </c>
       <c r="D193" s="5">
-        <v>1.21675262053349</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.2167524415681141</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>138.18792242000001</v>
+        <v>138.18792242999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.2466358800000137</v>
+        <v>2.2466358799999853</v>
       </c>
       <c r="D194" s="5">
-        <v>21.737545477120968</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>21.737545475373587</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>138.98877863999999</v>
+        <v>138.98877861</v>
       </c>
       <c r="C195" s="5">
-        <v>0.8008562199999858</v>
+        <v>0.80085618000001091</v>
       </c>
       <c r="D195" s="5">
-        <v>7.1805084836033428</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>7.1805081129176385</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>139.98949515999999</v>
+        <v>139.98949512999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.0007165199999974</v>
       </c>
       <c r="D196" s="5">
-        <v>8.9904649304464854</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.9904649324645156</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>142.11063003999999</v>
+        <v>142.11062999000001</v>
       </c>
       <c r="C197" s="5">
-        <v>2.1211348799999996</v>
+        <v>2.1211348600000122</v>
       </c>
       <c r="D197" s="5">
-        <v>19.776994183981934</v>
+        <v>19.776993986297022</v>
       </c>
       <c r="E197" s="5">
-        <v>9.6671550165640987</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>9.6671549864420179</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>142.95208772000001</v>
+        <v>142.95208765999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.84145768000001908</v>
+        <v>0.84145766999998273</v>
       </c>
       <c r="D198" s="5">
-        <v>7.341398543296318</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>7.3413984558567513</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>144.38596751</v>
+        <v>144.38596741999999</v>
       </c>
       <c r="C199" s="5">
-        <v>1.4338797899999918</v>
+        <v>1.4338797599999964</v>
       </c>
       <c r="D199" s="5">
-        <v>12.723332709595624</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>12.723332434179024</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>146.12427108</v>
+        <v>146.12427102000001</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7383035699999994</v>
+        <v>1.7383036000000232</v>
       </c>
       <c r="D200" s="5">
-        <v>15.443223471547828</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>15.443223766232684</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>144.65289379000001</v>
+        <v>144.65289380999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4713772899999924</v>
+        <v>-1.4713772100000142</v>
       </c>
       <c r="D201" s="5">
-        <v>-11.436000503332766</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-11.435999920009953</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>145.99654452999999</v>
+        <v>145.99654476000001</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3436507399999869</v>
+        <v>1.3436509500000113</v>
       </c>
       <c r="D202" s="5">
-        <v>11.734016221898603</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>11.734018148798198</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>147.58879039000001</v>
+        <v>147.58879053999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.5922458600000198</v>
+        <v>1.5922457799999847</v>
       </c>
       <c r="D203" s="5">
-        <v>13.901529756790577</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.901528992680978</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>147.08027802999999</v>
+        <v>147.08027815</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.50851236000002586</v>
+        <v>-0.50851238999999282</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.0571035190879678</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.0571037498761564</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>147.36563405999999</v>
+        <v>147.36563414</v>
       </c>
       <c r="C205" s="5">
-        <v>0.28535603000000265</v>
+        <v>0.28535598999999934</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3531702084793604</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.3531698731537931</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>147.24653509000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.11909896999998182</v>
+        <v>-0.11909904999998844</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.96552493623224267</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.96552558138329747</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>146.15040311000001</v>
+        <v>146.15040296000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.0961319799999956</v>
+        <v>-1.0961321300000009</v>
       </c>
       <c r="D207" s="5">
-        <v>-8.5762139847321617</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-8.5762151107147684</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>146.81045578000001</v>
+        <v>146.81045556999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.6600526699999989</v>
+        <v>0.66005260999997972</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5561721502321415</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.5561716383996096</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>147.88340059999999</v>
+        <v>147.88340033</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0729448199999752</v>
+        <v>1.0729447600000128</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1312929729135526</v>
+        <v>9.1312924551773875</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0621666080680408</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.0621664546883096</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>148.48927831</v>
+        <v>148.48927803999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.60587771000001567</v>
+        <v>0.60587770999998725</v>
       </c>
       <c r="D210" s="5">
-        <v>5.0287057318588735</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>5.0287057412478076</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>150.32788830000001</v>
+        <v>150.32788815000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.838609990000009</v>
+        <v>1.8386101100000189</v>
       </c>
       <c r="D211" s="5">
-        <v>15.913367811786872</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>15.91336895306199</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>151.07635139999999</v>
+        <v>151.07635142000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.74846309999998084</v>
+        <v>0.74846327000000201</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1409990425647321</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.1410004820946495</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>151.88072634</v>
+        <v>151.88072656</v>
       </c>
       <c r="C213" s="5">
-        <v>0.80437494000000243</v>
+        <v>0.80437513999999055</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5796112055398481</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.5796128888007788</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>151.99682093999999</v>
+        <v>151.99682146000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.11609459999999672</v>
+        <v>0.11609490000000733</v>
       </c>
       <c r="D214" s="5">
-        <v>0.92112215196979985</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.92112454091719531</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>153.48722251000001</v>
+        <v>153.48722351999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4904015700000173</v>
+        <v>1.4904020599999797</v>
       </c>
       <c r="D215" s="5">
-        <v>12.422353012153975</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>12.422357274168071</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>153.60454253</v>
+        <v>153.60454254999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11732001999999397</v>
+        <v>0.11731903000000443</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92110201839012973</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.92109420691817157</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>153.95914134</v>
+        <v>153.9591413</v>
       </c>
       <c r="C217" s="5">
-        <v>0.35459880999999882</v>
+        <v>0.35459875000000807</v>
       </c>
       <c r="D217" s="5">
-        <v>2.8056664243746976</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.8056659432273978</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>153.53345644999999</v>
+        <v>153.53345623999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.42568489000001364</v>
+        <v>-0.42568506000000639</v>
       </c>
       <c r="D218" s="5">
-        <v>-3.2679119411990976</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-3.267913227315089</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>154.21595575000001</v>
+        <v>154.21595518999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.68249930000001768</v>
+        <v>0.68249894999999583</v>
       </c>
       <c r="D219" s="5">
-        <v>5.4667081571842635</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.4667052925083448</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>155.74448569</v>
+        <v>155.74448484999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.5285299399999985</v>
+        <v>1.5285296600000038</v>
       </c>
       <c r="D220" s="5">
-        <v>12.564236522464455</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>12.564234142165876</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.97532729</v>
+        <v>154.97532641999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.76915840000000912</v>
+        <v>-0.7691584300000045</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.7679586232234907</v>
+        <v>-5.7679588723888786</v>
       </c>
       <c r="E221" s="5">
-        <v>4.7956205099600746</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.7956201129906617</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>155.26802764999999</v>
+        <v>155.26802709</v>
       </c>
       <c r="C222" s="5">
-        <v>0.29270035999999777</v>
+        <v>0.29270067000001632</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2901201124534643</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.2901225761687627</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>157.31749181000001</v>
+        <v>157.31749187</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0494641600000136</v>
+        <v>2.0494647799999939</v>
       </c>
       <c r="D223" s="5">
-        <v>17.041459411512029</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>17.041465012733671</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>158.05384319000001</v>
+        <v>158.05384394999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.73635138000000211</v>
+        <v>0.73635207999998897</v>
       </c>
       <c r="D224" s="5">
-        <v>5.7636821394013715</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>5.763687758109981</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>158.79844617000001</v>
+        <v>158.79844732999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.74460297999999625</v>
+        <v>0.74460338000000093</v>
       </c>
       <c r="D225" s="5">
-        <v>5.8020925290818814</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>5.8020956985351368</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>159.64913716000001</v>
+        <v>159.64913829</v>
       </c>
       <c r="C226" s="5">
-        <v>0.85069099000000392</v>
+        <v>0.85069096000000854</v>
       </c>
       <c r="D226" s="5">
-        <v>6.6212882097979708</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>6.6212879195714613</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>159.37563521999999</v>
+        <v>159.37563713</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27350194000001693</v>
+        <v>-0.27350115999999502</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.0365127376410164</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.036506970046803</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>159.57651314</v>
+        <v>159.57651304999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.20087792000001059</v>
+        <v>0.20087591999998722</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5230156263652317</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.5230003391214275</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>159.87109727000001</v>
+        <v>159.87109702999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.29458413000000405</v>
+        <v>0.29458397999999875</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2378750712808815</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.2378739214525378</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>159.97450957000001</v>
+        <v>159.97450737</v>
       </c>
       <c r="C230" s="5">
-        <v>0.10341230000000223</v>
+        <v>0.10341034000001059</v>
       </c>
       <c r="D230" s="5">
-        <v>0.77898508794513877</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>0.77897027224822502</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>161.96841562</v>
+        <v>161.96841526</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9939060499999925</v>
+        <v>1.9939078900000027</v>
       </c>
       <c r="D231" s="5">
-        <v>16.025796351401421</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>16.025812404085094</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>160.33133813000001</v>
+        <v>160.33133738999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6370774899999958</v>
+        <v>-1.637077870000013</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.476821455835795</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-11.476823997640761</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>159.46161336</v>
+        <v>159.46160842</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.86972477000000481</v>
+        <v>-0.86972896999998284</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.3187151169410978</v>
+        <v>-6.3187447544731707</v>
       </c>
       <c r="E233" s="5">
-        <v>2.8948389065860614</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.8948362966126018</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>154.39210041000001</v>
+        <v>154.3921004</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.0695129499999894</v>
+        <v>-5.0695080200000007</v>
       </c>
       <c r="D234" s="5">
-        <v>-32.137936468251873</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-32.137911293208191</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>149.69571292000001</v>
+        <v>149.69571477</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6963874900000064</v>
+        <v>-4.6963856300000089</v>
       </c>
       <c r="D235" s="5">
-        <v>-30.974200061805256</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-30.974189771570749</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.10611771000001</v>
+        <v>146.10611983000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.5895952099999988</v>
+        <v>-3.5895949399999836</v>
       </c>
       <c r="D236" s="5">
-        <v>-25.267681432815735</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-25.267679503288576</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>140.63108747000001</v>
+        <v>140.63108962999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4750302399999953</v>
+        <v>-5.4750302000000204</v>
       </c>
       <c r="D237" s="5">
-        <v>-36.765336842468542</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-36.765336197980858</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>139.56319485</v>
+        <v>139.56319912999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.0678926200000092</v>
+        <v>-1.0678905000000043</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.7411879736717051</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.7411712100371233</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>137.72711405000001</v>
+        <v>137.72711713999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8360807999999906</v>
+        <v>-1.8360819899999967</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.693419060482704</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-14.693427486835864</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>135.61574367</v>
+        <v>135.61574224</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.111370380000011</v>
+        <v>-2.1113748999999871</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.921633259686143</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-16.921666138941028</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>134.20552323999999</v>
+        <v>134.20552051999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4102204300000096</v>
+        <v>-1.4102217200000098</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.788875664431886</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-11.788885956471852</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>132.49377966</v>
+        <v>132.49377645000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7117435799999896</v>
+        <v>-1.7117440699999804</v>
       </c>
       <c r="D242" s="5">
-        <v>-14.276242804245065</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-14.276246877971888</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>131.75768038000001</v>
+        <v>131.75767969</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.73609927999999059</v>
+        <v>-0.73609676000000945</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.4668821144140303</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.4668607993369376</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>130.31176479999999</v>
+        <v>130.31176325000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.445915580000019</v>
+        <v>-1.4459164399999906</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.402394952943052</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-12.402401951288876</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>130.81747089000001</v>
+        <v>130.81746027</v>
       </c>
       <c r="C245" s="5">
-        <v>0.50570609000001809</v>
+        <v>0.50569701999998529</v>
       </c>
       <c r="D245" s="5">
-        <v>4.7575821335193114</v>
+        <v>4.75749503315408</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.963033150387787</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-17.963037268854865</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>130.95418733</v>
+        <v>130.95418556000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.13671643999998651</v>
+        <v>0.13672529000001532</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2613455761785186</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.2614277991810141</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>130.12083315999999</v>
+        <v>130.12083430000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.83335417000000689</v>
+        <v>-0.83335126000000059</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.3747597713903934</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-7.3747350101431071</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>131.04429433999999</v>
+        <v>131.04430783999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.92346118000000388</v>
+        <v>0.92347353999997495</v>
       </c>
       <c r="D248" s="5">
-        <v>8.8567524506249171</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>8.8568755774905306</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>131.27672544000001</v>
+        <v>131.27672845000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.23243110000001366</v>
+        <v>0.23242061000001968</v>
       </c>
       <c r="D249" s="5">
-        <v>2.1493067158435242</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.149208542317993</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>131.41411703</v>
+        <v>131.41412549</v>
       </c>
       <c r="C250" s="5">
-        <v>0.1373915899999929</v>
+        <v>0.1373970399999962</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2631504060768961</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.2632007719246996</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>130.43611726</v>
+        <v>130.43612243999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.97799976999999672</v>
+        <v>-0.97800305000001231</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.5739211734342504</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.5739482323135991</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>132.28723459</v>
+        <v>132.28723339000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.8511173299999939</v>
+        <v>1.8511109500000202</v>
       </c>
       <c r="D252" s="5">
-        <v>18.42432101258251</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>18.424251685921412</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>131.70032599000001</v>
+        <v>131.70032117</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.58690859999998679</v>
+        <v>-0.5869122200000163</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.1959379820537333</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-5.1959692981848438</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>131.11039636999999</v>
+        <v>131.11039129</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.5899296200000208</v>
+        <v>-0.58992987999999968</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.2447319022389198</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-5.2447343443492329</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.02066191</v>
+        <v>130.02065762999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-1.0897344599999883</v>
+        <v>-1.0897336600000074</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.5303505907963331</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-9.5303442635707789</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>129.8208976</v>
+        <v>129.82088872</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.19976431000000616</v>
+        <v>-0.19976890999998886</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8281851752330214</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.8282269776706439</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.16636258</v>
+        <v>130.16633697</v>
       </c>
       <c r="C257" s="5">
-        <v>0.3454649800000027</v>
+        <v>0.34544825000000401</v>
       </c>
       <c r="D257" s="5">
-        <v>3.2404612363636121</v>
+        <v>3.240302230104497</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.49772274725254917</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.49773424637361563</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>129.40565616000001</v>
+        <v>129.40564653999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.76070641999999111</v>
+        <v>-0.76069043000001102</v>
       </c>
       <c r="D258" s="5">
-        <v>-6.7918509905767754</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-6.7917140769932711</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>129.22992056999999</v>
+        <v>129.22992350000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17573559000001637</v>
+        <v>-0.17572303999997985</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.6175081935473012</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.6173936613334217</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>129.12493828999999</v>
+        <v>129.12497375999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.10498228000000154</v>
+        <v>-0.10494974000002344</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.97049801398944036</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.97019852171695842</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>128.5494818</v>
+        <v>128.54949919000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.57545648999999344</v>
+        <v>-0.57547456999998303</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.2187483147203899</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-5.2189068834530445</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.95131111000001</v>
+        <v>128.95133447000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.40182931000001076</v>
+        <v>0.40183528000000024</v>
       </c>
       <c r="D262" s="5">
-        <v>3.8162130123206905</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.8162701631492268</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>128.54425538999999</v>
+        <v>128.54426734</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.40705572000001666</v>
+        <v>-0.4070671300000015</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.7229158593647615</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-3.7230177468924319</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>129.49975971000001</v>
+        <v>129.49975835000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.95550432000001706</v>
+        <v>0.95549101000000292</v>
       </c>
       <c r="D264" s="5">
-        <v>9.2937874137626117</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>9.2936517155050247</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>129.49821509</v>
+        <v>129.49820568999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5446200000042154E-3</v>
+        <v>-1.5526600000157487E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.4312168711894113E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.4386661132081979E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>130.15902453999999</v>
+        <v>130.15901452</v>
       </c>
       <c r="C266" s="5">
-        <v>0.66080944999998792</v>
+        <v>0.66080883000000767</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2982299057230628</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.2982242997077442</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>129.20277755999999</v>
+        <v>129.20275549999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.95624698000000308</v>
+        <v>-0.95625902000000451</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.4684579908676501</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.4685609710684506</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>128.75301303000001</v>
+        <v>128.75297297</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.44976452999998173</v>
+        <v>-0.44978252999999313</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.0982325162161821</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-4.0983940902503901</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>127.72171068999999</v>
+        <v>127.72164797000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.0313023400000105</v>
+        <v>-1.0313249999999954</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.1995691613479877</v>
+        <v>-9.1997652131079359</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.8780980289723637</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.8781269081601604</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>128.12709906000001</v>
+        <v>128.12706428000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.40538837000001138</v>
+        <v>0.40541631000000677</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8759954324218304</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.8762691898909463</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>127.07238147</v>
+        <v>127.07238673000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.0547175900000099</v>
+        <v>-1.0546775500000081</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.4429827380826286</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-9.4426427759204401</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>128.50367779999999</v>
+        <v>128.50375442000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.431296329999995</v>
+        <v>1.4313676900000019</v>
       </c>
       <c r="D272" s="5">
-        <v>14.385943731663664</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>14.386705343656203</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>129.01010257999999</v>
+        <v>129.01023881</v>
       </c>
       <c r="C273" s="5">
-        <v>0.50642478000000324</v>
+        <v>0.50648438999999712</v>
       </c>
       <c r="D273" s="5">
-        <v>4.8329863034835219</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.8335646257768872</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>130.2680637</v>
+        <v>130.26812378</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2579611200000045</v>
+        <v>1.2578849699999921</v>
       </c>
       <c r="D274" s="5">
-        <v>12.349423329578446</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>12.348621480408649</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>129.66439284</v>
+        <v>129.66441065000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.60367085999999404</v>
+        <v>-0.6037131299999885</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.4213141971851115</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-5.4216817460509992</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>126.32568806</v>
+        <v>126.32566249</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3387047800000005</v>
+        <v>-3.3387481600000086</v>
       </c>
       <c r="D276" s="5">
-        <v>-26.877454836084159</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-26.877752971808235</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>126.17560347</v>
+        <v>126.17555536</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.15008459000000585</v>
+        <v>-0.15010712999999498</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.4164126067799709</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-1.4166242230171822</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>128.28203192000001</v>
+        <v>128.28198015000001</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1064284500000099</v>
+        <v>2.1064247900000055</v>
       </c>
       <c r="D278" s="5">
-        <v>21.979058564729748</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>21.979025967144516</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>129.02059560000001</v>
+        <v>129.02052359000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.73856367999999861</v>
+        <v>0.73854344000000083</v>
       </c>
       <c r="D279" s="5">
-        <v>7.1318353450531946</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>7.1316366404120091</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.11104635000001</v>
+        <v>130.11095642000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0904507500000022</v>
+        <v>1.0904328299999975</v>
       </c>
       <c r="D280" s="5">
-        <v>10.627099214346547</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>10.626922585984877</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.01439567</v>
+        <v>130.0142865</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.6650680000010425E-2</v>
+        <v>-9.6669920000010734E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.88776581228370288</v>
+        <v>-0.88794242719970606</v>
       </c>
       <c r="E281" s="5">
-        <v>1.7950628500151389</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.7950273633632552</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>130.89993297000001</v>
+        <v>130.89985267</v>
       </c>
       <c r="C282" s="5">
-        <v>0.88553730000000996</v>
+        <v>0.88556617000000415</v>
       </c>
       <c r="D282" s="5">
-        <v>8.4865229864069534</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>8.4868175026178161</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.17135951</v>
+        <v>132.17133254000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2714265399999931</v>
+        <v>1.2714798700000074</v>
       </c>
       <c r="D283" s="5">
-        <v>12.298820805859023</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>12.299372498855554</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>133.78195595</v>
+        <v>133.78215218</v>
       </c>
       <c r="C284" s="5">
-        <v>1.6105964399999948</v>
+        <v>1.6108196399999883</v>
       </c>
       <c r="D284" s="5">
-        <v>15.643761383672583</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>15.646080076313563</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>132.43778542999999</v>
+        <v>132.43825828000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.3441705200000058</v>
+        <v>-1.3438938999999834</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.412504085755181</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-11.410267867486269</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>132.40030093999999</v>
+        <v>132.40037896999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-3.7484489999997095E-2</v>
+        <v>-3.7879310000022315E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.33911343169309438</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.34267843760669159</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.15290626999999</v>
+        <v>133.15289937</v>
       </c>
       <c r="C287" s="5">
-        <v>0.75260532999999441</v>
+        <v>0.75252040000000875</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0385293642623692</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>7.0377058099061029</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>133.29819284999999</v>
+        <v>133.29811928999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14528658000000405</v>
+        <v>0.14521991999998818</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3172373543263616</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.3166294217611396</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>135.06745369999999</v>
+        <v>135.06729346</v>
       </c>
       <c r="C289" s="5">
-        <v>1.7692608499999949</v>
+        <v>1.7691741700000136</v>
       </c>
       <c r="D289" s="5">
-        <v>17.143288475882557</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>17.142396514721892</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.77883208</v>
+        <v>135.77863023</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71137838000001352</v>
+        <v>0.71133677000000262</v>
       </c>
       <c r="D290" s="5">
-        <v>6.5065392878729922</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.5061555596033438</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>136.36585023999999</v>
+        <v>136.36569985</v>
       </c>
       <c r="C291" s="5">
-        <v>0.5870181599999853</v>
+        <v>0.58706961999999407</v>
       </c>
       <c r="D291" s="5">
-        <v>5.3131665440075748</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.3136515339333723</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>136.80157370000001</v>
+        <v>136.80143346</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43572346000001971</v>
+        <v>0.43573360999999977</v>
       </c>
       <c r="D292" s="5">
-        <v>3.902410733247752</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.902507621590634</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>137.95107490999999</v>
+        <v>137.95094671999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.1495012099999826</v>
+        <v>1.149513259999992</v>
       </c>
       <c r="D293" s="5">
-        <v>10.562524395556295</v>
+        <v>10.562651620384877</v>
       </c>
       <c r="E293" s="5">
-        <v>6.1044618937003747</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>6.1044523903148074</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>138.15350118000001</v>
+        <v>138.15338542000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.20242627000001789</v>
+        <v>0.20243870000001607</v>
       </c>
       <c r="D294" s="5">
-        <v>1.7751335431177129</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.7752450895602401</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>139.14825574</v>
+        <v>139.14821237000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.99475455999998985</v>
+        <v>0.99482695000000376</v>
       </c>
       <c r="D295" s="5">
-        <v>8.9909538939951581</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>8.9916421438313918</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>140.02518069999999</v>
+        <v>140.02549002999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.87692495999999664</v>
+        <v>0.87727765999997587</v>
       </c>
       <c r="D296" s="5">
-        <v>7.8302224096292283</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.8334842570610075</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>142.07394496000001</v>
+        <v>142.07505959</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0487642600000129</v>
+        <v>2.049569560000009</v>
       </c>
       <c r="D297" s="5">
-        <v>19.041824490033598</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>19.049876214150775</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>144.04729276</v>
+        <v>144.04731104000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.9733477999999991</v>
+        <v>1.9722514500000159</v>
       </c>
       <c r="D298" s="5">
-        <v>18.00160930916881</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>17.990680287117012</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.79682158</v>
+        <v>144.79681314999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.74952881999999477</v>
+        <v>0.74950210999998035</v>
       </c>
       <c r="D299" s="5">
-        <v>6.4258529581558976</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.4256165368720364</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.74208517</v>
+        <v>145.74212585999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.94526358999999616</v>
+        <v>0.94531270999999606</v>
       </c>
       <c r="D300" s="5">
-        <v>8.1213351048614832</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.121772882078826</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>147.26899161</v>
+        <v>147.26798034000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5269064400000047</v>
+        <v>1.5258544800000209</v>
       </c>
       <c r="D301" s="5">
-        <v>13.322464703599145</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>13.312747440983408</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.14732735000001</v>
+        <v>149.14720234999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.8783357400000114</v>
+        <v>1.8792220099999781</v>
       </c>
       <c r="D302" s="5">
-        <v>16.425992209873954</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>16.434415350264999</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>150.66769058</v>
+        <v>150.66747043999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.5203632299999867</v>
+        <v>1.5202680900000018</v>
       </c>
       <c r="D303" s="5">
-        <v>12.942103748336663</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>12.941259397008075</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>151.78625851000001</v>
+        <v>151.78615435</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1185679300000118</v>
+        <v>1.1186839100000157</v>
       </c>
       <c r="D304" s="5">
-        <v>9.2818132355225735</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>9.2828293892790015</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.69132371000001</v>
+        <v>153.69122572000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.9050651999999957</v>
+        <v>1.9050713700000017</v>
       </c>
       <c r="D305" s="5">
-        <v>16.145594916854943</v>
+        <v>16.145662724771583</v>
       </c>
       <c r="E305" s="5">
-        <v>11.410022582476454</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>11.410055077003701</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>154.33004267000001</v>
+        <v>154.32996059999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.63871896000000561</v>
+        <v>0.63873487999998702</v>
       </c>
       <c r="D306" s="5">
-        <v>5.1026102553278996</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.1027436865220377</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>155.69747770999999</v>
+        <v>155.69747489</v>
       </c>
       <c r="C307" s="5">
-        <v>1.3674350399999753</v>
+        <v>1.3675142900000026</v>
       </c>
       <c r="D307" s="5">
-        <v>11.166315033833962</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>11.167000270214199</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>156.52624119000001</v>
+        <v>156.52669102999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.82876348000002054</v>
+        <v>0.82921613999999977</v>
       </c>
       <c r="D308" s="5">
-        <v>6.5778487979718747</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>6.5815475436953763</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>154.54218255000001</v>
+        <v>154.54388698</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.9840586400000007</v>
+        <v>-1.9828040499999986</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.193809494108789</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-14.185412144620347</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>155.58118439</v>
+        <v>155.58111452</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0390018399999974</v>
+        <v>1.0372275400000035</v>
       </c>
       <c r="D310" s="5">
-        <v>8.3728222607294622</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>8.3578965435182173</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>156.81701823</v>
+        <v>156.81693199</v>
       </c>
       <c r="C311" s="5">
-        <v>1.235833839999998</v>
+        <v>1.2358174700000006</v>
       </c>
       <c r="D311" s="5">
-        <v>9.9596684387213799</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.959535365521921</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>156.63943538000001</v>
+        <v>156.63949706</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.17758284999999319</v>
+        <v>-0.17743493000000399</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.350473115131412</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-1.3493559491318696</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>156.53376566</v>
+        <v>156.53184833</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10566972000000874</v>
+        <v>-0.10764872999999398</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.80652893731334441</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.82157645246885291</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>156.02668714000001</v>
+        <v>156.02665904</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.5070785199999932</v>
+        <v>-0.50518929000000412</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.8187864132474214</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-3.8048560817159571</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>156.42213088</v>
+        <v>156.42192191999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.39544373999999038</v>
+        <v>0.39526287999998999</v>
       </c>
       <c r="D315" s="5">
-        <v>3.084109938395585</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.0826802428334465</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>156.71918220000001</v>
+        <v>156.71921426</v>
       </c>
       <c r="C316" s="5">
-        <v>0.29705132000000845</v>
+        <v>0.2972923400000127</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3027968309086821</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.3046879478522353</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>156.83270539</v>
+        <v>156.83276863</v>
       </c>
       <c r="C317" s="5">
-        <v>0.11352318999999511</v>
+        <v>0.11355437000000279</v>
       </c>
       <c r="D317" s="5">
-        <v>0.87271945657962924</v>
+        <v>0.87295993230684932</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0439551200219119</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0440613283437381</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>158.36591515999999</v>
+        <v>158.36597781</v>
       </c>
       <c r="C318" s="5">
-        <v>1.5332097699999849</v>
+        <v>1.5332091800000001</v>
       </c>
       <c r="D318" s="5">
-        <v>12.383089665545445</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>12.383079376540952</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>157.80276179000001</v>
+        <v>157.80280038999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.56315336999998067</v>
+        <v>-0.56317742000001658</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.184753911439909</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.1849275211519039</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.03792290999999</v>
+        <v>158.03837104999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.23516111999998657</v>
+        <v>0.23557066000000759</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8029962678625777</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.8061616190312213</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>160.66394613</v>
+        <v>160.66608787000001</v>
       </c>
       <c r="C321" s="5">
-        <v>2.6260232200000075</v>
+        <v>2.6277168200000176</v>
       </c>
       <c r="D321" s="5">
-        <v>21.866797380592452</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>21.882145994630918</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>160.26809044000001</v>
+        <v>160.26817647999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.39585568999999055</v>
+        <v>-0.39791139000001863</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.9169093744741859</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.9318127587210752</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>159.63122240999999</v>
+        <v>159.63012524999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.63686803000001646</v>
+        <v>-0.63805123000000208</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.665669039229936</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.6741457515472433</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>161.2436098</v>
+        <v>161.24392976999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6123873900000092</v>
+        <v>1.6138045200000022</v>
       </c>
       <c r="D324" s="5">
-        <v>12.817396864041575</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>12.829388865004754</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>160.23901542999999</v>
+        <v>160.23633584000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.0045943700000066</v>
+        <v>-1.0075939299999845</v>
       </c>
       <c r="D325" s="5">
-        <v>-7.2254050516284973</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-7.2462291077758811</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>161.79824479999999</v>
+        <v>161.79844541</v>
       </c>
       <c r="C326" s="5">
-        <v>1.5592293699999971</v>
+        <v>1.5621095699999898</v>
       </c>
       <c r="D326" s="5">
-        <v>12.322421764300607</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>12.346635435787846</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.54756531999999</v>
+        <v>159.54767025999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2506794800000023</v>
+        <v>-2.2507751500000097</v>
       </c>
       <c r="D327" s="5">
-        <v>-15.472796116039722</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-15.473386596043692</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.19101437</v>
+        <v>159.19149621</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35655094999998482</v>
+        <v>-0.3561740499999928</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.6489980779861422</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.6462304687181026</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>158.84827910999999</v>
+        <v>158.84879878000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.34273526000001198</v>
+        <v>-0.34269742999998698</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5532027615541408</v>
+        <v>-2.5529166397351699</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2851743614240574</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2854648729413443</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>159.28668995999999</v>
+        <v>159.28697503000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.4384108499999968</v>
+        <v>0.43817624999999794</v>
       </c>
       <c r="D330" s="5">
-        <v>3.362660599153422</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.3608226414460818</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.82966324</v>
+        <v>158.82946716000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.45702671999998756</v>
+        <v>-0.45750787000000059</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.3892329145801092</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.392738889044844</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>158.89528529</v>
+        <v>158.89515195999999</v>
       </c>
       <c r="C332" s="5">
-        <v>6.5622050000001764E-2</v>
+        <v>6.5684799999985444E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.4969200771529847</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.49739694553168068</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>157.01358037</v>
+        <v>157.01559756</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.8817049200000042</v>
+        <v>-1.8795543999999893</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.320884777697851</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-13.30664785729474</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>158.14979606</v>
+        <v>158.14997901999999</v>
       </c>
       <c r="C334" s="5">
-        <v>1.1362156900000002</v>
+        <v>1.134381459999986</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0377878007522163</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.0224926955946962</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>158.77008824999999</v>
+        <v>158.76795519000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.62029218999998648</v>
+        <v>0.61797617000001992</v>
       </c>
       <c r="D335" s="5">
-        <v>4.809488037532561</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.7911372523721019</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>157.91161733000001</v>
+        <v>157.91211106</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.8584709199999736</v>
+        <v>-0.85584413000000836</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.2988879656343038</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.2802640241013785</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>156.63952474000001</v>
+        <v>156.6368745</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.2720925899999997</v>
+        <v>-1.2752365599999962</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.2498603564239446</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-9.2716879863979695</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>157.83758265</v>
+        <v>157.83790508000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.1980579099999886</v>
+        <v>1.2010305800000083</v>
       </c>
       <c r="D338" s="5">
-        <v>9.5743162866472673</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.5992524883062647</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>159.86118234</v>
+        <v>159.86192883000001</v>
       </c>
       <c r="C339" s="5">
-        <v>2.0235996899999975</v>
+        <v>2.0240237499999978</v>
       </c>
       <c r="D339" s="5">
-        <v>16.517510722249607</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>16.521183611056767</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>159.09121622000001</v>
+        <v>159.09252212999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.76996611999999232</v>
+        <v>-0.76940670000001887</v>
       </c>
       <c r="D340" s="5">
-        <v>-5.6290830526438906</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-5.625075308828464</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>159.28722323</v>
+        <v>159.28848417</v>
       </c>
       <c r="C341" s="5">
-        <v>0.19600700999998821</v>
+        <v>0.19596204000001194</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4885095950979199</v>
+        <v>1.4881534700871946</v>
       </c>
       <c r="E341" s="5">
-        <v>0.27632916293416354</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.27679491023973046</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>158.38169646</v>
+        <v>158.38244865999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.90552676999999449</v>
+        <v>-0.90603551000000948</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.6125347897410762</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-6.6160836335478646</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>158.53372540999999</v>
+        <v>158.53371806000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.15202894999998762</v>
+        <v>0.15126940000001809</v>
       </c>
       <c r="D343" s="5">
-        <v>1.1579682322476303</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.1521469966840669</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>158.25216391999999</v>
+        <v>158.25004908</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.28156149000000141</v>
+        <v>-0.28366898000001584</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.1105467079841067</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-2.1261891269806377</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>158.88140565</v>
+        <v>158.88120326000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.62924173000001815</v>
+        <v>0.63115418000001</v>
       </c>
       <c r="D345" s="5">
-        <v>4.8771784150109854</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.8923950751609269</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>159.66350209999999</v>
+        <v>159.66456692</v>
       </c>
       <c r="C346" s="5">
-        <v>0.78209644999998318</v>
+        <v>0.78336365999999202</v>
       </c>
       <c r="D346" s="5">
-        <v>6.0695998008119201</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.0797103779481221</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.84251538000001</v>
+        <v>159.84009992</v>
       </c>
       <c r="C347" s="5">
-        <v>0.17901328000002081</v>
+        <v>0.17553300000000149</v>
       </c>
       <c r="D347" s="5">
-        <v>1.3537569305467567</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.3272696719984545</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>159.35400063</v>
+        <v>159.35435647</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.48851475000000733</v>
+        <v>-0.48574345000000108</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.6064467797948696</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.5863817697213141</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>160.39232387000001</v>
+        <v>160.39039932</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0383232400000111</v>
+        <v>1.0360428500000012</v>
       </c>
       <c r="D349" s="5">
-        <v>8.1053792960874347</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.0869180725776637</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>159.52770849999999</v>
+        <v>159.52735329999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.86461537000002409</v>
+        <v>-0.86304602000001296</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.2803699449553445</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-6.2693787852142417</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>160.05678234999999</v>
+        <v>160.05871941999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.52907385000000318</v>
+        <v>0.53136612000000127</v>
       </c>
       <c r="D351" s="5">
-        <v>4.0532046873309246</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>4.0710978339250969</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>161.13849895999999</v>
+        <v>161.14073357999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.0817166100000009</v>
+        <v>1.0820141599999999</v>
       </c>
       <c r="D352" s="5">
-        <v>8.4183471185755643</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.4206438108300965</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>162.30928714999999</v>
+        <v>162.31180175</v>
       </c>
       <c r="C353" s="5">
-        <v>1.1707881899999961</v>
+        <v>1.1710681700000123</v>
       </c>
       <c r="D353" s="5">
-        <v>9.075868338876214</v>
+        <v>9.0779952374341768</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8972418871514574</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.898013905872431</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>161.90825487999999</v>
+        <v>161.91095559999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.40103227000000174</v>
+        <v>-0.40084615000000667</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.9249870678523027</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.9236032792808064</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>163.21227160000001</v>
+        <v>163.21493219999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3040167200000212</v>
+        <v>1.3039765999999986</v>
       </c>
       <c r="D355" s="5">
-        <v>10.104688085468382</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.104187223182537</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>163.40172899000001</v>
+        <v>163.39281129</v>
       </c>
       <c r="C356" s="5">
-        <v>0.18945739000000117</v>
+        <v>0.17787909000000468</v>
       </c>
       <c r="D356" s="5">
-        <v>1.4018920720051842</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3156826134502086</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>163.71272432999999</v>
+        <v>163.71149826000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.31099533999997675</v>
+        <v>0.31868697000001589</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3079673987126181</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.3657929937334288</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>163.14379151</v>
+        <v>163.14530427</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.56893281999998635</v>
+        <v>-0.56619399000001636</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.0914362953216372</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-4.0721432721301465</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>162.88900656999999</v>
+        <v>162.88550616000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.25478494000000751</v>
+        <v>-0.25979810999999131</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.8580504358188143</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.8942725976422548</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>164.45395131000001</v>
+        <v>164.45186867000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5649447400000156</v>
+        <v>1.5663625100000047</v>
       </c>
       <c r="D360" s="5">
-        <v>12.158051695045424</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>12.169930832465736</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>165.08362072</v>
+        <v>165.08228865000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.6296694099999911</v>
+        <v>0.63041997999999921</v>
       </c>
       <c r="D361" s="5">
-        <v>4.6926214295012203</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.6983942845610693</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>164.97017808000001</v>
+        <v>164.96920216000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11344263999998816</v>
+        <v>-0.11308649000000059</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.82150994491565488</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.81894713006387398</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>162.69867033</v>
+        <v>162.70273971</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.271507750000012</v>
+        <v>-2.2664624500000059</v>
       </c>
       <c r="D363" s="5">
-        <v>-15.327433237065113</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-15.296003180284433</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>163.77372360000001</v>
+        <v>163.77838219</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0750532700000122</v>
+        <v>1.0756424799999991</v>
       </c>
       <c r="D364" s="5">
-        <v>8.2237645422315708</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>8.2282235817480611</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>162.98191775000001</v>
+        <v>162.98721717999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.79180585000000292</v>
+        <v>-0.79116501000001449</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.6498915160449359</v>
+        <v>-5.6452832989366764</v>
       </c>
       <c r="E365" s="5">
-        <v>0.41441288530730258</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.41612219365310121</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>164.04806328000001</v>
+        <v>164.05393756000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.06614553</v>
+        <v>1.0667203800000209</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1384664566323437</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>8.1427393853257701</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>163.44046732000001</v>
+        <v>163.44684619</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.6075959599999976</v>
+        <v>-0.60709137000000624</v>
       </c>
       <c r="D367" s="5">
-        <v>-4.3550919403681831</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-4.3513958058137181</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>162.78774919</v>
+        <v>162.7733427</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.65271813000001089</v>
+        <v>-0.67350349000000165</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.688462408192418</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.8342123610144778</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>149.70627256</v>
+        <v>149.70447849000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.081476629999997</v>
+        <v>-13.068864209999987</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.405202618874704</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-63.371585028480283</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>149.35970412</v>
+        <v>149.36087431999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.34656843999999865</v>
+        <v>-0.3436041700000203</v>
       </c>
       <c r="D370" s="5">
-        <v>-2.7428882902487794</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-2.719755365002452</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>148.82935144999999</v>
+        <v>148.82245631000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.5303526700000134</v>
+        <v>-0.53841800999998668</v>
       </c>
       <c r="D371" s="5">
-        <v>-4.1787712574074432</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-4.2410328887300563</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>147.66916531999999</v>
+        <v>147.66014616000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.1601861299999996</v>
+        <v>-1.1623101499999962</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.9636639704069427</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-8.979774254223404</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>147.42266372</v>
+        <v>147.41622649999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.24650159999998777</v>
+        <v>-0.2439196600000173</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.9848503933468153</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-1.9643678142369669</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>147.43081591999999</v>
+        <v>147.42867408999999</v>
       </c>
       <c r="C374" s="5">
-        <v>8.1521999999836225E-3</v>
+        <v>1.2447589999993625E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>6.6377961106844907E-2</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>0.1013731477717883</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>147.64442513</v>
+        <v>147.64999015999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.21360921000001554</v>
+        <v>0.22131607000000031</v>
       </c>
       <c r="D375" s="5">
-        <v>1.7525753053361681</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>1.816356545410569</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>148.10831421</v>
+        <v>148.11843020000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.46388908000000129</v>
+        <v>0.4684400400000186</v>
       </c>
       <c r="D376" s="5">
-        <v>3.836161896793322</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.8743069659305407</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>148.53409199999999</v>
+        <v>148.54666166000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.42577778999998372</v>
+        <v>0.42823146000000634</v>
       </c>
       <c r="D377" s="5">
-        <v>3.5047982445356229</v>
+        <v>3.5250733447247828</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.8646801740066117</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-8.8599313307203058</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>149.29321726000001</v>
+        <v>149.30816145</v>
       </c>
       <c r="C378" s="5">
-        <v>0.7591252600000189</v>
+        <v>0.7614997899999878</v>
       </c>
       <c r="D378" s="5">
-        <v>6.3083010445410537</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.3280423063293956</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>147.71199730999999</v>
+        <v>147.7269656</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.581219950000019</v>
+        <v>-1.5811958500000003</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.994802726664755</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-11.993498931923574</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>152.4962678</v>
+        <v>152.48131832000001</v>
       </c>
       <c r="C380" s="5">
-        <v>4.7842704900000115</v>
+        <v>4.7543527200000142</v>
       </c>
       <c r="D380" s="5">
-        <v>46.595733806654138</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>46.245438999515784</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>153.97937440999999</v>
+        <v>153.96984126000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.483106609999993</v>
+        <v>1.4885229399999957</v>
       </c>
       <c r="D381" s="5">
-        <v>12.315587094730528</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>12.364283492302008</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>153.63608793</v>
+        <v>153.64786619</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.34328647999998907</v>
+        <v>-0.32197507000000769</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.6427560514797888</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-2.4807269325633485</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>155.00406292</v>
+        <v>154.99012046999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3679749899999933</v>
+        <v>1.3422542799999917</v>
       </c>
       <c r="D383" s="5">
-        <v>11.223895530725091</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>11.001740980793784</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>156.68738314000001</v>
+        <v>156.63804958</v>
       </c>
       <c r="C384" s="5">
-        <v>1.683320220000013</v>
+        <v>1.6479291100000069</v>
       </c>
       <c r="D384" s="5">
-        <v>13.839071739111496</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.532188896195517</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>156.79412941000001</v>
+        <v>156.7857602</v>
       </c>
       <c r="C385" s="5">
-        <v>0.10674627000000214</v>
+        <v>0.14771061999999802</v>
       </c>
       <c r="D385" s="5">
-        <v>0.82059310981614786</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.1374948014936992</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>157.06704797</v>
+        <v>157.06168848999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.2729185599999937</v>
+        <v>0.27592828999999597</v>
       </c>
       <c r="D386" s="5">
-        <v>2.108853465535665</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.1324502738875761</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>160.15015055000001</v>
+        <v>160.15259162999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.083102580000002</v>
+        <v>3.0909031399999947</v>
       </c>
       <c r="D387" s="5">
-        <v>26.272052161654337</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>26.346875594638419</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>161.84240115</v>
+        <v>161.87110731999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.6922505999999942</v>
+        <v>1.7185156900000038</v>
       </c>
       <c r="D388" s="5">
-        <v>13.443480582052135</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>13.664383436907412</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.97804599</v>
+        <v>163.00863774999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1356448399999977</v>
+        <v>1.1375304299999982</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7530688503036913</v>
+        <v>8.7665530291941796</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7243358716596831</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.7356453038986324</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>163.89801395999999</v>
+        <v>163.93740973000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.91996796999998764</v>
+        <v>0.92877198000002181</v>
       </c>
       <c r="D390" s="5">
-        <v>6.9879863171054213</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>7.0556046453557952</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>165.37020616000001</v>
+        <v>165.40794303000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4721922000000234</v>
+        <v>1.4705332999999996</v>
       </c>
       <c r="D391" s="5">
-        <v>11.32761919320615</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.311364191416672</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.45687086000001</v>
+        <v>166.42367322000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0866647</v>
+        <v>1.0157301899999993</v>
       </c>
       <c r="D392" s="5">
-        <v>8.1766433997050072</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>7.622954144939631</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>169.72542146999999</v>
+        <v>169.71089875000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.268550609999977</v>
+        <v>3.2872255300000006</v>
       </c>
       <c r="D393" s="5">
-        <v>26.282169463952876</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>26.454870439923539</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>171.27582095</v>
+        <v>171.29362778999999</v>
       </c>
       <c r="C394" s="5">
-        <v>1.55039948000001</v>
+        <v>1.5827290399999754</v>
       </c>
       <c r="D394" s="5">
-        <v>11.529548560324621</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>11.783495707905489</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>172.24457279999999</v>
+        <v>172.21173116</v>
       </c>
       <c r="C395" s="5">
-        <v>0.96875184999998964</v>
+        <v>0.91810337000001141</v>
       </c>
       <c r="D395" s="5">
-        <v>7.002485791980817</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>6.6248179409456931</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>174.58293619</v>
+        <v>174.48510809999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.338363390000012</v>
+        <v>2.2733769399999915</v>
       </c>
       <c r="D396" s="5">
-        <v>17.564163706127765</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>17.043584048402295</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>175.46234140000001</v>
+        <v>175.45106643</v>
       </c>
       <c r="C397" s="5">
-        <v>0.87940521000001581</v>
+        <v>0.96595833000000653</v>
       </c>
       <c r="D397" s="5">
-        <v>6.2149195598987239</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.8493157590755027</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.91568537000001</v>
+        <v>176.90634438999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4533439699999917</v>
+        <v>1.4552779599999894</v>
       </c>
       <c r="D398" s="5">
-        <v>10.405072274572124</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>10.420256559733376</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>177.15170836999999</v>
+        <v>177.08953628</v>
       </c>
       <c r="C399" s="5">
-        <v>0.23602299999998877</v>
+        <v>0.18319189000001757</v>
       </c>
       <c r="D399" s="5">
-        <v>1.6127177401098924</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.2497382475787466</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>177.53269577</v>
+        <v>177.63579401000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.3809874000000093</v>
+        <v>0.54625773000000777</v>
       </c>
       <c r="D400" s="5">
-        <v>2.6114996554017944</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.7650190798124816</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>177.92943069</v>
+        <v>178.00934333999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.3967349200000001</v>
+        <v>0.37354932999997459</v>
       </c>
       <c r="D401" s="5">
-        <v>2.7148644343012007</v>
+        <v>2.552865218514011</v>
       </c>
       <c r="E401" s="5">
-        <v>9.173864252193443</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>9.2023992084431683</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>179.45205189999999</v>
+        <v>179.52888439</v>
       </c>
       <c r="C402" s="5">
-        <v>1.5226212099999827</v>
+        <v>1.519541050000015</v>
       </c>
       <c r="D402" s="5">
-        <v>10.766305968222124</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>10.738441808731093</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>179.98372233000001</v>
+        <v>180.04957196999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.53167043000001968</v>
+        <v>0.52068757999998638</v>
       </c>
       <c r="D403" s="5">
-        <v>3.6138021841701118</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.536417428469818</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>181.24469088000001</v>
+        <v>181.19249245</v>
       </c>
       <c r="C404" s="5">
-        <v>1.2609685500000012</v>
+        <v>1.142920480000015</v>
       </c>
       <c r="D404" s="5">
-        <v>8.738859319963721</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>7.8890254333709109</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>182.35498461</v>
+        <v>182.32385361999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.1102937299999951</v>
+        <v>1.131361169999991</v>
       </c>
       <c r="D405" s="5">
-        <v>7.6039324548401233</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>7.7555156680912729</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>183.87632757</v>
+        <v>183.88185942999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.5213429599999984</v>
+        <v>1.5580058099999974</v>
       </c>
       <c r="D406" s="5">
-        <v>10.483694047121862</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>10.750256782268043</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>186.24565455000001</v>
+        <v>186.18615965999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.369326980000011</v>
+        <v>2.3043002299999955</v>
       </c>
       <c r="D407" s="5">
-        <v>16.606813645750673</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>16.118679581657869</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>186.85869335999999</v>
+        <v>186.71288695999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.61303880999997773</v>
+        <v>0.52672730000000456</v>
       </c>
       <c r="D408" s="5">
-        <v>4.0221696512039662</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.4481669231490431</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>188.15028050999999</v>
+        <v>188.13580736</v>
       </c>
       <c r="C409" s="5">
-        <v>1.291587149999998</v>
+        <v>1.4229204000000095</v>
       </c>
       <c r="D409" s="5">
-        <v>8.6172367156034824</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>9.5383030736141627</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>190.36747080000001</v>
+        <v>190.34485305000001</v>
       </c>
       <c r="C410" s="5">
-        <v>2.2171902900000191</v>
+        <v>2.2090456900000106</v>
       </c>
       <c r="D410" s="5">
-        <v>15.094464819055009</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>15.036621254735994</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>189.81294645</v>
+        <v>189.70152542</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.55452435000000833</v>
+        <v>-0.64332763000001592</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.4400372662882539</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.9812114072975024</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>190.22116675000001</v>
+        <v>190.38724991000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.40822030000001064</v>
+        <v>0.68572449000001257</v>
       </c>
       <c r="D412" s="5">
-        <v>2.6115209431732955</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.4249918866850368</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>191.56407107999999</v>
+        <v>191.69761885</v>
       </c>
       <c r="C413" s="5">
-        <v>1.3429043299999819</v>
+        <v>1.3103689399999894</v>
       </c>
       <c r="D413" s="5">
-        <v>8.8084446017675067</v>
+        <v>8.5791137901275896</v>
       </c>
       <c r="E413" s="5">
-        <v>7.6629483594286008</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>7.6896387870243554</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>191.46755769999999</v>
+        <v>191.58695331000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-9.6513380000004645E-2</v>
+        <v>-0.11066553999998519</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.60290882147475688</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.69055530890556049</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.34794475000001</v>
+        <v>192.44413896</v>
       </c>
       <c r="C415" s="5">
-        <v>0.88038705000002437</v>
+        <v>0.85718564999999103</v>
       </c>
       <c r="D415" s="5">
-        <v>5.659422166734096</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.5030687913748766</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>193.01389144000001</v>
+        <v>192.94063305</v>
       </c>
       <c r="C416" s="5">
-        <v>0.6659466899999984</v>
+        <v>0.49649408999999878</v>
       </c>
       <c r="D416" s="5">
-        <v>4.2346708789242848</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.140236638127214</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>191.74345930000001</v>
+        <v>191.70096407</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.2704321399999969</v>
+        <v>-1.2396689800000047</v>
       </c>
       <c r="D417" s="5">
-        <v>-7.6187364184615358</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-7.4434466357196749</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.61043996999999</v>
+        <v>192.59135348000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.86698066999997536</v>
+        <v>0.89038941000001159</v>
       </c>
       <c r="D418" s="5">
-        <v>5.5628676031136193</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.7182242786278037</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>191.64175424000001</v>
+        <v>191.55437505</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.96868572999997582</v>
+        <v>-1.0369784300000049</v>
       </c>
       <c r="D419" s="5">
-        <v>-5.8709290673320869</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-6.2732660044193755</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>193.00635764</v>
+        <v>192.83692994</v>
       </c>
       <c r="C420" s="5">
-        <v>1.3646033999999929</v>
+        <v>1.2825548900000001</v>
       </c>
       <c r="D420" s="5">
-        <v>8.8874250018453615</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>8.3371975093240014</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>195.37002701</v>
+        <v>195.34925354000001</v>
       </c>
       <c r="C421" s="5">
-        <v>2.3636693699999967</v>
+        <v>2.512323600000002</v>
       </c>
       <c r="D421" s="5">
-        <v>15.727310275067129</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>16.804229384675939</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>197.80270924999999</v>
+        <v>197.76769458000001</v>
       </c>
       <c r="C422" s="5">
-        <v>2.4326822399999912</v>
+        <v>2.4184410400000047</v>
       </c>
       <c r="D422" s="5">
-        <v>16.008975123812231</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>15.910595794651927</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>199.94708896</v>
+        <v>199.77719406</v>
       </c>
       <c r="C423" s="5">
-        <v>2.1443797100000097</v>
+        <v>2.0094994799999881</v>
       </c>
       <c r="D423" s="5">
-        <v>13.813609965832029</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>12.898116711150266</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>203.03064549000001</v>
+        <v>203.25860449000001</v>
       </c>
       <c r="C424" s="5">
-        <v>3.0835565300000098</v>
+        <v>3.481410430000011</v>
       </c>
       <c r="D424" s="5">
-        <v>20.159501294015048</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>23.03717928055007</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>203.1777907</v>
+        <v>203.35409164000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.14714520999999081</v>
+        <v>9.5487149999996745E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.87316767257421546</v>
+        <v>0.56519677427031567</v>
       </c>
       <c r="E425" s="5">
-        <v>6.0625771599675193</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>6.0806560143665589</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>203.85464157999999</v>
+        <v>204.01045217999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.67685087999998927</v>
+        <v>0.65636053999998012</v>
       </c>
       <c r="D426" s="5">
-        <v>4.0716521764481151</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.942710899822055</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>205.17962764000001</v>
+        <v>205.29814841000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3249860600000147</v>
+        <v>1.287696230000023</v>
       </c>
       <c r="D427" s="5">
-        <v>8.0845441647655836</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>7.8428529192940299</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>205.05275688</v>
+        <v>204.97710542999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.12687076000000275</v>
+        <v>-0.32104298000001563</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.73948965760201046</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.8604907224479494</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>207.71128675</v>
+        <v>207.65016222</v>
       </c>
       <c r="C429" s="5">
-        <v>2.6585298699999953</v>
+        <v>2.673056790000004</v>
       </c>
       <c r="D429" s="5">
-        <v>16.716915581662949</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>16.821566338400949</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>208.27808274</v>
+        <v>208.23892326000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.5667959900000028</v>
+        <v>0.58876104000000851</v>
       </c>
       <c r="D430" s="5">
-        <v>3.3241165869060119</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.4559843740705087</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>209.23411014000001</v>
+        <v>209.12919593999999</v>
       </c>
       <c r="C431" s="5">
-        <v>0.95602740000001063</v>
+        <v>0.89027267999998116</v>
       </c>
       <c r="D431" s="5">
-        <v>5.6493868868688013</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>5.2526643168173459</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>209.51512349999999</v>
+        <v>209.32488831000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.28101335999997445</v>
+        <v>0.19569237000001749</v>
       </c>
       <c r="D432" s="5">
-        <v>1.6236270908636996</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.1286956144641147</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>209.88197227000001</v>
+        <v>209.86118010999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.36684877000001848</v>
+        <v>0.53629179999998655</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1214828827161414</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.1181019443888847</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>209.25419728</v>
+        <v>209.20561197999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.62777499000000603</v>
+        <v>-0.65556813000000602</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.5308402323548371</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.684843147717165</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>208.48210363000001</v>
+        <v>209.80386944</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.77209364999998797</v>
+        <v>0.59825746000001345</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.3389307794262644</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.4860855216190201</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>210.53983077999999</v>
+        <v>209.14426477999999</v>
       </c>
       <c r="C436" s="5">
-        <v>2.0577271499999767</v>
+        <v>-0.65960466000001361</v>
       </c>
       <c r="D436" s="5">
-        <v>12.508638256258298</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.7081362913324201</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>209.30487366</v>
+        <v>209.24107899000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.23495711999999</v>
+        <v>9.681421000001933E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.8161054524513371</v>
+        <v>0.55690407781081586</v>
       </c>
       <c r="E437" s="5">
-        <v>3.0156263334149891</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.8949441353861793</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>211.58444263999999</v>
+        <v>211.61026491000001</v>
       </c>
       <c r="C438" s="5">
-        <v>2.2795689799999934</v>
+        <v>2.3691859200000067</v>
       </c>
       <c r="D438" s="5">
-        <v>13.881371642922602</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>14.466224882926904</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>211.67814293000001</v>
+        <v>211.75176923000001</v>
       </c>
       <c r="C439" s="5">
-        <v>9.3700290000015229E-2</v>
+        <v>0.14150431999999569</v>
       </c>
       <c r="D439" s="5">
-        <v>0.53271696050485318</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.80540090336005399</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>212.26766974</v>
+        <v>212.34150108</v>
       </c>
       <c r="C440" s="5">
-        <v>0.58952680999999529</v>
+        <v>0.58973184999999262</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3936878988233277</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.3936878383344249</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>214.65659029</v>
+        <v>214.62026284000001</v>
       </c>
       <c r="C441" s="5">
-        <v>2.3889205499999946</v>
+        <v>2.278761760000009</v>
       </c>
       <c r="D441" s="5">
-        <v>14.37325763308117</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>13.665867592478676</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>215.60767118000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.98740834000000177</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.6627320149813309</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">