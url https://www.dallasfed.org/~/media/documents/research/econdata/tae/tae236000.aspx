--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E5EF64D7-8BAA-4E0A-A061-4635A2F6F65E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{420B4079-BD40-4BD2-BF71-F7E21E83A10C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9EADCA5B-61BC-4558-B913-7C02E321098A}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{4DBC54B1-8DA9-4D76-B91F-8F6708DA1019}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7176D99-70BC-4E89-8D5A-5B693470E296}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5A38DC1-3C11-4D5E-92EA-92CD3C41A226}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>102.45415194</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>102.01226413000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.44188780999999722</v>
       </c>
       <c r="D7" s="5">
         <v>-5.0546091545066503</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>102.69029402</v>
       </c>
       <c r="C8" s="5">
         <v>0.67802988999999059</v>
       </c>
       <c r="D8" s="5">
         <v>8.2739865534789292</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51736621999999954</v>
       </c>
       <c r="D9" s="5">
         <v>-5.8810023972325043</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>105.24080497</v>
       </c>
       <c r="C10" s="5">
         <v>3.0678771700000027</v>
       </c>
       <c r="D10" s="5">
         <v>42.619816822764811</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>103.51640059</v>
       </c>
       <c r="C11" s="5">
         <v>-1.7244043799999957</v>
       </c>
       <c r="D11" s="5">
         <v>-17.983729771239719</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>102.11353224</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4028683500000056</v>
       </c>
       <c r="D12" s="5">
         <v>-15.103528474694572</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>102.12122744</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
         <v>9.0468600282722633E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>101.89574109</v>
       </c>
       <c r="C14" s="5">
         <v>-0.22548634999999706</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6176896393835358</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>100.49352035</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4022207400000042</v>
       </c>
       <c r="D15" s="5">
         <v>-15.319320618577592</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>100.48430691999999</v>
       </c>
       <c r="C16" s="5">
         <v>-9.2134300000026315E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.10996273807140078</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>100.31339119</v>
       </c>
       <c r="C17" s="5">
         <v>-0.17091572999999016</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0221167605021573</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>101.00670647</v>
       </c>
       <c r="C18" s="5">
         <v>0.69331527999999309</v>
       </c>
       <c r="D18" s="5">
         <v>8.616442566090976</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>101.16572825</v>
       </c>
       <c r="C19" s="5">
         <v>0.15902178000000333</v>
       </c>
       <c r="D19" s="5">
         <v>1.9056873907382643</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>102.39307044</v>
       </c>
       <c r="C20" s="5">
         <v>1.2273421900000017</v>
       </c>
       <c r="D20" s="5">
         <v>15.570195877636772</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>100.06600887</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3270615699999979</v>
       </c>
       <c r="D21" s="5">
         <v>-24.108673453812056</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>98.641086427000005</v>
       </c>
       <c r="C22" s="5">
         <v>-1.4249224429999998</v>
       </c>
       <c r="D22" s="5">
         <v>-15.811024770093841</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>98.973201333999995</v>
       </c>
       <c r="C23" s="5">
         <v>0.33211490699999047</v>
       </c>
       <c r="D23" s="5">
         <v>4.1159467201766997</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>99.065086598999997</v>
       </c>
       <c r="C24" s="5">
         <v>9.1885265000001937E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.1197685332168028</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>98.000850232000005</v>
       </c>
       <c r="C25" s="5">
         <v>-1.0642363669999924</v>
       </c>
       <c r="D25" s="5">
         <v>-12.156295906593328</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>98.053441680999995</v>
       </c>
       <c r="C26" s="5">
         <v>5.2591448999990575E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.64587544779124428</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25774545099999102</v>
       </c>
       <c r="D27" s="5">
         <v>-3.1091401181850498</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>98.805069915999994</v>
       </c>
       <c r="C28" s="5">
         <v>1.0093736859999893</v>
       </c>
       <c r="D28" s="5">
         <v>13.113344376423196</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>97.364618371999995</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4404515439999983</v>
       </c>
       <c r="D29" s="5">
         <v>-16.157690350376953</v>
       </c>
       <c r="E29" s="5">
         <v>-2.9395604943858844</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>95.010250368000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.3543680039999941</v>
       </c>
       <c r="D30" s="5">
         <v>-25.452761695552407</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>93.692655064999997</v>
       </c>
       <c r="C31" s="5">
         <v>-1.3175953030000045</v>
       </c>
       <c r="D31" s="5">
         <v>-15.429090004167678</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>93.791697674000005</v>
       </c>
       <c r="C32" s="5">
         <v>9.9042609000008497E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.2759226274194013</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
         <v>2.8820179859999939</v>
       </c>
       <c r="D33" s="5">
         <v>43.789829977401638</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>97.798738297</v>
       </c>
       <c r="C34" s="5">
         <v>1.1250226370000007</v>
       </c>
       <c r="D34" s="5">
         <v>14.894196219630418</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>96.229557348</v>
       </c>
       <c r="C35" s="5">
         <v>-1.5691809489999997</v>
       </c>
       <c r="D35" s="5">
         <v>-17.642561062743045</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>95.617572558999996</v>
       </c>
       <c r="C36" s="5">
         <v>-0.61198478900000453</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3702030249071964</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>96.515715768000007</v>
       </c>
       <c r="C37" s="5">
         <v>0.89814320900001121</v>
       </c>
       <c r="D37" s="5">
         <v>11.872633228272299</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>95.701406242000004</v>
       </c>
       <c r="C38" s="5">
         <v>-0.81430952600000239</v>
       </c>
       <c r="D38" s="5">
         <v>-9.6676303503001275</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
         <v>1.6921664579999884</v>
       </c>
       <c r="D39" s="5">
         <v>23.408120011509226</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>97.773002168000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.37942946800001209</v>
       </c>
       <c r="D40" s="5">
         <v>4.7764883137794589</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>96.913581980999993</v>
       </c>
       <c r="C41" s="5">
         <v>-0.85942018700001199</v>
       </c>
       <c r="D41" s="5">
         <v>-10.052656741790855</v>
       </c>
       <c r="E41" s="5">
         <v>-0.46324465554492544</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>96.898952582000007</v>
       </c>
       <c r="C42" s="5">
         <v>-1.4629398999986165E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.18099332053106432</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>97.760866895000007</v>
       </c>
       <c r="C43" s="5">
         <v>0.86191431299999977</v>
       </c>
       <c r="D43" s="5">
         <v>11.21197076090148</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>98.972574602999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.2117077079999916</v>
       </c>
       <c r="D44" s="5">
         <v>15.930547216592682</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>99.885857591999994</v>
       </c>
       <c r="C45" s="5">
         <v>0.91328298899999538</v>
       </c>
       <c r="D45" s="5">
         <v>11.652799884595133</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>101.14237119000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.2565135980000122</v>
       </c>
       <c r="D46" s="5">
         <v>16.18486033771509</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>100.94233795</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20003324000001044</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3476409775014084</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>100.64137528000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.30096266999998988</v>
       </c>
       <c r="D48" s="5">
         <v>-3.5197450668778663</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>101.41333410999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.77195882999998844</v>
       </c>
       <c r="D49" s="5">
         <v>9.6028829991893652</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>101.06089924</v>
       </c>
       <c r="C50" s="5">
         <v>-0.35243486999999618</v>
       </c>
       <c r="D50" s="5">
         <v>-4.0914848883553674</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>100.90869451</v>
       </c>
       <c r="C51" s="5">
         <v>-0.15220472999999402</v>
       </c>
       <c r="D51" s="5">
         <v>-1.7923877883851524</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>100.71229803999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19639647000001048</v>
       </c>
       <c r="D52" s="5">
         <v>-2.3106954388700363</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>102.59010073</v>
       </c>
       <c r="C53" s="5">
         <v>1.87780269000001</v>
       </c>
       <c r="D53" s="5">
         <v>24.817478740970621</v>
       </c>
       <c r="E53" s="5">
         <v>5.8572994960736313</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>102.62488182</v>
       </c>
       <c r="C54" s="5">
         <v>3.4781089999995629E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.40759509686441042</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>101.67414956</v>
       </c>
       <c r="C55" s="5">
         <v>-0.95073225999999522</v>
       </c>
       <c r="D55" s="5">
         <v>-10.56767078807882</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>101.65539268000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.8756879999997977E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.22115190850692246</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>102.23906366</v>
       </c>
       <c r="C57" s="5">
         <v>0.58367097999999373</v>
       </c>
       <c r="D57" s="5">
         <v>7.1117939767585847</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>101.46709925</v>
       </c>
       <c r="C58" s="5">
         <v>-0.77196440999999538</v>
       </c>
       <c r="D58" s="5">
         <v>-8.6937349814602101</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>101.63193277000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.16483352000000195</v>
       </c>
       <c r="D59" s="5">
         <v>1.9669146783256819</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>103.09564012</v>
       </c>
       <c r="C60" s="5">
         <v>1.4637073499999929</v>
       </c>
       <c r="D60" s="5">
         <v>18.719313496718073</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>103.11612433000001</v>
       </c>
       <c r="C61" s="5">
         <v>2.0484210000006442E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.23869032677830138</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
         <v>2.3939353699999941</v>
       </c>
       <c r="D62" s="5">
         <v>31.706572361264197</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>106.34173317</v>
       </c>
       <c r="C63" s="5">
         <v>0.83167346999999836</v>
       </c>
       <c r="D63" s="5">
         <v>9.8799328576546053</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>106.33171575</v>
       </c>
       <c r="C64" s="5">
         <v>-1.0017419999996946E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-0.11298177628680239</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>106.55234855</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
         <v>2.5185509785086824</v>
       </c>
       <c r="E65" s="5">
         <v>3.8622126226661724</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>108.68739196</v>
       </c>
       <c r="C66" s="5">
         <v>2.1350434099999944</v>
       </c>
       <c r="D66" s="5">
         <v>26.880152784589061</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>109.23639014</v>
       </c>
       <c r="C67" s="5">
         <v>0.54899817999999811</v>
       </c>
       <c r="D67" s="5">
         <v>6.2326626239784133</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>110.34257891999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.1061887799999965</v>
       </c>
       <c r="D68" s="5">
         <v>12.852057651551373</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>107.79978821</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5427907099999913</v>
       </c>
       <c r="D69" s="5">
         <v>-24.404258585105776</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>109.15809357000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.3583053600000028</v>
       </c>
       <c r="D70" s="5">
         <v>16.213455514016118</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>109.27340536</v>
       </c>
       <c r="C71" s="5">
         <v>0.1153117899999927</v>
       </c>
       <c r="D71" s="5">
         <v>1.2750401087967544</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.20078655</v>
       </c>
       <c r="C72" s="5">
         <v>1.9273811900000055</v>
       </c>
       <c r="D72" s="5">
         <v>23.344724579548348</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.34968961</v>
       </c>
       <c r="C73" s="5">
         <v>0.14890305999999498</v>
       </c>
       <c r="D73" s="5">
         <v>1.6187432752977848</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>112.68841328000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.3387236700000074</v>
       </c>
       <c r="D74" s="5">
         <v>15.42052263729774</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>112.76677433</v>
       </c>
       <c r="C75" s="5">
         <v>7.8361049999998045E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.83765251309855238</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>112.90758661</v>
       </c>
       <c r="C76" s="5">
         <v>0.14081227999999157</v>
       </c>
       <c r="D76" s="5">
         <v>1.5087784279302685</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>114.21331843</v>
       </c>
       <c r="C77" s="5">
         <v>1.3057318200000054</v>
       </c>
       <c r="D77" s="5">
         <v>14.795141060966866</v>
       </c>
       <c r="E77" s="5">
         <v>7.1898648732318327</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>114.75365487000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.54033644000000436</v>
       </c>
       <c r="D78" s="5">
         <v>5.8272032553549957</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>115.10899959</v>
       </c>
       <c r="C79" s="5">
         <v>0.35534471999999084</v>
       </c>
       <c r="D79" s="5">
         <v>3.7798491079434449</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>117.04604272</v>
       </c>
       <c r="C80" s="5">
         <v>1.9370431300000064</v>
       </c>
       <c r="D80" s="5">
         <v>22.171376087091122</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>117.25439006000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.2083473400000031</v>
       </c>
       <c r="D81" s="5">
         <v>2.1570923017135701</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>119.39320179000001</v>
       </c>
       <c r="C82" s="5">
         <v>2.1388117300000005</v>
       </c>
       <c r="D82" s="5">
         <v>24.224095812126436</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>119.57652138</v>
       </c>
       <c r="C83" s="5">
         <v>0.18331958999999642</v>
       </c>
       <c r="D83" s="5">
         <v>1.8581525034079283</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>119.99713063</v>
       </c>
       <c r="C84" s="5">
         <v>0.42060924999999827</v>
       </c>
       <c r="D84" s="5">
         <v>4.3036134707052476</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>119.87031819000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12681243999999481</v>
       </c>
       <c r="D85" s="5">
         <v>-1.2608096353346032</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>119.84303841000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.7279780000000642E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.27275136187538962</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>122.91720728999999</v>
       </c>
       <c r="C87" s="5">
         <v>3.0741688799999878</v>
       </c>
       <c r="D87" s="5">
         <v>35.518466229278765</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>122.40155471</v>
       </c>
       <c r="C88" s="5">
         <v>-0.51565257999999403</v>
       </c>
       <c r="D88" s="5">
         <v>-4.9196007770168748</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>118.81376793</v>
       </c>
       <c r="C89" s="5">
         <v>-3.5877867800000018</v>
       </c>
       <c r="D89" s="5">
         <v>-30.022565483292063</v>
       </c>
       <c r="E89" s="5">
         <v>4.0279448695114795</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>122.04063377</v>
       </c>
       <c r="C90" s="5">
         <v>3.2268658400000021</v>
       </c>
       <c r="D90" s="5">
         <v>37.927932301044635</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>122.73880758</v>
       </c>
       <c r="C91" s="5">
         <v>0.69817381000000012</v>
       </c>
       <c r="D91" s="5">
         <v>7.0851736515416208</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>121.70125987</v>
       </c>
       <c r="C92" s="5">
         <v>-1.0375477099999983</v>
       </c>
       <c r="D92" s="5">
         <v>-9.6853730073085398</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>122.32614166</v>
       </c>
       <c r="C93" s="5">
         <v>0.62488179000000343</v>
       </c>
       <c r="D93" s="5">
         <v>6.3384786228916523</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>124.08900637000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7628647100000023</v>
       </c>
       <c r="D94" s="5">
         <v>18.732155409283124</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>124.83532619</v>
       </c>
       <c r="C95" s="5">
         <v>0.74631981999999653</v>
       </c>
       <c r="D95" s="5">
         <v>7.4608621809922226</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>125.29175057</v>
       </c>
       <c r="C96" s="5">
         <v>0.45642438000000141</v>
       </c>
       <c r="D96" s="5">
         <v>4.4767662380142959</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>126.94408424</v>
       </c>
       <c r="C97" s="5">
         <v>1.6523336699999902</v>
       </c>
       <c r="D97" s="5">
         <v>17.025330751151092</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.25457426</v>
       </c>
       <c r="C98" s="5">
         <v>0.31049002000000314</v>
       </c>
       <c r="D98" s="5">
         <v>2.974863280657436</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>130.63665653000001</v>
       </c>
       <c r="C99" s="5">
         <v>3.3820822700000122</v>
       </c>
       <c r="D99" s="5">
         <v>36.993465573254227</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.47314807000001</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1635084600000027</v>
       </c>
       <c r="D100" s="5">
         <v>-10.179428716062944</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>128.71300471000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.76014336000000071</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8221572788227274</v>
       </c>
       <c r="E101" s="5">
         <v>8.33172531472297</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.01881921</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
         <v>2.8886834387088944</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.23062583000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2118066200000044</v>
       </c>
       <c r="D103" s="5">
         <v>11.871838799899304</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
         <v>-0.53658673000001045</v>
       </c>
       <c r="D104" s="5">
         <v>-4.8338151986672573</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.00363354000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.3095944400000121</v>
       </c>
       <c r="D105" s="5">
         <v>12.813197303012846</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>130.65068789</v>
       </c>
       <c r="C106" s="5">
         <v>-0.35294565000000944</v>
       </c>
       <c r="D106" s="5">
         <v>-3.185521546856096</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.8875010000007251E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.26553371020237027</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>135.09210372000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.4125408200000038</v>
       </c>
       <c r="D108" s="5">
         <v>48.95925766693059</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>135.50241402</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
         <v>3.7062214979359576</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>135.81708746999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.31467344999998659</v>
       </c>
       <c r="D110" s="5">
         <v>2.8225967132829322</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.26957803000001945</v>
       </c>
       <c r="D111" s="5">
         <v>2.4080077564873958</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>136.07120448000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.54610200000036E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.1362487286023617</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>137.61826855000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.5470640700000047</v>
       </c>
       <c r="D113" s="5">
         <v>14.529753002799929</v>
       </c>
       <c r="E113" s="5">
         <v>6.9186978115103548</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.78590856</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8323599900000147</v>
       </c>
       <c r="D114" s="5">
         <v>-14.858096144918608</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>136.06390128000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.27799272000001451</v>
       </c>
       <c r="D115" s="5">
         <v>2.4845971398995026</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>136.28788671000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.22398542999999904</v>
       </c>
       <c r="D116" s="5">
         <v>1.9933977207977183</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.13145219000000452</v>
       </c>
       <c r="D117" s="5">
         <v>1.163581953701387</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>135.98186604</v>
       </c>
       <c r="C118" s="5">
         <v>-0.43747286000001395</v>
       </c>
       <c r="D118" s="5">
         <v>-3.7810369807029454</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>136.21927081000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.23740477000001192</v>
       </c>
       <c r="D119" s="5">
         <v>2.1152617382155903</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.93012777000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.28914303999999902</v>
       </c>
       <c r="D120" s="5">
         <v>-2.51762810561591</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>136.20556422000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.27543645000000083</v>
       </c>
       <c r="D121" s="5">
         <v>2.4588538792269743</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.23220129000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.0266370699999925</v>
       </c>
       <c r="D122" s="5">
         <v>9.429436298725058</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>138.00748987</v>
       </c>
       <c r="C123" s="5">
         <v>0.77528857999999445</v>
       </c>
       <c r="D123" s="5">
         <v>6.9940248999825094</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>138.76947985999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.76198998999998935</v>
       </c>
       <c r="D124" s="5">
         <v>6.8305940498492257</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.65781403</v>
       </c>
       <c r="C125" s="5">
         <v>0.88833417000000736</v>
       </c>
       <c r="D125" s="5">
         <v>7.9581304152589238</v>
       </c>
       <c r="E125" s="5">
         <v>1.4820310569878758</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>141.20495144</v>
       </c>
       <c r="C126" s="5">
         <v>1.5471374100000048</v>
       </c>
       <c r="D126" s="5">
         <v>14.134312994786713</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
         <v>0.66600905999999327</v>
       </c>
       <c r="D127" s="5">
         <v>5.8090947440380347</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>142.19370314</v>
       </c>
       <c r="C128" s="5">
         <v>0.3227426400000013</v>
       </c>
       <c r="D128" s="5">
         <v>2.7642998577574573</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.65504100999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.53866213000000585</v>
       </c>
       <c r="D129" s="5">
         <v>-4.4523447310104487</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>142.11855405</v>
       </c>
       <c r="C130" s="5">
         <v>0.46351304000000937</v>
       </c>
       <c r="D130" s="5">
         <v>3.9979916873663868</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>142.97152862999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.85297457999999438</v>
       </c>
       <c r="D131" s="5">
         <v>7.4447908253291395</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
         <v>0.58180307000000653</v>
       </c>
       <c r="D132" s="5">
         <v>4.9940260955139593</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>142.79124881000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.76208288999998786</v>
       </c>
       <c r="D133" s="5">
         <v>-6.1876997060994698</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>142.51515395999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.2760948500000211</v>
       </c>
       <c r="D134" s="5">
         <v>-2.295750316280043</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.90294402999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6122099300000059</v>
       </c>
       <c r="D135" s="5">
         <v>-5.0348380155444854</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>142.39774194</v>
       </c>
       <c r="C136" s="5">
         <v>0.49479791000001683</v>
       </c>
       <c r="D136" s="5">
         <v>4.2654355192298876</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>142.67109858000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.27335664000000293</v>
       </c>
       <c r="D137" s="5">
         <v>2.3280818984015239</v>
       </c>
       <c r="E137" s="5">
         <v>2.1576197300014366</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>146.66951225</v>
       </c>
       <c r="C138" s="5">
         <v>3.9984136699999908</v>
       </c>
       <c r="D138" s="5">
         <v>39.330472058884091</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>149.26676276000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.5972505100000092</v>
       </c>
       <c r="D139" s="5">
         <v>23.446618042352508</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>148.54365522000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.72310754000000088</v>
       </c>
       <c r="D140" s="5">
         <v>-5.6608611339150521</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>148.23190471000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31175050999999598</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4895877519832688</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>147.77407208</v>
       </c>
       <c r="C142" s="5">
         <v>-0.45783263000001284</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6440312727325397</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>145.52459958</v>
       </c>
       <c r="C143" s="5">
         <v>-2.249472499999996</v>
       </c>
       <c r="D143" s="5">
         <v>-16.812501659854217</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>146.07844238999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.55384280999999191</v>
       </c>
       <c r="D144" s="5">
         <v>4.6638237917081549</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>146.48001067000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.40156828000002065</v>
       </c>
       <c r="D145" s="5">
         <v>3.3491245794772917</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>145.93023933000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.5497713400000066</v>
       </c>
       <c r="D146" s="5">
         <v>-4.4120425510990042</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.88492689</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5312440000003562E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-0.37197337067791381</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.94157941000000278</v>
       </c>
       <c r="D148" s="5">
         <v>8.0260546372281194</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>145.84181573999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98469056000001842</v>
       </c>
       <c r="D149" s="5">
         <v>-7.7574771942102938</v>
       </c>
       <c r="E149" s="5">
         <v>2.2223962607409664</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>144.97735297</v>
       </c>
       <c r="C150" s="5">
         <v>-0.86446276999998872</v>
       </c>
       <c r="D150" s="5">
         <v>-6.8855161203296822</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.04589589</v>
       </c>
       <c r="C151" s="5">
         <v>1.0685429199999987</v>
       </c>
       <c r="D151" s="5">
         <v>9.2119831315242493</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>146.46946235999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.42356646999999725</v>
       </c>
       <c r="D152" s="5">
         <v>3.5363291542792608</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>146.94469058999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.47522822999999903</v>
       </c>
       <c r="D153" s="5">
         <v>3.9637020788046318</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.10188672999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.15719613999999638</v>
       </c>
       <c r="D154" s="5">
         <v>1.2912968052884111</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>146.64389808000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.45798864999997591</v>
       </c>
       <c r="D155" s="5">
         <v>-3.6727766915740423</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.96731427</v>
       </c>
       <c r="C156" s="5">
         <v>0.323416189999989</v>
       </c>
       <c r="D156" s="5">
         <v>2.678883035816404</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.03252233000001</v>
       </c>
       <c r="C157" s="5">
         <v>6.5208060000003343E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.53373029068282118</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>146.95980595</v>
       </c>
       <c r="C158" s="5">
         <v>-7.27163800000028E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.59186017014759562</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.73063852999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.22916742000001022</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8553000693555144</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.42117923000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
         <v>-2.5016844073149636</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2538144300000056</v>
       </c>
       <c r="D161" s="5">
         <v>-9.8052796785172305</v>
       </c>
       <c r="E161" s="5">
         <v>-0.46245374591493693</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.46828549</v>
       </c>
       <c r="C162" s="5">
         <v>-0.6990793100000019</v>
       </c>
       <c r="D162" s="5">
         <v>-5.628185340600778</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>142.56795849</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
         <v>-14.691374591170769</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>139.90979718</v>
       </c>
       <c r="C164" s="5">
         <v>-2.658161309999997</v>
       </c>
       <c r="D164" s="5">
         <v>-20.216266515896962</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>140.58400309000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.67420591000001195</v>
       </c>
       <c r="D165" s="5">
         <v>5.9383837031067976</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>140.57326412</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0738970000005565E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-9.1627432053331681E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>139.24938091000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.3238832099999911</v>
       </c>
       <c r="D167" s="5">
         <v>-10.733907477369996</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>138.58661101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
         <v>-5.5643399824359507</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>138.50218301000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.72860446008400359</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>138.17552384999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.32665916000001971</v>
       </c>
       <c r="D170" s="5">
         <v>-2.7937893193471175</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.16300204000001</v>
       </c>
       <c r="C171" s="5">
         <v>-1.0125218099999813</v>
       </c>
       <c r="D171" s="5">
         <v>-8.4474711918535395</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>134.88867826000001</v>
       </c>
       <c r="C172" s="5">
         <v>-2.2743237800000031</v>
       </c>
       <c r="D172" s="5">
         <v>-18.179485109284808</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>135.08778405999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
         <v>1.7857409998172757</v>
       </c>
       <c r="E173" s="5">
         <v>-6.9434206192878545</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>133.74378831999999</v>
       </c>
       <c r="C174" s="5">
         <v>-1.3439957399999969</v>
       </c>
       <c r="D174" s="5">
         <v>-11.306761299917589</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>132.01115247000001</v>
       </c>
       <c r="C175" s="5">
         <v>-1.7326358499999799</v>
       </c>
       <c r="D175" s="5">
         <v>-14.484660573996777</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>131.74392759</v>
       </c>
       <c r="C176" s="5">
         <v>-0.26722488000001476</v>
       </c>
       <c r="D176" s="5">
         <v>-2.4022491679993374</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>131.18994075000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.55398683999999321</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9309505449174562</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>129.83242289</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3575178600000015</v>
       </c>
       <c r="D178" s="5">
         <v>-11.734393258628051</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>130.18378114000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.35135825000000409</v>
       </c>
       <c r="D179" s="5">
         <v>3.2962686262094865</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>129.83886719</v>
       </c>
       <c r="C180" s="5">
         <v>-0.3449139500000058</v>
       </c>
       <c r="D180" s="5">
         <v>-3.1334043142201784</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>129.51130936999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.32755782000000977</v>
       </c>
       <c r="D181" s="5">
         <v>-2.9857083421371833</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>129.32820215999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18310721000000285</v>
       </c>
       <c r="D182" s="5">
         <v>-1.6834672847765964</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>130.0444909</v>
       </c>
       <c r="C183" s="5">
         <v>0.71628874000001019</v>
       </c>
       <c r="D183" s="5">
         <v>6.8524838242167263</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>130.20716741000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.16267651000001138</v>
       </c>
       <c r="D184" s="5">
         <v>1.5114866158821627</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>129.58358408000001</v>
       </c>
       <c r="C185" s="5">
         <v>-0.62358333000000243</v>
       </c>
       <c r="D185" s="5">
         <v>-5.598008035796898</v>
       </c>
       <c r="E185" s="5">
         <v>-4.0745356941788717</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>130.79425187000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.2106677900000022</v>
       </c>
       <c r="D186" s="5">
         <v>11.805725696137248</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>131.34046332</v>
       </c>
       <c r="C187" s="5">
         <v>0.54621144999998705</v>
       </c>
       <c r="D187" s="5">
         <v>5.128055304815371</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>132.07150655000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.73104323000001159</v>
       </c>
       <c r="D188" s="5">
         <v>6.8875333655659787</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>136.43573670000001</v>
       </c>
       <c r="C189" s="5">
         <v>4.3642301499999974</v>
       </c>
       <c r="D189" s="5">
         <v>47.716190932511559</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>134.93504694999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5006897500000207</v>
       </c>
       <c r="D190" s="5">
         <v>-12.429164966833916</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>132.42115071000001</v>
       </c>
       <c r="C191" s="5">
         <v>-2.5138962399999798</v>
       </c>
       <c r="D191" s="5">
         <v>-20.202163682855645</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>135.80434833000001</v>
       </c>
       <c r="C192" s="5">
         <v>3.3831976200000042</v>
       </c>
       <c r="D192" s="5">
         <v>35.355472960208665</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>135.94128655</v>
       </c>
       <c r="C193" s="5">
         <v>0.13693821999999045</v>
       </c>
       <c r="D193" s="5">
         <v>1.2167524415681141</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>138.18792242999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.2466358799999853</v>
       </c>
       <c r="D194" s="5">
         <v>21.737545475373587</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>138.98877861</v>
       </c>
       <c r="C195" s="5">
         <v>0.80085618000001091</v>
       </c>
       <c r="D195" s="5">
         <v>7.1805081129176385</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>139.98949512999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.0007165199999974</v>
       </c>
       <c r="D196" s="5">
         <v>8.9904649324645156</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.11062999000001</v>
       </c>
       <c r="C197" s="5">
         <v>2.1211348600000122</v>
       </c>
       <c r="D197" s="5">
         <v>19.776993986297022</v>
       </c>
       <c r="E197" s="5">
         <v>9.6671549864420179</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>142.95208765999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.84145766999998273</v>
       </c>
       <c r="D198" s="5">
         <v>7.3413984558567513</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>144.38596741999999</v>
       </c>
       <c r="C199" s="5">
         <v>1.4338797599999964</v>
       </c>
       <c r="D199" s="5">
         <v>12.723332434179024</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>146.12427102000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.7383036000000232</v>
       </c>
       <c r="D200" s="5">
         <v>15.443223766232684</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.65289380999999</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4713772100000142</v>
       </c>
       <c r="D201" s="5">
         <v>-11.435999920009953</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>145.99654476000001</v>
       </c>
       <c r="C202" s="5">
         <v>1.3436509500000113</v>
       </c>
       <c r="D202" s="5">
         <v>11.734018148798198</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>147.58879053999999</v>
       </c>
       <c r="C203" s="5">
         <v>1.5922457799999847</v>
       </c>
       <c r="D203" s="5">
         <v>13.901528992680978</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>147.08027815</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50851238999999282</v>
       </c>
       <c r="D204" s="5">
         <v>-4.0571037498761564</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>147.36563414</v>
       </c>
       <c r="C205" s="5">
         <v>0.28535598999999934</v>
       </c>
       <c r="D205" s="5">
         <v>2.3531698731537931</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>147.24653509000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.11909904999998844</v>
       </c>
       <c r="D206" s="5">
         <v>-0.96552558138329747</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>146.15040296000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.0961321300000009</v>
       </c>
       <c r="D207" s="5">
         <v>-8.5762151107147684</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>146.81045556999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.66005260999997972</v>
       </c>
       <c r="D208" s="5">
         <v>5.5561716383996096</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>147.88340033</v>
       </c>
       <c r="C209" s="5">
         <v>1.0729447600000128</v>
       </c>
       <c r="D209" s="5">
         <v>9.1312924551773875</v>
       </c>
       <c r="E209" s="5">
         <v>4.0621664546883096</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>148.48927803999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.60587770999998725</v>
       </c>
       <c r="D210" s="5">
         <v>5.0287057412478076</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.32788815000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.8386101100000189</v>
       </c>
       <c r="D211" s="5">
         <v>15.91336895306199</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>151.07635142000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.74846327000000201</v>
       </c>
       <c r="D212" s="5">
         <v>6.1410004820946495</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>151.88072656</v>
       </c>
       <c r="C213" s="5">
         <v>0.80437513999999055</v>
       </c>
       <c r="D213" s="5">
         <v>6.5796128888007788</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>151.99682146000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.11609490000000733</v>
       </c>
       <c r="D214" s="5">
         <v>0.92112454091719531</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>153.48722351999999</v>
       </c>
       <c r="C215" s="5">
         <v>1.4904020599999797</v>
       </c>
       <c r="D215" s="5">
         <v>12.422357274168071</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>153.60454254999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.11731903000000443</v>
       </c>
       <c r="D216" s="5">
         <v>0.92109420691817157</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>153.9591413</v>
       </c>
       <c r="C217" s="5">
         <v>0.35459875000000807</v>
       </c>
       <c r="D217" s="5">
         <v>2.8056659432273978</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.53345623999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.42568506000000639</v>
       </c>
       <c r="D218" s="5">
         <v>-3.267913227315089</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>154.21595518999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.68249894999999583</v>
       </c>
       <c r="D219" s="5">
         <v>5.4667052925083448</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>155.74448484999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.5285296600000038</v>
       </c>
       <c r="D220" s="5">
         <v>12.564234142165876</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.97532641999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.7691584300000045</v>
       </c>
       <c r="D221" s="5">
         <v>-5.7679588723888786</v>
       </c>
       <c r="E221" s="5">
         <v>4.7956201129906617</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>155.26802709</v>
       </c>
       <c r="C222" s="5">
         <v>0.29270067000001632</v>
       </c>
       <c r="D222" s="5">
         <v>2.2901225761687627</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>157.31749187</v>
       </c>
       <c r="C223" s="5">
         <v>2.0494647799999939</v>
       </c>
       <c r="D223" s="5">
         <v>17.041465012733671</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>158.05384394999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.73635207999998897</v>
       </c>
       <c r="D224" s="5">
         <v>5.763687758109981</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>158.79844732999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.74460338000000093</v>
       </c>
       <c r="D225" s="5">
         <v>5.8020956985351368</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>159.64913829</v>
       </c>
       <c r="C226" s="5">
         <v>0.85069096000000854</v>
       </c>
       <c r="D226" s="5">
         <v>6.6212879195714613</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>159.37563713</v>
       </c>
       <c r="C227" s="5">
         <v>-0.27350115999999502</v>
       </c>
       <c r="D227" s="5">
         <v>-2.036506970046803</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>159.57651304999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.20087591999998722</v>
       </c>
       <c r="D228" s="5">
         <v>1.5230003391214275</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>159.87109702999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.29458397999999875</v>
       </c>
       <c r="D229" s="5">
         <v>2.2378739214525378</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>159.97450737</v>
       </c>
       <c r="C230" s="5">
         <v>0.10341034000001059</v>
       </c>
       <c r="D230" s="5">
         <v>0.77897027224822502</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>161.96841526</v>
       </c>
       <c r="C231" s="5">
         <v>1.9939078900000027</v>
       </c>
       <c r="D231" s="5">
         <v>16.025812404085094</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>160.33133738999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.637077870000013</v>
       </c>
       <c r="D232" s="5">
         <v>-11.476823997640761</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>159.46160842</v>
       </c>
       <c r="C233" s="5">
         <v>-0.86972896999998284</v>
       </c>
       <c r="D233" s="5">
         <v>-6.3187447544731707</v>
       </c>
       <c r="E233" s="5">
         <v>2.8948362966126018</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>154.3921004</v>
       </c>
       <c r="C234" s="5">
         <v>-5.0695080200000007</v>
       </c>
       <c r="D234" s="5">
         <v>-32.137911293208191</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>149.69571477</v>
       </c>
       <c r="C235" s="5">
         <v>-4.6963856300000089</v>
       </c>
       <c r="D235" s="5">
         <v>-30.974189771570749</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>146.10611983000001</v>
       </c>
       <c r="C236" s="5">
         <v>-3.5895949399999836</v>
       </c>
       <c r="D236" s="5">
         <v>-25.267679503288576</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>140.63108962999999</v>
       </c>
       <c r="C237" s="5">
         <v>-5.4750302000000204</v>
       </c>
       <c r="D237" s="5">
         <v>-36.765336197980858</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>139.56319912999999</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0678905000000043</v>
       </c>
       <c r="D238" s="5">
         <v>-8.7411712100371233</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>137.72711713999999</v>
       </c>
       <c r="C239" s="5">
         <v>-1.8360819899999967</v>
       </c>
       <c r="D239" s="5">
         <v>-14.693427486835864</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>135.61574224</v>
       </c>
       <c r="C240" s="5">
         <v>-2.1113748999999871</v>
       </c>
       <c r="D240" s="5">
         <v>-16.921666138941028</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>134.20552051999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4102217200000098</v>
       </c>
       <c r="D241" s="5">
         <v>-11.788885956471852</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>132.49377645000001</v>
       </c>
       <c r="C242" s="5">
         <v>-1.7117440699999804</v>
       </c>
       <c r="D242" s="5">
         <v>-14.276246877971888</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>131.75767969</v>
       </c>
       <c r="C243" s="5">
         <v>-0.73609676000000945</v>
       </c>
       <c r="D243" s="5">
         <v>-6.4668607993369376</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>130.31176325000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.4459164399999906</v>
       </c>
       <c r="D244" s="5">
         <v>-12.402401951288876</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>130.81746027</v>
       </c>
       <c r="C245" s="5">
         <v>0.50569701999998529</v>
       </c>
       <c r="D245" s="5">
         <v>4.75749503315408</v>
       </c>
       <c r="E245" s="5">
         <v>-17.963037268854865</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>130.95418556000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.13672529000001532</v>
       </c>
       <c r="D246" s="5">
         <v>1.2614277991810141</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>130.12083430000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.83335126000000059</v>
       </c>
       <c r="D247" s="5">
         <v>-7.3747350101431071</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>131.04430783999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.92347353999997495</v>
       </c>
       <c r="D248" s="5">
         <v>8.8568755774905306</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>131.27672845000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.23242061000001968</v>
       </c>
       <c r="D249" s="5">
         <v>2.149208542317993</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>131.41412549</v>
       </c>
       <c r="C250" s="5">
         <v>0.1373970399999962</v>
       </c>
       <c r="D250" s="5">
         <v>1.2632007719246996</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>130.43612243999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.97800305000001231</v>
       </c>
       <c r="D251" s="5">
         <v>-8.5739482323135991</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>132.28723339000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.8511109500000202</v>
       </c>
       <c r="D252" s="5">
         <v>18.424251685921412</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>131.70032117</v>
       </c>
       <c r="C253" s="5">
         <v>-0.5869122200000163</v>
       </c>
       <c r="D253" s="5">
         <v>-5.1959692981848438</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>131.11039129</v>
       </c>
       <c r="C254" s="5">
         <v>-0.58992987999999968</v>
       </c>
       <c r="D254" s="5">
         <v>-5.2447343443492329</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.02065762999999</v>
       </c>
       <c r="C255" s="5">
         <v>-1.0897336600000074</v>
       </c>
       <c r="D255" s="5">
         <v>-9.5303442635707789</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>129.82088872</v>
       </c>
       <c r="C256" s="5">
         <v>-0.19976890999998886</v>
       </c>
       <c r="D256" s="5">
         <v>-1.8282269776706439</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>130.16633697</v>
       </c>
       <c r="C257" s="5">
         <v>0.34544825000000401</v>
       </c>
       <c r="D257" s="5">
         <v>3.240302230104497</v>
       </c>
       <c r="E257" s="5">
         <v>-0.49773424637361563</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>129.40564653999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.76069043000001102</v>
       </c>
       <c r="D258" s="5">
         <v>-6.7917140769932711</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>129.22992350000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.17572303999997985</v>
       </c>
       <c r="D259" s="5">
         <v>-1.6173936613334217</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>129.12497375999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.10494974000002344</v>
       </c>
       <c r="D260" s="5">
         <v>-0.97019852171695842</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>128.54949919000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.57547456999998303</v>
       </c>
       <c r="D261" s="5">
         <v>-5.2189068834530445</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>128.95133447000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.40183528000000024</v>
       </c>
       <c r="D262" s="5">
         <v>3.8162701631492268</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>128.54426734</v>
       </c>
       <c r="C263" s="5">
         <v>-0.4070671300000015</v>
       </c>
       <c r="D263" s="5">
         <v>-3.7230177468924319</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>129.49975835000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.95549101000000292</v>
       </c>
       <c r="D264" s="5">
         <v>9.2936517155050247</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>129.49820568999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.5526600000157487E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-1.4386661132081979E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>130.15901452</v>
       </c>
       <c r="C266" s="5">
         <v>0.66080883000000767</v>
       </c>
       <c r="D266" s="5">
         <v>6.2982242997077442</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>129.20275549999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.95625902000000451</v>
       </c>
       <c r="D267" s="5">
         <v>-8.4685609710684506</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>128.75297297</v>
       </c>
       <c r="C268" s="5">
         <v>-0.44978252999999313</v>
       </c>
       <c r="D268" s="5">
         <v>-4.0983940902503901</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>127.72164797000001</v>
       </c>
       <c r="C269" s="5">
         <v>-1.0313249999999954</v>
       </c>
       <c r="D269" s="5">
         <v>-9.1997652131079359</v>
       </c>
       <c r="E269" s="5">
         <v>-1.8781269081601604</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>128.12706428000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.40541631000000677</v>
       </c>
       <c r="D270" s="5">
         <v>3.8762691898909463</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>127.07238673000001</v>
       </c>
       <c r="C271" s="5">
         <v>-1.0546775500000081</v>
       </c>
       <c r="D271" s="5">
         <v>-9.4426427759204401</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>128.50375442000001</v>
       </c>
       <c r="C272" s="5">
         <v>1.4313676900000019</v>
       </c>
       <c r="D272" s="5">
         <v>14.386705343656203</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>129.01023881</v>
       </c>
       <c r="C273" s="5">
         <v>0.50648438999999712</v>
       </c>
       <c r="D273" s="5">
         <v>4.8335646257768872</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>130.26812378</v>
       </c>
       <c r="C274" s="5">
         <v>1.2578849699999921</v>
       </c>
       <c r="D274" s="5">
         <v>12.348621480408649</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>129.66441065000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.6037131299999885</v>
       </c>
       <c r="D275" s="5">
         <v>-5.4216817460509992</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>126.32566249</v>
       </c>
       <c r="C276" s="5">
         <v>-3.3387481600000086</v>
       </c>
       <c r="D276" s="5">
         <v>-26.877752971808235</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>126.17555536</v>
       </c>
       <c r="C277" s="5">
         <v>-0.15010712999999498</v>
       </c>
       <c r="D277" s="5">
         <v>-1.4166242230171822</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>128.28198015000001</v>
       </c>
       <c r="C278" s="5">
         <v>2.1064247900000055</v>
       </c>
       <c r="D278" s="5">
         <v>21.979025967144516</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>129.02052359000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.73854344000000083</v>
       </c>
       <c r="D279" s="5">
         <v>7.1316366404120091</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>130.11095642000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.0904328299999975</v>
       </c>
       <c r="D280" s="5">
         <v>10.626922585984877</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>130.0142865</v>
       </c>
       <c r="C281" s="5">
         <v>-9.6669920000010734E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.88794242719970606</v>
       </c>
       <c r="E281" s="5">
         <v>1.7950273633632552</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>130.89985267</v>
       </c>
       <c r="C282" s="5">
         <v>0.88556617000000415</v>
       </c>
       <c r="D282" s="5">
         <v>8.4868175026178161</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>132.17133254000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.2714798700000074</v>
       </c>
       <c r="D283" s="5">
         <v>12.299372498855554</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>133.78215218</v>
       </c>
       <c r="C284" s="5">
         <v>1.6108196399999883</v>
       </c>
       <c r="D284" s="5">
         <v>15.646080076313563</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>132.43825828000001</v>
       </c>
       <c r="C285" s="5">
         <v>-1.3438938999999834</v>
       </c>
       <c r="D285" s="5">
         <v>-11.410267867486269</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>132.40037896999999</v>
       </c>
       <c r="C286" s="5">
         <v>-3.7879310000022315E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.34267843760669159</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>133.15289937</v>
       </c>
       <c r="C287" s="5">
         <v>0.75252040000000875</v>
       </c>
       <c r="D287" s="5">
         <v>7.0377058099061029</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>133.29811928999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.14521991999998818</v>
       </c>
       <c r="D288" s="5">
         <v>1.3166294217611396</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>135.06729346</v>
       </c>
       <c r="C289" s="5">
         <v>1.7691741700000136</v>
       </c>
       <c r="D289" s="5">
         <v>17.142396514721892</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>135.77863023</v>
       </c>
       <c r="C290" s="5">
         <v>0.71133677000000262</v>
       </c>
       <c r="D290" s="5">
         <v>6.5061555596033438</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>136.36569985</v>
       </c>
       <c r="C291" s="5">
         <v>0.58706961999999407</v>
       </c>
       <c r="D291" s="5">
         <v>5.3136515339333723</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>136.80143346</v>
       </c>
       <c r="C292" s="5">
         <v>0.43573360999999977</v>
       </c>
       <c r="D292" s="5">
         <v>3.902507621590634</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>137.95094671999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.149513259999992</v>
       </c>
       <c r="D293" s="5">
         <v>10.562651620384877</v>
       </c>
       <c r="E293" s="5">
         <v>6.1044523903148074</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>138.15338542000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.20243870000001607</v>
       </c>
       <c r="D294" s="5">
         <v>1.7752450895602401</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>139.14821237000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.99482695000000376</v>
       </c>
       <c r="D295" s="5">
         <v>8.9916421438313918</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>140.02549002999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.87727765999997587</v>
       </c>
       <c r="D296" s="5">
         <v>7.8334842570610075</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>142.07505959</v>
       </c>
       <c r="C297" s="5">
         <v>2.049569560000009</v>
       </c>
       <c r="D297" s="5">
         <v>19.049876214150775</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>144.04731104000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.9722514500000159</v>
       </c>
       <c r="D298" s="5">
         <v>17.990680287117012</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>144.79681314999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.74950210999998035</v>
       </c>
       <c r="D299" s="5">
         <v>6.4256165368720364</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>145.74212585999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.94531270999999606</v>
       </c>
       <c r="D300" s="5">
         <v>8.121772882078826</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>147.26798034000001</v>
       </c>
       <c r="C301" s="5">
         <v>1.5258544800000209</v>
       </c>
       <c r="D301" s="5">
         <v>13.312747440983408</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>149.14720234999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.8792220099999781</v>
       </c>
       <c r="D302" s="5">
         <v>16.434415350264999</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>150.66747043999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.5202680900000018</v>
       </c>
       <c r="D303" s="5">
         <v>12.941259397008075</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>151.78615435</v>
       </c>
       <c r="C304" s="5">
         <v>1.1186839100000157</v>
       </c>
       <c r="D304" s="5">
         <v>9.2828293892790015</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>153.69122572000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.9050713700000017</v>
       </c>
       <c r="D305" s="5">
         <v>16.145662724771583</v>
       </c>
       <c r="E305" s="5">
         <v>11.410055077003701</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>154.32996059999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.63873487999998702</v>
       </c>
       <c r="D306" s="5">
         <v>5.1027436865220377</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>155.69747489</v>
       </c>
       <c r="C307" s="5">
         <v>1.3675142900000026</v>
       </c>
       <c r="D307" s="5">
         <v>11.167000270214199</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>156.52669102999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.82921613999999977</v>
       </c>
       <c r="D308" s="5">
         <v>6.5815475436953763</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>154.54388698</v>
       </c>
       <c r="C309" s="5">
         <v>-1.9828040499999986</v>
       </c>
       <c r="D309" s="5">
         <v>-14.185412144620347</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>155.58111452</v>
       </c>
       <c r="C310" s="5">
         <v>1.0372275400000035</v>
       </c>
       <c r="D310" s="5">
         <v>8.3578965435182173</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>156.81693199</v>
       </c>
       <c r="C311" s="5">
         <v>1.2358174700000006</v>
       </c>
       <c r="D311" s="5">
         <v>9.959535365521921</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>156.63949706</v>
       </c>
       <c r="C312" s="5">
         <v>-0.17743493000000399</v>
       </c>
       <c r="D312" s="5">
         <v>-1.3493559491318696</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>156.53184833</v>
       </c>
       <c r="C313" s="5">
         <v>-0.10764872999999398</v>
       </c>
       <c r="D313" s="5">
         <v>-0.82157645246885291</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>156.02665904</v>
       </c>
       <c r="C314" s="5">
         <v>-0.50518929000000412</v>
       </c>
       <c r="D314" s="5">
         <v>-3.8048560817159571</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>156.42192191999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.39526287999998999</v>
       </c>
       <c r="D315" s="5">
         <v>3.0826802428334465</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>156.71921426</v>
       </c>
       <c r="C316" s="5">
         <v>0.2972923400000127</v>
       </c>
       <c r="D316" s="5">
         <v>2.3046879478522353</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>156.83276863</v>
       </c>
       <c r="C317" s="5">
         <v>0.11355437000000279</v>
       </c>
       <c r="D317" s="5">
         <v>0.87295993230684932</v>
       </c>
       <c r="E317" s="5">
         <v>2.0440613283437381</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>158.36597781</v>
       </c>
       <c r="C318" s="5">
         <v>1.5332091800000001</v>
       </c>
       <c r="D318" s="5">
         <v>12.383079376540952</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>157.80280038999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.56317742000001658</v>
       </c>
       <c r="D319" s="5">
         <v>-4.1849275211519039</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>158.03837104999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.23557066000000759</v>
       </c>
       <c r="D320" s="5">
         <v>1.8061616190312213</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>160.66608787000001</v>
       </c>
       <c r="C321" s="5">
         <v>2.6277168200000176</v>
       </c>
       <c r="D321" s="5">
         <v>21.882145994630918</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>160.26817647999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.39791139000001863</v>
       </c>
       <c r="D322" s="5">
         <v>-2.9318127587210752</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>159.63012524999999</v>
       </c>
       <c r="C323" s="5">
         <v>-0.63805123000000208</v>
       </c>
       <c r="D323" s="5">
         <v>-4.6741457515472433</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>161.24392976999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.6138045200000022</v>
       </c>
       <c r="D324" s="5">
         <v>12.829388865004754</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>160.23633584000001</v>
       </c>
       <c r="C325" s="5">
         <v>-1.0075939299999845</v>
       </c>
       <c r="D325" s="5">
         <v>-7.2462291077758811</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>161.79844541</v>
       </c>
       <c r="C326" s="5">
         <v>1.5621095699999898</v>
       </c>
       <c r="D326" s="5">
         <v>12.346635435787846</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>159.54767025999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2507751500000097</v>
       </c>
       <c r="D327" s="5">
         <v>-15.473386596043692</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.19149621</v>
       </c>
       <c r="C328" s="5">
         <v>-0.3561740499999928</v>
       </c>
       <c r="D328" s="5">
         <v>-2.6462304687181026</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>158.84879878000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.34269742999998698</v>
       </c>
       <c r="D329" s="5">
         <v>-2.5529166397351699</v>
       </c>
       <c r="E329" s="5">
         <v>1.2854648729413443</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>159.28697503000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.43817624999999794</v>
       </c>
       <c r="D330" s="5">
         <v>3.3608226414460818</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>158.82946716000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.45750787000000059</v>
       </c>
       <c r="D331" s="5">
         <v>-3.392738889044844</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>158.89515195999999</v>
       </c>
       <c r="C332" s="5">
         <v>6.5684799999985444E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.49739694553168068</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>157.01559756</v>
       </c>
       <c r="C333" s="5">
         <v>-1.8795543999999893</v>
       </c>
       <c r="D333" s="5">
         <v>-13.30664785729474</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>158.14997901999999</v>
       </c>
       <c r="C334" s="5">
         <v>1.134381459999986</v>
       </c>
       <c r="D334" s="5">
         <v>9.0224926955946962</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>158.76795519000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.61797617000001992</v>
       </c>
       <c r="D335" s="5">
         <v>4.7911372523721019</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>157.91211106</v>
       </c>
       <c r="C336" s="5">
         <v>-0.85584413000000836</v>
       </c>
       <c r="D336" s="5">
         <v>-6.2802640241013785</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>156.6368745</v>
       </c>
       <c r="C337" s="5">
         <v>-1.2752365599999962</v>
       </c>
       <c r="D337" s="5">
         <v>-9.2716879863979695</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>157.83790508000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.2010305800000083</v>
       </c>
       <c r="D338" s="5">
         <v>9.5992524883062647</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>159.86192883000001</v>
       </c>
       <c r="C339" s="5">
         <v>2.0240237499999978</v>
       </c>
       <c r="D339" s="5">
         <v>16.521183611056767</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>159.09252212999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.76940670000001887</v>
       </c>
       <c r="D340" s="5">
         <v>-5.625075308828464</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>159.28848417</v>
       </c>
       <c r="C341" s="5">
         <v>0.19596204000001194</v>
       </c>
       <c r="D341" s="5">
         <v>1.4881534700871946</v>
       </c>
       <c r="E341" s="5">
         <v>0.27679491023973046</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>158.38244865999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.90603551000000948</v>
       </c>
       <c r="D342" s="5">
         <v>-6.6160836335478646</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>158.53371806000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.15126940000001809</v>
       </c>
       <c r="D343" s="5">
         <v>1.1521469966840669</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>158.25004908</v>
       </c>
       <c r="C344" s="5">
         <v>-0.28366898000001584</v>
       </c>
       <c r="D344" s="5">
         <v>-2.1261891269806377</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>158.88120326000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.63115418000001</v>
       </c>
       <c r="D345" s="5">
         <v>4.8923950751609269</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>159.66456692</v>
       </c>
       <c r="C346" s="5">
         <v>0.78336365999999202</v>
       </c>
       <c r="D346" s="5">
         <v>6.0797103779481221</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>159.84009992</v>
       </c>
       <c r="C347" s="5">
         <v>0.17553300000000149</v>
       </c>
       <c r="D347" s="5">
         <v>1.3272696719984545</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>159.35435647</v>
       </c>
       <c r="C348" s="5">
         <v>-0.48574345000000108</v>
       </c>
       <c r="D348" s="5">
         <v>-3.5863817697213141</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>160.39039932</v>
       </c>
       <c r="C349" s="5">
         <v>1.0360428500000012</v>
       </c>
       <c r="D349" s="5">
         <v>8.0869180725776637</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>159.52735329999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.86304602000001296</v>
       </c>
       <c r="D350" s="5">
         <v>-6.2693787852142417</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>160.05871941999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.53136612000000127</v>
       </c>
       <c r="D351" s="5">
         <v>4.0710978339250969</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>161.14073357999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.0820141599999999</v>
       </c>
       <c r="D352" s="5">
         <v>8.4206438108300965</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>162.31180175</v>
       </c>
       <c r="C353" s="5">
         <v>1.1710681700000123</v>
       </c>
       <c r="D353" s="5">
         <v>9.0779952374341768</v>
       </c>
       <c r="E353" s="5">
         <v>1.898013905872431</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>161.91095559999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.40084615000000667</v>
       </c>
       <c r="D354" s="5">
         <v>-2.9236032792808064</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>163.21493219999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.3039765999999986</v>
       </c>
       <c r="D355" s="5">
         <v>10.104187223182537</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>163.39281129</v>
       </c>
       <c r="C356" s="5">
         <v>0.17787909000000468</v>
       </c>
       <c r="D356" s="5">
         <v>1.3156826134502086</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>163.71149826000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.31868697000001589</v>
       </c>
       <c r="D357" s="5">
         <v>2.3657929937334288</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>163.14530427</v>
       </c>
       <c r="C358" s="5">
         <v>-0.56619399000001636</v>
       </c>
       <c r="D358" s="5">
         <v>-4.0721432721301465</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>162.88550616000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.25979810999999131</v>
       </c>
       <c r="D359" s="5">
         <v>-1.8942725976422548</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>164.45186867000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.5663625100000047</v>
       </c>
       <c r="D360" s="5">
         <v>12.169930832465736</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>165.08228865000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.63041997999999921</v>
       </c>
       <c r="D361" s="5">
         <v>4.6983942845610693</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>164.96920216000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.11308649000000059</v>
       </c>
       <c r="D362" s="5">
         <v>-0.81894713006387398</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>162.70273971</v>
       </c>
       <c r="C363" s="5">
         <v>-2.2664624500000059</v>
       </c>
       <c r="D363" s="5">
         <v>-15.296003180284433</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>163.77838219</v>
       </c>
       <c r="C364" s="5">
         <v>1.0756424799999991</v>
       </c>
       <c r="D364" s="5">
         <v>8.2282235817480611</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>162.98721717999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.79116501000001449</v>
       </c>
       <c r="D365" s="5">
         <v>-5.6452832989366764</v>
       </c>
       <c r="E365" s="5">
         <v>0.41612219365310121</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>164.05393756000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0667203800000209</v>
       </c>
       <c r="D366" s="5">
         <v>8.1427393853257701</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>163.44684619</v>
       </c>
       <c r="C367" s="5">
         <v>-0.60709137000000624</v>
       </c>
       <c r="D367" s="5">
         <v>-4.3513958058137181</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>162.7733427</v>
       </c>
       <c r="C368" s="5">
         <v>-0.67350349000000165</v>
       </c>
       <c r="D368" s="5">
         <v>-4.8342123610144778</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>149.70447849000001</v>
       </c>
       <c r="C369" s="5">
         <v>-13.068864209999987</v>
       </c>
       <c r="D369" s="5">
         <v>-63.371585028480283</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>149.36087431999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.3436041700000203</v>
       </c>
       <c r="D370" s="5">
         <v>-2.719755365002452</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>148.82245631000001</v>
       </c>
       <c r="C371" s="5">
         <v>-0.53841800999998668</v>
       </c>
       <c r="D371" s="5">
         <v>-4.2410328887300563</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>147.66014616000001</v>
       </c>
       <c r="C372" s="5">
         <v>-1.1623101499999962</v>
       </c>
       <c r="D372" s="5">
         <v>-8.979774254223404</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>147.41622649999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.2439196600000173</v>
       </c>
       <c r="D373" s="5">
         <v>-1.9643678142369669</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>147.42867408999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.2447589999993625E-2</v>
       </c>
       <c r="D374" s="5">
         <v>0.1013731477717883</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>147.64999015999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.22131607000000031</v>
       </c>
       <c r="D375" s="5">
         <v>1.816356545410569</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>148.11843020000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.4684400400000186</v>
       </c>
       <c r="D376" s="5">
         <v>3.8743069659305407</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>148.54666166000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.42823146000000634</v>
       </c>
       <c r="D377" s="5">
         <v>3.5250733447247828</v>
       </c>
       <c r="E377" s="5">
         <v>-8.8599313307203058</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>149.30816145</v>
       </c>
       <c r="C378" s="5">
         <v>0.7614997899999878</v>
       </c>
       <c r="D378" s="5">
         <v>6.3280423063293956</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>147.7269656</v>
       </c>
       <c r="C379" s="5">
         <v>-1.5811958500000003</v>
       </c>
       <c r="D379" s="5">
         <v>-11.993498931923574</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>152.48131832000001</v>
       </c>
       <c r="C380" s="5">
         <v>4.7543527200000142</v>
       </c>
       <c r="D380" s="5">
         <v>46.245438999515784</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>153.96984126000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.4885229399999957</v>
       </c>
       <c r="D381" s="5">
         <v>12.364283492302008</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>153.64786619</v>
       </c>
       <c r="C382" s="5">
         <v>-0.32197507000000769</v>
       </c>
       <c r="D382" s="5">
         <v>-2.4807269325633485</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>154.99012046999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.3422542799999917</v>
       </c>
       <c r="D383" s="5">
         <v>11.001740980793784</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>156.63804958</v>
       </c>
       <c r="C384" s="5">
         <v>1.6479291100000069</v>
       </c>
       <c r="D384" s="5">
         <v>13.532188896195517</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>156.7857602</v>
       </c>
       <c r="C385" s="5">
         <v>0.14771061999999802</v>
       </c>
       <c r="D385" s="5">
         <v>1.1374948014936992</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>157.06168848999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.27592828999999597</v>
       </c>
       <c r="D386" s="5">
         <v>2.1324502738875761</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>160.15259162999999</v>
       </c>
       <c r="C387" s="5">
         <v>3.0909031399999947</v>
       </c>
       <c r="D387" s="5">
         <v>26.346875594638419</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>161.87110731999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.7185156900000038</v>
       </c>
       <c r="D388" s="5">
         <v>13.664383436907412</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>163.00863774999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.1375304299999982</v>
       </c>
       <c r="D389" s="5">
         <v>8.7665530291941796</v>
       </c>
       <c r="E389" s="5">
         <v>9.7356453038986324</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>163.93740973000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.92877198000002181</v>
       </c>
       <c r="D390" s="5">
         <v>7.0556046453557952</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>165.40794303000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.4705332999999996</v>
       </c>
       <c r="D391" s="5">
         <v>11.311364191416672</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>166.42367322000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.0157301899999993</v>
       </c>
       <c r="D392" s="5">
         <v>7.622954144939631</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>169.71089875000001</v>
       </c>
       <c r="C393" s="5">
         <v>3.2872255300000006</v>
       </c>
       <c r="D393" s="5">
         <v>26.454870439923539</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>171.29362778999999</v>
       </c>
       <c r="C394" s="5">
         <v>1.5827290399999754</v>
       </c>
       <c r="D394" s="5">
         <v>11.783495707905489</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>172.21173116</v>
       </c>
       <c r="C395" s="5">
         <v>0.91810337000001141</v>
       </c>
       <c r="D395" s="5">
         <v>6.6248179409456931</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>174.48510809999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.2733769399999915</v>
       </c>
       <c r="D396" s="5">
         <v>17.043584048402295</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>175.45106643</v>
       </c>
       <c r="C397" s="5">
         <v>0.96595833000000653</v>
       </c>
       <c r="D397" s="5">
         <v>6.8493157590755027</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.90634438999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.4552779599999894</v>
       </c>
       <c r="D398" s="5">
         <v>10.420256559733376</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>177.08953628</v>
       </c>
       <c r="C399" s="5">
         <v>0.18319189000001757</v>
       </c>
       <c r="D399" s="5">
         <v>1.2497382475787466</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>177.63579401000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.54625773000000777</v>
       </c>
       <c r="D400" s="5">
         <v>3.7650190798124816</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>178.00934333999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.37354932999997459</v>
       </c>
       <c r="D401" s="5">
         <v>2.552865218514011</v>
       </c>
       <c r="E401" s="5">
         <v>9.2023992084431683</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>179.52888439</v>
       </c>
       <c r="C402" s="5">
         <v>1.519541050000015</v>
       </c>
       <c r="D402" s="5">
         <v>10.738441808731093</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>180.04957196999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.52068757999998638</v>
       </c>
       <c r="D403" s="5">
         <v>3.536417428469818</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>181.19249245</v>
       </c>
       <c r="C404" s="5">
         <v>1.142920480000015</v>
       </c>
       <c r="D404" s="5">
         <v>7.8890254333709109</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>182.32385361999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.131361169999991</v>
       </c>
       <c r="D405" s="5">
         <v>7.7555156680912729</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>183.88185942999999</v>
       </c>
       <c r="C406" s="5">
         <v>1.5580058099999974</v>
       </c>
       <c r="D406" s="5">
         <v>10.750256782268043</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>186.18615965999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.3043002299999955</v>
       </c>
       <c r="D407" s="5">
         <v>16.118679581657869</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>186.71288695999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.52672730000000456</v>
       </c>
       <c r="D408" s="5">
         <v>3.4481669231490431</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>188.13580736</v>
       </c>
       <c r="C409" s="5">
         <v>1.4229204000000095</v>
       </c>
       <c r="D409" s="5">
         <v>9.5383030736141627</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>190.34485305000001</v>
       </c>
       <c r="C410" s="5">
         <v>2.2090456900000106</v>
       </c>
       <c r="D410" s="5">
         <v>15.036621254735994</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>189.70152542</v>
       </c>
       <c r="C411" s="5">
         <v>-0.64332763000001592</v>
       </c>
       <c r="D411" s="5">
         <v>-3.9812114072975024</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>190.38724991000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.68572449000001257</v>
       </c>
       <c r="D412" s="5">
         <v>4.4249918866850368</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>191.69761885</v>
       </c>
       <c r="C413" s="5">
         <v>1.3103689399999894</v>
       </c>
       <c r="D413" s="5">
         <v>8.5791137901275896</v>
       </c>
       <c r="E413" s="5">
         <v>7.6896387870243554</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>191.58695331000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.11066553999998519</v>
       </c>
       <c r="D414" s="5">
         <v>-0.69055530890556049</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>192.44413896</v>
       </c>
       <c r="C415" s="5">
         <v>0.85718564999999103</v>
       </c>
       <c r="D415" s="5">
         <v>5.5030687913748766</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>192.94063305</v>
       </c>
       <c r="C416" s="5">
         <v>0.49649408999999878</v>
       </c>
       <c r="D416" s="5">
         <v>3.140236638127214</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>191.70096407</v>
       </c>
       <c r="C417" s="5">
         <v>-1.2396689800000047</v>
       </c>
       <c r="D417" s="5">
         <v>-7.4434466357196749</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>192.59135348000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.89038941000001159</v>
       </c>
       <c r="D418" s="5">
         <v>5.7182242786278037</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>191.55437505</v>
       </c>
       <c r="C419" s="5">
         <v>-1.0369784300000049</v>
       </c>
       <c r="D419" s="5">
         <v>-6.2732660044193755</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>192.83692994</v>
       </c>
       <c r="C420" s="5">
         <v>1.2825548900000001</v>
       </c>
       <c r="D420" s="5">
         <v>8.3371975093240014</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>195.34925354000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.512323600000002</v>
       </c>
       <c r="D421" s="5">
         <v>16.804229384675939</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>197.76769458000001</v>
       </c>
       <c r="C422" s="5">
         <v>2.4184410400000047</v>
       </c>
       <c r="D422" s="5">
         <v>15.910595794651927</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>199.77719406</v>
       </c>
       <c r="C423" s="5">
         <v>2.0094994799999881</v>
       </c>
       <c r="D423" s="5">
         <v>12.898116711150266</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>203.25860449000001</v>
       </c>
       <c r="C424" s="5">
         <v>3.481410430000011</v>
       </c>
       <c r="D424" s="5">
         <v>23.03717928055007</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>203.35409164000001</v>
       </c>
       <c r="C425" s="5">
         <v>9.5487149999996745E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.56519677427031567</v>
       </c>
       <c r="E425" s="5">
         <v>6.0806560143665589</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>204.01045217999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.65636053999998012</v>
       </c>
       <c r="D426" s="5">
         <v>3.942710899822055</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>205.29814841000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.287696230000023</v>
       </c>
       <c r="D427" s="5">
         <v>7.8428529192940299</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>204.97710542999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.32104298000001563</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8604907224479494</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>207.65016222</v>
       </c>
       <c r="C429" s="5">
         <v>2.673056790000004</v>
       </c>
       <c r="D429" s="5">
         <v>16.821566338400949</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>208.23892326000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.58876104000000851</v>
       </c>
       <c r="D430" s="5">
         <v>3.4559843740705087</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.12919593999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.89027267999998116</v>
       </c>
       <c r="D431" s="5">
         <v>5.2526643168173459</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>209.32488831000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.19569237000001749</v>
       </c>
       <c r="D432" s="5">
         <v>1.1286956144641147</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>209.86118010999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.53629179999998655</v>
       </c>
       <c r="D433" s="5">
         <v>3.1181019443888847</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>209.20561197999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.65556813000000602</v>
       </c>
       <c r="D434" s="5">
         <v>-3.684843147717165</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>209.80386944</v>
       </c>
       <c r="C435" s="5">
         <v>0.59825746000001345</v>
       </c>
       <c r="D435" s="5">
         <v>3.4860855216190201</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>209.14426477999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.65960466000001361</v>
       </c>
       <c r="D436" s="5">
         <v>-3.7081362913324201</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>209.24107899000001</v>
       </c>
       <c r="C437" s="5">
         <v>9.681421000001933E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.55690407781081586</v>
       </c>
       <c r="E437" s="5">
         <v>2.8949441353861793</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>211.61026491000001</v>
       </c>
       <c r="C438" s="5">
         <v>2.3691859200000067</v>
       </c>
       <c r="D438" s="5">
         <v>14.466224882926904</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>211.75176923000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.14150431999999569</v>
       </c>
       <c r="D439" s="5">
         <v>0.80540090336005399</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>212.34150108</v>
       </c>
       <c r="C440" s="5">
         <v>0.58973184999999262</v>
       </c>
       <c r="D440" s="5">
         <v>3.3936878383344249</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>214.62026284000001</v>
       </c>
       <c r="C441" s="5">
         <v>2.278761760000009</v>
       </c>
       <c r="D441" s="5">
         <v>13.665867592478676</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>215.60767118000001</v>
+        <v>215.56773741000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.98740834000000177</v>
+        <v>0.94747456999999713</v>
       </c>
       <c r="D442" s="5">
-        <v>5.6627320149813309</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4281272520430468</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>217.67146152000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.1037241100000017</v>
+      </c>
+      <c r="D443" s="5">
+        <v>12.360265914623936</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC1B5B0-1C10-4BAF-9F8F-C55D47053A3D}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC6FEC0-BD1B-4B75-8DEF-4E82FB1AEB39}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E0B3495-13BA-4D9A-882F-8CE26AB94655}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE236000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>