--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{420B4079-BD40-4BD2-BF71-F7E21E83A10C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0DD286D-6F4C-461C-99AA-AAEB121FDD79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{4DBC54B1-8DA9-4D76-B91F-8F6708DA1019}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B64A378-78A9-454F-9512-08ECF23EA894}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5A38DC1-3C11-4D5E-92EA-92CD3C41A226}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF953156-D7D5-4C6C-9AD8-AA55A19CE980}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>102.45415194</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>102.4541519</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>102.01226413000001</v>
+        <v>102.0122641</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.44188780999999722</v>
+        <v>-0.44188780000000349</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.0546091545066503</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-5.0546090447464938</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>102.69029402</v>
+        <v>102.69029399999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.67802988999999059</v>
+        <v>0.67802989999999852</v>
       </c>
       <c r="D8" s="5">
-        <v>8.2739865534789292</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>8.2739866825269246</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.51736621999999954</v>
+        <v>-0.51736619999999789</v>
       </c>
       <c r="D9" s="5">
-        <v>-5.8810023972325043</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-5.8810021772646159</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>105.24080497</v>
+        <v>105.24080499999999</v>
       </c>
       <c r="C10" s="5">
-        <v>3.0678771700000027</v>
+        <v>3.0678771999999981</v>
       </c>
       <c r="D10" s="5">
-        <v>42.619816822764811</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>42.619817310628072</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>103.51640059</v>
+        <v>103.5164006</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.7244043799999957</v>
+        <v>-1.7244043999999974</v>
       </c>
       <c r="D11" s="5">
-        <v>-17.983729771239719</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-17.98372995671863</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>102.11353224</v>
+        <v>102.11353219999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.4028683500000056</v>
+        <v>-1.4028684000000027</v>
       </c>
       <c r="D12" s="5">
-        <v>-15.103528474694572</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-15.103528972178227</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>102.12122744</v>
+        <v>102.1212274</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>9.0468600282722633E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>9.0468600318183157E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>101.89574109</v>
+        <v>101.8957411</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.22548634999999706</v>
+        <v>-0.22548630000000003</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.6176896393835358</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-2.61768906697325</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>100.49352035</v>
+        <v>100.49352039999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.4022207400000042</v>
+        <v>-1.4022207000000009</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.319320618577592</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-15.319320212714915</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>100.48430691999999</v>
+        <v>100.48430690000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.2134300000026315E-3</v>
+        <v>-9.213499999987107E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.10996273807140078</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10996357304866589</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>100.31339119</v>
+        <v>100.3133912</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.17091572999999016</v>
+        <v>-0.170915700000009</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.0221167605021573</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0221164092826704</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>101.00670647</v>
+        <v>101.00670650000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.69331527999999309</v>
+        <v>0.69331530000000896</v>
       </c>
       <c r="D18" s="5">
-        <v>8.616442566090976</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6164428232807353</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>101.16572825</v>
+        <v>101.1657283</v>
       </c>
       <c r="C19" s="5">
-        <v>0.15902178000000333</v>
+        <v>0.15902179999999078</v>
       </c>
       <c r="D19" s="5">
-        <v>1.9056873907382643</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9056876319225591</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>102.39307044</v>
+        <v>102.3930704</v>
       </c>
       <c r="C20" s="5">
-        <v>1.2273421900000017</v>
+        <v>1.2273421000000013</v>
       </c>
       <c r="D20" s="5">
-        <v>15.570195877636772</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.570194650433722</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>100.06600887</v>
+        <v>100.0660089</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.3270615699999979</v>
+        <v>-2.3270614999999992</v>
       </c>
       <c r="D21" s="5">
-        <v>-24.108673453812056</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-24.108672825018907</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>98.641086427000005</v>
+        <v>98.641086430000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.4249224429999998</v>
+        <v>-1.4249224699999985</v>
       </c>
       <c r="D22" s="5">
-        <v>-15.811024770093841</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.811025042248694</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>98.973201333999995</v>
+        <v>98.973201329999995</v>
       </c>
       <c r="C23" s="5">
-        <v>0.33211490699999047</v>
+        <v>0.33211489999999344</v>
       </c>
       <c r="D23" s="5">
-        <v>4.1159467201766997</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1159466316845084</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>99.065086598999997</v>
+        <v>99.065086600000001</v>
       </c>
       <c r="C24" s="5">
-        <v>9.1885265000001937E-2</v>
+        <v>9.1885270000005903E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>1.1197685332168028</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1197685945069757</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>98.000850232000005</v>
+        <v>98.000850229999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.0642363669999924</v>
+        <v>-1.0642363700000033</v>
       </c>
       <c r="D25" s="5">
-        <v>-12.156295906593328</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.156295938746686</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>98.053441680999995</v>
+        <v>98.053441680000006</v>
       </c>
       <c r="C26" s="5">
-        <v>5.2591448999990575E-2</v>
+        <v>5.2591450000008422E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.64587544779124428</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.64587546012200292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.25774545099999102</v>
+        <v>-0.2577454500000016</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.1091401181850498</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1091401063275459</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>98.805069915999994</v>
+        <v>98.805069919999994</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0093736859999893</v>
+        <v>1.0093736899999897</v>
       </c>
       <c r="D28" s="5">
-        <v>13.113344376423196</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.113344431374397</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>97.364618371999995</v>
+        <v>97.364618370000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.4404515439999983</v>
+        <v>-1.4404515499999917</v>
       </c>
       <c r="D29" s="5">
-        <v>-16.157690350376953</v>
+        <v>-16.157690411774684</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.9395604943858844</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9395605060553387</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>95.010250368000001</v>
+        <v>95.010250369999994</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.3543680039999941</v>
+        <v>-2.354368000000008</v>
       </c>
       <c r="D30" s="5">
-        <v>-25.452761695552407</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-25.452761658345946</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>93.692655064999997</v>
+        <v>93.692655070000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-1.3175953030000045</v>
+        <v>-1.3175952999999936</v>
       </c>
       <c r="D31" s="5">
-        <v>-15.429090004167678</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.4290899713721</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>93.791697674000005</v>
+        <v>93.791697670000005</v>
       </c>
       <c r="C32" s="5">
-        <v>9.9042609000008497E-2</v>
+        <v>9.90426000000042E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>1.2759226274194013</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2759225107329852</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
-        <v>2.8820179859999939</v>
+        <v>2.8820179899999943</v>
       </c>
       <c r="D33" s="5">
-        <v>43.789829977401638</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>43.789830050989288</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>97.798738297</v>
+        <v>97.798738299999997</v>
       </c>
       <c r="C34" s="5">
-        <v>1.1250226370000007</v>
+        <v>1.1250226399999974</v>
       </c>
       <c r="D34" s="5">
-        <v>14.894196219630418</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.894196261923099</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>96.229557348</v>
+        <v>96.229557349999993</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.5691809489999997</v>
+        <v>-1.5691809500000033</v>
       </c>
       <c r="D35" s="5">
-        <v>-17.642561062743045</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.642561072518802</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>95.617572558999996</v>
+        <v>95.617572559999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.61198478900000453</v>
+        <v>-0.61198478999999395</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3702030249071964</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.370203036384293</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>96.515715768000007</v>
+        <v>96.51571577</v>
       </c>
       <c r="C37" s="5">
-        <v>0.89814320900001121</v>
+        <v>0.89814321000000064</v>
       </c>
       <c r="D37" s="5">
-        <v>11.872633228272299</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.872633242050789</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>95.701406242000004</v>
+        <v>95.701406239999997</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.81430952600000239</v>
+        <v>-0.81430953000000272</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.6676303503001275</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.6676303954161149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6921664579999884</v>
+        <v>1.6921664599999957</v>
       </c>
       <c r="D39" s="5">
-        <v>23.408120011509226</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.408120042457892</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>97.773002168000005</v>
+        <v>97.773002169999998</v>
       </c>
       <c r="C40" s="5">
-        <v>0.37942946800001209</v>
+        <v>0.37942947000000515</v>
       </c>
       <c r="D40" s="5">
-        <v>4.7764883137794589</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7764883394984414</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>96.913581980999993</v>
+        <v>96.913581980000004</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.85942018700001199</v>
+        <v>-0.85942018999999448</v>
       </c>
       <c r="D41" s="5">
-        <v>-10.052656741790855</v>
+        <v>-10.052656775007074</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.46324465554492544</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.46324465452737273</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>96.898952582000007</v>
+        <v>96.89895258</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.4629398999986165E-2</v>
+        <v>-1.4629400000004011E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-0.18099332053106432</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.18099333289487429</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>97.760866895000007</v>
+        <v>97.760866899999996</v>
       </c>
       <c r="C43" s="5">
-        <v>0.86191431299999977</v>
+        <v>0.86191431999999679</v>
       </c>
       <c r="D43" s="5">
-        <v>11.21197076090148</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.211970856702113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>98.972574602999998</v>
+        <v>98.972574600000002</v>
       </c>
       <c r="C44" s="5">
-        <v>1.2117077079999916</v>
+        <v>1.2117077000000052</v>
       </c>
       <c r="D44" s="5">
-        <v>15.930547216592682</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.930547103273263</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>99.885857591999994</v>
+        <v>99.885857590000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.91328298899999538</v>
+        <v>0.91328298999999902</v>
       </c>
       <c r="D45" s="5">
-        <v>11.652799884595133</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.652799898380062</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>101.14237119000001</v>
+        <v>101.1423712</v>
       </c>
       <c r="C46" s="5">
-        <v>1.2565135980000122</v>
+        <v>1.2565136099999989</v>
       </c>
       <c r="D46" s="5">
-        <v>16.18486033771509</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.184860503478159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>100.94233795</v>
+        <v>100.94233800000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.20003324000001044</v>
+        <v>-0.20003319999999292</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3476409775014084</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3476405129161049</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>100.64137528000001</v>
+        <v>100.64137530000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.30096266999998988</v>
+        <v>-0.30096269999999947</v>
       </c>
       <c r="D48" s="5">
-        <v>-3.5197450668778663</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5197454102785075</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>101.41333410999999</v>
+        <v>101.4133341</v>
       </c>
       <c r="C49" s="5">
-        <v>0.77195882999998844</v>
+        <v>0.77195879999999306</v>
       </c>
       <c r="D49" s="5">
-        <v>9.6028829991893652</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.60288260812845</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>101.06089924</v>
+        <v>101.06089919999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.35243486999999618</v>
+        <v>-0.35243490000000577</v>
       </c>
       <c r="D50" s="5">
-        <v>-4.0914848883553674</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0914852303973959</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>100.90869451</v>
+        <v>100.9086945</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.15220472999999402</v>
+        <v>-0.15220469999999864</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.7923877883851524</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7923874387250849</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>100.71229803999999</v>
+        <v>100.712298</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.19639647000001048</v>
+        <v>-0.19639649999999165</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.3106954388700363</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3106957882905399</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>102.59010073</v>
+        <v>102.59010069999999</v>
       </c>
       <c r="C53" s="5">
-        <v>1.87780269000001</v>
+        <v>1.8778026999999895</v>
       </c>
       <c r="D53" s="5">
-        <v>24.817478740970621</v>
+        <v>24.817478897858347</v>
       </c>
       <c r="E53" s="5">
-        <v>5.8572994960736313</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8572994662104749</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>102.62488182</v>
+        <v>102.6248818</v>
       </c>
       <c r="C54" s="5">
-        <v>3.4781089999995629E-2</v>
+        <v>3.4781100000003562E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.40759509686441042</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.40759521439135415</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>101.67414956</v>
+        <v>101.67414960000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.95073225999999522</v>
+        <v>-0.95073219999999026</v>
       </c>
       <c r="D55" s="5">
-        <v>-10.56767078807882</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.567670156724173</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>101.65539268000001</v>
+        <v>101.65539269999999</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.8756879999997977E-2</v>
+        <v>-1.8756900000013843E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.22115190850692246</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.22115214398991112</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>102.23906366</v>
+        <v>102.2390637</v>
       </c>
       <c r="C57" s="5">
-        <v>0.58367097999999373</v>
+        <v>0.5836710000000096</v>
       </c>
       <c r="D57" s="5">
-        <v>7.1117939767585847</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.111794226753676</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>101.46709925</v>
+        <v>101.4670993</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.77196440999999538</v>
+        <v>-0.77196440000000166</v>
       </c>
       <c r="D58" s="5">
-        <v>-8.6937349814602101</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.6937348702155646</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>101.63193277000001</v>
+        <v>101.6319328</v>
       </c>
       <c r="C59" s="5">
-        <v>0.16483352000000195</v>
+        <v>0.1648335000000003</v>
       </c>
       <c r="D59" s="5">
-        <v>1.9669146783256819</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9669144365566549</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>103.09564012</v>
+        <v>103.0956401</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4637073499999929</v>
+        <v>1.4637072999999958</v>
       </c>
       <c r="D60" s="5">
-        <v>18.719313496718073</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.719312799820621</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>103.11612433000001</v>
+        <v>103.1161243</v>
       </c>
       <c r="C61" s="5">
-        <v>2.0484210000006442E-2</v>
+        <v>2.0484199999998509E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.23869032677830138</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.238690210173087</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
-        <v>2.3939353699999941</v>
+        <v>2.3939354000000037</v>
       </c>
       <c r="D62" s="5">
-        <v>31.706572361264197</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>31.706572821079604</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>106.34173317</v>
+        <v>106.34173319999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.83167346999999836</v>
+        <v>0.83167349999999374</v>
       </c>
       <c r="D63" s="5">
-        <v>9.8799328576546053</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8799332296324103</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>106.33171575</v>
+        <v>106.3317158</v>
       </c>
       <c r="C64" s="5">
-        <v>-1.0017419999996946E-2</v>
+        <v>-1.0017399999995291E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-0.11298177628680239</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.11298155080127215</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>106.55234855</v>
+        <v>106.5523486</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
-        <v>2.5185509785086824</v>
+        <v>2.518550977310885</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8622126226661724</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8622127017758245</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>108.68739196</v>
+        <v>108.687392</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1350434099999944</v>
+        <v>2.1350434000000007</v>
       </c>
       <c r="D66" s="5">
-        <v>26.880152784589061</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.880152630467901</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>109.23639014</v>
+        <v>109.23639009999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.54899817999999811</v>
+        <v>0.5489980999999915</v>
       </c>
       <c r="D67" s="5">
-        <v>6.2326626239784133</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2326616880182151</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>110.34257891999999</v>
+        <v>110.34257890000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.1061887799999965</v>
+        <v>1.1061888000000124</v>
       </c>
       <c r="D68" s="5">
-        <v>12.852057651551373</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.852057901981141</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>107.79978821</v>
+        <v>107.79978819999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.5427907099999913</v>
+        <v>-2.5427907000000118</v>
       </c>
       <c r="D69" s="5">
-        <v>-24.404258585105776</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-24.404258504833155</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>109.15809357000001</v>
+        <v>109.1580936</v>
       </c>
       <c r="C70" s="5">
-        <v>1.3583053600000028</v>
+        <v>1.3583054000000061</v>
       </c>
       <c r="D70" s="5">
-        <v>16.213455514016118</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.213456026650409</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>109.27340536</v>
+        <v>109.2734054</v>
       </c>
       <c r="C71" s="5">
-        <v>0.1153117899999927</v>
+        <v>0.11531180000000063</v>
       </c>
       <c r="D71" s="5">
-        <v>1.2750401087967544</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2750402196609611</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>111.20078655</v>
+        <v>111.2007866</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9273811900000055</v>
+        <v>1.9273811999999992</v>
       </c>
       <c r="D72" s="5">
-        <v>23.344724579548348</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.344724703262031</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>111.34968961</v>
+        <v>111.3496896</v>
       </c>
       <c r="C73" s="5">
-        <v>0.14890305999999498</v>
+        <v>0.14890300000000423</v>
       </c>
       <c r="D73" s="5">
-        <v>1.6187432752977848</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6187426174860464</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>112.68841328000001</v>
+        <v>112.68841329999999</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3387236700000074</v>
+        <v>1.3387236999999885</v>
       </c>
       <c r="D74" s="5">
-        <v>15.42052263729774</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.420523007503517</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>112.76677433</v>
+        <v>112.76677429999999</v>
       </c>
       <c r="C75" s="5">
-        <v>7.8361049999998045E-2</v>
+        <v>7.8361000000001013E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.83765251309855238</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83765197642078348</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>112.90758661</v>
+        <v>112.9075866</v>
       </c>
       <c r="C76" s="5">
-        <v>0.14081227999999157</v>
+        <v>0.14081230000000744</v>
       </c>
       <c r="D76" s="5">
-        <v>1.5087784279302685</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5087786441047468</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>114.21331843</v>
+        <v>114.21331840000001</v>
       </c>
       <c r="C77" s="5">
-        <v>1.3057318200000054</v>
+        <v>1.3057318000000038</v>
       </c>
       <c r="D77" s="5">
-        <v>14.795141060966866</v>
+        <v>14.795140821139064</v>
       </c>
       <c r="E77" s="5">
-        <v>7.1898648732318327</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1898647947775007</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>114.75365487000001</v>
+        <v>114.7536549</v>
       </c>
       <c r="C78" s="5">
-        <v>0.54033644000000436</v>
+        <v>0.54033649999999511</v>
       </c>
       <c r="D78" s="5">
-        <v>5.8272032553549957</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8272039209183557</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>115.10899959</v>
+        <v>115.1089996</v>
       </c>
       <c r="C79" s="5">
-        <v>0.35534471999999084</v>
+        <v>0.3553447000000034</v>
       </c>
       <c r="D79" s="5">
-        <v>3.7798491079434449</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7798488905597116</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>117.04604272</v>
+        <v>117.0460427</v>
       </c>
       <c r="C80" s="5">
-        <v>1.9370431300000064</v>
+        <v>1.9370430999999968</v>
       </c>
       <c r="D80" s="5">
-        <v>22.171376087091122</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.17137570921912</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>117.25439006000001</v>
+        <v>117.25439009999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.2083473400000031</v>
+        <v>0.20834739999999385</v>
       </c>
       <c r="D81" s="5">
-        <v>2.1570923017135701</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.157092929380755</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>119.39320179000001</v>
+        <v>119.3932018</v>
       </c>
       <c r="C82" s="5">
-        <v>2.1388117300000005</v>
+        <v>2.1388117000000051</v>
       </c>
       <c r="D82" s="5">
-        <v>24.224095812126436</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>24.224095428450589</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>119.57652138</v>
+        <v>119.5765214</v>
       </c>
       <c r="C83" s="5">
-        <v>0.18331958999999642</v>
+        <v>0.18331960000000436</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8581525034079283</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8581526054697983</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>119.99713063</v>
+        <v>119.99713060000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.42060924999999827</v>
+        <v>0.42060920000000124</v>
       </c>
       <c r="D84" s="5">
-        <v>4.3036134707052476</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3036129484409269</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>119.87031819000001</v>
+        <v>119.8703182</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.12681243999999481</v>
+        <v>-0.12681240000000571</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.2608096353346032</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2608092402640381</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>119.84303841000001</v>
+        <v>119.8430384</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.7279780000000642E-2</v>
+        <v>-2.7279800000002297E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.27275136187538962</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27275156156839619</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>122.91720728999999</v>
+        <v>122.9172073</v>
       </c>
       <c r="C87" s="5">
-        <v>3.0741688799999878</v>
+        <v>3.0741689000000036</v>
       </c>
       <c r="D87" s="5">
-        <v>35.518466229278765</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>35.518466497277387</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>122.40155471</v>
+        <v>122.40155470000001</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.51565257999999403</v>
+        <v>-0.51565259999999569</v>
       </c>
       <c r="D88" s="5">
-        <v>-4.9196007770168748</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9196009630556699</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>118.81376793</v>
+        <v>118.8137679</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.5877867800000018</v>
+        <v>-3.5877868000000035</v>
       </c>
       <c r="D89" s="5">
-        <v>-30.022565483292063</v>
+        <v>-30.022565626715814</v>
       </c>
       <c r="E89" s="5">
-        <v>4.0279448695114795</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0279448705694776</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>122.04063377</v>
+        <v>122.04063379999999</v>
       </c>
       <c r="C90" s="5">
-        <v>3.2268658400000021</v>
+        <v>3.2268658999999928</v>
       </c>
       <c r="D90" s="5">
-        <v>37.927932301044635</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>37.927933125824474</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>122.73880758</v>
+        <v>122.7388076</v>
       </c>
       <c r="C91" s="5">
-        <v>0.69817381000000012</v>
+        <v>0.69817380000000639</v>
       </c>
       <c r="D91" s="5">
-        <v>7.0851736515416208</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0851735450493836</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>121.70125987</v>
+        <v>121.7012599</v>
       </c>
       <c r="C92" s="5">
-        <v>-1.0375477099999983</v>
+        <v>-1.0375477000000046</v>
       </c>
       <c r="D92" s="5">
-        <v>-9.6853730073085398</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.6853729167508344</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>122.32614166</v>
+        <v>122.32614169999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.62488179000000343</v>
+        <v>0.62488179999999716</v>
       </c>
       <c r="D93" s="5">
-        <v>6.3384786228916523</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3384787256010267</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>124.08900637000001</v>
+        <v>124.0890064</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7628647100000023</v>
+        <v>1.7628647000000086</v>
       </c>
       <c r="D94" s="5">
-        <v>18.732155409283124</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.732155287844687</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>124.83532619</v>
+        <v>124.8353262</v>
       </c>
       <c r="C95" s="5">
-        <v>0.74631981999999653</v>
+        <v>0.74631979999999487</v>
       </c>
       <c r="D95" s="5">
-        <v>7.4608621809922226</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4608619725312186</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>125.29175057</v>
+        <v>125.2917506</v>
       </c>
       <c r="C96" s="5">
-        <v>0.45642438000000141</v>
+        <v>0.45642440000000306</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4767662380142959</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4767664377768801</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>126.94408424</v>
+        <v>126.94408420000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.6523336699999902</v>
+        <v>1.6523336000000057</v>
       </c>
       <c r="D97" s="5">
-        <v>17.025330751151092</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.025329972407732</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>127.25457426</v>
+        <v>127.2545743</v>
       </c>
       <c r="C98" s="5">
-        <v>0.31049002000000314</v>
+        <v>0.31049009999999555</v>
       </c>
       <c r="D98" s="5">
-        <v>2.974863280657436</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9748640584430497</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>130.63665653000001</v>
+        <v>130.63665649999999</v>
       </c>
       <c r="C99" s="5">
-        <v>3.3820822700000122</v>
+        <v>3.3820821999999851</v>
       </c>
       <c r="D99" s="5">
-        <v>36.993465573254227</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>36.993464679001221</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>129.47314807000001</v>
+        <v>129.4731481</v>
       </c>
       <c r="C100" s="5">
-        <v>-1.1635084600000027</v>
+        <v>-1.1635083999999836</v>
       </c>
       <c r="D100" s="5">
-        <v>-10.179428716062944</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.179428218795028</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>128.71300471000001</v>
+        <v>128.7130047</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.76014336000000071</v>
+        <v>-0.76014340000000402</v>
       </c>
       <c r="D101" s="5">
-        <v>-6.8221572788227274</v>
+        <v>-6.8221576247739391</v>
       </c>
       <c r="E101" s="5">
-        <v>8.33172531472297</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3317253336597563</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>129.01881921</v>
+        <v>129.0188192</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
-        <v>2.8886834387088944</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8886834389364457</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>130.23062583000001</v>
+        <v>130.23062580000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2118066200000044</v>
+        <v>1.2118066000000169</v>
       </c>
       <c r="D103" s="5">
-        <v>11.871838799899304</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.871838594700645</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.53658673000001045</v>
+        <v>-0.53658670000001507</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.8338151986672573</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8338149355968696</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.00363354000001</v>
+        <v>131.00363350000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3095944400000121</v>
+        <v>1.3095944000000088</v>
       </c>
       <c r="D105" s="5">
-        <v>12.813197303012846</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.81319688966267</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>130.65068789</v>
+        <v>130.65068790000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.35294565000000944</v>
+        <v>-0.35294559999999819</v>
       </c>
       <c r="D106" s="5">
-        <v>-3.185521546856096</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.185521103203659</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.8875010000007251E-2</v>
+        <v>2.8874999999999318E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.26553371020237027</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.26553361811041398</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>135.09210372000001</v>
+        <v>135.0921037</v>
       </c>
       <c r="C108" s="5">
-        <v>4.4125408200000038</v>
+        <v>4.4125407999999879</v>
       </c>
       <c r="D108" s="5">
-        <v>48.95925766693059</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>48.959257402294455</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>135.50241402</v>
+        <v>135.50241399999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
-        <v>3.7062214979359576</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7062214984938224</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>135.81708746999999</v>
+        <v>135.81708750000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.31467344999998659</v>
+        <v>0.31467350000002625</v>
       </c>
       <c r="D110" s="5">
-        <v>2.8225967132829322</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.822597167945462</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.26957803000001945</v>
+        <v>0.26957799999999565</v>
       </c>
       <c r="D111" s="5">
-        <v>2.4080077564873958</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4080074850421518</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>136.07120448000001</v>
+        <v>136.07120449999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.54610200000036E-2</v>
+        <v>-1.5461000000016156E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.1362487286023617</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.13624855246451295</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>137.61826855000001</v>
+        <v>137.61826859999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.5470640700000047</v>
+        <v>1.5470641000000001</v>
       </c>
       <c r="D113" s="5">
-        <v>14.529753002799929</v>
+        <v>14.529753300130999</v>
       </c>
       <c r="E113" s="5">
-        <v>6.9186978115103548</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9186978586632142</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>135.78590856</v>
+        <v>135.7859086</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.8323599900000147</v>
+        <v>-1.8323599999999942</v>
       </c>
       <c r="D114" s="5">
-        <v>-14.858096144918608</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.858096215152772</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>136.06390128000001</v>
+        <v>136.0639013</v>
       </c>
       <c r="C115" s="5">
-        <v>0.27799272000001451</v>
+        <v>0.27799269999999865</v>
       </c>
       <c r="D115" s="5">
-        <v>2.4845971398995026</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4845969583889183</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>136.28788671000001</v>
+        <v>136.2878867</v>
       </c>
       <c r="C116" s="5">
-        <v>0.22398542999999904</v>
+        <v>0.22398540000000366</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9933977207977183</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9933974510899066</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.13145219000000452</v>
+        <v>0.13145220000001245</v>
       </c>
       <c r="D117" s="5">
-        <v>1.163581953701387</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1635820427747356</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>135.98186604</v>
+        <v>135.981866</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.43747286000001395</v>
+        <v>-0.43747290000001726</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.7810369807029454</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7810373203445824</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>136.21927081000001</v>
+        <v>136.2192708</v>
       </c>
       <c r="C119" s="5">
-        <v>0.23740477000001192</v>
+        <v>0.2374048000000073</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1152617382155903</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1152620087136809</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>135.93012777000001</v>
+        <v>135.93012780000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.28914303999999902</v>
+        <v>-0.28914299999999571</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.51762810561591</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5176277615663323</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>136.20556422000001</v>
+        <v>136.2055642</v>
       </c>
       <c r="C121" s="5">
-        <v>0.27543645000000083</v>
+        <v>0.27543639999998959</v>
       </c>
       <c r="D121" s="5">
-        <v>2.4588538792269743</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4588534273358942</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.23220129000001</v>
+        <v>137.23220130000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0266370699999925</v>
+        <v>1.0266371000000163</v>
       </c>
       <c r="D122" s="5">
-        <v>9.429436298725058</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.429436587233031</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>138.00748987</v>
+        <v>138.0074899</v>
       </c>
       <c r="C123" s="5">
-        <v>0.77528857999999445</v>
+        <v>0.7752885999999819</v>
       </c>
       <c r="D123" s="5">
-        <v>6.9940248999825094</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9940250855232922</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>138.76947985999999</v>
+        <v>138.76947989999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.76198998999998935</v>
+        <v>0.76198999999999728</v>
       </c>
       <c r="D124" s="5">
-        <v>6.8305940498492257</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8305941407001525</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>139.65781403</v>
+        <v>139.657814</v>
       </c>
       <c r="C125" s="5">
-        <v>0.88833417000000736</v>
+        <v>0.88833410000000868</v>
       </c>
       <c r="D125" s="5">
-        <v>7.9581304152589238</v>
+        <v>7.9581297635479276</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4820310569878758</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4820309983176294</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>141.20495144</v>
+        <v>141.2049514</v>
       </c>
       <c r="C126" s="5">
-        <v>1.5471374100000048</v>
+        <v>1.5471373999999969</v>
       </c>
       <c r="D126" s="5">
-        <v>14.134312994786713</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.134312901015566</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
-        <v>0.66600905999999327</v>
+        <v>0.66600909999999658</v>
       </c>
       <c r="D127" s="5">
-        <v>5.8090947440380347</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8090951037164551</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>142.19370314</v>
+        <v>142.19370309999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.3227426400000013</v>
+        <v>0.32274259999999799</v>
       </c>
       <c r="D128" s="5">
-        <v>2.7642998577574573</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7642995108582369</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>141.65504100999999</v>
+        <v>141.65504100000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.53866213000000585</v>
+        <v>-0.53866209999998205</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.4523447310104487</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4523444894133846</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>142.11855405</v>
+        <v>142.11855410000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.46351304000000937</v>
+        <v>0.46351310000000012</v>
       </c>
       <c r="D130" s="5">
-        <v>3.9979916873663868</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9979922145273905</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>142.97152862999999</v>
+        <v>142.9715286</v>
       </c>
       <c r="C131" s="5">
-        <v>0.85297457999999438</v>
+        <v>0.85297449999998776</v>
       </c>
       <c r="D131" s="5">
-        <v>7.4447908253291395</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4447901011716278</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
-        <v>0.58180307000000653</v>
+        <v>0.5818031000000019</v>
       </c>
       <c r="D132" s="5">
-        <v>4.9940260955139593</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9940263598869938</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>142.79124881000001</v>
+        <v>142.79124880000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.76208288999998786</v>
+        <v>-0.76208289999999579</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.1876997060994698</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.187699784938272</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>142.51515395999999</v>
+        <v>142.515154</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.2760948500000211</v>
+        <v>-0.27609480000000985</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.295750316280043</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2957499050965224</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>141.90294402999999</v>
+        <v>141.90294399999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.6122099300000059</v>
+        <v>-0.61221000000000458</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.0348380155444854</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0348385763145824</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>142.39774194</v>
+        <v>142.3977419</v>
       </c>
       <c r="C136" s="5">
-        <v>0.49479791000001683</v>
+        <v>0.49479790000000889</v>
       </c>
       <c r="D136" s="5">
-        <v>4.2654355192298876</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2654354322834598</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>142.67109858000001</v>
+        <v>142.67109859999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.27335664000000293</v>
+        <v>0.27335669999999368</v>
       </c>
       <c r="D137" s="5">
-        <v>2.3280818984015239</v>
+        <v>2.3280824154682689</v>
       </c>
       <c r="E137" s="5">
-        <v>2.1576197300014366</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1576197662667163</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>146.66951225</v>
+        <v>146.66951230000001</v>
       </c>
       <c r="C138" s="5">
-        <v>3.9984136699999908</v>
+        <v>3.9984137000000146</v>
       </c>
       <c r="D138" s="5">
-        <v>39.330472058884091</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>39.330472394480886</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>149.26676276000001</v>
+        <v>149.26676280000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.5972505100000092</v>
+        <v>2.5972505000000012</v>
       </c>
       <c r="D139" s="5">
-        <v>23.446618042352508</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.446617934323012</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>148.54365522000001</v>
+        <v>148.54365519999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.72310754000000088</v>
+        <v>-0.72310760000002006</v>
       </c>
       <c r="D140" s="5">
-        <v>-5.6608611339150521</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6608615897059789</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>148.23190471000001</v>
+        <v>148.2319047</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31175050999999598</v>
+        <v>-0.31175049999998805</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.4895877519832688</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4895876733757927</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>147.77407208</v>
+        <v>147.77407210000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.45783263000001284</v>
+        <v>-0.45783259999998904</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.6440312727325397</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6440310382364172</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>145.52459958</v>
+        <v>145.52459959999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.249472499999996</v>
+        <v>-2.2494725000000244</v>
       </c>
       <c r="D143" s="5">
-        <v>-16.812501659854217</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.81250165776602</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>146.07844238999999</v>
+        <v>146.0784424</v>
       </c>
       <c r="C144" s="5">
-        <v>0.55384280999999191</v>
+        <v>0.5538428000000124</v>
       </c>
       <c r="D144" s="5">
-        <v>4.6638237917081549</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6638237050748543</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>146.48001067000001</v>
+        <v>146.48001070000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.40156828000002065</v>
+        <v>0.40156830000000809</v>
       </c>
       <c r="D145" s="5">
-        <v>3.3491245794772917</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3491247485768927</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>145.93023933000001</v>
+        <v>145.93023930000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.5497713400000066</v>
+        <v>-0.54977139999999736</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.4120425510990042</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4120430218319679</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>145.88492689</v>
+        <v>145.88492690000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.5312440000003562E-2</v>
+        <v>-4.5312400000000252E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.37197337067791381</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.37197304295163436</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.94157941000000278</v>
+        <v>0.94157939999999485</v>
       </c>
       <c r="D148" s="5">
-        <v>8.0260546372281194</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0260545483694212</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>145.84181573999999</v>
+        <v>145.84181570000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.98469056000001842</v>
+        <v>-0.98469059999999331</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.7574771942102938</v>
+        <v>-7.7574774978021122</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2223962607409664</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2223962183746782</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>144.97735297</v>
+        <v>144.97735299999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.86446276999998872</v>
+        <v>-0.86446270000001846</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.8855161203296822</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8855155826510694</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>146.04589589</v>
+        <v>146.0458959</v>
       </c>
       <c r="C151" s="5">
-        <v>1.0685429199999987</v>
+        <v>1.0685429000000113</v>
       </c>
       <c r="D151" s="5">
-        <v>9.2119831315242493</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2119829500699311</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>146.46946235999999</v>
+        <v>146.4694624</v>
       </c>
       <c r="C152" s="5">
-        <v>0.42356646999999725</v>
+        <v>0.42356649999999263</v>
       </c>
       <c r="D152" s="5">
-        <v>3.5363291542792608</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5363294085100305</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>146.94469058999999</v>
+        <v>146.9446906</v>
       </c>
       <c r="C153" s="5">
-        <v>0.47522822999999903</v>
+        <v>0.47522820000000365</v>
       </c>
       <c r="D153" s="5">
-        <v>3.9637020788046318</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9637018230018528</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>147.10188672999999</v>
+        <v>147.10188669999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.15719613999999638</v>
+        <v>0.15719609999999307</v>
       </c>
       <c r="D154" s="5">
-        <v>1.2912968052884111</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2912964746818689</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>146.64389808000001</v>
+        <v>146.6438981</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.45798864999997591</v>
+        <v>-0.45798859999999308</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.6727766915740423</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6727762981833334</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>146.96731427</v>
+        <v>146.9673143</v>
       </c>
       <c r="C156" s="5">
-        <v>0.323416189999989</v>
+        <v>0.32341619999999693</v>
       </c>
       <c r="D156" s="5">
-        <v>2.678883035816404</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6788831192848361</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>147.03252233000001</v>
+        <v>147.03252230000001</v>
       </c>
       <c r="C157" s="5">
-        <v>6.5208060000003343E-2</v>
+        <v>6.5208000000012589E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.53373029068282118</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53372979827233102</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>146.95980595</v>
+        <v>146.95980599999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.27163800000028E-2</v>
+        <v>-7.2716300000024603E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.59186017014759562</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.59185952089458871</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.73063852999999</v>
+        <v>146.7306385</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.22916742000001022</v>
+        <v>-0.22916749999998842</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8553000693555144</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8553007108511488</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.42117923000001</v>
+        <v>146.42117920000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.5016844073149636</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5016844078205369</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.2538144300000056</v>
+        <v>-1.2538144000000102</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.8052796785172305</v>
+        <v>-9.8052794567591093</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.46245374591493693</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.46245371861480811</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>144.46828549</v>
+        <v>144.46828550000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.6990793100000019</v>
+        <v>-0.69907929999999396</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.628185340600778</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6281852622123925</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>142.56795849</v>
+        <v>142.5679585</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
-        <v>-14.691374591170769</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.691374590226269</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>139.90979718</v>
+        <v>139.90979720000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.658161309999997</v>
+        <v>-2.6581612999999891</v>
       </c>
       <c r="D164" s="5">
-        <v>-20.216266515896962</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.216266446190989</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>140.58400309000001</v>
+        <v>140.58400309999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.67420591000001195</v>
+        <v>0.6742058999999756</v>
       </c>
       <c r="D165" s="5">
-        <v>5.9383837031067976</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9383836118077182</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>140.57326412</v>
+        <v>140.57326409999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.0738970000005565E-2</v>
+        <v>-1.0739000000000942E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-9.1627432053331681E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.1627687906348232E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>139.24938091000001</v>
+        <v>139.24938090000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.3238832099999911</v>
+        <v>-1.3238831999999832</v>
       </c>
       <c r="D167" s="5">
-        <v>-10.733907477369996</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.733907401892683</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>138.58661101000001</v>
+        <v>138.586611</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.5643399824359507</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5643399828251834</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>138.50218301000001</v>
+        <v>138.502183</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.72860446008400359</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.72860446013640612</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>138.17552384999999</v>
+        <v>138.1755239</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.32665916000001971</v>
+        <v>-0.32665910000000054</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.7937893193471175</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7937888130274313</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>137.16300204000001</v>
+        <v>137.16300200000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.0125218099999813</v>
+        <v>-1.0125218999999959</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.4474711918535395</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.4474719097893178</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>134.88867826000001</v>
+        <v>134.88867830000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.2743237800000031</v>
+        <v>-2.2743236999999965</v>
       </c>
       <c r="D172" s="5">
-        <v>-18.179485109284808</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.179484531797584</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>135.08778405999999</v>
+        <v>135.08778409999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
-        <v>1.7857409998172757</v>
+        <v>1.7857409992835027</v>
       </c>
       <c r="E173" s="5">
-        <v>-6.9434206192878545</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9434205917334406</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>133.74378831999999</v>
+        <v>133.74378830000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.3439957399999969</v>
+        <v>-1.3439957999999876</v>
       </c>
       <c r="D174" s="5">
-        <v>-11.306761299917589</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.306761774224094</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>132.01115247000001</v>
+        <v>132.01115250000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.7326358499999799</v>
+        <v>-1.7326357999999971</v>
       </c>
       <c r="D175" s="5">
-        <v>-14.484660573996777</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.484660187337761</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>131.74392759</v>
+        <v>131.74392760000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.26722488000001476</v>
+        <v>-0.26722490000000221</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.4022491679993374</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4022493452547922</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>131.18994075000001</v>
+        <v>131.18994079999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.55398683999999321</v>
+        <v>-0.55398680000001832</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9309505449174562</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9309501967117146</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>129.83242289</v>
+        <v>129.83242290000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.3575178600000015</v>
+        <v>-1.3575178999999764</v>
       </c>
       <c r="D178" s="5">
-        <v>-11.734393258628051</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.734393580731306</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>130.18378114000001</v>
+        <v>130.1837811</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35135825000000409</v>
+        <v>0.35135819999999285</v>
       </c>
       <c r="D179" s="5">
-        <v>3.2962686262094865</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2962681498726054</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>129.83886719</v>
+        <v>129.83886720000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.3449139500000058</v>
+        <v>-0.34491389999999456</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.1334043142201784</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1334038675374543</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>129.51130936999999</v>
+        <v>129.51130939999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.32755782000000977</v>
+        <v>-0.32755780000002233</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.9857083421371833</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9857081621313952</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>129.32820215999999</v>
+        <v>129.32820219999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18310721000000285</v>
+        <v>-0.18310719999999492</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.6834672847765964</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6834671931643563</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>130.0444909</v>
       </c>
       <c r="C183" s="5">
-        <v>0.71628874000001019</v>
+        <v>0.71628870000000688</v>
       </c>
       <c r="D183" s="5">
-        <v>6.8524838242167263</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8524834276350477</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>130.20716741000001</v>
+        <v>130.2071674</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16267651000001138</v>
+        <v>0.16267650000000344</v>
       </c>
       <c r="D184" s="5">
-        <v>1.5114866158821627</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5114865223281315</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>129.58358408000001</v>
+        <v>129.5835841</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.62358333000000243</v>
+        <v>-0.62358330000000706</v>
       </c>
       <c r="D185" s="5">
-        <v>-5.598008035796898</v>
+        <v>-5.5980077739546275</v>
       </c>
       <c r="E185" s="5">
-        <v>-4.0745356941788717</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0745357077775939</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>130.79425187000001</v>
+        <v>130.79425190000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.2106677900000022</v>
+        <v>1.2106678000000102</v>
       </c>
       <c r="D186" s="5">
-        <v>11.805725696137248</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.805725796799106</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>131.34046332</v>
+        <v>131.34046330000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.54621144999998705</v>
+        <v>0.54621140000000423</v>
       </c>
       <c r="D187" s="5">
-        <v>5.128055304815371</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1280548233576306</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>132.07150655000001</v>
+        <v>132.07150659999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73104323000001159</v>
+        <v>0.73104329999998185</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8875333655659787</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8875340464720658</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>136.43573670000001</v>
       </c>
       <c r="C189" s="5">
-        <v>4.3642301499999974</v>
+        <v>4.3642301000000145</v>
       </c>
       <c r="D189" s="5">
-        <v>47.716190932511559</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>47.716190261438094</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>134.93504694999999</v>
+        <v>134.935047</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5006897500000207</v>
+        <v>-1.5006897000000095</v>
       </c>
       <c r="D190" s="5">
-        <v>-12.429164966833916</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.429164577442787</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>132.42115071000001</v>
+        <v>132.4211507</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.5138962399999798</v>
+        <v>-2.513896299999999</v>
       </c>
       <c r="D191" s="5">
-        <v>-20.202163682855645</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.202164109996325</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>135.80434833000001</v>
+        <v>135.80434829999999</v>
       </c>
       <c r="C192" s="5">
-        <v>3.3831976200000042</v>
+        <v>3.3831975999999884</v>
       </c>
       <c r="D192" s="5">
-        <v>35.355472960208665</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>35.355472724057435</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>135.94128655</v>
+        <v>135.94128660000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.13693821999999045</v>
+        <v>0.13693830000002549</v>
       </c>
       <c r="D193" s="5">
-        <v>1.2167524415681141</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.216753156618422</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>138.18792242999999</v>
+        <v>138.18792239999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.2466358799999853</v>
+        <v>2.2466357999999786</v>
       </c>
       <c r="D194" s="5">
-        <v>21.737545475373587</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.737544620919813</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>138.98877861</v>
+        <v>138.98877859999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.80085618000001091</v>
+        <v>0.80085619999999835</v>
       </c>
       <c r="D195" s="5">
-        <v>7.1805081129176385</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1805082996012626</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>139.98949512999999</v>
+        <v>139.9894951</v>
       </c>
       <c r="C196" s="5">
-        <v>1.0007165199999974</v>
+        <v>1.00071650000001</v>
       </c>
       <c r="D196" s="5">
-        <v>8.9904649324645156</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9904647462824663</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>142.11062999000001</v>
+        <v>142.11062999999999</v>
       </c>
       <c r="C197" s="5">
-        <v>2.1211348600000122</v>
+        <v>2.1211348999999871</v>
       </c>
       <c r="D197" s="5">
-        <v>19.776993986297022</v>
+        <v>19.776994395459301</v>
       </c>
       <c r="E197" s="5">
-        <v>9.6671549864420179</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6671549772329399</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>142.95208765999999</v>
+        <v>142.95208769999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.84145766999998273</v>
+        <v>0.84145770000000653</v>
       </c>
       <c r="D198" s="5">
-        <v>7.3413984558567513</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3413987256442992</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>144.38596741999999</v>
+        <v>144.3859674</v>
       </c>
       <c r="C199" s="5">
-        <v>1.4338797599999964</v>
+        <v>1.4338797000000056</v>
       </c>
       <c r="D199" s="5">
-        <v>12.723332434179024</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.723331868310073</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>146.12427102000001</v>
+        <v>146.12427099999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7383036000000232</v>
+        <v>1.7383035999999947</v>
       </c>
       <c r="D200" s="5">
-        <v>15.443223766232684</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.443223768515303</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>144.65289380999999</v>
+        <v>144.65289379999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4713772100000142</v>
+        <v>-1.4713772000000063</v>
       </c>
       <c r="D201" s="5">
-        <v>-11.435999920009953</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.435999848019341</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>145.99654476000001</v>
+        <v>145.99654480000001</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3436509500000113</v>
+        <v>1.3436510000000226</v>
       </c>
       <c r="D202" s="5">
-        <v>11.734018148798198</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.734018608843089</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>147.58879053999999</v>
+        <v>147.58879049999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.5922457799999847</v>
+        <v>1.5922456999999781</v>
       </c>
       <c r="D203" s="5">
-        <v>13.901528992680978</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.901528247761764</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>147.08027815</v>
+        <v>147.08027820000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.50851238999999282</v>
+        <v>-0.50851229999997827</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.0571037498761564</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.05710304645297</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>147.36563414</v>
+        <v>147.36563409999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.28535598999999934</v>
+        <v>0.28535589999998479</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3531698731537931</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3531691222283824</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>147.24653509000001</v>
+        <v>147.24653509999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.11909904999998844</v>
+        <v>-0.11909900000000562</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.96552558138329747</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.96552517809876948</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>146.15040296000001</v>
+        <v>146.15040300000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.0961321300000009</v>
+        <v>-1.0961320999999771</v>
       </c>
       <c r="D207" s="5">
-        <v>-8.5762151107147684</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.576214884959299</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>146.81045556999999</v>
+        <v>146.81045560000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.66005260999997972</v>
+        <v>0.66005260000000021</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5561716383996096</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5561715505616727</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>147.88340033</v>
+        <v>147.88340030000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0729447600000128</v>
+        <v>1.0729446999999936</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1312924551773875</v>
+        <v>9.1312919219079358</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0621664546883096</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0621664262553869</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>148.48927803999999</v>
+        <v>148.48927800000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.60587770999998725</v>
+        <v>0.60587770000000774</v>
       </c>
       <c r="D210" s="5">
-        <v>5.0287057412478076</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0287056574135347</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>150.32788815000001</v>
+        <v>150.32788819999999</v>
       </c>
       <c r="C211" s="5">
-        <v>1.8386101100000189</v>
+        <v>1.8386101999999767</v>
       </c>
       <c r="D211" s="5">
-        <v>15.91336895306199</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.913369790400367</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>151.07635142000001</v>
+        <v>151.07635139999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.74846327000000201</v>
+        <v>0.74846320000000333</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1410004820946495</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1409998898409368</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>151.88072656</v>
+        <v>151.8807266</v>
       </c>
       <c r="C213" s="5">
-        <v>0.80437513999999055</v>
+        <v>0.80437520000000973</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5796128888007788</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5796133949448166</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>151.99682146000001</v>
+        <v>151.99682150000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.11609490000000733</v>
       </c>
       <c r="D214" s="5">
-        <v>0.92112454091719531</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92112454067347915</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>153.48722351999999</v>
+        <v>153.4872235</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4904020599999797</v>
+        <v>1.4904019999999889</v>
       </c>
       <c r="D215" s="5">
-        <v>12.422357274168071</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.422356743353724</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>153.60454254999999</v>
+        <v>153.6045426</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11731903000000443</v>
+        <v>0.11731910000000312</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92109420691817157</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92109475893478177</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>153.9591413</v>
       </c>
       <c r="C217" s="5">
-        <v>0.35459875000000807</v>
+        <v>0.35459869999999682</v>
       </c>
       <c r="D217" s="5">
-        <v>2.8056659432273978</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8056655416547338</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>153.53345623999999</v>
+        <v>153.53345619999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.42568506000000639</v>
+        <v>-0.4256851000000097</v>
       </c>
       <c r="D218" s="5">
-        <v>-3.267913227315089</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2679135297338457</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>154.21595518999999</v>
+        <v>154.2159552</v>
       </c>
       <c r="C219" s="5">
-        <v>0.68249894999999583</v>
+        <v>0.68249900000000707</v>
       </c>
       <c r="D219" s="5">
-        <v>5.4667052925083448</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4667057043014999</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>155.74448484999999</v>
+        <v>155.7444849</v>
       </c>
       <c r="C220" s="5">
-        <v>1.5285296600000038</v>
+        <v>1.5285297000000071</v>
       </c>
       <c r="D220" s="5">
-        <v>12.564234142165876</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.5642344882261</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.97532641999999</v>
+        <v>154.9753264</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.7691584300000045</v>
+        <v>-0.76915850000000319</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.7679588723888786</v>
+        <v>-5.7679593813453112</v>
       </c>
       <c r="E221" s="5">
-        <v>4.7956201129906617</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7956201207256077</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>155.26802709</v>
+        <v>155.26802710000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.29270067000001632</v>
+        <v>0.29270070000001169</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2901225761687627</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2901228136343432</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>157.31749187</v>
+        <v>157.31749189999999</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0494647799999939</v>
+        <v>2.0494647999999813</v>
       </c>
       <c r="D223" s="5">
-        <v>17.041465012733671</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.041465190111072</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>158.05384394999999</v>
+        <v>158.053844</v>
       </c>
       <c r="C224" s="5">
-        <v>0.73635207999998897</v>
+        <v>0.73635210000000484</v>
       </c>
       <c r="D224" s="5">
-        <v>5.763687758109981</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7636879175815947</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>158.79844732999999</v>
+        <v>158.79844729999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.74460338000000093</v>
+        <v>0.74460329999999431</v>
       </c>
       <c r="D225" s="5">
-        <v>5.8020956985351368</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8020950570358609</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>159.64913829</v>
+        <v>159.6491383</v>
       </c>
       <c r="C226" s="5">
-        <v>0.85069096000000854</v>
+        <v>0.85069100000001185</v>
       </c>
       <c r="D226" s="5">
-        <v>6.6212879195714613</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6212882414262708</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>159.37563713</v>
+        <v>159.37563710000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27350115999999502</v>
+        <v>-0.27350119999999833</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.036506970046803</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0365072649622395</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>159.57651304999999</v>
+        <v>159.5765131</v>
       </c>
       <c r="C228" s="5">
-        <v>0.20087591999998722</v>
+        <v>0.20087599999999384</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5230003391214275</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5230009501646879</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>159.87109702999999</v>
+        <v>159.87109699999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.29458397999999875</v>
+        <v>0.29458389999999213</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2378739214525378</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2378733068222578</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>159.97450737</v>
+        <v>159.97450739999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.10341034000001059</v>
+        <v>0.10341040000000135</v>
       </c>
       <c r="D230" s="5">
-        <v>0.77897027224822502</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77897072597250538</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>161.96841526</v>
+        <v>161.9684153</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9939078900000027</v>
+        <v>1.9939079000000106</v>
       </c>
       <c r="D231" s="5">
-        <v>16.025812404085094</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.025812486832834</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>160.33133738999999</v>
+        <v>160.3313374</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.637077870000013</v>
+        <v>-1.6370779000000084</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.476823997640761</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.476824193727509</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>159.46160842</v>
+        <v>159.46160839999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.86972896999998284</v>
+        <v>-0.86972900000000664</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.3187447544731707</v>
+        <v>-6.318744965585454</v>
       </c>
       <c r="E233" s="5">
-        <v>2.8948362966126018</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8948362969861696</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>154.3921004</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.0695080200000007</v>
+        <v>-5.0695079999999848</v>
       </c>
       <c r="D234" s="5">
-        <v>-32.137911293208191</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-32.137911191071233</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>149.69571477</v>
+        <v>149.69571479999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6963856300000089</v>
+        <v>-4.6963856000000135</v>
       </c>
       <c r="D235" s="5">
-        <v>-30.974189771570749</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-30.974189605572068</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.10611983000001</v>
+        <v>146.10611979999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.5895949399999836</v>
+        <v>-3.5895950000000028</v>
       </c>
       <c r="D236" s="5">
-        <v>-25.267679503288576</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-25.267679867148441</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>140.63108962999999</v>
+        <v>140.6310896</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4750302000000204</v>
+        <v>-5.475030199999992</v>
       </c>
       <c r="D237" s="5">
-        <v>-36.765336197980858</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-36.765336204046626</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>139.56319912999999</v>
+        <v>139.56319909999999</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0678905000000043</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.7411712100371233</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.7411712118246836</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>137.72711713999999</v>
+        <v>137.72711709999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8360819899999967</v>
+        <v>-1.8360820000000047</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.693427486835864</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.693427564095984</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>135.61574224</v>
+        <v>135.6157422</v>
       </c>
       <c r="C240" s="5">
         <v>-2.1113748999999871</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.921666138941028</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.921666143448832</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>134.20552051999999</v>
+        <v>134.20552050000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4102217200000098</v>
+        <v>-1.4102216999999939</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.788885956471852</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.788885802004391</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>132.49377645000001</v>
+        <v>132.4937765</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7117440699999804</v>
+        <v>-1.7117440000000101</v>
       </c>
       <c r="D242" s="5">
-        <v>-14.276246877971888</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.276246336470921</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>131.75767969</v>
+        <v>131.75767970000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.73609676000000945</v>
+        <v>-0.73609679999998434</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.4668607993369376</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4668611377163838</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>130.31176325000001</v>
+        <v>130.3117633</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4459164399999906</v>
+        <v>-1.4459164000000158</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.402401951288876</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.402401627740423</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>130.81746027</v>
+        <v>130.81746029999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.50569701999998529</v>
+        <v>0.50569699999999784</v>
       </c>
       <c r="D245" s="5">
-        <v>4.75749503315408</v>
+        <v>4.757494839099774</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.963037268854865</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.96303723975231</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>130.95418556000001</v>
+        <v>130.95418559999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.13672529000001532</v>
+        <v>0.13672529999999483</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2614277991810141</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2614278916809551</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>130.12083430000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.83335126000000059</v>
+        <v>-0.83335129999997548</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.3747350101431071</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3747353496518837</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>131.04430783999999</v>
+        <v>131.04430780000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.92347353999997495</v>
+        <v>0.92347350000000006</v>
       </c>
       <c r="D248" s="5">
-        <v>8.8568755774905306</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8568751787608377</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>131.27672845000001</v>
+        <v>131.27672849999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.23242061000001968</v>
+        <v>0.23242069999997739</v>
       </c>
       <c r="D249" s="5">
-        <v>2.149208542317993</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1492093833507919</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>131.41412549</v>
+        <v>131.41412550000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.1373970399999962</v>
+        <v>0.13739700000002131</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2632007719246996</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.263200401569442</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>130.43612243999999</v>
+        <v>130.43612239999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.97800305000001231</v>
+        <v>-0.97800310000002355</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.5739482323135991</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.57394865224318</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>132.28723339000001</v>
+        <v>132.28723339999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.8511109500000202</v>
+        <v>1.8511110000000031</v>
       </c>
       <c r="D252" s="5">
-        <v>18.424251685921412</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.424252229142478</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>131.70032117</v>
+        <v>131.70032119999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.5869122200000163</v>
+        <v>-0.58691220000000044</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.1959692981848438</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1959691250383795</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>131.11039129</v>
+        <v>131.1103913</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.58992987999999968</v>
+        <v>-0.58992989999998713</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.2447343443492329</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2447345166350745</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.02065762999999</v>
+        <v>130.02065759999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-1.0897336600000074</v>
+        <v>-1.0897337000000107</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.5303442635707789</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.5303445968655041</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>129.82088872</v>
+        <v>129.82088870000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.19976890999998886</v>
+        <v>-0.19976889999998093</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8282269776706439</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8282268873438312</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.16633697</v>
+        <v>130.166337</v>
       </c>
       <c r="C257" s="5">
-        <v>0.34544825000000401</v>
+        <v>0.34544829999998683</v>
       </c>
       <c r="D257" s="5">
-        <v>3.240302230104497</v>
+        <v>3.24030270649589</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.49773424637361563</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.4977342462594736</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>129.40564653999999</v>
+        <v>129.40564649999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.76069043000001102</v>
+        <v>-0.76069050000000971</v>
       </c>
       <c r="D258" s="5">
-        <v>-6.7917140769932711</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7917146805130386</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>129.22992350000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17572303999997985</v>
+        <v>-0.17572299999997654</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.6173936613334217</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6173932964061888</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>129.12497375999999</v>
+        <v>129.12497379999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.10494974000002344</v>
+        <v>-0.10494970000002013</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.97019852171695842</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.97019815359059569</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>128.54949919000001</v>
+        <v>128.54949920000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.57547456999998303</v>
+        <v>-0.57547459999997841</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.2189068834530445</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2189071473081157</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.95133447000001</v>
+        <v>128.9513345</v>
       </c>
       <c r="C262" s="5">
-        <v>0.40183528000000024</v>
+        <v>0.40183529999998768</v>
       </c>
       <c r="D262" s="5">
-        <v>3.8162701631492268</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8162703560665756</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>128.54426734</v>
+        <v>128.5442673</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.4070671300000015</v>
+        <v>-0.40706720000000018</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.7230177468924319</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7230183751837731</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>129.49975835000001</v>
+        <v>129.49975839999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.95549101000000292</v>
+        <v>0.95549109999998905</v>
       </c>
       <c r="D264" s="5">
-        <v>9.2936517155050247</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2936526300014357</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>129.49820568999999</v>
+        <v>129.4982057</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5526600000157487E-3</v>
+        <v>-1.5526999999906366E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.4386661132081979E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4387031734441891E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>130.15901452</v>
+        <v>130.15901450000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.66080883000000767</v>
+        <v>0.6608088000000123</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2982242997077442</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2982240052029681</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>129.20275549999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.95625902000000451</v>
+        <v>-0.95625900000001707</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.4685609710684506</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.468560802293867</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>128.75297297</v>
+        <v>128.752973</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.44978252999999313</v>
+        <v>-0.44978249999999775</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.0983940902503901</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0983938221045619</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>127.72164797000001</v>
+        <v>127.721648</v>
       </c>
       <c r="C269" s="5">
         <v>-1.0313249999999954</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.1997652131079359</v>
+        <v>-9.1997652110578869</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.8781269081601604</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8781269077272955</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>128.12706428000001</v>
+        <v>128.1270643</v>
       </c>
       <c r="C270" s="5">
-        <v>0.40541631000000677</v>
+        <v>0.40541629999999884</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8762691898909463</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8762690916768872</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>127.07238673000001</v>
+        <v>127.0723867</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.0546775500000081</v>
+        <v>-1.0546776000000051</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.4426427759204401</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.4426432020988109</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>128.50375442000001</v>
+        <v>128.50375439999999</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4313676900000019</v>
+        <v>1.4313676999999956</v>
       </c>
       <c r="D272" s="5">
-        <v>14.386705343656203</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.386705454083071</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>129.01023881</v>
+        <v>129.0102388</v>
       </c>
       <c r="C273" s="5">
-        <v>0.50648438999999712</v>
+        <v>0.50648440000000505</v>
       </c>
       <c r="D273" s="5">
-        <v>4.8335646257768872</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.833564724057382</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>130.26812378</v>
+        <v>130.26812380000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2578849699999921</v>
+        <v>1.2578850000000159</v>
       </c>
       <c r="D274" s="5">
-        <v>12.348621480408649</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.348621791896841</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>129.66441065000001</v>
+        <v>129.66441069999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.6037131299999885</v>
+        <v>-0.60371310000002154</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.4216817460509992</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4216814826530406</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>126.32566249</v>
+        <v>126.32566250000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3387481600000086</v>
+        <v>-3.3387481999999835</v>
       </c>
       <c r="D276" s="5">
-        <v>-26.877752971808235</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-26.877753240708092</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>126.17555536</v>
+        <v>126.17555539999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.15010712999999498</v>
+        <v>-0.15010710000001382</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.4166242230171822</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4166239416310011</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>128.28198015000001</v>
+        <v>128.28198019999999</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1064247900000055</v>
+        <v>2.1064247999999992</v>
       </c>
       <c r="D278" s="5">
-        <v>21.979025967144516</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.979026073628827</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>129.02052359000001</v>
+        <v>129.02052359999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.73854344000000083</v>
+        <v>0.73854339999999752</v>
       </c>
       <c r="D279" s="5">
-        <v>7.1316366404120091</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1316362389778565</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.11095642000001</v>
+        <v>130.11095639999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0904328299999975</v>
+        <v>1.0904328000000021</v>
       </c>
       <c r="D280" s="5">
-        <v>10.626922585984877</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.626922279032414</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>130.0142865</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.6669920000010734E-2</v>
+        <v>-9.6669899999994868E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.88794242719970606</v>
+        <v>-0.88794224437944713</v>
       </c>
       <c r="E281" s="5">
-        <v>1.7950273633632552</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.795027339453048</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>130.89985267</v>
+        <v>130.8998527</v>
       </c>
       <c r="C282" s="5">
-        <v>0.88556617000000415</v>
+        <v>0.88556619999999953</v>
       </c>
       <c r="D282" s="5">
-        <v>8.4868175026178161</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4868178009776187</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.17133254000001</v>
+        <v>132.17133250000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2714798700000074</v>
+        <v>1.2714798000000087</v>
       </c>
       <c r="D283" s="5">
-        <v>12.299372498855554</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.299371782178614</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>133.78215218</v>
+        <v>133.78215220000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.6108196399999883</v>
+        <v>1.6108197000000075</v>
       </c>
       <c r="D284" s="5">
-        <v>15.646080076313563</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.64608070376452</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>132.43825828000001</v>
+        <v>132.4382583</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.3438938999999834</v>
+        <v>-1.3438939000000119</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.410267867486269</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.410267865873781</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>132.40037896999999</v>
+        <v>132.40037899999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-3.7879310000022315E-2</v>
+        <v>-3.7879300000014382E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.34267843760669159</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34267834723137325</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.15289937</v>
+        <v>133.1528994</v>
       </c>
       <c r="C287" s="5">
         <v>0.75252040000000875</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0377058099061029</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0377058082612409</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>133.29811928999999</v>
+        <v>133.2981193</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14521991999998818</v>
+        <v>0.14521990000000073</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3166294217611396</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3166292390445866</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>135.06729346</v>
+        <v>135.06729350000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.7691741700000136</v>
+        <v>1.769174200000009</v>
       </c>
       <c r="D289" s="5">
-        <v>17.142396514721892</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.142396825564532</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.77863023</v>
+        <v>135.77863020000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71133677000000262</v>
+        <v>0.71133670000000393</v>
       </c>
       <c r="D290" s="5">
-        <v>6.5061555596033438</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5061548987156215</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>136.36569985</v>
+        <v>136.36569990000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.58706961999999407</v>
+        <v>0.58706970000000069</v>
       </c>
       <c r="D291" s="5">
-        <v>5.3136515339333723</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3136522765324212</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>136.80143346</v>
+        <v>136.8014335</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43573360999999977</v>
+        <v>0.43573359999999184</v>
       </c>
       <c r="D292" s="5">
-        <v>3.902507621590634</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9025075289927269</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>137.95094671999999</v>
+        <v>137.9509467</v>
       </c>
       <c r="C293" s="5">
-        <v>1.149513259999992</v>
+        <v>1.1495132000000012</v>
       </c>
       <c r="D293" s="5">
-        <v>10.562651620384877</v>
+        <v>10.562651040098681</v>
       </c>
       <c r="E293" s="5">
-        <v>6.1044523903148074</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1044523749318902</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>138.15338542000001</v>
+        <v>138.15338539999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.20243870000001607</v>
+        <v>0.20243869999998765</v>
       </c>
       <c r="D294" s="5">
-        <v>1.7752450895602401</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7752450898193883</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>139.14821237000001</v>
+        <v>139.14821240000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.99482695000000376</v>
+        <v>0.994827000000015</v>
       </c>
       <c r="D295" s="5">
-        <v>8.9916421438313918</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9916426151517292</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>140.02549002999999</v>
+        <v>140.02548999999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.87727765999997587</v>
+        <v>0.87727759999998511</v>
       </c>
       <c r="D296" s="5">
-        <v>7.8334842570610075</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8334837008421143</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>142.07505959</v>
+        <v>142.0750596</v>
       </c>
       <c r="C297" s="5">
-        <v>2.049569560000009</v>
+        <v>2.0495696000000123</v>
       </c>
       <c r="D297" s="5">
-        <v>19.049876214150775</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.049876620775507</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>144.04731104000001</v>
+        <v>144.04731100000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.9722514500000159</v>
+        <v>1.9722514000000047</v>
       </c>
       <c r="D298" s="5">
-        <v>17.990680287117012</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.990679794286191</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.79681314999999</v>
+        <v>144.7968132</v>
       </c>
       <c r="C299" s="5">
-        <v>0.74950210999998035</v>
+        <v>0.7495021999999949</v>
       </c>
       <c r="D299" s="5">
-        <v>6.4256165368720364</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4256173325073274</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.74212585999999</v>
+        <v>145.74212589999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.94531270999999606</v>
+        <v>0.94531269999998813</v>
       </c>
       <c r="D300" s="5">
-        <v>8.121772882078826</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1217727901483183</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>147.26798034000001</v>
+        <v>147.2679803</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5258544800000209</v>
+        <v>1.5258544000000143</v>
       </c>
       <c r="D301" s="5">
-        <v>13.312747440983408</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.312746698461675</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.14720234999999</v>
+        <v>149.1472024</v>
       </c>
       <c r="C302" s="5">
-        <v>1.8792220099999781</v>
+        <v>1.8792220999999927</v>
       </c>
       <c r="D302" s="5">
-        <v>16.434415350264999</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.434416198167945</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>150.66747043999999</v>
+        <v>150.66747040000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.5202680900000018</v>
+        <v>1.5202680000000157</v>
       </c>
       <c r="D303" s="5">
-        <v>12.941259397008075</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.941258582849159</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>151.78615435</v>
+        <v>151.78615439999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1186839100000157</v>
+        <v>1.1186839999999734</v>
       </c>
       <c r="D304" s="5">
-        <v>9.2828293892790015</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2828301694217519</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.69122572000001</v>
+        <v>153.69122569999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.9050713700000017</v>
+        <v>1.905071300000003</v>
       </c>
       <c r="D305" s="5">
-        <v>16.145662724771583</v>
+        <v>16.145662084286073</v>
       </c>
       <c r="E305" s="5">
-        <v>11.410055077003701</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.410055078657887</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>154.32996059999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.63873487999998702</v>
+        <v>0.63873490000000288</v>
       </c>
       <c r="D306" s="5">
-        <v>5.1027436865220377</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1027438506476619</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>155.69747489</v>
+        <v>155.6974749</v>
       </c>
       <c r="C307" s="5">
-        <v>1.3675142900000026</v>
+        <v>1.3675143000000105</v>
       </c>
       <c r="D307" s="5">
-        <v>11.167000270214199</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.167000355893331</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>156.52669102999999</v>
+        <v>156.526691</v>
       </c>
       <c r="C308" s="5">
-        <v>0.82921613999999977</v>
+        <v>0.82921609999999646</v>
       </c>
       <c r="D308" s="5">
-        <v>6.5815475436953763</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5815472164205691</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>154.54388698</v>
+        <v>154.54388700000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.9828040499999986</v>
+        <v>-1.9828039999999874</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.185412144620347</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.185411813986615</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>155.58111452</v>
+        <v>155.58111450000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0372275400000035</v>
+        <v>1.0372275000000002</v>
       </c>
       <c r="D310" s="5">
-        <v>8.3578965435182173</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.357896208089489</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>156.81693199</v>
+        <v>156.81693200000001</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2358174700000006</v>
+        <v>1.235817499999996</v>
       </c>
       <c r="D311" s="5">
-        <v>9.959535365521921</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.95953561928944</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>156.63949706</v>
+        <v>156.6394971</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.17743493000000399</v>
+        <v>-0.17743490000000861</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.3493559491318696</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3493557223204555</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>156.53184833</v>
+        <v>156.53184830000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10764872999999398</v>
+        <v>-0.10764879999999266</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.82157645246885291</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82157698448293015</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>156.02665904</v>
+        <v>156.026659</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.50518929000000412</v>
+        <v>-0.50518930000001205</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.8048560817159571</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8048561564160144</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>156.42192191999999</v>
+        <v>156.4219219</v>
       </c>
       <c r="C315" s="5">
-        <v>0.39526287999998999</v>
+        <v>0.39526290000000586</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0826802428334465</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0826804017958009</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>156.71921426</v>
+        <v>156.7192143</v>
       </c>
       <c r="C316" s="5">
-        <v>0.2972923400000127</v>
+        <v>0.29729240000000345</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3046879478522353</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3046884181585847</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>156.83276863</v>
+        <v>156.83276860000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.11355437000000279</v>
+        <v>0.1135543000000041</v>
       </c>
       <c r="D317" s="5">
-        <v>0.87295993230684932</v>
+        <v>0.87295939180542792</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0440613283437381</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0440613221031967</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>158.36597781</v>
+        <v>158.3659778</v>
       </c>
       <c r="C318" s="5">
-        <v>1.5332091800000001</v>
+        <v>1.5332091999999875</v>
       </c>
       <c r="D318" s="5">
-        <v>12.383079376540952</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.383079549352249</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>157.80280038999999</v>
+        <v>157.8028004</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.56317742000001658</v>
+        <v>-0.56317740000000072</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.1849275211519039</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1849273756870424</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.03837104999999</v>
+        <v>158.03837110000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.23557066000000759</v>
+        <v>0.2355707000000109</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8061616190312213</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8061619281251051</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>160.66608787000001</v>
+        <v>160.66608790000001</v>
       </c>
       <c r="C321" s="5">
-        <v>2.6277168200000176</v>
+        <v>2.6277168000000017</v>
       </c>
       <c r="D321" s="5">
-        <v>21.882145994630918</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.882145804997457</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>160.26817647999999</v>
+        <v>160.26817650000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.39791139000001863</v>
+        <v>-0.39791139999999814</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.9318127587210752</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9318128308601699</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>159.63012524999999</v>
+        <v>159.6301253</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.63805123000000208</v>
+        <v>-0.6380512000000067</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6741457515472433</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6741455359966206</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>161.24392976999999</v>
+        <v>161.24392979999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6138045200000022</v>
+        <v>1.6138044999999863</v>
       </c>
       <c r="D324" s="5">
-        <v>12.829388865004754</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.829388692821642</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>160.23633584000001</v>
+        <v>160.23633580000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.0075939299999845</v>
+        <v>-1.0075939999999832</v>
       </c>
       <c r="D325" s="5">
-        <v>-7.2462291077758811</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2462295927127389</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>161.79844541</v>
+        <v>161.79844539999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.5621095699999898</v>
+        <v>1.5621095999999852</v>
       </c>
       <c r="D326" s="5">
-        <v>12.346635435787846</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.346635689007424</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.54767025999999</v>
+        <v>159.54767029999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2507751500000097</v>
+        <v>-2.2507750999999985</v>
       </c>
       <c r="D327" s="5">
-        <v>-15.473386596043692</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.473386279054601</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.19149621</v>
+        <v>159.19149619999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.3561740499999928</v>
+        <v>-0.35617410000000405</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.6462304687181026</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6462308349936348</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>158.84879878000001</v>
+        <v>158.8487988</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.34269742999998698</v>
+        <v>-0.3426973999999916</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5529166397351699</v>
+        <v>-2.5529164190487452</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2854648729413443</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.285464905068312</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>159.28697503000001</v>
+        <v>159.28697500000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.43817624999999794</v>
+        <v>0.43817620000001511</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3608226414460818</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3608222516784858</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.82946716000001</v>
+        <v>158.82946720000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.45750787000000059</v>
+        <v>-0.45750780000000191</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.392738889044844</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3927383787477838</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>158.89515195999999</v>
+        <v>158.895152</v>
       </c>
       <c r="C332" s="5">
         <v>6.5684799999985444E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.49739694553168068</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49739694540615886</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>157.01559756</v>
+        <v>157.01559760000001</v>
       </c>
       <c r="C333" s="5">
         <v>-1.8795543999999893</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.30664785729474</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.30664785415987</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>158.14997901999999</v>
+        <v>158.149979</v>
       </c>
       <c r="C334" s="5">
-        <v>1.134381459999986</v>
+        <v>1.1343813999999952</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0224926955946962</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0224921968638192</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>158.76795519000001</v>
+        <v>158.76795519999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.61797617000001992</v>
+        <v>0.61797619999998687</v>
       </c>
       <c r="D335" s="5">
-        <v>4.7911372523721019</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7911374906004056</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>157.91211106</v>
+        <v>157.9121111</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.85584413000000836</v>
+        <v>-0.85584409999998456</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.2802640241013785</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2802638100597941</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>156.6368745</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.2752365599999962</v>
+        <v>-1.2752365999999995</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.2716879863979695</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.2716882621817316</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>157.83790508000001</v>
+        <v>157.8379051</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2010305800000083</v>
+        <v>1.2010305999999957</v>
       </c>
       <c r="D338" s="5">
-        <v>9.5992524883062647</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5992526549571124</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>159.86192883000001</v>
+        <v>159.86192879999999</v>
       </c>
       <c r="C339" s="5">
-        <v>2.0240237499999978</v>
+        <v>2.0240236999999865</v>
       </c>
       <c r="D339" s="5">
-        <v>16.521183611056767</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.521183171481457</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>159.09252212999999</v>
+        <v>159.0925221</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.76940670000001887</v>
+        <v>-0.76940669999999045</v>
       </c>
       <c r="D340" s="5">
-        <v>-5.625075308828464</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6250753098561201</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>159.28848417</v>
+        <v>159.2884842</v>
       </c>
       <c r="C341" s="5">
-        <v>0.19596204000001194</v>
+        <v>0.19596210000000269</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4881534700871946</v>
+        <v>1.4881539291063284</v>
       </c>
       <c r="E341" s="5">
-        <v>0.27679491023973046</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27679491650018928</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>158.38244865999999</v>
+        <v>158.3824487</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.90603551000000948</v>
+        <v>-0.90603550000000155</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.6160836335478646</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6160835615872493</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>158.53371806000001</v>
+        <v>158.53371809999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.15126940000001809</v>
+        <v>0.15126939999998967</v>
       </c>
       <c r="D343" s="5">
-        <v>1.1521469966840669</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1521469963913678</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>158.25004908</v>
+        <v>158.25004910000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.28366898000001584</v>
+        <v>-0.28366899999997486</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.1261891269806377</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1261892748833611</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>158.88120326000001</v>
+        <v>158.88120330000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.63115418000001</v>
+        <v>0.63115419999999745</v>
       </c>
       <c r="D345" s="5">
-        <v>4.8923950751609269</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8923952329754883</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>159.66456692</v>
+        <v>159.66456690000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.78336365999999202</v>
+        <v>0.78336360000000127</v>
       </c>
       <c r="D346" s="5">
-        <v>6.0797103779481221</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0797098980143405</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.84009992</v>
+        <v>159.84009990000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.17553300000000149</v>
       </c>
       <c r="D347" s="5">
-        <v>1.3272696719984545</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3272696721659427</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>159.35435647</v>
+        <v>159.35435649999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.48574345000000108</v>
+        <v>-0.48574340000001826</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.5863817697213141</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5863814071468658</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>160.39039932</v>
+        <v>160.39039930000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0360428500000012</v>
+        <v>1.0360428000000184</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0869180725776637</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0869176666610976</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>159.52735329999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.86304602000001296</v>
+        <v>-0.86304600000002551</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.2693787852142417</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2693786449606321</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>160.05871941999999</v>
+        <v>160.0587194</v>
       </c>
       <c r="C351" s="5">
-        <v>0.53136612000000127</v>
+        <v>0.53136610000001383</v>
       </c>
       <c r="D351" s="5">
-        <v>4.0710978339250969</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0710976778756791</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>161.14073357999999</v>
+        <v>161.1407336</v>
       </c>
       <c r="C352" s="5">
-        <v>1.0820141599999999</v>
+        <v>1.0820142000000033</v>
       </c>
       <c r="D352" s="5">
-        <v>8.4206438108300965</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4206441348810621</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>162.31180175</v>
+        <v>162.31180180000001</v>
       </c>
       <c r="C353" s="5">
-        <v>1.1710681700000123</v>
+        <v>1.1710682000000077</v>
       </c>
       <c r="D353" s="5">
-        <v>9.0779952374341768</v>
+        <v>9.0779954781916814</v>
       </c>
       <c r="E353" s="5">
-        <v>1.898013905872431</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8980139180708067</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>161.91095559999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.40084615000000667</v>
+        <v>-0.40084620000001792</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.9236032792808064</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9236036381324548</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>163.21493219999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.3039765999999986</v>
       </c>
       <c r="D355" s="5">
         <v>10.104187223182537</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>163.39281129</v>
+        <v>163.39281130000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.17787909000000468</v>
+        <v>0.17787910000001261</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3156826134502086</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3156826878592431</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>163.71149826000001</v>
+        <v>163.71149829999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.31868697000001589</v>
+        <v>0.31868699999998285</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3657929937334288</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3657932186881725</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>163.14530427</v>
+        <v>163.14530429999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.56619399000001636</v>
+        <v>-0.56619399999999587</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.0721432721301465</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0721433417127422</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>162.88550616000001</v>
+        <v>162.88550620000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.25979810999999131</v>
+        <v>-0.25979809999998338</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.8942725976422548</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8942725250211678</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>164.45186867000001</v>
+        <v>164.45186870000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5663625100000047</v>
+        <v>1.5663624999999968</v>
       </c>
       <c r="D360" s="5">
-        <v>12.169930832465736</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.169930747467284</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>165.08228865000001</v>
+        <v>165.08228869999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.63041997999999921</v>
+        <v>0.63041999999998666</v>
       </c>
       <c r="D361" s="5">
-        <v>4.6983942845610693</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6983944358982122</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>164.96920216000001</v>
+        <v>164.96920220000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11308649000000059</v>
+        <v>-0.11308649999998011</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.81894713006387398</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.81894720196178383</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>162.70273971</v>
+        <v>162.7027397</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.2664624500000059</v>
+        <v>-2.2664625000000171</v>
       </c>
       <c r="D363" s="5">
-        <v>-15.296003180284433</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.296003489214771</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>163.77838219</v>
+        <v>163.77838220000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0756424799999991</v>
+        <v>1.0756425000000149</v>
       </c>
       <c r="D364" s="5">
-        <v>8.2282235817480611</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2282237408695558</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>162.98721717999999</v>
+        <v>162.9872172</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.79116501000001449</v>
+        <v>-0.79116500000000656</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.6452832989366764</v>
+        <v>-5.6452832291319694</v>
       </c>
       <c r="E365" s="5">
-        <v>0.41612219365310121</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.41612217504198856</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>164.05393756000001</v>
+        <v>164.05393760000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0667203800000209</v>
+        <v>1.0667204000000083</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1427393853257701</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1427395424958693</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>163.44684619</v>
+        <v>163.44684620000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.60709137000000624</v>
+        <v>-0.60709140000000161</v>
       </c>
       <c r="D367" s="5">
-        <v>-4.3513958058137181</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3513960154452196</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>162.7733427</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.67350349000000165</v>
+        <v>-0.67350350000000958</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.8342123610144778</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8342124308837224</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>149.70447849000001</v>
+        <v>149.70447849999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.068864209999987</v>
+        <v>-13.068864200000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.371585028480283</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-63.371584999119769</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>149.36087431999999</v>
+        <v>149.36087430000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.3436041700000203</v>
+        <v>-0.34360419999998726</v>
       </c>
       <c r="D370" s="5">
-        <v>-2.719755365002452</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7197555992944378</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>148.82245631000001</v>
+        <v>148.8224563</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.53841800999998668</v>
+        <v>-0.53841800000000717</v>
       </c>
       <c r="D371" s="5">
-        <v>-4.2410328887300563</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2410328120736303</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>147.66014616000001</v>
+        <v>147.66014620000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.1623101499999962</v>
+        <v>-1.1623100999999849</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.979774254223404</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.9797738849507915</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>147.41622649999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.2439196600000173</v>
+        <v>-0.24391970000002061</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.9643678142369669</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9643681329221008</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>147.42867408999999</v>
+        <v>147.42867409999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2447589999993625E-2</v>
+        <v>1.2447600000001557E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>0.1013731477717883</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10137322924950176</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>147.64999015999999</v>
+        <v>147.64999019999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.22131607000000031</v>
+        <v>0.22131609999999569</v>
       </c>
       <c r="D375" s="5">
-        <v>1.816356545410569</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8163567935348679</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>148.11843020000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.4684400400000186</v>
+        <v>0.46844000000001529</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8743069659305407</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8743066282423966</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>148.54666166000001</v>
+        <v>148.54666169999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.42823146000000634</v>
+        <v>0.42823149999998122</v>
       </c>
       <c r="D377" s="5">
-        <v>3.5250733447247828</v>
+        <v>3.525073679245927</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.8599313307203058</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8599313173622356</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>149.30816145</v>
+        <v>149.30816150000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.7614997899999878</v>
+        <v>0.76149980000002415</v>
       </c>
       <c r="D378" s="5">
-        <v>6.3280423063293956</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3280423900340388</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>147.7269656</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5811958500000003</v>
+        <v>-1.5811959000000115</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.993498931923574</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.993499285580789</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>152.48131832000001</v>
+        <v>152.4813183</v>
       </c>
       <c r="C380" s="5">
-        <v>4.7543527200000142</v>
+        <v>4.7543526999999983</v>
       </c>
       <c r="D380" s="5">
-        <v>46.245438999515784</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>46.245438769330605</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>153.96984126000001</v>
+        <v>153.96984130000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4885229399999957</v>
+        <v>1.4885230000000149</v>
       </c>
       <c r="D381" s="5">
-        <v>12.364283492302008</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.364284019454308</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>153.64786619</v>
+        <v>153.64786620000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.32197507000000769</v>
+        <v>-0.32197510000000307</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.4807269325633485</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4807271604157854</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>154.99012046999999</v>
+        <v>154.99012049999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3422542799999917</v>
+        <v>1.3422542999999791</v>
       </c>
       <c r="D383" s="5">
-        <v>11.001740980793784</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.001741151927646</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>156.63804958</v>
+        <v>156.63804959999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.6479291100000069</v>
+        <v>1.6479290999999989</v>
       </c>
       <c r="D384" s="5">
-        <v>13.532188896195517</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.532188806444445</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>156.7857602</v>
       </c>
       <c r="C385" s="5">
-        <v>0.14771061999999802</v>
+        <v>0.14771060000001057</v>
       </c>
       <c r="D385" s="5">
-        <v>1.1374948014936992</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1374946465313451</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>157.06168848999999</v>
+        <v>157.0616885</v>
       </c>
       <c r="C386" s="5">
-        <v>0.27592828999999597</v>
+        <v>0.2759283000000039</v>
       </c>
       <c r="D386" s="5">
-        <v>2.1324502738875761</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1324503519200899</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>160.15259162999999</v>
+        <v>160.15259159999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.0909031399999947</v>
+        <v>3.0909030999999914</v>
       </c>
       <c r="D387" s="5">
-        <v>26.346875594638419</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.346875214095931</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>161.87110731999999</v>
+        <v>161.87110730000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.7185156900000038</v>
+        <v>1.7185157000000117</v>
       </c>
       <c r="D388" s="5">
-        <v>13.664383436907412</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.66438352388306</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>163.00863774999999</v>
+        <v>163.0086378</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1375304299999982</v>
+        <v>1.1375304999999969</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7665530291941796</v>
+        <v>8.766553590804671</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7356453038986324</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.7356453080089658</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>163.93740973000001</v>
+        <v>163.93740969999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.92877198000002181</v>
+        <v>0.92877189999998677</v>
       </c>
       <c r="D390" s="5">
-        <v>7.0556046453557952</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0556040162169431</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>165.40794303000001</v>
+        <v>165.40794299999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.4705332999999996</v>
       </c>
       <c r="D391" s="5">
-        <v>11.311364191416672</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.311364193589601</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.42367322000001</v>
+        <v>166.4236732</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0157301899999993</v>
+        <v>1.0157302000000072</v>
       </c>
       <c r="D392" s="5">
-        <v>7.622954144939631</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.622954223970857</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>169.71089875000001</v>
+        <v>169.7108988</v>
       </c>
       <c r="C393" s="5">
-        <v>3.2872255300000006</v>
+        <v>3.2872255999999993</v>
       </c>
       <c r="D393" s="5">
-        <v>26.454870439923539</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.454871069356045</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>171.29362778999999</v>
+        <v>171.2936278</v>
       </c>
       <c r="C394" s="5">
-        <v>1.5827290399999754</v>
+        <v>1.5827290000000005</v>
       </c>
       <c r="D394" s="5">
-        <v>11.783495707905489</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.783495391013755</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>172.21173116</v>
+        <v>172.2117312</v>
       </c>
       <c r="C395" s="5">
-        <v>0.91810337000001141</v>
+        <v>0.91810340000000679</v>
       </c>
       <c r="D395" s="5">
-        <v>6.6248179409456931</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6248181634411152</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>174.48510809999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.2733769399999915</v>
+        <v>2.2733768999999882</v>
       </c>
       <c r="D396" s="5">
-        <v>17.043584048402295</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.043583722170673</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>175.45106643</v>
+        <v>175.4510664</v>
       </c>
       <c r="C397" s="5">
-        <v>0.96595833000000653</v>
+        <v>0.96595830000001115</v>
       </c>
       <c r="D397" s="5">
-        <v>6.8493157590755027</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8493155398362759</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.90634438999999</v>
+        <v>176.90634439999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4552779599999894</v>
+        <v>1.4552779999999927</v>
       </c>
       <c r="D398" s="5">
-        <v>10.420256559733376</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.420256861200471</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>177.08953628</v>
+        <v>177.08953629999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.18319189000001757</v>
+        <v>0.18319189999999708</v>
       </c>
       <c r="D399" s="5">
-        <v>1.2497382475787466</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.249738316116944</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>177.63579401000001</v>
+        <v>177.635794</v>
       </c>
       <c r="C400" s="5">
-        <v>0.54625773000000777</v>
+        <v>0.54625770000001239</v>
       </c>
       <c r="D400" s="5">
-        <v>3.7650190798124816</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7650188690879105</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>178.00934333999999</v>
+        <v>178.00934330000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.37354932999997459</v>
+        <v>0.37354930000000763</v>
       </c>
       <c r="D401" s="5">
-        <v>2.552865218514011</v>
+        <v>2.5528650112601969</v>
       </c>
       <c r="E401" s="5">
-        <v>9.2023992084431683</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2023991504087022</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>179.52888439</v>
+        <v>179.52888440000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.519541050000015</v>
+        <v>1.5195410999999979</v>
       </c>
       <c r="D402" s="5">
-        <v>10.738441808731093</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.7384421813552</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>180.04957196999999</v>
+        <v>180.04957200000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.52068757999998638</v>
+        <v>0.52068760000000225</v>
       </c>
       <c r="D403" s="5">
-        <v>3.536417428469818</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5364175662803587</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>181.19249245</v>
+        <v>181.19249249999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.142920480000015</v>
+        <v>1.142920499999974</v>
       </c>
       <c r="D404" s="5">
-        <v>7.8890254333709109</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8890255749152649</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>182.32385361999999</v>
+        <v>182.32385360000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.131361169999991</v>
+        <v>1.1313611000000208</v>
       </c>
       <c r="D405" s="5">
-        <v>7.7555156680912729</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7555151694273627</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>183.88185942999999</v>
+        <v>183.8818594</v>
       </c>
       <c r="C406" s="5">
-        <v>1.5580058099999974</v>
+        <v>1.5580057999999894</v>
       </c>
       <c r="D406" s="5">
-        <v>10.750256782268043</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.750256711228268</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>186.18615965999999</v>
+        <v>186.18615969999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3043002299999955</v>
+        <v>2.3043002999999942</v>
       </c>
       <c r="D407" s="5">
-        <v>16.118679581657869</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.11868010835429</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>186.71288695999999</v>
+        <v>186.71288699999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.52672730000000456</v>
       </c>
       <c r="D408" s="5">
-        <v>3.4481669231490431</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4481669223964673</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>188.13580736</v>
+        <v>188.1358074</v>
       </c>
       <c r="C409" s="5">
         <v>1.4229204000000095</v>
       </c>
       <c r="D409" s="5">
-        <v>9.5383030736141627</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5383030714845773</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>190.34485305000001</v>
+        <v>190.34485309999999</v>
       </c>
       <c r="C410" s="5">
-        <v>2.2090456900000106</v>
+        <v>2.2090456999999901</v>
       </c>
       <c r="D410" s="5">
-        <v>15.036621254735994</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.036621323852795</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>189.70152542</v>
+        <v>189.70152540000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.64332763000001592</v>
+        <v>-0.64332769999998618</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.9812114072975024</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9812118314429656</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>190.38724991000001</v>
+        <v>190.3872499</v>
       </c>
       <c r="C412" s="5">
-        <v>0.68572449000001257</v>
+        <v>0.68572449999999208</v>
       </c>
       <c r="D412" s="5">
-        <v>4.4249918866850368</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4249919529791182</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>191.69761885</v>
+        <v>191.69761890000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.3103689399999894</v>
+        <v>1.3103690000000086</v>
       </c>
       <c r="D413" s="5">
-        <v>8.5791137901275896</v>
+        <v>8.579114198409421</v>
       </c>
       <c r="E413" s="5">
-        <v>7.6896387870243554</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.689638839311419</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>191.58695331000001</v>
+        <v>191.5869533</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.11066553999998519</v>
+        <v>-0.11066560000000436</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.69055530890556049</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69055568193938655</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.44413896</v>
+        <v>192.44413900000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.85718564999999103</v>
+        <v>0.85718570000000227</v>
       </c>
       <c r="D415" s="5">
-        <v>5.5030687913748766</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5030691206055193</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>192.94063305</v>
+        <v>192.94063310000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.49649408999999878</v>
+        <v>0.49649410000000671</v>
       </c>
       <c r="D416" s="5">
-        <v>3.140236638127214</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1402367016135635</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>191.70096407</v>
+        <v>191.70096409999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.2396689800000047</v>
+        <v>-1.2396690000000206</v>
       </c>
       <c r="D417" s="5">
-        <v>-7.4434466357196749</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4434467497346386</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.59135348000001</v>
+        <v>192.5913535</v>
       </c>
       <c r="C418" s="5">
-        <v>0.89038941000001159</v>
+        <v>0.89038940000000366</v>
       </c>
       <c r="D418" s="5">
-        <v>5.7182242786278037</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.718224211838896</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>191.55437505</v>
+        <v>191.55437509999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.0369784300000049</v>
+        <v>-1.0369784000000095</v>
       </c>
       <c r="D419" s="5">
-        <v>-6.2732660044193755</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2732658276406177</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>192.83692994</v>
+        <v>192.8369299</v>
       </c>
       <c r="C420" s="5">
-        <v>1.2825548900000001</v>
+        <v>1.282554800000014</v>
       </c>
       <c r="D420" s="5">
-        <v>8.3371975093240014</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3371969003152469</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>195.34925354000001</v>
+        <v>195.3492535</v>
       </c>
       <c r="C421" s="5">
         <v>2.512323600000002</v>
       </c>
       <c r="D421" s="5">
-        <v>16.804229384675939</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.804229388415195</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>197.76769458000001</v>
+        <v>197.7676946</v>
       </c>
       <c r="C422" s="5">
-        <v>2.4184410400000047</v>
+        <v>2.4184410999999955</v>
       </c>
       <c r="D422" s="5">
-        <v>15.910595794651927</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.91059622012294</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>199.77719406</v>
+        <v>199.7771941</v>
       </c>
       <c r="C423" s="5">
-        <v>2.0094994799999881</v>
+        <v>2.009499500000004</v>
       </c>
       <c r="D423" s="5">
-        <v>12.898116711150266</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.898116845401075</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>203.25860449000001</v>
+        <v>203.25860449999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.481410430000011</v>
+        <v>3.4814103999999872</v>
       </c>
       <c r="D424" s="5">
-        <v>23.03717928055007</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.037179057570391</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>203.35409164000001</v>
+        <v>203.3540916</v>
       </c>
       <c r="C425" s="5">
-        <v>9.5487149999996745E-2</v>
+        <v>9.5487100000013925E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.56519677427031567</v>
+        <v>0.5651964775231777</v>
       </c>
       <c r="E425" s="5">
-        <v>6.0806560143665589</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0806559658316051</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>204.01045217999999</v>
+        <v>204.0104522</v>
       </c>
       <c r="C426" s="5">
-        <v>0.65636053999998012</v>
+        <v>0.65636059999999929</v>
       </c>
       <c r="D426" s="5">
-        <v>3.942710899822055</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9427112674493392</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>205.29814841000001</v>
+        <v>205.2981484</v>
       </c>
       <c r="C427" s="5">
-        <v>1.287696230000023</v>
+        <v>1.2876961999999992</v>
       </c>
       <c r="D427" s="5">
-        <v>7.8428529192940299</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8428527293906924</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>204.97710542999999</v>
+        <v>204.9771054</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.32104298000001563</v>
+        <v>-0.32104300000000308</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.8604907224479494</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8604908374456608</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>207.65016222</v>
+        <v>207.65016220000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.673056790000004</v>
+        <v>2.6730568000000119</v>
       </c>
       <c r="D429" s="5">
-        <v>16.821566338400949</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.821566408552723</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>208.23892326000001</v>
+        <v>208.23892330000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.58876104000000851</v>
+        <v>0.58876109999999926</v>
       </c>
       <c r="D430" s="5">
-        <v>3.4559843740705087</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4559847321146142</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>209.12919593999999</v>
+        <v>209.12919590000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.89027267999998116</v>
+        <v>0.89027260000000297</v>
       </c>
       <c r="D431" s="5">
-        <v>5.2526643168173459</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2526638326262143</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>209.32488831000001</v>
+        <v>209.3248883</v>
       </c>
       <c r="C432" s="5">
-        <v>0.19569237000001749</v>
+        <v>0.19569239999998445</v>
       </c>
       <c r="D432" s="5">
-        <v>1.1286956144641147</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1286957886035953</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>209.86118010999999</v>
+        <v>209.86118010000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.53629179999998655</v>
+        <v>0.53629180000001497</v>
       </c>
       <c r="D433" s="5">
-        <v>3.1181019443888847</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1181019445398972</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>209.20561197999999</v>
+        <v>209.205612</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.65556813000000602</v>
+        <v>-0.65556810000001065</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.684843147717165</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6848429821511153</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>209.80386944</v>
+        <v>209.8038694</v>
       </c>
       <c r="C435" s="5">
-        <v>0.59825746000001345</v>
+        <v>0.59825739999999428</v>
       </c>
       <c r="D435" s="5">
-        <v>3.4860855216190201</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4860851661393522</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>209.14426477999999</v>
+        <v>209.1442648</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.65960466000001361</v>
+        <v>-0.65960459999999443</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.7081362913324201</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7081359605326547</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>209.24107899000001</v>
+        <v>209.24107900000001</v>
       </c>
       <c r="C437" s="5">
-        <v>9.681421000001933E-2</v>
+        <v>9.6814200000011397E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.55690407781081586</v>
+        <v>0.55690402008792272</v>
       </c>
       <c r="E437" s="5">
-        <v>2.8949441353861793</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.894944160543278</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>211.61026491000001</v>
+        <v>211.6102649</v>
       </c>
       <c r="C438" s="5">
-        <v>2.3691859200000067</v>
+        <v>2.3691858999999909</v>
       </c>
       <c r="D438" s="5">
-        <v>14.466224882926904</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.46622475236885</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>211.75176923000001</v>
+        <v>211.75176920000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.14150431999999569</v>
+        <v>0.14150430000000824</v>
       </c>
       <c r="D439" s="5">
-        <v>0.80540090336005399</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.80540078914543844</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>212.34150108</v>
+        <v>212.34150109999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.58973184999999262</v>
+        <v>0.58973189999997544</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3936878383344249</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3936881309756695</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>214.62026284000001</v>
+        <v>214.62026280000001</v>
       </c>
       <c r="C441" s="5">
-        <v>2.278761760000009</v>
+        <v>2.2787617000000182</v>
       </c>
       <c r="D441" s="5">
-        <v>13.665867592478676</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.665867209792616</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>215.56773741000001</v>
+        <v>215.5677374</v>
       </c>
       <c r="C442" s="5">
-        <v>0.94747456999999713</v>
+        <v>0.94747459999999251</v>
       </c>
       <c r="D442" s="5">
-        <v>5.4281272520430468</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4281274291451131</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>217.67146152000001</v>
+        <v>217.44161729999999</v>
       </c>
       <c r="C443" s="5">
-        <v>2.1037241100000017</v>
+        <v>1.8738798999999915</v>
       </c>
       <c r="D443" s="5">
-        <v>12.360265914623936</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.944780374694552</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>214.41659480000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-3.0250224999999773</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-15.4743148566725</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE236000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>