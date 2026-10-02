--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0DD286D-6F4C-461C-99AA-AAEB121FDD79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DFD106FF-6D5E-443B-9C98-ABA32A6880D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B64A378-78A9-454F-9512-08ECF23EA894}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D886DE4A-AF01-4289-ABDE-43C57C9B029B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF953156-D7D5-4C6C-9AD8-AA55A19CE980}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7280C47D-0AA2-4EC1-94E7-0DCB61C9B546}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>102.4541519</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>102.45415194</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>102.0122641</v>
+        <v>102.01226413000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.44188780000000349</v>
+        <v>-0.44188780999999722</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.0546090447464938</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-5.0546091545066503</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>102.69029399999999</v>
+        <v>102.69029402</v>
       </c>
       <c r="C8" s="5">
-        <v>0.67802989999999852</v>
+        <v>0.67802988999999059</v>
       </c>
       <c r="D8" s="5">
-        <v>8.2739866825269246</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>8.2739865534789292</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.51736619999999789</v>
+        <v>-0.51736621999999954</v>
       </c>
       <c r="D9" s="5">
-        <v>-5.8810021772646159</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-5.8810023972325043</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>105.24080499999999</v>
+        <v>105.24080497</v>
       </c>
       <c r="C10" s="5">
-        <v>3.0678771999999981</v>
+        <v>3.0678771700000027</v>
       </c>
       <c r="D10" s="5">
-        <v>42.619817310628072</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>42.619816822764811</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>103.5164006</v>
+        <v>103.51640059</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.7244043999999974</v>
+        <v>-1.7244043799999957</v>
       </c>
       <c r="D11" s="5">
-        <v>-17.98372995671863</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-17.983729771239719</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>102.11353219999999</v>
+        <v>102.11353224</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.4028684000000027</v>
+        <v>-1.4028683500000056</v>
       </c>
       <c r="D12" s="5">
-        <v>-15.103528972178227</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-15.103528474694572</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>102.1212274</v>
+        <v>102.12122744</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>9.0468600318183157E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.0468600282722633E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>101.8957411</v>
+        <v>101.89574109</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.22548630000000003</v>
+        <v>-0.22548634999999706</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.61768906697325</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.6176896393835358</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>100.49352039999999</v>
+        <v>100.49352035</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.4022207000000009</v>
+        <v>-1.4022207400000042</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.319320212714915</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-15.319320618577592</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>100.48430690000001</v>
+        <v>100.48430691999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.213499999987107E-3</v>
+        <v>-9.2134300000026315E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.10996357304866589</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.10996273807140078</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>100.3133912</v>
+        <v>100.31339119</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.170915700000009</v>
+        <v>-0.17091572999999016</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.0221164092826704</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.0221167605021573</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>101.00670650000001</v>
+        <v>101.00670647</v>
       </c>
       <c r="C18" s="5">
-        <v>0.69331530000000896</v>
+        <v>0.69331527999999309</v>
       </c>
       <c r="D18" s="5">
-        <v>8.6164428232807353</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>8.616442566090976</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>101.1657283</v>
+        <v>101.16572825</v>
       </c>
       <c r="C19" s="5">
-        <v>0.15902179999999078</v>
+        <v>0.15902178000000333</v>
       </c>
       <c r="D19" s="5">
-        <v>1.9056876319225591</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.9056873907382643</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>102.3930704</v>
+        <v>102.39307044</v>
       </c>
       <c r="C20" s="5">
-        <v>1.2273421000000013</v>
+        <v>1.2273421900000017</v>
       </c>
       <c r="D20" s="5">
-        <v>15.570194650433722</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>15.570195877636772</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>100.0660089</v>
+        <v>100.06600887</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.3270614999999992</v>
+        <v>-2.3270615699999979</v>
       </c>
       <c r="D21" s="5">
-        <v>-24.108672825018907</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-24.108673453812056</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>98.641086430000001</v>
+        <v>98.641086427000005</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.4249224699999985</v>
+        <v>-1.4249224429999998</v>
       </c>
       <c r="D22" s="5">
-        <v>-15.811025042248694</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-15.811024770093841</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>98.973201329999995</v>
+        <v>98.973201333999995</v>
       </c>
       <c r="C23" s="5">
-        <v>0.33211489999999344</v>
+        <v>0.33211490699999047</v>
       </c>
       <c r="D23" s="5">
-        <v>4.1159466316845084</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>4.1159467201766997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>99.065086600000001</v>
+        <v>99.065086598999997</v>
       </c>
       <c r="C24" s="5">
-        <v>9.1885270000005903E-2</v>
+        <v>9.1885265000001937E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>1.1197685945069757</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.1197685332168028</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>98.000850229999998</v>
+        <v>98.000850232000005</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.0642363700000033</v>
+        <v>-1.0642363669999924</v>
       </c>
       <c r="D25" s="5">
-        <v>-12.156295938746686</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-12.156295906593328</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>98.053441680000006</v>
+        <v>98.053441680999995</v>
       </c>
       <c r="C26" s="5">
-        <v>5.2591450000008422E-2</v>
+        <v>5.2591448999990575E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.64587546012200292</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.64587544779124428</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.2577454500000016</v>
+        <v>-0.25774545099999102</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.1091401063275459</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-3.1091401181850498</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>98.805069919999994</v>
+        <v>98.805069915999994</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0093736899999897</v>
+        <v>1.0093736859999893</v>
       </c>
       <c r="D28" s="5">
-        <v>13.113344431374397</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>13.113344376423196</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>97.364618370000002</v>
+        <v>97.364618371999995</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.4404515499999917</v>
+        <v>-1.4404515439999983</v>
       </c>
       <c r="D29" s="5">
-        <v>-16.157690411774684</v>
+        <v>-16.157690350376953</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.9395605060553387</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.9395604943858844</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>95.010250369999994</v>
+        <v>95.010250368000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.354368000000008</v>
+        <v>-2.3543680039999941</v>
       </c>
       <c r="D30" s="5">
-        <v>-25.452761658345946</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-25.452761695552407</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>93.692655070000001</v>
+        <v>93.692655064999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-1.3175952999999936</v>
+        <v>-1.3175953030000045</v>
       </c>
       <c r="D31" s="5">
-        <v>-15.4290899713721</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-15.429090004167678</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>93.791697670000005</v>
+        <v>93.791697674000005</v>
       </c>
       <c r="C32" s="5">
-        <v>9.90426000000042E-2</v>
+        <v>9.9042609000008497E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>1.2759225107329852</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.2759226274194013</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
-        <v>2.8820179899999943</v>
+        <v>2.8820179859999939</v>
       </c>
       <c r="D33" s="5">
-        <v>43.789830050989288</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>43.789829977401638</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>97.798738299999997</v>
+        <v>97.798738297</v>
       </c>
       <c r="C34" s="5">
-        <v>1.1250226399999974</v>
+        <v>1.1250226370000007</v>
       </c>
       <c r="D34" s="5">
-        <v>14.894196261923099</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>14.894196219630418</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>96.229557349999993</v>
+        <v>96.229557348</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.5691809500000033</v>
+        <v>-1.5691809489999997</v>
       </c>
       <c r="D35" s="5">
-        <v>-17.642561072518802</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-17.642561062743045</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>95.617572559999999</v>
+        <v>95.617572558999996</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.61198478999999395</v>
+        <v>-0.61198478900000453</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.370203036384293</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.3702030249071964</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>96.51571577</v>
+        <v>96.515715768000007</v>
       </c>
       <c r="C37" s="5">
-        <v>0.89814321000000064</v>
+        <v>0.89814320900001121</v>
       </c>
       <c r="D37" s="5">
-        <v>11.872633242050789</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>11.872633228272299</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>95.701406239999997</v>
+        <v>95.701406242000004</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.81430953000000272</v>
+        <v>-0.81430952600000239</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.6676303954161149</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-9.6676303503001275</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6921664599999957</v>
+        <v>1.6921664579999884</v>
       </c>
       <c r="D39" s="5">
-        <v>23.408120042457892</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>23.408120011509226</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>97.773002169999998</v>
+        <v>97.773002168000005</v>
       </c>
       <c r="C40" s="5">
-        <v>0.37942947000000515</v>
+        <v>0.37942946800001209</v>
       </c>
       <c r="D40" s="5">
-        <v>4.7764883394984414</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>4.7764883137794589</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>96.913581980000004</v>
+        <v>96.913581980999993</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.85942018999999448</v>
+        <v>-0.85942018700001199</v>
       </c>
       <c r="D41" s="5">
-        <v>-10.052656775007074</v>
+        <v>-10.052656741790855</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.46324465452737273</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.46324465554492544</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>96.89895258</v>
+        <v>96.898952582000007</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.4629400000004011E-2</v>
+        <v>-1.4629398999986165E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-0.18099333289487429</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-0.18099332053106432</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>97.760866899999996</v>
+        <v>97.760866895000007</v>
       </c>
       <c r="C43" s="5">
-        <v>0.86191431999999679</v>
+        <v>0.86191431299999977</v>
       </c>
       <c r="D43" s="5">
-        <v>11.211970856702113</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>11.21197076090148</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>98.972574600000002</v>
+        <v>98.972574602999998</v>
       </c>
       <c r="C44" s="5">
-        <v>1.2117077000000052</v>
+        <v>1.2117077079999916</v>
       </c>
       <c r="D44" s="5">
-        <v>15.930547103273263</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>15.930547216592682</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>99.885857590000001</v>
+        <v>99.885857591999994</v>
       </c>
       <c r="C45" s="5">
-        <v>0.91328298999999902</v>
+        <v>0.91328298899999538</v>
       </c>
       <c r="D45" s="5">
-        <v>11.652799898380062</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>11.652799884595133</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>101.1423712</v>
+        <v>101.14237119000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.2565136099999989</v>
+        <v>1.2565135980000122</v>
       </c>
       <c r="D46" s="5">
-        <v>16.184860503478159</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>16.18486033771509</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>100.94233800000001</v>
+        <v>100.94233795</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.20003319999999292</v>
+        <v>-0.20003324000001044</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3476405129161049</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.3476409775014084</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>100.64137530000001</v>
+        <v>100.64137528000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.30096269999999947</v>
+        <v>-0.30096266999998988</v>
       </c>
       <c r="D48" s="5">
-        <v>-3.5197454102785075</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-3.5197450668778663</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>101.4133341</v>
+        <v>101.41333410999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.77195879999999306</v>
+        <v>0.77195882999998844</v>
       </c>
       <c r="D49" s="5">
-        <v>9.60288260812845</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>9.6028829991893652</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>101.06089919999999</v>
+        <v>101.06089924</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.35243490000000577</v>
+        <v>-0.35243486999999618</v>
       </c>
       <c r="D50" s="5">
-        <v>-4.0914852303973959</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-4.0914848883553674</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>100.9086945</v>
+        <v>100.90869451</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.15220469999999864</v>
+        <v>-0.15220472999999402</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.7923874387250849</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-1.7923877883851524</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>100.712298</v>
+        <v>100.71229803999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.19639649999999165</v>
+        <v>-0.19639647000001048</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.3106957882905399</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-2.3106954388700363</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>102.59010069999999</v>
+        <v>102.59010073</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8778026999999895</v>
+        <v>1.87780269000001</v>
       </c>
       <c r="D53" s="5">
-        <v>24.817478897858347</v>
+        <v>24.817478740970621</v>
       </c>
       <c r="E53" s="5">
-        <v>5.8572994662104749</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.8572994960736313</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>102.6248818</v>
+        <v>102.62488182</v>
       </c>
       <c r="C54" s="5">
-        <v>3.4781100000003562E-2</v>
+        <v>3.4781089999995629E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.40759521439135415</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.40759509686441042</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>101.67414960000001</v>
+        <v>101.67414956</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.95073219999999026</v>
+        <v>-0.95073225999999522</v>
       </c>
       <c r="D55" s="5">
-        <v>-10.567670156724173</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-10.56767078807882</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>101.65539269999999</v>
+        <v>101.65539268000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-1.8756900000013843E-2</v>
+        <v>-1.8756879999997977E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.22115214398991112</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-0.22115190850692246</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>102.2390637</v>
+        <v>102.23906366</v>
       </c>
       <c r="C57" s="5">
-        <v>0.5836710000000096</v>
+        <v>0.58367097999999373</v>
       </c>
       <c r="D57" s="5">
-        <v>7.111794226753676</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.1117939767585847</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>101.4670993</v>
+        <v>101.46709925</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.77196440000000166</v>
+        <v>-0.77196440999999538</v>
       </c>
       <c r="D58" s="5">
-        <v>-8.6937348702155646</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-8.6937349814602101</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>101.6319328</v>
+        <v>101.63193277000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.1648335000000003</v>
+        <v>0.16483352000000195</v>
       </c>
       <c r="D59" s="5">
-        <v>1.9669144365566549</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>1.9669146783256819</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>103.0956401</v>
+        <v>103.09564012</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4637072999999958</v>
+        <v>1.4637073499999929</v>
       </c>
       <c r="D60" s="5">
-        <v>18.719312799820621</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>18.719313496718073</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>103.1161243</v>
+        <v>103.11612433000001</v>
       </c>
       <c r="C61" s="5">
-        <v>2.0484199999998509E-2</v>
+        <v>2.0484210000006442E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.238690210173087</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.23869032677830138</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
-        <v>2.3939354000000037</v>
+        <v>2.3939353699999941</v>
       </c>
       <c r="D62" s="5">
-        <v>31.706572821079604</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>31.706572361264197</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>106.34173319999999</v>
+        <v>106.34173317</v>
       </c>
       <c r="C63" s="5">
-        <v>0.83167349999999374</v>
+        <v>0.83167346999999836</v>
       </c>
       <c r="D63" s="5">
-        <v>9.8799332296324103</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>9.8799328576546053</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>106.3317158</v>
+        <v>106.33171575</v>
       </c>
       <c r="C64" s="5">
-        <v>-1.0017399999995291E-2</v>
+        <v>-1.0017419999996946E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-0.11298155080127215</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-0.11298177628680239</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>106.5523486</v>
+        <v>106.55234855</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
-        <v>2.518550977310885</v>
+        <v>2.5185509785086824</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8622127017758245</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.8622126226661724</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>108.687392</v>
+        <v>108.68739196</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1350434000000007</v>
+        <v>2.1350434099999944</v>
       </c>
       <c r="D66" s="5">
-        <v>26.880152630467901</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>26.880152784589061</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>109.23639009999999</v>
+        <v>109.23639014</v>
       </c>
       <c r="C67" s="5">
-        <v>0.5489980999999915</v>
+        <v>0.54899817999999811</v>
       </c>
       <c r="D67" s="5">
-        <v>6.2326616880182151</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>6.2326626239784133</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>110.34257890000001</v>
+        <v>110.34257891999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.1061888000000124</v>
+        <v>1.1061887799999965</v>
       </c>
       <c r="D68" s="5">
-        <v>12.852057901981141</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>12.852057651551373</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>107.79978819999999</v>
+        <v>107.79978821</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.5427907000000118</v>
+        <v>-2.5427907099999913</v>
       </c>
       <c r="D69" s="5">
-        <v>-24.404258504833155</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-24.404258585105776</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>109.1580936</v>
+        <v>109.15809357000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.3583054000000061</v>
+        <v>1.3583053600000028</v>
       </c>
       <c r="D70" s="5">
-        <v>16.213456026650409</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>16.213455514016118</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>109.2734054</v>
+        <v>109.27340536</v>
       </c>
       <c r="C71" s="5">
-        <v>0.11531180000000063</v>
+        <v>0.1153117899999927</v>
       </c>
       <c r="D71" s="5">
-        <v>1.2750402196609611</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.2750401087967544</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>111.2007866</v>
+        <v>111.20078655</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9273811999999992</v>
+        <v>1.9273811900000055</v>
       </c>
       <c r="D72" s="5">
-        <v>23.344724703262031</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>23.344724579548348</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>111.3496896</v>
+        <v>111.34968961</v>
       </c>
       <c r="C73" s="5">
-        <v>0.14890300000000423</v>
+        <v>0.14890305999999498</v>
       </c>
       <c r="D73" s="5">
-        <v>1.6187426174860464</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.6187432752977848</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>112.68841329999999</v>
+        <v>112.68841328000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3387236999999885</v>
+        <v>1.3387236700000074</v>
       </c>
       <c r="D74" s="5">
-        <v>15.420523007503517</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>15.42052263729774</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>112.76677429999999</v>
+        <v>112.76677433</v>
       </c>
       <c r="C75" s="5">
-        <v>7.8361000000001013E-2</v>
+        <v>7.8361049999998045E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.83765197642078348</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.83765251309855238</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>112.9075866</v>
+        <v>112.90758661</v>
       </c>
       <c r="C76" s="5">
-        <v>0.14081230000000744</v>
+        <v>0.14081227999999157</v>
       </c>
       <c r="D76" s="5">
-        <v>1.5087786441047468</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.5087784279302685</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>114.21331840000001</v>
+        <v>114.21331843</v>
       </c>
       <c r="C77" s="5">
-        <v>1.3057318000000038</v>
+        <v>1.3057318200000054</v>
       </c>
       <c r="D77" s="5">
-        <v>14.795140821139064</v>
+        <v>14.795141060966866</v>
       </c>
       <c r="E77" s="5">
-        <v>7.1898647947775007</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>7.1898648732318327</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>114.7536549</v>
+        <v>114.75365487000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.54033649999999511</v>
+        <v>0.54033644000000436</v>
       </c>
       <c r="D78" s="5">
-        <v>5.8272039209183557</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>5.8272032553549957</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>115.1089996</v>
+        <v>115.10899959</v>
       </c>
       <c r="C79" s="5">
-        <v>0.3553447000000034</v>
+        <v>0.35534471999999084</v>
       </c>
       <c r="D79" s="5">
-        <v>3.7798488905597116</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.7798491079434449</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>117.0460427</v>
+        <v>117.04604272</v>
       </c>
       <c r="C80" s="5">
-        <v>1.9370430999999968</v>
+        <v>1.9370431300000064</v>
       </c>
       <c r="D80" s="5">
-        <v>22.17137570921912</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>22.171376087091122</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>117.25439009999999</v>
+        <v>117.25439006000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.20834739999999385</v>
+        <v>0.2083473400000031</v>
       </c>
       <c r="D81" s="5">
-        <v>2.157092929380755</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>2.1570923017135701</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>119.3932018</v>
+        <v>119.39320179000001</v>
       </c>
       <c r="C82" s="5">
-        <v>2.1388117000000051</v>
+        <v>2.1388117300000005</v>
       </c>
       <c r="D82" s="5">
-        <v>24.224095428450589</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>24.224095812126436</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>119.5765214</v>
+        <v>119.57652138</v>
       </c>
       <c r="C83" s="5">
-        <v>0.18331960000000436</v>
+        <v>0.18331958999999642</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8581526054697983</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.8581525034079283</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>119.99713060000001</v>
+        <v>119.99713063</v>
       </c>
       <c r="C84" s="5">
-        <v>0.42060920000000124</v>
+        <v>0.42060924999999827</v>
       </c>
       <c r="D84" s="5">
-        <v>4.3036129484409269</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.3036134707052476</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>119.8703182</v>
+        <v>119.87031819000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.12681240000000571</v>
+        <v>-0.12681243999999481</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.2608092402640381</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-1.2608096353346032</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>119.8430384</v>
+        <v>119.84303841000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.7279800000002297E-2</v>
+        <v>-2.7279780000000642E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.27275156156839619</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.27275136187538962</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>122.9172073</v>
+        <v>122.91720728999999</v>
       </c>
       <c r="C87" s="5">
-        <v>3.0741689000000036</v>
+        <v>3.0741688799999878</v>
       </c>
       <c r="D87" s="5">
-        <v>35.518466497277387</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>35.518466229278765</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>122.40155470000001</v>
+        <v>122.40155471</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.51565259999999569</v>
+        <v>-0.51565257999999403</v>
       </c>
       <c r="D88" s="5">
-        <v>-4.9196009630556699</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-4.9196007770168748</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>118.8137679</v>
+        <v>118.81376793</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.5877868000000035</v>
+        <v>-3.5877867800000018</v>
       </c>
       <c r="D89" s="5">
-        <v>-30.022565626715814</v>
+        <v>-30.022565483292063</v>
       </c>
       <c r="E89" s="5">
-        <v>4.0279448705694776</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.0279448695114795</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>122.04063379999999</v>
+        <v>122.04063377</v>
       </c>
       <c r="C90" s="5">
-        <v>3.2268658999999928</v>
+        <v>3.2268658400000021</v>
       </c>
       <c r="D90" s="5">
-        <v>37.927933125824474</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>37.927932301044635</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>122.7388076</v>
+        <v>122.73880758</v>
       </c>
       <c r="C91" s="5">
-        <v>0.69817380000000639</v>
+        <v>0.69817381000000012</v>
       </c>
       <c r="D91" s="5">
-        <v>7.0851735450493836</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.0851736515416208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>121.7012599</v>
+        <v>121.70125987</v>
       </c>
       <c r="C92" s="5">
-        <v>-1.0375477000000046</v>
+        <v>-1.0375477099999983</v>
       </c>
       <c r="D92" s="5">
-        <v>-9.6853729167508344</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-9.6853730073085398</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>122.32614169999999</v>
+        <v>122.32614166</v>
       </c>
       <c r="C93" s="5">
-        <v>0.62488179999999716</v>
+        <v>0.62488179000000343</v>
       </c>
       <c r="D93" s="5">
-        <v>6.3384787256010267</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.3384786228916523</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>124.0890064</v>
+        <v>124.08900637000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7628647000000086</v>
+        <v>1.7628647100000023</v>
       </c>
       <c r="D94" s="5">
-        <v>18.732155287844687</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>18.732155409283124</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>124.8353262</v>
+        <v>124.83532619</v>
       </c>
       <c r="C95" s="5">
-        <v>0.74631979999999487</v>
+        <v>0.74631981999999653</v>
       </c>
       <c r="D95" s="5">
-        <v>7.4608619725312186</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>7.4608621809922226</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>125.2917506</v>
+        <v>125.29175057</v>
       </c>
       <c r="C96" s="5">
-        <v>0.45642440000000306</v>
+        <v>0.45642438000000141</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4767664377768801</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.4767662380142959</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>126.94408420000001</v>
+        <v>126.94408424</v>
       </c>
       <c r="C97" s="5">
-        <v>1.6523336000000057</v>
+        <v>1.6523336699999902</v>
       </c>
       <c r="D97" s="5">
-        <v>17.025329972407732</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>17.025330751151092</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>127.2545743</v>
+        <v>127.25457426</v>
       </c>
       <c r="C98" s="5">
-        <v>0.31049009999999555</v>
+        <v>0.31049002000000314</v>
       </c>
       <c r="D98" s="5">
-        <v>2.9748640584430497</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>2.974863280657436</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>130.63665649999999</v>
+        <v>130.63665653000001</v>
       </c>
       <c r="C99" s="5">
-        <v>3.3820821999999851</v>
+        <v>3.3820822700000122</v>
       </c>
       <c r="D99" s="5">
-        <v>36.993464679001221</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>36.993465573254227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>129.4731481</v>
+        <v>129.47314807000001</v>
       </c>
       <c r="C100" s="5">
-        <v>-1.1635083999999836</v>
+        <v>-1.1635084600000027</v>
       </c>
       <c r="D100" s="5">
-        <v>-10.179428218795028</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-10.179428716062944</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>128.7130047</v>
+        <v>128.71300471000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.76014340000000402</v>
+        <v>-0.76014336000000071</v>
       </c>
       <c r="D101" s="5">
-        <v>-6.8221576247739391</v>
+        <v>-6.8221572788227274</v>
       </c>
       <c r="E101" s="5">
-        <v>8.3317253336597563</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>8.33172531472297</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>129.0188192</v>
+        <v>129.01881921</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
-        <v>2.8886834389364457</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.8886834387088944</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>130.23062580000001</v>
+        <v>130.23062583000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2118066000000169</v>
+        <v>1.2118066200000044</v>
       </c>
       <c r="D103" s="5">
-        <v>11.871838594700645</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>11.871838799899304</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.53658670000001507</v>
+        <v>-0.53658673000001045</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.8338149355968696</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-4.8338151986672573</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.00363350000001</v>
+        <v>131.00363354000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3095944000000088</v>
+        <v>1.3095944400000121</v>
       </c>
       <c r="D105" s="5">
-        <v>12.81319688966267</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>12.813197303012846</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>130.65068790000001</v>
+        <v>130.65068789</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.35294559999999819</v>
+        <v>-0.35294565000000944</v>
       </c>
       <c r="D106" s="5">
-        <v>-3.185521103203659</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-3.185521546856096</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.8874999999999318E-2</v>
+        <v>2.8875010000007251E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.26553361811041398</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>0.26553371020237027</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>135.0921037</v>
+        <v>135.09210372000001</v>
       </c>
       <c r="C108" s="5">
-        <v>4.4125407999999879</v>
+        <v>4.4125408200000038</v>
       </c>
       <c r="D108" s="5">
-        <v>48.959257402294455</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>48.95925766693059</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>135.50241399999999</v>
+        <v>135.50241402</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
-        <v>3.7062214984938224</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.7062214979359576</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>135.81708750000001</v>
+        <v>135.81708746999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.31467350000002625</v>
+        <v>0.31467344999998659</v>
       </c>
       <c r="D110" s="5">
-        <v>2.822597167945462</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.8225967132829322</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.26957799999999565</v>
+        <v>0.26957803000001945</v>
       </c>
       <c r="D111" s="5">
-        <v>2.4080074850421518</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.4080077564873958</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>136.07120449999999</v>
+        <v>136.07120448000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.5461000000016156E-2</v>
+        <v>-1.54610200000036E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.13624855246451295</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-0.1362487286023617</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>137.61826859999999</v>
+        <v>137.61826855000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.5470641000000001</v>
+        <v>1.5470640700000047</v>
       </c>
       <c r="D113" s="5">
-        <v>14.529753300130999</v>
+        <v>14.529753002799929</v>
       </c>
       <c r="E113" s="5">
-        <v>6.9186978586632142</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.9186978115103548</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>135.7859086</v>
+        <v>135.78590856</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.8323599999999942</v>
+        <v>-1.8323599900000147</v>
       </c>
       <c r="D114" s="5">
-        <v>-14.858096215152772</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-14.858096144918608</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>136.0639013</v>
+        <v>136.06390128000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.27799269999999865</v>
+        <v>0.27799272000001451</v>
       </c>
       <c r="D115" s="5">
-        <v>2.4845969583889183</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.4845971398995026</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>136.2878867</v>
+        <v>136.28788671000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.22398540000000366</v>
+        <v>0.22398542999999904</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9933974510899066</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.9933977207977183</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.13145220000001245</v>
+        <v>0.13145219000000452</v>
       </c>
       <c r="D117" s="5">
-        <v>1.1635820427747356</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.163581953701387</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>135.981866</v>
+        <v>135.98186604</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.43747290000001726</v>
+        <v>-0.43747286000001395</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.7810373203445824</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-3.7810369807029454</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>136.2192708</v>
+        <v>136.21927081000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.2374048000000073</v>
+        <v>0.23740477000001192</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1152620087136809</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.1152617382155903</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>135.93012780000001</v>
+        <v>135.93012777000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.28914299999999571</v>
+        <v>-0.28914303999999902</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.5176277615663323</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-2.51762810561591</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>136.2055642</v>
+        <v>136.20556422000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.27543639999998959</v>
+        <v>0.27543645000000083</v>
       </c>
       <c r="D121" s="5">
-        <v>2.4588534273358942</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.4588538792269743</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.23220130000001</v>
+        <v>137.23220129000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0266371000000163</v>
+        <v>1.0266370699999925</v>
       </c>
       <c r="D122" s="5">
-        <v>9.429436587233031</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>9.429436298725058</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>138.0074899</v>
+        <v>138.00748987</v>
       </c>
       <c r="C123" s="5">
-        <v>0.7752885999999819</v>
+        <v>0.77528857999999445</v>
       </c>
       <c r="D123" s="5">
-        <v>6.9940250855232922</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>6.9940248999825094</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>138.76947989999999</v>
+        <v>138.76947985999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.76198999999999728</v>
+        <v>0.76198998999998935</v>
       </c>
       <c r="D124" s="5">
-        <v>6.8305941407001525</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.8305940498492257</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>139.657814</v>
+        <v>139.65781403</v>
       </c>
       <c r="C125" s="5">
-        <v>0.88833410000000868</v>
+        <v>0.88833417000000736</v>
       </c>
       <c r="D125" s="5">
-        <v>7.9581297635479276</v>
+        <v>7.9581304152589238</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4820309983176294</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.4820310569878758</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>141.2049514</v>
+        <v>141.20495144</v>
       </c>
       <c r="C126" s="5">
-        <v>1.5471373999999969</v>
+        <v>1.5471374100000048</v>
       </c>
       <c r="D126" s="5">
-        <v>14.134312901015566</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>14.134312994786713</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
-        <v>0.66600909999999658</v>
+        <v>0.66600905999999327</v>
       </c>
       <c r="D127" s="5">
-        <v>5.8090951037164551</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.8090947440380347</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>142.19370309999999</v>
+        <v>142.19370314</v>
       </c>
       <c r="C128" s="5">
-        <v>0.32274259999999799</v>
+        <v>0.3227426400000013</v>
       </c>
       <c r="D128" s="5">
-        <v>2.7642995108582369</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.7642998577574573</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>141.65504100000001</v>
+        <v>141.65504100999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.53866209999998205</v>
+        <v>-0.53866213000000585</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.4523444894133846</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-4.4523447310104487</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>142.11855410000001</v>
+        <v>142.11855405</v>
       </c>
       <c r="C130" s="5">
-        <v>0.46351310000000012</v>
+        <v>0.46351304000000937</v>
       </c>
       <c r="D130" s="5">
-        <v>3.9979922145273905</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>3.9979916873663868</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>142.9715286</v>
+        <v>142.97152862999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.85297449999998776</v>
+        <v>0.85297457999999438</v>
       </c>
       <c r="D131" s="5">
-        <v>7.4447901011716278</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>7.4447908253291395</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
-        <v>0.5818031000000019</v>
+        <v>0.58180307000000653</v>
       </c>
       <c r="D132" s="5">
-        <v>4.9940263598869938</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.9940260955139593</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>142.79124880000001</v>
+        <v>142.79124881000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.76208289999999579</v>
+        <v>-0.76208288999998786</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.187699784938272</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-6.1876997060994698</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>142.515154</v>
+        <v>142.51515395999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.27609480000000985</v>
+        <v>-0.2760948500000211</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.2957499050965224</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-2.295750316280043</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>141.90294399999999</v>
+        <v>141.90294402999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.61221000000000458</v>
+        <v>-0.6122099300000059</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.0348385763145824</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.0348380155444854</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>142.3977419</v>
+        <v>142.39774194</v>
       </c>
       <c r="C136" s="5">
-        <v>0.49479790000000889</v>
+        <v>0.49479791000001683</v>
       </c>
       <c r="D136" s="5">
-        <v>4.2654354322834598</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.2654355192298876</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>142.67109859999999</v>
+        <v>142.67109858000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.27335669999999368</v>
+        <v>0.27335664000000293</v>
       </c>
       <c r="D137" s="5">
-        <v>2.3280824154682689</v>
+        <v>2.3280818984015239</v>
       </c>
       <c r="E137" s="5">
-        <v>2.1576197662667163</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.1576197300014366</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>146.66951230000001</v>
+        <v>146.66951225</v>
       </c>
       <c r="C138" s="5">
-        <v>3.9984137000000146</v>
+        <v>3.9984136699999908</v>
       </c>
       <c r="D138" s="5">
-        <v>39.330472394480886</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>39.330472058884091</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>149.26676280000001</v>
+        <v>149.26676276000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.5972505000000012</v>
+        <v>2.5972505100000092</v>
       </c>
       <c r="D139" s="5">
-        <v>23.446617934323012</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>23.446618042352508</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>148.54365519999999</v>
+        <v>148.54365522000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.72310760000002006</v>
+        <v>-0.72310754000000088</v>
       </c>
       <c r="D140" s="5">
-        <v>-5.6608615897059789</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-5.6608611339150521</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>148.2319047</v>
+        <v>148.23190471000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31175049999998805</v>
+        <v>-0.31175050999999598</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.4895876733757927</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.4895877519832688</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>147.77407210000001</v>
+        <v>147.77407208</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.45783259999998904</v>
+        <v>-0.45783263000001284</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.6440310382364172</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-3.6440312727325397</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>145.52459959999999</v>
+        <v>145.52459958</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.2494725000000244</v>
+        <v>-2.249472499999996</v>
       </c>
       <c r="D143" s="5">
-        <v>-16.81250165776602</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-16.812501659854217</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>146.0784424</v>
+        <v>146.07844238999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.5538428000000124</v>
+        <v>0.55384280999999191</v>
       </c>
       <c r="D144" s="5">
-        <v>4.6638237050748543</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>4.6638237917081549</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>146.48001070000001</v>
+        <v>146.48001067000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.40156830000000809</v>
+        <v>0.40156828000002065</v>
       </c>
       <c r="D145" s="5">
-        <v>3.3491247485768927</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.3491245794772917</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>145.93023930000001</v>
+        <v>145.93023933000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.54977139999999736</v>
+        <v>-0.5497713400000066</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.4120430218319679</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.4120425510990042</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>145.88492690000001</v>
+        <v>145.88492689</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.5312400000000252E-2</v>
+        <v>-4.5312440000003562E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.37197304295163436</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-0.37197337067791381</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.94157939999999485</v>
+        <v>0.94157941000000278</v>
       </c>
       <c r="D148" s="5">
-        <v>8.0260545483694212</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>8.0260546372281194</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>145.84181570000001</v>
+        <v>145.84181573999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.98469059999999331</v>
+        <v>-0.98469056000001842</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.7574774978021122</v>
+        <v>-7.7574771942102938</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2223962183746782</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.2223962607409664</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>144.97735299999999</v>
+        <v>144.97735297</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.86446270000001846</v>
+        <v>-0.86446276999998872</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.8855155826510694</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.8855161203296822</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>146.0458959</v>
+        <v>146.04589589</v>
       </c>
       <c r="C151" s="5">
-        <v>1.0685429000000113</v>
+        <v>1.0685429199999987</v>
       </c>
       <c r="D151" s="5">
-        <v>9.2119829500699311</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>9.2119831315242493</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>146.4694624</v>
+        <v>146.46946235999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.42356649999999263</v>
+        <v>0.42356646999999725</v>
       </c>
       <c r="D152" s="5">
-        <v>3.5363294085100305</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.5363291542792608</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>146.9446906</v>
+        <v>146.94469058999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.47522820000000365</v>
+        <v>0.47522822999999903</v>
       </c>
       <c r="D153" s="5">
-        <v>3.9637018230018528</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>3.9637020788046318</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>147.10188669999999</v>
+        <v>147.10188672999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.15719609999999307</v>
+        <v>0.15719613999999638</v>
       </c>
       <c r="D154" s="5">
-        <v>1.2912964746818689</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.2912968052884111</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>146.6438981</v>
+        <v>146.64389808000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.45798859999999308</v>
+        <v>-0.45798864999997591</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.6727762981833334</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.6727766915740423</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>146.9673143</v>
+        <v>146.96731427</v>
       </c>
       <c r="C156" s="5">
-        <v>0.32341619999999693</v>
+        <v>0.323416189999989</v>
       </c>
       <c r="D156" s="5">
-        <v>2.6788831192848361</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>2.678883035816404</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>147.03252230000001</v>
+        <v>147.03252233000001</v>
       </c>
       <c r="C157" s="5">
-        <v>6.5208000000012589E-2</v>
+        <v>6.5208060000003343E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.53372979827233102</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.53373029068282118</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>146.95980599999999</v>
+        <v>146.95980595</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.2716300000024603E-2</v>
+        <v>-7.27163800000028E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.59185952089458871</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.59186017014759562</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.7306385</v>
+        <v>146.73063852999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.22916749999998842</v>
+        <v>-0.22916742000001022</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8553007108511488</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.8553000693555144</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.42117920000001</v>
+        <v>146.42117923000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.5016844078205369</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-2.5016844073149636</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.2538144000000102</v>
+        <v>-1.2538144300000056</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.8052794567591093</v>
+        <v>-9.8052796785172305</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.46245371861480811</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.46245374591493693</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>144.46828550000001</v>
+        <v>144.46828549</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.69907929999999396</v>
+        <v>-0.6990793100000019</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.6281852622123925</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-5.628185340600778</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>142.5679585</v>
+        <v>142.56795849</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
-        <v>-14.691374590226269</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-14.691374591170769</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>139.90979720000001</v>
+        <v>139.90979718</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.6581612999999891</v>
+        <v>-2.658161309999997</v>
       </c>
       <c r="D164" s="5">
-        <v>-20.216266446190989</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-20.216266515896962</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>140.58400309999999</v>
+        <v>140.58400309000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.6742058999999756</v>
+        <v>0.67420591000001195</v>
       </c>
       <c r="D165" s="5">
-        <v>5.9383836118077182</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>5.9383837031067976</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>140.57326409999999</v>
+        <v>140.57326412</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.0739000000000942E-2</v>
+        <v>-1.0738970000005565E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-9.1627687906348232E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-9.1627432053331681E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>139.24938090000001</v>
+        <v>139.24938091000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.3238831999999832</v>
+        <v>-1.3238832099999911</v>
       </c>
       <c r="D167" s="5">
-        <v>-10.733907401892683</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-10.733907477369996</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>138.586611</v>
+        <v>138.58661101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.5643399828251834</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.5643399824359507</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>138.502183</v>
+        <v>138.50218301000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.72860446013640612</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.72860446008400359</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>138.1755239</v>
+        <v>138.17552384999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.32665910000000054</v>
+        <v>-0.32665916000001971</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.7937888130274313</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.7937893193471175</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>137.16300200000001</v>
+        <v>137.16300204999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.0125218999999959</v>
+        <v>-1.0125218000000018</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.4474719097893178</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-8.4474711117570216</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>134.88867830000001</v>
+        <v>134.88867826000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.2743236999999965</v>
+        <v>-2.2743237899999826</v>
       </c>
       <c r="D172" s="5">
-        <v>-18.179484531797584</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-18.17948518086714</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>135.08778409999999</v>
+        <v>135.08778405999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
-        <v>1.7857409992835027</v>
+        <v>1.7857409998172757</v>
       </c>
       <c r="E173" s="5">
-        <v>-6.9434205917334406</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-6.9434206192878545</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>133.74378830000001</v>
+        <v>133.74378831999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.3439957999999876</v>
+        <v>-1.3439957399999969</v>
       </c>
       <c r="D174" s="5">
-        <v>-11.306761774224094</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-11.306761299917589</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>132.01115250000001</v>
+        <v>132.01115247999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.7326357999999971</v>
+        <v>-1.7326358400000004</v>
       </c>
       <c r="D175" s="5">
-        <v>-14.484660187337761</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-14.484660496262325</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>131.74392760000001</v>
+        <v>131.74392759</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.26722490000000221</v>
+        <v>-0.26722488999999428</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.4022493452547922</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.4022492567169595</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>131.18994079999999</v>
+        <v>131.18994075000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.55398680000001832</v>
+        <v>-0.55398683999999321</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9309501967117146</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-4.9309505449174562</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>129.83242290000001</v>
+        <v>129.83242288</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.3575178999999764</v>
+        <v>-1.3575178700000095</v>
       </c>
       <c r="D178" s="5">
-        <v>-11.734393580731306</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-11.73439334020917</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>130.1837811</v>
+        <v>130.18378114000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35135819999999285</v>
+        <v>0.35135826000001202</v>
       </c>
       <c r="D179" s="5">
-        <v>3.2962681498726054</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.2962687216830489</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>129.83886720000001</v>
+        <v>129.83886717999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.34491389999999456</v>
+        <v>-0.34491396000001373</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.1334038675374543</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-3.1334044037465536</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>129.51130939999999</v>
+        <v>129.51130936999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.32755780000002233</v>
+        <v>-0.32755781000000184</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.9857081621313952</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.9857082524742951</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>129.32820219999999</v>
+        <v>129.32820215000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18310719999999492</v>
+        <v>-0.18310721999998236</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.6834671931643563</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.6834673760014907</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>130.0444909</v>
+        <v>130.04449091000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.71628870000000688</v>
+        <v>0.71628875999999764</v>
       </c>
       <c r="D183" s="5">
-        <v>6.8524834276350477</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>6.8524840219613914</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>130.2071674</v>
+        <v>130.20716741000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.16267650000000344</v>
       </c>
       <c r="D184" s="5">
-        <v>1.5114865223281315</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.5114865222111584</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>129.5835841</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.62358330000000706</v>
+        <v>-0.62358331000001499</v>
       </c>
       <c r="D185" s="5">
-        <v>-5.5980077739546275</v>
+        <v>-5.5980078609563888</v>
       </c>
       <c r="E185" s="5">
-        <v>-4.0745357077775939</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-4.0745356793736924</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>130.79425190000001</v>
+        <v>130.79425191000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.2106678000000102</v>
+        <v>1.2106678100000181</v>
       </c>
       <c r="D186" s="5">
-        <v>11.805725796799106</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>11.805725899377673</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>131.34046330000001</v>
+        <v>131.34046337000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.54621140000000423</v>
+        <v>0.54621145999999499</v>
       </c>
       <c r="D187" s="5">
-        <v>5.1280548233576306</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>5.1280553992617106</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>132.07150659999999</v>
+        <v>132.07150657</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73104329999998185</v>
+        <v>0.73104319999998779</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8875340464720658</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.8875330715092664</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>136.43573670000001</v>
+        <v>136.43573667000001</v>
       </c>
       <c r="C189" s="5">
         <v>4.3642301000000145</v>
       </c>
       <c r="D189" s="5">
-        <v>47.716190261438094</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>47.716190274317597</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>134.935047</v>
+        <v>134.93504689</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5006897000000095</v>
+        <v>-1.5006897800000161</v>
       </c>
       <c r="D190" s="5">
-        <v>-12.429164577442787</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-12.42916520303835</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>132.4211507</v>
+        <v>132.42115064000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.513896299999999</v>
+        <v>-2.5138962499999877</v>
       </c>
       <c r="D191" s="5">
-        <v>-20.202164109996325</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-20.202163763251789</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>135.80434829999999</v>
+        <v>135.80434828</v>
       </c>
       <c r="C192" s="5">
-        <v>3.3831975999999884</v>
+        <v>3.3831976399999917</v>
       </c>
       <c r="D192" s="5">
-        <v>35.355472724057435</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>35.355473220805166</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>135.94128660000001</v>
+        <v>135.94128653000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.13693830000002549</v>
+        <v>0.13693825000001425</v>
       </c>
       <c r="D193" s="5">
-        <v>1.216753156618422</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.2167527100611863</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>138.18792239999999</v>
+        <v>138.18792242000001</v>
       </c>
       <c r="C194" s="5">
-        <v>2.2466357999999786</v>
+        <v>2.2466358899999932</v>
       </c>
       <c r="D194" s="5">
-        <v>21.737544620919813</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>21.737545584582808</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>138.98877859999999</v>
+        <v>138.98877863000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.80085619999999835</v>
+        <v>0.80085621000000629</v>
       </c>
       <c r="D195" s="5">
-        <v>7.1805082996012626</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>7.1805083910662315</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>139.9894951</v>
+        <v>139.98949514</v>
       </c>
       <c r="C196" s="5">
-        <v>1.00071650000001</v>
+        <v>1.0007165099999895</v>
       </c>
       <c r="D196" s="5">
-        <v>8.9904647462824663</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.9904648376915031</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>142.11062999999999</v>
+        <v>142.11063007999999</v>
       </c>
       <c r="C197" s="5">
-        <v>2.1211348999999871</v>
+        <v>2.1211349399999904</v>
       </c>
       <c r="D197" s="5">
-        <v>19.776994395459301</v>
+        <v>19.776994793894076</v>
       </c>
       <c r="E197" s="5">
-        <v>9.6671549772329399</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>9.6671550389691561</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>142.95208769999999</v>
+        <v>142.95208779000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.84145770000000653</v>
+        <v>0.84145771000001446</v>
       </c>
       <c r="D198" s="5">
-        <v>7.3413987256442992</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>7.3413988114827911</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>144.3859674</v>
+        <v>144.38596760999999</v>
       </c>
       <c r="C199" s="5">
-        <v>1.4338797000000056</v>
+        <v>1.4338798199999871</v>
       </c>
       <c r="D199" s="5">
-        <v>12.723331868310073</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>12.723332984072822</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>146.12427099999999</v>
+        <v>146.12427115</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7383035999999947</v>
+        <v>1.738303540000004</v>
       </c>
       <c r="D200" s="5">
-        <v>15.443223768515303</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>15.443223175721643</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>144.65289379999999</v>
+        <v>144.65289376000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4713772000000063</v>
+        <v>-1.4713773899999865</v>
       </c>
       <c r="D201" s="5">
-        <v>-11.435999848019341</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-11.436001232856363</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>145.99654480000001</v>
+        <v>145.99654441999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3436510000000226</v>
+        <v>1.3436506599999802</v>
       </c>
       <c r="D202" s="5">
-        <v>11.734018608843089</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>11.734015489751016</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>147.58879049999999</v>
+        <v>147.58879024000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.5922456999999781</v>
+        <v>1.5922458200000165</v>
       </c>
       <c r="D203" s="5">
-        <v>13.901528247761764</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.901529397461276</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>147.08027820000001</v>
+        <v>147.08027791000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.50851229999997827</v>
+        <v>-0.50851233000000207</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.05710304645297</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.0571032882994018</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>147.36563409999999</v>
+        <v>147.36563398999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.28535589999998479</v>
+        <v>0.28535607999998547</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3531691222283824</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.3531706271512132</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>147.24653509999999</v>
+        <v>147.24653506999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.11909900000000562</v>
+        <v>-0.119098919999999</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.96552517809876948</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.96552453314341369</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>146.15040300000001</v>
+        <v>146.15040311000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.0961320999999771</v>
+        <v>-1.0961319599999797</v>
       </c>
       <c r="D207" s="5">
-        <v>-8.576214884959299</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-8.5762138357186384</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>146.81045560000001</v>
+        <v>146.81045581000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.66005260000000021</v>
+        <v>0.66005269999999427</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5561715505616727</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.5561724090708475</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>147.88340030000001</v>
+        <v>147.88340084999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0729446999999936</v>
+        <v>1.0729450399999791</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1312919219079358</v>
+        <v>9.1312949191733708</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0621664262553869</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.0621667546968609</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>148.48927800000001</v>
+        <v>148.48927867</v>
       </c>
       <c r="C210" s="5">
-        <v>0.60587770000000774</v>
+        <v>0.60587782000001766</v>
       </c>
       <c r="D210" s="5">
-        <v>5.0287056574135347</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>5.0287066568211802</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>150.32788819999999</v>
+        <v>150.32788862999999</v>
       </c>
       <c r="C211" s="5">
-        <v>1.8386101999999767</v>
+        <v>1.8386099599999852</v>
       </c>
       <c r="D211" s="5">
-        <v>15.913369790400367</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>15.913367492956198</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>151.07635139999999</v>
+        <v>151.07635157000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.74846320000000333</v>
+        <v>0.74846294000002445</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1409998898409368</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.1409976797877741</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>151.8807266</v>
+        <v>151.88072625999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.80437520000000973</v>
+        <v>0.80437468999997463</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5796133949448166</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.5796090927209283</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>151.99682150000001</v>
+        <v>151.99682067000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.11609490000000733</v>
+        <v>0.11609441000001652</v>
       </c>
       <c r="D214" s="5">
-        <v>0.92112454067347915</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.92112063860885218</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>153.4872235</v>
+        <v>153.48722074</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4904019999999889</v>
+        <v>1.4904000699999926</v>
       </c>
       <c r="D215" s="5">
-        <v>12.422356743353724</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>12.422339851249653</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>153.6045426</v>
+        <v>153.60454286999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11731910000000312</v>
+        <v>0.11732212999999092</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92109475893478177</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.92111866477919691</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>153.9591413</v>
       </c>
       <c r="C217" s="5">
-        <v>0.35459869999999682</v>
+        <v>0.35459843000001001</v>
       </c>
       <c r="D217" s="5">
-        <v>2.8056655416547338</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.8056633731619929</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>153.53345619999999</v>
+        <v>153.53345653</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.4256851000000097</v>
+        <v>-0.42568477000000371</v>
       </c>
       <c r="D218" s="5">
-        <v>-3.2679135297338457</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-3.2679110347787699</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>154.2159552</v>
+        <v>154.21595594999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.68249900000000707</v>
+        <v>0.68249941999999919</v>
       </c>
       <c r="D219" s="5">
-        <v>5.4667057043014999</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.4667091390667943</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>155.7444849</v>
+        <v>155.74448606000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.5285297000000071</v>
+        <v>1.5285301100000197</v>
       </c>
       <c r="D220" s="5">
-        <v>12.5642344882261</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>12.564237979680581</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.9753264</v>
+        <v>154.97532803999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.76915850000000319</v>
+        <v>-0.76915802000002031</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.7679593813453112</v>
+        <v>-5.7679558372034982</v>
       </c>
       <c r="E221" s="5">
-        <v>4.7956201207256077</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.7956208399571709</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>155.26802710000001</v>
+        <v>155.26802859</v>
       </c>
       <c r="C222" s="5">
-        <v>0.29270070000001169</v>
+        <v>0.29270055000000639</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2901228136343432</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.2901216033126115</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>157.31749189999999</v>
+        <v>157.31749257000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0494647999999813</v>
+        <v>2.049463980000013</v>
       </c>
       <c r="D223" s="5">
-        <v>17.041465190111072</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>17.041457693738039</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>158.053844</v>
+        <v>158.05384334999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.73635210000000484</v>
+        <v>0.73635077999998089</v>
       </c>
       <c r="D224" s="5">
-        <v>5.7636879175815947</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>5.7636772928673752</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>158.79844729999999</v>
+        <v>158.79844555</v>
       </c>
       <c r="C225" s="5">
-        <v>0.74460329999999431</v>
+        <v>0.74460220000000277</v>
       </c>
       <c r="D225" s="5">
-        <v>5.8020950570358609</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>5.8020862868006784</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>159.6491383</v>
+        <v>159.64913616000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.85069100000001185</v>
+        <v>0.85069061000001511</v>
       </c>
       <c r="D226" s="5">
-        <v>6.6212882414262708</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>6.6212851910309789</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>159.37563710000001</v>
+        <v>159.37563129</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27350119999999833</v>
+        <v>-0.27350487000001067</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.0365072649622395</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.0365343620868614</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>159.5765131</v>
+        <v>159.5765136</v>
       </c>
       <c r="C228" s="5">
-        <v>0.20087599999999384</v>
+        <v>0.20088230999999723</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5230009501646879</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.5230491793478684</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>159.87109699999999</v>
+        <v>159.87109723</v>
       </c>
       <c r="C229" s="5">
-        <v>0.29458389999999213</v>
+        <v>0.29458363000000531</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2378733068222578</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.2378712277529411</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>159.97450739999999</v>
+        <v>159.97451099</v>
       </c>
       <c r="C230" s="5">
-        <v>0.10341040000000135</v>
+        <v>0.10341375999999514</v>
       </c>
       <c r="D230" s="5">
-        <v>0.77897072597250538</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>0.77899612519842787</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>161.9684153</v>
+        <v>161.96841573</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9939079000000106</v>
+        <v>1.9939047400000049</v>
       </c>
       <c r="D231" s="5">
-        <v>16.025812486832834</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>16.025784938265698</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>160.3313374</v>
+        <v>160.33133839999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6370779000000084</v>
+        <v>-1.637077330000011</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.476824193727509</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-11.476820388386699</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>159.46160839999999</v>
+        <v>159.46161660000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.86972900000000664</v>
+        <v>-0.86972179999997934</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.318744965585454</v>
+        <v>-6.3186941686526605</v>
       </c>
       <c r="E233" s="5">
-        <v>2.8948362969861696</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.8948404992839238</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>154.3921004</v>
+        <v>154.39210151</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.0695079999999848</v>
+        <v>-5.0695150900000101</v>
       </c>
       <c r="D234" s="5">
-        <v>-32.137911191071233</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-32.137947212432962</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>149.69571479999999</v>
+        <v>149.69571414999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6963856000000135</v>
+        <v>-4.696387360000017</v>
       </c>
       <c r="D235" s="5">
-        <v>-30.974189605572068</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-30.974199157331551</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.10611979999999</v>
+        <v>146.10611784</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.5895950000000028</v>
+        <v>-3.5895963099999904</v>
       </c>
       <c r="D236" s="5">
-        <v>-25.267679867148441</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-25.267688003493603</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>140.6310896</v>
+        <v>140.63108738</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.475030199999992</v>
+        <v>-5.4750304599999993</v>
       </c>
       <c r="D237" s="5">
-        <v>-36.765336204046626</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-36.765338003257106</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>139.56319909999999</v>
+        <v>139.56319056000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.0678905000000043</v>
+        <v>-1.0678968199999872</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.7411712118246836</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.7412209350249519</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>137.72711709999999</v>
+        <v>137.72710559000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8360820000000047</v>
+        <v>-1.8360849700000017</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.693427564095984</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-14.693450474166347</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>135.6157422</v>
+        <v>135.61574415999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1113748999999871</v>
+        <v>-2.1113614300000165</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.921666143448832</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-16.921568419688938</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>134.20552050000001</v>
+        <v>134.20552647</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4102216999999939</v>
+        <v>-1.4102176899999961</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.788885802004391</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-11.788854012747162</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>132.4937765</v>
+        <v>132.49378193999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7117440000000101</v>
+        <v>-1.7117445300000043</v>
       </c>
       <c r="D242" s="5">
-        <v>-14.276246336470921</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-14.276249860210521</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>131.75767970000001</v>
+        <v>131.75768063999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.73609679999998434</v>
+        <v>-0.7361013000000014</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.4668611377163838</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.4668992141769577</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>130.3117633</v>
+        <v>130.31176561999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.4459164000000158</v>
+        <v>-1.445915020000001</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.402401627740423</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-12.402390412637853</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>130.81746029999999</v>
+        <v>130.81747734000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.50569699999999784</v>
+        <v>0.50571172000002207</v>
       </c>
       <c r="D245" s="5">
-        <v>4.757494839099774</v>
+        <v>4.7576362044586151</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.96303723975231</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-17.963030772384634</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>130.95418559999999</v>
+        <v>130.9541892</v>
       </c>
       <c r="C246" s="5">
-        <v>0.13672529999999483</v>
+        <v>0.13671185999999125</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2614278916809551</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.2613030153915572</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>130.12083430000001</v>
+        <v>130.12083541000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.83335129999997548</v>
+        <v>-0.83335378999998966</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.3747353496518837</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-7.3747564237470531</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>131.04430780000001</v>
+        <v>131.04429113</v>
       </c>
       <c r="C248" s="5">
-        <v>0.92347350000000006</v>
+        <v>0.92345571999999265</v>
       </c>
       <c r="D248" s="5">
-        <v>8.8568751787608377</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>8.8566978648714656</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>131.27672849999999</v>
+        <v>131.27672541000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.23242069999997739</v>
+        <v>0.23243428000000677</v>
       </c>
       <c r="D249" s="5">
-        <v>2.1492093833507919</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.1493364621461675</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>131.41412550000001</v>
+        <v>131.41410887000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.13739700000002131</v>
+        <v>0.13738345999999524</v>
       </c>
       <c r="D250" s="5">
-        <v>1.263200401569442</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.2630752300481829</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>130.43612239999999</v>
+        <v>130.43610559999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.97800310000002355</v>
+        <v>-0.9780032700000163</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.57394865224318</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.5739511231155525</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>132.28723339999999</v>
+        <v>132.28723503000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.8511110000000031</v>
+        <v>1.8511294300000145</v>
       </c>
       <c r="D252" s="5">
-        <v>18.424252229142478</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>18.42445277418685</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>131.70032119999999</v>
+        <v>131.70033311</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.58691220000000044</v>
+        <v>-0.58690192000000252</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.1959691250383795</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-5.1958802622534268</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>131.1103913</v>
+        <v>131.11039961</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.58992989999998713</v>
+        <v>-0.58993350000000078</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.2447345166350745</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-5.2447652751845597</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.02065759999999</v>
+        <v>130.02066199999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-1.0897337000000107</v>
+        <v>-1.0897376100000145</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.5303445968655041</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-9.5303766675487012</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>129.82088870000001</v>
+        <v>129.82089822</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.19976889999998093</v>
+        <v>-0.19976377999998363</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8282268873438312</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.8281803644845329</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.166337</v>
+        <v>130.16637254</v>
       </c>
       <c r="C257" s="5">
-        <v>0.34544829999998683</v>
+        <v>0.3454743199999939</v>
       </c>
       <c r="D257" s="5">
-        <v>3.24030270649589</v>
+        <v>3.240550116095342</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.4977342462594736</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.49772003958443722</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>129.40564649999999</v>
+        <v>129.40566025000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.76069050000000971</v>
+        <v>-0.76071228999998652</v>
       </c>
       <c r="D258" s="5">
-        <v>-6.7917146805130386</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-6.791901223892161</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>129.22992350000001</v>
+        <v>129.22992524</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17572299999997654</v>
+        <v>-0.17573501000001102</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.6173932964061888</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.6175028441707928</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>129.12497379999999</v>
+        <v>129.12493203</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.10494970000002013</v>
+        <v>-0.1049932100000035</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.97019815359059569</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.97059856927179666</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>128.54949920000001</v>
+        <v>128.54948066</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.57547459999997841</v>
+        <v>-0.57545136999999613</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.2189071473081157</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-5.2187032610118038</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.9513345</v>
+        <v>128.95129661999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.40183529999998768</v>
+        <v>0.40181595999999331</v>
       </c>
       <c r="D262" s="5">
-        <v>3.8162703560665756</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.8160840728897805</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>128.5442673</v>
+        <v>128.54423840000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.40706720000000018</v>
+        <v>-0.40705821999998193</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.7230183751837731</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-3.7229387398667768</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>129.49975839999999</v>
+        <v>129.49975943999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.95549109999998905</v>
+        <v>0.95552103999997939</v>
       </c>
       <c r="D264" s="5">
-        <v>9.2936526300014357</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>9.2939580268853739</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>129.4982057</v>
+        <v>129.49822631999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5526999999906366E-3</v>
+        <v>-1.5331200000048284E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.4387031734441891E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.4205618765905648E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>130.15901450000001</v>
+        <v>130.15902725000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.6608088000000123</v>
+        <v>0.66080093000002194</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2982240052029681</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.2981458468336582</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>129.20275549999999</v>
+        <v>129.20277895000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.95625900000001707</v>
+        <v>-0.95624829999999861</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.468560802293867</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.4684690431928278</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>128.752973</v>
+        <v>128.75301644000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.44978249999999775</v>
+        <v>-0.44976250999999934</v>
       </c>
       <c r="D268" s="5">
-        <v>-4.0983938221045619</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-4.0982144177856057</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>127.721648</v>
+        <v>127.72172762</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.0313249999999954</v>
+        <v>-1.0312888200000145</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.1997652110578869</v>
+        <v>-9.199453587955265</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.8781269077272955</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.8780925305794782</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>128.1270643</v>
+        <v>128.12711755999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.40541629999999884</v>
+        <v>0.40538993999999207</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8762690916768872</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.8760101837221006</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>127.0723867</v>
+        <v>127.07240401</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.0546776000000051</v>
+        <v>-1.0547135499999882</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.4426432020988109</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-9.4429468869104856</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>128.50375439999999</v>
+        <v>128.50367900000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4313676999999956</v>
+        <v>1.4312749900000057</v>
       </c>
       <c r="D272" s="5">
-        <v>14.386705454083071</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>14.385713073623441</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>129.0102388</v>
+        <v>129.01006215000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.50648440000000505</v>
+        <v>0.50638315000000489</v>
       </c>
       <c r="D273" s="5">
-        <v>4.833564724057382</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.8325803180502502</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>130.26812380000001</v>
+        <v>130.26802699000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2578850000000159</v>
+        <v>1.2579648399999996</v>
       </c>
       <c r="D274" s="5">
-        <v>12.348621791896841</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>12.349465909286605</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>129.66441069999999</v>
+        <v>129.66434050999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.60371310000002154</v>
+        <v>-0.60368648000002167</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.4216814826530406</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-5.4214524070235086</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>126.32566250000001</v>
+        <v>126.32566167</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3387481999999835</v>
+        <v>-3.3386788399999858</v>
       </c>
       <c r="D276" s="5">
-        <v>-26.877753240708092</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-26.87728401348307</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>126.17555539999999</v>
+        <v>126.1756237</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.15010710000001382</v>
+        <v>-0.15003796999999963</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.4166239416310011</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-1.4159757978171927</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>128.28198019999999</v>
+        <v>128.282073</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1064247999999992</v>
+        <v>2.1064492999999942</v>
       </c>
       <c r="D278" s="5">
-        <v>21.979026073628827</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>21.979292618030001</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>129.02052359999999</v>
+        <v>129.0206465</v>
       </c>
       <c r="C279" s="5">
-        <v>0.73854339999999752</v>
+        <v>0.7385735000000011</v>
       </c>
       <c r="D279" s="5">
-        <v>7.1316362389778565</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>7.1319308364852452</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.11095639999999</v>
+        <v>130.11109087</v>
       </c>
       <c r="C280" s="5">
-        <v>1.0904328000000021</v>
+        <v>1.0904443700000002</v>
       </c>
       <c r="D280" s="5">
-        <v>10.626922279032414</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>10.627029729865711</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.0142865</v>
+        <v>130.01443019999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-9.6669899999994868E-2</v>
+        <v>-9.6660670000005666E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.88794224437944713</v>
+        <v>-0.88785689629615749</v>
       </c>
       <c r="E281" s="5">
-        <v>1.795027339453048</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.7950763920304036</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>130.8998527</v>
+        <v>130.8999479</v>
       </c>
       <c r="C282" s="5">
-        <v>0.88556619999999953</v>
+        <v>0.88551770000000829</v>
       </c>
       <c r="D282" s="5">
-        <v>8.4868178009776187</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>8.4863257198709583</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.17133250000001</v>
+        <v>132.17136622000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2714798000000087</v>
+        <v>1.2714183200000093</v>
       </c>
       <c r="D283" s="5">
-        <v>12.299371782178614</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>12.298735518319548</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>133.78215220000001</v>
+        <v>133.78202099999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.6108197000000075</v>
+        <v>1.610654779999976</v>
       </c>
       <c r="D284" s="5">
-        <v>15.64608070376452</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>15.644365699889139</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>132.4382583</v>
+        <v>132.43762806000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.3438939000000119</v>
+        <v>-1.3443929399999774</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.410267865873781</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-11.414284140342534</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>132.40037899999999</v>
+        <v>132.40019226999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-3.7879300000014382E-2</v>
+        <v>-3.7435790000017732E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.34267834723137325</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.33867394069297951</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.1528994</v>
+        <v>133.15276036</v>
       </c>
       <c r="C287" s="5">
-        <v>0.75252040000000875</v>
+        <v>0.75256809000001113</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0377058082612409</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>7.0381760868508003</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>133.2981193</v>
+        <v>133.29809791</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14521990000000073</v>
+        <v>0.1453375499999936</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3166292390445866</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.3177037030212668</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>135.06729350000001</v>
+        <v>135.06749212</v>
       </c>
       <c r="C289" s="5">
-        <v>1.769174200000009</v>
+        <v>1.7693942100000015</v>
       </c>
       <c r="D289" s="5">
-        <v>17.142396825564532</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>17.144689548529634</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.77863020000001</v>
+        <v>135.77905290000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71133670000000393</v>
+        <v>0.71156078000001344</v>
       </c>
       <c r="D290" s="5">
-        <v>6.5061548987156215</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.5082543162052309</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>136.36569990000001</v>
+        <v>136.36605628999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.58706970000000069</v>
+        <v>0.58700338999997825</v>
       </c>
       <c r="D291" s="5">
-        <v>5.3136522765324212</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.3130208173075788</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>136.8014335</v>
+        <v>136.8017327</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43573359999999184</v>
+        <v>0.43567641000001345</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9025075289927269</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.9019759137845167</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>137.9509467</v>
+        <v>137.95112177999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.1495132000000012</v>
+        <v>1.1493890799999917</v>
       </c>
       <c r="D293" s="5">
-        <v>10.562651040098681</v>
+        <v>10.56143313744502</v>
       </c>
       <c r="E293" s="5">
-        <v>6.1044523749318902</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>6.1044697636955192</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>138.15338539999999</v>
+        <v>138.15344540999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.20243869999998765</v>
+        <v>0.20232362999999509</v>
       </c>
       <c r="D294" s="5">
-        <v>1.7752450898193883</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.7742255832315701</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>139.14821240000001</v>
+        <v>139.14814777999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.994827000000015</v>
+        <v>0.99470236999999884</v>
       </c>
       <c r="D295" s="5">
-        <v>8.9916426151517292</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>8.9904671215170993</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>140.02548999999999</v>
+        <v>140.02526558</v>
       </c>
       <c r="C296" s="5">
-        <v>0.87727759999998511</v>
+        <v>0.87711780000000772</v>
       </c>
       <c r="D296" s="5">
-        <v>7.8334837008421143</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.8320107325277277</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>142.0750596</v>
+        <v>142.07357511000001</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0495696000000123</v>
+        <v>2.0483095300000116</v>
       </c>
       <c r="D297" s="5">
-        <v>19.049876620775507</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>19.037239941829377</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>144.04731100000001</v>
+        <v>144.04711368</v>
       </c>
       <c r="C298" s="5">
-        <v>1.9722514000000047</v>
+        <v>1.9735385699999881</v>
       </c>
       <c r="D298" s="5">
-        <v>17.990679794286191</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>18.003535141825179</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.7968132</v>
+        <v>144.79664983000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.7495021999999949</v>
+        <v>0.7495361500000115</v>
       </c>
       <c r="D299" s="5">
-        <v>6.4256173325073274</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.4259258276191611</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.74212589999999</v>
+        <v>145.74191293000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.94531269999998813</v>
+        <v>0.94526310000000535</v>
       </c>
       <c r="D300" s="5">
-        <v>8.1217727901483183</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.1213407242443303</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>147.2679803</v>
+        <v>147.26896970000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5258544000000143</v>
+        <v>1.5270567700000015</v>
       </c>
       <c r="D301" s="5">
-        <v>13.312746698461675</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>13.323869510691377</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.1472024</v>
+        <v>149.14733034</v>
       </c>
       <c r="C302" s="5">
-        <v>1.8792220999999927</v>
+        <v>1.8783606399999826</v>
       </c>
       <c r="D302" s="5">
-        <v>16.434416198167945</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>16.426228074290904</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>150.66747040000001</v>
+        <v>150.66928605000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.5202680000000157</v>
+        <v>1.5219557100000145</v>
       </c>
       <c r="D303" s="5">
-        <v>12.941258582849159</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>12.956429186010077</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>151.78615439999999</v>
+        <v>151.78616568000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1186839999999734</v>
+        <v>1.1168796299999997</v>
       </c>
       <c r="D304" s="5">
-        <v>9.2828301694217519</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>9.2671256211064978</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.69122569999999</v>
+        <v>153.69117306000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.905071300000003</v>
+        <v>1.9050073800000007</v>
       </c>
       <c r="D305" s="5">
-        <v>16.145662084286073</v>
+        <v>16.145081143653183</v>
       </c>
       <c r="E305" s="5">
-        <v>11.410055078657887</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>11.409875524681667</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>154.32996059999999</v>
+        <v>154.32982379000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.63873490000000288</v>
+        <v>0.63865072999999484</v>
       </c>
       <c r="D306" s="5">
-        <v>5.1027438506476619</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.1020577766363262</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>155.6974749</v>
+        <v>155.69713275000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.3675143000000105</v>
+        <v>1.3673089600000026</v>
       </c>
       <c r="D307" s="5">
-        <v>11.167000355893331</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>11.165251416247624</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>156.526691</v>
+        <v>156.52617296</v>
       </c>
       <c r="C308" s="5">
-        <v>0.82921609999999646</v>
+        <v>0.82904020999998806</v>
       </c>
       <c r="D308" s="5">
-        <v>6.5815472164205691</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>6.580124915369101</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>154.54388700000001</v>
+        <v>154.54160658999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.9828039999999874</v>
+        <v>-1.9845663700000102</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.185411813986615</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-14.197198069213869</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>155.58111450000001</v>
+        <v>155.58113218</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0372275000000002</v>
+        <v>1.0395255900000109</v>
       </c>
       <c r="D310" s="5">
-        <v>8.357896208089489</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>8.3772326544774742</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>156.81693200000001</v>
+        <v>156.81713988999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.235817499999996</v>
+        <v>1.2360077099999955</v>
       </c>
       <c r="D311" s="5">
-        <v>9.95953561928944</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.9611349438747609</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>156.6394971</v>
+        <v>156.63949894000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.17743490000000861</v>
+        <v>-0.17764094999998292</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.3493557223204555</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-1.350911160412771</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>156.53184830000001</v>
+        <v>156.53379873</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10764879999999266</v>
+        <v>-0.10570021000000906</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.82157698448293015</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.80676046445442573</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>156.026659</v>
+        <v>156.02627649999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.50518930000001205</v>
+        <v>-0.5075222300000064</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.8048561564160144</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-3.8220678200795888</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>156.4219219</v>
+        <v>156.42466630000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.39526290000000586</v>
+        <v>0.39838980000001811</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0826804017958009</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.1074185230847817</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>156.7192143</v>
+        <v>156.71811878</v>
       </c>
       <c r="C316" s="5">
-        <v>0.29729240000000345</v>
+        <v>0.29345247999998492</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3046884181585847</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.2745722291460879</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>156.83276860000001</v>
+        <v>156.83162082999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.1135543000000041</v>
+        <v>0.11350204999999391</v>
       </c>
       <c r="D317" s="5">
-        <v>0.87295939180542792</v>
+        <v>0.87256223746983164</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0440613221031967</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0433494698969934</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>158.3659778</v>
+        <v>158.36533797000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.5332091999999875</v>
+        <v>1.5337171400000216</v>
       </c>
       <c r="D318" s="5">
-        <v>12.383079549352249</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>12.387500677426422</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>157.8028004</v>
+        <v>157.80292795</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.56317740000000072</v>
+        <v>-0.56241002000001572</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.1849273756870424</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.1793525081676659</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>158.03837110000001</v>
+        <v>158.03874524</v>
       </c>
       <c r="C320" s="5">
-        <v>0.2355707000000109</v>
+        <v>0.23581728999999996</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8061619281251051</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.8080666699675341</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>160.66608790000001</v>
+        <v>160.66379587</v>
       </c>
       <c r="C321" s="5">
-        <v>2.6277168000000017</v>
+        <v>2.625050630000004</v>
       </c>
       <c r="D321" s="5">
-        <v>21.882145804997457</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>21.857820609592892</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>160.26817650000001</v>
+        <v>160.26782756</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.39791139999999814</v>
+        <v>-0.39596831000000066</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.9318128308601699</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.9177307038574463</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>159.6301253</v>
+        <v>159.63446644999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.6380512000000067</v>
+        <v>-0.63336111000000983</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6741455359966206</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.6405407815629847</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>161.24392979999999</v>
+        <v>161.24280286000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6138044999999863</v>
+        <v>1.608336410000021</v>
       </c>
       <c r="D324" s="5">
-        <v>12.829388692821642</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>12.783115008036795</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>160.23633580000001</v>
+        <v>160.23812140999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.0075939999999832</v>
+        <v>-1.004681450000021</v>
       </c>
       <c r="D325" s="5">
-        <v>-7.2462295927127389</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-7.2260449893314043</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>161.79844539999999</v>
+        <v>161.796142</v>
       </c>
       <c r="C326" s="5">
-        <v>1.5621095999999852</v>
+        <v>1.5580205900000124</v>
       </c>
       <c r="D326" s="5">
-        <v>12.346635689007424</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>12.312424779714437</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>159.54767029999999</v>
+        <v>159.55040991999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2507750999999985</v>
+        <v>-2.2457320800000105</v>
       </c>
       <c r="D327" s="5">
-        <v>-15.473386279054601</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-15.441523188095074</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.19149619999999</v>
+        <v>159.18686987999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.35617410000000405</v>
+        <v>-0.36354004000000373</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.6462308349936348</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.7002270976026921</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>158.8487988</v>
+        <v>158.84472473</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.3426973999999916</v>
+        <v>-0.34214514999999324</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5529164190487452</v>
+        <v>-2.5489241561749698</v>
       </c>
       <c r="E329" s="5">
-        <v>1.285464905068312</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2836084262510594</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>159.28697500000001</v>
+        <v>159.28598044</v>
       </c>
       <c r="C330" s="5">
-        <v>0.43817620000001511</v>
+        <v>0.44125571000000718</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3608222516784858</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.3848923596155434</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.82946720000001</v>
+        <v>158.83254815000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.45750780000000191</v>
+        <v>-0.45343228999999496</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.3927383787477838</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.3630079377188871</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>158.895152</v>
+        <v>158.90054666</v>
       </c>
       <c r="C332" s="5">
-        <v>6.5684799999985444E-2</v>
+        <v>6.7998509999995349E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.49739694540615886</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.51494873663304741</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>157.01559760000001</v>
+        <v>157.0156762</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.8795543999999893</v>
+        <v>-1.8848704600000019</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.30664785415987</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-13.341439482604878</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>158.149979</v>
+        <v>158.15010968000001</v>
       </c>
       <c r="C334" s="5">
-        <v>1.1343813999999952</v>
+        <v>1.1344334800000127</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0224921968638192</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.0229183232168211</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>158.76795519999999</v>
+        <v>158.77591788999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.61797619999998687</v>
+        <v>0.625808209999974</v>
       </c>
       <c r="D335" s="5">
-        <v>4.7911374906004056</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.8531822826477278</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>157.9121111</v>
+        <v>157.90894165</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.85584409999998456</v>
+        <v>-0.86697623999998541</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.2802638100597941</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.3592058302696097</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>156.6368745</v>
+        <v>156.63720235</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.2752365999999995</v>
+        <v>-1.2717393000000072</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.2716882621817316</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-9.2475539730320193</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>157.8379051</v>
+        <v>157.83260557</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2010305999999957</v>
+        <v>1.1954032200000029</v>
       </c>
       <c r="D338" s="5">
-        <v>9.5992526549571124</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.5523506261639302</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>159.86192879999999</v>
+        <v>159.86053362000001</v>
       </c>
       <c r="C339" s="5">
-        <v>2.0240236999999865</v>
+        <v>2.0279280500000141</v>
       </c>
       <c r="D339" s="5">
-        <v>16.521183171481457</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>16.555933423166238</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>159.0925221</v>
+        <v>159.08311001999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.76940669999999045</v>
+        <v>-0.77742360000002009</v>
       </c>
       <c r="D340" s="5">
-        <v>-5.6250753098561201</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-5.6821760188703223</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>159.2884842</v>
+        <v>159.28011135</v>
       </c>
       <c r="C341" s="5">
-        <v>0.19596210000000269</v>
+        <v>0.19700133000000619</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4881539291063284</v>
+        <v>1.4961888827465408</v>
       </c>
       <c r="E341" s="5">
-        <v>0.27679491650018928</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.27409573767089856</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>158.3824487</v>
+        <v>158.37712753</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.90603550000000155</v>
+        <v>-0.90298382000000288</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.6160835615872493</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-6.5948255662817035</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>158.53371809999999</v>
+        <v>158.53228927999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.15126939999998967</v>
+        <v>0.15516174999999066</v>
       </c>
       <c r="D343" s="5">
-        <v>1.1521469963913678</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.1819930277296109</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>158.25004910000001</v>
+        <v>158.28989182999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.28366899999997486</v>
+        <v>-0.24239744999999857</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.1261892748833611</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.8194603776016227</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>158.88120330000001</v>
+        <v>158.88338057000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.63115419999999745</v>
+        <v>0.59348874000002638</v>
       </c>
       <c r="D345" s="5">
-        <v>4.8923952329754883</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.5932055392408744</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>159.66456690000001</v>
+        <v>159.65991326</v>
       </c>
       <c r="C346" s="5">
-        <v>0.78336360000000127</v>
+        <v>0.77653268999998204</v>
       </c>
       <c r="D346" s="5">
-        <v>6.0797098980143405</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.0251771655324804</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.84009990000001</v>
+        <v>159.84965905999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.17553300000000149</v>
+        <v>0.18974579999999719</v>
       </c>
       <c r="D347" s="5">
-        <v>1.3272696721659427</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.4354835444788216</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>159.35435649999999</v>
+        <v>159.34851082</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.48574340000001826</v>
+        <v>-0.50114823999999203</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.5863814071468658</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-3.6979486546104279</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>160.39039930000001</v>
+        <v>160.38801029999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0360428000000184</v>
+        <v>1.0394994799999893</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0869176666610976</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.1151828698750261</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>159.52735329999999</v>
+        <v>159.51263080999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.86304600000002551</v>
+        <v>-0.87537949000000026</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.2693786449606321</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-6.3563923380429488</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>160.0587194</v>
+        <v>160.05238306000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.53136610000001383</v>
+        <v>0.53975225000002069</v>
       </c>
       <c r="D351" s="5">
-        <v>4.0710976778756791</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>4.1369381340136568</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>161.1407336</v>
+        <v>161.12593418</v>
       </c>
       <c r="C352" s="5">
-        <v>1.0820142000000033</v>
+        <v>1.0735511199999905</v>
       </c>
       <c r="D352" s="5">
-        <v>8.4206441348810621</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.3526760502007811</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>162.31180180000001</v>
+        <v>162.29798535</v>
       </c>
       <c r="C353" s="5">
-        <v>1.1710682000000077</v>
+        <v>1.1720511700000031</v>
       </c>
       <c r="D353" s="5">
-        <v>9.0779954781916814</v>
+        <v>9.0867909464659835</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8980139180708067</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.8946960636965882</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>161.91095559999999</v>
+        <v>161.89902570000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.40084620000001792</v>
+        <v>-0.39895964999999478</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.9236036381324548</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.9102738120131422</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>163.21493219999999</v>
+        <v>163.20544176000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3039765999999986</v>
+        <v>1.3064160600000037</v>
       </c>
       <c r="D355" s="5">
-        <v>10.104187223182537</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.124716075482842</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>163.39281130000001</v>
+        <v>163.49021392</v>
       </c>
       <c r="C356" s="5">
-        <v>0.17787910000001261</v>
+        <v>0.28477215999998862</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3156826878592431</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.1140546100570035</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>163.71149829999999</v>
+        <v>163.71338249999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.31868699999998285</v>
+        <v>0.22316857999999229</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3657932186881725</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.6503864767497545</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>163.14530429999999</v>
+        <v>163.13511184999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.56619399999999587</v>
+        <v>-0.57827065000000744</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.0721433417127422</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-4.157273173417142</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>162.88550620000001</v>
+        <v>162.89180107000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.25979809999998338</v>
+        <v>-0.24331077999997319</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.8942725250211678</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.7751526614959601</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>164.45186870000001</v>
+        <v>164.44285729000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5663624999999968</v>
+        <v>1.5510562199999924</v>
       </c>
       <c r="D360" s="5">
-        <v>12.169930747467284</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>12.044222796591718</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>165.08228869999999</v>
+        <v>165.0741404</v>
       </c>
       <c r="C361" s="5">
-        <v>0.63041999999998666</v>
+        <v>0.63128310999999826</v>
       </c>
       <c r="D361" s="5">
-        <v>4.6983944358982122</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.7052267367123646</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>164.96920220000001</v>
+        <v>164.94380516000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11308649999998011</v>
+        <v>-0.13033523999999375</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.81894720196178383</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.94336330426487702</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>162.7027397</v>
+        <v>162.68880340000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.2664625000000171</v>
+        <v>-2.255001759999999</v>
       </c>
       <c r="D363" s="5">
-        <v>-15.296003489214771</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-15.226548185281064</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>163.77838220000001</v>
+        <v>163.75821511000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0756425000000149</v>
+        <v>1.0694117099999971</v>
       </c>
       <c r="D364" s="5">
-        <v>8.2282237408695558</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>8.1795509607114347</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>162.9872172</v>
+        <v>162.9679462</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.79116500000000656</v>
+        <v>-0.79026891000000887</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.6452832291319694</v>
+        <v>-5.639734120946283</v>
       </c>
       <c r="E365" s="5">
-        <v>0.41612217504198856</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.41279677536059101</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>164.05393760000001</v>
+        <v>164.035675</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0667204000000083</v>
+        <v>1.0677287999999976</v>
       </c>
       <c r="D366" s="5">
-        <v>8.1427395424958693</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>8.1517153578954051</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>163.44684620000001</v>
+        <v>163.42997636000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.60709140000000161</v>
+        <v>-0.60569863999998574</v>
       </c>
       <c r="D367" s="5">
-        <v>-4.3513960154452196</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-4.34208868093876</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>162.7733427</v>
+        <v>162.92978711999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.67350350000000958</v>
+        <v>-0.50018924000002585</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.8342124308837224</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.6114901384212139</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>149.70447849999999</v>
+        <v>149.71005234</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.068864200000007</v>
+        <v>-13.219734779999982</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.371584999119769</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-63.775227602957031</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>149.36087430000001</v>
+        <v>149.34783641999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.34360419999998726</v>
+        <v>-0.36221592000001124</v>
       </c>
       <c r="D370" s="5">
-        <v>-2.7197555992944378</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-2.8650147036105134</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>148.8224563</v>
+        <v>148.8276717</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.53841800000000717</v>
+        <v>-0.52016471999999681</v>
       </c>
       <c r="D371" s="5">
-        <v>-4.2410328120736303</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-4.1003491576809044</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>147.66014620000001</v>
+        <v>147.65092906999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.1623100999999849</v>
+        <v>-1.1767426300000068</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.9797738849507915</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-9.0861692955604987</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>147.41622649999999</v>
+        <v>147.40585772</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.24391970000002061</v>
+        <v>-0.24507134999998925</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.9643681329221008</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-1.9736803423028637</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>147.42867409999999</v>
+        <v>147.37893894000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2447600000001557E-2</v>
+        <v>-2.6918779999988374E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>0.10137322924950176</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-0.21892014215905142</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>147.64999019999999</v>
+        <v>147.62609810000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.22131609999999569</v>
+        <v>0.24715915999999538</v>
       </c>
       <c r="D375" s="5">
-        <v>1.8163567935348679</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>2.0311043317489785</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>148.11843020000001</v>
+        <v>148.08722968999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.46844000000001529</v>
+        <v>0.4611315899999795</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8743066282423966</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.8134470552175115</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>148.54666169999999</v>
+        <v>148.51644374</v>
       </c>
       <c r="C377" s="5">
-        <v>0.42823149999998122</v>
+        <v>0.429214050000013</v>
       </c>
       <c r="D377" s="5">
-        <v>3.525073679245927</v>
+        <v>3.5340474142500966</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.8599313173622356</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-8.867696253755696</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>149.30816150000001</v>
+        <v>149.28214252999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.76149980000002415</v>
+        <v>0.76569878999998764</v>
       </c>
       <c r="D378" s="5">
-        <v>6.3280423900340388</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.3652628491690066</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>147.7269656</v>
+        <v>147.70702011</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5811959000000115</v>
+        <v>-1.5751224199999854</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.993499285580789</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-11.952034537331446</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>152.4813183</v>
+        <v>152.69718280999999</v>
       </c>
       <c r="C380" s="5">
-        <v>4.7543526999999983</v>
+        <v>4.9901626999999849</v>
       </c>
       <c r="D380" s="5">
-        <v>46.245438769330605</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>48.990526790707143</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>153.96984130000001</v>
+        <v>153.99080154999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4885230000000149</v>
+        <v>1.2936187399999994</v>
       </c>
       <c r="D381" s="5">
-        <v>12.364284019454308</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>10.653475596968342</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>153.64786620000001</v>
+        <v>153.64095925999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.32197510000000307</v>
+        <v>-0.349842289999998</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.4807271604157854</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-2.6923990404357556</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>154.99012049999999</v>
+        <v>155.00263863000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3422542999999791</v>
+        <v>1.3616793700000187</v>
       </c>
       <c r="D383" s="5">
-        <v>11.001741151927646</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>11.169326633352128</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>156.63804959999999</v>
+        <v>156.63047698</v>
       </c>
       <c r="C384" s="5">
-        <v>1.6479290999999989</v>
+        <v>1.6278383499999904</v>
       </c>
       <c r="D384" s="5">
-        <v>13.532188806444445</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.356427459598219</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>156.7857602</v>
+        <v>156.77233444999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.14771060000001057</v>
+        <v>0.14185746999999083</v>
       </c>
       <c r="D385" s="5">
-        <v>1.1374946465313451</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.0922490056769485</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>157.0616885</v>
+        <v>156.9847882</v>
       </c>
       <c r="C386" s="5">
-        <v>0.2759283000000039</v>
+        <v>0.21245375000000877</v>
       </c>
       <c r="D386" s="5">
-        <v>2.1324503519200899</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>1.6383842747309085</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>160.15259159999999</v>
+        <v>160.10317001000001</v>
       </c>
       <c r="C387" s="5">
-        <v>3.0909030999999914</v>
+        <v>3.1183818100000167</v>
       </c>
       <c r="D387" s="5">
-        <v>26.346875214095931</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>26.62175095161605</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>161.87110730000001</v>
+        <v>161.80890332000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.7185157000000117</v>
+        <v>1.7057333099999994</v>
       </c>
       <c r="D388" s="5">
-        <v>13.66438352388306</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>13.561155158208727</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>163.0086378</v>
+        <v>162.95457415999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1375304999999969</v>
+        <v>1.1456708399999798</v>
       </c>
       <c r="D389" s="5">
-        <v>8.766553590804671</v>
+        <v>8.8352790945628321</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7356453080089658</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.7215702560694783</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>163.93740969999999</v>
+        <v>163.90251463000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.92877189999998677</v>
+        <v>0.94794047000002024</v>
       </c>
       <c r="D390" s="5">
-        <v>7.0556040162169431</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>7.2083795657825966</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>165.40794299999999</v>
+        <v>165.39726107000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4705332999999996</v>
+        <v>1.4947464400000001</v>
       </c>
       <c r="D391" s="5">
-        <v>11.311364193589601</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.50962667588875</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.4236732</v>
+        <v>166.69814518000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0157302000000072</v>
+        <v>1.3008841099999984</v>
       </c>
       <c r="D392" s="5">
-        <v>7.622954223970857</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>9.8574334615689096</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>169.7108988</v>
+        <v>169.77305989000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.2872255999999993</v>
+        <v>3.0749147100000016</v>
       </c>
       <c r="D393" s="5">
-        <v>26.454871069356045</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>24.524871963946747</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>171.2936278</v>
+        <v>171.31285262</v>
       </c>
       <c r="C394" s="5">
-        <v>1.5827290000000005</v>
+        <v>1.5397927299999878</v>
       </c>
       <c r="D394" s="5">
-        <v>11.783495391013755</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>11.443321473434365</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>172.2117312</v>
+        <v>172.24434851000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.91810340000000679</v>
+        <v>0.93149589000000788</v>
       </c>
       <c r="D395" s="5">
-        <v>6.6248181634411152</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>6.7235868657344877</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>174.48510809999999</v>
+        <v>174.48145142999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.2733768999999882</v>
+        <v>2.2371029199999839</v>
       </c>
       <c r="D396" s="5">
-        <v>17.043583722170673</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>16.748526678032725</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>175.4510664</v>
+        <v>175.42830766</v>
       </c>
       <c r="C397" s="5">
-        <v>0.96595830000001115</v>
+        <v>0.94685623000000874</v>
       </c>
       <c r="D397" s="5">
-        <v>6.8493155398362759</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.7099465185125551</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.90634439999999</v>
+        <v>176.79233554000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4552779999999927</v>
+        <v>1.364027880000009</v>
       </c>
       <c r="D398" s="5">
-        <v>10.420256861200471</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>9.7400395393256076</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>177.08953629999999</v>
+        <v>177.00657129000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.18319189999999708</v>
+        <v>0.21423575000000028</v>
       </c>
       <c r="D399" s="5">
-        <v>1.249738316116944</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.463882816901374</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>177.635794</v>
+        <v>177.50122039999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.54625770000001239</v>
+        <v>0.49464910999998324</v>
       </c>
       <c r="D400" s="5">
-        <v>3.7650188690879105</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.4054537419670128</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>178.00934330000001</v>
+        <v>177.86591206</v>
       </c>
       <c r="C401" s="5">
-        <v>0.37354930000000763</v>
+        <v>0.36469166000000541</v>
       </c>
       <c r="D401" s="5">
-        <v>2.5528650112601969</v>
+        <v>2.4935565799089288</v>
       </c>
       <c r="E401" s="5">
-        <v>9.2023991504087022</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>9.1506102095415986</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>179.52888440000001</v>
+        <v>179.52742344000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.5195410999999979</v>
+        <v>1.6615113800000074</v>
       </c>
       <c r="D402" s="5">
-        <v>10.7384421813552</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>11.803884186630697</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>180.04957200000001</v>
+        <v>180.06215940999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.52068760000000225</v>
+        <v>0.53473596999998563</v>
       </c>
       <c r="D403" s="5">
-        <v>3.5364175662803587</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.6334303947438862</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>181.19249249999999</v>
+        <v>181.54459227999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.142920499999974</v>
+        <v>1.4824328699999967</v>
       </c>
       <c r="D404" s="5">
-        <v>7.8890255749152649</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>10.339332931448109</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>182.32385360000001</v>
+        <v>182.46308930999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.1313611000000208</v>
+        <v>0.91849702999999749</v>
       </c>
       <c r="D405" s="5">
-        <v>7.7555151694273627</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>6.2430379263803903</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>183.8818594</v>
+        <v>183.95101452</v>
       </c>
       <c r="C406" s="5">
-        <v>1.5580057999999894</v>
+        <v>1.4879252100000144</v>
       </c>
       <c r="D406" s="5">
-        <v>10.750256711228268</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>10.236639158789984</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>186.18615969999999</v>
+        <v>186.24089746000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3043002999999942</v>
+        <v>2.2898829400000125</v>
       </c>
       <c r="D407" s="5">
-        <v>16.11868010835429</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>16.004388888638843</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>186.71288699999999</v>
+        <v>186.70170095</v>
       </c>
       <c r="C408" s="5">
-        <v>0.52672730000000456</v>
+        <v>0.46080348999998932</v>
       </c>
       <c r="D408" s="5">
-        <v>3.4481669223964673</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.0098195288124741</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>188.1358074</v>
+        <v>188.08635616000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.4229204000000095</v>
+        <v>1.3846552100000054</v>
       </c>
       <c r="D409" s="5">
-        <v>9.5383030714845773</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>9.271830590289909</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>190.34485309999999</v>
+        <v>190.19373148</v>
       </c>
       <c r="C410" s="5">
-        <v>2.2090456999999901</v>
+        <v>2.1073753199999885</v>
       </c>
       <c r="D410" s="5">
-        <v>15.036621323852795</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>14.305433503660847</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>189.70152540000001</v>
+        <v>189.56455369</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.64332769999998618</v>
+        <v>-0.62917778999999996</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.9812118314429656</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.8982705506883097</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>190.3872499</v>
+        <v>190.16507121999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.68572449999999208</v>
+        <v>0.60051752999999053</v>
       </c>
       <c r="D412" s="5">
-        <v>4.4249919529791182</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.8683929794419258</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>191.69761890000001</v>
+        <v>191.46561285999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.3103690000000086</v>
+        <v>1.3005416400000058</v>
       </c>
       <c r="D413" s="5">
-        <v>8.579114198409421</v>
+        <v>8.5226598557792457</v>
       </c>
       <c r="E413" s="5">
-        <v>7.689638839311419</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>7.6460411342969214</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>191.5869533</v>
+        <v>191.61514055000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.11066560000000436</v>
+        <v>0.14952769000001354</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.69055568193938655</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.94119228395175281</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>192.44413900000001</v>
+        <v>192.50466415</v>
       </c>
       <c r="C415" s="5">
-        <v>0.85718570000000227</v>
+        <v>0.88952359999998976</v>
       </c>
       <c r="D415" s="5">
-        <v>5.5030691206055193</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.7151455313602773</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>192.94063310000001</v>
+        <v>193.34873711</v>
       </c>
       <c r="C416" s="5">
-        <v>0.49649410000000671</v>
+        <v>0.84407296000000542</v>
       </c>
       <c r="D416" s="5">
-        <v>3.1402367016135635</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>5.3903872549376119</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>191.70096409999999</v>
+        <v>191.9311764</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.2396690000000206</v>
+        <v>-1.4175607100000036</v>
       </c>
       <c r="D417" s="5">
-        <v>-7.4434467497346386</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-8.45171231626537</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>192.5913535</v>
+        <v>192.72072001999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.89038940000000366</v>
+        <v>0.78954361999998923</v>
       </c>
       <c r="D418" s="5">
-        <v>5.718224211838896</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.0496505217859644</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>191.55437509999999</v>
+        <v>191.63281660000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.0369784000000095</v>
+        <v>-1.0879034199999751</v>
       </c>
       <c r="D419" s="5">
-        <v>-6.2732658276406177</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-6.5675623491921691</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>192.8369299</v>
+        <v>192.81680473</v>
       </c>
       <c r="C420" s="5">
-        <v>1.282554800000014</v>
+        <v>1.1839881299999888</v>
       </c>
       <c r="D420" s="5">
-        <v>8.3371969003152469</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>7.6713071634045171</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>195.3492535</v>
+        <v>195.27156292999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.512323600000002</v>
+        <v>2.4547581999999863</v>
       </c>
       <c r="D421" s="5">
-        <v>16.804229388415195</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>16.393692986265606</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>197.7676946</v>
+        <v>197.57698604000001</v>
       </c>
       <c r="C422" s="5">
-        <v>2.4184410999999955</v>
+        <v>2.3054231100000209</v>
       </c>
       <c r="D422" s="5">
-        <v>15.91059622012294</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>15.124629633465991</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>199.7771941</v>
+        <v>199.59009369</v>
       </c>
       <c r="C423" s="5">
-        <v>2.009499500000004</v>
+        <v>2.0131076499999949</v>
       </c>
       <c r="D423" s="5">
-        <v>12.898116845401075</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>12.935768250056778</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>203.25860449999999</v>
+        <v>202.94885771</v>
       </c>
       <c r="C424" s="5">
-        <v>3.4814103999999872</v>
+        <v>3.3587640199999953</v>
       </c>
       <c r="D424" s="5">
-        <v>23.037179057570391</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>22.171962630885901</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>203.3540916</v>
+        <v>203.02633627</v>
       </c>
       <c r="C425" s="5">
-        <v>9.5487100000013925E-2</v>
+        <v>7.7478560000002972E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.5651964775231777</v>
+        <v>0.4590798880789615</v>
       </c>
       <c r="E425" s="5">
-        <v>6.0806559658316051</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>6.0380155148032966</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>204.0104522</v>
+        <v>204.07900699000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.65636059999999929</v>
+        <v>1.0526707200000089</v>
       </c>
       <c r="D426" s="5">
-        <v>3.9427112674493392</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>6.402408297731399</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>205.2981484</v>
+        <v>205.39995187</v>
       </c>
       <c r="C427" s="5">
-        <v>1.2876961999999992</v>
+        <v>1.3209448799999848</v>
       </c>
       <c r="D427" s="5">
-        <v>7.8428527293906924</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>8.0498233042074485</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>204.9771054</v>
+        <v>205.44340629999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.32104300000000308</v>
+        <v>4.3454429999997046E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.8604908374456608</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.25416770355912721</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>207.65016220000001</v>
+        <v>207.96407943</v>
       </c>
       <c r="C429" s="5">
-        <v>2.6730568000000119</v>
+        <v>2.5206731300000058</v>
       </c>
       <c r="D429" s="5">
-        <v>16.821566408552723</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>15.758649094526579</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>208.23892330000001</v>
+        <v>208.41912594999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.58876109999999926</v>
+        <v>0.45504651999999624</v>
       </c>
       <c r="D430" s="5">
-        <v>3.4559847321146142</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.6575528508754775</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>209.12919590000001</v>
+        <v>209.22450262999999</v>
       </c>
       <c r="C431" s="5">
-        <v>0.89027260000000297</v>
+        <v>0.80537667999999485</v>
       </c>
       <c r="D431" s="5">
-        <v>5.2526638326262143</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>4.7368929748736077</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>209.3248883</v>
+        <v>209.29239759000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.19569239999998445</v>
+        <v>6.7894960000018045E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.1286957886035953</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.39010499470146787</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>209.86118010000001</v>
+        <v>209.75787990000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.53629180000001497</v>
+        <v>0.46548230999999873</v>
       </c>
       <c r="D433" s="5">
-        <v>3.1181019445398972</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.701782094885874</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>209.205612</v>
+        <v>208.98862263000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.65556810000001065</v>
+        <v>-0.76925726999999711</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.6848429821511153</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-4.3131392041382943</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>209.8038694</v>
+        <v>209.77145959000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.59825739999999428</v>
+        <v>0.78283695999999736</v>
       </c>
       <c r="D435" s="5">
-        <v>3.4860851661393522</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.588774921397154</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>209.1442648</v>
+        <v>208.90376714000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.65960459999999443</v>
+        <v>-0.86769244999999273</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.7081359605326547</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-4.8522639269452323</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>209.24107900000001</v>
+        <v>208.81427644999999</v>
       </c>
       <c r="C437" s="5">
-        <v>9.6814200000011397E-2</v>
+        <v>-8.9490690000019413E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.55690402008792272</v>
+        <v>-0.51284939124893736</v>
       </c>
       <c r="E437" s="5">
-        <v>2.894944160543278</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.8508322054842994</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>211.6102649</v>
+        <v>208.10120792000001</v>
       </c>
       <c r="C438" s="5">
-        <v>2.3691858999999909</v>
+        <v>-0.71306852999998682</v>
       </c>
       <c r="D438" s="5">
-        <v>14.46622475236885</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-4.0217204577334904</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>211.75176920000001</v>
+        <v>208.09251824</v>
       </c>
       <c r="C439" s="5">
-        <v>0.14150430000000824</v>
+        <v>-8.6896800000033636E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>0.80540078914543844</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.0096881201699972E-2</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>212.34150109999999</v>
+        <v>207.84112847</v>
       </c>
       <c r="C440" s="5">
-        <v>0.58973189999997544</v>
+        <v>-0.25138977000000295</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3936881309756695</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.4400872460895275</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>214.62026280000001</v>
+        <v>209.81114041999999</v>
       </c>
       <c r="C441" s="5">
-        <v>2.2787617000000182</v>
+        <v>1.9700119499999857</v>
       </c>
       <c r="D441" s="5">
-        <v>13.665867209792616</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>11.986231853319683</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>215.5677374</v>
+        <v>210.82115551000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.94747459999999251</v>
+        <v>1.0100150900000244</v>
       </c>
       <c r="D442" s="5">
-        <v>5.4281274291451131</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>5.9321385919879566</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>217.44161729999999</v>
+        <v>213.00718103</v>
       </c>
       <c r="C443" s="5">
-        <v>1.8738798999999915</v>
+        <v>2.186025519999987</v>
       </c>
       <c r="D443" s="5">
-        <v>10.944780374694552</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>13.177648480829852</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>214.41659480000001</v>
+        <v>210.17293902</v>
       </c>
       <c r="C444" s="5">
-        <v>-3.0250224999999773</v>
+        <v>-2.834242009999997</v>
       </c>
       <c r="D444" s="5">
-        <v>-15.4743148566725</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-14.848828024011485</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>211.10787561999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.93493659999998613</v>
+      </c>
+      <c r="D445" s="5">
+        <v>5.4706584016751103</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE236000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>