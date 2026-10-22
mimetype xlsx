--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DFD106FF-6D5E-443B-9C98-ABA32A6880D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E6D78E60-1C2C-48B3-A4F1-0E56380DBC91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D886DE4A-AF01-4289-ABDE-43C57C9B029B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5FF7BEB4-8A19-47F9-BA87-B65536FC7A9F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE236000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction of Buildings</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7280C47D-0AA2-4EC1-94E7-0DCB61C9B546}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5797315-7A16-4654-A2CA-C31AA0C6738E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>102.45415194</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>102.01226413000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.44188780999999722</v>
       </c>
       <c r="D7" s="5">
         <v>-5.0546091545066503</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>102.69029402</v>
       </c>
       <c r="C8" s="5">
         <v>0.67802988999999059</v>
       </c>
       <c r="D8" s="5">
         <v>8.2739865534789292</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>102.1729278</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51736621999999954</v>
       </c>
       <c r="D9" s="5">
         <v>-5.8810023972325043</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>105.24080497</v>
       </c>
       <c r="C10" s="5">
         <v>3.0678771700000027</v>
       </c>
       <c r="D10" s="5">
         <v>42.619816822764811</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>103.51640059</v>
       </c>
       <c r="C11" s="5">
         <v>-1.7244043799999957</v>
       </c>
       <c r="D11" s="5">
         <v>-17.983729771239719</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>102.11353224</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4028683500000056</v>
       </c>
       <c r="D12" s="5">
         <v>-15.103528474694572</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>102.12122744</v>
       </c>
       <c r="C13" s="5">
         <v>7.6952000000005683E-3</v>
       </c>
       <c r="D13" s="5">
         <v>9.0468600282722633E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>101.89574109</v>
       </c>
       <c r="C14" s="5">
         <v>-0.22548634999999706</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6176896393835358</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>100.49352035</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4022207400000042</v>
       </c>
       <c r="D15" s="5">
         <v>-15.319320618577592</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>100.48430691999999</v>
       </c>
       <c r="C16" s="5">
         <v>-9.2134300000026315E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.10996273807140078</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>100.31339119</v>
       </c>
       <c r="C17" s="5">
         <v>-0.17091572999999016</v>
       </c>
       <c r="D17" s="5">
         <v>-2.0221167605021573</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>101.00670647</v>
       </c>
       <c r="C18" s="5">
         <v>0.69331527999999309</v>
       </c>
       <c r="D18" s="5">
         <v>8.616442566090976</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>101.16572825</v>
       </c>
       <c r="C19" s="5">
         <v>0.15902178000000333</v>
       </c>
       <c r="D19" s="5">
         <v>1.9056873907382643</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>102.39307044</v>
       </c>
       <c r="C20" s="5">
         <v>1.2273421900000017</v>
       </c>
       <c r="D20" s="5">
         <v>15.570195877636772</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>100.06600887</v>
       </c>
       <c r="C21" s="5">
         <v>-2.3270615699999979</v>
       </c>
       <c r="D21" s="5">
         <v>-24.108673453812056</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>98.641086427000005</v>
       </c>
       <c r="C22" s="5">
         <v>-1.4249224429999998</v>
       </c>
       <c r="D22" s="5">
         <v>-15.811024770093841</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>98.973201333999995</v>
       </c>
       <c r="C23" s="5">
         <v>0.33211490699999047</v>
       </c>
       <c r="D23" s="5">
         <v>4.1159467201766997</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>99.065086598999997</v>
       </c>
       <c r="C24" s="5">
         <v>9.1885265000001937E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.1197685332168028</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>98.000850232000005</v>
       </c>
       <c r="C25" s="5">
         <v>-1.0642363669999924</v>
       </c>
       <c r="D25" s="5">
         <v>-12.156295906593328</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>98.053441680999995</v>
       </c>
       <c r="C26" s="5">
         <v>5.2591448999990575E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.64587544779124428</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>97.795696230000004</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25774545099999102</v>
       </c>
       <c r="D27" s="5">
         <v>-3.1091401181850498</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>98.805069915999994</v>
       </c>
       <c r="C28" s="5">
         <v>1.0093736859999893</v>
       </c>
       <c r="D28" s="5">
         <v>13.113344376423196</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>97.364618371999995</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4404515439999983</v>
       </c>
       <c r="D29" s="5">
         <v>-16.157690350376953</v>
       </c>
       <c r="E29" s="5">
         <v>-2.9395604943858844</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>95.010250368000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.3543680039999941</v>
       </c>
       <c r="D30" s="5">
         <v>-25.452761695552407</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>93.692655064999997</v>
       </c>
       <c r="C31" s="5">
         <v>-1.3175953030000045</v>
       </c>
       <c r="D31" s="5">
         <v>-15.429090004167678</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>93.791697674000005</v>
       </c>
       <c r="C32" s="5">
         <v>9.9042609000008497E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.2759226274194013</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>96.673715659999999</v>
       </c>
       <c r="C33" s="5">
         <v>2.8820179859999939</v>
       </c>
       <c r="D33" s="5">
         <v>43.789829977401638</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>97.798738297</v>
       </c>
       <c r="C34" s="5">
         <v>1.1250226370000007</v>
       </c>
       <c r="D34" s="5">
         <v>14.894196219630418</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>96.229557348</v>
       </c>
       <c r="C35" s="5">
         <v>-1.5691809489999997</v>
       </c>
       <c r="D35" s="5">
         <v>-17.642561062743045</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>95.617572558999996</v>
       </c>
       <c r="C36" s="5">
         <v>-0.61198478900000453</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3702030249071964</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>96.515715768000007</v>
       </c>
       <c r="C37" s="5">
         <v>0.89814320900001121</v>
       </c>
       <c r="D37" s="5">
         <v>11.872633228272299</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>95.701406242000004</v>
       </c>
       <c r="C38" s="5">
         <v>-0.81430952600000239</v>
       </c>
       <c r="D38" s="5">
         <v>-9.6676303503001275</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>97.393572699999993</v>
       </c>
       <c r="C39" s="5">
         <v>1.6921664579999884</v>
       </c>
       <c r="D39" s="5">
         <v>23.408120011509226</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>97.773002168000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.37942946800001209</v>
       </c>
       <c r="D40" s="5">
         <v>4.7764883137794589</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>96.913581980999993</v>
       </c>
       <c r="C41" s="5">
         <v>-0.85942018700001199</v>
       </c>
       <c r="D41" s="5">
         <v>-10.052656741790855</v>
       </c>
       <c r="E41" s="5">
         <v>-0.46324465554492544</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>96.898952582000007</v>
       </c>
       <c r="C42" s="5">
         <v>-1.4629398999986165E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.18099332053106432</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>97.760866895000007</v>
       </c>
       <c r="C43" s="5">
         <v>0.86191431299999977</v>
       </c>
       <c r="D43" s="5">
         <v>11.21197076090148</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>98.972574602999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.2117077079999916</v>
       </c>
       <c r="D44" s="5">
         <v>15.930547216592682</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>99.885857591999994</v>
       </c>
       <c r="C45" s="5">
         <v>0.91328298899999538</v>
       </c>
       <c r="D45" s="5">
         <v>11.652799884595133</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>101.14237119000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.2565135980000122</v>
       </c>
       <c r="D46" s="5">
         <v>16.18486033771509</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>100.94233795</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20003324000001044</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3476409775014084</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>100.64137528000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.30096266999998988</v>
       </c>
       <c r="D48" s="5">
         <v>-3.5197450668778663</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>101.41333410999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.77195882999998844</v>
       </c>
       <c r="D49" s="5">
         <v>9.6028829991893652</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>101.06089924</v>
       </c>
       <c r="C50" s="5">
         <v>-0.35243486999999618</v>
       </c>
       <c r="D50" s="5">
         <v>-4.0914848883553674</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>100.90869451</v>
       </c>
       <c r="C51" s="5">
         <v>-0.15220472999999402</v>
       </c>
       <c r="D51" s="5">
         <v>-1.7923877883851524</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>100.71229803999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19639647000001048</v>
       </c>
       <c r="D52" s="5">
         <v>-2.3106954388700363</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>102.59010073</v>
       </c>
       <c r="C53" s="5">
         <v>1.87780269000001</v>
       </c>
       <c r="D53" s="5">
         <v>24.817478740970621</v>
       </c>
       <c r="E53" s="5">
         <v>5.8572994960736313</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>102.62488182</v>
       </c>
       <c r="C54" s="5">
         <v>3.4781089999995629E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.40759509686441042</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>101.67414956</v>
       </c>
       <c r="C55" s="5">
         <v>-0.95073225999999522</v>
       </c>
       <c r="D55" s="5">
         <v>-10.56767078807882</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>101.65539268000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.8756879999997977E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.22115190850692246</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>102.23906366</v>
       </c>
       <c r="C57" s="5">
         <v>0.58367097999999373</v>
       </c>
       <c r="D57" s="5">
         <v>7.1117939767585847</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>101.46709925</v>
       </c>
       <c r="C58" s="5">
         <v>-0.77196440999999538</v>
       </c>
       <c r="D58" s="5">
         <v>-8.6937349814602101</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>101.63193277000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.16483352000000195</v>
       </c>
       <c r="D59" s="5">
         <v>1.9669146783256819</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>103.09564012</v>
       </c>
       <c r="C60" s="5">
         <v>1.4637073499999929</v>
       </c>
       <c r="D60" s="5">
         <v>18.719313496718073</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>103.11612433000001</v>
       </c>
       <c r="C61" s="5">
         <v>2.0484210000006442E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.23869032677830138</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>105.5100597</v>
       </c>
       <c r="C62" s="5">
         <v>2.3939353699999941</v>
       </c>
       <c r="D62" s="5">
         <v>31.706572361264197</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>106.34173317</v>
       </c>
       <c r="C63" s="5">
         <v>0.83167346999999836</v>
       </c>
       <c r="D63" s="5">
         <v>9.8799328576546053</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>106.33171575</v>
       </c>
       <c r="C64" s="5">
         <v>-1.0017419999996946E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-0.11298177628680239</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>106.55234855</v>
       </c>
       <c r="C65" s="5">
         <v>0.22063280000000418</v>
       </c>
       <c r="D65" s="5">
         <v>2.5185509785086824</v>
       </c>
       <c r="E65" s="5">
         <v>3.8622126226661724</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>108.68739196</v>
       </c>
       <c r="C66" s="5">
         <v>2.1350434099999944</v>
       </c>
       <c r="D66" s="5">
         <v>26.880152784589061</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>109.23639014</v>
       </c>
       <c r="C67" s="5">
         <v>0.54899817999999811</v>
       </c>
       <c r="D67" s="5">
         <v>6.2326626239784133</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>110.34257891999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.1061887799999965</v>
       </c>
       <c r="D68" s="5">
         <v>12.852057651551373</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>107.79978821</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5427907099999913</v>
       </c>
       <c r="D69" s="5">
         <v>-24.404258585105776</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>109.15809357000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.3583053600000028</v>
       </c>
       <c r="D70" s="5">
         <v>16.213455514016118</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>109.27340536</v>
       </c>
       <c r="C71" s="5">
         <v>0.1153117899999927</v>
       </c>
       <c r="D71" s="5">
         <v>1.2750401087967544</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.20078655</v>
       </c>
       <c r="C72" s="5">
         <v>1.9273811900000055</v>
       </c>
       <c r="D72" s="5">
         <v>23.344724579548348</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.34968961</v>
       </c>
       <c r="C73" s="5">
         <v>0.14890305999999498</v>
       </c>
       <c r="D73" s="5">
         <v>1.6187432752977848</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>112.68841328000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.3387236700000074</v>
       </c>
       <c r="D74" s="5">
         <v>15.42052263729774</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>112.76677433</v>
       </c>
       <c r="C75" s="5">
         <v>7.8361049999998045E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.83765251309855238</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>112.90758661</v>
       </c>
       <c r="C76" s="5">
         <v>0.14081227999999157</v>
       </c>
       <c r="D76" s="5">
         <v>1.5087784279302685</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>114.21331843</v>
       </c>
       <c r="C77" s="5">
         <v>1.3057318200000054</v>
       </c>
       <c r="D77" s="5">
         <v>14.795141060966866</v>
       </c>
       <c r="E77" s="5">
         <v>7.1898648732318327</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>114.75365487000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.54033644000000436</v>
       </c>
       <c r="D78" s="5">
         <v>5.8272032553549957</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>115.10899959</v>
       </c>
       <c r="C79" s="5">
         <v>0.35534471999999084</v>
       </c>
       <c r="D79" s="5">
         <v>3.7798491079434449</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>117.04604272</v>
       </c>
       <c r="C80" s="5">
         <v>1.9370431300000064</v>
       </c>
       <c r="D80" s="5">
         <v>22.171376087091122</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>117.25439006000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.2083473400000031</v>
       </c>
       <c r="D81" s="5">
         <v>2.1570923017135701</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>119.39320179000001</v>
       </c>
       <c r="C82" s="5">
         <v>2.1388117300000005</v>
       </c>
       <c r="D82" s="5">
         <v>24.224095812126436</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>119.57652138</v>
       </c>
       <c r="C83" s="5">
         <v>0.18331958999999642</v>
       </c>
       <c r="D83" s="5">
         <v>1.8581525034079283</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>119.99713063</v>
       </c>
       <c r="C84" s="5">
         <v>0.42060924999999827</v>
       </c>
       <c r="D84" s="5">
         <v>4.3036134707052476</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>119.87031819000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.12681243999999481</v>
       </c>
       <c r="D85" s="5">
         <v>-1.2608096353346032</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>119.84303841000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.7279780000000642E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.27275136187538962</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>122.91720728999999</v>
       </c>
       <c r="C87" s="5">
         <v>3.0741688799999878</v>
       </c>
       <c r="D87" s="5">
         <v>35.518466229278765</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>122.40155471</v>
       </c>
       <c r="C88" s="5">
         <v>-0.51565257999999403</v>
       </c>
       <c r="D88" s="5">
         <v>-4.9196007770168748</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>118.81376793</v>
       </c>
       <c r="C89" s="5">
         <v>-3.5877867800000018</v>
       </c>
       <c r="D89" s="5">
         <v>-30.022565483292063</v>
       </c>
       <c r="E89" s="5">
         <v>4.0279448695114795</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>122.04063377</v>
       </c>
       <c r="C90" s="5">
         <v>3.2268658400000021</v>
       </c>
       <c r="D90" s="5">
         <v>37.927932301044635</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>122.73880758</v>
       </c>
       <c r="C91" s="5">
         <v>0.69817381000000012</v>
       </c>
       <c r="D91" s="5">
         <v>7.0851736515416208</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>121.70125987</v>
       </c>
       <c r="C92" s="5">
         <v>-1.0375477099999983</v>
       </c>
       <c r="D92" s="5">
         <v>-9.6853730073085398</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>122.32614166</v>
       </c>
       <c r="C93" s="5">
         <v>0.62488179000000343</v>
       </c>
       <c r="D93" s="5">
         <v>6.3384786228916523</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>124.08900637000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.7628647100000023</v>
       </c>
       <c r="D94" s="5">
         <v>18.732155409283124</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>124.83532619</v>
       </c>
       <c r="C95" s="5">
         <v>0.74631981999999653</v>
       </c>
       <c r="D95" s="5">
         <v>7.4608621809922226</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>125.29175057</v>
       </c>
       <c r="C96" s="5">
         <v>0.45642438000000141</v>
       </c>
       <c r="D96" s="5">
         <v>4.4767662380142959</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>126.94408424</v>
       </c>
       <c r="C97" s="5">
         <v>1.6523336699999902</v>
       </c>
       <c r="D97" s="5">
         <v>17.025330751151092</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.25457426</v>
       </c>
       <c r="C98" s="5">
         <v>0.31049002000000314</v>
       </c>
       <c r="D98" s="5">
         <v>2.974863280657436</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>130.63665653000001</v>
       </c>
       <c r="C99" s="5">
         <v>3.3820822700000122</v>
       </c>
       <c r="D99" s="5">
         <v>36.993465573254227</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.47314807000001</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1635084600000027</v>
       </c>
       <c r="D100" s="5">
         <v>-10.179428716062944</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>128.71300471000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.76014336000000071</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8221572788227274</v>
       </c>
       <c r="E101" s="5">
         <v>8.33172531472297</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.01881921</v>
       </c>
       <c r="C102" s="5">
         <v>0.30581449999999677</v>
       </c>
       <c r="D102" s="5">
         <v>2.8886834387088944</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.23062583000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2118066200000044</v>
       </c>
       <c r="D103" s="5">
         <v>11.871838799899304</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>129.6940391</v>
       </c>
       <c r="C104" s="5">
         <v>-0.53658673000001045</v>
       </c>
       <c r="D104" s="5">
         <v>-4.8338151986672573</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.00363354000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.3095944400000121</v>
       </c>
       <c r="D105" s="5">
         <v>12.813197303012846</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>130.65068789</v>
       </c>
       <c r="C106" s="5">
         <v>-0.35294565000000944</v>
       </c>
       <c r="D106" s="5">
         <v>-3.185521546856096</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>130.67956290000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.8875010000007251E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.26553371020237027</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>135.09210372000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.4125408200000038</v>
       </c>
       <c r="D108" s="5">
         <v>48.95925766693059</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>135.50241402</v>
       </c>
       <c r="C109" s="5">
         <v>0.41031029999999191</v>
       </c>
       <c r="D109" s="5">
         <v>3.7062214979359576</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>135.81708746999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.31467344999998659</v>
       </c>
       <c r="D110" s="5">
         <v>2.8225967132829322</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>136.08666550000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.26957803000001945</v>
       </c>
       <c r="D111" s="5">
         <v>2.4080077564873958</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>136.07120448000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.54610200000036E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.1362487286023617</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>137.61826855000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.5470640700000047</v>
       </c>
       <c r="D113" s="5">
         <v>14.529753002799929</v>
       </c>
       <c r="E113" s="5">
         <v>6.9186978115103548</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.78590856</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8323599900000147</v>
       </c>
       <c r="D114" s="5">
         <v>-14.858096144918608</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>136.06390128000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.27799272000001451</v>
       </c>
       <c r="D115" s="5">
         <v>2.4845971398995026</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>136.28788671000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.22398542999999904</v>
       </c>
       <c r="D116" s="5">
         <v>1.9933977207977183</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.41933890000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.13145219000000452</v>
       </c>
       <c r="D117" s="5">
         <v>1.163581953701387</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>135.98186604</v>
       </c>
       <c r="C118" s="5">
         <v>-0.43747286000001395</v>
       </c>
       <c r="D118" s="5">
         <v>-3.7810369807029454</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>136.21927081000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.23740477000001192</v>
       </c>
       <c r="D119" s="5">
         <v>2.1152617382155903</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.93012777000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.28914303999999902</v>
       </c>
       <c r="D120" s="5">
         <v>-2.51762810561591</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>136.20556422000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.27543645000000083</v>
       </c>
       <c r="D121" s="5">
         <v>2.4588538792269743</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.23220129000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.0266370699999925</v>
       </c>
       <c r="D122" s="5">
         <v>9.429436298725058</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>138.00748987</v>
       </c>
       <c r="C123" s="5">
         <v>0.77528857999999445</v>
       </c>
       <c r="D123" s="5">
         <v>6.9940248999825094</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>138.76947985999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.76198998999998935</v>
       </c>
       <c r="D124" s="5">
         <v>6.8305940498492257</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.65781403</v>
       </c>
       <c r="C125" s="5">
         <v>0.88833417000000736</v>
       </c>
       <c r="D125" s="5">
         <v>7.9581304152589238</v>
       </c>
       <c r="E125" s="5">
         <v>1.4820310569878758</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>141.20495144</v>
       </c>
       <c r="C126" s="5">
         <v>1.5471374100000048</v>
       </c>
       <c r="D126" s="5">
         <v>14.134312994786713</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>141.8709605</v>
       </c>
       <c r="C127" s="5">
         <v>0.66600905999999327</v>
       </c>
       <c r="D127" s="5">
         <v>5.8090947440380347</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>142.19370314</v>
       </c>
       <c r="C128" s="5">
         <v>0.3227426400000013</v>
       </c>
       <c r="D128" s="5">
         <v>2.7642998577574573</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.65504100999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.53866213000000585</v>
       </c>
       <c r="D129" s="5">
         <v>-4.4523447310104487</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>142.11855405</v>
       </c>
       <c r="C130" s="5">
         <v>0.46351304000000937</v>
       </c>
       <c r="D130" s="5">
         <v>3.9979916873663868</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>142.97152862999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.85297457999999438</v>
       </c>
       <c r="D131" s="5">
         <v>7.4447908253291395</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>143.5533317</v>
       </c>
       <c r="C132" s="5">
         <v>0.58180307000000653</v>
       </c>
       <c r="D132" s="5">
         <v>4.9940260955139593</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>142.79124881000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.76208288999998786</v>
       </c>
       <c r="D133" s="5">
         <v>-6.1876997060994698</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>142.51515395999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.2760948500000211</v>
       </c>
       <c r="D134" s="5">
         <v>-2.295750316280043</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.90294402999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6122099300000059</v>
       </c>
       <c r="D135" s="5">
         <v>-5.0348380155444854</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>142.39774194</v>
       </c>
       <c r="C136" s="5">
         <v>0.49479791000001683</v>
       </c>
       <c r="D136" s="5">
         <v>4.2654355192298876</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>142.67109858000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.27335664000000293</v>
       </c>
       <c r="D137" s="5">
         <v>2.3280818984015239</v>
       </c>
       <c r="E137" s="5">
         <v>2.1576197300014366</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>146.66951225</v>
       </c>
       <c r="C138" s="5">
         <v>3.9984136699999908</v>
       </c>
       <c r="D138" s="5">
         <v>39.330472058884091</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>149.26676276000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.5972505100000092</v>
       </c>
       <c r="D139" s="5">
         <v>23.446618042352508</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>148.54365522000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.72310754000000088</v>
       </c>
       <c r="D140" s="5">
         <v>-5.6608611339150521</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>148.23190471000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31175050999999598</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4895877519832688</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>147.77407208</v>
       </c>
       <c r="C142" s="5">
         <v>-0.45783263000001284</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6440312727325397</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>145.52459958</v>
       </c>
       <c r="C143" s="5">
         <v>-2.249472499999996</v>
       </c>
       <c r="D143" s="5">
         <v>-16.812501659854217</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>146.07844238999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.55384280999999191</v>
       </c>
       <c r="D144" s="5">
         <v>4.6638237917081549</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>146.48001067000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.40156828000002065</v>
       </c>
       <c r="D145" s="5">
         <v>3.3491245794772917</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>145.93023933000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.5497713400000066</v>
       </c>
       <c r="D146" s="5">
         <v>-4.4120425510990042</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.88492689</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5312440000003562E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-0.37197337067791381</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.82650630000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.94157941000000278</v>
       </c>
       <c r="D148" s="5">
         <v>8.0260546372281194</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>145.84181573999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98469056000001842</v>
       </c>
       <c r="D149" s="5">
         <v>-7.7574771942102938</v>
       </c>
       <c r="E149" s="5">
         <v>2.2223962607409664</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>144.97735297</v>
       </c>
       <c r="C150" s="5">
         <v>-0.86446276999998872</v>
       </c>
       <c r="D150" s="5">
         <v>-6.8855161203296822</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.04589589</v>
       </c>
       <c r="C151" s="5">
         <v>1.0685429199999987</v>
       </c>
       <c r="D151" s="5">
         <v>9.2119831315242493</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>146.46946235999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.42356646999999725</v>
       </c>
       <c r="D152" s="5">
         <v>3.5363291542792608</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>146.94469058999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.47522822999999903</v>
       </c>
       <c r="D153" s="5">
         <v>3.9637020788046318</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.10188672999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.15719613999999638</v>
       </c>
       <c r="D154" s="5">
         <v>1.2912968052884111</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>146.64389808000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.45798864999997591</v>
       </c>
       <c r="D155" s="5">
         <v>-3.6727766915740423</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.96731427</v>
       </c>
       <c r="C156" s="5">
         <v>0.323416189999989</v>
       </c>
       <c r="D156" s="5">
         <v>2.678883035816404</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.03252233000001</v>
       </c>
       <c r="C157" s="5">
         <v>6.5208060000003343E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.53373029068282118</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>146.95980595</v>
       </c>
       <c r="C158" s="5">
         <v>-7.27163800000028E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.59186017014759562</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.73063852999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.22916742000001022</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8553000693555144</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.42117923000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.30945929999998611</v>
       </c>
       <c r="D160" s="5">
         <v>-2.5016844073149636</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>145.1673648</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2538144300000056</v>
       </c>
       <c r="D161" s="5">
         <v>-9.8052796785172305</v>
       </c>
       <c r="E161" s="5">
         <v>-0.46245374591493693</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.46828549</v>
       </c>
       <c r="C162" s="5">
         <v>-0.6990793100000019</v>
       </c>
       <c r="D162" s="5">
         <v>-5.628185340600778</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>142.56795849</v>
       </c>
       <c r="C163" s="5">
         <v>-1.9003270000000043</v>
       </c>
       <c r="D163" s="5">
         <v>-14.691374591170769</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>139.90979718</v>
       </c>
       <c r="C164" s="5">
         <v>-2.658161309999997</v>
       </c>
       <c r="D164" s="5">
         <v>-20.216266515896962</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>140.58400309000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.67420591000001195</v>
       </c>
       <c r="D165" s="5">
         <v>5.9383837031067976</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>140.57326412</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0738970000005565E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-9.1627432053331681E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>139.24938091000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.3238832099999911</v>
       </c>
       <c r="D167" s="5">
         <v>-10.733907477369996</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>138.58661101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.66276990000000069</v>
       </c>
       <c r="D168" s="5">
         <v>-5.5643399824359507</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>138.50218301000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.4428000000002612E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.72860446008400359</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>138.17552384999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.32665916000001971</v>
       </c>
       <c r="D170" s="5">
         <v>-2.7937893193471175</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.16300204999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.0125218000000018</v>
       </c>
       <c r="D171" s="5">
         <v>-8.4474711117570216</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>134.88867826000001</v>
       </c>
       <c r="C172" s="5">
         <v>-2.2743237899999826</v>
       </c>
       <c r="D172" s="5">
         <v>-18.17948518086714</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>135.08778405999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.1991057999999839</v>
       </c>
       <c r="D173" s="5">
         <v>1.7857409998172757</v>
       </c>
       <c r="E173" s="5">
         <v>-6.9434206192878545</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>133.74378831999999</v>
       </c>
       <c r="C174" s="5">
         <v>-1.3439957399999969</v>
       </c>
       <c r="D174" s="5">
         <v>-11.306761299917589</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>132.01115247999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.7326358400000004</v>
       </c>
       <c r="D175" s="5">
         <v>-14.484660496262325</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>131.74392759</v>
       </c>
       <c r="C176" s="5">
         <v>-0.26722488999999428</v>
       </c>
       <c r="D176" s="5">
         <v>-2.4022492567169595</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>131.18994075000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.55398683999999321</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9309505449174562</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>129.83242288</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3575178700000095</v>
       </c>
       <c r="D178" s="5">
         <v>-11.73439334020917</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>130.18378114000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.35135826000001202</v>
       </c>
       <c r="D179" s="5">
         <v>3.2962687216830489</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>129.83886717999999</v>
       </c>
       <c r="C180" s="5">
         <v>-0.34491396000001373</v>
       </c>
       <c r="D180" s="5">
         <v>-3.1334044037465536</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>129.51130936999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.32755781000000184</v>
       </c>
       <c r="D181" s="5">
         <v>-2.9857082524742951</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>129.32820215000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18310721999998236</v>
       </c>
       <c r="D182" s="5">
         <v>-1.6834673760014907</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>130.04449091000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.71628875999999764</v>
       </c>
       <c r="D183" s="5">
         <v>6.8524840219613914</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>130.20716741000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.16267650000000344</v>
       </c>
       <c r="D184" s="5">
         <v>1.5114865222111584</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>129.5835841</v>
       </c>
       <c r="C185" s="5">
         <v>-0.62358331000001499</v>
       </c>
       <c r="D185" s="5">
         <v>-5.5980078609563888</v>
       </c>
       <c r="E185" s="5">
         <v>-4.0745356793736924</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>130.79425191000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.2106678100000181</v>
       </c>
       <c r="D186" s="5">
         <v>11.805725899377673</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>131.34046337000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.54621145999999499</v>
       </c>
       <c r="D187" s="5">
         <v>5.1280553992617106</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>132.07150657</v>
       </c>
       <c r="C188" s="5">
         <v>0.73104319999998779</v>
       </c>
       <c r="D188" s="5">
         <v>6.8875330715092664</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>136.43573667000001</v>
       </c>
       <c r="C189" s="5">
         <v>4.3642301000000145</v>
       </c>
       <c r="D189" s="5">
         <v>47.716190274317597</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>134.93504689</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5006897800000161</v>
       </c>
       <c r="D190" s="5">
         <v>-12.42916520303835</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>132.42115064000001</v>
       </c>
       <c r="C191" s="5">
         <v>-2.5138962499999877</v>
       </c>
       <c r="D191" s="5">
         <v>-20.202163763251789</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>135.80434828</v>
       </c>
       <c r="C192" s="5">
         <v>3.3831976399999917</v>
       </c>
       <c r="D192" s="5">
         <v>35.355473220805166</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>135.94128653000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.13693825000001425</v>
       </c>
       <c r="D193" s="5">
         <v>1.2167527100611863</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>138.18792242000001</v>
       </c>
       <c r="C194" s="5">
         <v>2.2466358899999932</v>
       </c>
       <c r="D194" s="5">
         <v>21.737545584582808</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>138.98877863000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.80085621000000629</v>
       </c>
       <c r="D195" s="5">
         <v>7.1805083910662315</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>139.98949514</v>
       </c>
       <c r="C196" s="5">
         <v>1.0007165099999895</v>
       </c>
       <c r="D196" s="5">
         <v>8.9904648376915031</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.11063007999999</v>
       </c>
       <c r="C197" s="5">
         <v>2.1211349399999904</v>
       </c>
       <c r="D197" s="5">
         <v>19.776994793894076</v>
       </c>
       <c r="E197" s="5">
         <v>9.6671550389691561</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>142.95208779000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.84145771000001446</v>
       </c>
       <c r="D198" s="5">
         <v>7.3413988114827911</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>144.38596760999999</v>
       </c>
       <c r="C199" s="5">
         <v>1.4338798199999871</v>
       </c>
       <c r="D199" s="5">
         <v>12.723332984072822</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>146.12427115</v>
       </c>
       <c r="C200" s="5">
         <v>1.738303540000004</v>
       </c>
       <c r="D200" s="5">
         <v>15.443223175721643</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.65289376000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4713773899999865</v>
       </c>
       <c r="D201" s="5">
         <v>-11.436001232856363</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>145.99654441999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.3436506599999802</v>
       </c>
       <c r="D202" s="5">
         <v>11.734015489751016</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>147.58879024000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.5922458200000165</v>
       </c>
       <c r="D203" s="5">
         <v>13.901529397461276</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>147.08027791000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50851233000000207</v>
       </c>
       <c r="D204" s="5">
         <v>-4.0571032882994018</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>147.36563398999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.28535607999998547</v>
       </c>
       <c r="D205" s="5">
         <v>2.3531706271512132</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>147.24653506999999</v>
       </c>
       <c r="C206" s="5">
         <v>-0.119098919999999</v>
       </c>
       <c r="D206" s="5">
         <v>-0.96552453314341369</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>146.15040311000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.0961319599999797</v>
       </c>
       <c r="D207" s="5">
         <v>-8.5762138357186384</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>146.81045581000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.66005269999999427</v>
       </c>
       <c r="D208" s="5">
         <v>5.5561724090708475</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>147.88340084999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.0729450399999791</v>
       </c>
       <c r="D209" s="5">
         <v>9.1312949191733708</v>
       </c>
       <c r="E209" s="5">
         <v>4.0621667546968609</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>148.48927867</v>
       </c>
       <c r="C210" s="5">
         <v>0.60587782000001766</v>
       </c>
       <c r="D210" s="5">
         <v>5.0287066568211802</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.32788862999999</v>
       </c>
       <c r="C211" s="5">
         <v>1.8386099599999852</v>
       </c>
       <c r="D211" s="5">
         <v>15.913367492956198</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>151.07635157000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.74846294000002445</v>
       </c>
       <c r="D212" s="5">
         <v>6.1409976797877741</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>151.88072625999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.80437468999997463</v>
       </c>
       <c r="D213" s="5">
         <v>6.5796090927209283</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>151.99682067000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.11609441000001652</v>
       </c>
       <c r="D214" s="5">
         <v>0.92112063860885218</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>153.48722074</v>
       </c>
       <c r="C215" s="5">
         <v>1.4904000699999926</v>
       </c>
       <c r="D215" s="5">
         <v>12.422339851249653</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>153.60454286999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.11732212999999092</v>
       </c>
       <c r="D216" s="5">
         <v>0.92111866477919691</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>153.9591413</v>
       </c>
       <c r="C217" s="5">
         <v>0.35459843000001001</v>
       </c>
       <c r="D217" s="5">
         <v>2.8056633731619929</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.53345653</v>
       </c>
       <c r="C218" s="5">
         <v>-0.42568477000000371</v>
       </c>
       <c r="D218" s="5">
         <v>-3.2679110347787699</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>154.21595594999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.68249941999999919</v>
       </c>
       <c r="D219" s="5">
         <v>5.4667091390667943</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>155.74448606000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.5285301100000197</v>
       </c>
       <c r="D220" s="5">
         <v>12.564237979680581</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.97532803999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.76915802000002031</v>
       </c>
       <c r="D221" s="5">
         <v>-5.7679558372034982</v>
       </c>
       <c r="E221" s="5">
         <v>4.7956208399571709</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>155.26802859</v>
       </c>
       <c r="C222" s="5">
         <v>0.29270055000000639</v>
       </c>
       <c r="D222" s="5">
         <v>2.2901216033126115</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>157.31749257000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.049463980000013</v>
       </c>
       <c r="D223" s="5">
         <v>17.041457693738039</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>158.05384334999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.73635077999998089</v>
       </c>
       <c r="D224" s="5">
         <v>5.7636772928673752</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>158.79844555</v>
       </c>
       <c r="C225" s="5">
         <v>0.74460220000000277</v>
       </c>
       <c r="D225" s="5">
         <v>5.8020862868006784</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>159.64913616000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.85069061000001511</v>
       </c>
       <c r="D226" s="5">
         <v>6.6212851910309789</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>159.37563129</v>
       </c>
       <c r="C227" s="5">
         <v>-0.27350487000001067</v>
       </c>
       <c r="D227" s="5">
         <v>-2.0365343620868614</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>159.5765136</v>
       </c>
       <c r="C228" s="5">
         <v>0.20088230999999723</v>
       </c>
       <c r="D228" s="5">
         <v>1.5230491793478684</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>159.87109723</v>
       </c>
       <c r="C229" s="5">
         <v>0.29458363000000531</v>
       </c>
       <c r="D229" s="5">
         <v>2.2378712277529411</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>159.97451099</v>
       </c>
       <c r="C230" s="5">
         <v>0.10341375999999514</v>
       </c>
       <c r="D230" s="5">
         <v>0.77899612519842787</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>161.96841573</v>
       </c>
       <c r="C231" s="5">
         <v>1.9939047400000049</v>
       </c>
       <c r="D231" s="5">
         <v>16.025784938265698</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>160.33133839999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.637077330000011</v>
       </c>
       <c r="D232" s="5">
         <v>-11.476820388386699</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>159.46161660000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.86972179999997934</v>
       </c>
       <c r="D233" s="5">
         <v>-6.3186941686526605</v>
       </c>
       <c r="E233" s="5">
         <v>2.8948404992839238</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>154.39210151</v>
       </c>
       <c r="C234" s="5">
         <v>-5.0695150900000101</v>
       </c>
       <c r="D234" s="5">
         <v>-32.137947212432962</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>149.69571414999999</v>
       </c>
       <c r="C235" s="5">
         <v>-4.696387360000017</v>
       </c>
       <c r="D235" s="5">
         <v>-30.974199157331551</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>146.10611784</v>
       </c>
       <c r="C236" s="5">
         <v>-3.5895963099999904</v>
       </c>
       <c r="D236" s="5">
         <v>-25.267688003493603</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>140.63108738</v>
       </c>
       <c r="C237" s="5">
         <v>-5.4750304599999993</v>
       </c>
       <c r="D237" s="5">
         <v>-36.765338003257106</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>139.56319056000001</v>
       </c>
       <c r="C238" s="5">
         <v>-1.0678968199999872</v>
       </c>
       <c r="D238" s="5">
         <v>-8.7412209350249519</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>137.72710559000001</v>
       </c>
       <c r="C239" s="5">
         <v>-1.8360849700000017</v>
       </c>
       <c r="D239" s="5">
         <v>-14.693450474166347</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>135.61574415999999</v>
       </c>
       <c r="C240" s="5">
         <v>-2.1113614300000165</v>
       </c>
       <c r="D240" s="5">
         <v>-16.921568419688938</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>134.20552647</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4102176899999961</v>
       </c>
       <c r="D241" s="5">
         <v>-11.788854012747162</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>132.49378193999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.7117445300000043</v>
       </c>
       <c r="D242" s="5">
         <v>-14.276249860210521</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>131.75768063999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.7361013000000014</v>
       </c>
       <c r="D243" s="5">
         <v>-6.4668992141769577</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>130.31176561999999</v>
       </c>
       <c r="C244" s="5">
         <v>-1.445915020000001</v>
       </c>
       <c r="D244" s="5">
         <v>-12.402390412637853</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>130.81747734000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.50571172000002207</v>
       </c>
       <c r="D245" s="5">
         <v>4.7576362044586151</v>
       </c>
       <c r="E245" s="5">
         <v>-17.963030772384634</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>130.9541892</v>
       </c>
       <c r="C246" s="5">
         <v>0.13671185999999125</v>
       </c>
       <c r="D246" s="5">
         <v>1.2613030153915572</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>130.12083541000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.83335378999998966</v>
       </c>
       <c r="D247" s="5">
         <v>-7.3747564237470531</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>131.04429113</v>
       </c>
       <c r="C248" s="5">
         <v>0.92345571999999265</v>
       </c>
       <c r="D248" s="5">
         <v>8.8566978648714656</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>131.27672541000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.23243428000000677</v>
       </c>
       <c r="D249" s="5">
         <v>2.1493364621461675</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>131.41410887000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.13738345999999524</v>
       </c>
       <c r="D250" s="5">
         <v>1.2630752300481829</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>130.43610559999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.9780032700000163</v>
       </c>
       <c r="D251" s="5">
         <v>-8.5739511231155525</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>132.28723503000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.8511294300000145</v>
       </c>
       <c r="D252" s="5">
         <v>18.42445277418685</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>131.70033311</v>
       </c>
       <c r="C253" s="5">
         <v>-0.58690192000000252</v>
       </c>
       <c r="D253" s="5">
         <v>-5.1958802622534268</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>131.11039961</v>
       </c>
       <c r="C254" s="5">
         <v>-0.58993350000000078</v>
       </c>
       <c r="D254" s="5">
         <v>-5.2447652751845597</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.02066199999999</v>
       </c>
       <c r="C255" s="5">
         <v>-1.0897376100000145</v>
       </c>
       <c r="D255" s="5">
         <v>-9.5303766675487012</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>129.82089822</v>
       </c>
       <c r="C256" s="5">
         <v>-0.19976377999998363</v>
       </c>
       <c r="D256" s="5">
         <v>-1.8281803644845329</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>130.16637254</v>
       </c>
       <c r="C257" s="5">
         <v>0.3454743199999939</v>
       </c>
       <c r="D257" s="5">
         <v>3.240550116095342</v>
       </c>
       <c r="E257" s="5">
         <v>-0.49772003958443722</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>129.40566025000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.76071228999998652</v>
       </c>
       <c r="D258" s="5">
         <v>-6.791901223892161</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>129.22992524</v>
       </c>
       <c r="C259" s="5">
         <v>-0.17573501000001102</v>
       </c>
       <c r="D259" s="5">
         <v>-1.6175028441707928</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>129.12493203</v>
       </c>
       <c r="C260" s="5">
         <v>-0.1049932100000035</v>
       </c>
       <c r="D260" s="5">
         <v>-0.97059856927179666</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>128.54948066</v>
       </c>
       <c r="C261" s="5">
         <v>-0.57545136999999613</v>
       </c>
       <c r="D261" s="5">
         <v>-5.2187032610118038</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>128.95129661999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.40181595999999331</v>
       </c>
       <c r="D262" s="5">
         <v>3.8160840728897805</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>128.54423840000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.40705821999998193</v>
       </c>
       <c r="D263" s="5">
         <v>-3.7229387398667768</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>129.49975943999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.95552103999997939</v>
       </c>
       <c r="D264" s="5">
         <v>9.2939580268853739</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>129.49822631999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.5331200000048284E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-1.4205618765905648E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>130.15902725000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.66080093000002194</v>
       </c>
       <c r="D266" s="5">
         <v>6.2981458468336582</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>129.20277895000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.95624829999999861</v>
       </c>
       <c r="D267" s="5">
         <v>-8.4684690431928278</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>128.75301644000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.44976250999999934</v>
       </c>
       <c r="D268" s="5">
         <v>-4.0982144177856057</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>127.72172762</v>
       </c>
       <c r="C269" s="5">
         <v>-1.0312888200000145</v>
       </c>
       <c r="D269" s="5">
         <v>-9.199453587955265</v>
       </c>
       <c r="E269" s="5">
         <v>-1.8780925305794782</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>128.12711755999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.40538993999999207</v>
       </c>
       <c r="D270" s="5">
         <v>3.8760101837221006</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>127.07240401</v>
       </c>
       <c r="C271" s="5">
         <v>-1.0547135499999882</v>
       </c>
       <c r="D271" s="5">
         <v>-9.4429468869104856</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>128.50367900000001</v>
       </c>
       <c r="C272" s="5">
         <v>1.4312749900000057</v>
       </c>
       <c r="D272" s="5">
         <v>14.385713073623441</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>129.01006215000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.50638315000000489</v>
       </c>
       <c r="D273" s="5">
         <v>4.8325803180502502</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>130.26802699000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.2579648399999996</v>
       </c>
       <c r="D274" s="5">
         <v>12.349465909286605</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>129.66434050999999</v>
       </c>
       <c r="C275" s="5">
         <v>-0.60368648000002167</v>
       </c>
       <c r="D275" s="5">
         <v>-5.4214524070235086</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>126.32566167</v>
       </c>
       <c r="C276" s="5">
         <v>-3.3386788399999858</v>
       </c>
       <c r="D276" s="5">
         <v>-26.87728401348307</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>126.1756237</v>
       </c>
       <c r="C277" s="5">
         <v>-0.15003796999999963</v>
       </c>
       <c r="D277" s="5">
         <v>-1.4159757978171927</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>128.282073</v>
       </c>
       <c r="C278" s="5">
         <v>2.1064492999999942</v>
       </c>
       <c r="D278" s="5">
         <v>21.979292618030001</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>129.0206465</v>
       </c>
       <c r="C279" s="5">
         <v>0.7385735000000011</v>
       </c>
       <c r="D279" s="5">
         <v>7.1319308364852452</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>130.11109087</v>
       </c>
       <c r="C280" s="5">
         <v>1.0904443700000002</v>
       </c>
       <c r="D280" s="5">
         <v>10.627029729865711</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>130.01443019999999</v>
       </c>
       <c r="C281" s="5">
         <v>-9.6660670000005666E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.88785689629615749</v>
       </c>
       <c r="E281" s="5">
         <v>1.7950763920304036</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>130.8999479</v>
       </c>
       <c r="C282" s="5">
         <v>0.88551770000000829</v>
       </c>
       <c r="D282" s="5">
         <v>8.4863257198709583</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>132.17136622000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.2714183200000093</v>
       </c>
       <c r="D283" s="5">
         <v>12.298735518319548</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>133.78202099999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.610654779999976</v>
       </c>
       <c r="D284" s="5">
         <v>15.644365699889139</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>132.43762806000001</v>
       </c>
       <c r="C285" s="5">
         <v>-1.3443929399999774</v>
       </c>
       <c r="D285" s="5">
         <v>-11.414284140342534</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>132.40019226999999</v>
       </c>
       <c r="C286" s="5">
         <v>-3.7435790000017732E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.33867394069297951</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>133.15276036</v>
       </c>
       <c r="C287" s="5">
         <v>0.75256809000001113</v>
       </c>
       <c r="D287" s="5">
         <v>7.0381760868508003</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>133.29809791</v>
       </c>
       <c r="C288" s="5">
         <v>0.1453375499999936</v>
       </c>
       <c r="D288" s="5">
         <v>1.3177037030212668</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>135.06749212</v>
       </c>
       <c r="C289" s="5">
         <v>1.7693942100000015</v>
       </c>
       <c r="D289" s="5">
         <v>17.144689548529634</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>135.77905290000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.71156078000001344</v>
       </c>
       <c r="D290" s="5">
         <v>6.5082543162052309</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>136.36605628999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.58700338999997825</v>
       </c>
       <c r="D291" s="5">
         <v>5.3130208173075788</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>136.8017327</v>
       </c>
       <c r="C292" s="5">
         <v>0.43567641000001345</v>
       </c>
       <c r="D292" s="5">
         <v>3.9019759137845167</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>137.95112177999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.1493890799999917</v>
       </c>
       <c r="D293" s="5">
         <v>10.56143313744502</v>
       </c>
       <c r="E293" s="5">
         <v>6.1044697636955192</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>138.15344540999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.20232362999999509</v>
       </c>
       <c r="D294" s="5">
         <v>1.7742255832315701</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>139.14814777999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.99470236999999884</v>
       </c>
       <c r="D295" s="5">
         <v>8.9904671215170993</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>140.02526558</v>
       </c>
       <c r="C296" s="5">
         <v>0.87711780000000772</v>
       </c>
       <c r="D296" s="5">
         <v>7.8320107325277277</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>142.07357511000001</v>
       </c>
       <c r="C297" s="5">
         <v>2.0483095300000116</v>
       </c>
       <c r="D297" s="5">
         <v>19.037239941829377</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>144.04711368</v>
       </c>
       <c r="C298" s="5">
         <v>1.9735385699999881</v>
       </c>
       <c r="D298" s="5">
         <v>18.003535141825179</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>144.79664983000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.7495361500000115</v>
       </c>
       <c r="D299" s="5">
         <v>6.4259258276191611</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>145.74191293000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.94526310000000535</v>
       </c>
       <c r="D300" s="5">
         <v>8.1213407242443303</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>147.26896970000001</v>
       </c>
       <c r="C301" s="5">
         <v>1.5270567700000015</v>
       </c>
       <c r="D301" s="5">
         <v>13.323869510691377</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>149.14733034</v>
       </c>
       <c r="C302" s="5">
         <v>1.8783606399999826</v>
       </c>
       <c r="D302" s="5">
         <v>16.426228074290904</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>150.66928605000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.5219557100000145</v>
       </c>
       <c r="D303" s="5">
         <v>12.956429186010077</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>151.78616568000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.1168796299999997</v>
       </c>
       <c r="D304" s="5">
         <v>9.2671256211064978</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>153.69117306000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.9050073800000007</v>
       </c>
       <c r="D305" s="5">
         <v>16.145081143653183</v>
       </c>
       <c r="E305" s="5">
         <v>11.409875524681667</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>154.32982379000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.63865072999999484</v>
       </c>
       <c r="D306" s="5">
         <v>5.1020577766363262</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>155.69713275000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.3673089600000026</v>
       </c>
       <c r="D307" s="5">
         <v>11.165251416247624</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>156.52617296</v>
       </c>
       <c r="C308" s="5">
         <v>0.82904020999998806</v>
       </c>
       <c r="D308" s="5">
         <v>6.580124915369101</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>154.54160658999999</v>
       </c>
       <c r="C309" s="5">
         <v>-1.9845663700000102</v>
       </c>
       <c r="D309" s="5">
         <v>-14.197198069213869</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>155.58113218</v>
       </c>
       <c r="C310" s="5">
         <v>1.0395255900000109</v>
       </c>
       <c r="D310" s="5">
         <v>8.3772326544774742</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>156.81713988999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.2360077099999955</v>
       </c>
       <c r="D311" s="5">
         <v>9.9611349438747609</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>156.63949894000001</v>
       </c>
       <c r="C312" s="5">
         <v>-0.17764094999998292</v>
       </c>
       <c r="D312" s="5">
         <v>-1.350911160412771</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>156.53379873</v>
       </c>
       <c r="C313" s="5">
         <v>-0.10570021000000906</v>
       </c>
       <c r="D313" s="5">
         <v>-0.80676046445442573</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>156.02627649999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.5075222300000064</v>
       </c>
       <c r="D314" s="5">
         <v>-3.8220678200795888</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>156.42466630000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.39838980000001811</v>
       </c>
       <c r="D315" s="5">
         <v>3.1074185230847817</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>156.71811878</v>
       </c>
       <c r="C316" s="5">
         <v>0.29345247999998492</v>
       </c>
       <c r="D316" s="5">
         <v>2.2745722291460879</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>156.83162082999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.11350204999999391</v>
       </c>
       <c r="D317" s="5">
         <v>0.87256223746983164</v>
       </c>
       <c r="E317" s="5">
         <v>2.0433494698969934</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>158.36533797000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.5337171400000216</v>
       </c>
       <c r="D318" s="5">
         <v>12.387500677426422</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>157.80292795</v>
       </c>
       <c r="C319" s="5">
         <v>-0.56241002000001572</v>
       </c>
       <c r="D319" s="5">
         <v>-4.1793525081676659</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>158.03874524</v>
       </c>
       <c r="C320" s="5">
         <v>0.23581728999999996</v>
       </c>
       <c r="D320" s="5">
         <v>1.8080666699675341</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>160.66379587</v>
       </c>
       <c r="C321" s="5">
         <v>2.625050630000004</v>
       </c>
       <c r="D321" s="5">
         <v>21.857820609592892</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>160.26782756</v>
       </c>
       <c r="C322" s="5">
         <v>-0.39596831000000066</v>
       </c>
       <c r="D322" s="5">
         <v>-2.9177307038574463</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>159.63446644999999</v>
       </c>
       <c r="C323" s="5">
         <v>-0.63336111000000983</v>
       </c>
       <c r="D323" s="5">
         <v>-4.6405407815629847</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>161.24280286000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.608336410000021</v>
       </c>
       <c r="D324" s="5">
         <v>12.783115008036795</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>160.23812140999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.004681450000021</v>
       </c>
       <c r="D325" s="5">
         <v>-7.2260449893314043</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>161.796142</v>
       </c>
       <c r="C326" s="5">
         <v>1.5580205900000124</v>
       </c>
       <c r="D326" s="5">
         <v>12.312424779714437</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>159.55040991999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2457320800000105</v>
       </c>
       <c r="D327" s="5">
         <v>-15.441523188095074</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.18686987999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.36354004000000373</v>
       </c>
       <c r="D328" s="5">
         <v>-2.7002270976026921</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>158.84472473</v>
       </c>
       <c r="C329" s="5">
         <v>-0.34214514999999324</v>
       </c>
       <c r="D329" s="5">
         <v>-2.5489241561749698</v>
       </c>
       <c r="E329" s="5">
         <v>1.2836084262510594</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>159.28598044</v>
       </c>
       <c r="C330" s="5">
         <v>0.44125571000000718</v>
       </c>
       <c r="D330" s="5">
         <v>3.3848923596155434</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>158.83254815000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.45343228999999496</v>
       </c>
       <c r="D331" s="5">
         <v>-3.3630079377188871</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>158.90054666</v>
       </c>
       <c r="C332" s="5">
         <v>6.7998509999995349E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.51494873663304741</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>157.0156762</v>
       </c>
       <c r="C333" s="5">
         <v>-1.8848704600000019</v>
       </c>
       <c r="D333" s="5">
         <v>-13.341439482604878</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>158.15010968000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.1344334800000127</v>
       </c>
       <c r="D334" s="5">
         <v>9.0229183232168211</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>158.77591788999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.625808209999974</v>
       </c>
       <c r="D335" s="5">
         <v>4.8531822826477278</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>157.90894165</v>
       </c>
       <c r="C336" s="5">
         <v>-0.86697623999998541</v>
       </c>
       <c r="D336" s="5">
         <v>-6.3592058302696097</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>156.63720235</v>
       </c>
       <c r="C337" s="5">
         <v>-1.2717393000000072</v>
       </c>
       <c r="D337" s="5">
         <v>-9.2475539730320193</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>157.83260557</v>
       </c>
       <c r="C338" s="5">
         <v>1.1954032200000029</v>
       </c>
       <c r="D338" s="5">
         <v>9.5523506261639302</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>159.86053362000001</v>
       </c>
       <c r="C339" s="5">
         <v>2.0279280500000141</v>
       </c>
       <c r="D339" s="5">
         <v>16.555933423166238</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>159.08311001999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.77742360000002009</v>
       </c>
       <c r="D340" s="5">
         <v>-5.6821760188703223</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>159.28011135</v>
       </c>
       <c r="C341" s="5">
         <v>0.19700133000000619</v>
       </c>
       <c r="D341" s="5">
         <v>1.4961888827465408</v>
       </c>
       <c r="E341" s="5">
         <v>0.27409573767089856</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>158.37712753</v>
       </c>
       <c r="C342" s="5">
         <v>-0.90298382000000288</v>
       </c>
       <c r="D342" s="5">
         <v>-6.5948255662817035</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>158.53228927999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.15516174999999066</v>
       </c>
       <c r="D343" s="5">
         <v>1.1819930277296109</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>158.28989182999999</v>
       </c>
       <c r="C344" s="5">
         <v>-0.24239744999999857</v>
       </c>
       <c r="D344" s="5">
         <v>-1.8194603776016227</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>158.88338057000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.59348874000002638</v>
       </c>
       <c r="D345" s="5">
         <v>4.5932055392408744</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>159.65991326</v>
       </c>
       <c r="C346" s="5">
         <v>0.77653268999998204</v>
       </c>
       <c r="D346" s="5">
         <v>6.0251771655324804</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>159.84965905999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.18974579999999719</v>
       </c>
       <c r="D347" s="5">
         <v>1.4354835444788216</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>159.34851082</v>
       </c>
       <c r="C348" s="5">
         <v>-0.50114823999999203</v>
       </c>
       <c r="D348" s="5">
         <v>-3.6979486546104279</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>160.38801029999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.0394994799999893</v>
       </c>
       <c r="D349" s="5">
         <v>8.1151828698750261</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>159.51263080999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.87537949000000026</v>
       </c>
       <c r="D350" s="5">
         <v>-6.3563923380429488</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>160.05238306000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.53975225000002069</v>
       </c>
       <c r="D351" s="5">
         <v>4.1369381340136568</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>161.12593418</v>
       </c>
       <c r="C352" s="5">
         <v>1.0735511199999905</v>
       </c>
       <c r="D352" s="5">
         <v>8.3526760502007811</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>162.29798535</v>
       </c>
       <c r="C353" s="5">
         <v>1.1720511700000031</v>
       </c>
       <c r="D353" s="5">
         <v>9.0867909464659835</v>
       </c>
       <c r="E353" s="5">
         <v>1.8946960636965882</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>161.89902570000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.39895964999999478</v>
       </c>
       <c r="D354" s="5">
         <v>-2.9102738120131422</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>163.20544176000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.3064160600000037</v>
       </c>
       <c r="D355" s="5">
         <v>10.124716075482842</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>163.49021392</v>
       </c>
       <c r="C356" s="5">
         <v>0.28477215999998862</v>
       </c>
       <c r="D356" s="5">
         <v>2.1140546100570035</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>163.71338249999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.22316857999999229</v>
       </c>
       <c r="D357" s="5">
         <v>1.6503864767497545</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>163.13511184999999</v>
       </c>
       <c r="C358" s="5">
         <v>-0.57827065000000744</v>
       </c>
       <c r="D358" s="5">
         <v>-4.157273173417142</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>162.89180107000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.24331077999997319</v>
       </c>
       <c r="D359" s="5">
         <v>-1.7751526614959601</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>164.44285729000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.5510562199999924</v>
       </c>
       <c r="D360" s="5">
         <v>12.044222796591718</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>165.0741404</v>
       </c>
       <c r="C361" s="5">
         <v>0.63128310999999826</v>
       </c>
       <c r="D361" s="5">
         <v>4.7052267367123646</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>164.94380516000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.13033523999999375</v>
       </c>
       <c r="D362" s="5">
         <v>-0.94336330426487702</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>162.68880340000001</v>
       </c>
       <c r="C363" s="5">
         <v>-2.255001759999999</v>
       </c>
       <c r="D363" s="5">
         <v>-15.226548185281064</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>163.75821511000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.0694117099999971</v>
       </c>
       <c r="D364" s="5">
         <v>8.1795509607114347</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>162.9679462</v>
       </c>
       <c r="C365" s="5">
         <v>-0.79026891000000887</v>
       </c>
       <c r="D365" s="5">
         <v>-5.639734120946283</v>
       </c>
       <c r="E365" s="5">
         <v>0.41279677536059101</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>164.035675</v>
       </c>
       <c r="C366" s="5">
         <v>1.0677287999999976</v>
       </c>
       <c r="D366" s="5">
         <v>8.1517153578954051</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>163.42997636000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.60569863999998574</v>
       </c>
       <c r="D367" s="5">
         <v>-4.34208868093876</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>162.92978711999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.50018924000002585</v>
       </c>
       <c r="D368" s="5">
         <v>-3.6114901384212139</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>149.71005234</v>
       </c>
       <c r="C369" s="5">
         <v>-13.219734779999982</v>
       </c>
       <c r="D369" s="5">
         <v>-63.775227602957031</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>149.34783641999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.36221592000001124</v>
       </c>
       <c r="D370" s="5">
         <v>-2.8650147036105134</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>148.8276717</v>
       </c>
       <c r="C371" s="5">
         <v>-0.52016471999999681</v>
       </c>
       <c r="D371" s="5">
         <v>-4.1003491576809044</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>147.65092906999999</v>
       </c>
       <c r="C372" s="5">
         <v>-1.1767426300000068</v>
       </c>
       <c r="D372" s="5">
         <v>-9.0861692955604987</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>147.40585772</v>
       </c>
       <c r="C373" s="5">
         <v>-0.24507134999998925</v>
       </c>
       <c r="D373" s="5">
         <v>-1.9736803423028637</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>147.37893894000001</v>
       </c>
       <c r="C374" s="5">
         <v>-2.6918779999988374E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-0.21892014215905142</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>147.62609810000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.24715915999999538</v>
       </c>
       <c r="D375" s="5">
         <v>2.0311043317489785</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>148.08722968999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.4611315899999795</v>
       </c>
       <c r="D376" s="5">
         <v>3.8134470552175115</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>148.51644374</v>
       </c>
       <c r="C377" s="5">
         <v>0.429214050000013</v>
       </c>
       <c r="D377" s="5">
         <v>3.5340474142500966</v>
       </c>
       <c r="E377" s="5">
         <v>-8.867696253755696</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>149.28214252999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.76569878999998764</v>
       </c>
       <c r="D378" s="5">
         <v>6.3652628491690066</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>147.70702011</v>
       </c>
       <c r="C379" s="5">
         <v>-1.5751224199999854</v>
       </c>
       <c r="D379" s="5">
         <v>-11.952034537331446</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>152.69718280999999</v>
       </c>
       <c r="C380" s="5">
         <v>4.9901626999999849</v>
       </c>
       <c r="D380" s="5">
         <v>48.990526790707143</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>153.99080154999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.2936187399999994</v>
       </c>
       <c r="D381" s="5">
         <v>10.653475596968342</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>153.64095925999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.349842289999998</v>
       </c>
       <c r="D382" s="5">
         <v>-2.6923990404357556</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>155.00263863000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.3616793700000187</v>
       </c>
       <c r="D383" s="5">
         <v>11.169326633352128</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>156.63047698</v>
       </c>
       <c r="C384" s="5">
         <v>1.6278383499999904</v>
       </c>
       <c r="D384" s="5">
         <v>13.356427459598219</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>156.77233444999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.14185746999999083</v>
       </c>
       <c r="D385" s="5">
         <v>1.0922490056769485</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>156.9847882</v>
       </c>
       <c r="C386" s="5">
         <v>0.21245375000000877</v>
       </c>
       <c r="D386" s="5">
         <v>1.6383842747309085</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>160.10317001000001</v>
       </c>
       <c r="C387" s="5">
         <v>3.1183818100000167</v>
       </c>
       <c r="D387" s="5">
         <v>26.62175095161605</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>161.80890332000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.7057333099999994</v>
       </c>
       <c r="D388" s="5">
         <v>13.561155158208727</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>162.95457415999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.1456708399999798</v>
       </c>
       <c r="D389" s="5">
         <v>8.8352790945628321</v>
       </c>
       <c r="E389" s="5">
         <v>9.7215702560694783</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>163.90251463000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.94794047000002024</v>
       </c>
       <c r="D390" s="5">
         <v>7.2083795657825966</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>165.39726107000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.4947464400000001</v>
       </c>
       <c r="D391" s="5">
         <v>11.50962667588875</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>166.69814518000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.3008841099999984</v>
       </c>
       <c r="D392" s="5">
         <v>9.8574334615689096</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>169.77305989000001</v>
       </c>
       <c r="C393" s="5">
         <v>3.0749147100000016</v>
       </c>
       <c r="D393" s="5">
         <v>24.524871963946747</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>171.31285262</v>
       </c>
       <c r="C394" s="5">
         <v>1.5397927299999878</v>
       </c>
       <c r="D394" s="5">
         <v>11.443321473434365</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>172.24434851000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.93149589000000788</v>
       </c>
       <c r="D395" s="5">
         <v>6.7235868657344877</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>174.48145142999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.2371029199999839</v>
       </c>
       <c r="D396" s="5">
         <v>16.748526678032725</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>175.42830766</v>
       </c>
       <c r="C397" s="5">
         <v>0.94685623000000874</v>
       </c>
       <c r="D397" s="5">
         <v>6.7099465185125551</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.79233554000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.364027880000009</v>
       </c>
       <c r="D398" s="5">
         <v>9.7400395393256076</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>177.00657129000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.21423575000000028</v>
       </c>
       <c r="D399" s="5">
         <v>1.463882816901374</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>177.50122039999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.49464910999998324</v>
       </c>
       <c r="D400" s="5">
         <v>3.4054537419670128</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>177.86591206</v>
       </c>
       <c r="C401" s="5">
         <v>0.36469166000000541</v>
       </c>
       <c r="D401" s="5">
         <v>2.4935565799089288</v>
       </c>
       <c r="E401" s="5">
         <v>9.1506102095415986</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>179.52742344000001</v>
       </c>
       <c r="C402" s="5">
         <v>1.6615113800000074</v>
       </c>
       <c r="D402" s="5">
         <v>11.803884186630697</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>180.06215940999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.53473596999998563</v>
       </c>
       <c r="D403" s="5">
         <v>3.6334303947438862</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>181.54459227999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.4824328699999967</v>
       </c>
       <c r="D404" s="5">
         <v>10.339332931448109</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>182.46308930999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.91849702999999749</v>
       </c>
       <c r="D405" s="5">
         <v>6.2430379263803903</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>183.95101452</v>
       </c>
       <c r="C406" s="5">
         <v>1.4879252100000144</v>
       </c>
       <c r="D406" s="5">
         <v>10.236639158789984</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>186.24089746000001</v>
       </c>
       <c r="C407" s="5">
         <v>2.2898829400000125</v>
       </c>
       <c r="D407" s="5">
         <v>16.004388888638843</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>186.70170095</v>
       </c>
       <c r="C408" s="5">
         <v>0.46080348999998932</v>
       </c>
       <c r="D408" s="5">
         <v>3.0098195288124741</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>188.08635616000001</v>
       </c>
       <c r="C409" s="5">
         <v>1.3846552100000054</v>
       </c>
       <c r="D409" s="5">
         <v>9.271830590289909</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>190.19373148</v>
       </c>
       <c r="C410" s="5">
         <v>2.1073753199999885</v>
       </c>
       <c r="D410" s="5">
         <v>14.305433503660847</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>189.56455369</v>
       </c>
       <c r="C411" s="5">
         <v>-0.62917778999999996</v>
       </c>
       <c r="D411" s="5">
         <v>-3.8982705506883097</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>190.16507121999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.60051752999999053</v>
       </c>
       <c r="D412" s="5">
         <v>3.8683929794419258</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>191.46561285999999</v>
       </c>
       <c r="C413" s="5">
         <v>1.3005416400000058</v>
       </c>
       <c r="D413" s="5">
         <v>8.5226598557792457</v>
       </c>
       <c r="E413" s="5">
         <v>7.6460411342969214</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>191.61514055000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.14952769000001354</v>
       </c>
       <c r="D414" s="5">
         <v>0.94119228395175281</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>192.50466415</v>
       </c>
       <c r="C415" s="5">
         <v>0.88952359999998976</v>
       </c>
       <c r="D415" s="5">
         <v>5.7151455313602773</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>193.34873711</v>
       </c>
       <c r="C416" s="5">
         <v>0.84407296000000542</v>
       </c>
       <c r="D416" s="5">
         <v>5.3903872549376119</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>191.9311764</v>
       </c>
       <c r="C417" s="5">
         <v>-1.4175607100000036</v>
       </c>
       <c r="D417" s="5">
         <v>-8.45171231626537</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>192.72072001999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.78954361999998923</v>
       </c>
       <c r="D418" s="5">
         <v>5.0496505217859644</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>191.63281660000001</v>
       </c>
       <c r="C419" s="5">
         <v>-1.0879034199999751</v>
       </c>
       <c r="D419" s="5">
         <v>-6.5675623491921691</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>192.81680473</v>
       </c>
       <c r="C420" s="5">
         <v>1.1839881299999888</v>
       </c>
       <c r="D420" s="5">
         <v>7.6713071634045171</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>195.27156292999999</v>
       </c>
       <c r="C421" s="5">
         <v>2.4547581999999863</v>
       </c>
       <c r="D421" s="5">
         <v>16.393692986265606</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>197.57698604000001</v>
       </c>
       <c r="C422" s="5">
         <v>2.3054231100000209</v>
       </c>
       <c r="D422" s="5">
         <v>15.124629633465991</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>199.59009369</v>
       </c>
       <c r="C423" s="5">
         <v>2.0131076499999949</v>
       </c>
       <c r="D423" s="5">
         <v>12.935768250056778</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>202.94885771</v>
       </c>
       <c r="C424" s="5">
         <v>3.3587640199999953</v>
       </c>
       <c r="D424" s="5">
         <v>22.171962630885901</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>203.02633627</v>
       </c>
       <c r="C425" s="5">
         <v>7.7478560000002972E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.4590798880789615</v>
       </c>
       <c r="E425" s="5">
         <v>6.0380155148032966</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>204.07900699000001</v>
       </c>
       <c r="C426" s="5">
         <v>1.0526707200000089</v>
       </c>
       <c r="D426" s="5">
         <v>6.402408297731399</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>205.39995187</v>
       </c>
       <c r="C427" s="5">
         <v>1.3209448799999848</v>
       </c>
       <c r="D427" s="5">
         <v>8.0498233042074485</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>205.44340629999999</v>
       </c>
       <c r="C428" s="5">
         <v>4.3454429999997046E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.25416770355912721</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>207.96407943</v>
       </c>
       <c r="C429" s="5">
         <v>2.5206731300000058</v>
       </c>
       <c r="D429" s="5">
         <v>15.758649094526579</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>208.41912594999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.45504651999999624</v>
       </c>
       <c r="D430" s="5">
         <v>2.6575528508754775</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.22450262999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.80537667999999485</v>
       </c>
       <c r="D431" s="5">
         <v>4.7368929748736077</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>209.29239759000001</v>
       </c>
       <c r="C432" s="5">
         <v>6.7894960000018045E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.39010499470146787</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>209.75787990000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.46548230999999873</v>
       </c>
       <c r="D433" s="5">
         <v>2.701782094885874</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>208.98862263000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.76925726999999711</v>
       </c>
       <c r="D434" s="5">
         <v>-4.3131392041382943</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>209.77145959000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.78283695999999736</v>
       </c>
       <c r="D435" s="5">
         <v>4.588774921397154</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>208.90376714000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.86769244999999273</v>
       </c>
       <c r="D436" s="5">
         <v>-4.8522639269452323</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>208.81427644999999</v>
       </c>
       <c r="C437" s="5">
         <v>-8.9490690000019413E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.51284939124893736</v>
       </c>
       <c r="E437" s="5">
         <v>2.8508322054842994</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>208.10120792000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.71306852999998682</v>
       </c>
       <c r="D438" s="5">
         <v>-4.0217204577334904</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>208.09251824</v>
       </c>
       <c r="C439" s="5">
         <v>-8.6896800000033636E-3</v>
       </c>
       <c r="D439" s="5">
         <v>-5.0096881201699972E-2</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>207.84112847</v>
       </c>
       <c r="C440" s="5">
         <v>-0.25138977000000295</v>
       </c>
       <c r="D440" s="5">
         <v>-1.4400872460895275</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>209.81114041999999</v>
       </c>
       <c r="C441" s="5">
         <v>1.9700119499999857</v>
       </c>
       <c r="D441" s="5">
         <v>11.986231853319683</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>210.82115551000001</v>
       </c>
       <c r="C442" s="5">
         <v>1.0100150900000244</v>
       </c>
       <c r="D442" s="5">
         <v>5.9321385919879566</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>213.00718103</v>
       </c>
       <c r="C443" s="5">
         <v>2.186025519999987</v>
       </c>
       <c r="D443" s="5">
         <v>13.177648480829852</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>210.17293902</v>
       </c>
       <c r="C444" s="5">
         <v>-2.834242009999997</v>
       </c>
       <c r="D444" s="5">
         <v>-14.848828024011485</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>211.10787561999999</v>
+        <v>211.57429718</v>
       </c>
       <c r="C445" s="5">
-        <v>0.93493659999998613</v>
+        <v>1.4013581600000009</v>
       </c>
       <c r="D445" s="5">
-        <v>5.4706584016751103</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3012113377901144</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>210.80800429999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.76629288000000884</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-4.2606929923576615</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE236000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>