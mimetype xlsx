--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1D49DB7F-F384-4221-8DB6-BAE309385F8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A401A30-F080-49DE-A75F-2AE3225BC541}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85F01FAB-CC69-4238-BFB1-51168FB016DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B10B7EE-97B9-4872-BD1F-08604FEFE307}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B891F219-A57E-4322-922E-7AA53D811F5D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C04500C-0ACC-4847-A4B7-19F50B08A727}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>79.535435329999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>79.540820999000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>78.847220969999995</v>
+        <v>78.848646693000006</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.68821436000000347</v>
+        <v>-0.6921743059999983</v>
       </c>
       <c r="D7" s="5">
-        <v>-9.903329732295596</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-9.9569715760067901</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>77.17817264</v>
+        <v>77.179547276999998</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.6690483299999954</v>
+        <v>-1.6690994160000088</v>
       </c>
       <c r="D8" s="5">
-        <v>-22.643429577863618</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-22.643681026136697</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>76.375583890000001</v>
+        <v>76.375452272999993</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.80258874999999819</v>
+        <v>-0.80409500400000411</v>
       </c>
       <c r="D9" s="5">
-        <v>-11.789431042731557</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-11.810106246412943</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>77.668016809999997</v>
+        <v>77.669030984000003</v>
       </c>
       <c r="C10" s="5">
-        <v>1.292432919999996</v>
+        <v>1.2935787110000092</v>
       </c>
       <c r="D10" s="5">
-        <v>22.307212983410164</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>22.32890879699152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>79.265081339999995</v>
+        <v>79.265375547999994</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5970645299999973</v>
+        <v>1.5963445639999918</v>
       </c>
       <c r="D11" s="5">
-        <v>27.666315373526217</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>27.651998095494633</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>80.128541999999996</v>
+        <v>80.128187612999994</v>
       </c>
       <c r="C12" s="5">
-        <v>0.86346066000000121</v>
+        <v>0.86281206499999996</v>
       </c>
       <c r="D12" s="5">
-        <v>13.884329823866759</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>13.873213755048464</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>80.77917463</v>
+        <v>80.778365401000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.65063263000000404</v>
+        <v>0.65017778800000769</v>
       </c>
       <c r="D13" s="5">
-        <v>10.190981370725805</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>10.183583262238894</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>82.409764839999994</v>
+        <v>82.408987952000004</v>
       </c>
       <c r="C14" s="5">
-        <v>1.630590209999994</v>
+        <v>1.6306225510000019</v>
       </c>
       <c r="D14" s="5">
-        <v>27.101642098911526</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>27.102542992738442</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>80.497752500000004</v>
+        <v>80.496162085999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9120123399999898</v>
+        <v>-1.9128258660000057</v>
       </c>
       <c r="D15" s="5">
-        <v>-24.549701569972104</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-24.55905404715789</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>80.307951439999997</v>
+        <v>80.305691101999997</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.18980106000000774</v>
+        <v>-0.19047098400000095</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.7930062288131441</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-2.8027911764407665</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>81.093111030000003</v>
+        <v>81.090091297000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.78515959000000635</v>
+        <v>0.78440019500000346</v>
       </c>
       <c r="D17" s="5">
-        <v>12.384125334119855</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>12.37186408734865</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>79.613030159999994</v>
+        <v>79.618159132000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.480080870000009</v>
+        <v>-1.4719321649999983</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.831768156972942</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-19.733909416214235</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>79.244466610000003</v>
+        <v>79.245833087999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.36856354999999041</v>
+        <v>-0.37232604400000469</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.4160360723486622</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-5.4695683281118068</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>80.809995310000005</v>
+        <v>80.811245923000001</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5655287000000015</v>
+        <v>1.5654128350000036</v>
       </c>
       <c r="D20" s="5">
-        <v>26.460128924362337</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>26.457446231998439</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>78.896268699999993</v>
+        <v>78.896514800000006</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.9137266100000119</v>
+        <v>-1.9147311229999957</v>
       </c>
       <c r="D21" s="5">
-        <v>-24.993898602353827</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-25.005019594337863</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>78.245614680000003</v>
+        <v>78.246408416999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.6506540199999904</v>
+        <v>-0.65010638300000778</v>
       </c>
       <c r="D22" s="5">
-        <v>-9.4595793196630478</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-9.451946614237583</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.956168320000003</v>
+        <v>77.956316104999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.28944635999999946</v>
+        <v>-0.29009231199999874</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.3498321789474437</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-4.3592992151692433</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.722536790000007</v>
+        <v>77.722199254000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.2336315299999967</v>
+        <v>-0.23411685099999602</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.5376607205009347</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-3.5448819127583575</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.79435359</v>
+        <v>77.793676294999997</v>
       </c>
       <c r="C25" s="5">
-        <v>7.1816799999993464E-2</v>
+        <v>7.1477040999994301E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.114470655687172</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.1091763372002239</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.047711090000007</v>
+        <v>78.046970391000002</v>
       </c>
       <c r="C26" s="5">
-        <v>0.25335750000000701</v>
+        <v>0.25329409600000474</v>
       </c>
       <c r="D26" s="5">
-        <v>3.978879721027706</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>3.9779013426223253</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.462003229999993</v>
+        <v>77.460678430000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.58570786000001362</v>
+        <v>-0.58629196100000058</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.6428303925271788</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-8.6511753176467856</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>77.398140799999993</v>
+        <v>77.396297836000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-6.3862430000000359E-2</v>
+        <v>-6.4380593999999292E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.98484899663781045</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.99282022911076906</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>76.777647849999994</v>
+        <v>76.775183663000007</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.62049294999999915</v>
+        <v>-0.62111417299999516</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.2072242304199303</v>
+        <v>-9.2162491624766858</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.3216150239981825</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-5.3211280996049766</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>71.257934300000002</v>
+        <v>71.261610501000007</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.5197135499999916</v>
+        <v>-5.5135731620000001</v>
       </c>
       <c r="D30" s="5">
-        <v>-59.151030503532439</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-59.109988865141361</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>71.559302970000005</v>
+        <v>71.560661429999996</v>
       </c>
       <c r="C31" s="5">
-        <v>0.30136867000000223</v>
+        <v>0.2990509289999892</v>
       </c>
       <c r="D31" s="5">
-        <v>5.1948499851078189</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>5.1536992304680673</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.308051879999994</v>
+        <v>72.308995433000007</v>
       </c>
       <c r="C32" s="5">
-        <v>0.74874890999998911</v>
+        <v>0.74833400300001074</v>
       </c>
       <c r="D32" s="5">
-        <v>13.304383434161648</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>13.296314825225974</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>72.432261429999997</v>
+        <v>72.432676860000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.12420955000000333</v>
+        <v>0.12368142699999396</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0809268139109438</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.0719682877150314</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.854397230000004</v>
+        <v>72.854843260999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.42213580000000661</v>
+        <v>0.42216640099999836</v>
       </c>
       <c r="D34" s="5">
-        <v>7.222195678150567</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>7.2226933551856609</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>71.870408670000003</v>
+        <v>71.870387946999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.98398856000000023</v>
+        <v>-0.98445531400000164</v>
       </c>
       <c r="D35" s="5">
-        <v>-15.056111098933467</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-15.062645286616627</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>71.788359479999997</v>
+        <v>71.788039421999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-8.2049190000006433E-2</v>
+        <v>-8.234852500000045E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.361383040193187</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-1.3663188245730207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.027902150000003</v>
+        <v>71.027413629999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.76045732999999416</v>
+        <v>-0.76062579199999902</v>
       </c>
       <c r="D37" s="5">
-        <v>-11.996588892923409</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-11.999143966995296</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>70.443500760000006</v>
+        <v>70.442902020999995</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.58440138999999647</v>
+        <v>-0.58451160900000332</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.4385612244911936</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-9.4403235858949497</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>70.593116890000005</v>
+        <v>70.592212545999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.14961612999999829</v>
+        <v>0.14931052500000419</v>
       </c>
       <c r="D39" s="5">
-        <v>2.5786846202971114</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>2.5733779888861941</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>70.094588360000003</v>
+        <v>70.093472500000004</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.49852853000000152</v>
+        <v>-0.49874004599999466</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.152871415389761</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-8.156297693756553</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>69.192576630000005</v>
+        <v>69.191155316000007</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.90201172999999812</v>
+        <v>-0.9023171839999975</v>
       </c>
       <c r="D41" s="5">
-        <v>-14.394796281548661</v>
+        <v>-14.399544322842683</v>
       </c>
       <c r="E41" s="5">
-        <v>-9.8792701162438554</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-9.8782288562012877</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>68.422445730000007</v>
+        <v>68.424506866000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.77013089999999806</v>
+        <v>-0.76664845000000525</v>
       </c>
       <c r="D42" s="5">
-        <v>-12.568267391241939</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-12.515094628373113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.709150620000003</v>
+        <v>67.710275186999993</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.71329511000000423</v>
+        <v>-0.71423167900000806</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.816919856044205</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-11.831219781003465</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.452488650000006</v>
+        <v>67.453191481999994</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.25666196999999613</v>
+        <v>-0.25708370499999944</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4551372842990382</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-4.4622329987041738</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.557946229999999</v>
+        <v>67.558405484000005</v>
       </c>
       <c r="C45" s="5">
-        <v>0.10545757999999239</v>
+        <v>0.10521400200001096</v>
       </c>
       <c r="D45" s="5">
-        <v>1.892338913152547</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.8879107255474814</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.942359730000007</v>
+        <v>66.942529127</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.61558649999999204</v>
+        <v>-0.61587635700000476</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.402695337314016</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-10.407283408433177</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>67.692680469999999</v>
+        <v>67.6925794</v>
       </c>
       <c r="C47" s="5">
-        <v>0.75032073999999227</v>
+        <v>0.75005027299999938</v>
       </c>
       <c r="D47" s="5">
-        <v>14.311080719588066</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>14.305561603396665</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>67.597391700000003</v>
+        <v>67.597148239000006</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.5288769999996248E-2</v>
+        <v>-9.5431160999993381E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.6761838037128496</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-1.6786716406027802</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.906384900000006</v>
+        <v>67.906035942000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.3089932000000033</v>
+        <v>0.30888770299999635</v>
       </c>
       <c r="D49" s="5">
-        <v>5.6253266665004409</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.6233782983276193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.073189400000004</v>
+        <v>68.072756722999998</v>
       </c>
       <c r="C50" s="5">
-        <v>0.1668044999999978</v>
+        <v>0.1667207809999951</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9878181277006588</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9863137918187732</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.156941189999998</v>
+        <v>68.156426647999993</v>
       </c>
       <c r="C51" s="5">
-        <v>8.3751789999993775E-2</v>
+        <v>8.366992499999526E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4864151281443139</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.4849618658678843</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.057970240000003</v>
+        <v>68.057394586000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.8970949999994673E-2</v>
+        <v>-9.9032061999992038E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.7286748494350967</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.7297467000230271</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.696517180000001</v>
+        <v>68.695701244999995</v>
       </c>
       <c r="C53" s="5">
-        <v>0.63854693999999768</v>
+        <v>0.63830665899999417</v>
       </c>
       <c r="D53" s="5">
-        <v>11.858430917841446</v>
+        <v>11.853841508798691</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.71692582378111158</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-0.71606561378726452</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>68.26854136</v>
+        <v>68.269375780000004</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.42797582000000034</v>
+        <v>-0.4263254649999908</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.2250239414172635</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-7.1981895442173478</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>67.106471119999995</v>
+        <v>67.107502183999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.1620702400000056</v>
+        <v>-1.1618735960000066</v>
       </c>
       <c r="D55" s="5">
-        <v>-18.618566946561131</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-18.615498539994501</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>67.871316010000001</v>
+        <v>67.871881428999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.76484489000000622</v>
+        <v>0.76437924500000065</v>
       </c>
       <c r="D56" s="5">
-        <v>14.56776053248603</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>14.558090828294802</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>67.3561823</v>
+        <v>67.356379763999996</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.51513371000000063</v>
+        <v>-0.51550166500000216</v>
       </c>
       <c r="D57" s="5">
-        <v>-8.7370879041329896</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-8.7430005431374358</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>66.115305770000006</v>
+        <v>66.115355230999995</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.2408765299999942</v>
+        <v>-1.2410245330000009</v>
       </c>
       <c r="D58" s="5">
-        <v>-19.9991566333536</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-20.001252819387627</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>67.061280760000002</v>
+        <v>67.061174910999995</v>
       </c>
       <c r="C59" s="5">
-        <v>0.9459749899999963</v>
+        <v>0.94581967999999961</v>
       </c>
       <c r="D59" s="5">
-        <v>18.58724839632011</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>18.583937730502775</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.280769899999996</v>
+        <v>67.280577304999994</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2194891399999932</v>
+        <v>0.21940239399999939</v>
       </c>
       <c r="D60" s="5">
-        <v>3.9990346584212855</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.9974320450908651</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>67.436094850000003</v>
+        <v>67.435822541999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.15532495000000779</v>
+        <v>0.15524523700000259</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8057780121352849</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.8043278894710699</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>67.569983930000006</v>
+        <v>67.569745502999993</v>
       </c>
       <c r="C62" s="5">
-        <v>0.13388908000000299</v>
+        <v>0.13392296099999612</v>
       </c>
       <c r="D62" s="5">
-        <v>2.4086954159299845</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.4093214513000838</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.310017650000006</v>
+        <v>67.309769834999997</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.25996628000000044</v>
+        <v>-0.25997566799999561</v>
       </c>
       <c r="D63" s="5">
-        <v>-4.5203835821013065</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-4.520559000304381</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>68.130592379999996</v>
+        <v>68.130366792999993</v>
       </c>
       <c r="C64" s="5">
-        <v>0.82057472999998993</v>
+        <v>0.82059695799999588</v>
       </c>
       <c r="D64" s="5">
-        <v>15.651035945870628</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>15.651550270243586</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.322770910000003</v>
+        <v>69.322450386</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1921785300000067</v>
+        <v>1.1920835930000067</v>
       </c>
       <c r="D65" s="5">
-        <v>23.141654121002485</v>
+        <v>23.139714574107529</v>
       </c>
       <c r="E65" s="5">
-        <v>0.9116236975436065</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>0.91235569277432482</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>70.274141360000002</v>
+        <v>70.274375703999993</v>
       </c>
       <c r="C66" s="5">
-        <v>0.95137044999999887</v>
+        <v>0.95192531799999358</v>
       </c>
       <c r="D66" s="5">
-        <v>17.770253903262233</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>17.781501542204438</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>69.837783900000005</v>
+        <v>69.838469352999994</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.43635745999999642</v>
+        <v>-0.43590635099999986</v>
       </c>
       <c r="D67" s="5">
-        <v>-7.201955818901606</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-7.1947393661030539</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.469331199999999</v>
+        <v>69.469712764999997</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.36845270000000596</v>
+        <v>-0.36875658799999655</v>
       </c>
       <c r="D68" s="5">
-        <v>-6.1504886201580344</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-6.1553562764563585</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.822601969999994</v>
+        <v>69.822640792000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.35327076999999463</v>
+        <v>0.35292802700000436</v>
       </c>
       <c r="D69" s="5">
-        <v>6.2759347677767918</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>6.2696393247761106</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.442446509999996</v>
+        <v>70.442428488999994</v>
       </c>
       <c r="C70" s="5">
-        <v>0.61984454000000255</v>
+        <v>0.61978769699999248</v>
       </c>
       <c r="D70" s="5">
-        <v>11.188743646335887</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>11.187660448893189</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>70.617952380000006</v>
+        <v>70.617874671999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.17550587000000917</v>
+        <v>0.17544618300000536</v>
       </c>
       <c r="D71" s="5">
-        <v>3.0310861399113653</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.0300419357215391</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>70.812088119999999</v>
+        <v>70.811974577000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.19413573999999301</v>
+        <v>0.19409990500000163</v>
       </c>
       <c r="D72" s="5">
-        <v>3.3492584807309322</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.3486346149842916</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>71.236454140000006</v>
+        <v>71.236239541000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42436602000000789</v>
+        <v>0.42426496400000246</v>
       </c>
       <c r="D73" s="5">
-        <v>7.4332498915663514</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.4314333599867055</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>72.367404260000001</v>
+        <v>72.367307275000002</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1309501199999943</v>
+        <v>1.1310677339999984</v>
       </c>
       <c r="D74" s="5">
-        <v>20.805975268295128</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>20.808399603199135</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>73.578788509999995</v>
+        <v>73.578698892000006</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2113842499999947</v>
+        <v>1.2113916170000039</v>
       </c>
       <c r="D75" s="5">
-        <v>22.043780135050483</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>22.043959083275745</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>74.535892930000003</v>
+        <v>74.535774360000005</v>
       </c>
       <c r="C76" s="5">
-        <v>0.95710442000000739</v>
+        <v>0.95707546799999932</v>
       </c>
       <c r="D76" s="5">
-        <v>16.776084641687117</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>16.775562246194497</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>74.453885700000001</v>
+        <v>74.453686004000005</v>
       </c>
       <c r="C77" s="5">
-        <v>-8.2007230000002096E-2</v>
+        <v>-8.2088355999999862E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-1.312325503445233</v>
+        <v>-1.3136179504655177</v>
       </c>
       <c r="E77" s="5">
-        <v>7.4017739375444203</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>7.4019824594029116</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>74.068505220000006</v>
+        <v>74.068678449000004</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38538047999999492</v>
+        <v>-0.38500755500000139</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0375041771265847</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.0318426779338736</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>73.881151759999995</v>
+        <v>73.881562161000005</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.1873534600000113</v>
+        <v>-0.18711628799999858</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.9934803064762261</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.989736441174029</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>73.587940059999994</v>
+        <v>73.588158594000006</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.29321170000000052</v>
+        <v>-0.29340356699999859</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6598425383580384</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-4.662800140185408</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>73.948235760000003</v>
+        <v>73.948216814000006</v>
       </c>
       <c r="C81" s="5">
-        <v>0.36029570000000888</v>
+        <v>0.3600582199999991</v>
       </c>
       <c r="D81" s="5">
-        <v>6.0361753636939852</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>6.0320706974096749</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>74.275832960000002</v>
+        <v>74.275793051999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.32759719999999959</v>
+        <v>0.3275762379999918</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4475671829478989</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.4472115024789991</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>74.493870999999999</v>
+        <v>74.493802582000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.21803803999999616</v>
+        <v>0.21800953000000334</v>
       </c>
       <c r="D83" s="5">
-        <v>3.5800556861776966</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.5795819406265528</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>74.581321790000004</v>
+        <v>74.581244252000005</v>
       </c>
       <c r="C84" s="5">
-        <v>8.7450790000005441E-2</v>
+        <v>8.7441670000004024E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.4178504866550812</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>1.4177029775501504</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>74.485492550000004</v>
+        <v>74.485360172</v>
       </c>
       <c r="C85" s="5">
-        <v>-9.5829240000000482E-2</v>
+        <v>-9.5884080000004701E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.531025380726081</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-1.5318969328667054</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>74.019902560000006</v>
+        <v>74.019868169999995</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.46558998999999801</v>
+        <v>-0.46549200200000485</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.2483207860759791</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-7.2468597923911364</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>74.500711760000002</v>
+        <v>74.500687389999996</v>
       </c>
       <c r="C87" s="5">
-        <v>0.48080919999999594</v>
+        <v>0.48081922000000077</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0794072527158747</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>8.0795855759195021</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>74.421892799999995</v>
+        <v>74.421833570999993</v>
       </c>
       <c r="C88" s="5">
-        <v>-7.8818960000006655E-2</v>
+        <v>-7.8853819000002545E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.2621937226338975</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-1.2627491139066249</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>75.143211070000007</v>
+        <v>75.143128407000006</v>
       </c>
       <c r="C89" s="5">
-        <v>0.72131827000001181</v>
+        <v>0.72129483600001265</v>
       </c>
       <c r="D89" s="5">
-        <v>12.271224517568346</v>
+        <v>12.270814658472728</v>
       </c>
       <c r="E89" s="5">
-        <v>0.92584203432650725</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.92600170656824687</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>75.515328229999994</v>
+        <v>75.515469441999997</v>
       </c>
       <c r="C90" s="5">
-        <v>0.37211715999998773</v>
+        <v>0.37234103499999094</v>
       </c>
       <c r="D90" s="5">
-        <v>6.1070833003775027</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.1108650873600734</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>78.230677</v>
+        <v>78.230868776999998</v>
       </c>
       <c r="C91" s="5">
-        <v>2.7153487700000056</v>
+        <v>2.7153993350000007</v>
       </c>
       <c r="D91" s="5">
-        <v>52.793081685666586</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>52.794147788588511</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>79.09939378</v>
+        <v>79.099522046000004</v>
       </c>
       <c r="C92" s="5">
-        <v>0.86871677999999974</v>
+        <v>0.86865326900000639</v>
       </c>
       <c r="D92" s="5">
-        <v>14.170209393853451</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>14.169072472637477</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>77.613099719999994</v>
+        <v>77.613072494999997</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.4862940600000059</v>
+        <v>-1.4864495510000069</v>
       </c>
       <c r="D93" s="5">
-        <v>-20.357940267875019</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-20.359825236670236</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>77.662608480000003</v>
+        <v>77.662567617999997</v>
       </c>
       <c r="C94" s="5">
-        <v>4.9508760000009033E-2</v>
+        <v>4.9495122999999808E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.76816145963438665</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.76794940012163693</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>78.012382239999994</v>
+        <v>78.012333811000005</v>
       </c>
       <c r="C95" s="5">
-        <v>0.34977375999999083</v>
+        <v>0.34976619300000777</v>
       </c>
       <c r="D95" s="5">
-        <v>5.5404158996589237</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.5402960415401825</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>78.357447059999998</v>
+        <v>78.357400011999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.3450648200000046</v>
+        <v>0.34506620099999452</v>
       </c>
       <c r="D96" s="5">
-        <v>5.4388972197284557</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.4389229782179971</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>79.205709959999993</v>
+        <v>79.205639564999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.8482628999999946</v>
+        <v>0.84823955299999909</v>
       </c>
       <c r="D97" s="5">
-        <v>13.792740867192443</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>13.792347144130046</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>80.108746120000006</v>
+        <v>80.108731304000003</v>
       </c>
       <c r="C98" s="5">
-        <v>0.90303616000001341</v>
+        <v>0.90309173900000417</v>
       </c>
       <c r="D98" s="5">
-        <v>14.572744383130566</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.573712041299668</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>79.79033604</v>
+        <v>79.790323850999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.3184100800000067</v>
+        <v>-0.31840745300000606</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.6667672695766544</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.6667304491229018</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>80.369501360000001</v>
+        <v>80.369454101000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.57916532000000132</v>
+        <v>0.57913025000000573</v>
       </c>
       <c r="D100" s="5">
-        <v>9.0665953732193216</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.0660257082760598</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>80.147047279999995</v>
+        <v>80.147041438000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.22245408000000566</v>
+        <v>-0.22241266300000007</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.2713696472583487</v>
+        <v>-3.270771710746867</v>
       </c>
       <c r="E101" s="5">
-        <v>6.65906625328887</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>6.6591758116552491</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>80.100222299999999</v>
+        <v>80.100335454000003</v>
       </c>
       <c r="C102" s="5">
-        <v>-4.6824979999996685E-2</v>
+        <v>-4.6705983999999034E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-0.69883761405661327</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-0.69706740180125459</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>81.201528440000004</v>
+        <v>81.201581723999993</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1013061400000055</v>
+        <v>1.1012462699999901</v>
       </c>
       <c r="D103" s="5">
-        <v>17.805560794549692</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>17.804491417170219</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>82.067041720000006</v>
+        <v>82.067095076000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.86551328000000183</v>
+        <v>0.86551335200000779</v>
       </c>
       <c r="D104" s="5">
-        <v>13.567717208606389</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>13.567708972903825</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>83.045434889999996</v>
+        <v>83.045439919000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.97839316999998971</v>
+        <v>0.97834484300000213</v>
       </c>
       <c r="D105" s="5">
-        <v>15.282615526157993</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.28179988984717</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>83.39563631</v>
+        <v>83.395612186999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.35020142000000476</v>
+        <v>0.35017226799999435</v>
       </c>
       <c r="D106" s="5">
-        <v>5.1794161130742866</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.1789745914385232</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>83.26912797</v>
+        <v>83.269092666999995</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12650834000000089</v>
+        <v>-0.12651952000000222</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8052478416290763</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.8054065669825259</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>84.086503910000005</v>
+        <v>84.086472169000004</v>
       </c>
       <c r="C108" s="5">
-        <v>0.81737594000000513</v>
+        <v>0.81737950200000853</v>
       </c>
       <c r="D108" s="5">
-        <v>12.436509280551089</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>12.436571996328659</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>84.222992989999995</v>
+        <v>84.222971047000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13648907999998983</v>
+        <v>0.1364988779999976</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9653220355515533</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.9654651286427294</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>84.294478179999999</v>
+        <v>84.294466243000002</v>
       </c>
       <c r="C110" s="5">
-        <v>7.1485190000004195E-2</v>
+        <v>7.149519600000076E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>1.0232812608167441</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.0234254298861156</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>85.24687806</v>
+        <v>85.246873043999997</v>
       </c>
       <c r="C111" s="5">
-        <v>0.95239988000000153</v>
+        <v>0.95240680099999508</v>
       </c>
       <c r="D111" s="5">
-        <v>14.433262155165139</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>14.433375814699257</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>85.491146799999996</v>
+        <v>85.491117289000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.24426873999999543</v>
+        <v>0.24424424500000441</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4932242757283349</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4928686494056782</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>86.615982059999993</v>
+        <v>86.615982897999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1248352599999976</v>
+        <v>1.1248656089999969</v>
       </c>
       <c r="D113" s="5">
-        <v>16.982983031754539</v>
+        <v>16.983481195845272</v>
       </c>
       <c r="E113" s="5">
-        <v>8.0713326311327105</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>8.0713415541411102</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>86.932914510000003</v>
+        <v>86.932985514999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.31693245000001014</v>
+        <v>0.31700261699999999</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4803152424087278</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>4.4813271650977038</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>87.333954579999997</v>
+        <v>87.333976313999997</v>
       </c>
       <c r="C115" s="5">
-        <v>0.40104006999999342</v>
+        <v>0.40099079899999879</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6784977998148412</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.6777776014712122</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>87.505941129999997</v>
+        <v>87.505962126</v>
       </c>
       <c r="C116" s="5">
-        <v>0.17198654999999974</v>
+        <v>0.17198581200000262</v>
       </c>
       <c r="D116" s="5">
-        <v>2.3889216032072502</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.388910640022357</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>88.379575669999994</v>
+        <v>88.379574629000004</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87363453999999763</v>
+        <v>0.87361250300000393</v>
       </c>
       <c r="D117" s="5">
-        <v>12.660705048354037</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>12.660364745890584</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>88.824601380000004</v>
+        <v>88.824587824999995</v>
       </c>
       <c r="C118" s="5">
-        <v>0.44502571000001012</v>
+        <v>0.44501319599999078</v>
       </c>
       <c r="D118" s="5">
-        <v>6.2126540205409864</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.2124745314305674</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>89.819750990000003</v>
+        <v>89.819733690000007</v>
       </c>
       <c r="C119" s="5">
-        <v>0.99514960999999857</v>
+        <v>0.99514586500001201</v>
       </c>
       <c r="D119" s="5">
-        <v>14.304401643951859</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>14.304346772558763</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.477835679999998</v>
+        <v>90.477821535000004</v>
       </c>
       <c r="C120" s="5">
-        <v>0.65808468999999548</v>
+        <v>0.65808784499999717</v>
       </c>
       <c r="D120" s="5">
-        <v>9.1551620613895111</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>9.1552095718565596</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>91.103642730000004</v>
+        <v>91.103634663999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.62580705000000592</v>
+        <v>0.62581312899999375</v>
       </c>
       <c r="D121" s="5">
-        <v>8.6231689828310856</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>8.6232573588253416</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.995867029999999</v>
+        <v>91.995863853000003</v>
       </c>
       <c r="C122" s="5">
-        <v>0.8922242999999952</v>
+        <v>0.89222918900000536</v>
       </c>
       <c r="D122" s="5">
-        <v>12.406362430907381</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>12.406435273449246</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.947094329999999</v>
+        <v>92.947093565000003</v>
       </c>
       <c r="C123" s="5">
-        <v>0.95122729999999933</v>
+        <v>0.95122971199999995</v>
       </c>
       <c r="D123" s="5">
-        <v>13.138393869262032</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>13.138429580730392</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>93.343590129999995</v>
+        <v>93.343572417999994</v>
       </c>
       <c r="C124" s="5">
-        <v>0.39649579999999673</v>
+        <v>0.39647885299999075</v>
       </c>
       <c r="D124" s="5">
-        <v>5.2408129896040156</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.2405837499721608</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.823567280000006</v>
+        <v>93.823572170999995</v>
       </c>
       <c r="C125" s="5">
-        <v>0.47997715000001051</v>
+        <v>0.47999975300000131</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3479909686271485</v>
+        <v>6.3482996509491407</v>
       </c>
       <c r="E125" s="5">
-        <v>8.3213109735420723</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>8.3213155723092633</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>94.577923159999997</v>
+        <v>94.577956228999994</v>
       </c>
       <c r="C126" s="5">
-        <v>0.75435587999999143</v>
+        <v>0.75438405799999941</v>
       </c>
       <c r="D126" s="5">
-        <v>10.086479011613614</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>10.086872045318596</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>94.920025219999999</v>
+        <v>94.920031363000007</v>
       </c>
       <c r="C127" s="5">
-        <v>0.34210206000000198</v>
+        <v>0.34207513400001233</v>
       </c>
       <c r="D127" s="5">
-        <v>4.4279763357744306</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.4276192798054392</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>95.685201960000001</v>
+        <v>95.685205179999997</v>
       </c>
       <c r="C128" s="5">
-        <v>0.76517674000000113</v>
+        <v>0.76517381699999021</v>
       </c>
       <c r="D128" s="5">
-        <v>10.114166322845254</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>10.114125273672304</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>96.257006689999997</v>
+        <v>96.257008193999994</v>
       </c>
       <c r="C129" s="5">
-        <v>0.57180472999999665</v>
+        <v>0.57180301399999678</v>
       </c>
       <c r="D129" s="5">
-        <v>7.4115275446860807</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>7.411504308766026</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>96.786701780000001</v>
+        <v>96.786696775999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.52969509000000414</v>
+        <v>0.52968858200000568</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8070843179426355</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.8069980270532682</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>97.052710730000001</v>
+        <v>97.052704043999995</v>
       </c>
       <c r="C131" s="5">
-        <v>0.2660089499999998</v>
+        <v>0.26600726799999563</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3483988476857185</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.3483775301173635</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>97.420816630000004</v>
+        <v>97.420812162000004</v>
       </c>
       <c r="C132" s="5">
-        <v>0.36810590000000332</v>
+        <v>0.3681081180000092</v>
       </c>
       <c r="D132" s="5">
-        <v>4.6475702738360436</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.6475991911190118</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>97.942893679999997</v>
+        <v>97.942892525000005</v>
       </c>
       <c r="C133" s="5">
-        <v>0.52207704999999294</v>
+        <v>0.5220803630000006</v>
       </c>
       <c r="D133" s="5">
-        <v>6.6237572393052169</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.6238008317588859</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>98.402899349999998</v>
+        <v>98.402898898000004</v>
       </c>
       <c r="C134" s="5">
-        <v>0.46000567000000103</v>
+        <v>0.4600063729999988</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7838978346053116</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.7839069733513382</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>97.211373559999998</v>
+        <v>97.21137152</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.19152579</v>
+        <v>-1.1915273780000035</v>
       </c>
       <c r="D135" s="5">
-        <v>-13.600701039624674</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-13.600718034543169</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>98.260840630000004</v>
+        <v>98.260832053000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0494670700000057</v>
+        <v>1.0494605330000013</v>
       </c>
       <c r="D136" s="5">
-        <v>13.75244700028424</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>13.752356494937356</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>98.940118690000006</v>
+        <v>98.940122986000006</v>
       </c>
       <c r="C137" s="5">
-        <v>0.67927806000000146</v>
+        <v>0.67929093300000432</v>
       </c>
       <c r="D137" s="5">
-        <v>8.6184050350230237</v>
+        <v>8.6185754030608344</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4533754773260279</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.4533745588739135</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.1898077</v>
+        <v>100.18981341</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2496890099999973</v>
+        <v>1.2496904239999935</v>
       </c>
       <c r="D138" s="5">
-        <v>16.255468939764683</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>16.25548787306932</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.4997135</v>
+        <v>100.49971884</v>
       </c>
       <c r="C139" s="5">
-        <v>0.30990579999999568</v>
+        <v>0.30990543000000059</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7756274298388126</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.7756226262581905</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>101.1001069</v>
+        <v>101.10010989</v>
       </c>
       <c r="C140" s="5">
-        <v>0.60039340000000152</v>
+        <v>0.60039104999999893</v>
       </c>
       <c r="D140" s="5">
-        <v>7.4092028199290949</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.4091724534205428</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.8414212</v>
+        <v>100.84142180000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25868570000000091</v>
+        <v>-0.2586880899999926</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.0276064655222146</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.0276339568553357</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.69963559999999</v>
+        <v>100.6996343</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.14178560000000573</v>
+        <v>-0.14178750000000662</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.6742438537071802</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.6742661063359532</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>101.38549519999999</v>
+        <v>101.38549284</v>
       </c>
       <c r="C143" s="5">
-        <v>0.68585960000000057</v>
+        <v>0.68585853999999813</v>
       </c>
       <c r="D143" s="5">
-        <v>8.4863588429787242</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>8.4863453457851623</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.9423043</v>
+        <v>101.94230276</v>
       </c>
       <c r="C144" s="5">
-        <v>0.55680910000000949</v>
+        <v>0.55680992000000629</v>
       </c>
       <c r="D144" s="5">
-        <v>6.7931588562145206</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>6.7931693273791671</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>102.1959849</v>
+        <v>102.19598489000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.25368059999999559</v>
+        <v>0.25368213000000139</v>
       </c>
       <c r="D145" s="5">
-        <v>3.0273781400034672</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.0273966957303555</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.7983491</v>
+        <v>101.79834932</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.39763580000000331</v>
+        <v>-0.3976355700000056</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.5704627762866874</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.570460189398295</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>101.0530385</v>
+        <v>101.05303492</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.74531059999999627</v>
+        <v>-0.74531439999999805</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.4404394654247543</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.4404807639887345</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>101.61757249999999</v>
+        <v>101.61757215</v>
       </c>
       <c r="C148" s="5">
-        <v>0.56453399999999476</v>
+        <v>0.56453722999999911</v>
       </c>
       <c r="D148" s="5">
-        <v>6.913678762991271</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>6.9137197955989826</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>101.1520204</v>
+        <v>101.15201988</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.46555209999999647</v>
+        <v>-0.46555227000000343</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3612601758949889</v>
+        <v>-5.3612621025403984</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2355963781793609</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.2355914135188337</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>100.32447089999999</v>
+        <v>100.32447188</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.82754950000000349</v>
+        <v>-0.82754799999999307</v>
       </c>
       <c r="D150" s="5">
-        <v>-9.3875663109228231</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-9.3875500995429739</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>100.8363756</v>
+        <v>100.83637643</v>
       </c>
       <c r="C151" s="5">
-        <v>0.51190470000000232</v>
+        <v>0.51190454999999702</v>
       </c>
       <c r="D151" s="5">
-        <v>6.2977792395832122</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>6.2977772788379793</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>100.4762279</v>
+        <v>100.47622861000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.36014769999999885</v>
+        <v>-0.36014781999999457</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.2027282975929499</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-4.2027296366186295</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>99.183479230000003</v>
+        <v>99.183482436999995</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2927486699999946</v>
+        <v>-1.2927461730000118</v>
       </c>
       <c r="D153" s="5">
-        <v>-14.392424653446923</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-14.392398696200326</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>99.169332370000006</v>
+        <v>99.169332690000005</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.4146859999996764E-2</v>
+        <v>-1.4149746999990498E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.17102566778259831</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.17106053669067034</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>99.301525069999997</v>
+        <v>99.301524212000004</v>
       </c>
       <c r="C155" s="5">
-        <v>0.13219269999999028</v>
+        <v>0.1321915219999994</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6113794868816811</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>1.6113650168272597</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>97.669225499999996</v>
+        <v>97.669224800999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.6322995700000007</v>
+        <v>-1.6322994110000053</v>
       </c>
       <c r="D156" s="5">
-        <v>-18.036233941375855</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-18.036232482216029</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.989207449999995</v>
+        <v>97.989207746000005</v>
       </c>
       <c r="C157" s="5">
-        <v>0.31998194999999896</v>
+        <v>0.31998294500000668</v>
       </c>
       <c r="D157" s="5">
-        <v>4.0030353270309904</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.0030480289847681</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>97.587027669999998</v>
+        <v>97.587028785000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.40217977999999732</v>
+        <v>-0.40217896100000416</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.81551956497891</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-4.8155099647197215</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>97.143482140000003</v>
+        <v>97.143479427000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.44354552999999441</v>
+        <v>-0.44354935799999851</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.3198542320408659</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.3198989439272264</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>96.915787010000003</v>
+        <v>96.915786894999997</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22769513000000074</v>
+        <v>-0.22769253200000605</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.7767085700499128</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-2.7766773716764392</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>96.546793519999994</v>
+        <v>96.546791604999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.36899349000000825</v>
+        <v>-0.36899529000000086</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.4743647030700551</v>
+        <v>-4.4743860798070134</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.5527779492578464</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-4.5527793517750155</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>96.027006979999996</v>
+        <v>96.027007112000007</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.51978653999999835</v>
+        <v>-0.51978449299998886</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.2726244524481061</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.2726005974538257</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>95.577653580000003</v>
+        <v>95.577650422000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.44935339999999258</v>
+        <v>-0.44935669000000189</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.473046742650145</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.4730857813021121</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>95.520326510000004</v>
+        <v>95.520326291000003</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.732706999999948E-2</v>
+        <v>-5.7324131000001444E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.71738525299108735</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.71734861949734885</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>96.146856400000004</v>
+        <v>96.146863492999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.62652989000000048</v>
+        <v>0.62653720199999441</v>
       </c>
       <c r="D165" s="5">
-        <v>8.1611984430167936</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>8.1612971707854634</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>96.062041100000002</v>
+        <v>96.062041620000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-8.481530000000248E-2</v>
+        <v>-8.4821872999995662E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.0534510012299325</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.0535321683073362</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>95.687853570000001</v>
+        <v>95.687853580999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.37418753000000038</v>
+        <v>-0.37418803900000341</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.5754696227115588</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.5754756896632003</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>94.967574310000003</v>
+        <v>94.967574536000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.72027925999999809</v>
+        <v>-0.72027904499999806</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.6681215809559902</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-8.6681190987719976</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>94.965778080000007</v>
+        <v>94.965778897000007</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.7962299999965126E-3</v>
+        <v>-1.7956389999937983E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.2694607084894347E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-2.2687140772026382E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>95.445878629999996</v>
+        <v>95.445880729999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.48010054999998886</v>
+        <v>0.48010183299999198</v>
       </c>
       <c r="D170" s="5">
-        <v>6.2381726659615833</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>6.2381897476566417</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>95.958894619999995</v>
+        <v>95.958892062999993</v>
       </c>
       <c r="C171" s="5">
-        <v>0.51301598999999953</v>
+        <v>0.51301133299999435</v>
       </c>
       <c r="D171" s="5">
-        <v>6.6440613303561546</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>6.6439990730760234</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>95.069311499999998</v>
+        <v>95.069310686999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.88958311999999751</v>
+        <v>-0.88958137599999532</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.574506388067439</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-10.574486970029962</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>95.6388362</v>
+        <v>95.638832827000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.56952470000000233</v>
+        <v>0.56952214000000367</v>
       </c>
       <c r="D173" s="5">
-        <v>7.4304036332783596</v>
+        <v>7.430369191382602</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.94043239231130782</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.94043392111330393</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>96.935358390000005</v>
+        <v>96.935357526999994</v>
       </c>
       <c r="C174" s="5">
-        <v>1.2965221900000046</v>
+        <v>1.296524699999992</v>
       </c>
       <c r="D174" s="5">
-        <v>17.537175929110283</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>17.537213115894247</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>96.719843269999998</v>
+        <v>96.719834270999996</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21551512000000628</v>
+        <v>-0.21552325599999733</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6355611091451681</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-2.6356594149529844</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>96.629344529999997</v>
+        <v>96.629339561999998</v>
       </c>
       <c r="C176" s="5">
-        <v>-9.0498740000001021E-2</v>
+        <v>-9.0494708999997897E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.1170546849499252</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.1170052881951831</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>98.495005800000001</v>
+        <v>98.495025282</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8656612700000039</v>
+        <v>1.8656857200000019</v>
       </c>
       <c r="D177" s="5">
-        <v>25.794634704567933</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>25.795010896148483</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>97.35910561</v>
+        <v>97.359103086000005</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.135900190000001</v>
+        <v>-1.1359221959999957</v>
       </c>
       <c r="D178" s="5">
-        <v>-12.994163699356054</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-12.994397279908876</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>97.638341940000004</v>
+        <v>97.638342656999995</v>
       </c>
       <c r="C179" s="5">
-        <v>0.27923633000000336</v>
+        <v>0.27923957099999086</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4965426342239647</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.4965839517939745</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>98.644316320000001</v>
+        <v>98.644319597999996</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0059743799999978</v>
+        <v>1.0059769410000001</v>
       </c>
       <c r="D180" s="5">
-        <v>13.088920040948636</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.088955171447925</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>98.894554999999997</v>
+        <v>98.894558477000004</v>
       </c>
       <c r="C181" s="5">
-        <v>0.25023867999999538</v>
+        <v>0.2502388790000083</v>
       </c>
       <c r="D181" s="5">
-        <v>3.0869667609898288</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>3.0869691462069859</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>98.792544390000003</v>
+        <v>98.792547807999995</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10201060999999356</v>
+        <v>-0.1020106690000091</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.2308122561042412</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.2308129209086083</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>100.1230642</v>
+        <v>100.12306167</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3305198099999984</v>
+        <v>1.3305138620000037</v>
       </c>
       <c r="D183" s="5">
-        <v>17.413907067284072</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>17.413822717179706</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>101.133301</v>
+        <v>101.13329865999999</v>
       </c>
       <c r="C184" s="5">
-        <v>1.0102368000000013</v>
+        <v>1.0102369899999957</v>
       </c>
       <c r="D184" s="5">
-        <v>12.802988442426489</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>12.802991327191847</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>101.82195950000001</v>
+        <v>101.82195462</v>
       </c>
       <c r="C185" s="5">
-        <v>0.6886585000000025</v>
+        <v>0.68865596000000551</v>
       </c>
       <c r="D185" s="5">
-        <v>8.4843800525930888</v>
+        <v>8.4843477819470436</v>
       </c>
       <c r="E185" s="5">
-        <v>6.4650758475038872</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>6.4650744997950538</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>101.2045387</v>
+        <v>101.20453557</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.61742080000000499</v>
+        <v>-0.6174190499999952</v>
       </c>
       <c r="D186" s="5">
-        <v>-7.0386397610486924</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-7.0386207976796289</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>100.9053297</v>
+        <v>100.90531352000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.29920900000000472</v>
+        <v>-0.29922204999999735</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.4906494167641466</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-3.4907993005309224</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.065523</v>
+        <v>102.06551149000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.1601933000000031</v>
+        <v>1.1601979699999987</v>
       </c>
       <c r="D188" s="5">
-        <v>14.704251295197812</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>14.704316783493997</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>105.1473402</v>
+        <v>105.14736594</v>
       </c>
       <c r="C189" s="5">
-        <v>3.0818172000000033</v>
+        <v>3.0818544499999945</v>
       </c>
       <c r="D189" s="5">
-        <v>42.899500810086089</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>42.900113970324206</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>104.1204537</v>
+        <v>104.12044177999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.0268865000000034</v>
+        <v>-1.0269241600000072</v>
       </c>
       <c r="D190" s="5">
-        <v>-11.109954811275124</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-11.110338049686252</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>104.90853989999999</v>
+        <v>104.90853942</v>
       </c>
       <c r="C191" s="5">
-        <v>0.78808619999999507</v>
+        <v>0.78809764000000371</v>
       </c>
       <c r="D191" s="5">
-        <v>9.4705976900518518</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>9.4707420696690257</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>106.3043079</v>
+        <v>106.30432946000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.3957680000000039</v>
+        <v>1.3957900400000085</v>
       </c>
       <c r="D192" s="5">
-        <v>17.187222330681596</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>17.187513971663073</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>106.6413841</v>
+        <v>106.64140705</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33707619999999849</v>
+        <v>0.33707758999999271</v>
       </c>
       <c r="D193" s="5">
-        <v>3.8720985699050692</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.8721140176912971</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>106.9653062</v>
+        <v>106.96531177999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.32392210000000432</v>
+        <v>0.32390472999999531</v>
       </c>
       <c r="D194" s="5">
-        <v>3.7065022234067602</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.7062993229243446</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>106.9346568</v>
+        <v>106.93465814</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.0649400000001492E-2</v>
+        <v>-3.065363999999704E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.34330171546010924</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.34334911468059115</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>107.8681792</v>
+        <v>107.86817349</v>
       </c>
       <c r="C196" s="5">
-        <v>0.93352240000000108</v>
+        <v>0.93351535000000752</v>
       </c>
       <c r="D196" s="5">
-        <v>10.993722351841861</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.993635156097037</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>108.5171823</v>
+        <v>108.51716626</v>
       </c>
       <c r="C197" s="5">
-        <v>0.64900310000000161</v>
+        <v>0.64899276999999245</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4637341419568237</v>
+        <v>7.4636117936334623</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5754212871929507</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.5754106420236713</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>110.6687539</v>
+        <v>110.66873258</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1515715999999969</v>
+        <v>2.1515663200000006</v>
       </c>
       <c r="D198" s="5">
-        <v>26.566315180944056</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>26.566247083805152</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>111.3413139</v>
+        <v>111.34128257</v>
       </c>
       <c r="C199" s="5">
-        <v>0.67256000000000427</v>
+        <v>0.67254999000000737</v>
       </c>
       <c r="D199" s="5">
-        <v>7.5414441608661065</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>7.5413296421070086</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>113.0921025</v>
+        <v>113.0920789</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7507885999999928</v>
+        <v>1.75079633</v>
       </c>
       <c r="D200" s="5">
-        <v>20.589983036971681</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>20.590088250663463</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>111.3725038</v>
+        <v>111.37253447000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.7195986999999917</v>
+        <v>-1.7195444299999991</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.795184525601712</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-16.794701209116901</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>112.6610388</v>
+        <v>112.66101968</v>
       </c>
       <c r="C202" s="5">
-        <v>1.288534999999996</v>
+        <v>1.2884852099999904</v>
       </c>
       <c r="D202" s="5">
-        <v>14.801937326353842</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>14.801324155116147</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>114.5014805</v>
+        <v>114.50148095</v>
       </c>
       <c r="C203" s="5">
-        <v>1.8404416999999995</v>
+        <v>1.8404612700000058</v>
       </c>
       <c r="D203" s="5">
-        <v>21.464176226492683</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>21.464429323187197</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>115.1386517</v>
+        <v>115.1387093</v>
       </c>
       <c r="C204" s="5">
-        <v>0.63717119999999738</v>
+        <v>0.63722835000000089</v>
       </c>
       <c r="D204" s="5">
-        <v>6.8859072865744109</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>6.8865439046179144</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>116.14073879999999</v>
+        <v>116.14079278</v>
       </c>
       <c r="C205" s="5">
-        <v>1.0020870999999971</v>
+        <v>1.002083479999996</v>
       </c>
       <c r="D205" s="5">
-        <v>10.958694616352528</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>10.958647367307384</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>117.64625580000001</v>
+        <v>117.64627822</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5055170000000118</v>
+        <v>1.5054854400000011</v>
       </c>
       <c r="D206" s="5">
-        <v>16.713826186887481</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>16.713442138992018</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>118.7339478</v>
+        <v>118.73396507</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0876919999999899</v>
+        <v>1.0876868499999972</v>
       </c>
       <c r="D207" s="5">
-        <v>11.676443953411653</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>11.676383487263543</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>119.8764546</v>
+        <v>119.87644158000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1425068000000067</v>
+        <v>1.1424765100000087</v>
       </c>
       <c r="D208" s="5">
-        <v>12.178023727541888</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>12.177681724564149</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>121.032068</v>
+        <v>121.03201717</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1556133999999929</v>
+        <v>1.155575589999998</v>
       </c>
       <c r="D209" s="5">
-        <v>12.2015267144437</v>
+        <v>12.201107494952733</v>
       </c>
       <c r="E209" s="5">
-        <v>11.532630533478194</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>11.532600178680719</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>121.7455437</v>
+        <v>121.74547425999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.7134757000000036</v>
+        <v>0.71345708999999147</v>
       </c>
       <c r="D210" s="5">
-        <v>7.3078357503033375</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>7.3076420829889743</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>123.0147183</v>
+        <v>123.01465387</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2691745999999995</v>
+        <v>1.269179610000009</v>
       </c>
       <c r="D211" s="5">
-        <v>13.252561859758005</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>13.252625206255386</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>124.9006835</v>
+        <v>124.90065147999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.8859652000000011</v>
+        <v>1.8859976099999898</v>
       </c>
       <c r="D212" s="5">
-        <v>20.030844787758383</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>20.031229935976079</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.5618815</v>
+        <v>125.5619088</v>
       </c>
       <c r="C213" s="5">
-        <v>0.66119799999999884</v>
+        <v>0.66125732000000426</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5408109127975012</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.5414166455309619</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>126.4083151</v>
+        <v>126.40830573</v>
       </c>
       <c r="C214" s="5">
-        <v>0.84643359999999745</v>
+        <v>0.84639692999999738</v>
       </c>
       <c r="D214" s="5">
-        <v>8.3961691085098664</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>8.3957898775574478</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>128.65611240000001</v>
+        <v>128.65611397000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.2477973000000162</v>
+        <v>2.2478082400000119</v>
       </c>
       <c r="D215" s="5">
-        <v>23.554161749572366</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>23.554289743763857</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>126.9608386</v>
+        <v>126.9609482</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.6952738000000096</v>
+        <v>-1.6951657700000027</v>
       </c>
       <c r="D216" s="5">
-        <v>-14.715069884578401</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-14.714198894267261</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>127.4154487</v>
+        <v>127.41555995</v>
       </c>
       <c r="C217" s="5">
-        <v>0.45461009999999646</v>
+        <v>0.45461174999999798</v>
       </c>
       <c r="D217" s="5">
-        <v>4.3824935294176859</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.3825058921123539</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>129.39964979999999</v>
+        <v>129.39969255</v>
       </c>
       <c r="C218" s="5">
-        <v>1.9842010999999928</v>
+        <v>1.9841325999999953</v>
       </c>
       <c r="D218" s="5">
-        <v>20.373851455665104</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>20.373067454846595</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>130.26783789999999</v>
+        <v>130.2678823</v>
       </c>
       <c r="C219" s="5">
-        <v>0.86818809999999758</v>
+        <v>0.86818974999999909</v>
       </c>
       <c r="D219" s="5">
-        <v>8.355072994318391</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.3550866007679794</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>130.7625376</v>
+        <v>130.76257558</v>
       </c>
       <c r="C220" s="5">
-        <v>0.4946997000000124</v>
+        <v>0.49469328000000701</v>
       </c>
       <c r="D220" s="5">
-        <v>4.6534666530633872</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.6534033761678861</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>131.21697080000001</v>
+        <v>131.2170007</v>
       </c>
       <c r="C221" s="5">
-        <v>0.45443320000001108</v>
+        <v>0.45442511999999624</v>
       </c>
       <c r="D221" s="5">
-        <v>4.2509478241142817</v>
+        <v>4.2508695317517553</v>
       </c>
       <c r="E221" s="5">
-        <v>8.4150448458007112</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>8.4151150812386213</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>131.37445339999999</v>
+        <v>131.37389587999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.15748259999998027</v>
+        <v>0.15689517999999225</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4497481622878894</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.4443045676681976</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>132.859658</v>
+        <v>132.85968629999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.485204600000003</v>
+        <v>1.4857904200000007</v>
       </c>
       <c r="D223" s="5">
-        <v>14.442278751862858</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>14.448399421086556</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.4647865</v>
+        <v>133.46481772999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.6051285000000064</v>
+        <v>0.60513143000000014</v>
       </c>
       <c r="D224" s="5">
-        <v>5.6045890215821181</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>5.6046156182029128</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>134.6980896</v>
+        <v>134.69813569999999</v>
       </c>
       <c r="C225" s="5">
-        <v>1.2333031000000005</v>
+        <v>1.2333179700000017</v>
       </c>
       <c r="D225" s="5">
-        <v>11.670094098971241</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.670239161917051</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>134.65751539999999</v>
+        <v>134.65753572</v>
       </c>
       <c r="C226" s="5">
-        <v>-4.0574200000008886E-2</v>
+        <v>-4.0599979999996094E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36086967963547822</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.36109846534226886</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.2529413</v>
+        <v>133.25297441999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4045740999999907</v>
+        <v>-1.4045613000000117</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.82316932307379</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-11.823065998992933</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>132.5077699</v>
+        <v>132.50790999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.74517140000000381</v>
+        <v>-0.74506442999998512</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.5079913789117931</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-6.5070841236070205</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>132.77050790000001</v>
+        <v>132.77063734000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.26273800000001302</v>
+        <v>0.2627273500000058</v>
       </c>
       <c r="D229" s="5">
-        <v>2.4054948901288009</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.4053937475867704</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>132.29413510000001</v>
+        <v>132.29420471</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.47637280000000715</v>
+        <v>-0.47643263000000502</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2215737233496364</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.2220894760952703</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>131.72767150000001</v>
+        <v>131.72773753000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.56646359999999163</v>
+        <v>-0.56646717999998941</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.0189242256062467</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-5.018952622558059</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>130.66401350000001</v>
+        <v>130.66410092000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0636580000000038</v>
+        <v>-1.0636366100000032</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.2706610288935671</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.2704783549738767</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>128.81217040000001</v>
+        <v>128.81227340999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.8518430999999964</v>
+        <v>-1.851827510000021</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.7420580017536</v>
+        <v>-15.741925904855258</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8326900745676999</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.8326339400927982</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>126.29907439999999</v>
+        <v>126.29805734</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5130960000000186</v>
+        <v>-2.5142160699999891</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.055979795928259</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-21.064365587253477</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>123.42141530000001</v>
+        <v>123.42159838000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.8776590999999883</v>
+        <v>-2.8764589599999937</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.162457087281997</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-24.153778171564898</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>120.08548500000001</v>
+        <v>120.08556193</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.3359303000000011</v>
+        <v>-3.3360364500000088</v>
       </c>
       <c r="D236" s="5">
-        <v>-28.021974297593953</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-28.022702203522552</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>117.0145433</v>
+        <v>117.01460388</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0709417000000059</v>
+        <v>-3.0709580500000015</v>
       </c>
       <c r="D237" s="5">
-        <v>-26.718912439836593</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-26.719020526550274</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.9758738</v>
+        <v>114.97591697</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0386694999999975</v>
+        <v>-2.0386869099999956</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.015384841162884</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-19.015523075258422</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>113.7186993</v>
+        <v>113.71875991</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.257174500000005</v>
+        <v>-1.2571570599999973</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.36007894204354</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-12.359913290153502</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>112.14570329999999</v>
+        <v>112.14581552999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5729960000000034</v>
+        <v>-1.5729443800000098</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.392461002757141</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-15.391986079523413</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.9233162</v>
+        <v>109.92342453000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2223870999999917</v>
+        <v>-2.2223909999999876</v>
       </c>
       <c r="D241" s="5">
-        <v>-21.352269375580292</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-21.3522837647666</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>108.1266275</v>
+        <v>108.12667934</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7966887000000042</v>
+        <v>-1.79674519000001</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.94330382324144</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-17.943802135923491</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>107.54762239999999</v>
+        <v>107.54767613</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.57900510000000338</v>
+        <v>-0.57900320999999622</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.2399403006283327</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.2399176240938932</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>107.19822859999999</v>
+        <v>107.19834419999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.34939380000000142</v>
+        <v>-0.34933193000000529</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8295734165712525</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.8289054726279748</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>107.2373923</v>
+        <v>107.23756671</v>
       </c>
       <c r="C245" s="5">
-        <v>3.9163700000003132E-2</v>
+        <v>3.9222510000001876E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.4392888642219539</v>
+        <v>0.43994937309896898</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.749021488422976</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-16.748952664882555</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>110.88840690000001</v>
+        <v>110.88712852</v>
       </c>
       <c r="C246" s="5">
-        <v>3.6510146000000105</v>
+        <v>3.6495618100000087</v>
       </c>
       <c r="D246" s="5">
-        <v>49.444106809632181</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>49.420517453846593</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>107.6315747</v>
+        <v>107.6318995</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2568322000000052</v>
+        <v>-3.2552290200000016</v>
       </c>
       <c r="D247" s="5">
-        <v>-30.073369567105988</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-30.061162424517917</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>108.6666642</v>
+        <v>108.66678377</v>
       </c>
       <c r="C248" s="5">
-        <v>1.035089499999998</v>
+        <v>1.0348842699999921</v>
       </c>
       <c r="D248" s="5">
-        <v>12.170768382969509</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>12.168187551141685</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>108.9831927</v>
+        <v>108.98326792</v>
       </c>
       <c r="C249" s="5">
-        <v>0.31652850000000399</v>
+        <v>0.31648415000000796</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5519526897077602</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.5514430427387111</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>109.14640110000001</v>
+        <v>109.14645149</v>
       </c>
       <c r="C250" s="5">
-        <v>0.16320840000000203</v>
+        <v>0.16318357000000105</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8119426034368669</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.81166340548371</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>109.1400687</v>
+        <v>109.14016121</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.3324000000051228E-3</v>
+        <v>-6.2902800000017578E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.9598773928469804E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-6.9135952049570459E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>110.155261</v>
+        <v>110.15534597</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0151922999999954</v>
+        <v>1.0151847599999968</v>
       </c>
       <c r="D252" s="5">
-        <v>11.751214595291316</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>11.751112328875713</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>110.48099929999999</v>
+        <v>110.48106691</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32573829999999759</v>
+        <v>0.32572093999999652</v>
       </c>
       <c r="D253" s="5">
-        <v>3.6067854827521506</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.6065872973565005</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>111.36741000000001</v>
+        <v>111.36745168</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88641070000001321</v>
+        <v>0.88638477000000648</v>
       </c>
       <c r="D254" s="5">
-        <v>10.064258146400974</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>10.063944194792862</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>112.4360594</v>
+        <v>112.43610179</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0686493999999982</v>
+        <v>1.068650109999993</v>
       </c>
       <c r="D255" s="5">
-        <v>12.142429155068491</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>12.142432865960085</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>111.0731526</v>
+        <v>111.07322121</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3629068000000046</v>
+        <v>-1.3628805799999952</v>
       </c>
       <c r="D256" s="5">
-        <v>-13.614313549865798</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-13.614064046955432</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>111.35175940000001</v>
+        <v>111.35183886999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27860680000000571</v>
+        <v>0.27861765999999477</v>
       </c>
       <c r="D257" s="5">
-        <v>3.0518558440471466</v>
+        <v>3.0519745390666708</v>
       </c>
       <c r="E257" s="5">
-        <v>3.8366907398213579</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.8365959674617756</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>111.41221849999999</v>
+        <v>111.41125215</v>
       </c>
       <c r="C258" s="5">
-        <v>6.0459099999988553E-2</v>
+        <v>5.9413280000001123E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>0.65349635004259277</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.64215853370874765</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>111.4098906</v>
+        <v>111.41019889</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3278999999973848E-3</v>
+        <v>-1.0532599999919512E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.5070490780088051E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.1343973426425347E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>112.9794127</v>
+        <v>112.97948135</v>
       </c>
       <c r="C260" s="5">
-        <v>1.5695221000000004</v>
+        <v>1.5692824599999966</v>
       </c>
       <c r="D260" s="5">
-        <v>18.278764817680425</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>18.275699735258399</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>113.9370231</v>
+        <v>113.93709504</v>
       </c>
       <c r="C261" s="5">
-        <v>0.95761040000000719</v>
+        <v>0.95761369000000229</v>
       </c>
       <c r="D261" s="5">
-        <v>10.658980463293677</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>10.659012025798042</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>112.99866280000001</v>
+        <v>112.99870971</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.93836029999999937</v>
+        <v>-0.93838533000000268</v>
       </c>
       <c r="D262" s="5">
-        <v>-9.447335961495396</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-9.4475709602046205</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>115.1626765</v>
+        <v>115.16278237</v>
       </c>
       <c r="C263" s="5">
-        <v>2.1640136999999982</v>
+        <v>2.1640726600000022</v>
       </c>
       <c r="D263" s="5">
-        <v>25.562902786921104</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>25.563662450210025</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>117.5078597</v>
+        <v>117.50790738000001</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3451831999999939</v>
+        <v>2.3451250100000038</v>
       </c>
       <c r="D264" s="5">
-        <v>27.368488599315821</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>27.367703684004006</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>117.23402160000001</v>
+        <v>117.23406189000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.27383809999999187</v>
+        <v>-0.27384548999999936</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.7608918717989983</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.7609643209379309</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>118.3960976</v>
+        <v>118.39611035</v>
       </c>
       <c r="C266" s="5">
-        <v>1.162075999999999</v>
+        <v>1.1620484599999941</v>
       </c>
       <c r="D266" s="5">
-        <v>12.565342456431615</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>12.565023695938816</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>117.89951840000001</v>
+        <v>117.89954166</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.49657919999999933</v>
+        <v>-0.4965686900000037</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.9185674438607219</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-4.9184652153672399</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>118.9164224</v>
+        <v>118.91645006</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0169039999999967</v>
+        <v>1.0169084000000055</v>
       </c>
       <c r="D268" s="5">
-        <v>10.855602540957587</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>10.855649517610754</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>119.98411520000001</v>
+        <v>119.98414388</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0676928000000032</v>
+        <v>1.0676938200000023</v>
       </c>
       <c r="D269" s="5">
-        <v>11.322517477152161</v>
+        <v>11.322526068537497</v>
       </c>
       <c r="E269" s="5">
-        <v>7.7523299555516401</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>7.7522788106606511</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>120.65587669999999</v>
+        <v>120.65526027</v>
       </c>
       <c r="C270" s="5">
-        <v>0.67176149999998813</v>
+        <v>0.67111638999999457</v>
       </c>
       <c r="D270" s="5">
-        <v>6.9292982779420198</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.9224361554765412</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>120.8831311</v>
+        <v>120.88334144</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22725440000000674</v>
+        <v>0.22808116999999584</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2837520197991124</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2921589015822308</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>121.5624239</v>
+        <v>121.56247415</v>
       </c>
       <c r="C272" s="5">
-        <v>0.67929279999999892</v>
+        <v>0.67913271000000464</v>
       </c>
       <c r="D272" s="5">
-        <v>6.9556687035810194</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.9539659934580111</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>122.7418455</v>
+        <v>122.74190335999999</v>
       </c>
       <c r="C273" s="5">
-        <v>1.1794215999999977</v>
+        <v>1.179429209999995</v>
       </c>
       <c r="D273" s="5">
-        <v>12.284438884559123</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>12.28451707226168</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>124.90561870000001</v>
+        <v>124.90565323</v>
       </c>
       <c r="C274" s="5">
-        <v>2.1637732000000085</v>
+        <v>2.1637498700000037</v>
       </c>
       <c r="D274" s="5">
-        <v>23.330903340774878</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>23.330614825130191</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>126.397527</v>
+        <v>126.39762380000001</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4919082999999915</v>
+        <v>1.4919705700000065</v>
       </c>
       <c r="D275" s="5">
-        <v>15.313253111902547</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>15.313930310039048</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>127.3712843</v>
+        <v>127.37129697</v>
       </c>
       <c r="C276" s="5">
-        <v>0.9737573000000026</v>
+        <v>0.97367316999999787</v>
       </c>
       <c r="D276" s="5">
-        <v>9.6466610574767806</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>9.6457842852600173</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>128.9721978</v>
+        <v>128.97219545999999</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6009135000000043</v>
+        <v>1.6008984899999916</v>
       </c>
       <c r="D277" s="5">
-        <v>16.170236479262279</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>16.170072517062749</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>129.6726448</v>
+        <v>129.67263177000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70044699999999693</v>
+        <v>0.70043631000001483</v>
       </c>
       <c r="D278" s="5">
-        <v>6.7154297394485196</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.7153242956593084</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>132.47244610000001</v>
+        <v>132.47244990999999</v>
       </c>
       <c r="C279" s="5">
-        <v>2.7998013000000128</v>
+        <v>2.7998181399999851</v>
       </c>
       <c r="D279" s="5">
-        <v>29.218960170535404</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>29.219160580772161</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.30311649999999</v>
+        <v>130.30309750999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.1693296000000259</v>
+        <v>-2.1693524000000082</v>
       </c>
       <c r="D280" s="5">
-        <v>-17.974106759550434</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-17.974278519446031</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.2541903</v>
+        <v>130.25418210999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.89261999999826E-2</v>
+        <v>-4.8915399999998499E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.44964653103195529</v>
+        <v>-0.44954754599697555</v>
       </c>
       <c r="E281" s="5">
-        <v>8.5595289700481914</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>8.5594961949900572</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>129.097994</v>
+        <v>129.09778663</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.1561963000000048</v>
+        <v>-1.1563954799999863</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.146813006200228</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-10.148477168922753</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>130.94591130000001</v>
+        <v>130.94604361</v>
       </c>
       <c r="C283" s="5">
-        <v>1.847917300000006</v>
+        <v>1.8482569800000022</v>
       </c>
       <c r="D283" s="5">
-        <v>18.595819652949054</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>18.59954369198087</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>130.98086430000001</v>
+        <v>130.98087699999999</v>
       </c>
       <c r="C284" s="5">
-        <v>3.4953000000001566E-2</v>
+        <v>3.483338999998864E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.3207830755636909</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.31968341818637835</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>131.10358640000001</v>
+        <v>131.10361258</v>
       </c>
       <c r="C285" s="5">
-        <v>0.12272210000000427</v>
+        <v>0.12273558000001117</v>
       </c>
       <c r="D285" s="5">
-        <v>1.130148215563076</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.1302728832435216</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>130.4564239</v>
+        <v>130.45642039000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.64716250000000741</v>
+        <v>-0.64719218999999839</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.7653186573951354</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-5.7655748942736391</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>130.44819050000001</v>
+        <v>130.44824149999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.2333999999946172E-3</v>
+        <v>-8.1788900000105969E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.570843104559577E-2</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-7.5207371094720976E-2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>129.39304859999999</v>
+        <v>129.39301373000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.0551419000000237</v>
+        <v>-1.0552277699999877</v>
       </c>
       <c r="D288" s="5">
-        <v>-9.2859340488893221</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-9.2866529899335521</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>128.6037766</v>
+        <v>128.60373838999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.78927199999998265</v>
+        <v>-0.78927534000001742</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.079117777091481</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-7.0791485805479564</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>128.677865</v>
+        <v>128.67782306000001</v>
       </c>
       <c r="C290" s="5">
-        <v>7.4088399999993726E-2</v>
+        <v>7.4084670000019059E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.69351248061533255</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>0.69347766154392865</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>128.77418610000001</v>
+        <v>128.77417306000001</v>
       </c>
       <c r="C291" s="5">
-        <v>9.6321100000011484E-2</v>
+        <v>9.6350000000001046E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.90196067108461175</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.90223270438765102</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>129.7782397</v>
+        <v>129.77834788999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0040535999999918</v>
+        <v>1.0041748299999824</v>
       </c>
       <c r="D292" s="5">
-        <v>9.7682614278016047</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>9.7694929226962657</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>129.8280996</v>
+        <v>129.82814848999999</v>
       </c>
       <c r="C293" s="5">
-        <v>4.9859900000001289E-2</v>
+        <v>4.980059999999753E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.46200711808668249</v>
+        <v>0.4614560922726163</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.32712245112317406</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-0.3270786496822109</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>130.94691259999999</v>
+        <v>130.94675798</v>
       </c>
       <c r="C294" s="5">
-        <v>1.1188129999999887</v>
+        <v>1.1186094900000114</v>
       </c>
       <c r="D294" s="5">
-        <v>10.845676805480187</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>10.843605306221061</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>131.67317829999999</v>
+        <v>131.67342826000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.72626569999999901</v>
+        <v>0.72667028000000755</v>
       </c>
       <c r="D295" s="5">
-        <v>6.8623359894377067</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.8662845648898685</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>132.96734530000001</v>
+        <v>132.96729597000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.2941670000000158</v>
+        <v>1.2938677100000007</v>
       </c>
       <c r="D296" s="5">
-        <v>12.453286998914749</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>12.450224719751702</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>134.33297200000001</v>
+        <v>134.33291679999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3656267000000071</v>
+        <v>1.3656208299999832</v>
       </c>
       <c r="D297" s="5">
-        <v>13.04503726596935</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>13.044983104895302</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>135.0041105</v>
+        <v>135.00403625999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.67113849999998365</v>
+        <v>0.67111945999999989</v>
       </c>
       <c r="D298" s="5">
-        <v>6.1628141326090402</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.162637065884935</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>134.19644310000001</v>
+        <v>134.196383</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.80766739999998549</v>
+        <v>-0.80765325999999504</v>
       </c>
       <c r="D299" s="5">
-        <v>-6.9474758907174579</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-6.9473619292398592</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>135.79396499999999</v>
+        <v>135.79387384</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5975218999999754</v>
+        <v>1.5974908400000061</v>
       </c>
       <c r="D300" s="5">
-        <v>15.258661700679088</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>15.258352632219662</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.62049949999999</v>
+        <v>136.62036255999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.82653450000000817</v>
+        <v>0.82648871999998619</v>
       </c>
       <c r="D301" s="5">
-        <v>7.5535610343738568</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.5531337966674883</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>137.8489017</v>
+        <v>137.84885151</v>
       </c>
       <c r="C302" s="5">
-        <v>1.228402200000005</v>
+        <v>1.2284889500000133</v>
       </c>
       <c r="D302" s="5">
-        <v>11.339507782273195</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>11.340360527787862</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>138.43013830000001</v>
+        <v>138.43021443999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.58123660000001109</v>
+        <v>0.58136292999998318</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1787754974089717</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1799292546831133</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>138.95580430000001</v>
+        <v>138.95622367999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52566600000000108</v>
+        <v>0.52600924000000759</v>
       </c>
       <c r="D304" s="5">
-        <v>4.6531909034479346</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.6562904245289971</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>140.29415979999999</v>
+        <v>140.29439253999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3383554999999774</v>
+        <v>1.3381688599999961</v>
       </c>
       <c r="D305" s="5">
-        <v>12.190168891675746</v>
+        <v>12.188339126445236</v>
       </c>
       <c r="E305" s="5">
-        <v>8.0614753140852322</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.0616138886138167</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>139.7863242</v>
+        <v>139.78621765</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.50783559999999284</v>
+        <v>-0.50817488999999227</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.2583056686288483</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-4.2610873188259397</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>139.9227214</v>
+        <v>139.92311520999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.13639720000000466</v>
+        <v>0.1368975599999942</v>
       </c>
       <c r="D307" s="5">
-        <v>1.1772102874783696</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.1815529631096666</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>139.13804049999999</v>
+        <v>139.13776357</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.78468090000001212</v>
+        <v>-0.78535163999998758</v>
       </c>
       <c r="D308" s="5">
-        <v>-6.5258177023161279</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-6.5312070503853796</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>138.1834551</v>
+        <v>138.18316844</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.95458539999998493</v>
+        <v>-0.95459513000000129</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.9291875457427885</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-7.9292805333672778</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.72924689999999</v>
+        <v>138.72892619999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.54579179999998928</v>
+        <v>0.54575775999998655</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8440465899129537</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.8437481508534441</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>139.58919929999999</v>
+        <v>139.58889991000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.8599523999999974</v>
+        <v>0.85997371000001976</v>
       </c>
       <c r="D311" s="5">
-        <v>7.6974570543949294</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.6976727563000225</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>141.34197610000001</v>
+        <v>141.34174848999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.7527768000000208</v>
+        <v>1.7528485799999771</v>
       </c>
       <c r="D312" s="5">
-        <v>16.153449918244679</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>16.154194851939319</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>142.6579121</v>
+        <v>142.65768453000001</v>
       </c>
       <c r="C313" s="5">
-        <v>1.3159359999999936</v>
+        <v>1.3159360400000253</v>
       </c>
       <c r="D313" s="5">
-        <v>11.762589492188535</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>11.762609790446611</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>142.68768829999999</v>
+        <v>142.68787090999999</v>
       </c>
       <c r="C314" s="5">
-        <v>2.9776199999986375E-2</v>
+        <v>3.0186379999975088E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.25075712361222191</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.25421583827589522</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>144.0665831</v>
+        <v>144.06709107</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3788948000000119</v>
+        <v>1.3792201600000169</v>
       </c>
       <c r="D315" s="5">
-        <v>12.233122918693763</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>12.236148062756925</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>143.3414157</v>
+        <v>143.34264683999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72516740000000368</v>
+        <v>-0.72444423000001734</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.8758207576902199</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-5.8701020942259934</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>144.96648909999999</v>
+        <v>144.96681129000001</v>
       </c>
       <c r="C317" s="5">
-        <v>1.6250733999999909</v>
+        <v>1.6241644500000234</v>
       </c>
       <c r="D317" s="5">
-        <v>14.485682812943068</v>
+        <v>14.476936921973094</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3303804710479445</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.3304387049310158</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>147.96768270000001</v>
+        <v>147.96762289</v>
       </c>
       <c r="C318" s="5">
-        <v>3.0011936000000219</v>
+        <v>3.0008115999999916</v>
       </c>
       <c r="D318" s="5">
-        <v>27.876581372143725</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>27.872550682231534</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>147.00854910000001</v>
+        <v>147.00921711999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.95913360000000125</v>
+        <v>-0.95840577000001304</v>
       </c>
       <c r="D319" s="5">
-        <v>-7.5070509306912836</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-7.5015585853922868</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>145.8052524</v>
+        <v>145.80328312</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.2032967000000099</v>
+        <v>-1.205933999999985</v>
       </c>
       <c r="D320" s="5">
-        <v>-9.3919190639366494</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-9.4115430895795988</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>146.7369941</v>
+        <v>146.73686183999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.93174170000000345</v>
+        <v>0.93357871999998565</v>
       </c>
       <c r="D321" s="5">
-        <v>7.943722692436328</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.9600514757410812</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>145.71305459999999</v>
+        <v>145.71251702000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.0239395000000115</v>
+        <v>-1.0243448199999818</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.0596549091364604</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-8.0627307824798109</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>145.7254925</v>
+        <v>145.72469566000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.2437900000008995E-2</v>
+        <v>1.2178640000001906E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.10247873229856097</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.10034201757773697</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>147.40384750000001</v>
+        <v>147.40345873000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6783550000000105</v>
+        <v>1.6787630700000022</v>
       </c>
       <c r="D324" s="5">
-        <v>14.73064977606866</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>14.734546993620112</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>145.3523156</v>
+        <v>145.35222415000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.0515319000000147</v>
+        <v>-2.0512345799999991</v>
       </c>
       <c r="D325" s="5">
-        <v>-15.480362767532995</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-15.478325863221654</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>145.38592969999999</v>
+        <v>145.38654695</v>
       </c>
       <c r="C326" s="5">
-        <v>3.3614099999994096E-2</v>
+        <v>3.4322799999983999E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.27786461485275193</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.28373073907010937</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>144.95809689999999</v>
+        <v>144.95884663999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.42783280000000445</v>
+        <v>-0.42770031000000586</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.4746892701886911</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.4736160790676873</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>144.21410890000001</v>
+        <v>144.21845236999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.74398799999997323</v>
+        <v>-0.74039426999999591</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9880057429890998</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.9598592480985202</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>143.7230533</v>
+        <v>143.72256909000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.49105560000000992</v>
+        <v>-0.49588327999998683</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.0103938946581819</v>
+        <v>-4.0489587687787321</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.85774016306778833</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-0.85829452198610268</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>144.23602299999999</v>
+        <v>144.23523445000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.5129696999999851</v>
+        <v>0.51266535999999974</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3680695378136791</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.3654419487883844</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>144.2088919</v>
+        <v>144.20890188000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-2.7131099999991193E-2</v>
+        <v>-2.6332569999993893E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.22548915229964051</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.21886035146388982</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>146.75116070000001</v>
+        <v>146.74739517</v>
       </c>
       <c r="C332" s="5">
-        <v>2.5422688000000164</v>
+        <v>2.538493289999991</v>
       </c>
       <c r="D332" s="5">
-        <v>23.33151371654365</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>23.293441501854062</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>146.94142540000001</v>
+        <v>146.94173395000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.19026470000000018</v>
+        <v>0.19433878000000959</v>
       </c>
       <c r="D333" s="5">
-        <v>1.5669572028879752</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.6007961278548422</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>149.00352369999999</v>
+        <v>149.00339088000001</v>
       </c>
       <c r="C334" s="5">
-        <v>2.062098299999974</v>
+        <v>2.0616569299999981</v>
       </c>
       <c r="D334" s="5">
-        <v>18.202724362663723</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>18.198481618959249</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>149.09042489999999</v>
+        <v>149.08716587000001</v>
       </c>
       <c r="C335" s="5">
-        <v>8.690119999999979E-2</v>
+        <v>8.3774989999994887E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.70210818321208013</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.67677278435347432</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>148.54157649999999</v>
+        <v>148.54177174</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.54884839999999713</v>
+        <v>-0.54539413000000536</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.329219574727694</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.3026109377040767</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>148.33153970000001</v>
+        <v>148.33254787999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.21003679999998326</v>
+        <v>-0.2092238600000087</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.683658118531195</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.6771897921122769</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>149.2949571</v>
+        <v>149.29641405999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.96341739999999731</v>
+        <v>0.96386617999999658</v>
       </c>
       <c r="D338" s="5">
-        <v>8.0785731744157587</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>8.0824149310073636</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>150.31647090000001</v>
+        <v>150.31808391999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0215138000000081</v>
+        <v>1.0216698600000029</v>
       </c>
       <c r="D339" s="5">
-        <v>8.5268483689152408</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.5281140775519848</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>153.7300157</v>
+        <v>153.73955411</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4135447999999826</v>
+        <v>3.421470190000008</v>
       </c>
       <c r="D340" s="5">
-        <v>30.925791243556834</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>31.006435683917431</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>153.2823904</v>
+        <v>153.28354106</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.44762529999999856</v>
+        <v>-0.4560130499999957</v>
       </c>
       <c r="D341" s="5">
-        <v>-3.4386974290995909</v>
+        <v>-3.5018716567904784</v>
       </c>
       <c r="E341" s="5">
-        <v>6.6512204413347265</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>6.6523803676323379</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>153.91611230000001</v>
+        <v>153.90533855000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.63372190000001183</v>
+        <v>0.62179749000000584</v>
       </c>
       <c r="D342" s="5">
-        <v>5.075592632798287</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>4.9779092351894594</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>154.95279909999999</v>
+        <v>154.95403173</v>
       </c>
       <c r="C343" s="5">
-        <v>1.036686799999984</v>
+        <v>1.0486931799999866</v>
       </c>
       <c r="D343" s="5">
-        <v>8.3887200717095212</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.4901606115467931</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>157.0293892</v>
+        <v>157.02417986</v>
       </c>
       <c r="C344" s="5">
-        <v>2.0765901000000042</v>
+        <v>2.0701481300000069</v>
       </c>
       <c r="D344" s="5">
-        <v>17.321656667312936</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>17.263766110996293</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>156.77183719999999</v>
+        <v>156.77225847</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.257552000000004</v>
+        <v>-0.2519213900000068</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.950523958822703</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.9083198748491181</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>157.33713259999999</v>
+        <v>157.33774134000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.56529539999999656</v>
+        <v>0.56548287000001096</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4138714572642845</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4153522978374493</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.4120346</v>
+        <v>159.40519329</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0749020000000087</v>
+        <v>2.0674519499999917</v>
       </c>
       <c r="D347" s="5">
-        <v>17.024955444019831</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>16.959272575858051</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>161.2363412</v>
+        <v>161.23900567999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8243065999999999</v>
+        <v>1.8338123899999914</v>
       </c>
       <c r="D348" s="5">
-        <v>14.630967198810074</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>14.712763075158586</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>163.58553599999999</v>
+        <v>163.58951868</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3491947999999923</v>
+        <v>2.3505130000000065</v>
       </c>
       <c r="D349" s="5">
-        <v>18.955246648759005</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>18.966410925994314</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.0668728</v>
+        <v>165.07121828000001</v>
       </c>
       <c r="C350" s="5">
-        <v>1.4813368000000082</v>
+        <v>1.4816996000000131</v>
       </c>
       <c r="D350" s="5">
-        <v>11.424390619119972</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>11.427037239067793</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>167.00282419999999</v>
+        <v>167.00655520999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.9359513999999933</v>
+        <v>1.935336929999977</v>
       </c>
       <c r="D351" s="5">
-        <v>15.018236254993965</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>15.012736936874482</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>166.86843529999999</v>
+        <v>166.8831155</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.1343889000000047</v>
+        <v>-0.12343970999998533</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.96138996774915997</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.8833603055509176</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>169.7814736</v>
+        <v>169.78346712000001</v>
       </c>
       <c r="C353" s="5">
-        <v>2.9130383000000108</v>
+        <v>2.9003516200000092</v>
       </c>
       <c r="D353" s="5">
-        <v>23.081636009520423</v>
+        <v>22.969098491900297</v>
       </c>
       <c r="E353" s="5">
-        <v>10.763847795526038</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>10.764316863962197</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.08820850000001</v>
+        <v>172.06342265000001</v>
       </c>
       <c r="C354" s="5">
-        <v>2.3067349000000092</v>
+        <v>2.2799555299999952</v>
       </c>
       <c r="D354" s="5">
-        <v>17.579004078542894</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>17.359409227065072</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>173.4705247</v>
+        <v>173.46732646000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3823161999999911</v>
+        <v>1.4039038100000027</v>
       </c>
       <c r="D355" s="5">
-        <v>10.076584064509886</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.242620982680361</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.41224489999999</v>
+        <v>173.40548178</v>
       </c>
       <c r="C356" s="5">
-        <v>-5.8279800000008208E-2</v>
+        <v>-6.1844680000007202E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.40241232570801255</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-0.42698684268349663</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.41789990000001</v>
+        <v>175.41835610000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0056550000000186</v>
+        <v>2.0128743200000088</v>
       </c>
       <c r="D357" s="5">
-        <v>14.796794976932182</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>14.854118115448344</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.3894373</v>
+        <v>176.39186773</v>
       </c>
       <c r="C358" s="5">
-        <v>0.97153739999998834</v>
+        <v>0.97351162999999019</v>
       </c>
       <c r="D358" s="5">
-        <v>6.8523331176731928</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.8666668678644349</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>176.2091121</v>
+        <v>176.19847221000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.18032519999999863</v>
+        <v>-0.19339551999999571</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.2199011345830457</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.307771589956197</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>179.3875937</v>
+        <v>179.39662283999999</v>
       </c>
       <c r="C360" s="5">
-        <v>3.1784815999999978</v>
+        <v>3.1981506299999864</v>
       </c>
       <c r="D360" s="5">
-        <v>23.927730805846004</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>24.092489427969753</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>181.44648219999999</v>
+        <v>181.45792777</v>
       </c>
       <c r="C361" s="5">
-        <v>2.0588884999999948</v>
+        <v>2.0613049300000057</v>
       </c>
       <c r="D361" s="5">
-        <v>14.676328780456327</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>14.69386972924276</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>182.54958049999999</v>
+        <v>182.56197209999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1030982999999992</v>
+        <v>1.1040443299999936</v>
       </c>
       <c r="D362" s="5">
-        <v>7.5443102941227913</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>7.5505060968609206</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>182.92295580000001</v>
+        <v>182.93383980999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37337530000002062</v>
+        <v>0.37186771000000363</v>
       </c>
       <c r="D363" s="5">
-        <v>2.4822032257225901</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>2.4718985167297758</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>182.36359390000001</v>
+        <v>182.37859183</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.55936189999999897</v>
+        <v>-0.55524797999999009</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.6084011633184976</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-3.5820944865564641</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>182.26945269999999</v>
+        <v>182.26995260000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-9.4141200000024128E-2</v>
+        <v>-0.10863922999999431</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.61771782363650996</v>
+        <v>-0.71247841099593145</v>
       </c>
       <c r="E365" s="5">
-        <v>7.3553249569627832</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>7.3543588735732301</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>180.3684538</v>
+        <v>180.32231684999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.9009988999999905</v>
+        <v>-1.9476357500000177</v>
       </c>
       <c r="D366" s="5">
-        <v>-11.821985903532861</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-12.09516218736576</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.37526919999999</v>
+        <v>181.36044867999999</v>
       </c>
       <c r="C367" s="5">
-        <v>1.0068153999999936</v>
+        <v>1.0381318299999975</v>
       </c>
       <c r="D367" s="5">
-        <v>6.9079132246897323</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>7.1315119031211349</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>181.45053179999999</v>
+        <v>181.43996820000001</v>
       </c>
       <c r="C368" s="5">
-        <v>7.5262600000002067E-2</v>
+        <v>7.9519520000019384E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.49908417915827119</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.52742413482400607</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>167.2003886</v>
+        <v>167.20165234000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.250143199999997</v>
+        <v>-14.23831586</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.524412917684472</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.494820669972839</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.11922480000001</v>
+        <v>167.12251524000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-8.1163799999984576E-2</v>
+        <v>-7.9137099999996963E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-0.58096124273483429</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-0.56648782856993929</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>167.01130409999999</v>
+        <v>166.99948939000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.10792070000002241</v>
+        <v>-0.12302585000000477</v>
       </c>
       <c r="D371" s="5">
-        <v>-0.7721784340022575</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-0.87980221367055522</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>162.63103839999999</v>
+        <v>162.66329443999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.3802656999999954</v>
+        <v>-4.3361949500000208</v>
       </c>
       <c r="D372" s="5">
-        <v>-27.3072977781889</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-27.072210955538488</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>160.1828127</v>
+        <v>160.19765577999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.4482256999999947</v>
+        <v>-2.4656386599999962</v>
       </c>
       <c r="D373" s="5">
-        <v>-16.641524412455588</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-16.747149335663249</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>158.95759939999999</v>
+        <v>158.97459142</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2252133000000072</v>
+        <v>-1.2230643599999951</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.8021582068302244</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-8.7865820054028774</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>157.6589893</v>
+        <v>157.67668406000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.2986100999999906</v>
+        <v>-1.2979073599999822</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.3747301204300868</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-9.368925662640514</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>158.3847193</v>
+        <v>158.40184449</v>
       </c>
       <c r="C376" s="5">
-        <v>0.72572999999999865</v>
+        <v>0.72516042999998831</v>
       </c>
       <c r="D376" s="5">
-        <v>5.6658117152874166</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.6606004944721455</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>157.83530569999999</v>
+        <v>157.83917277</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.54941360000000827</v>
+        <v>-0.56267171999999732</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.0841194762997741</v>
+        <v>-4.180314498252824</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.405508513934327</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-13.403624394205282</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>157.1721015</v>
+        <v>157.07401386999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.66320419999999558</v>
+        <v>-0.76515890000001718</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.9273386370630945</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-5.6646318638931659</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>154.49675010000001</v>
+        <v>154.4776952</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.6753513999999825</v>
+        <v>-2.5963186699999881</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.618318432407712</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-18.127647045991601</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>157.92416030000001</v>
+        <v>157.91297657000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4274101999999971</v>
+        <v>3.4352813700000127</v>
       </c>
       <c r="D380" s="5">
-        <v>30.122002130008507</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>30.204041202456168</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>157.8350241</v>
+        <v>157.83820696000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-8.9136200000012877E-2</v>
+        <v>-7.476961000000415E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.67521026325241262</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-0.56670608486454332</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>157.28441430000001</v>
+        <v>157.29145444</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.55060979999998949</v>
+        <v>-0.54675252000001251</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.1068240817089929</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-4.0785191073626432</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>156.78797549999999</v>
+        <v>156.78506715</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.49643880000002127</v>
+        <v>-0.50638728999999216</v>
       </c>
       <c r="D383" s="5">
-        <v>-3.7225109200246354</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-3.7956262836260968</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>158.33604790000001</v>
+        <v>158.39370317000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5480724000000237</v>
+        <v>1.6086360200000058</v>
       </c>
       <c r="D384" s="5">
-        <v>12.513485642722566</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.031266606667691</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>158.72601990000001</v>
+        <v>158.75017194</v>
       </c>
       <c r="C385" s="5">
-        <v>0.38997200000000021</v>
+        <v>0.35646876999999222</v>
       </c>
       <c r="D385" s="5">
-        <v>2.9958931547554357</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.7343084385755612</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>159.65123700000001</v>
+        <v>159.69039147999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.92521709999999757</v>
+        <v>0.94021953999998686</v>
       </c>
       <c r="D386" s="5">
-        <v>7.2234898717750129</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.3433079614991792</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>161.85654070000001</v>
+        <v>161.88400637999999</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2053037000000018</v>
+        <v>2.1936149</v>
       </c>
       <c r="D387" s="5">
-        <v>17.895056612459225</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>17.788231410606059</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>162.26383329999999</v>
+        <v>162.28191788000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.4072925999999768</v>
+        <v>0.39791150000002062</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0618011452020699</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>2.9898088340328144</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.6181813</v>
+        <v>162.6254611</v>
       </c>
       <c r="C389" s="5">
-        <v>0.35434800000001587</v>
+        <v>0.3435432199999866</v>
       </c>
       <c r="D389" s="5">
-        <v>2.652237057411666</v>
+        <v>2.570131352924987</v>
       </c>
       <c r="E389" s="5">
-        <v>3.0302951413740731</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.0323830554880526</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>162.37552170000001</v>
+        <v>162.21767829000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.24265959999999609</v>
+        <v>-0.40778280999998628</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.7760223346132475</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.9678432018009127</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>162.40121569999999</v>
+        <v>162.28715939</v>
       </c>
       <c r="C391" s="5">
-        <v>2.5693999999987227E-2</v>
+        <v>6.9481099999990192E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>0.19005111067453839</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.51519673198365812</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>162.7384428</v>
+        <v>162.72911252</v>
       </c>
       <c r="C392" s="5">
-        <v>0.33722710000000689</v>
+        <v>0.44195313000000169</v>
       </c>
       <c r="D392" s="5">
-        <v>2.5204635017546106</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.3173284645161338</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>163.83903480000001</v>
+        <v>163.89957315999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.100592000000006</v>
+        <v>1.1704606399999875</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4243175627362952</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.9810027299149109</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>164.87251929999999</v>
+        <v>164.87966491</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0334844999999859</v>
+        <v>0.98009175000001392</v>
       </c>
       <c r="D394" s="5">
-        <v>7.8377256722006017</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.41657065491379</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>166.58033219999999</v>
+        <v>166.58902173000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.7078128999999933</v>
+        <v>1.7093568200000107</v>
       </c>
       <c r="D395" s="5">
-        <v>13.163246006816664</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>13.175228683931351</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>169.3063253</v>
+        <v>169.42170354999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7259931000000108</v>
+        <v>2.8326818199999764</v>
       </c>
       <c r="D396" s="5">
-        <v>21.504823336733047</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>22.425531214982321</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>170.28081359999999</v>
+        <v>170.32482838999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.9744882999999902</v>
+        <v>0.90312484000000381</v>
       </c>
       <c r="D397" s="5">
-        <v>7.1298247453732921</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.5876749746222929</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>170.9918844</v>
+        <v>171.06028795</v>
       </c>
       <c r="C398" s="5">
-        <v>0.71107080000001588</v>
+        <v>0.73545956000000956</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1277531428831624</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.306423834448637</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>170.77201310000001</v>
+        <v>170.81415318000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.21987129999999411</v>
+        <v>-0.24613476999999762</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.5321637165476409</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.7130536911002081</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>171.66258300000001</v>
+        <v>171.68142922000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.89056990000000269</v>
+        <v>0.86727604000000724</v>
       </c>
       <c r="D400" s="5">
-        <v>6.440606479468558</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.2658238817370648</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>172.87881160000001</v>
+        <v>172.86982320999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2162285999999938</v>
+        <v>1.1883939899999802</v>
       </c>
       <c r="D401" s="5">
-        <v>8.8412460321545936</v>
+        <v>8.6301585549461546</v>
       </c>
       <c r="E401" s="5">
-        <v>6.3096452180036788</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.2993593012478089</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>175.43586640000001</v>
+        <v>175.17719898000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.5570548000000031</v>
+        <v>2.3073757700000215</v>
       </c>
       <c r="D402" s="5">
-        <v>19.266756960667909</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>17.246714028121126</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.31138089999999</v>
+        <v>175.06349748</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.12448550000002001</v>
+        <v>-0.113701500000019</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.84817880816656643</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.77610428077069527</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>175.63584460000001</v>
+        <v>175.61417165</v>
       </c>
       <c r="C404" s="5">
-        <v>0.32446370000002389</v>
+        <v>0.55067417000000773</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2436899103735364</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.840675792441739</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>175.18552600000001</v>
+        <v>175.31634661999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.45031860000000279</v>
+        <v>-0.2978250300000127</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.0337019182764657</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-2.0162112042294567</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>175.5890909</v>
+        <v>175.62059227</v>
       </c>
       <c r="C406" s="5">
-        <v>0.40356489999999212</v>
+        <v>0.3042456500000128</v>
       </c>
       <c r="D406" s="5">
-        <v>2.7996665611958349</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.1024836724281348</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>175.85509830000001</v>
+        <v>175.90396358999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.26600740000000656</v>
+        <v>0.28337131999998633</v>
       </c>
       <c r="D407" s="5">
-        <v>1.8331552520438388</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.9535271961051759</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>175.15827909999999</v>
+        <v>175.31248542</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.69681920000002151</v>
+        <v>-0.59147816999998781</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.6526840734846253</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.9612149976229416</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>174.9669059</v>
+        <v>175.07184136999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.19137319999998681</v>
+        <v>-0.24064405000001443</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.3032376546415536</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-1.6348104303137379</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>176.826267</v>
+        <v>176.98179512999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.859361100000001</v>
+        <v>1.9099537600000076</v>
       </c>
       <c r="D410" s="5">
-        <v>13.524709865696893</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>13.906250195987479</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>175.71823330000001</v>
+        <v>175.74317189000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.1080336999999929</v>
+        <v>-1.2386232399999813</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.2656579990016734</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-8.0824636479367218</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>175.8148564</v>
+        <v>175.81223087000001</v>
       </c>
       <c r="C412" s="5">
-        <v>9.6623099999987971E-2</v>
+        <v>6.9058979999994108E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.66184950541563481</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.47256524463115124</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.30074669999999</v>
+        <v>177.28900664</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4858902999999941</v>
+        <v>1.4767757699999891</v>
       </c>
       <c r="D413" s="5">
-        <v>10.626693536025588</v>
+        <v>10.558633794174387</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5578236332577831</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5563648692066065</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>179.28486530000001</v>
+        <v>178.94494417000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.9841186000000164</v>
+        <v>1.655937530000017</v>
       </c>
       <c r="D414" s="5">
-        <v>14.286984909847522</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>11.802498930162386</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.6555401</v>
+        <v>181.06994664999999</v>
       </c>
       <c r="C415" s="5">
-        <v>2.3706747999999891</v>
+        <v>2.1250024799999778</v>
       </c>
       <c r="D415" s="5">
-        <v>17.073935679508523</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>15.218785506453191</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>182.1429742</v>
+        <v>182.16395951999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.48743410000000154</v>
+        <v>1.0940128700000002</v>
       </c>
       <c r="D416" s="5">
-        <v>3.2678932295324703</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>7.496173955515717</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>182.39694969999999</v>
+        <v>182.66357747999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.25397549999999569</v>
+        <v>0.49961795999999481</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6861413560790739</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.3413233108772644</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>185.014736</v>
+        <v>185.09517907</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6177863000000059</v>
+        <v>2.4316015900000139</v>
       </c>
       <c r="D418" s="5">
-        <v>18.649248028948428</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>17.197346777123457</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>187.2329805</v>
+        <v>187.33422112</v>
       </c>
       <c r="C419" s="5">
-        <v>2.2182444999999973</v>
+        <v>2.2390420499999948</v>
       </c>
       <c r="D419" s="5">
-        <v>15.375172897688238</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>15.521851045127221</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>187.9125756</v>
+        <v>188.13727272</v>
       </c>
       <c r="C420" s="5">
-        <v>0.67959510000000023</v>
+        <v>0.80305160000000342</v>
       </c>
       <c r="D420" s="5">
-        <v>4.4436241784249431</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>5.2671103105156325</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>190.84398870000001</v>
+        <v>191.03564675000001</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9314131000000145</v>
+        <v>2.8983740300000136</v>
       </c>
       <c r="D421" s="5">
-        <v>20.412528524228037</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>20.136458979512884</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>192.62699979999999</v>
+        <v>192.86602672000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.7830110999999818</v>
+        <v>1.8303799699999956</v>
       </c>
       <c r="D422" s="5">
-        <v>11.805741754379827</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>12.123293594855156</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>193.4780901</v>
+        <v>193.47724120000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.85109030000000985</v>
+        <v>0.611214480000001</v>
       </c>
       <c r="D423" s="5">
-        <v>5.432759626428707</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.8699280643142764</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>194.80789329999999</v>
+        <v>194.78409285999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.3298031999999864</v>
+        <v>1.3068516599999782</v>
       </c>
       <c r="D424" s="5">
-        <v>8.5668151916431299</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>8.413461659211773</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>194.96055319999999</v>
+        <v>194.93891098</v>
       </c>
       <c r="C425" s="5">
-        <v>0.15265990000000329</v>
+        <v>0.15481812000001582</v>
       </c>
       <c r="D425" s="5">
-        <v>0.9444356025270384</v>
+        <v>0.95796346947913946</v>
       </c>
       <c r="E425" s="5">
-        <v>9.9603678093251879</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>9.9554420629360365</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>195.3352376</v>
+        <v>194.78537703999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.37468440000000669</v>
+        <v>-0.15353394000001686</v>
       </c>
       <c r="D426" s="5">
-        <v>2.330750600968301</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.94103698624826704</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>196.11219209999999</v>
+        <v>195.29065745</v>
       </c>
       <c r="C427" s="5">
-        <v>0.776954499999988</v>
+        <v>0.50528041000001167</v>
       </c>
       <c r="D427" s="5">
-        <v>4.8788673249904768</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.1576418401905837</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>196.8874442</v>
+        <v>196.94248734999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.77525210000001721</v>
+        <v>1.6518298999999956</v>
       </c>
       <c r="D428" s="5">
-        <v>4.8482357625481143</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>10.635732202525894</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>197.85545629999999</v>
+        <v>198.19980713999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.9680120999999815</v>
+        <v>1.2573197899999968</v>
       </c>
       <c r="D429" s="5">
-        <v>6.0620750463910911</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>7.9358476396878874</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>198.81334369999999</v>
+        <v>198.97833026000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.95788740000000416</v>
+        <v>0.77852312000001689</v>
       </c>
       <c r="D430" s="5">
-        <v>5.966838347205794</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>4.8167416278415143</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>198.6510634</v>
+        <v>198.82341633999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.16228029999999194</v>
+        <v>-0.15491392000001269</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.97510806873705169</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.93026589864660947</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>199.8132736</v>
+        <v>200.07590816999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.1622102000000041</v>
+        <v>1.2524918299999968</v>
       </c>
       <c r="D432" s="5">
-        <v>7.2509850879875604</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>7.8269149397474314</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>200.5812268</v>
+        <v>200.86375301000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.76795319999999379</v>
+        <v>0.78784484000001953</v>
       </c>
       <c r="D433" s="5">
-        <v>4.71077603302541</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>4.8289685609933963</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>200.76636930000001</v>
+        <v>201.10148122000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.18514250000001198</v>
+        <v>0.23772821000000022</v>
       </c>
       <c r="D434" s="5">
-        <v>1.113276495662352</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>1.4295170657616874</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>202.20487739999999</v>
+        <v>203.09187145999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.4385080999999786</v>
+        <v>1.9903902399999822</v>
       </c>
       <c r="D435" s="5">
-        <v>8.9451602635622685</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>12.545274769526959</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>203.3070769</v>
+        <v>204.26352036</v>
       </c>
       <c r="C436" s="5">
-        <v>1.1021995000000118</v>
+        <v>1.1716489000000081</v>
       </c>
       <c r="D436" s="5">
-        <v>6.7407943120032066</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>7.1468111898789655</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>204.3065909</v>
+        <v>205.25524465999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.9995140000000049</v>
+        <v>0.99172429999998712</v>
       </c>
       <c r="D437" s="5">
-        <v>6.0616968328018217</v>
+        <v>5.9842684428345505</v>
       </c>
       <c r="E437" s="5">
-        <v>4.793809592042142</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>5.2920854169839826</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>208.0121877</v>
+        <v>208.93170362999999</v>
       </c>
       <c r="C438" s="5">
-        <v>3.705596799999995</v>
+        <v>3.6764589699999988</v>
       </c>
       <c r="D438" s="5">
-        <v>24.072877162035454</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>23.743099642185349</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>207.79123630000001</v>
+        <v>207.84177747000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.22095139999998992</v>
+        <v>-1.0899261599999761</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.2672245992459974</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-6.0834721802163427</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>206.4649197</v>
+        <v>207.06900199</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.3263166000000126</v>
+        <v>-0.77277548000000706</v>
       </c>
       <c r="D440" s="5">
-        <v>-7.3962582628973266</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-4.3715955063887479</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>207.43088109999999</v>
+        <v>208.07861489999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.96596139999999764</v>
+        <v>1.0096129099999871</v>
       </c>
       <c r="D441" s="5">
-        <v>5.7610334347518055</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.0103565376181223</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>208.58219399999999</v>
+        <v>209.23328645000001</v>
       </c>
       <c r="C442" s="5">
-        <v>1.1513128999999935</v>
+        <v>1.1546715500000175</v>
       </c>
       <c r="D442" s="5">
-        <v>6.8675445285078407</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>6.8660950335542204</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>207.7071852</v>
+        <v>208.43010724999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.87500879999998915</v>
+        <v>-0.80317920000001664</v>
       </c>
       <c r="D443" s="5">
-        <v>-4.9194976138599138</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-4.5103933031960146</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>206.27824889999999</v>
+        <v>209.11905236999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.4289363000000037</v>
+        <v>0.68894511999999963</v>
       </c>
       <c r="D444" s="5">
-        <v>-7.9501704960658559</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>4.0393913119116442</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>211.90808998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>2.7890376100000083</v>
+      </c>
+      <c r="D445" s="5">
+        <v>17.232281636662616</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE237000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>