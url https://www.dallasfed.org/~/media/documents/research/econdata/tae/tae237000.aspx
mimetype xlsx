--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A401A30-F080-49DE-A75F-2AE3225BC541}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57217403-477A-442C-A454-29D0CD9AEBCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B10B7EE-97B9-4872-BD1F-08604FEFE307}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FF57FBD5-48B6-4EED-BE6F-BCD3725D6464}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C04500C-0ACC-4847-A4B7-19F50B08A727}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F45B392C-A114-4850-ABCD-0077833184C5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>79.540820999000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>78.848646693000006</v>
       </c>
       <c r="C7" s="5">
         <v>-0.6921743059999983</v>
       </c>
       <c r="D7" s="5">
         <v>-9.9569715760067901</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>77.179547276999998</v>
       </c>
       <c r="C8" s="5">
         <v>-1.6690994160000088</v>
       </c>
       <c r="D8" s="5">
         <v>-22.643681026136697</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>76.375452272999993</v>
       </c>
       <c r="C9" s="5">
         <v>-0.80409500400000411</v>
       </c>
       <c r="D9" s="5">
         <v>-11.810106246412943</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>77.669030984000003</v>
       </c>
       <c r="C10" s="5">
         <v>1.2935787110000092</v>
       </c>
       <c r="D10" s="5">
         <v>22.32890879699152</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>79.265375547999994</v>
       </c>
       <c r="C11" s="5">
         <v>1.5963445639999918</v>
       </c>
       <c r="D11" s="5">
         <v>27.651998095494633</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>80.128187612999994</v>
       </c>
       <c r="C12" s="5">
         <v>0.86281206499999996</v>
       </c>
       <c r="D12" s="5">
         <v>13.873213755048464</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>80.778365401000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.65017778800000769</v>
       </c>
       <c r="D13" s="5">
         <v>10.183583262238894</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>82.408987952000004</v>
       </c>
       <c r="C14" s="5">
         <v>1.6306225510000019</v>
       </c>
       <c r="D14" s="5">
         <v>27.102542992738442</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>80.496162085999998</v>
       </c>
       <c r="C15" s="5">
         <v>-1.9128258660000057</v>
       </c>
       <c r="D15" s="5">
         <v>-24.55905404715789</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>80.305691101999997</v>
       </c>
       <c r="C16" s="5">
         <v>-0.19047098400000095</v>
       </c>
       <c r="D16" s="5">
         <v>-2.8027911764407665</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>81.090091297000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.78440019500000346</v>
       </c>
       <c r="D17" s="5">
         <v>12.37186408734865</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>79.618159132000002</v>
       </c>
       <c r="C18" s="5">
         <v>-1.4719321649999983</v>
       </c>
       <c r="D18" s="5">
         <v>-19.733909416214235</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>79.245833087999998</v>
       </c>
       <c r="C19" s="5">
         <v>-0.37232604400000469</v>
       </c>
       <c r="D19" s="5">
         <v>-5.4695683281118068</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>80.811245923000001</v>
       </c>
       <c r="C20" s="5">
         <v>1.5654128350000036</v>
       </c>
       <c r="D20" s="5">
         <v>26.457446231998439</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>78.896514800000006</v>
       </c>
       <c r="C21" s="5">
         <v>-1.9147311229999957</v>
       </c>
       <c r="D21" s="5">
         <v>-25.005019594337863</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>78.246408416999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.65010638300000778</v>
       </c>
       <c r="D22" s="5">
         <v>-9.451946614237583</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>77.956316104999999</v>
       </c>
       <c r="C23" s="5">
         <v>-0.29009231199999874</v>
       </c>
       <c r="D23" s="5">
         <v>-4.3592992151692433</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.722199254000003</v>
       </c>
       <c r="C24" s="5">
         <v>-0.23411685099999602</v>
       </c>
       <c r="D24" s="5">
         <v>-3.5448819127583575</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>77.793676294999997</v>
       </c>
       <c r="C25" s="5">
         <v>7.1477040999994301E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.1091763372002239</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>78.046970391000002</v>
       </c>
       <c r="C26" s="5">
         <v>0.25329409600000474</v>
       </c>
       <c r="D26" s="5">
         <v>3.9779013426223253</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>77.460678430000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.58629196100000058</v>
       </c>
       <c r="D27" s="5">
         <v>-8.6511753176467856</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>77.396297836000002</v>
       </c>
       <c r="C28" s="5">
         <v>-6.4380593999999292E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.99282022911076906</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>76.775183663000007</v>
       </c>
       <c r="C29" s="5">
         <v>-0.62111417299999516</v>
       </c>
       <c r="D29" s="5">
         <v>-9.2162491624766858</v>
       </c>
       <c r="E29" s="5">
         <v>-5.3211280996049766</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>71.261610501000007</v>
       </c>
       <c r="C30" s="5">
         <v>-5.5135731620000001</v>
       </c>
       <c r="D30" s="5">
         <v>-59.109988865141361</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>71.560661429999996</v>
       </c>
       <c r="C31" s="5">
         <v>0.2990509289999892</v>
       </c>
       <c r="D31" s="5">
         <v>5.1536992304680673</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>72.308995433000007</v>
       </c>
       <c r="C32" s="5">
         <v>0.74833400300001074</v>
       </c>
       <c r="D32" s="5">
         <v>13.296314825225974</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>72.432676860000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.12368142699999396</v>
       </c>
       <c r="D33" s="5">
         <v>2.0719682877150314</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>72.854843260999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.42216640099999836</v>
       </c>
       <c r="D34" s="5">
         <v>7.2226933551856609</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>71.870387946999998</v>
       </c>
       <c r="C35" s="5">
         <v>-0.98445531400000164</v>
       </c>
       <c r="D35" s="5">
         <v>-15.062645286616627</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>71.788039421999997</v>
       </c>
       <c r="C36" s="5">
         <v>-8.234852500000045E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-1.3663188245730207</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>71.027413629999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.76062579199999902</v>
       </c>
       <c r="D37" s="5">
         <v>-11.999143966995296</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>70.442902020999995</v>
       </c>
       <c r="C38" s="5">
         <v>-0.58451160900000332</v>
       </c>
       <c r="D38" s="5">
         <v>-9.4403235858949497</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>70.592212545999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.14931052500000419</v>
       </c>
       <c r="D39" s="5">
         <v>2.5733779888861941</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>70.093472500000004</v>
       </c>
       <c r="C40" s="5">
         <v>-0.49874004599999466</v>
       </c>
       <c r="D40" s="5">
         <v>-8.156297693756553</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>69.191155316000007</v>
       </c>
       <c r="C41" s="5">
         <v>-0.9023171839999975</v>
       </c>
       <c r="D41" s="5">
         <v>-14.399544322842683</v>
       </c>
       <c r="E41" s="5">
         <v>-9.8782288562012877</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>68.424506866000002</v>
       </c>
       <c r="C42" s="5">
         <v>-0.76664845000000525</v>
       </c>
       <c r="D42" s="5">
         <v>-12.515094628373113</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.710275186999993</v>
       </c>
       <c r="C43" s="5">
         <v>-0.71423167900000806</v>
       </c>
       <c r="D43" s="5">
         <v>-11.831219781003465</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.453191481999994</v>
       </c>
       <c r="C44" s="5">
         <v>-0.25708370499999944</v>
       </c>
       <c r="D44" s="5">
         <v>-4.4622329987041738</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.558405484000005</v>
       </c>
       <c r="C45" s="5">
         <v>0.10521400200001096</v>
       </c>
       <c r="D45" s="5">
         <v>1.8879107255474814</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>66.942529127</v>
       </c>
       <c r="C46" s="5">
         <v>-0.61587635700000476</v>
       </c>
       <c r="D46" s="5">
         <v>-10.407283408433177</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>67.6925794</v>
       </c>
       <c r="C47" s="5">
         <v>0.75005027299999938</v>
       </c>
       <c r="D47" s="5">
         <v>14.305561603396665</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>67.597148239000006</v>
       </c>
       <c r="C48" s="5">
         <v>-9.5431160999993381E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-1.6786716406027802</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>67.906035942000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.30888770299999635</v>
       </c>
       <c r="D49" s="5">
         <v>5.6233782983276193</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>68.072756722999998</v>
       </c>
       <c r="C50" s="5">
         <v>0.1667207809999951</v>
       </c>
       <c r="D50" s="5">
         <v>2.9863137918187732</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.156426647999993</v>
       </c>
       <c r="C51" s="5">
         <v>8.366992499999526E-2</v>
       </c>
       <c r="D51" s="5">
         <v>1.4849618658678843</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>68.057394586000001</v>
       </c>
       <c r="C52" s="5">
         <v>-9.9032061999992038E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.7297467000230271</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>68.695701244999995</v>
       </c>
       <c r="C53" s="5">
         <v>0.63830665899999417</v>
       </c>
       <c r="D53" s="5">
         <v>11.853841508798691</v>
       </c>
       <c r="E53" s="5">
         <v>-0.71606561378726452</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>68.269375780000004</v>
       </c>
       <c r="C54" s="5">
         <v>-0.4263254649999908</v>
       </c>
       <c r="D54" s="5">
         <v>-7.1981895442173478</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>67.107502183999998</v>
       </c>
       <c r="C55" s="5">
         <v>-1.1618735960000066</v>
       </c>
       <c r="D55" s="5">
         <v>-18.615498539994501</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>67.871881428999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.76437924500000065</v>
       </c>
       <c r="D56" s="5">
         <v>14.558090828294802</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>67.356379763999996</v>
       </c>
       <c r="C57" s="5">
         <v>-0.51550166500000216</v>
       </c>
       <c r="D57" s="5">
         <v>-8.7430005431374358</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>66.115355230999995</v>
       </c>
       <c r="C58" s="5">
         <v>-1.2410245330000009</v>
       </c>
       <c r="D58" s="5">
         <v>-20.001252819387627</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>67.061174910999995</v>
       </c>
       <c r="C59" s="5">
         <v>0.94581967999999961</v>
       </c>
       <c r="D59" s="5">
         <v>18.583937730502775</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>67.280577304999994</v>
       </c>
       <c r="C60" s="5">
         <v>0.21940239399999939</v>
       </c>
       <c r="D60" s="5">
         <v>3.9974320450908651</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>67.435822541999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.15524523700000259</v>
       </c>
       <c r="D61" s="5">
         <v>2.8043278894710699</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>67.569745502999993</v>
       </c>
       <c r="C62" s="5">
         <v>0.13392296099999612</v>
       </c>
       <c r="D62" s="5">
         <v>2.4093214513000838</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>67.309769834999997</v>
       </c>
       <c r="C63" s="5">
         <v>-0.25997566799999561</v>
       </c>
       <c r="D63" s="5">
         <v>-4.520559000304381</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>68.130366792999993</v>
       </c>
       <c r="C64" s="5">
         <v>0.82059695799999588</v>
       </c>
       <c r="D64" s="5">
         <v>15.651550270243586</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>69.322450386</v>
       </c>
       <c r="C65" s="5">
         <v>1.1920835930000067</v>
       </c>
       <c r="D65" s="5">
         <v>23.139714574107529</v>
       </c>
       <c r="E65" s="5">
         <v>0.91235569277432482</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>70.274375703999993</v>
       </c>
       <c r="C66" s="5">
         <v>0.95192531799999358</v>
       </c>
       <c r="D66" s="5">
         <v>17.781501542204438</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>69.838469352999994</v>
       </c>
       <c r="C67" s="5">
         <v>-0.43590635099999986</v>
       </c>
       <c r="D67" s="5">
         <v>-7.1947393661030539</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>69.469712764999997</v>
       </c>
       <c r="C68" s="5">
         <v>-0.36875658799999655</v>
       </c>
       <c r="D68" s="5">
         <v>-6.1553562764563585</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>69.822640792000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.35292802700000436</v>
       </c>
       <c r="D69" s="5">
         <v>6.2696393247761106</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>70.442428488999994</v>
       </c>
       <c r="C70" s="5">
         <v>0.61978769699999248</v>
       </c>
       <c r="D70" s="5">
         <v>11.187660448893189</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>70.617874671999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.17544618300000536</v>
       </c>
       <c r="D71" s="5">
         <v>3.0300419357215391</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>70.811974577000001</v>
       </c>
       <c r="C72" s="5">
         <v>0.19409990500000163</v>
       </c>
       <c r="D72" s="5">
         <v>3.3486346149842916</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>71.236239541000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.42426496400000246</v>
       </c>
       <c r="D73" s="5">
         <v>7.4314333599867055</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>72.367307275000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.1310677339999984</v>
       </c>
       <c r="D74" s="5">
         <v>20.808399603199135</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>73.578698892000006</v>
       </c>
       <c r="C75" s="5">
         <v>1.2113916170000039</v>
       </c>
       <c r="D75" s="5">
         <v>22.043959083275745</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>74.535774360000005</v>
       </c>
       <c r="C76" s="5">
         <v>0.95707546799999932</v>
       </c>
       <c r="D76" s="5">
         <v>16.775562246194497</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>74.453686004000005</v>
       </c>
       <c r="C77" s="5">
         <v>-8.2088355999999862E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.3136179504655177</v>
       </c>
       <c r="E77" s="5">
         <v>7.4019824594029116</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>74.068678449000004</v>
       </c>
       <c r="C78" s="5">
         <v>-0.38500755500000139</v>
       </c>
       <c r="D78" s="5">
         <v>-6.0318426779338736</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>73.881562161000005</v>
       </c>
       <c r="C79" s="5">
         <v>-0.18711628799999858</v>
       </c>
       <c r="D79" s="5">
         <v>-2.989736441174029</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>73.588158594000006</v>
       </c>
       <c r="C80" s="5">
         <v>-0.29340356699999859</v>
       </c>
       <c r="D80" s="5">
         <v>-4.662800140185408</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>73.948216814000006</v>
       </c>
       <c r="C81" s="5">
         <v>0.3600582199999991</v>
       </c>
       <c r="D81" s="5">
         <v>6.0320706974096749</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>74.275793051999997</v>
       </c>
       <c r="C82" s="5">
         <v>0.3275762379999918</v>
       </c>
       <c r="D82" s="5">
         <v>5.4472115024789991</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>74.493802582000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.21800953000000334</v>
       </c>
       <c r="D83" s="5">
         <v>3.5795819406265528</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>74.581244252000005</v>
       </c>
       <c r="C84" s="5">
         <v>8.7441670000004024E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.4177029775501504</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>74.485360172</v>
       </c>
       <c r="C85" s="5">
         <v>-9.5884080000004701E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-1.5318969328667054</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>74.019868169999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.46549200200000485</v>
       </c>
       <c r="D86" s="5">
         <v>-7.2468597923911364</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>74.500687389999996</v>
       </c>
       <c r="C87" s="5">
         <v>0.48081922000000077</v>
       </c>
       <c r="D87" s="5">
         <v>8.0795855759195021</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>74.421833570999993</v>
       </c>
       <c r="C88" s="5">
         <v>-7.8853819000002545E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-1.2627491139066249</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>75.143128407000006</v>
       </c>
       <c r="C89" s="5">
         <v>0.72129483600001265</v>
       </c>
       <c r="D89" s="5">
         <v>12.270814658472728</v>
       </c>
       <c r="E89" s="5">
         <v>0.92600170656824687</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>75.515469441999997</v>
       </c>
       <c r="C90" s="5">
         <v>0.37234103499999094</v>
       </c>
       <c r="D90" s="5">
         <v>6.1108650873600734</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>78.230868776999998</v>
       </c>
       <c r="C91" s="5">
         <v>2.7153993350000007</v>
       </c>
       <c r="D91" s="5">
         <v>52.794147788588511</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>79.099522046000004</v>
       </c>
       <c r="C92" s="5">
         <v>0.86865326900000639</v>
       </c>
       <c r="D92" s="5">
         <v>14.169072472637477</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>77.613072494999997</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4864495510000069</v>
       </c>
       <c r="D93" s="5">
         <v>-20.359825236670236</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>77.662567617999997</v>
       </c>
       <c r="C94" s="5">
         <v>4.9495122999999808E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.76794940012163693</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>78.012333811000005</v>
       </c>
       <c r="C95" s="5">
         <v>0.34976619300000777</v>
       </c>
       <c r="D95" s="5">
         <v>5.5402960415401825</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>78.357400011999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.34506620099999452</v>
       </c>
       <c r="D96" s="5">
         <v>5.4389229782179971</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>79.205639564999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.84823955299999909</v>
       </c>
       <c r="D97" s="5">
         <v>13.792347144130046</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>80.108731304000003</v>
       </c>
       <c r="C98" s="5">
         <v>0.90309173900000417</v>
       </c>
       <c r="D98" s="5">
         <v>14.573712041299668</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>79.790323850999997</v>
       </c>
       <c r="C99" s="5">
         <v>-0.31840745300000606</v>
       </c>
       <c r="D99" s="5">
         <v>-4.6667304491229018</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>80.369454101000002</v>
       </c>
       <c r="C100" s="5">
         <v>0.57913025000000573</v>
       </c>
       <c r="D100" s="5">
         <v>9.0660257082760598</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>80.147041438000002</v>
       </c>
       <c r="C101" s="5">
         <v>-0.22241266300000007</v>
       </c>
       <c r="D101" s="5">
         <v>-3.270771710746867</v>
       </c>
       <c r="E101" s="5">
         <v>6.6591758116552491</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>80.100335454000003</v>
       </c>
       <c r="C102" s="5">
         <v>-4.6705983999999034E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-0.69706740180125459</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>81.201581723999993</v>
       </c>
       <c r="C103" s="5">
         <v>1.1012462699999901</v>
       </c>
       <c r="D103" s="5">
         <v>17.804491417170219</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>82.067095076000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.86551335200000779</v>
       </c>
       <c r="D104" s="5">
         <v>13.567708972903825</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>83.045439919000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.97834484300000213</v>
       </c>
       <c r="D105" s="5">
         <v>15.28179988984717</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>83.395612186999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.35017226799999435</v>
       </c>
       <c r="D106" s="5">
         <v>5.1789745914385232</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>83.269092666999995</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12651952000000222</v>
       </c>
       <c r="D107" s="5">
         <v>-1.8054065669825259</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>84.086472169000004</v>
       </c>
       <c r="C108" s="5">
         <v>0.81737950200000853</v>
       </c>
       <c r="D108" s="5">
         <v>12.436571996328659</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>84.222971047000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.1364988779999976</v>
       </c>
       <c r="D109" s="5">
         <v>1.9654651286427294</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>84.294466243000002</v>
       </c>
       <c r="C110" s="5">
         <v>7.149519600000076E-2</v>
       </c>
       <c r="D110" s="5">
         <v>1.0234254298861156</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>85.246873043999997</v>
       </c>
       <c r="C111" s="5">
         <v>0.95240680099999508</v>
       </c>
       <c r="D111" s="5">
         <v>14.433375814699257</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>85.491117289000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.24424424500000441</v>
       </c>
       <c r="D112" s="5">
         <v>3.4928686494056782</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>86.615982897999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.1248656089999969</v>
       </c>
       <c r="D113" s="5">
         <v>16.983481195845272</v>
       </c>
       <c r="E113" s="5">
         <v>8.0713415541411102</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>86.932985514999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.31700261699999999</v>
       </c>
       <c r="D114" s="5">
         <v>4.4813271650977038</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>87.333976313999997</v>
       </c>
       <c r="C115" s="5">
         <v>0.40099079899999879</v>
       </c>
       <c r="D115" s="5">
         <v>5.6777776014712122</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>87.505962126</v>
       </c>
       <c r="C116" s="5">
         <v>0.17198581200000262</v>
       </c>
       <c r="D116" s="5">
         <v>2.388910640022357</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>88.379574629000004</v>
       </c>
       <c r="C117" s="5">
         <v>0.87361250300000393</v>
       </c>
       <c r="D117" s="5">
         <v>12.660364745890584</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>88.824587824999995</v>
       </c>
       <c r="C118" s="5">
         <v>0.44501319599999078</v>
       </c>
       <c r="D118" s="5">
         <v>6.2124745314305674</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>89.819733690000007</v>
       </c>
       <c r="C119" s="5">
         <v>0.99514586500001201</v>
       </c>
       <c r="D119" s="5">
         <v>14.304346772558763</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>90.477821535000004</v>
       </c>
       <c r="C120" s="5">
         <v>0.65808784499999717</v>
       </c>
       <c r="D120" s="5">
         <v>9.1552095718565596</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>91.103634663999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.62581312899999375</v>
       </c>
       <c r="D121" s="5">
         <v>8.6232573588253416</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>91.995863853000003</v>
       </c>
       <c r="C122" s="5">
         <v>0.89222918900000536</v>
       </c>
       <c r="D122" s="5">
         <v>12.406435273449246</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>92.947093565000003</v>
       </c>
       <c r="C123" s="5">
         <v>0.95122971199999995</v>
       </c>
       <c r="D123" s="5">
         <v>13.138429580730392</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>93.343572417999994</v>
       </c>
       <c r="C124" s="5">
         <v>0.39647885299999075</v>
       </c>
       <c r="D124" s="5">
         <v>5.2405837499721608</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>93.823572170999995</v>
       </c>
       <c r="C125" s="5">
         <v>0.47999975300000131</v>
       </c>
       <c r="D125" s="5">
         <v>6.3482996509491407</v>
       </c>
       <c r="E125" s="5">
         <v>8.3213155723092633</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>94.577956228999994</v>
       </c>
       <c r="C126" s="5">
         <v>0.75438405799999941</v>
       </c>
       <c r="D126" s="5">
         <v>10.086872045318596</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>94.920031363000007</v>
       </c>
       <c r="C127" s="5">
         <v>0.34207513400001233</v>
       </c>
       <c r="D127" s="5">
         <v>4.4276192798054392</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>95.685205179999997</v>
       </c>
       <c r="C128" s="5">
         <v>0.76517381699999021</v>
       </c>
       <c r="D128" s="5">
         <v>10.114125273672304</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>96.257008193999994</v>
       </c>
       <c r="C129" s="5">
         <v>0.57180301399999678</v>
       </c>
       <c r="D129" s="5">
         <v>7.411504308766026</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>96.786696775999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.52968858200000568</v>
       </c>
       <c r="D130" s="5">
         <v>6.8069980270532682</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>97.052704043999995</v>
       </c>
       <c r="C131" s="5">
         <v>0.26600726799999563</v>
       </c>
       <c r="D131" s="5">
         <v>3.3483775301173635</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>97.420812162000004</v>
       </c>
       <c r="C132" s="5">
         <v>0.3681081180000092</v>
       </c>
       <c r="D132" s="5">
         <v>4.6475991911190118</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>97.942892525000005</v>
       </c>
       <c r="C133" s="5">
         <v>0.5220803630000006</v>
       </c>
       <c r="D133" s="5">
         <v>6.6238008317588859</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>98.402898898000004</v>
       </c>
       <c r="C134" s="5">
         <v>0.4600063729999988</v>
       </c>
       <c r="D134" s="5">
         <v>5.7839069733513382</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>97.21137152</v>
       </c>
       <c r="C135" s="5">
         <v>-1.1915273780000035</v>
       </c>
       <c r="D135" s="5">
         <v>-13.600718034543169</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>98.260832053000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0494605330000013</v>
       </c>
       <c r="D136" s="5">
         <v>13.752356494937356</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>98.940122986000006</v>
       </c>
       <c r="C137" s="5">
         <v>0.67929093300000432</v>
       </c>
       <c r="D137" s="5">
         <v>8.6185754030608344</v>
       </c>
       <c r="E137" s="5">
         <v>5.4533745588739135</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>100.18981341</v>
       </c>
       <c r="C138" s="5">
         <v>1.2496904239999935</v>
       </c>
       <c r="D138" s="5">
         <v>16.25548787306932</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>100.49971884</v>
       </c>
       <c r="C139" s="5">
         <v>0.30990543000000059</v>
       </c>
       <c r="D139" s="5">
         <v>3.7756226262581905</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>101.10010989</v>
       </c>
       <c r="C140" s="5">
         <v>0.60039104999999893</v>
       </c>
       <c r="D140" s="5">
         <v>7.4091724534205428</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>100.84142180000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.2586880899999926</v>
       </c>
       <c r="D141" s="5">
         <v>-3.0276339568553357</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>100.6996343</v>
       </c>
       <c r="C142" s="5">
         <v>-0.14178750000000662</v>
       </c>
       <c r="D142" s="5">
         <v>-1.6742661063359532</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>101.38549284</v>
       </c>
       <c r="C143" s="5">
         <v>0.68585853999999813</v>
       </c>
       <c r="D143" s="5">
         <v>8.4863453457851623</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>101.94230276</v>
       </c>
       <c r="C144" s="5">
         <v>0.55680992000000629</v>
       </c>
       <c r="D144" s="5">
         <v>6.7931693273791671</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>102.19598489000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.25368213000000139</v>
       </c>
       <c r="D145" s="5">
         <v>3.0273966957303555</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>101.79834932</v>
       </c>
       <c r="C146" s="5">
         <v>-0.3976355700000056</v>
       </c>
       <c r="D146" s="5">
         <v>-4.570460189398295</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>101.05303492</v>
       </c>
       <c r="C147" s="5">
         <v>-0.74531439999999805</v>
       </c>
       <c r="D147" s="5">
         <v>-8.4404807639887345</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>101.61757215</v>
       </c>
       <c r="C148" s="5">
         <v>0.56453722999999911</v>
       </c>
       <c r="D148" s="5">
         <v>6.9137197955989826</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>101.15201988</v>
       </c>
       <c r="C149" s="5">
         <v>-0.46555227000000343</v>
       </c>
       <c r="D149" s="5">
         <v>-5.3612621025403984</v>
       </c>
       <c r="E149" s="5">
         <v>2.2355914135188337</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>100.32447188</v>
       </c>
       <c r="C150" s="5">
         <v>-0.82754799999999307</v>
       </c>
       <c r="D150" s="5">
         <v>-9.3875500995429739</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>100.83637643</v>
       </c>
       <c r="C151" s="5">
         <v>0.51190454999999702</v>
       </c>
       <c r="D151" s="5">
         <v>6.2977772788379793</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>100.47622861000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.36014781999999457</v>
       </c>
       <c r="D152" s="5">
         <v>-4.2027296366186295</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>99.183482436999995</v>
       </c>
       <c r="C153" s="5">
         <v>-1.2927461730000118</v>
       </c>
       <c r="D153" s="5">
         <v>-14.392398696200326</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>99.169332690000005</v>
       </c>
       <c r="C154" s="5">
         <v>-1.4149746999990498E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.17106053669067034</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>99.301524212000004</v>
       </c>
       <c r="C155" s="5">
         <v>0.1321915219999994</v>
       </c>
       <c r="D155" s="5">
         <v>1.6113650168272597</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>97.669224800999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.6322994110000053</v>
       </c>
       <c r="D156" s="5">
         <v>-18.036232482216029</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>97.989207746000005</v>
       </c>
       <c r="C157" s="5">
         <v>0.31998294500000668</v>
       </c>
       <c r="D157" s="5">
         <v>4.0030480289847681</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>97.587028785000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.40217896100000416</v>
       </c>
       <c r="D158" s="5">
         <v>-4.8155099647197215</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>97.143479427000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.44354935799999851</v>
       </c>
       <c r="D159" s="5">
         <v>-5.3198989439272264</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>96.915786894999997</v>
       </c>
       <c r="C160" s="5">
         <v>-0.22769253200000605</v>
       </c>
       <c r="D160" s="5">
         <v>-2.7766773716764392</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>96.546791604999996</v>
       </c>
       <c r="C161" s="5">
         <v>-0.36899529000000086</v>
       </c>
       <c r="D161" s="5">
         <v>-4.4743860798070134</v>
       </c>
       <c r="E161" s="5">
         <v>-4.5527793517750155</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>96.027007112000007</v>
       </c>
       <c r="C162" s="5">
         <v>-0.51978449299998886</v>
       </c>
       <c r="D162" s="5">
         <v>-6.2726005974538257</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>95.577650422000005</v>
       </c>
       <c r="C163" s="5">
         <v>-0.44935669000000189</v>
       </c>
       <c r="D163" s="5">
         <v>-5.4730857813021121</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>95.520326291000003</v>
       </c>
       <c r="C164" s="5">
         <v>-5.7324131000001444E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.71734861949734885</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>96.146863492999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.62653720199999441</v>
       </c>
       <c r="D165" s="5">
         <v>8.1612971707854634</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>96.062041620000002</v>
       </c>
       <c r="C166" s="5">
         <v>-8.4821872999995662E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.0535321683073362</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>95.687853580999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.37418803900000341</v>
       </c>
       <c r="D167" s="5">
         <v>-4.5754756896632003</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>94.967574536000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.72027904499999806</v>
       </c>
       <c r="D168" s="5">
         <v>-8.6681190987719976</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>94.965778897000007</v>
       </c>
       <c r="C169" s="5">
         <v>-1.7956389999937983E-3</v>
       </c>
       <c r="D169" s="5">
         <v>-2.2687140772026382E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>95.445880729999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.48010183299999198</v>
       </c>
       <c r="D170" s="5">
         <v>6.2381897476566417</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>95.958892062999993</v>
       </c>
       <c r="C171" s="5">
         <v>0.51301133299999435</v>
       </c>
       <c r="D171" s="5">
         <v>6.6439990730760234</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>95.069310686999998</v>
       </c>
       <c r="C172" s="5">
         <v>-0.88958137599999532</v>
       </c>
       <c r="D172" s="5">
         <v>-10.574486970029962</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>95.638832827000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.56952214000000367</v>
       </c>
       <c r="D173" s="5">
         <v>7.430369191382602</v>
       </c>
       <c r="E173" s="5">
         <v>-0.94043392111330393</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>96.935357526999994</v>
       </c>
       <c r="C174" s="5">
         <v>1.296524699999992</v>
       </c>
       <c r="D174" s="5">
         <v>17.537213115894247</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>96.719834270999996</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21552325599999733</v>
       </c>
       <c r="D175" s="5">
         <v>-2.6356594149529844</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>96.629339561999998</v>
       </c>
       <c r="C176" s="5">
         <v>-9.0494708999997897E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.1170052881951831</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>98.495025282</v>
       </c>
       <c r="C177" s="5">
         <v>1.8656857200000019</v>
       </c>
       <c r="D177" s="5">
         <v>25.795010896148483</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.359103086000005</v>
       </c>
       <c r="C178" s="5">
         <v>-1.1359221959999957</v>
       </c>
       <c r="D178" s="5">
         <v>-12.994397279908876</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>97.638342656999995</v>
       </c>
       <c r="C179" s="5">
         <v>0.27923957099999086</v>
       </c>
       <c r="D179" s="5">
         <v>3.4965839517939745</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>98.644319597999996</v>
       </c>
       <c r="C180" s="5">
         <v>1.0059769410000001</v>
       </c>
       <c r="D180" s="5">
         <v>13.088955171447925</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>98.894558477000004</v>
       </c>
       <c r="C181" s="5">
         <v>0.2502388790000083</v>
       </c>
       <c r="D181" s="5">
         <v>3.0869691462069859</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>98.792547807999995</v>
       </c>
       <c r="C182" s="5">
         <v>-0.1020106690000091</v>
       </c>
       <c r="D182" s="5">
         <v>-1.2308129209086083</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>100.12306167</v>
       </c>
       <c r="C183" s="5">
         <v>1.3305138620000037</v>
       </c>
       <c r="D183" s="5">
         <v>17.413822717179706</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>101.13329865999999</v>
       </c>
       <c r="C184" s="5">
         <v>1.0102369899999957</v>
       </c>
       <c r="D184" s="5">
         <v>12.802991327191847</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>101.82195462</v>
       </c>
       <c r="C185" s="5">
         <v>0.68865596000000551</v>
       </c>
       <c r="D185" s="5">
         <v>8.4843477819470436</v>
       </c>
       <c r="E185" s="5">
         <v>6.4650744997950538</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>101.20453557</v>
       </c>
       <c r="C186" s="5">
         <v>-0.6174190499999952</v>
       </c>
       <c r="D186" s="5">
         <v>-7.0386207976796289</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>100.90531352000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.29922204999999735</v>
       </c>
       <c r="D187" s="5">
         <v>-3.4907993005309224</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>102.06551149000001</v>
       </c>
       <c r="C188" s="5">
         <v>1.1601979699999987</v>
       </c>
       <c r="D188" s="5">
         <v>14.704316783493997</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>105.14736594</v>
       </c>
       <c r="C189" s="5">
         <v>3.0818544499999945</v>
       </c>
       <c r="D189" s="5">
         <v>42.900113970324206</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>104.12044177999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.0269241600000072</v>
       </c>
       <c r="D190" s="5">
         <v>-11.110338049686252</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>104.90853942</v>
       </c>
       <c r="C191" s="5">
         <v>0.78809764000000371</v>
       </c>
       <c r="D191" s="5">
         <v>9.4707420696690257</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>106.30432946000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.3957900400000085</v>
       </c>
       <c r="D192" s="5">
         <v>17.187513971663073</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>106.64140705</v>
       </c>
       <c r="C193" s="5">
         <v>0.33707758999999271</v>
       </c>
       <c r="D193" s="5">
         <v>3.8721140176912971</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>106.96531177999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.32390472999999531</v>
       </c>
       <c r="D194" s="5">
         <v>3.7062993229243446</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>106.93465814</v>
       </c>
       <c r="C195" s="5">
         <v>-3.065363999999704E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-0.34334911468059115</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>107.86817349</v>
       </c>
       <c r="C196" s="5">
         <v>0.93351535000000752</v>
       </c>
       <c r="D196" s="5">
         <v>10.993635156097037</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>108.51716626</v>
       </c>
       <c r="C197" s="5">
         <v>0.64899276999999245</v>
       </c>
       <c r="D197" s="5">
         <v>7.4636117936334623</v>
       </c>
       <c r="E197" s="5">
         <v>6.5754106420236713</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>110.66873258</v>
       </c>
       <c r="C198" s="5">
         <v>2.1515663200000006</v>
       </c>
       <c r="D198" s="5">
         <v>26.566247083805152</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>111.34128257</v>
       </c>
       <c r="C199" s="5">
         <v>0.67254999000000737</v>
       </c>
       <c r="D199" s="5">
         <v>7.5413296421070086</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>113.0920789</v>
       </c>
       <c r="C200" s="5">
         <v>1.75079633</v>
       </c>
       <c r="D200" s="5">
         <v>20.590088250663463</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>111.37253447000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.7195444299999991</v>
       </c>
       <c r="D201" s="5">
         <v>-16.794701209116901</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>112.66101968</v>
       </c>
       <c r="C202" s="5">
         <v>1.2884852099999904</v>
       </c>
       <c r="D202" s="5">
         <v>14.801324155116147</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>114.50148095</v>
       </c>
       <c r="C203" s="5">
         <v>1.8404612700000058</v>
       </c>
       <c r="D203" s="5">
         <v>21.464429323187197</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>115.1387093</v>
       </c>
       <c r="C204" s="5">
         <v>0.63722835000000089</v>
       </c>
       <c r="D204" s="5">
         <v>6.8865439046179144</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>116.14079278</v>
       </c>
       <c r="C205" s="5">
         <v>1.002083479999996</v>
       </c>
       <c r="D205" s="5">
         <v>10.958647367307384</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>117.64627822</v>
       </c>
       <c r="C206" s="5">
         <v>1.5054854400000011</v>
       </c>
       <c r="D206" s="5">
         <v>16.713442138992018</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>118.73396507</v>
       </c>
       <c r="C207" s="5">
         <v>1.0876868499999972</v>
       </c>
       <c r="D207" s="5">
         <v>11.676383487263543</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>119.87644158000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.1424765100000087</v>
       </c>
       <c r="D208" s="5">
         <v>12.177681724564149</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>121.03201717</v>
       </c>
       <c r="C209" s="5">
         <v>1.155575589999998</v>
       </c>
       <c r="D209" s="5">
         <v>12.201107494952733</v>
       </c>
       <c r="E209" s="5">
         <v>11.532600178680719</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>121.74547425999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.71345708999999147</v>
       </c>
       <c r="D210" s="5">
         <v>7.3076420829889743</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>123.01465387</v>
       </c>
       <c r="C211" s="5">
         <v>1.269179610000009</v>
       </c>
       <c r="D211" s="5">
         <v>13.252625206255386</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>124.90065147999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.8859976099999898</v>
       </c>
       <c r="D212" s="5">
         <v>20.031229935976079</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>125.5619088</v>
       </c>
       <c r="C213" s="5">
         <v>0.66125732000000426</v>
       </c>
       <c r="D213" s="5">
         <v>6.5414166455309619</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>126.40830573</v>
       </c>
       <c r="C214" s="5">
         <v>0.84639692999999738</v>
       </c>
       <c r="D214" s="5">
         <v>8.3957898775574478</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>128.65611397000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.2478082400000119</v>
       </c>
       <c r="D215" s="5">
         <v>23.554289743763857</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>126.9609482</v>
       </c>
       <c r="C216" s="5">
         <v>-1.6951657700000027</v>
       </c>
       <c r="D216" s="5">
         <v>-14.714198894267261</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>127.41555995</v>
       </c>
       <c r="C217" s="5">
         <v>0.45461174999999798</v>
       </c>
       <c r="D217" s="5">
         <v>4.3825058921123539</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>129.39969255</v>
       </c>
       <c r="C218" s="5">
         <v>1.9841325999999953</v>
       </c>
       <c r="D218" s="5">
         <v>20.373067454846595</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>130.2678823</v>
       </c>
       <c r="C219" s="5">
         <v>0.86818974999999909</v>
       </c>
       <c r="D219" s="5">
         <v>8.3550866007679794</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>130.76257558</v>
       </c>
       <c r="C220" s="5">
         <v>0.49469328000000701</v>
       </c>
       <c r="D220" s="5">
         <v>4.6534033761678861</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>131.2170007</v>
       </c>
       <c r="C221" s="5">
         <v>0.45442511999999624</v>
       </c>
       <c r="D221" s="5">
         <v>4.2508695317517553</v>
       </c>
       <c r="E221" s="5">
         <v>8.4151150812386213</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>131.37389587999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.15689517999999225</v>
       </c>
       <c r="D222" s="5">
         <v>1.4443045676681976</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>132.85968629999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.4857904200000007</v>
       </c>
       <c r="D223" s="5">
         <v>14.448399421086556</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>133.46481772999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.60513143000000014</v>
       </c>
       <c r="D224" s="5">
         <v>5.6046156182029128</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>134.69813569999999</v>
       </c>
       <c r="C225" s="5">
         <v>1.2333179700000017</v>
       </c>
       <c r="D225" s="5">
         <v>11.670239161917051</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>134.65753572</v>
       </c>
       <c r="C226" s="5">
         <v>-4.0599979999996094E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.36109846534226886</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>133.25297441999999</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4045613000000117</v>
       </c>
       <c r="D227" s="5">
         <v>-11.823065998992933</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>132.50790999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.74506442999998512</v>
       </c>
       <c r="D228" s="5">
         <v>-6.5070841236070205</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>132.77063734000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.2627273500000058</v>
       </c>
       <c r="D229" s="5">
         <v>2.4053937475867704</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>132.29420471</v>
       </c>
       <c r="C230" s="5">
         <v>-0.47643263000000502</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2220894760952703</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>131.72773753000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.56646717999998941</v>
       </c>
       <c r="D231" s="5">
         <v>-5.018952622558059</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>130.66410092000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0636366100000032</v>
       </c>
       <c r="D232" s="5">
         <v>-9.2704783549738767</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>128.81227340999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.851827510000021</v>
       </c>
       <c r="D233" s="5">
         <v>-15.741925904855258</v>
       </c>
       <c r="E233" s="5">
         <v>-1.8326339400927982</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>126.29805734</v>
       </c>
       <c r="C234" s="5">
         <v>-2.5142160699999891</v>
       </c>
       <c r="D234" s="5">
         <v>-21.064365587253477</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>123.42159838000001</v>
       </c>
       <c r="C235" s="5">
         <v>-2.8764589599999937</v>
       </c>
       <c r="D235" s="5">
         <v>-24.153778171564898</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>120.08556193</v>
       </c>
       <c r="C236" s="5">
         <v>-3.3360364500000088</v>
       </c>
       <c r="D236" s="5">
         <v>-28.022702203522552</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>117.01460388</v>
       </c>
       <c r="C237" s="5">
         <v>-3.0709580500000015</v>
       </c>
       <c r="D237" s="5">
         <v>-26.719020526550274</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>114.97591697</v>
       </c>
       <c r="C238" s="5">
         <v>-2.0386869099999956</v>
       </c>
       <c r="D238" s="5">
         <v>-19.015523075258422</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>113.71875991</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2571570599999973</v>
       </c>
       <c r="D239" s="5">
         <v>-12.359913290153502</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>112.14581552999999</v>
       </c>
       <c r="C240" s="5">
         <v>-1.5729443800000098</v>
       </c>
       <c r="D240" s="5">
         <v>-15.391986079523413</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>109.92342453000001</v>
       </c>
       <c r="C241" s="5">
         <v>-2.2223909999999876</v>
       </c>
       <c r="D241" s="5">
         <v>-21.3522837647666</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>108.12667934</v>
       </c>
       <c r="C242" s="5">
         <v>-1.79674519000001</v>
       </c>
       <c r="D242" s="5">
         <v>-17.943802135923491</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>107.54767613</v>
       </c>
       <c r="C243" s="5">
         <v>-0.57900320999999622</v>
       </c>
       <c r="D243" s="5">
         <v>-6.2399176240938932</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>107.19834419999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.34933193000000529</v>
       </c>
       <c r="D244" s="5">
         <v>-3.8289054726279748</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>107.23756671</v>
       </c>
       <c r="C245" s="5">
         <v>3.9222510000001876E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.43994937309896898</v>
       </c>
       <c r="E245" s="5">
         <v>-16.748952664882555</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>110.88712852</v>
       </c>
       <c r="C246" s="5">
         <v>3.6495618100000087</v>
       </c>
       <c r="D246" s="5">
         <v>49.420517453846593</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>107.6318995</v>
       </c>
       <c r="C247" s="5">
         <v>-3.2552290200000016</v>
       </c>
       <c r="D247" s="5">
         <v>-30.061162424517917</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>108.66678377</v>
       </c>
       <c r="C248" s="5">
         <v>1.0348842699999921</v>
       </c>
       <c r="D248" s="5">
         <v>12.168187551141685</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>108.98326792</v>
       </c>
       <c r="C249" s="5">
         <v>0.31648415000000796</v>
       </c>
       <c r="D249" s="5">
         <v>3.5514430427387111</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>109.14645149</v>
       </c>
       <c r="C250" s="5">
         <v>0.16318357000000105</v>
       </c>
       <c r="D250" s="5">
         <v>1.81166340548371</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>109.14016121</v>
       </c>
       <c r="C251" s="5">
         <v>-6.2902800000017578E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-6.9135952049570459E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>110.15534597</v>
       </c>
       <c r="C252" s="5">
         <v>1.0151847599999968</v>
       </c>
       <c r="D252" s="5">
         <v>11.751112328875713</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>110.48106691</v>
       </c>
       <c r="C253" s="5">
         <v>0.32572093999999652</v>
       </c>
       <c r="D253" s="5">
         <v>3.6065872973565005</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>111.36745168</v>
       </c>
       <c r="C254" s="5">
         <v>0.88638477000000648</v>
       </c>
       <c r="D254" s="5">
         <v>10.063944194792862</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>112.43610179</v>
       </c>
       <c r="C255" s="5">
         <v>1.068650109999993</v>
       </c>
       <c r="D255" s="5">
         <v>12.142432865960085</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>111.07322121</v>
       </c>
       <c r="C256" s="5">
         <v>-1.3628805799999952</v>
       </c>
       <c r="D256" s="5">
         <v>-13.614064046955432</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>111.35183886999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.27861765999999477</v>
       </c>
       <c r="D257" s="5">
         <v>3.0519745390666708</v>
       </c>
       <c r="E257" s="5">
         <v>3.8365959674617756</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>111.41125215</v>
       </c>
       <c r="C258" s="5">
         <v>5.9413280000001123E-2</v>
       </c>
       <c r="D258" s="5">
         <v>0.64215853370874765</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>111.41019889</v>
       </c>
       <c r="C259" s="5">
         <v>-1.0532599999919512E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-1.1343973426425347E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>112.97948135</v>
       </c>
       <c r="C260" s="5">
         <v>1.5692824599999966</v>
       </c>
       <c r="D260" s="5">
         <v>18.275699735258399</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>113.93709504</v>
       </c>
       <c r="C261" s="5">
         <v>0.95761369000000229</v>
       </c>
       <c r="D261" s="5">
         <v>10.659012025798042</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>112.99870971</v>
       </c>
       <c r="C262" s="5">
         <v>-0.93838533000000268</v>
       </c>
       <c r="D262" s="5">
         <v>-9.4475709602046205</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>115.16278237</v>
       </c>
       <c r="C263" s="5">
         <v>2.1640726600000022</v>
       </c>
       <c r="D263" s="5">
         <v>25.563662450210025</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>117.50790738000001</v>
       </c>
       <c r="C264" s="5">
         <v>2.3451250100000038</v>
       </c>
       <c r="D264" s="5">
         <v>27.367703684004006</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>117.23406189000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.27384548999999936</v>
       </c>
       <c r="D265" s="5">
         <v>-2.7609643209379309</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>118.39611035</v>
       </c>
       <c r="C266" s="5">
         <v>1.1620484599999941</v>
       </c>
       <c r="D266" s="5">
         <v>12.565023695938816</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>117.89954166</v>
       </c>
       <c r="C267" s="5">
         <v>-0.4965686900000037</v>
       </c>
       <c r="D267" s="5">
         <v>-4.9184652153672399</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>118.91645006</v>
       </c>
       <c r="C268" s="5">
         <v>1.0169084000000055</v>
       </c>
       <c r="D268" s="5">
         <v>10.855649517610754</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>119.98414388</v>
       </c>
       <c r="C269" s="5">
         <v>1.0676938200000023</v>
       </c>
       <c r="D269" s="5">
         <v>11.322526068537497</v>
       </c>
       <c r="E269" s="5">
         <v>7.7522788106606511</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>120.65526027</v>
       </c>
       <c r="C270" s="5">
         <v>0.67111638999999457</v>
       </c>
       <c r="D270" s="5">
         <v>6.9224361554765412</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>120.88334144</v>
       </c>
       <c r="C271" s="5">
         <v>0.22808116999999584</v>
       </c>
       <c r="D271" s="5">
         <v>2.2921589015822308</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>121.56247415</v>
       </c>
       <c r="C272" s="5">
         <v>0.67913271000000464</v>
       </c>
       <c r="D272" s="5">
         <v>6.9539659934580111</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>122.74190335999999</v>
       </c>
       <c r="C273" s="5">
         <v>1.179429209999995</v>
       </c>
       <c r="D273" s="5">
         <v>12.28451707226168</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>124.90565323</v>
       </c>
       <c r="C274" s="5">
         <v>2.1637498700000037</v>
       </c>
       <c r="D274" s="5">
         <v>23.330614825130191</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>126.39762380000001</v>
       </c>
       <c r="C275" s="5">
         <v>1.4919705700000065</v>
       </c>
       <c r="D275" s="5">
         <v>15.313930310039048</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>127.37129697</v>
       </c>
       <c r="C276" s="5">
         <v>0.97367316999999787</v>
       </c>
       <c r="D276" s="5">
         <v>9.6457842852600173</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>128.97219545999999</v>
       </c>
       <c r="C277" s="5">
         <v>1.6008984899999916</v>
       </c>
       <c r="D277" s="5">
         <v>16.170072517062749</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>129.67263177000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.70043631000001483</v>
       </c>
       <c r="D278" s="5">
         <v>6.7153242956593084</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>132.47244990999999</v>
       </c>
       <c r="C279" s="5">
         <v>2.7998181399999851</v>
       </c>
       <c r="D279" s="5">
         <v>29.219160580772161</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>130.30309750999999</v>
       </c>
       <c r="C280" s="5">
         <v>-2.1693524000000082</v>
       </c>
       <c r="D280" s="5">
         <v>-17.974278519446031</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>130.25418210999999</v>
       </c>
       <c r="C281" s="5">
         <v>-4.8915399999998499E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.44954754599697555</v>
       </c>
       <c r="E281" s="5">
         <v>8.5594961949900572</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>129.09778663</v>
       </c>
       <c r="C282" s="5">
         <v>-1.1563954799999863</v>
       </c>
       <c r="D282" s="5">
         <v>-10.148477168922753</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>130.94604361</v>
       </c>
       <c r="C283" s="5">
         <v>1.8482569800000022</v>
       </c>
       <c r="D283" s="5">
         <v>18.59954369198087</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>130.98087699999999</v>
       </c>
       <c r="C284" s="5">
         <v>3.483338999998864E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.31968341818637835</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>131.10361258</v>
       </c>
       <c r="C285" s="5">
         <v>0.12273558000001117</v>
       </c>
       <c r="D285" s="5">
         <v>1.1302728832435216</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>130.45642039000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.64719218999999839</v>
       </c>
       <c r="D286" s="5">
         <v>-5.7655748942736391</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>130.44824149999999</v>
       </c>
       <c r="C287" s="5">
         <v>-8.1788900000105969E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-7.5207371094720976E-2</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>129.39301373000001</v>
       </c>
       <c r="C288" s="5">
         <v>-1.0552277699999877</v>
       </c>
       <c r="D288" s="5">
         <v>-9.2866529899335521</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>128.60373838999999</v>
       </c>
       <c r="C289" s="5">
         <v>-0.78927534000001742</v>
       </c>
       <c r="D289" s="5">
         <v>-7.0791485805479564</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>128.67782306000001</v>
       </c>
       <c r="C290" s="5">
         <v>7.4084670000019059E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.69347766154392865</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>128.77417306000001</v>
       </c>
       <c r="C291" s="5">
         <v>9.6350000000001046E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.90223270438765102</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>129.77834788999999</v>
       </c>
       <c r="C292" s="5">
         <v>1.0041748299999824</v>
       </c>
       <c r="D292" s="5">
         <v>9.7694929226962657</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>129.82814848999999</v>
       </c>
       <c r="C293" s="5">
         <v>4.980059999999753E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.4614560922726163</v>
       </c>
       <c r="E293" s="5">
         <v>-0.3270786496822109</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>130.94675798</v>
       </c>
       <c r="C294" s="5">
         <v>1.1186094900000114</v>
       </c>
       <c r="D294" s="5">
         <v>10.843605306221061</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>131.67342826000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.72667028000000755</v>
       </c>
       <c r="D295" s="5">
         <v>6.8662845648898685</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>132.96729597000001</v>
       </c>
       <c r="C296" s="5">
         <v>1.2938677100000007</v>
       </c>
       <c r="D296" s="5">
         <v>12.450224719751702</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>134.33291679999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.3656208299999832</v>
       </c>
       <c r="D297" s="5">
         <v>13.044983104895302</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>135.00403625999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.67111945999999989</v>
       </c>
       <c r="D298" s="5">
         <v>6.162637065884935</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>134.196383</v>
       </c>
       <c r="C299" s="5">
         <v>-0.80765325999999504</v>
       </c>
       <c r="D299" s="5">
         <v>-6.9473619292398592</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>135.79387384</v>
       </c>
       <c r="C300" s="5">
         <v>1.5974908400000061</v>
       </c>
       <c r="D300" s="5">
         <v>15.258352632219662</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>136.62036255999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.82648871999998619</v>
       </c>
       <c r="D301" s="5">
         <v>7.5531337966674883</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>137.84885151</v>
       </c>
       <c r="C302" s="5">
         <v>1.2284889500000133</v>
       </c>
       <c r="D302" s="5">
         <v>11.340360527787862</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>138.43021443999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.58136292999998318</v>
       </c>
       <c r="D303" s="5">
         <v>5.1799292546831133</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>138.95622367999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.52600924000000759</v>
       </c>
       <c r="D304" s="5">
         <v>4.6562904245289971</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>140.29439253999999</v>
       </c>
       <c r="C305" s="5">
         <v>1.3381688599999961</v>
       </c>
       <c r="D305" s="5">
         <v>12.188339126445236</v>
       </c>
       <c r="E305" s="5">
         <v>8.0616138886138167</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>139.78621765</v>
       </c>
       <c r="C306" s="5">
         <v>-0.50817488999999227</v>
       </c>
       <c r="D306" s="5">
         <v>-4.2610873188259397</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>139.92311520999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.1368975599999942</v>
       </c>
       <c r="D307" s="5">
         <v>1.1815529631096666</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>139.13776357</v>
       </c>
       <c r="C308" s="5">
         <v>-0.78535163999998758</v>
       </c>
       <c r="D308" s="5">
         <v>-6.5312070503853796</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>138.18316844</v>
       </c>
       <c r="C309" s="5">
         <v>-0.95459513000000129</v>
       </c>
       <c r="D309" s="5">
         <v>-7.9292805333672778</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>138.72892619999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.54575775999998655</v>
       </c>
       <c r="D310" s="5">
         <v>4.8437481508534441</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>139.58889991000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.85997371000001976</v>
       </c>
       <c r="D311" s="5">
         <v>7.6976727563000225</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>141.34174848999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.7528485799999771</v>
       </c>
       <c r="D312" s="5">
         <v>16.154194851939319</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>142.65768453000001</v>
       </c>
       <c r="C313" s="5">
         <v>1.3159360400000253</v>
       </c>
       <c r="D313" s="5">
         <v>11.762609790446611</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>142.68787090999999</v>
       </c>
       <c r="C314" s="5">
         <v>3.0186379999975088E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.25421583827589522</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>144.06709107</v>
       </c>
       <c r="C315" s="5">
         <v>1.3792201600000169</v>
       </c>
       <c r="D315" s="5">
         <v>12.236148062756925</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>143.34264683999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.72444423000001734</v>
       </c>
       <c r="D316" s="5">
         <v>-5.8701020942259934</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>144.96681129000001</v>
       </c>
       <c r="C317" s="5">
         <v>1.6241644500000234</v>
       </c>
       <c r="D317" s="5">
         <v>14.476936921973094</v>
       </c>
       <c r="E317" s="5">
         <v>3.3304387049310158</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>147.96762289</v>
       </c>
       <c r="C318" s="5">
         <v>3.0008115999999916</v>
       </c>
       <c r="D318" s="5">
         <v>27.872550682231534</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>147.00921711999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.95840577000001304</v>
       </c>
       <c r="D319" s="5">
         <v>-7.5015585853922868</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>145.80328312</v>
       </c>
       <c r="C320" s="5">
         <v>-1.205933999999985</v>
       </c>
       <c r="D320" s="5">
         <v>-9.4115430895795988</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>146.73686183999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.93357871999998565</v>
       </c>
       <c r="D321" s="5">
         <v>7.9600514757410812</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>145.71251702000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.0243448199999818</v>
       </c>
       <c r="D322" s="5">
         <v>-8.0627307824798109</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>145.72469566000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.2178640000001906E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.10034201757773697</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>147.40345873000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.6787630700000022</v>
       </c>
       <c r="D324" s="5">
         <v>14.734546993620112</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>145.35222415000001</v>
       </c>
       <c r="C325" s="5">
         <v>-2.0512345799999991</v>
       </c>
       <c r="D325" s="5">
         <v>-15.478325863221654</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>145.38654695</v>
       </c>
       <c r="C326" s="5">
         <v>3.4322799999983999E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.28373073907010937</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>144.95884663999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.42770031000000586</v>
       </c>
       <c r="D327" s="5">
         <v>-3.4736160790676873</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>144.21845236999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.74039426999999591</v>
       </c>
       <c r="D328" s="5">
         <v>-5.9598592480985202</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>143.72256909000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.49588327999998683</v>
       </c>
       <c r="D329" s="5">
         <v>-4.0489587687787321</v>
       </c>
       <c r="E329" s="5">
         <v>-0.85829452198610268</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>144.23523445000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.51266535999999974</v>
       </c>
       <c r="D330" s="5">
         <v>4.3654419487883844</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>144.20890188000001</v>
       </c>
       <c r="C331" s="5">
         <v>-2.6332569999993893E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-0.21886035146388982</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>146.74739517</v>
       </c>
       <c r="C332" s="5">
         <v>2.538493289999991</v>
       </c>
       <c r="D332" s="5">
         <v>23.293441501854062</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>146.94173395000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.19433878000000959</v>
       </c>
       <c r="D333" s="5">
         <v>1.6007961278548422</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>149.00339088000001</v>
       </c>
       <c r="C334" s="5">
         <v>2.0616569299999981</v>
       </c>
       <c r="D334" s="5">
         <v>18.198481618959249</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>149.08716587000001</v>
       </c>
       <c r="C335" s="5">
         <v>8.3774989999994887E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.67677278435347432</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>148.54177174</v>
       </c>
       <c r="C336" s="5">
         <v>-0.54539413000000536</v>
       </c>
       <c r="D336" s="5">
         <v>-4.3026109377040767</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>148.33254787999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.2092238600000087</v>
       </c>
       <c r="D337" s="5">
         <v>-1.6771897921122769</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>149.29641405999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.96386617999999658</v>
       </c>
       <c r="D338" s="5">
         <v>8.0824149310073636</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>150.31808391999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.0216698600000029</v>
       </c>
       <c r="D339" s="5">
         <v>8.5281140775519848</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>153.73955411</v>
       </c>
       <c r="C340" s="5">
         <v>3.421470190000008</v>
       </c>
       <c r="D340" s="5">
         <v>31.006435683917431</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>153.28354106</v>
       </c>
       <c r="C341" s="5">
         <v>-0.4560130499999957</v>
       </c>
       <c r="D341" s="5">
         <v>-3.5018716567904784</v>
       </c>
       <c r="E341" s="5">
         <v>6.6523803676323379</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>153.90533855000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.62179749000000584</v>
       </c>
       <c r="D342" s="5">
         <v>4.9779092351894594</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>154.95403173</v>
       </c>
       <c r="C343" s="5">
         <v>1.0486931799999866</v>
       </c>
       <c r="D343" s="5">
         <v>8.4901606115467931</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>157.02417986</v>
       </c>
       <c r="C344" s="5">
         <v>2.0701481300000069</v>
       </c>
       <c r="D344" s="5">
         <v>17.263766110996293</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>156.77225847</v>
       </c>
       <c r="C345" s="5">
         <v>-0.2519213900000068</v>
       </c>
       <c r="D345" s="5">
         <v>-1.9083198748491181</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>157.33774134000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.56548287000001096</v>
       </c>
       <c r="D346" s="5">
         <v>4.4153522978374493</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>159.40519329</v>
       </c>
       <c r="C347" s="5">
         <v>2.0674519499999917</v>
       </c>
       <c r="D347" s="5">
         <v>16.959272575858051</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>161.23900567999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.8338123899999914</v>
       </c>
       <c r="D348" s="5">
         <v>14.712763075158586</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>163.58951868</v>
       </c>
       <c r="C349" s="5">
         <v>2.3505130000000065</v>
       </c>
       <c r="D349" s="5">
         <v>18.966410925994314</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>165.07121828000001</v>
       </c>
       <c r="C350" s="5">
         <v>1.4816996000000131</v>
       </c>
       <c r="D350" s="5">
         <v>11.427037239067793</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>167.00655520999999</v>
       </c>
       <c r="C351" s="5">
         <v>1.935336929999977</v>
       </c>
       <c r="D351" s="5">
         <v>15.012736936874482</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>166.8831155</v>
       </c>
       <c r="C352" s="5">
         <v>-0.12343970999998533</v>
       </c>
       <c r="D352" s="5">
         <v>-0.8833603055509176</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>169.78346712000001</v>
       </c>
       <c r="C353" s="5">
         <v>2.9003516200000092</v>
       </c>
       <c r="D353" s="5">
         <v>22.969098491900297</v>
       </c>
       <c r="E353" s="5">
         <v>10.764316863962197</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.06342265000001</v>
       </c>
       <c r="C354" s="5">
         <v>2.2799555299999952</v>
       </c>
       <c r="D354" s="5">
         <v>17.359409227065072</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>173.46732646000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.4039038100000027</v>
       </c>
       <c r="D355" s="5">
         <v>10.242620982680361</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.40548178</v>
       </c>
       <c r="C356" s="5">
         <v>-6.1844680000007202E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.42698684268349663</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>175.41835610000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.0128743200000088</v>
       </c>
       <c r="D357" s="5">
         <v>14.854118115448344</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>176.39186773</v>
       </c>
       <c r="C358" s="5">
         <v>0.97351162999999019</v>
       </c>
       <c r="D358" s="5">
         <v>6.8666668678644349</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>176.19847221000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.19339551999999571</v>
       </c>
       <c r="D359" s="5">
         <v>-1.307771589956197</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>179.39662283999999</v>
       </c>
       <c r="C360" s="5">
         <v>3.1981506299999864</v>
       </c>
       <c r="D360" s="5">
         <v>24.092489427969753</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>181.45792777</v>
       </c>
       <c r="C361" s="5">
         <v>2.0613049300000057</v>
       </c>
       <c r="D361" s="5">
         <v>14.69386972924276</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>182.56197209999999</v>
       </c>
       <c r="C362" s="5">
         <v>1.1040443299999936</v>
       </c>
       <c r="D362" s="5">
         <v>7.5505060968609206</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>182.93383980999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.37186771000000363</v>
       </c>
       <c r="D363" s="5">
         <v>2.4718985167297758</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>182.37859183</v>
       </c>
       <c r="C364" s="5">
         <v>-0.55524797999999009</v>
       </c>
       <c r="D364" s="5">
         <v>-3.5820944865564641</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>182.26995260000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.10863922999999431</v>
       </c>
       <c r="D365" s="5">
         <v>-0.71247841099593145</v>
       </c>
       <c r="E365" s="5">
         <v>7.3543588735732301</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>180.32231684999999</v>
       </c>
       <c r="C366" s="5">
         <v>-1.9476357500000177</v>
       </c>
       <c r="D366" s="5">
         <v>-12.09516218736576</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>181.36044867999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.0381318299999975</v>
       </c>
       <c r="D367" s="5">
         <v>7.1315119031211349</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.43996820000001</v>
       </c>
       <c r="C368" s="5">
         <v>7.9519520000019384E-2</v>
       </c>
       <c r="D368" s="5">
         <v>0.52742413482400607</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>167.20165234000001</v>
       </c>
       <c r="C369" s="5">
         <v>-14.23831586</v>
       </c>
       <c r="D369" s="5">
         <v>-62.494820669972839</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>167.12251524000001</v>
       </c>
       <c r="C370" s="5">
         <v>-7.9137099999996963E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-0.56648782856993929</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>166.99948939000001</v>
       </c>
       <c r="C371" s="5">
         <v>-0.12302585000000477</v>
       </c>
       <c r="D371" s="5">
         <v>-0.87980221367055522</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>162.66329443999999</v>
       </c>
       <c r="C372" s="5">
         <v>-4.3361949500000208</v>
       </c>
       <c r="D372" s="5">
         <v>-27.072210955538488</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>160.19765577999999</v>
       </c>
       <c r="C373" s="5">
         <v>-2.4656386599999962</v>
       </c>
       <c r="D373" s="5">
         <v>-16.747149335663249</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>158.97459142</v>
       </c>
       <c r="C374" s="5">
         <v>-1.2230643599999951</v>
       </c>
       <c r="D374" s="5">
         <v>-8.7865820054028774</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>157.67668406000001</v>
       </c>
       <c r="C375" s="5">
         <v>-1.2979073599999822</v>
       </c>
       <c r="D375" s="5">
         <v>-9.368925662640514</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>158.40184449</v>
       </c>
       <c r="C376" s="5">
         <v>0.72516042999998831</v>
       </c>
       <c r="D376" s="5">
         <v>5.6606004944721455</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>157.83917277</v>
       </c>
       <c r="C377" s="5">
         <v>-0.56267171999999732</v>
       </c>
       <c r="D377" s="5">
         <v>-4.180314498252824</v>
       </c>
       <c r="E377" s="5">
         <v>-13.403624394205282</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>157.07401386999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.76515890000001718</v>
       </c>
       <c r="D378" s="5">
         <v>-5.6646318638931659</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>154.4776952</v>
       </c>
       <c r="C379" s="5">
         <v>-2.5963186699999881</v>
       </c>
       <c r="D379" s="5">
         <v>-18.127647045991601</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>157.91297657000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.4352813700000127</v>
       </c>
       <c r="D380" s="5">
         <v>30.204041202456168</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>157.83820696000001</v>
       </c>
       <c r="C381" s="5">
         <v>-7.476961000000415E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-0.56670608486454332</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>157.29145444</v>
       </c>
       <c r="C382" s="5">
         <v>-0.54675252000001251</v>
       </c>
       <c r="D382" s="5">
         <v>-4.0785191073626432</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>156.78506715</v>
       </c>
       <c r="C383" s="5">
         <v>-0.50638728999999216</v>
       </c>
       <c r="D383" s="5">
         <v>-3.7956262836260968</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>158.39370317000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.6086360200000058</v>
       </c>
       <c r="D384" s="5">
         <v>13.031266606667691</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>158.75017194</v>
       </c>
       <c r="C385" s="5">
         <v>0.35646876999999222</v>
       </c>
       <c r="D385" s="5">
         <v>2.7343084385755612</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>159.69039147999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.94021953999998686</v>
       </c>
       <c r="D386" s="5">
         <v>7.3433079614991792</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>161.88400637999999</v>
       </c>
       <c r="C387" s="5">
         <v>2.1936149</v>
       </c>
       <c r="D387" s="5">
         <v>17.788231410606059</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>162.28191788000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.39791150000002062</v>
       </c>
       <c r="D388" s="5">
         <v>2.9898088340328144</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>162.6254611</v>
       </c>
       <c r="C389" s="5">
         <v>0.3435432199999866</v>
       </c>
       <c r="D389" s="5">
         <v>2.570131352924987</v>
       </c>
       <c r="E389" s="5">
         <v>3.0323830554880526</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>162.21767829000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.40778280999998628</v>
       </c>
       <c r="D390" s="5">
         <v>-2.9678432018009127</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>162.28715939</v>
       </c>
       <c r="C391" s="5">
         <v>6.9481099999990192E-2</v>
       </c>
       <c r="D391" s="5">
         <v>0.51519673198365812</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>162.72911252</v>
       </c>
       <c r="C392" s="5">
         <v>0.44195313000000169</v>
       </c>
       <c r="D392" s="5">
         <v>3.3173284645161338</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>163.89957315999999</v>
       </c>
       <c r="C393" s="5">
         <v>1.1704606399999875</v>
       </c>
       <c r="D393" s="5">
         <v>8.9810027299149109</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>164.87966491</v>
       </c>
       <c r="C394" s="5">
         <v>0.98009175000001392</v>
       </c>
       <c r="D394" s="5">
         <v>7.41657065491379</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>166.58902173000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.7093568200000107</v>
       </c>
       <c r="D395" s="5">
         <v>13.175228683931351</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>169.42170354999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.8326818199999764</v>
       </c>
       <c r="D396" s="5">
         <v>22.425531214982321</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>170.32482838999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.90312484000000381</v>
       </c>
       <c r="D397" s="5">
         <v>6.5876749746222929</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>171.06028795</v>
       </c>
       <c r="C398" s="5">
         <v>0.73545956000000956</v>
       </c>
       <c r="D398" s="5">
         <v>5.306423834448637</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>170.81415318000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.24613476999999762</v>
       </c>
       <c r="D399" s="5">
         <v>-1.7130536911002081</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>171.68142922000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.86727604000000724</v>
       </c>
       <c r="D400" s="5">
         <v>6.2658238817370648</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>172.86982320999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.1883939899999802</v>
       </c>
       <c r="D401" s="5">
         <v>8.6301585549461546</v>
       </c>
       <c r="E401" s="5">
         <v>6.2993593012478089</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>175.17719898000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.3073757700000215</v>
       </c>
       <c r="D402" s="5">
         <v>17.246714028121126</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>175.06349748</v>
       </c>
       <c r="C403" s="5">
         <v>-0.113701500000019</v>
       </c>
       <c r="D403" s="5">
         <v>-0.77610428077069527</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>175.61417165</v>
       </c>
       <c r="C404" s="5">
         <v>0.55067417000000773</v>
       </c>
       <c r="D404" s="5">
         <v>3.840675792441739</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>175.31634661999999</v>
       </c>
       <c r="C405" s="5">
         <v>-0.2978250300000127</v>
       </c>
       <c r="D405" s="5">
         <v>-2.0162112042294567</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>175.62059227</v>
       </c>
       <c r="C406" s="5">
         <v>0.3042456500000128</v>
       </c>
       <c r="D406" s="5">
         <v>2.1024836724281348</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>175.90396358999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.28337131999998633</v>
       </c>
       <c r="D407" s="5">
         <v>1.9535271961051759</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>175.31248542</v>
       </c>
       <c r="C408" s="5">
         <v>-0.59147816999998781</v>
       </c>
       <c r="D408" s="5">
         <v>-3.9612149976229416</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>175.07184136999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.24064405000001443</v>
       </c>
       <c r="D409" s="5">
         <v>-1.6348104303137379</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>176.98179512999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.9099537600000076</v>
       </c>
       <c r="D410" s="5">
         <v>13.906250195987479</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>175.74317189000001</v>
       </c>
       <c r="C411" s="5">
         <v>-1.2386232399999813</v>
       </c>
       <c r="D411" s="5">
         <v>-8.0824636479367218</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>175.81223087000001</v>
       </c>
       <c r="C412" s="5">
         <v>6.9058979999994108E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.47256524463115124</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>177.28900664</v>
       </c>
       <c r="C413" s="5">
         <v>1.4767757699999891</v>
       </c>
       <c r="D413" s="5">
         <v>10.558633794174387</v>
       </c>
       <c r="E413" s="5">
         <v>2.5563648692066065</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>178.94494417000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.655937530000017</v>
       </c>
       <c r="D414" s="5">
         <v>11.802498930162386</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>181.06994664999999</v>
       </c>
       <c r="C415" s="5">
         <v>2.1250024799999778</v>
       </c>
       <c r="D415" s="5">
         <v>15.218785506453191</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>182.16395951999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0940128700000002</v>
       </c>
       <c r="D416" s="5">
         <v>7.496173955515717</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>182.66357747999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.49961795999999481</v>
       </c>
       <c r="D417" s="5">
         <v>3.3413233108772644</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>185.09517907</v>
       </c>
       <c r="C418" s="5">
         <v>2.4316015900000139</v>
       </c>
       <c r="D418" s="5">
         <v>17.197346777123457</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>187.33422112</v>
       </c>
       <c r="C419" s="5">
         <v>2.2390420499999948</v>
       </c>
       <c r="D419" s="5">
         <v>15.521851045127221</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>188.13727272</v>
       </c>
       <c r="C420" s="5">
         <v>0.80305160000000342</v>
       </c>
       <c r="D420" s="5">
         <v>5.2671103105156325</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>191.03564675000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.8983740300000136</v>
       </c>
       <c r="D421" s="5">
         <v>20.136458979512884</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>192.86602672000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.8303799699999956</v>
       </c>
       <c r="D422" s="5">
         <v>12.123293594855156</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>193.47724120000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.611214480000001</v>
       </c>
       <c r="D423" s="5">
         <v>3.8699280643142764</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>194.78409285999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.3068516599999782</v>
       </c>
       <c r="D424" s="5">
         <v>8.413461659211773</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>194.93891098</v>
       </c>
       <c r="C425" s="5">
         <v>0.15481812000001582</v>
       </c>
       <c r="D425" s="5">
         <v>0.95796346947913946</v>
       </c>
       <c r="E425" s="5">
         <v>9.9554420629360365</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>194.78537703999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.15353394000001686</v>
       </c>
       <c r="D426" s="5">
         <v>-0.94103698624826704</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>195.29065745</v>
       </c>
       <c r="C427" s="5">
         <v>0.50528041000001167</v>
       </c>
       <c r="D427" s="5">
         <v>3.1576418401905837</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>196.94248734999999</v>
       </c>
       <c r="C428" s="5">
         <v>1.6518298999999956</v>
       </c>
       <c r="D428" s="5">
         <v>10.635732202525894</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>198.19980713999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.2573197899999968</v>
       </c>
       <c r="D429" s="5">
         <v>7.9358476396878874</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>198.97833026000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.77852312000001689</v>
       </c>
       <c r="D430" s="5">
         <v>4.8167416278415143</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>198.82341633999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.15491392000001269</v>
       </c>
       <c r="D431" s="5">
         <v>-0.93026589864660947</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>200.07590816999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.2524918299999968</v>
       </c>
       <c r="D432" s="5">
         <v>7.8269149397474314</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>200.86375301000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.78784484000001953</v>
       </c>
       <c r="D433" s="5">
         <v>4.8289685609933963</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>201.10148122000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.23772821000000022</v>
       </c>
       <c r="D434" s="5">
         <v>1.4295170657616874</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>203.09187145999999</v>
       </c>
       <c r="C435" s="5">
         <v>1.9903902399999822</v>
       </c>
       <c r="D435" s="5">
         <v>12.545274769526959</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>204.26352036</v>
       </c>
       <c r="C436" s="5">
         <v>1.1716489000000081</v>
       </c>
       <c r="D436" s="5">
         <v>7.1468111898789655</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>205.25524465999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.99172429999998712</v>
       </c>
       <c r="D437" s="5">
         <v>5.9842684428345505</v>
       </c>
       <c r="E437" s="5">
         <v>5.2920854169839826</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>208.93170362999999</v>
       </c>
       <c r="C438" s="5">
         <v>3.6764589699999988</v>
       </c>
       <c r="D438" s="5">
         <v>23.743099642185349</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>207.84177747000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.0899261599999761</v>
       </c>
       <c r="D439" s="5">
         <v>-6.0834721802163427</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>207.06900199</v>
       </c>
       <c r="C440" s="5">
         <v>-0.77277548000000706</v>
       </c>
       <c r="D440" s="5">
         <v>-4.3715955063887479</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>208.07861489999999</v>
       </c>
       <c r="C441" s="5">
         <v>1.0096129099999871</v>
       </c>
       <c r="D441" s="5">
         <v>6.0103565376181223</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>209.23328645000001</v>
       </c>
       <c r="C442" s="5">
         <v>1.1546715500000175</v>
       </c>
       <c r="D442" s="5">
         <v>6.8660950335542204</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>208.43010724999999</v>
       </c>
       <c r="C443" s="5">
         <v>-0.80317920000001664</v>
       </c>
       <c r="D443" s="5">
         <v>-4.5103933031960146</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>209.11905236999999</v>
       </c>
       <c r="C444" s="5">
         <v>0.68894511999999963</v>
       </c>
       <c r="D444" s="5">
         <v>4.0393913119116442</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>211.90808998</v>
+        <v>211.14041286</v>
       </c>
       <c r="C445" s="5">
-        <v>2.7890376100000083</v>
+        <v>2.0213604900000064</v>
       </c>
       <c r="D445" s="5">
-        <v>17.232281636662616</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.236255881794577</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>210.08745514</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-1.0529577199999949</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-5.8229577040099567</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE237000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>