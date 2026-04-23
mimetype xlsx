--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7472E750-CD4A-430E-8E56-CDFF99BCEA2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7531C569-6EAE-4A6E-B69A-FD0C9D7D4442}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1D56CE1-107F-4A11-A7C1-D2C050ED3FE8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CB81E5AC-7B8A-47E9-A68D-D3625F8DD6FE}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{478F40D9-85D6-45D8-BAC1-520A1DA27890}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48BFE7F1-5347-4CAC-BBD9-E7F014F35B79}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>79.542727200000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>79.536766369999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>78.849152880000005</v>
+        <v>78.847572720000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.69357431999999619</v>
+        <v>-0.68919364999999289</v>
       </c>
       <c r="D7" s="5">
-        <v>-9.9759273146745606</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-9.9165987977418819</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>77.1800341</v>
+        <v>77.178512269999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.6691187800000051</v>
+        <v>-1.6690604500000035</v>
       </c>
       <c r="D8" s="5">
-        <v>-22.643785049110331</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-22.643485796562523</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>76.375405880000002</v>
+        <v>76.375551290000004</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.8046282199999979</v>
+        <v>-0.80296097999999461</v>
       </c>
       <c r="D9" s="5">
-        <v>-11.81742402715723</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-11.794540853529</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>77.669390100000001</v>
+        <v>77.668267389999997</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2939842199999987</v>
+        <v>1.2927160999999927</v>
       </c>
       <c r="D10" s="5">
-        <v>22.336588005224133</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22.312574748831725</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>79.265479729999996</v>
+        <v>79.265154039999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5960896299999945</v>
+        <v>1.5968866500000019</v>
       </c>
       <c r="D11" s="5">
-        <v>27.646928906227952</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>27.662777867412135</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>80.128062119999996</v>
+        <v>80.128454439999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.86258239000000003</v>
+        <v>0.86330039999999997</v>
       </c>
       <c r="D12" s="5">
-        <v>13.869277684693127</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>13.881583076283754</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>80.77807885</v>
+        <v>80.778974689999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.65001673000000437</v>
+        <v>0.65052024999999958</v>
       </c>
       <c r="D13" s="5">
-        <v>10.180963711507118</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.189153448210364</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>82.408712859999994</v>
+        <v>82.409572890000007</v>
       </c>
       <c r="C14" s="5">
-        <v>1.6306340099999943</v>
+        <v>1.6305982000000085</v>
       </c>
       <c r="D14" s="5">
-        <v>27.102862136615901</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>27.101864672857623</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>80.495598810000004</v>
+        <v>80.497359579999994</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9131140499999901</v>
+        <v>-1.9122133100000127</v>
       </c>
       <c r="D15" s="5">
-        <v>-24.562366832793824</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-24.552012056628449</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>80.304890560000004</v>
+        <v>80.307393009999998</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.19070825000000013</v>
+        <v>-0.18996656999999573</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.8062565732270284</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7954237250543801</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>81.089021810000006</v>
+        <v>81.092364979999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.7841312500000015</v>
+        <v>0.78497197000000085</v>
       </c>
       <c r="D17" s="5">
-        <v>12.367521814904947</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.381095954770306</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>79.619974510000006</v>
+        <v>79.614297739999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.4690472999999997</v>
+        <v>-1.4780672400000014</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.699236845662782</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.807597063344172</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>79.246318200000005</v>
+        <v>79.244803759999996</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.37365631000000121</v>
+        <v>-0.36949398000000144</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.4884867436473144</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4292773832243739</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>80.811688849999996</v>
+        <v>80.810304279999997</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5653706499999913</v>
+        <v>1.5655005200000005</v>
       </c>
       <c r="D20" s="5">
-        <v>26.456474134668895</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.459474660556339</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>78.896602110000003</v>
+        <v>78.896329440000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.9150867399999925</v>
+        <v>-1.9139748399999945</v>
       </c>
       <c r="D21" s="5">
-        <v>-25.008956145255979</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.99664695662922</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>78.246689489999994</v>
+        <v>78.245810789999993</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.64991262000000916</v>
+        <v>-0.6505186500000093</v>
       </c>
       <c r="D22" s="5">
-        <v>-9.4492458803841277</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4576926577720108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.956368459999993</v>
+        <v>77.956204830000004</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.2903210300000012</v>
+        <v>-0.28960595999998873</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.3626510398779406</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.352171365578128</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.722079750000006</v>
+        <v>77.722453380000005</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.23428870999998708</v>
+        <v>-0.23375144999999975</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.5474389122511996</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5394450841090164</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.793436470000003</v>
+        <v>77.794186240000002</v>
       </c>
       <c r="C25" s="5">
-        <v>7.1356719999997154E-2</v>
+        <v>7.1732859999997345E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.1073014762424949</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1131626356584379</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.046708140000007</v>
+        <v>78.047528060000005</v>
       </c>
       <c r="C26" s="5">
-        <v>0.25327167000000372</v>
+        <v>0.25334182000000283</v>
       </c>
       <c r="D26" s="5">
-        <v>3.9775553018711385</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9786377582460952</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.460209269999993</v>
+        <v>77.461675909999997</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.58649887000001399</v>
+        <v>-0.58585215000000801</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.6541312384545659</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6448918888403004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>77.395645169999995</v>
+        <v>77.397685469999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-6.4564099999998348E-2</v>
+        <v>-6.3990439999997761E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.99564313784891167</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98681828223990964</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>76.774310459999995</v>
+        <v>76.777039239999993</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.62133470999999929</v>
+        <v>-0.62064623000000552</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.2194527784742579</v>
+        <v>-9.209451138588209</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.3209562203251455</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3214944971259666</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>71.262911930000001</v>
+        <v>71.258842740000006</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.5113985299999939</v>
+        <v>-5.5181964999999877</v>
       </c>
       <c r="D30" s="5">
-        <v>-59.09544443455156</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-59.140894380552531</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>71.561143259999994</v>
+        <v>71.559638309999997</v>
       </c>
       <c r="C31" s="5">
-        <v>0.29823132999999302</v>
+        <v>0.30079556999999113</v>
       </c>
       <c r="D31" s="5">
-        <v>5.1391519514745854</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1846730499028881</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.309329669999997</v>
+        <v>72.308284970000003</v>
       </c>
       <c r="C32" s="5">
-        <v>0.74818641000000241</v>
+        <v>0.74864666000000568</v>
       </c>
       <c r="D32" s="5">
-        <v>13.29344509309327</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.302394812444396</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>72.432824100000005</v>
+        <v>72.432364019999994</v>
       </c>
       <c r="C33" s="5">
-        <v>0.12349443000000804</v>
+        <v>0.12407904999999175</v>
       </c>
       <c r="D33" s="5">
-        <v>2.068796490810576</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0787130614531524</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.855001240000007</v>
+        <v>72.854507420000004</v>
       </c>
       <c r="C34" s="5">
-        <v>0.42217714000000228</v>
+        <v>0.42214340000001016</v>
       </c>
       <c r="D34" s="5">
-        <v>7.2228678579290717</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2223193407540354</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>71.870380650000001</v>
+        <v>71.870403530000004</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.98462059000000579</v>
+        <v>-0.98410389000000009</v>
       </c>
       <c r="D35" s="5">
-        <v>-15.06495888270808</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.057725681976365</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>71.787926130000002</v>
+        <v>71.788280389999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-8.2454519999998865E-2</v>
+        <v>-8.2123140000007311E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.3680665393059788</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.362602435165905</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.027240669999998</v>
+        <v>71.027781439999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.76068546000000481</v>
+        <v>-0.76049894999999879</v>
       </c>
       <c r="D37" s="5">
-        <v>-12.000048933516439</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.997220153027277</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>70.442690049999996</v>
+        <v>70.443352809999993</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.58455062000000169</v>
+        <v>-0.584428630000005</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.4409473624685667</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4389967796082672</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>70.591892349999995</v>
+        <v>70.592893430000004</v>
       </c>
       <c r="C39" s="5">
-        <v>0.1492022999999989</v>
+        <v>0.14954062000001045</v>
       </c>
       <c r="D39" s="5">
-        <v>2.5714987687785351</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5773734238234702</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>70.093077410000006</v>
+        <v>70.094312639999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.49881493999998838</v>
+        <v>-0.49858079000000544</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.1575108683092363</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1537179630188579</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>69.190651000000003</v>
+        <v>69.19222585</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.9024264100000039</v>
+        <v>-0.90208678999999847</v>
       </c>
       <c r="D41" s="5">
-        <v>-14.401241382559016</v>
+        <v>-14.395963328173211</v>
       </c>
       <c r="E41" s="5">
-        <v>-9.8778607252371753</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8790126124691628</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>68.425236650000002</v>
+        <v>68.422955020000003</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.76541435000000035</v>
+        <v>-0.76927082999999641</v>
       </c>
       <c r="D42" s="5">
-        <v>-12.496243897736836</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.555138088342144</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.710674049999994</v>
+        <v>67.709428220000007</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.71456260000000782</v>
+        <v>-0.7135267999999968</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.836271458879111</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.820457770750892</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.453440439999994</v>
+        <v>67.452662270000005</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.25723361000000011</v>
+        <v>-0.25676595000000191</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4647550410581776</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4568867986647493</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.558568210000004</v>
+        <v>67.558059659999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.10512777000000995</v>
+        <v>0.10539738999999315</v>
       </c>
       <c r="D45" s="5">
-        <v>1.8863431096340699</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8912446504527836</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.942589179999999</v>
+        <v>66.942401559999993</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.61597903000000542</v>
+        <v>-0.61565810000000454</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.408908518833581</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.403828703010088</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>67.69254368</v>
+        <v>67.692655470000005</v>
       </c>
       <c r="C47" s="5">
-        <v>0.74995450000000119</v>
+        <v>0.75025391000001207</v>
       </c>
       <c r="D47" s="5">
-        <v>14.303607320956214</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.309716975561937</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>67.597062089999994</v>
+        <v>67.597331530000005</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.5481590000005667E-2</v>
+        <v>-9.5323940000000107E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.6795527155844203</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6767982949065119</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.905912380000004</v>
+        <v>67.906298680000006</v>
       </c>
       <c r="C49" s="5">
-        <v>0.30885029000000941</v>
+        <v>0.30896715000000086</v>
       </c>
       <c r="D49" s="5">
-        <v>5.6226873257195553</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6248455656252583</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.072603560000005</v>
+        <v>68.073082470000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.16669118000000083</v>
+        <v>0.16678378999999666</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9857819043737965</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9874459873370451</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.156244549999997</v>
+        <v>68.156814019999999</v>
       </c>
       <c r="C51" s="5">
-        <v>8.3640989999992144E-2</v>
+        <v>8.3731549999995991E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4844482188746122</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4860558279395031</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.05719096</v>
+        <v>68.057827930000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.9053589999996916E-2</v>
+        <v>-9.8986089999996807E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.7301243046049519</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7289403835346939</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.695410859999996</v>
+        <v>68.696316139999993</v>
       </c>
       <c r="C53" s="5">
-        <v>0.63821989999999573</v>
+        <v>0.63848820999999134</v>
       </c>
       <c r="D53" s="5">
-        <v>11.852183645552739</v>
+        <v>11.857309450474585</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.71576164242190821</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71671304674469916</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>68.269671470000006</v>
+        <v>68.268747450000006</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.42573938999998973</v>
+        <v>-0.42756868999998687</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.1886582963642809</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2184047954975794</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>67.107867830000004</v>
+        <v>67.106725670000003</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.1618036400000022</v>
+        <v>-1.1620217800000034</v>
       </c>
       <c r="D55" s="5">
-        <v>-18.614407234400922</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.617810672276882</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>67.87208167</v>
+        <v>67.871455710000006</v>
       </c>
       <c r="C56" s="5">
-        <v>0.76421383999999648</v>
+        <v>0.76473004000000344</v>
       </c>
       <c r="D56" s="5">
-        <v>14.554656376623809</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.565375375006262</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>67.356449799999993</v>
+        <v>67.356231050000005</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.5156318700000071</v>
+        <v>-0.51522466000000122</v>
       </c>
       <c r="D57" s="5">
-        <v>-8.7450926690917701</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7385494213585435</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>66.115372840000006</v>
+        <v>66.115317950000005</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.2410769599999867</v>
+        <v>-1.2409131000000002</v>
       </c>
       <c r="D58" s="5">
-        <v>-20.001995311220711</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.999674595967065</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>67.061137489999993</v>
+        <v>67.061254590000004</v>
       </c>
       <c r="C59" s="5">
-        <v>0.94576464999998677</v>
+        <v>0.94593663999999933</v>
       </c>
       <c r="D59" s="5">
-        <v>18.582764679516337</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.586430910231201</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.28050915</v>
+        <v>67.280722299999994</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2193716600000073</v>
+        <v>0.21946770999998932</v>
       </c>
       <c r="D60" s="5">
-        <v>3.9968642404718091</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9986387434934878</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>67.435726090000003</v>
+        <v>67.436027580000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.15521694000000252</v>
+        <v>0.15530528000000743</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8038131097103847</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8054201817054647</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>67.569661109999998</v>
+        <v>67.569924999999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.13393501999999557</v>
+        <v>0.13389741999999671</v>
       </c>
       <c r="D62" s="5">
-        <v>2.4095442563296654</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4088495259478204</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.30968215</v>
+        <v>67.309956389999996</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.25997895999999798</v>
+        <v>-0.25996861000000138</v>
       </c>
       <c r="D63" s="5">
-        <v>-4.5206205642318364</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5204271028676963</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>68.130287129999999</v>
+        <v>68.130536559999996</v>
       </c>
       <c r="C64" s="5">
-        <v>0.82060497999999882</v>
+        <v>0.8205801699999995</v>
       </c>
       <c r="D64" s="5">
-        <v>15.65173545466525</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.651161970851435</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.322335710000004</v>
+        <v>69.322692169999996</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1920485800000051</v>
+        <v>1.1921556100000004</v>
       </c>
       <c r="D65" s="5">
-        <v>23.138997950208417</v>
+        <v>23.141186374423796</v>
       </c>
       <c r="E65" s="5">
-        <v>0.91261532925055455</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91180439533828928</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>70.274458769999995</v>
+        <v>70.274199229999994</v>
       </c>
       <c r="C66" s="5">
-        <v>0.95212305999999103</v>
+        <v>0.9515070599999973</v>
       </c>
       <c r="D66" s="5">
-        <v>17.785510325194309</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.773022953328876</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>69.838712670000007</v>
+        <v>69.837953029999994</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.4357460999999887</v>
+        <v>-0.43624619999999936</v>
       </c>
       <c r="D67" s="5">
-        <v>-7.1921757145280374</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2001760135318555</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.469847799999997</v>
+        <v>69.469425509999994</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.36886487000001011</v>
+        <v>-0.36852752000000066</v>
       </c>
       <c r="D68" s="5">
-        <v>-6.157090729990788</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1516870806798245</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.822654630000002</v>
+        <v>69.822611530000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.35280683000000579</v>
+        <v>0.35318602000000965</v>
       </c>
       <c r="D69" s="5">
-        <v>6.2674132877884814</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2743780601361099</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.442422190000002</v>
+        <v>70.442442029999995</v>
       </c>
       <c r="C70" s="5">
-        <v>0.61976755999999966</v>
+        <v>0.61983049999999196</v>
       </c>
       <c r="D70" s="5">
-        <v>11.187276707510097</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.188476104623835</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>70.617847209999994</v>
+        <v>70.617933160000007</v>
       </c>
       <c r="C71" s="5">
-        <v>0.1754250199999916</v>
+        <v>0.17549113000001171</v>
       </c>
       <c r="D71" s="5">
-        <v>3.0296716943328361</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0308282689595067</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>70.811934390000005</v>
+        <v>70.812060059999993</v>
       </c>
       <c r="C72" s="5">
-        <v>0.19408718000001102</v>
+        <v>0.19412689999998634</v>
       </c>
       <c r="D72" s="5">
-        <v>3.3484130745476515</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3491045838986766</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>71.236163489999996</v>
+        <v>71.236401139999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42422909999999092</v>
+        <v>0.42434108000000492</v>
       </c>
       <c r="D73" s="5">
-        <v>7.4307886804501067</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4328015848082796</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>72.36727295</v>
+        <v>72.36738029</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1311094600000047</v>
+        <v>1.1309791500000017</v>
       </c>
       <c r="D74" s="5">
-        <v>20.809259674173617</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.80657365779226</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>73.578667170000003</v>
+        <v>73.578766360000003</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2113942200000025</v>
+        <v>1.2113860700000032</v>
       </c>
       <c r="D75" s="5">
-        <v>22.044022330668934</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.043824347081433</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>74.535732580000001</v>
+        <v>74.535863559999996</v>
       </c>
       <c r="C76" s="5">
-        <v>0.95706540999999845</v>
+        <v>0.95709719999999265</v>
       </c>
       <c r="D76" s="5">
-        <v>16.775380908755146</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.775954318902397</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>74.453614549999998</v>
+        <v>74.45383665</v>
       </c>
       <c r="C77" s="5">
-        <v>-8.2118030000003728E-2</v>
+        <v>-8.2026909999996178E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-1.3140906667489904</v>
+        <v>-1.3126390441570268</v>
       </c>
       <c r="E77" s="5">
-        <v>7.4020570533946728</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4018251735187945</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>74.068739820000005</v>
+        <v>74.068548010000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38487472999999284</v>
+        <v>-0.38528863999999885</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0298261601382404</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0361099450361833</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>73.881707890000001</v>
+        <v>73.881253009999995</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.1870319300000034</v>
+        <v>-0.18729500000000598</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.9884047946778569</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9925574964665302</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>73.588235929999996</v>
+        <v>73.587994080000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.29347196000000508</v>
+        <v>-0.29325892999999326</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6638544147812429</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6605705788480556</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>73.948210169999996</v>
+        <v>73.948231059999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.35997423999999967</v>
+        <v>0.36023697999999627</v>
       </c>
       <c r="D81" s="5">
-        <v>6.0306192011705395</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.035160417362051</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>74.275778970000005</v>
+        <v>74.275823079999995</v>
       </c>
       <c r="C82" s="5">
-        <v>0.32756880000000876</v>
+        <v>0.32759201999999732</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4470852897544608</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4474792906736624</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>74.493778379999995</v>
+        <v>74.493854089999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.21799940999999023</v>
+        <v>0.21803101000000424</v>
       </c>
       <c r="D83" s="5">
-        <v>3.5794137746512522</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5799388717264735</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>74.581216780000005</v>
+        <v>74.581302640000004</v>
       </c>
       <c r="C84" s="5">
-        <v>8.7438400000010574E-2</v>
+        <v>8.7448550000004843E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.4176500814442106</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4178142583780362</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>74.485313239999996</v>
+        <v>74.48545987</v>
       </c>
       <c r="C85" s="5">
-        <v>-9.5903540000009002E-2</v>
+        <v>-9.5842770000004407E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.5322062014279991</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5312404089833143</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>74.019856000000004</v>
+        <v>74.019894059999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.46545723999999211</v>
+        <v>-0.46556581000000108</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.2463414844470169</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2479602678366835</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>74.500678730000004</v>
+        <v>74.500705749999995</v>
       </c>
       <c r="C87" s="5">
-        <v>0.48082272999999986</v>
+        <v>0.48081168999999591</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0796480564662154</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0794515613214823</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>74.421812669999994</v>
+        <v>74.421878140000004</v>
       </c>
       <c r="C88" s="5">
-        <v>-7.8866060000009952E-2</v>
+        <v>-7.88276099999905E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.2629441448597789</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2623315384280187</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>75.143098940000002</v>
+        <v>75.143190720000007</v>
       </c>
       <c r="C89" s="5">
-        <v>0.72128627000000733</v>
+        <v>0.72131258000000287</v>
       </c>
       <c r="D89" s="5">
-        <v>12.270664709662714</v>
+        <v>12.271125048200382</v>
       </c>
       <c r="E89" s="5">
-        <v>0.92605898876403359</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92588119164440652</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>75.515519420000004</v>
+        <v>75.515363129999997</v>
       </c>
       <c r="C90" s="5">
-        <v>0.37242048000000239</v>
+        <v>0.37217240999999035</v>
       </c>
       <c r="D90" s="5">
-        <v>6.112207147221449</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1080165892453353</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>78.230936880000002</v>
+        <v>78.230724309999999</v>
       </c>
       <c r="C91" s="5">
-        <v>2.7154174599999976</v>
+        <v>2.7153611800000022</v>
       </c>
       <c r="D91" s="5">
-        <v>52.794530472206503</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>52.793343130876337</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>79.099567440000001</v>
+        <v>79.099425479999994</v>
       </c>
       <c r="C92" s="5">
-        <v>0.86863055999999972</v>
+        <v>0.86870116999999425</v>
       </c>
       <c r="D92" s="5">
-        <v>14.168666048994115</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.169929921596314</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>77.613062889999995</v>
+        <v>77.613092980000005</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.4865045500000065</v>
+        <v>-1.486332499999989</v>
       </c>
       <c r="D93" s="5">
-        <v>-20.360491955363457</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.358406270557737</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>77.662553160000002</v>
+        <v>77.662598380000006</v>
       </c>
       <c r="C94" s="5">
-        <v>4.9490270000006831E-2</v>
+        <v>4.9505400000001032E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.76787393372366175</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76810921090300077</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>78.012316659999996</v>
+        <v>78.012370270000005</v>
       </c>
       <c r="C95" s="5">
-        <v>0.34976349999999456</v>
+        <v>0.34977188999999953</v>
       </c>
       <c r="D95" s="5">
-        <v>5.5402533793831532</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5403862797828385</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>78.357383339999998</v>
+        <v>78.357435440000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.34506668000000218</v>
+        <v>0.34506516999999803</v>
       </c>
       <c r="D96" s="5">
-        <v>5.4389319378025824</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4389037262442486</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>79.205614600000004</v>
+        <v>79.205692580000004</v>
       </c>
       <c r="C97" s="5">
-        <v>0.8482312600000057</v>
+        <v>0.84825714000000119</v>
       </c>
       <c r="D97" s="5">
-        <v>13.792207284012758</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.792643733027777</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>80.108726050000001</v>
+        <v>80.108742460000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.90311144999999726</v>
+        <v>0.90304987999999753</v>
       </c>
       <c r="D98" s="5">
-        <v>14.574055221782301</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.572983254836958</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>79.790319510000003</v>
+        <v>79.790333039999993</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.31840653999999802</v>
+        <v>-0.31840942000000894</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.6667176583328978</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6667580153612498</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>80.369437410000003</v>
+        <v>80.369489669999993</v>
       </c>
       <c r="C100" s="5">
-        <v>0.57911789999999996</v>
+        <v>0.57915662999999995</v>
       </c>
       <c r="D100" s="5">
-        <v>9.0658251055030448</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0664542132275585</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>80.147039340000006</v>
+        <v>80.147045849999998</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.22239806999999701</v>
+        <v>-0.22244381999999518</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.2705610324714862</v>
+        <v>-3.2712215235075837</v>
       </c>
       <c r="E101" s="5">
-        <v>6.6592148455249855</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6590932352679211</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>80.100375540000002</v>
+        <v>80.100250239999994</v>
       </c>
       <c r="C102" s="5">
-        <v>-4.6663800000004585E-2</v>
+        <v>-4.6795610000003762E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-0.69643985600374991</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69840070169465696</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>81.201600619999994</v>
+        <v>81.201541599999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1012250799999919</v>
+        <v>1.1012913600000047</v>
       </c>
       <c r="D103" s="5">
-        <v>17.804112922666594</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.805296796751225</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>82.067113989999996</v>
+        <v>82.067054900000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.86551337000000217</v>
+        <v>0.86551330000000348</v>
       </c>
       <c r="D104" s="5">
-        <v>13.567705927198158</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.567715211389197</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>83.045441710000006</v>
+        <v>83.045436129999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.97832772000001</v>
+        <v>0.97838122999999655</v>
       </c>
       <c r="D105" s="5">
-        <v>15.281510897053941</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.282414009364009</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>83.395603629999997</v>
+        <v>83.395630350000005</v>
       </c>
       <c r="C106" s="5">
-        <v>0.3501619199999908</v>
+        <v>0.35019422000000588</v>
       </c>
       <c r="D106" s="5">
-        <v>5.1788178658441542</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1793070654384543</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>83.269080160000001</v>
+        <v>83.269119239999995</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12652346999999509</v>
+        <v>-0.12651111000000981</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8054626468529733</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8052871676886739</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>84.086460919999993</v>
+        <v>84.086496069999995</v>
       </c>
       <c r="C108" s="5">
-        <v>0.81738075999999182</v>
+        <v>0.81737683000000061</v>
       </c>
       <c r="D108" s="5">
-        <v>12.436594151964876</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.436524936383119</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>84.22296326</v>
+        <v>84.222987570000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13650234000000694</v>
+        <v>0.13649150000000532</v>
       </c>
       <c r="D109" s="5">
-        <v>1.965515689651065</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9653573779776279</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>84.294462010000004</v>
+        <v>84.294475230000003</v>
       </c>
       <c r="C110" s="5">
-        <v>7.1498750000003497E-2</v>
+        <v>7.1487660000002506E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>1.0234766368287351</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0233168492399081</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>85.24687127</v>
+        <v>85.246876839999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.95240925999999604</v>
+        <v>0.95240160999999546</v>
       </c>
       <c r="D111" s="5">
-        <v>14.433416195964899</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.433290559775269</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>85.491106849999994</v>
+        <v>85.491139509999996</v>
       </c>
       <c r="C112" s="5">
-        <v>0.24423557999999446</v>
+        <v>0.24426266999999768</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4927428483784162</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.493136148449838</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>86.615983200000002</v>
+        <v>86.615982270000003</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1248763500000081</v>
+        <v>1.124842760000007</v>
       </c>
       <c r="D113" s="5">
-        <v>16.983657503535234</v>
+        <v>16.983106139777714</v>
       </c>
       <c r="E113" s="5">
-        <v>8.0713447599198638</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.07133482138196</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>86.933010679999995</v>
+        <v>86.932932039999997</v>
       </c>
       <c r="C114" s="5">
-        <v>0.31702747999999303</v>
+        <v>0.31694976999999369</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4816857320305381</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4805650240842931</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>87.333984020000003</v>
+        <v>87.333959949999993</v>
       </c>
       <c r="C115" s="5">
-        <v>0.40097334000000728</v>
+        <v>0.40102790999999627</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6775224028538851</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6783200551387747</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>87.505969559999997</v>
+        <v>87.505946320000007</v>
       </c>
       <c r="C116" s="5">
-        <v>0.17198553999999433</v>
+        <v>0.17198637000001327</v>
       </c>
       <c r="D116" s="5">
-        <v>2.3889066078078613</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3889189273508249</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>88.379574259999998</v>
+        <v>88.379575419999995</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87360470000000134</v>
+        <v>0.87362909999998806</v>
       </c>
       <c r="D117" s="5">
-        <v>12.660244249772523</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.660621040950115</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>88.824583009999998</v>
+        <v>88.824598030000004</v>
       </c>
       <c r="C118" s="5">
-        <v>0.44500874999999951</v>
+        <v>0.44502261000000942</v>
       </c>
       <c r="D118" s="5">
-        <v>6.2124107621701619</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2126095564461137</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>89.819727549999996</v>
+        <v>89.819746710000004</v>
       </c>
       <c r="C119" s="5">
-        <v>0.9951445399999983</v>
+        <v>0.99514867999999979</v>
       </c>
       <c r="D119" s="5">
-        <v>14.304327362063262</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.304388014918047</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.477816520000005</v>
+        <v>90.477832179999993</v>
       </c>
       <c r="C120" s="5">
-        <v>0.65808897000000854</v>
+        <v>0.65808546999998896</v>
       </c>
       <c r="D120" s="5">
-        <v>9.1552265099462016</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1551738075545508</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>91.103631800000002</v>
+        <v>91.103640720000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.62581527999999764</v>
+        <v>0.62580854000000841</v>
       </c>
       <c r="D121" s="5">
-        <v>8.623288630887572</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.623190647581346</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.995862720000005</v>
+        <v>91.995866239999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.89223092000000293</v>
+        <v>0.89222551999999666</v>
       </c>
       <c r="D122" s="5">
-        <v>12.406461065273501</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.406380607614054</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.94709331</v>
+        <v>92.947094219999997</v>
       </c>
       <c r="C123" s="5">
-        <v>0.95123058999999444</v>
+        <v>0.95122797999999875</v>
       </c>
       <c r="D123" s="5">
-        <v>13.138442576636766</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.138403921210685</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>93.343566150000001</v>
+        <v>93.343585739999995</v>
       </c>
       <c r="C124" s="5">
-        <v>0.39647284000000127</v>
+        <v>0.39649151999999788</v>
       </c>
       <c r="D124" s="5">
-        <v>5.2405024121467969</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2407550898148969</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.823573909999993</v>
+        <v>93.823568480000006</v>
       </c>
       <c r="C125" s="5">
-        <v>0.48000775999999235</v>
+        <v>0.47998274000001118</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3484089999000792</v>
+        <v>6.3480673101476981</v>
       </c>
       <c r="E125" s="5">
-        <v>8.3213172023428363</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3213120963432132</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>94.577967959999995</v>
+        <v>94.577931370000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.75439405000000193</v>
+        <v>0.7543628899999959</v>
       </c>
       <c r="D126" s="5">
-        <v>10.087011415981429</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.086576790591328</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>94.920033529999998</v>
+        <v>94.920026719999996</v>
       </c>
       <c r="C127" s="5">
-        <v>0.34206557000000259</v>
+        <v>0.34209534999999391</v>
       </c>
       <c r="D127" s="5">
-        <v>4.4274924560964823</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4278873582307643</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>95.685206320000006</v>
+        <v>95.685202759999996</v>
       </c>
       <c r="C128" s="5">
-        <v>0.76517279000000826</v>
+        <v>0.76517604000000006</v>
       </c>
       <c r="D128" s="5">
-        <v>10.114110850032066</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.114156489173642</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>96.257008720000002</v>
+        <v>96.257007020000003</v>
       </c>
       <c r="C129" s="5">
-        <v>0.57180239999999571</v>
+        <v>0.5718042600000075</v>
       </c>
       <c r="D129" s="5">
-        <v>7.4114959957210846</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4115211870914521</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>96.786694990000001</v>
+        <v>96.786700510000003</v>
       </c>
       <c r="C130" s="5">
-        <v>0.52968626999999913</v>
+        <v>0.52969348999999966</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8069673723982094</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8070631061096787</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>97.052701670000005</v>
+        <v>97.052709070000006</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26600668000000383</v>
+        <v>0.26600856000000306</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3483700791292925</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3483939087025849</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>97.420810579999994</v>
+        <v>97.420815540000007</v>
       </c>
       <c r="C132" s="5">
-        <v>0.36810890999998946</v>
+        <v>0.36810647000000074</v>
       </c>
       <c r="D132" s="5">
-        <v>4.6476095162036213</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6475777023909481</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>97.942892110000003</v>
+        <v>97.942893359999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.52208153000000834</v>
+        <v>0.5220778199999927</v>
       </c>
       <c r="D133" s="5">
-        <v>6.6238161877204105</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6237673745727754</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>98.402898730000004</v>
+        <v>98.402899210000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.46000662000000148</v>
+        <v>0.46000585000000171</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7839101848190744</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7839001760103592</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>97.211370819999999</v>
+        <v>97.211373199999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.1915279100000049</v>
+        <v>-1.191526010000004</v>
       </c>
       <c r="D135" s="5">
-        <v>-13.600723730194698</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.600703404077697</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>98.260829020000003</v>
+        <v>98.260838500000006</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0494582000000037</v>
+        <v>1.0494653000000085</v>
       </c>
       <c r="D136" s="5">
-        <v>13.752324190151599</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.752422465621205</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>98.940124510000004</v>
+        <v>98.940119769999995</v>
       </c>
       <c r="C137" s="5">
-        <v>0.67929549000000122</v>
+        <v>0.67928126999998995</v>
       </c>
       <c r="D137" s="5">
-        <v>8.6186357125621385</v>
+        <v>8.6184475170245189</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4533742286432707</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4533752796779078</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.18981549999999</v>
+        <v>100.1898092</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2496909899999906</v>
+        <v>1.2496894300000037</v>
       </c>
       <c r="D138" s="5">
-        <v>16.255495486151062</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.255474597996788</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.4997207</v>
+        <v>100.49971480000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.30990520000000288</v>
+        <v>0.30990560000000755</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7756196961871158</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7756248941157589</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>101.100111</v>
+        <v>101.1001076</v>
       </c>
       <c r="C140" s="5">
-        <v>0.60039030000000082</v>
+        <v>0.60039279999999451</v>
       </c>
       <c r="D140" s="5">
-        <v>7.409162750122178</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.409195071605823</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.84142199999999</v>
+        <v>100.8414212</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25868900000000394</v>
+        <v>-0.25868640000000198</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.0276444251046031</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0276145225668016</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.6996338</v>
+        <v>100.6996352</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.14178819999999348</v>
+        <v>-0.14178599999999619</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.6742743050182196</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6742485405523255</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>101.385492</v>
+        <v>101.3854946</v>
       </c>
       <c r="C143" s="5">
-        <v>0.68585819999999842</v>
+        <v>0.68585939999999823</v>
       </c>
       <c r="D143" s="5">
-        <v>8.4863410237571379</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4863563098691586</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.9423022</v>
+        <v>101.9423039</v>
       </c>
       <c r="C144" s="5">
-        <v>0.55681020000000103</v>
+        <v>0.55680929999999762</v>
       </c>
       <c r="D144" s="5">
-        <v>6.7931729052564727</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7931614118406314</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>102.1959849</v>
+        <v>102.19598480000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.25368269999999882</v>
+        <v>0.2536809000000062</v>
       </c>
       <c r="D145" s="5">
-        <v>3.0274036082356126</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0273817813326165</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.79834940000001</v>
+        <v>101.7983491</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.3976354999999927</v>
+        <v>-0.39763570000000925</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.5704594015134159</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5704616557393667</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>101.0530337</v>
+        <v>101.05303790000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.74531570000000613</v>
+        <v>-0.74531119999998907</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.4404948920638549</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4404459890169203</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>101.617572</v>
+        <v>101.6175724</v>
       </c>
       <c r="C148" s="5">
-        <v>0.56453829999999527</v>
+        <v>0.5645344999999935</v>
       </c>
       <c r="D148" s="5">
-        <v>6.9137333908502185</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9136851180189529</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>101.15201980000001</v>
+        <v>101.15202050000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.46555219999999053</v>
+        <v>-0.46555189999999413</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3612613243441682</v>
+        <v>-5.3612579355771128</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2355897579009465</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2355953632781977</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>100.3244723</v>
+        <v>100.3244713</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.82754750000000854</v>
+        <v>-0.82754920000000709</v>
       </c>
       <c r="D150" s="5">
-        <v>-9.3875446874733921</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3875630505582901</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>100.8363768</v>
+        <v>100.83637589999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.51190449999999998</v>
+        <v>0.51190459999999405</v>
       </c>
       <c r="D151" s="5">
-        <v>6.2977766192319873</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2977779487712438</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>100.4762289</v>
+        <v>100.47622819999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.36014790000000119</v>
+        <v>-0.36014769999999885</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.2027305367941086</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2027282853339232</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>99.183483409999994</v>
+        <v>99.183479120000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2927454900000015</v>
+        <v>-1.292749079999993</v>
       </c>
       <c r="D153" s="5">
-        <v>-14.392391583393493</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.392428860035157</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>99.169332780000005</v>
+        <v>99.169332319999995</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.4150629999988951E-2</v>
+        <v>-1.414680000000601E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.17107120149066901</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17102494318297357</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>99.30152391</v>
+        <v>99.301524850000007</v>
       </c>
       <c r="C155" s="5">
-        <v>0.13219112999999538</v>
+        <v>0.13219253000001174</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6113602019350637</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6113774002479486</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>97.669224580000005</v>
+        <v>97.669225460000007</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.6322993299999951</v>
+        <v>-1.63229939</v>
       </c>
       <c r="D156" s="5">
-        <v>-18.036231716507512</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.036232165127043</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.989207840000006</v>
+        <v>97.989207460000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.31998326000000077</v>
+        <v>0.31998199999999599</v>
       </c>
       <c r="D157" s="5">
-        <v>4.0030520501944666</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0030359655233827</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>97.587029130000005</v>
+        <v>97.587027649999996</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.40217871000000116</v>
+        <v>-0.40217981000000691</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.8155070223577017</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8155199156356243</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>97.143478540000004</v>
+        <v>97.143481859999994</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.44355059000000097</v>
+        <v>-0.44354579000000172</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.3199133346915728</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.319857273988049</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>96.915786859999997</v>
+        <v>96.915787030000004</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22769168000000661</v>
+        <v>-0.22769482999999013</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.7766671402601362</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7767049665277543</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>96.546791029999994</v>
+        <v>96.546793609999995</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.36899583000000291</v>
+        <v>-0.36899342000000956</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.4743924928500327</v>
+        <v>-4.4743638710505795</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.5527798447382199</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5527779546430391</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>96.027007190000006</v>
+        <v>96.027007170000005</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.51978383999998812</v>
+        <v>-0.51978643999999008</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.2725929853645006</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2726232755100249</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>95.577649489999999</v>
+        <v>95.577653830000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.4493577000000073</v>
+        <v>-0.44935334000000182</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.4730977637280631</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4730460200135163</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>95.520326249999997</v>
+        <v>95.520326639999993</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7323240000002329E-2</v>
+        <v>-5.7327190000009409E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.71733751333552531</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.7173867478386442</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>96.146865640000001</v>
+        <v>96.14685609</v>
       </c>
       <c r="C165" s="5">
-        <v>0.62653939000000491</v>
+        <v>0.6265294500000067</v>
       </c>
       <c r="D165" s="5">
-        <v>8.1613267113481278</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1611924917266201</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>96.062041780000001</v>
+        <v>96.062041100000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-8.4823860000000195E-2</v>
+        <v>-8.4814989999998147E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.0535567048489236</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0534471729073402</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>95.687853559999994</v>
+        <v>95.687853439999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.37418822000000773</v>
+        <v>-0.37418766000000403</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.5754778482275054</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.575471178418522</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>94.967574600000006</v>
+        <v>94.967574260000006</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.72027895999998748</v>
+        <v>-0.72027917999999147</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.6681181196452854</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6681206690012438</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>94.965779150000003</v>
+        <v>94.965778040000004</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.7954500000030293E-3</v>
+        <v>-1.7962200000027906E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.2684753069968089E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2694480764251512E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>95.445881360000001</v>
+        <v>95.445878519999994</v>
       </c>
       <c r="C170" s="5">
-        <v>0.48010220999999831</v>
+        <v>0.48010047999999017</v>
       </c>
       <c r="D170" s="5">
-        <v>6.23819476611287</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2381717336817077</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>95.958891260000001</v>
+        <v>95.958894540000003</v>
       </c>
       <c r="C171" s="5">
-        <v>0.51300990000000013</v>
+        <v>0.51301602000000912</v>
       </c>
       <c r="D171" s="5">
-        <v>6.6439799171291947</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6440617383275669</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>95.069310459999997</v>
+        <v>95.06931161</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.8895808000000045</v>
+        <v>-0.8895829300000031</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.574480552388133</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.574504251791728</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>95.638831819999993</v>
+        <v>95.638836400000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.56952135999999598</v>
+        <v>0.56952479000000267</v>
       </c>
       <c r="D173" s="5">
-        <v>7.4303586956966816</v>
+        <v>7.4304048375518628</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.94043437416565512</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94043227750025826</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>96.935357289999999</v>
+        <v>96.935358550000004</v>
       </c>
       <c r="C174" s="5">
-        <v>1.296525470000006</v>
+        <v>1.2965221500000013</v>
       </c>
       <c r="D174" s="5">
-        <v>17.537224518322315</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.537175307644826</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>96.719831569999997</v>
+        <v>96.719843760000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21552572000000225</v>
+        <v>-0.21551479000000029</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6356891863448362</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6355571184561666</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>96.629338070000003</v>
+        <v>96.62934482</v>
       </c>
       <c r="C176" s="5">
-        <v>-9.0493499999993787E-2</v>
+        <v>-9.0498940000003358E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.1169904728613345</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1170571352927539</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>98.495031130000001</v>
+        <v>98.495004800000004</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8656930599999981</v>
+        <v>1.8656599800000038</v>
       </c>
       <c r="D177" s="5">
-        <v>25.795123830934763</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.794614848201824</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>97.359102320000005</v>
+        <v>97.359105740000004</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.1359288099999958</v>
+        <v>-1.1358990599999998</v>
       </c>
       <c r="D178" s="5">
-        <v>-12.994467484355432</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.994151705013889</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>97.638342859999995</v>
+        <v>97.638341830000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.27924053999998932</v>
+        <v>0.27923608999999772</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4965963054133908</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4965395766842322</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>98.6443206</v>
+        <v>98.644316130000007</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0059777400000058</v>
+        <v>1.0059743000000054</v>
       </c>
       <c r="D180" s="5">
-        <v>13.08896613466044</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.088918955966221</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>98.894559540000003</v>
+        <v>98.894554819999996</v>
       </c>
       <c r="C181" s="5">
-        <v>0.25023894000000269</v>
+        <v>0.25023868999998911</v>
       </c>
       <c r="D181" s="5">
-        <v>3.0869698774429688</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0869668921058802</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>98.792548839999995</v>
+        <v>98.792544199999995</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10201070000000811</v>
+        <v>-0.1020106200000015</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.2308132796657101</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2308123783035363</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>100.1230609</v>
+        <v>100.1230643</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3305120600000038</v>
+        <v>1.3305201000000011</v>
       </c>
       <c r="D183" s="5">
-        <v>17.413797163236143</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.413911184275467</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>101.133298</v>
+        <v>101.13330120000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.0102370999999977</v>
+        <v>1.0102369000000095</v>
       </c>
       <c r="D184" s="5">
-        <v>12.802992903494626</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.802989767388473</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>101.8219532</v>
+        <v>101.82195969999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.68865519999999947</v>
+        <v>0.68865849999998829</v>
       </c>
       <c r="D185" s="5">
-        <v>8.4843381226683778</v>
+        <v>8.4843800351809939</v>
       </c>
       <c r="E185" s="5">
-        <v>6.4650741360341435</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4650758339841019</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>101.2045346</v>
+        <v>101.2045389</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.61741859999999349</v>
+        <v>-0.61742079999999078</v>
       </c>
       <c r="D186" s="5">
-        <v>-7.0386159324216324</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0386397476808193</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>100.90530870000001</v>
+        <v>100.9053306</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.29922589999999616</v>
+        <v>-0.29920830000000365</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.4908435206554511</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4906413759265842</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.06550799999999</v>
+        <v>102.06552360000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.1601992999999879</v>
+        <v>1.1601930000000067</v>
       </c>
       <c r="D188" s="5">
-        <v>14.704335467217788</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.704247109858315</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>105.1473737</v>
+        <v>105.14733889999999</v>
       </c>
       <c r="C189" s="5">
-        <v>3.0818657000000087</v>
+        <v>3.0818152999999882</v>
       </c>
       <c r="D189" s="5">
-        <v>42.90029916025626</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>42.899469528508384</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>104.1204382</v>
+        <v>104.12045430000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.0269355000000076</v>
+        <v>-1.0268845999999883</v>
       </c>
       <c r="D190" s="5">
-        <v>-11.110453447349611</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.109935476450827</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>104.90853920000001</v>
+        <v>104.90853989999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.78810100000001171</v>
+        <v>0.78808559999998806</v>
       </c>
       <c r="D191" s="5">
-        <v>9.4707844824002851</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4705901200858875</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>106.3043361</v>
+        <v>106.3043067</v>
       </c>
       <c r="C192" s="5">
-        <v>1.3957968999999935</v>
+        <v>1.3957668000000041</v>
       </c>
       <c r="D192" s="5">
-        <v>17.187604758141962</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.187206456481331</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>106.641414</v>
+        <v>106.6413829</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33707789999999704</v>
+        <v>0.33707619999999849</v>
       </c>
       <c r="D193" s="5">
-        <v>3.8721173949951115</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.872098614379782</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>106.96531349999999</v>
+        <v>106.9653059</v>
       </c>
       <c r="C194" s="5">
-        <v>0.32389949999999601</v>
+        <v>0.32392300000000773</v>
       </c>
       <c r="D194" s="5">
-        <v>3.7062382295174112</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.706512736782086</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>106.9346585</v>
+        <v>106.93465670000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.065499999999588E-2</v>
+        <v>-3.0649199999999155E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.34336431842244552</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34329947976504682</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>107.8681718</v>
+        <v>107.8681796</v>
       </c>
       <c r="C196" s="5">
-        <v>0.93351330000000132</v>
+        <v>0.93352289999999982</v>
       </c>
       <c r="D196" s="5">
-        <v>10.993609804513426</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.993728536474933</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>108.5171615</v>
+        <v>108.5171831</v>
       </c>
       <c r="C197" s="5">
-        <v>0.64898970000000133</v>
+        <v>0.64900349999999207</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4635754321359604</v>
+        <v>7.4637388667605276</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5754074534881468</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5754218635412975</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>110.6687261</v>
+        <v>110.6687551</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1515646000000004</v>
+        <v>2.1515720000000016</v>
       </c>
       <c r="D198" s="5">
-        <v>26.566224774080794</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.566320452782179</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>111.3412731</v>
+        <v>111.34131549999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.67254699999999445</v>
+        <v>0.67256039999999473</v>
       </c>
       <c r="D199" s="5">
-        <v>7.5412954430849277</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5414487125254892</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>113.0920718</v>
+        <v>113.0921037</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7507987000000043</v>
+        <v>1.7507882000000023</v>
       </c>
       <c r="D200" s="5">
-        <v>20.590120481660577</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.589977596810407</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>111.3725436</v>
+        <v>111.3725022</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.7195281999999992</v>
+        <v>-1.719601499999996</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.794556673576388</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.795209464101603</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>112.66101380000001</v>
+        <v>112.6610398</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2884702000000061</v>
+        <v>1.288537599999998</v>
       </c>
       <c r="D202" s="5">
-        <v>14.801139321799695</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.801969345609646</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>114.5014808</v>
+        <v>114.50148040000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.8404669999999896</v>
+        <v>1.840440600000008</v>
       </c>
       <c r="D203" s="5">
-        <v>21.464503487358556</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.464162015864051</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>115.1387273</v>
+        <v>115.1386487</v>
       </c>
       <c r="C204" s="5">
-        <v>0.63724650000000338</v>
+        <v>0.63716829999999902</v>
       </c>
       <c r="D204" s="5">
-        <v>6.886746104037389</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8858749871229419</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>116.140809</v>
+        <v>116.140736</v>
       </c>
       <c r="C205" s="5">
-        <v>1.0020817000000051</v>
+        <v>1.0020872999999995</v>
       </c>
       <c r="D205" s="5">
-        <v>10.958625164359791</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.958697208606981</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>117.6462849</v>
+        <v>117.64625460000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5054758999999933</v>
+        <v>1.505518600000002</v>
       </c>
       <c r="D206" s="5">
-        <v>16.713326063758483</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.713845666816063</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>118.7339702</v>
+        <v>118.73394690000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.087685300000004</v>
+        <v>1.0876923000000005</v>
       </c>
       <c r="D207" s="5">
-        <v>11.676365295796209</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.676447464650019</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>119.8764376</v>
+        <v>119.8764553</v>
       </c>
       <c r="C208" s="5">
-        <v>1.142467400000001</v>
+        <v>1.142508399999997</v>
       </c>
       <c r="D208" s="5">
-        <v>12.177578871112704</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.178041791773154</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>121.0320018</v>
+        <v>121.03207070000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1555642000000006</v>
+        <v>1.1556154000000021</v>
       </c>
       <c r="D209" s="5">
-        <v>12.200981214455098</v>
+        <v>12.201548888329317</v>
       </c>
       <c r="E209" s="5">
-        <v>11.532590907291663</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.532632199333248</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>121.7454534</v>
+        <v>121.7455473</v>
       </c>
       <c r="C210" s="5">
-        <v>0.71345159999999908</v>
+        <v>0.7134765999999928</v>
       </c>
       <c r="D210" s="5">
-        <v>7.3075849740225296</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3078451011943546</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>123.01463459999999</v>
+        <v>123.0147217</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2691811999999913</v>
+        <v>1.2691743999999971</v>
       </c>
       <c r="D211" s="5">
-        <v>13.252645174601586</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.252559235603091</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>124.9006421</v>
+        <v>124.9006852</v>
       </c>
       <c r="C212" s="5">
-        <v>1.8860075000000052</v>
+        <v>1.8859635000000026</v>
       </c>
       <c r="D212" s="5">
-        <v>20.03134739618293</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.030824582024962</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.5619172</v>
+        <v>125.5618801</v>
       </c>
       <c r="C213" s="5">
-        <v>0.66127509999999745</v>
+        <v>0.66119489999999814</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5415981909280996</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5407792565081557</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>126.4083029</v>
+        <v>126.40831559999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.84638569999999902</v>
+        <v>0.84643549999999834</v>
       </c>
       <c r="D214" s="5">
-        <v>8.395673737552789</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3961887568134266</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>128.65611369999999</v>
+        <v>128.65611229999999</v>
       </c>
       <c r="C215" s="5">
-        <v>2.2478107999999963</v>
+        <v>2.247796699999995</v>
       </c>
       <c r="D215" s="5">
-        <v>23.554319825508372</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.554154732632139</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>126.960982</v>
+        <v>126.96083299999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.6951316999999904</v>
+        <v>-1.6952792999999957</v>
       </c>
       <c r="D216" s="5">
-        <v>-14.713924284963365</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.715114230162706</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>127.4155926</v>
+        <v>127.415443</v>
       </c>
       <c r="C217" s="5">
-        <v>0.4546105999999952</v>
+        <v>0.4546100000000024</v>
       </c>
       <c r="D217" s="5">
-        <v>4.3824933969585311</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3824927434684691</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>129.39970489999999</v>
+        <v>129.39964760000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.9841122999999925</v>
+        <v>1.9842046000000124</v>
       </c>
       <c r="D218" s="5">
-        <v>20.372835172527239</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.373891516991961</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>130.26789539999999</v>
+        <v>130.26783570000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.8681904999999972</v>
+        <v>0.86818809999999758</v>
       </c>
       <c r="D219" s="5">
-        <v>8.3550932597788332</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3550731416501822</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>130.762587</v>
+        <v>130.76253560000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.49469160000001011</v>
+        <v>0.49469990000000053</v>
       </c>
       <c r="D220" s="5">
-        <v>4.6533867637162052</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.653468654098325</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>131.2170098</v>
+        <v>131.21696929999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.45442280000000324</v>
+        <v>0.4544336999999814</v>
       </c>
       <c r="D221" s="5">
-        <v>4.2508470347270011</v>
+        <v>4.2509526573369261</v>
       </c>
       <c r="E221" s="5">
-        <v>8.4151363676775901</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.415041187922089</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>131.37372880000001</v>
+        <v>131.37448219999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.1567190000000096</v>
+        <v>0.1575129000000004</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4426719667765875</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4500289578791126</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>132.85969560000001</v>
+        <v>132.8596565</v>
       </c>
       <c r="C223" s="5">
-        <v>1.4859667999999999</v>
+        <v>1.4851743000000113</v>
       </c>
       <c r="D223" s="5">
-        <v>14.450242223730104</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.44196219014302</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.46482839999999</v>
+        <v>133.46478479999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.60513279999997849</v>
+        <v>0.60512829999998985</v>
       </c>
       <c r="D224" s="5">
-        <v>5.6046282242287138</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6045871874413455</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>134.69815070000001</v>
+        <v>134.69808710000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.233322300000026</v>
+        <v>1.2333023000000196</v>
       </c>
       <c r="D225" s="5">
-        <v>11.670281257965609</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.670086296470107</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>134.65754190000001</v>
+        <v>134.6575143</v>
       </c>
       <c r="C226" s="5">
-        <v>-4.0608800000001111E-2</v>
+        <v>-4.0572800000006737E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36117674072770889</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36085725524825918</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.25298269999999</v>
+        <v>133.25293959999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4045592000000227</v>
+        <v>-1.4045747000000119</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.823048811633774</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.823174178605345</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>132.5079518</v>
+        <v>132.5077627</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.74503089999998906</v>
+        <v>-0.74517689999998993</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.5067998401977079</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5080380262652398</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>132.77067310000001</v>
+        <v>132.77050120000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.26272130000000971</v>
+        <v>0.26273850000001175</v>
       </c>
       <c r="D229" s="5">
-        <v>2.405336984301143</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4054996500461501</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>132.29422349999999</v>
+        <v>132.29413149999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.47644960000002357</v>
+        <v>-0.47636970000002066</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2222357917366171</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.221547000102932</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>131.72776049999999</v>
+        <v>131.7276683</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.56646299999999883</v>
+        <v>-0.56646319999998695</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.0189157590119216</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0189208979837137</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>130.6641272</v>
+        <v>130.66400899999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0636332999999922</v>
+        <v>-1.0636593000000119</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.2704492290754494</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2706720763873758</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>128.81230400000001</v>
+        <v>128.81216499999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.8518231999999841</v>
+        <v>-1.8518439999999998</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.741889150499844</v>
+        <v>-15.742065566798891</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.832617435548356</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8326930676945574</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>126.29775119999999</v>
+        <v>126.29912710000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5145528000000184</v>
+        <v>-2.5130378999999863</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.066886525928432</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.055544795841584</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>123.4216552</v>
+        <v>123.42140550000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.8760959999999898</v>
+        <v>-2.877721600000001</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.151152944589615</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.162909077281412</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>120.08558600000001</v>
+        <v>120.085481</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.3360691999999972</v>
+        <v>-3.3359245000000044</v>
       </c>
       <c r="D236" s="5">
-        <v>-28.022926714237485</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.021934485255816</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>117.0146244</v>
+        <v>117.0145402</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.070961600000004</v>
+        <v>-3.0709408000000025</v>
       </c>
       <c r="D237" s="5">
-        <v>-26.71904257915455</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.718906444999725</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.9759315</v>
+        <v>114.9758715</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0386929000000009</v>
+        <v>-2.0386687000000023</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.015570682871243</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.015378535794259</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>113.7187814</v>
+        <v>113.7186962</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.257150100000004</v>
+        <v>-1.2571753000000001</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.359847454185047</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.360086573080908</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>112.1458473</v>
+        <v>112.1456977</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5729340999999977</v>
+        <v>-1.5729984999999971</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.391890319891367</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.392484024252939</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.9234464</v>
+        <v>109.92331059999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2224008999999967</v>
+        <v>-2.2223871000000059</v>
       </c>
       <c r="D241" s="5">
-        <v>-21.352363357963377</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.352270328382538</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>108.1266911</v>
+        <v>108.1266246</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7967553000000009</v>
+        <v>-1.796685999999994</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.943890948928399</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.943280068611124</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>107.5476987</v>
+        <v>107.54761980000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.57899240000000418</v>
+        <v>-0.57900479999999277</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.2398038753248901</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2399373246065259</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>107.198379</v>
+        <v>107.19822259999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.34931969999999524</v>
+        <v>-0.34939720000001273</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8287730202038128</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8296101102811564</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>107.2376184</v>
+        <v>107.2373833</v>
       </c>
       <c r="C245" s="5">
-        <v>3.9239399999999591E-2</v>
+        <v>3.9160700000010706E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.44013906253241863</v>
+        <v>0.43925517101126577</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.748932306963482</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.749024985334259</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>110.88674349999999</v>
+        <v>110.88847320000001</v>
       </c>
       <c r="C246" s="5">
-        <v>3.649125099999992</v>
+        <v>3.6510899000000023</v>
       </c>
       <c r="D246" s="5">
-        <v>49.413427560165822</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>49.445329549874259</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>107.6319998</v>
+        <v>107.6315575</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2547436999999917</v>
+        <v>-3.2569157000000075</v>
       </c>
       <c r="D247" s="5">
-        <v>-30.057466144750087</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.074005367318335</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>108.6668208</v>
+        <v>108.66665829999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.0348209999999938</v>
+        <v>1.035100799999995</v>
       </c>
       <c r="D248" s="5">
-        <v>12.167391905097391</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.17091040463032</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>108.9832954</v>
+        <v>108.98318930000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.31647460000000649</v>
+        <v>0.31653100000001189</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5513329249337033</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5519813905972031</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>109.14647170000001</v>
+        <v>109.14639889999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.16317630000000349</v>
+        <v>0.16320959999998763</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8115815676025493</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8119560927759348</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>109.1401989</v>
+        <v>109.14006449999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.2728000000049633E-3</v>
+        <v>-6.3344000000000733E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.8943878764171629E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9620750114918195E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>110.1553677</v>
+        <v>110.1552568</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0151687999999979</v>
+        <v>1.0151923000000096</v>
       </c>
       <c r="D252" s="5">
-        <v>11.75091376675066</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.751215070891474</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>110.4810634</v>
+        <v>110.48099430000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32569569999999715</v>
+        <v>0.32573750000000246</v>
       </c>
       <c r="D253" s="5">
-        <v>3.6063025408474392</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6067766198353057</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>111.3674496</v>
+        <v>111.3674054</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88638620000000401</v>
+        <v>0.88641109999998946</v>
       </c>
       <c r="D254" s="5">
-        <v>10.06396148791595</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.064263365993508</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>112.43612090000001</v>
+        <v>112.4360557</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0686713000000054</v>
+        <v>1.0686503000000016</v>
       </c>
       <c r="D255" s="5">
-        <v>12.142686720964413</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.142440455164728</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>111.0732376</v>
+        <v>111.0731476</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3628833000000071</v>
+        <v>-1.3629080999999985</v>
       </c>
       <c r="D256" s="5">
-        <v>-13.614087270477659</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.614326101138408</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>111.35186419999999</v>
+        <v>111.3517559</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27862659999999551</v>
+        <v>0.27860830000000192</v>
       </c>
       <c r="D257" s="5">
-        <v>3.0520733661535626</v>
+        <v>3.0518726416516762</v>
       </c>
       <c r="E257" s="5">
-        <v>3.8365695372436504</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8366961906277641</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>111.41097259999999</v>
+        <v>111.41227189999999</v>
       </c>
       <c r="C258" s="5">
-        <v>5.9108399999999506E-2</v>
+        <v>6.0515999999992687E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>0.63885351680290636</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65411323658142173</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>111.4103175</v>
+        <v>111.4098781</v>
       </c>
       <c r="C259" s="5">
-        <v>-6.550999999888063E-4</v>
+        <v>-2.3937999999930071E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.0558093057004889E-3</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5780109469664136E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>112.9795215</v>
+        <v>112.9794133</v>
       </c>
       <c r="C260" s="5">
-        <v>1.5692039999999992</v>
+        <v>1.5695352000000042</v>
       </c>
       <c r="D260" s="5">
-        <v>18.274693095788621</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.278931603638071</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>113.9371223</v>
+        <v>113.9370224</v>
       </c>
       <c r="C261" s="5">
-        <v>0.95760079999999448</v>
+        <v>0.9576090999999991</v>
       </c>
       <c r="D261" s="5">
-        <v>10.658857830006196</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.658965252845466</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>112.99870540000001</v>
+        <v>112.99866129999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.93841689999999289</v>
+        <v>-0.93836110000000872</v>
       </c>
       <c r="D262" s="5">
-        <v>-9.4478723871816435</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4473437099945823</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>115.1628724</v>
+        <v>115.16267430000001</v>
       </c>
       <c r="C263" s="5">
-        <v>2.164166999999992</v>
+        <v>2.1640130000000113</v>
       </c>
       <c r="D263" s="5">
-        <v>25.564897859137737</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.562894004170843</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>117.5078556</v>
+        <v>117.50785260000001</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3449832000000015</v>
+        <v>2.3451783000000006</v>
       </c>
       <c r="D264" s="5">
-        <v>27.36583534498569</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.368425447874213</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>117.23398469999999</v>
+        <v>117.2340086</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.27387090000000569</v>
+        <v>-0.27384400000001108</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.7612184357417191</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7609507611382145</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>118.3960685</v>
+        <v>118.396083</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1620838000000049</v>
+        <v>1.1620744000000087</v>
       </c>
       <c r="D266" s="5">
-        <v>12.565435619967147</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.565325672177629</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>117.8995535</v>
+        <v>117.89950380000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.49651500000000226</v>
+        <v>-0.49657919999999933</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.9179473250099193</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9185680364707496</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>118.9164736</v>
+        <v>118.9164138</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0169201000000072</v>
+        <v>1.0169099999999958</v>
       </c>
       <c r="D268" s="5">
-        <v>10.855779258194499</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.85567106912093</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>119.9842072</v>
+        <v>119.9841224</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0677335999999968</v>
+        <v>1.0677086000000031</v>
       </c>
       <c r="D269" s="5">
-        <v>11.322966615619023</v>
+        <v>11.322694249850308</v>
       </c>
       <c r="E269" s="5">
-        <v>7.7523111642705755</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.752339808410702</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>120.65516150000001</v>
+        <v>120.65593320000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.67095430000000533</v>
+        <v>0.67181080000000293</v>
       </c>
       <c r="D270" s="5">
-        <v>6.9207087093117403</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9298221462159137</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>120.8834963</v>
+        <v>120.8831472</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22833479999999895</v>
+        <v>0.22721399999998937</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2947363068763327</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2833407327587096</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>121.5625517</v>
+        <v>121.5624418</v>
       </c>
       <c r="C272" s="5">
-        <v>0.67905539999999576</v>
+        <v>0.67929460000000574</v>
       </c>
       <c r="D272" s="5">
-        <v>6.9531405786163569</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9556867529384281</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>122.7419359</v>
+        <v>122.7418509</v>
       </c>
       <c r="C273" s="5">
-        <v>1.1793842000000012</v>
+        <v>1.1794091000000009</v>
       </c>
       <c r="D273" s="5">
-        <v>12.28401471118663</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.284299757941586</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>124.9056138</v>
+        <v>124.9056145</v>
       </c>
       <c r="C274" s="5">
-        <v>2.1636778999999962</v>
+        <v>2.1637635999999958</v>
       </c>
       <c r="D274" s="5">
-        <v>23.329755281694698</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.330788465248098</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>126.3975945</v>
+        <v>126.397508</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4919806999999992</v>
+        <v>1.4918935000000033</v>
       </c>
       <c r="D275" s="5">
-        <v>15.314046366834045</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.313091635612963</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>127.3711283</v>
+        <v>127.3712645</v>
       </c>
       <c r="C276" s="5">
-        <v>0.97353379999999845</v>
+        <v>0.97375649999999325</v>
       </c>
       <c r="D276" s="5">
-        <v>9.6443469287242003</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6466543054507525</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>128.97198589999999</v>
+        <v>128.97216320000001</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6008575999999977</v>
+        <v>1.6008987000000161</v>
       </c>
       <c r="D277" s="5">
-        <v>16.169653457854103</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.170079198094299</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>129.67250849999999</v>
+        <v>129.67260229999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70052259999999933</v>
+        <v>0.70043909999998277</v>
       </c>
       <c r="D278" s="5">
-        <v>6.7161876977036572</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7153535785552387</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>132.47246509999999</v>
+        <v>132.47240389999999</v>
       </c>
       <c r="C279" s="5">
-        <v>2.7999566000000016</v>
+        <v>2.799801599999995</v>
       </c>
       <c r="D279" s="5">
-        <v>29.220812462575687</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.21897442324919</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.3031733</v>
+        <v>130.3030952</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.1692917999999963</v>
+        <v>-2.1693086999999878</v>
       </c>
       <c r="D280" s="5">
-        <v>-17.973818867303304</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.973954100847088</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.2544298</v>
+        <v>130.25424369999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.8743500000000495E-2</v>
+        <v>-4.8851500000012038E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.44797072113269554</v>
+        <v>-0.44896150371358523</v>
       </c>
       <c r="E281" s="5">
-        <v>8.5596453397243302</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5595669615032186</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>129.09786969999999</v>
+        <v>129.09804500000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.1565601000000072</v>
+        <v>-1.156198699999976</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.149833689132915</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.146829092294684</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>130.9465878</v>
+        <v>130.9460646</v>
       </c>
       <c r="C283" s="5">
-        <v>1.8487181000000135</v>
+        <v>1.8480195999999864</v>
       </c>
       <c r="D283" s="5">
-        <v>18.604542568418616</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.596923542808131</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>130.98094080000001</v>
+        <v>130.98088569999999</v>
       </c>
       <c r="C284" s="5">
-        <v>3.435300000001007E-2</v>
+        <v>3.4821099999987837E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.31526696382508934</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31957041040244771</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>131.1036149</v>
+        <v>131.10358009999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.12267409999998335</v>
+        <v>0.12269440000000031</v>
       </c>
       <c r="D285" s="5">
-        <v>1.1297032407226348</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1298916249518731</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>130.45622399999999</v>
+        <v>130.4563923</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.64739090000000488</v>
+        <v>-0.64718779999998333</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.7672972244866338</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7655382309955154</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>130.4478929</v>
+        <v>130.44813060000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.3310999999923752E-3</v>
+        <v>-8.2616999999913787E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.6606611876883779E-2</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.596858527550987E-2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>129.39260469999999</v>
+        <v>129.39300040000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.0552882000000068</v>
+        <v>-1.0551302000000078</v>
       </c>
       <c r="D288" s="5">
-        <v>-9.2871851000543302</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2858396941480912</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>128.6032659</v>
+        <v>128.60370019999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.7893387999999959</v>
+        <v>-0.78930020000001377</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.0797204393278967</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.079364832326462</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>128.67738840000001</v>
+        <v>128.6777764</v>
       </c>
       <c r="C290" s="5">
-        <v>7.4122500000015634E-2</v>
+        <v>7.4076200000007475E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.6938354539250069</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69339833240233961</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>128.77387780000001</v>
+        <v>128.7741135</v>
       </c>
       <c r="C291" s="5">
-        <v>9.648939999999584E-2</v>
+        <v>9.6337099999999509E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.90354651528430363</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.90211173790037957</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>129.78006199999999</v>
+        <v>129.7783163</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0061841999999785</v>
+        <v>1.0042028000000016</v>
       </c>
       <c r="D292" s="5">
-        <v>9.7899129325420553</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7697815292298493</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>129.82821490000001</v>
+        <v>129.8281379</v>
       </c>
       <c r="C293" s="5">
-        <v>4.8152900000019372E-2</v>
+        <v>4.9821600000001354E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.44615130607896791</v>
+        <v>0.46165120350043498</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.32721720148360944</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32713390972610723</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>130.9465998</v>
+        <v>130.9469512</v>
       </c>
       <c r="C294" s="5">
-        <v>1.1183848999999952</v>
+        <v>1.1188132999999993</v>
       </c>
       <c r="D294" s="5">
-        <v>10.841318189753913</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.845676500174317</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>131.6751926</v>
+        <v>131.67371689999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.72859280000000126</v>
+        <v>0.72676569999998719</v>
       </c>
       <c r="D295" s="5">
-        <v>6.8850184712081042</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8672034399130943</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>132.96707799999999</v>
+        <v>132.96722449999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.291885399999984</v>
+        <v>1.2935075999999981</v>
       </c>
       <c r="D296" s="5">
-        <v>12.429933491641476</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.446541466274063</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>134.3326347</v>
+        <v>134.33286219999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3655567000000133</v>
+        <v>1.3656377000000077</v>
       </c>
       <c r="D297" s="5">
-        <v>13.044358105189691</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.045160876561823</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>135.00347679999999</v>
+        <v>135.00401790000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.67084209999998734</v>
+        <v>0.67115570000001412</v>
       </c>
       <c r="D298" s="5">
-        <v>6.1600331099316952</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1629816156002715</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>134.19524060000001</v>
+        <v>134.19631870000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.80823619999998186</v>
+        <v>-0.80769920000000184</v>
       </c>
       <c r="D299" s="5">
-        <v>-6.9522402539668686</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9477451036236371</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>135.7929819</v>
+        <v>135.7938729</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5977412999999956</v>
+        <v>1.5975541999999905</v>
       </c>
       <c r="D300" s="5">
-        <v>15.261042204654185</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.259005770501034</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.61917030000001</v>
+        <v>136.6203323</v>
       </c>
       <c r="C301" s="5">
-        <v>0.8261884000000066</v>
+        <v>0.82645940000000451</v>
       </c>
       <c r="D301" s="5">
-        <v>7.5503480052127925</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5528568682100339</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>137.84806610000001</v>
+        <v>137.84873959999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.2288958000000036</v>
+        <v>1.2284072999999864</v>
       </c>
       <c r="D302" s="5">
-        <v>11.344407887964625</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.339571784104052</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>138.43006299999999</v>
+        <v>138.43004070000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.58199689999997872</v>
+        <v>0.58130110000001878</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1857399568121743</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1793698141361588</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>138.9605948</v>
+        <v>138.9560487</v>
       </c>
       <c r="C304" s="5">
-        <v>0.53053180000000566</v>
+        <v>0.52600799999999026</v>
       </c>
       <c r="D304" s="5">
-        <v>4.697177533230068</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6562851841538633</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>140.29489419999999</v>
+        <v>140.29429160000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3342993999999919</v>
+        <v>1.3382429000000116</v>
       </c>
       <c r="D305" s="5">
-        <v>12.150810922060252</v>
+        <v>12.189065784758801</v>
       </c>
       <c r="E305" s="5">
-        <v>8.0619450156207861</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0615449541928683</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>139.7859866</v>
+        <v>139.78649630000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.50890759999998636</v>
+        <v>-0.50779529999999795</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.2670941451486204</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.257970522526799</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>139.92620120000001</v>
+        <v>139.92390649999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.14021460000000729</v>
+        <v>0.13741019999997661</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2103422430273847</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1859990940043419</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>139.13716880000001</v>
+        <v>139.13763019999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.78903239999999641</v>
+        <v>-0.78627629999999726</v>
       </c>
       <c r="D308" s="5">
-        <v>-6.5607340539791892</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5386248596412848</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>138.1823167</v>
+        <v>138.1832761</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.95485210000001075</v>
+        <v>-0.9543540999999891</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.9313677602706907</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.927360665005545</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.72734980000001</v>
+        <v>138.72894160000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.54503310000001193</v>
+        <v>0.54566550000001257</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8372069036696219</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8429075975797042</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>139.586365</v>
+        <v>139.58876839999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.85901519999998754</v>
+        <v>0.85982679999997913</v>
       </c>
       <c r="D311" s="5">
-        <v>7.688889174206115</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6963117266287462</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>141.33955739999999</v>
+        <v>141.34158389999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.753192399999989</v>
+        <v>1.752815499999997</v>
       </c>
       <c r="D312" s="5">
-        <v>16.157899482964531</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.153884916956862</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>142.65508750000001</v>
+        <v>142.65747999999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.3155301000000179</v>
+        <v>1.3158961000000033</v>
       </c>
       <c r="D313" s="5">
-        <v>11.758985252693055</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.762248713453104</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>142.68629519999999</v>
+        <v>142.68736029999999</v>
       </c>
       <c r="C314" s="5">
-        <v>3.1207699999981742E-2</v>
+        <v>2.988030000000208E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.26283206852466545</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25163556399874221</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>144.06674949999999</v>
+        <v>144.06644700000001</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3804542999999967</v>
+        <v>1.3790867000000162</v>
       </c>
       <c r="D315" s="5">
-        <v>12.247828687607099</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.234946533423097</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>143.35449270000001</v>
+        <v>143.34215889999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.71225679999997737</v>
+        <v>-0.72428810000002386</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.7740319510854787</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8688972785113762</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>144.96750299999999</v>
+        <v>144.96699169999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.6130102999999849</v>
+        <v>1.6248328000000072</v>
       </c>
       <c r="D317" s="5">
-        <v>14.370021567655943</v>
+        <v>14.483322863755399</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3305622607611607</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3306416438685593</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>147.96780649999999</v>
+        <v>147.96866320000001</v>
       </c>
       <c r="C318" s="5">
-        <v>3.0003035000000011</v>
+        <v>3.0016715000000147</v>
       </c>
       <c r="D318" s="5">
-        <v>27.867133170898171</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.881429658370237</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>147.01387020000001</v>
+        <v>147.01111</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.95393629999998097</v>
+        <v>-0.95755320000000665</v>
       </c>
       <c r="D319" s="5">
-        <v>-7.4677976267938266</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4950702846242727</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>145.8012372</v>
+        <v>145.8040719</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.212633000000011</v>
+        <v>-1.2070381000000054</v>
       </c>
       <c r="D320" s="5">
-        <v>-9.4611900093719665</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4196586914006115</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>146.73552430000001</v>
+        <v>146.7369128</v>
       </c>
       <c r="C321" s="5">
-        <v>0.93428710000000592</v>
+        <v>0.93284090000000219</v>
       </c>
       <c r="D321" s="5">
-        <v>7.9664215904878821</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9534929865421544</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>145.70878540000001</v>
+        <v>145.7120347</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.026738899999998</v>
+        <v>-1.0248780999999951</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.0809265215134651</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0667656807287607</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>145.7189018</v>
+        <v>145.72390630000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0116399999986925E-2</v>
+        <v>1.187160000000631E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>8.3346496127667535E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7811449707951859E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>147.39879099999999</v>
+        <v>147.40242549999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.679889199999991</v>
+        <v>1.6785191999999824</v>
       </c>
       <c r="D324" s="5">
-        <v>14.745689929224826</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.732354082964472</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>145.34772770000001</v>
+        <v>145.35136750000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.0510632999999814</v>
+        <v>-2.0510579999999834</v>
       </c>
       <c r="D325" s="5">
-        <v>-15.477583907375859</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.477194012840078</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>145.3832032</v>
+        <v>145.3854011</v>
       </c>
       <c r="C326" s="5">
-        <v>3.5475499999989779E-2</v>
+        <v>3.4033599999986563E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.29328145752129942</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28133863689319139</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>144.95623929999999</v>
+        <v>144.95793269999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.42696390000000406</v>
+        <v>-0.4274684000000093</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.4678099864739242</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4717898708183537</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>144.2472477</v>
+        <v>144.21586009999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.70899159999999029</v>
+        <v>-0.74207260000000019</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.7139449280745769</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9730276224271961</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>143.72224220000001</v>
+        <v>143.72471329999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.5250054999999918</v>
+        <v>-0.49114679999999566</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.2811696131130006</v>
+        <v>-4.0110770208169662</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.85899306688064225</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85693880064147132</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>144.23627379999999</v>
+        <v>144.23885440000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.51403159999998138</v>
+        <v>0.51414110000001756</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3773156939102886</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3781898166959765</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>144.2138037</v>
+        <v>144.2127749</v>
       </c>
       <c r="C331" s="5">
-        <v>-2.2470099999992499E-2</v>
+        <v>-2.6079500000008693E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.18678400165486053</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21675364382670592</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>146.74520200000001</v>
+        <v>146.74996809999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.5313983000000064</v>
+        <v>2.5371931999999902</v>
       </c>
       <c r="D332" s="5">
-        <v>23.221061130743472</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.279647587362984</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>146.940438</v>
+        <v>146.942397</v>
       </c>
       <c r="C333" s="5">
-        <v>0.19523599999999419</v>
+        <v>0.19242890000001012</v>
       </c>
       <c r="D333" s="5">
-        <v>1.6082650317297276</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5849225552718282</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>148.99821589999999</v>
+        <v>149.00327329999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.0577778999999907</v>
+        <v>2.0608762999999897</v>
       </c>
       <c r="D334" s="5">
-        <v>18.161734647616235</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.190962402945331</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>149.067283</v>
+        <v>149.07881850000001</v>
       </c>
       <c r="C335" s="5">
-        <v>6.906710000001226E-2</v>
+        <v>7.554520000002185E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.55767211144228668</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61010377054961928</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>148.53573890000001</v>
+        <v>148.54062970000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.53154409999999075</v>
+        <v>-0.53818880000000036</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.1960308257598333</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.247125139353269</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>148.32771940000001</v>
+        <v>148.3309069</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.20801950000000602</v>
+        <v>-0.20972280000000865</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.667676797200901</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6811712359007691</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>149.29251690000001</v>
+        <v>149.2949289</v>
       </c>
       <c r="C338" s="5">
-        <v>0.96479750000000308</v>
+        <v>0.96402199999999993</v>
       </c>
       <c r="D338" s="5">
-        <v>8.090778764789853</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0838612514922747</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>150.31400429999999</v>
+        <v>150.3168551</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0214873999999838</v>
+        <v>1.0219261999999958</v>
       </c>
       <c r="D339" s="5">
-        <v>8.5267642974138589</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5304230747503809</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>153.78896929999999</v>
+        <v>153.7330853</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4749649999999974</v>
+        <v>3.4162302000000011</v>
       </c>
       <c r="D340" s="5">
-        <v>31.555467712453744</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.953149217632237</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>153.2831554</v>
+        <v>153.28439950000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.5058138999999926</v>
+        <v>-0.4486857999999927</v>
       </c>
       <c r="D341" s="5">
-        <v>-3.8761962332000799</v>
+        <v>-3.4466462359687866</v>
       </c>
       <c r="E341" s="5">
-        <v>6.652354606808375</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6513865155854335</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>153.9086207</v>
+        <v>153.9270669</v>
       </c>
       <c r="C342" s="5">
-        <v>0.62546530000000189</v>
+        <v>0.64266739999999345</v>
       </c>
       <c r="D342" s="5">
-        <v>5.0079475492779135</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1488300779772844</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>154.96067579999999</v>
+        <v>154.95648320000001</v>
       </c>
       <c r="C343" s="5">
-        <v>1.0520550999999898</v>
+        <v>1.0294163000000083</v>
       </c>
       <c r="D343" s="5">
-        <v>8.5182213851949129</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3270930417629572</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>157.02285319999999</v>
+        <v>157.02749399999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.0621773999999959</v>
+        <v>2.0710107999999821</v>
       </c>
       <c r="D344" s="5">
-        <v>17.19156480226205</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.271203491299669</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>156.77210199999999</v>
+        <v>156.77392950000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.25075119999999629</v>
+        <v>-0.25356449999998176</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.8995492323587548</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9206160229966684</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>157.3341116</v>
+        <v>157.33855220000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.56200960000001032</v>
+        <v>0.56462270000000103</v>
       </c>
       <c r="D346" s="5">
-        <v>4.3877001815621819</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4084544784175339</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.35010750000001</v>
+        <v>159.3825277</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0159959000000072</v>
+        <v>2.0439754999999877</v>
       </c>
       <c r="D347" s="5">
-        <v>16.507430204157703</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.752644764838088</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>161.23531349999999</v>
+        <v>161.2371708</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8852059999999824</v>
+        <v>1.8546431000000041</v>
       </c>
       <c r="D348" s="5">
-        <v>15.157881535798268</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.892983386486014</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>163.5875657</v>
+        <v>163.58652699999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3522522000000095</v>
+        <v>2.3493561999999883</v>
       </c>
       <c r="D349" s="5">
-        <v>18.982059412626938</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.956549566513669</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.0701048</v>
+        <v>165.06839009999999</v>
       </c>
       <c r="C350" s="5">
-        <v>1.4825390999999968</v>
+        <v>1.4818630999999982</v>
       </c>
       <c r="D350" s="5">
-        <v>11.433980997986426</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.428581167043816</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>167.00411099999999</v>
+        <v>167.00447600000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.9340061999999989</v>
+        <v>1.9360859000000232</v>
       </c>
       <c r="D351" s="5">
-        <v>15.001847983269601</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.019200772369</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>166.94780639999999</v>
+        <v>166.87300279999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.6304600000004257E-2</v>
+        <v>-0.13147320000001628</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.40382463471094754</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94061263339980661</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>169.7855835</v>
+        <v>169.7852149</v>
       </c>
       <c r="C353" s="5">
-        <v>2.8377771000000109</v>
+        <v>2.912212100000005</v>
       </c>
       <c r="D353" s="5">
-        <v>22.416831252612646</v>
+        <v>23.073755455487998</v>
       </c>
       <c r="E353" s="5">
-        <v>10.765976246337106</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.764836769967578</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.0728483</v>
+        <v>172.11117039999999</v>
       </c>
       <c r="C354" s="5">
-        <v>2.2872648000000027</v>
+        <v>2.3259554999999921</v>
       </c>
       <c r="D354" s="5">
-        <v>17.419015003119796</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.73626952342795</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>173.4747945</v>
+        <v>173.47057100000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.4019461999999976</v>
+        <v>1.3594006000000149</v>
       </c>
       <c r="D355" s="5">
-        <v>10.227107032491102</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9008372969805905</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.3994582</v>
+        <v>173.40727279999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-7.5336300000003575E-2</v>
+        <v>-6.3298200000019733E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.51989074823975967</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.43699391865914539</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.42935850000001</v>
+        <v>175.4240011</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0299003000000084</v>
+        <v>2.0167283000000111</v>
       </c>
       <c r="D357" s="5">
-        <v>14.988516075264279</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.884238522618688</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.40566200000001</v>
+        <v>176.3982317</v>
       </c>
       <c r="C358" s="5">
-        <v>0.97630350000000021</v>
+        <v>0.9742305999999985</v>
       </c>
       <c r="D358" s="5">
-        <v>6.886520786959216</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8716660942214514</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>176.06724560000001</v>
+        <v>176.1447857</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.33841639999999984</v>
+        <v>-0.25344599999999673</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.2779434712269508</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7105800926583203</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>179.40801920000001</v>
+        <v>179.39719460000001</v>
       </c>
       <c r="C360" s="5">
-        <v>3.3407736000000057</v>
+        <v>3.252408900000006</v>
       </c>
       <c r="D360" s="5">
-        <v>25.30239536753751</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.551874698100896</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>181.46518130000001</v>
+        <v>181.4532639</v>
       </c>
       <c r="C361" s="5">
-        <v>2.0571620999999993</v>
+        <v>2.0560692999999901</v>
       </c>
       <c r="D361" s="5">
-        <v>14.661460143678152</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.654115011614355</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>182.56725449999999</v>
+        <v>182.5537104</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1020731999999782</v>
+        <v>1.1004465000000039</v>
       </c>
       <c r="D362" s="5">
-        <v>7.5362608062003122</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5252742181344479</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>182.9398899</v>
+        <v>182.92637640000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37263540000000717</v>
+        <v>0.37266600000000949</v>
       </c>
       <c r="D363" s="5">
-        <v>2.4769864927286278</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4773780437241877</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>182.43477709999999</v>
+        <v>182.36967100000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.50511280000000625</v>
+        <v>-0.55670539999999846</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.2634478879614015</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5914840763564659</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>182.28337500000001</v>
+        <v>182.27385910000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.15140209999998433</v>
+        <v>-9.581190000000106E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.99134350767055013</v>
+        <v>-0.62862775965600859</v>
       </c>
       <c r="E365" s="5">
-        <v>7.3609262001917974</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3555546090132484</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>180.34089990000001</v>
+        <v>180.39947050000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.9424750999999958</v>
+        <v>-1.8743886000000032</v>
       </c>
       <c r="D366" s="5">
-        <v>-12.064131426716763</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.665482900146461</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.37026510000001</v>
+        <v>181.36783510000001</v>
       </c>
       <c r="C367" s="5">
-        <v>1.0293652000000009</v>
+        <v>0.96836460000000102</v>
       </c>
       <c r="D367" s="5">
-        <v>7.0686344652100441</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6350868432201837</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>181.42776900000001</v>
+        <v>181.4405524</v>
       </c>
       <c r="C368" s="5">
-        <v>5.7503900000000385E-2</v>
+        <v>7.2717299999993656E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.38112717547764685</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48218826295662875</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>167.21974109999999</v>
+        <v>167.20792349999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.208027900000019</v>
+        <v>-14.232628900000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.415788891281963</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-62.479386632155034</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.1465125</v>
+        <v>167.13033609999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-7.3228599999993094E-2</v>
+        <v>-7.7587399999998752E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-0.52423821658622582</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55540211604211409</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>166.8279402</v>
+        <v>166.93758980000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.31857229999999959</v>
+        <v>-0.19274629999998183</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.263312022711883</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3751787207202604</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>162.6720254</v>
+        <v>162.65819669999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.155914800000005</v>
+        <v>-4.2793931000000214</v>
       </c>
       <c r="D372" s="5">
-        <v>-26.119634317763651</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.774596963410559</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>160.2103912</v>
+        <v>160.1874254</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.4616341999999918</v>
+        <v>-2.4707712999999956</v>
       </c>
       <c r="D373" s="5">
-        <v>-16.721348876216211</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.779634902532813</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>158.98875459999999</v>
+        <v>158.95996030000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2216366000000107</v>
+        <v>-1.2274650999999892</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.7760825195341123</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8174166420115228</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>157.69787049999999</v>
+        <v>157.6615568</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.2908840999999995</v>
+        <v>-1.2984035000000063</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.3196773748210333</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3731720003742858</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>158.4480915</v>
+        <v>158.38778379999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.75022100000001046</v>
+        <v>0.7262269999999944</v>
       </c>
       <c r="D376" s="5">
-        <v>5.8605642289160098</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6696959622050791</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>157.86711450000001</v>
+        <v>157.83348090000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.58097699999999008</v>
+        <v>-0.55430289999998195</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.312347123437732</v>
+        <v>-4.1196897160094998</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.394672169088373</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.408603033192701</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>157.0931994</v>
+        <v>157.20584400000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.77391510000001063</v>
+        <v>-0.62763689999999883</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.7267314042975919</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6688959691208121</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>154.4803871</v>
+        <v>154.4803082</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.6128123000000016</v>
+        <v>-2.7255358000000172</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.230456810694186</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.931285204572802</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>157.88771030000001</v>
+        <v>157.91167970000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4073232000000075</v>
+        <v>3.4313715000000116</v>
       </c>
       <c r="D380" s="5">
-        <v>29.927095772017552</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.164786672499467</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>157.85164950000001</v>
+        <v>157.84796460000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-3.6060800000001336E-2</v>
+        <v>-6.3715099999996028E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.273730253756721</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48310976416554574</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>157.30301890000001</v>
+        <v>157.3009041</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.54863059999999564</v>
+        <v>-0.54706050000001483</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.0919201215307677</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0805254075902404</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>156.60437540000001</v>
+        <v>156.7216171</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.69864350000000286</v>
+        <v>-0.57928699999999367</v>
       </c>
       <c r="D383" s="5">
-        <v>-5.2013810383777503</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3307817970484557</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>158.39546329999999</v>
+        <v>158.3777173</v>
       </c>
       <c r="C384" s="5">
-        <v>1.7910878999999795</v>
+        <v>1.6561001999999974</v>
       </c>
       <c r="D384" s="5">
-        <v>14.62151957583413</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.444148561427083</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>158.78813930000001</v>
+        <v>158.72926269999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.3926760000000229</v>
+        <v>0.35154539999999201</v>
       </c>
       <c r="D385" s="5">
-        <v>3.0158031873883662</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6963568348192135</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>159.64436989999999</v>
+        <v>159.63054389999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.85623059999997508</v>
+        <v>0.90128119999999967</v>
       </c>
       <c r="D386" s="5">
-        <v>6.6661376431504715</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0305934129444081</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>161.97192609999999</v>
+        <v>161.860274</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3275562000000036</v>
+        <v>2.2297301000000118</v>
       </c>
       <c r="D387" s="5">
-        <v>18.968962666634305</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.111268592187525</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>162.37368000000001</v>
+        <v>162.2670019</v>
       </c>
       <c r="C388" s="5">
-        <v>0.40175390000001698</v>
+        <v>0.40672789999999281</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0174137101068865</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0574257016326101</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.69393009999999</v>
+        <v>162.6201433</v>
       </c>
       <c r="C389" s="5">
-        <v>0.32025009999998133</v>
+        <v>0.35314139999999838</v>
       </c>
       <c r="D389" s="5">
-        <v>2.3926070312136449</v>
+        <v>2.6430452477116173</v>
       </c>
       <c r="E389" s="5">
-        <v>3.0575181001360363</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0327294137501237</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>162.23939999999999</v>
+        <v>162.42911570000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.45453009999999949</v>
+        <v>-0.19102759999998398</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.301491585745342</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4005514697905563</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>162.2889998</v>
+        <v>162.32794390000001</v>
       </c>
       <c r="C391" s="5">
-        <v>4.9599800000009964E-2</v>
+        <v>-0.10117180000000303</v>
       </c>
       <c r="D391" s="5">
-        <v>0.36748127825143584</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74488562059704666</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>162.65650629999999</v>
+        <v>162.72937880000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.36750649999999041</v>
+        <v>0.40143489999999815</v>
       </c>
       <c r="D392" s="5">
-        <v>2.751524509863712</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0082824108221828</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>163.8988622</v>
+        <v>163.91592489999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.2423559000000068</v>
+        <v>1.1865460999999868</v>
       </c>
       <c r="D393" s="5">
-        <v>9.5604950241406037</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.109404110401087</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>164.80544639999999</v>
+        <v>164.8692001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.90658419999999751</v>
+        <v>0.95327520000000732</v>
       </c>
       <c r="D394" s="5">
-        <v>6.8433397816703767</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2063691324572021</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>166.39950379999999</v>
+        <v>166.5188393</v>
       </c>
       <c r="C395" s="5">
-        <v>1.594057399999997</v>
+        <v>1.6496391999999958</v>
       </c>
       <c r="D395" s="5">
-        <v>12.244638016084775</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.690194878046324</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>169.33957760000001</v>
+        <v>169.376688</v>
       </c>
       <c r="C396" s="5">
-        <v>2.9400738000000217</v>
+        <v>2.8578487000000052</v>
       </c>
       <c r="D396" s="5">
-        <v>23.389255219217798</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.654401164742023</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>170.41960889999999</v>
+        <v>170.25512979999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0800312999999733</v>
+        <v>0.87844179999999028</v>
       </c>
       <c r="D397" s="5">
-        <v>7.9277456943046776</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4042160945198434</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>170.9607393</v>
+        <v>170.9255249</v>
       </c>
       <c r="C398" s="5">
-        <v>0.54113040000001433</v>
+        <v>0.67039510000000746</v>
       </c>
       <c r="D398" s="5">
-        <v>3.8775923292160064</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8287950491184173</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>171.00501310000001</v>
+        <v>170.77374789999999</v>
       </c>
       <c r="C399" s="5">
-        <v>4.4273800000013352E-2</v>
+        <v>-0.15177700000000982</v>
       </c>
       <c r="D399" s="5">
-        <v>0.31120769957746486</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0603771530539263</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>171.9276869</v>
+        <v>171.67291119999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.92267379999998411</v>
+        <v>0.89916329999999789</v>
       </c>
       <c r="D400" s="5">
-        <v>6.6703542415414097</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5044968716619689</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>173.1016228</v>
+        <v>172.89312580000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1739359000000036</v>
+        <v>1.2202146000000198</v>
       </c>
       <c r="D401" s="5">
-        <v>8.5085172456177194</v>
+        <v>8.8708092232506317</v>
       </c>
       <c r="E401" s="5">
-        <v>6.397099568252429</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3171648305883732</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>175.1221602</v>
+        <v>175.52467949999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.0205373999999949</v>
+        <v>2.6315536999999836</v>
       </c>
       <c r="D402" s="5">
-        <v>14.942224371993174</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.874152763693864</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.02452969999999</v>
+        <v>175.18310629999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-9.7630500000008169E-2</v>
+        <v>-0.34157319999999913</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.66695177560253116</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3103823179217109</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>175.48338630000001</v>
+        <v>175.64123119999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.45885660000001849</v>
+        <v>0.45812490000000139</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1917658738895849</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1836765974283754</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>175.26942529999999</v>
+        <v>175.34767099999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.21396100000001184</v>
+        <v>-0.29356020000000171</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.4533478402368516</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9873007622046801</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>175.39001949999999</v>
+        <v>175.5725703</v>
       </c>
       <c r="C406" s="5">
-        <v>0.12059419999999932</v>
+        <v>0.22489930000000413</v>
       </c>
       <c r="D406" s="5">
-        <v>0.82879219786298197</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5500127039421274</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>175.62698330000001</v>
+        <v>175.79281090000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.23696380000001227</v>
+        <v>0.220240600000011</v>
       </c>
       <c r="D407" s="5">
-        <v>1.63338326372513</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5157251828958884</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>175.182593</v>
+        <v>175.21795080000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.44439030000000912</v>
+        <v>-0.5748600999999951</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.9944673523396026</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8543064218646839</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>175.26615530000001</v>
+        <v>174.89261999999999</v>
       </c>
       <c r="C409" s="5">
-        <v>8.3562300000011192E-2</v>
+        <v>-0.32533080000001746</v>
       </c>
       <c r="D409" s="5">
-        <v>0.57390548047391299</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2054521803119287</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>176.73171310000001</v>
+        <v>176.65868589999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.4655577999999991</v>
+        <v>1.766065900000001</v>
       </c>
       <c r="D410" s="5">
-        <v>10.508867208084283</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.813777362161648</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>176.10890119999999</v>
+        <v>175.73825769999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.62281190000001629</v>
+        <v>-0.92042820000000347</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.1478536171741798</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0761577745428568</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>176.29004029999999</v>
+        <v>175.87119319999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.18113909999999578</v>
+        <v>0.13293550000000209</v>
       </c>
       <c r="D412" s="5">
-        <v>1.241282012944489</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9115144287638266</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.69545869999999</v>
+        <v>177.3635811</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4054184000000021</v>
+        <v>1.4923879000000113</v>
       </c>
       <c r="D413" s="5">
-        <v>9.9974510552515383</v>
+        <v>10.671772639676291</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6538375699155958</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5856755607341686</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>178.86132119999999</v>
+        <v>179.39345080000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.1658625000000029</v>
+        <v>2.0298697000000061</v>
       </c>
       <c r="D414" s="5">
-        <v>8.1636333380413753</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.631934385177271</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.1123771</v>
+        <v>181.4946276</v>
       </c>
       <c r="C415" s="5">
-        <v>2.2510559000000114</v>
+        <v>2.1011767999999904</v>
       </c>
       <c r="D415" s="5">
-        <v>16.193104459696926</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.996939074842718</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>181.87468849999999</v>
+        <v>182.17413640000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.76231139999998732</v>
+        <v>0.6795088000000078</v>
       </c>
       <c r="D416" s="5">
-        <v>5.1694448317550989</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5864313036723336</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>182.28185500000001</v>
+        <v>182.6451174</v>
       </c>
       <c r="C417" s="5">
-        <v>0.40716650000001664</v>
+        <v>0.47098099999999476</v>
       </c>
       <c r="D417" s="5">
-        <v>2.7197903974597981</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1468973447423165</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>184.36685180000001</v>
+        <v>184.97435960000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.084996799999999</v>
+        <v>2.3292422000000101</v>
       </c>
       <c r="D418" s="5">
-        <v>14.623272540193488</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.423750896703449</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>186.31270570000001</v>
+        <v>187.14881009999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.945853900000003</v>
+        <v>2.1744504999999776</v>
       </c>
       <c r="D419" s="5">
-        <v>13.426778122530791</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.055253401463853</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>185.72267249999999</v>
+        <v>187.94442290000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.59003320000002191</v>
+        <v>0.79561280000001489</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.7347775576515807</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2224652043314057</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>189.2029771</v>
+        <v>190.67667779999999</v>
       </c>
       <c r="C421" s="5">
-        <v>3.4803046000000109</v>
+        <v>2.7322548999999867</v>
       </c>
       <c r="D421" s="5">
-        <v>24.955821951551371</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.909787607454653</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>190.26996700000001</v>
+        <v>192.3395965</v>
       </c>
       <c r="C422" s="5">
-        <v>1.06698990000001</v>
+        <v>1.6629187000000059</v>
       </c>
       <c r="D422" s="5">
-        <v>6.9811656520480048</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.982240817244548</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>191.43874</v>
+        <v>193.535766</v>
       </c>
       <c r="C423" s="5">
-        <v>1.1687729999999874</v>
+        <v>1.1961694999999963</v>
       </c>
       <c r="D423" s="5">
-        <v>7.6254578859120903</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7234914789427789</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>192.6820472</v>
+        <v>194.95048990000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2433072000000038</v>
+        <v>1.4147239000000127</v>
       </c>
       <c r="D424" s="5">
-        <v>8.077949597450317</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1332633857495349</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>192.44872580000001</v>
+        <v>195.0883652</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.23332139999999413</v>
+        <v>0.13787529999999037</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.443458163237743</v>
+        <v>0.8519878296253669</v>
       </c>
       <c r="E425" s="5">
-        <v>8.302557199791849</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9934744157012201</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>194.56220429999999</v>
+        <v>195.44541430000001</v>
       </c>
       <c r="C426" s="5">
-        <v>2.1134784999999852</v>
+        <v>0.35704910000001178</v>
       </c>
       <c r="D426" s="5">
-        <v>14.004306197897055</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2184727946501948</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>195.04882069999999</v>
+        <v>196.00721759999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.48661640000000261</v>
+        <v>0.5618032999999798</v>
       </c>
       <c r="D427" s="5">
-        <v>3.0429326192527917</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.50443128429343</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>195.83341780000001</v>
+        <v>196.94290240000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.78459710000001337</v>
+        <v>0.93568480000001841</v>
       </c>
       <c r="D428" s="5">
-        <v>4.9353212759265075</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.881294545094895</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>197.2308481</v>
+        <v>198.08843060000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.3974302999999964</v>
+        <v>1.1455282000000011</v>
       </c>
       <c r="D429" s="5">
-        <v>8.9071677683082662</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2075391263348054</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>197.83296540000001</v>
+        <v>198.7869092</v>
       </c>
       <c r="C430" s="5">
-        <v>0.6021173000000033</v>
+        <v>0.69847859999998718</v>
       </c>
       <c r="D430" s="5">
-        <v>3.7255685191735832</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3143461287057816</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>197.60754940000001</v>
+        <v>198.56335820000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.22541599999999562</v>
+        <v>-0.22355099999998629</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3587747904907799</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3411756563157629</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>200.39301409999999</v>
+        <v>199.76740789999999</v>
       </c>
       <c r="C432" s="5">
-        <v>2.7854646999999773</v>
+        <v>1.2040496999999846</v>
       </c>
       <c r="D432" s="5">
-        <v>18.290138956263213</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5242204156250825</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>202.2708379</v>
+        <v>200.33786330000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.8778238000000158</v>
+        <v>0.57045540000001438</v>
       </c>
       <c r="D433" s="5">
-        <v>11.842882612679029</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4810524329639714</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>202.98239960000001</v>
+        <v>200.35468549999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.71156170000000429</v>
+        <v>1.6822199999978693E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>4.3040820869623797</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10080952786288844</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>204.95038819999999</v>
+        <v>202.4289364</v>
       </c>
       <c r="C435" s="5">
-        <v>1.967988599999984</v>
+        <v>2.0742509000000098</v>
       </c>
       <c r="D435" s="5">
-        <v>12.275333926685583</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.155867714580305</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>202.75745950000001</v>
+        <v>201.2951482</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.1929286999999817</v>
+        <v>-1.1337881999999979</v>
       </c>
       <c r="D436" s="5">
-        <v>-12.110468646607819</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5178767281983578</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>201.23783080000001</v>
+        <v>201.79254230000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.5196286999999984</v>
+        <v>0.49739410000000817</v>
       </c>
       <c r="D437" s="5">
-        <v>-8.632143650298552</v>
+        <v>3.0057942826732242</v>
       </c>
       <c r="E437" s="5">
-        <v>4.566985290998482</v>
+        <v>3.436482279774622</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>205.65927590000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>3.8667336000000034</v>
+      </c>
+      <c r="D438" s="5">
+        <v>25.579366004426184</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>205.3182415</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.34103440000001228</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.9718507690127396</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE237000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>