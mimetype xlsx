--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7531C569-6EAE-4A6E-B69A-FD0C9D7D4442}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1CC35D6D-2EB7-46B3-8FF9-A9B78FB94C19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CB81E5AC-7B8A-47E9-A68D-D3625F8DD6FE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AEE8F933-FADA-4C68-BBC9-85D47419753E}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48BFE7F1-5347-4CAC-BBD9-E7F014F35B79}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A24A479-D94D-477B-8449-8F83D5BA41EC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>79.536766369999995</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>79.536766365999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>78.847572720000002</v>
+        <v>78.847572718999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.68919364999999289</v>
+        <v>-0.68919364699999619</v>
       </c>
       <c r="D7" s="5">
-        <v>-9.9165987977418819</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-9.9165987570870691</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>77.178512269999999</v>
+        <v>77.178512268000006</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.6690604500000035</v>
+        <v>-1.6690604509999929</v>
       </c>
       <c r="D8" s="5">
-        <v>-22.643485796562523</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-22.64348580884462</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>76.375551290000004</v>
+        <v>76.375551291999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.80296097999999461</v>
+        <v>-0.80296097600000849</v>
       </c>
       <c r="D9" s="5">
-        <v>-11.794540853529</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-11.79454079838268</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>77.668267389999997</v>
+        <v>77.668267392999994</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2927160999999927</v>
+        <v>1.2927161009999963</v>
       </c>
       <c r="D10" s="5">
-        <v>22.312574748831725</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>22.312574767089586</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>79.265154039999999</v>
+        <v>79.265154034999995</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5968866500000019</v>
+        <v>1.5968866420000012</v>
       </c>
       <c r="D11" s="5">
-        <v>27.662777867412135</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>27.662777711604502</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>80.128454439999999</v>
+        <v>80.128454438000006</v>
       </c>
       <c r="C12" s="5">
-        <v>0.86330039999999997</v>
+        <v>0.86330040300001087</v>
       </c>
       <c r="D12" s="5">
-        <v>13.881583076283754</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>13.881583128377439</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>80.778974689999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.65052024999999958</v>
+        <v>0.65052025199999264</v>
       </c>
       <c r="D13" s="5">
-        <v>10.189153448210364</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>10.189153481214097</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>82.409572890000007</v>
+        <v>82.409572886999996</v>
       </c>
       <c r="C14" s="5">
-        <v>1.6305982000000085</v>
+        <v>1.6305981969999976</v>
       </c>
       <c r="D14" s="5">
-        <v>27.101864672857623</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>27.101864617333927</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>80.497359579999994</v>
+        <v>80.497359580999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9122133100000127</v>
+        <v>-1.9122133059999982</v>
       </c>
       <c r="D15" s="5">
-        <v>-24.552012056628449</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-24.552012012422143</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>80.307393009999998</v>
+        <v>80.307393011000002</v>
       </c>
       <c r="C16" s="5">
         <v>-0.18996656999999573</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.7954237250543801</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-2.7954237250201186</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>81.092364979999999</v>
+        <v>81.092364982999996</v>
       </c>
       <c r="C17" s="5">
-        <v>0.78497197000000085</v>
+        <v>0.78497197199999391</v>
       </c>
       <c r="D17" s="5">
-        <v>12.381095954770306</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>12.381095987867674</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>79.614297739999998</v>
+        <v>79.614297742999995</v>
       </c>
       <c r="C18" s="5">
         <v>-1.4780672400000014</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.807597063344172</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-19.8075970626832</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>79.244803759999996</v>
+        <v>79.244803762000004</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.36949398000000144</v>
+        <v>-0.36949398099999087</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.4292773832243739</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-5.4292773973456221</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>80.810304279999997</v>
+        <v>80.810304278000004</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5655005200000005</v>
+        <v>1.5655005160000002</v>
       </c>
       <c r="D20" s="5">
-        <v>26.459474660556339</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>26.459474584699638</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>78.896329440000002</v>
+        <v>78.896329442999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.9139748399999945</v>
+        <v>-1.9139748350000048</v>
       </c>
       <c r="D21" s="5">
-        <v>-24.99664695662922</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-24.996646900130305</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>78.245810789999993</v>
+        <v>78.245810790999997</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.6505186500000093</v>
+        <v>-0.65051865200000236</v>
       </c>
       <c r="D22" s="5">
-        <v>-9.4576926577720108</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-9.4576926852000582</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.956204830000004</v>
+        <v>77.956204829000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.28960595999998873</v>
+        <v>-0.289605961999996</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.352171365578128</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-4.3521713949703607</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.722453380000005</v>
+        <v>77.722453383000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.23375144999999975</v>
+        <v>-0.23375144599999942</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.5394450841090164</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-3.5394450245813114</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.794186240000002</v>
+        <v>77.794186238999998</v>
       </c>
       <c r="C25" s="5">
-        <v>7.1732859999997345E-2</v>
+        <v>7.1732855999997014E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.1131626356584379</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.1131625732271333</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.047528060000005</v>
+        <v>78.047528063000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.25334182000000283</v>
+        <v>0.25334182400000316</v>
       </c>
       <c r="D26" s="5">
-        <v>3.9786377582460952</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>3.9786378222459229</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.461675909999997</v>
+        <v>77.461675911</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.58585215000000801</v>
+        <v>-0.58585215200000107</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.6448918888403004</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-8.6448919168261806</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>77.397685469999999</v>
+        <v>77.397685467000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-6.3990439999997761E-2</v>
+        <v>-6.3990443999998092E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.98681828223990964</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.98681834363250065</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>76.777039239999993</v>
+        <v>76.777039236999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.62064623000000552</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.209451138588209</v>
+        <v>-9.2094511389296247</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.3214944971259666</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-5.3214945043280615</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>71.258842740000006</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.5181964999999877</v>
+        <v>-5.518196496999991</v>
       </c>
       <c r="D30" s="5">
-        <v>-59.140894380552531</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-59.140894361394118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>71.559638309999997</v>
+        <v>71.559638311</v>
       </c>
       <c r="C31" s="5">
-        <v>0.30079556999999113</v>
+        <v>0.30079557099999477</v>
       </c>
       <c r="D31" s="5">
-        <v>5.1846730499028881</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>5.1846730675416675</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.308284970000003</v>
+        <v>72.308284967999995</v>
       </c>
       <c r="C32" s="5">
-        <v>0.74864666000000568</v>
+        <v>0.74864665699999478</v>
       </c>
       <c r="D32" s="5">
-        <v>13.302394812444396</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>13.302394755837742</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>72.432364019999994</v>
+        <v>72.432364023999995</v>
       </c>
       <c r="C33" s="5">
-        <v>0.12407904999999175</v>
+        <v>0.12407905599999935</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0787130614531524</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.0787131629806721</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.854507420000004</v>
+        <v>72.854507423000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.42214340000001016</v>
+        <v>0.42214339900000653</v>
       </c>
       <c r="D34" s="5">
-        <v>7.2223193407540354</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>7.2223193226815807</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>71.870403530000004</v>
+        <v>71.870403531999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.98410389000000009</v>
+        <v>-0.98410389100000373</v>
       </c>
       <c r="D35" s="5">
-        <v>-15.057725681976365</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-15.057725695584246</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>71.788280389999997</v>
+        <v>71.788280384999993</v>
       </c>
       <c r="C36" s="5">
-        <v>-8.2123140000007311E-2</v>
+        <v>-8.2123147000004337E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.362602435165905</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-1.3626025505445005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.027781439999998</v>
+        <v>71.027781438999995</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.76049894999999879</v>
+        <v>-0.76049894599999845</v>
       </c>
       <c r="D37" s="5">
-        <v>-11.997220153027277</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-11.99722009434322</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>70.443352809999993</v>
+        <v>70.443352805999993</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.584428630000005</v>
+        <v>-0.5844286330000017</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.4389967796082672</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-9.4389968260162433</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>70.592893430000004</v>
+        <v>70.592893431999997</v>
       </c>
       <c r="C39" s="5">
-        <v>0.14954062000001045</v>
+        <v>0.14954062600000384</v>
       </c>
       <c r="D39" s="5">
-        <v>2.5773734238234702</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>2.5773735285932409</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>70.094312639999998</v>
+        <v>70.094312634999994</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.49858079000000544</v>
+        <v>-0.49858079700000246</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.1537179630188579</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-8.1537180728640362</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>69.19222585</v>
+        <v>69.192225848000007</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.90208678999999847</v>
+        <v>-0.90208678699998757</v>
       </c>
       <c r="D41" s="5">
-        <v>-14.395963328173211</v>
+        <v>-14.395963284589486</v>
       </c>
       <c r="E41" s="5">
-        <v>-9.8790126124691628</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-9.8790126115526959</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>68.422955020000003</v>
+        <v>68.422955021000007</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.76927082999999641</v>
+        <v>-0.76927082699999971</v>
       </c>
       <c r="D42" s="5">
-        <v>-12.555138088342144</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-12.555138042674962</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.709428220000007</v>
+        <v>67.709428224000007</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.7135267999999968</v>
+        <v>-0.7135267970000001</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.820457770750892</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-11.820457723704402</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.452662270000005</v>
+        <v>67.452662273000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.25676595000000191</v>
+        <v>-0.25676595100000554</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4568867986647493</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-4.4568868154043599</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.558059659999998</v>
+        <v>67.558059661000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.10539738999999315</v>
+        <v>0.10539738800000009</v>
       </c>
       <c r="D45" s="5">
-        <v>1.8912446504527836</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.8912446141712502</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.942401559999993</v>
+        <v>66.942401555999993</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.61565810000000454</v>
+        <v>-0.6156581050000085</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.403828703010088</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-10.403828783168191</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>67.692655470000005</v>
+        <v>67.692655471999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.75025391000001207</v>
+        <v>0.75025391600000546</v>
       </c>
       <c r="D47" s="5">
-        <v>14.309716975561937</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>14.309717098053287</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>67.597331530000005</v>
+        <v>67.597331525000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.5323940000000107E-2</v>
+        <v>-9.5323946999997133E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.6767982949065119</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-1.6767984170388384</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.906298680000006</v>
+        <v>67.906298676999995</v>
       </c>
       <c r="C49" s="5">
-        <v>0.30896715000000086</v>
+        <v>0.30896715199999392</v>
       </c>
       <c r="D49" s="5">
-        <v>5.6248455656252583</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.6248456033825001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.073082470000003</v>
+        <v>68.073082471999996</v>
       </c>
       <c r="C50" s="5">
-        <v>0.16678378999999666</v>
+        <v>0.16678379500000062</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9874459873370451</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9874460782446155</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.156814019999999</v>
+        <v>68.156814014999995</v>
       </c>
       <c r="C51" s="5">
-        <v>8.3731549999995991E-2</v>
+        <v>8.3731542999998965E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4860558279395031</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.4860557028191002</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.057827930000002</v>
+        <v>68.057827927999995</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.8986089999996807E-2</v>
+        <v>-9.8986087000000111E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.7289403835346939</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.7289403316789298</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.696316139999993</v>
+        <v>68.696316140999997</v>
       </c>
       <c r="C53" s="5">
-        <v>0.63848820999999134</v>
+        <v>0.63848821300000225</v>
       </c>
       <c r="D53" s="5">
-        <v>11.857309450474585</v>
+        <v>11.857309509459535</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.71671304674469916</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-0.71671304242967304</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>68.268747450000006</v>
+        <v>68.268747446000006</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.42756868999998687</v>
+        <v>-0.42756869499999084</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.2184047954975794</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-7.2184048769400437</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>67.106725670000003</v>
+        <v>67.106725664999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.1620217800000034</v>
+        <v>-1.1620217810000071</v>
       </c>
       <c r="D55" s="5">
-        <v>-18.617810672276882</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-18.617810687820512</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>67.871455710000006</v>
+        <v>67.871455706000006</v>
       </c>
       <c r="C56" s="5">
-        <v>0.76473004000000344</v>
+        <v>0.76473004100000708</v>
       </c>
       <c r="D56" s="5">
-        <v>14.565375375006262</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>14.565375396416137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>67.356231050000005</v>
+        <v>67.356231045000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.51522466000000122</v>
+        <v>-0.51522466100000486</v>
       </c>
       <c r="D57" s="5">
-        <v>-8.7385494213585435</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-8.7385494381112103</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>66.115317950000005</v>
+        <v>66.115317951999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.2409131000000002</v>
+        <v>-1.2409130930000032</v>
       </c>
       <c r="D58" s="5">
-        <v>-19.999674595967065</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-19.999674495663655</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>67.061254590000004</v>
+        <v>67.061254586000004</v>
       </c>
       <c r="C59" s="5">
-        <v>0.94593663999999933</v>
+        <v>0.94593663400000594</v>
       </c>
       <c r="D59" s="5">
-        <v>18.586430910231201</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>18.586430782304618</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.280722299999994</v>
+        <v>67.280722298000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.21946770999998932</v>
+        <v>0.2194677119999966</v>
       </c>
       <c r="D60" s="5">
-        <v>3.9986387434934878</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.9986387808343515</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>67.436027580000001</v>
+        <v>67.436027581000005</v>
       </c>
       <c r="C61" s="5">
-        <v>0.15530528000000743</v>
+        <v>0.15530528300000412</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8054201817054647</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.8054202366713854</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>67.569924999999998</v>
+        <v>67.569925002000005</v>
       </c>
       <c r="C62" s="5">
-        <v>0.13389741999999671</v>
+        <v>0.13389742100000035</v>
       </c>
       <c r="D62" s="5">
-        <v>2.4088495259478204</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.4088495440989677</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.309956389999996</v>
+        <v>67.309956392000004</v>
       </c>
       <c r="C63" s="5">
         <v>-0.25996861000000138</v>
       </c>
       <c r="D63" s="5">
-        <v>-4.5204271028676963</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-4.5204271027366794</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>68.130536559999996</v>
+        <v>68.130536555000006</v>
       </c>
       <c r="C64" s="5">
-        <v>0.8205801699999995</v>
+        <v>0.82058016300000247</v>
       </c>
       <c r="D64" s="5">
-        <v>15.651161970851435</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>15.651161827765293</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.322692169999996</v>
+        <v>69.322692168000003</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1921556100000004</v>
+        <v>1.1921556129999971</v>
       </c>
       <c r="D65" s="5">
-        <v>23.141186374423796</v>
+        <v>23.141186440237306</v>
       </c>
       <c r="E65" s="5">
-        <v>0.91180439533828928</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>0.91180439095797094</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>70.274199229999994</v>
+        <v>70.274199225999993</v>
       </c>
       <c r="C66" s="5">
-        <v>0.9515070599999973</v>
+        <v>0.95150705799999002</v>
       </c>
       <c r="D66" s="5">
-        <v>17.773022953328876</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>17.773022913659187</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>69.837953029999994</v>
+        <v>69.837953033000005</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.43624619999999936</v>
+        <v>-0.43624619299998812</v>
       </c>
       <c r="D67" s="5">
-        <v>-7.2001760135318555</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-7.2001759023094696</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.469425509999994</v>
+        <v>69.469425506999997</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.36852752000000066</v>
+        <v>-0.36852752600000827</v>
       </c>
       <c r="D68" s="5">
-        <v>-6.1516870806798245</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-6.1516871776902127</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.822611530000003</v>
+        <v>69.822611526000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.35318602000000965</v>
+        <v>0.35318601900000601</v>
       </c>
       <c r="D69" s="5">
-        <v>6.2743780601361099</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>6.2743780421498752</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.442442029999995</v>
+        <v>70.442442025999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.61983049999999196</v>
       </c>
       <c r="D70" s="5">
-        <v>11.188476104623835</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>11.188476105296319</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>70.617933160000007</v>
       </c>
       <c r="C71" s="5">
-        <v>0.17549113000001171</v>
+        <v>0.17549113400001204</v>
       </c>
       <c r="D71" s="5">
-        <v>3.0308282689595067</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.0308283391654145</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>70.812060059999993</v>
       </c>
       <c r="C72" s="5">
         <v>0.19412689999998634</v>
       </c>
       <c r="D72" s="5">
         <v>3.3491045838986766</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>71.236401139999998</v>
+        <v>71.236401138999994</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42434108000000492</v>
+        <v>0.42434107900000129</v>
       </c>
       <c r="D73" s="5">
-        <v>7.4328015848082796</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.4328015667106895</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>72.36738029</v>
+        <v>72.367380291000003</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1309791500000017</v>
+        <v>1.130979152000009</v>
       </c>
       <c r="D74" s="5">
-        <v>20.80657365779226</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>20.806573698174823</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>73.578766360000003</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2113860700000032</v>
+        <v>1.2113860689999996</v>
       </c>
       <c r="D75" s="5">
-        <v>22.043824347081433</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>22.043824326843797</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>74.535863559999996</v>
+        <v>74.535863556999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.95709719999999265</v>
+        <v>0.95709719699999596</v>
       </c>
       <c r="D76" s="5">
-        <v>16.775954318902397</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>16.775954262500782</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>74.45383665</v>
+        <v>74.453836647000003</v>
       </c>
       <c r="C77" s="5">
         <v>-8.2026909999996178E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-1.3126390441570268</v>
+        <v>-1.3126390442095515</v>
       </c>
       <c r="E77" s="5">
-        <v>7.4018251735187945</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>7.4018251722897999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>74.068548010000001</v>
+        <v>74.068548008999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38528863999999885</v>
+        <v>-0.38528863800000579</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0361099450361833</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.0361099148260493</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>73.881253009999995</v>
+        <v>73.881253005000005</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.18729500000000598</v>
+        <v>-0.1872950039999921</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.9925574964665302</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.9925575595310505</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>73.587994080000001</v>
+        <v>73.587994076000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.29325892999999326</v>
+        <v>-0.29325892900000383</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6605705788480556</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-4.6605705636098556</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>73.948231059999998</v>
+        <v>73.948231057000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.36023697999999627</v>
+        <v>0.3602369809999999</v>
       </c>
       <c r="D81" s="5">
-        <v>6.035160417362051</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>6.0351604349060173</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>74.275823079999995</v>
       </c>
       <c r="C82" s="5">
-        <v>0.32759201999999732</v>
+        <v>0.32759202299999401</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4474792906736624</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.4474793420081769</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>74.493854089999999</v>
+        <v>74.493854088000006</v>
       </c>
       <c r="C83" s="5">
-        <v>0.21803101000000424</v>
+        <v>0.21803100800001118</v>
       </c>
       <c r="D83" s="5">
-        <v>3.5799388717264735</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.5799388383556563</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>74.581302640000004</v>
+        <v>74.581302639</v>
       </c>
       <c r="C84" s="5">
-        <v>8.7448550000004843E-2</v>
+        <v>8.7448550999994268E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.4178142583780362</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>1.4178142747340416</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>74.48545987</v>
+        <v>74.485459868000007</v>
       </c>
       <c r="C85" s="5">
-        <v>-9.5842770000004407E-2</v>
+        <v>-9.5842770999993832E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.5312404089833143</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-1.5312404248673528</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>74.019894059999999</v>
+        <v>74.019894061000002</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.46556581000000108</v>
+        <v>-0.46556580700000438</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.2479602678366835</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-7.2479602229141848</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>74.500705749999995</v>
+        <v>74.500705752000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.48081168999999591</v>
+        <v>0.48081169099999954</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0794515613214823</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>8.0794515786170464</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>74.421878140000004</v>
+        <v>74.421878139</v>
       </c>
       <c r="C88" s="5">
-        <v>-7.88276099999905E-2</v>
+        <v>-7.8827613000001406E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.2623315384280187</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-1.2623315861567397</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>75.143190720000007</v>
+        <v>75.143190723999993</v>
       </c>
       <c r="C89" s="5">
-        <v>0.72131258000000287</v>
+        <v>0.72131258499999262</v>
       </c>
       <c r="D89" s="5">
-        <v>12.271125048200382</v>
+        <v>12.271125138019666</v>
       </c>
       <c r="E89" s="5">
-        <v>0.92588119164440652</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.92588120108350047</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>75.515363129999997</v>
+        <v>75.515363124999993</v>
       </c>
       <c r="C90" s="5">
-        <v>0.37217240999999035</v>
+        <v>0.37217240100000026</v>
       </c>
       <c r="D90" s="5">
-        <v>6.1080165892453353</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.1080164371586587</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>78.230724309999999</v>
+        <v>78.230724311000003</v>
       </c>
       <c r="C91" s="5">
-        <v>2.7153611800000022</v>
+        <v>2.7153611860000098</v>
       </c>
       <c r="D91" s="5">
-        <v>52.793343130876337</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>52.793343275714392</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>79.099425479999994</v>
+        <v>79.099425479000004</v>
       </c>
       <c r="C92" s="5">
-        <v>0.86870116999999425</v>
+        <v>0.86870116800000119</v>
       </c>
       <c r="D92" s="5">
-        <v>14.169929921596314</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>14.169929886763221</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>77.613092980000005</v>
+        <v>77.613092983000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.486332499999989</v>
+        <v>-1.4863324960000028</v>
       </c>
       <c r="D93" s="5">
-        <v>-20.358406270557737</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-20.358406221534775</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>77.662598380000006</v>
+        <v>77.662598380999995</v>
       </c>
       <c r="C94" s="5">
-        <v>4.9505400000001032E-2</v>
+        <v>4.9505397999993761E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.76810921090300077</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.76810917973284543</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>78.012370270000005</v>
+        <v>78.012370274000006</v>
       </c>
       <c r="C95" s="5">
-        <v>0.34977188999999953</v>
+        <v>0.34977189300001044</v>
       </c>
       <c r="D95" s="5">
-        <v>5.5403862797828385</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.540386328413005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>78.357435440000003</v>
+        <v>78.357435437999996</v>
       </c>
       <c r="C96" s="5">
-        <v>0.34506516999999803</v>
+        <v>0.34506516399999043</v>
       </c>
       <c r="D96" s="5">
-        <v>5.4389037262442486</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.4389036290743764</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>79.205692580000004</v>
+        <v>79.205692581999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.84825714000000119</v>
+        <v>0.84825714400000152</v>
       </c>
       <c r="D97" s="5">
-        <v>13.792643733027777</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>13.792643802361404</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>80.108742460000002</v>
+        <v>80.108742461000006</v>
       </c>
       <c r="C98" s="5">
-        <v>0.90304987999999753</v>
+        <v>0.9030498790000081</v>
       </c>
       <c r="D98" s="5">
-        <v>14.572983254836958</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.57298323728331</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>79.790333039999993</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.31840942000000894</v>
+        <v>-0.31840942100001257</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.6667580153612498</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.6667580296417928</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>80.369489669999993</v>
+        <v>80.369489665000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.57915662999999995</v>
+        <v>0.57915662500001019</v>
       </c>
       <c r="D100" s="5">
-        <v>9.0664542132275585</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.0664541318039582</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>80.147045849999998</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.22244381999999518</v>
+        <v>-0.22244381500000543</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.2712215235075837</v>
+        <v>-3.2712214512946369</v>
       </c>
       <c r="E101" s="5">
-        <v>6.6590932352679211</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>6.6590932295902849</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>80.100250239999994</v>
+        <v>80.100250238000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-4.6795610000003762E-2</v>
+        <v>-4.6795611999996822E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-0.69840070169465696</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-0.69840073144773474</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>81.201541599999999</v>
+        <v>81.201541597000002</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1012913600000047</v>
+        <v>1.1012913590000011</v>
       </c>
       <c r="D103" s="5">
-        <v>17.805296796751225</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>17.80529677982079</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>82.067054900000002</v>
+        <v>82.067054897000006</v>
       </c>
       <c r="C104" s="5">
         <v>0.86551330000000348</v>
       </c>
       <c r="D104" s="5">
-        <v>13.567715211389197</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>13.567715211920062</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>83.045436129999999</v>
+        <v>83.045436132000006</v>
       </c>
       <c r="C105" s="5">
-        <v>0.97838122999999655</v>
+        <v>0.97838123500000052</v>
       </c>
       <c r="D105" s="5">
-        <v>15.282414009364009</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.282414093250862</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>83.395630350000005</v>
+        <v>83.395630351999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.35019422000000588</v>
+        <v>0.35019421999999167</v>
       </c>
       <c r="D106" s="5">
-        <v>5.1793070654384543</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.1793070653106232</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>83.269119239999995</v>
+        <v>83.269119243999995</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12651111000000981</v>
+        <v>-0.12651110800000254</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8052871676886739</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.8052871393437253</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>84.086496069999995</v>
+        <v>84.086496065000006</v>
       </c>
       <c r="C108" s="5">
-        <v>0.81737683000000061</v>
+        <v>0.81737682100001052</v>
       </c>
       <c r="D108" s="5">
-        <v>12.436524936383119</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>12.436524791340675</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>84.222987570000001</v>
+        <v>84.222987568999997</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13649150000000532</v>
+        <v>0.13649150399999144</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9653573779776279</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.9653574362068493</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>84.294475230000003</v>
+        <v>84.294475234000004</v>
       </c>
       <c r="C110" s="5">
-        <v>7.1487660000002506E-2</v>
+        <v>7.1487665000006473E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>1.0233168492399081</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.0233169211595339</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>85.246876839999999</v>
+        <v>85.246876838000006</v>
       </c>
       <c r="C111" s="5">
-        <v>0.95240160999999546</v>
+        <v>0.95240160400000207</v>
       </c>
       <c r="D111" s="5">
-        <v>14.433290559775269</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>14.433290462396409</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>85.491139509999996</v>
+        <v>85.491139505000007</v>
       </c>
       <c r="C112" s="5">
-        <v>0.24426266999999768</v>
+        <v>0.24426266700000099</v>
       </c>
       <c r="D112" s="5">
-        <v>3.493136148449838</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4931361049526322</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>86.615982270000003</v>
+        <v>86.615982267999996</v>
       </c>
       <c r="C113" s="5">
-        <v>1.124842760000007</v>
+        <v>1.1248427629999895</v>
       </c>
       <c r="D113" s="5">
-        <v>16.983106139777714</v>
+        <v>16.983106189465037</v>
       </c>
       <c r="E113" s="5">
-        <v>8.07133482138196</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>8.0713348188865339</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>86.932932039999997</v>
+        <v>86.932932041000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.31694976999999369</v>
+        <v>0.3169497730000046</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4805650240842931</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>4.4805650674569319</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>87.333959949999993</v>
+        <v>87.333959949000004</v>
       </c>
       <c r="C115" s="5">
-        <v>0.40102790999999627</v>
+        <v>0.40102790800000321</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6783200551387747</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.6783200260308808</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>87.505946320000007</v>
+        <v>87.505946317999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.17198637000001327</v>
+        <v>0.17198636899999542</v>
       </c>
       <c r="D116" s="5">
-        <v>2.3889189273508249</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.3889189133372568</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>88.379575419999995</v>
+        <v>88.379575415999994</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87362909999998806</v>
+        <v>0.873629097999995</v>
       </c>
       <c r="D117" s="5">
-        <v>12.660621040950115</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>12.660621010662144</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>88.824598030000004</v>
+        <v>88.824598025</v>
       </c>
       <c r="C118" s="5">
-        <v>0.44502261000000942</v>
+        <v>0.44502260900000579</v>
       </c>
       <c r="D118" s="5">
-        <v>6.2126095564461137</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.2126095423860717</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>89.819746710000004</v>
+        <v>89.819746711999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.99514867999999979</v>
+        <v>0.99514868699999681</v>
       </c>
       <c r="D119" s="5">
-        <v>14.304388014918047</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>14.304388122671586</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.477832179999993</v>
+        <v>90.477832178</v>
       </c>
       <c r="C120" s="5">
-        <v>0.65808546999998896</v>
+        <v>0.65808546600000284</v>
       </c>
       <c r="D120" s="5">
-        <v>9.1551738075545508</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>9.155173749433887</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>91.103640720000001</v>
+        <v>91.103640724000002</v>
       </c>
       <c r="C121" s="5">
-        <v>0.62580854000000841</v>
+        <v>0.6258085460000018</v>
       </c>
       <c r="D121" s="5">
-        <v>8.623190647581346</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>8.6231907336248526</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.995866239999998</v>
+        <v>91.995866235999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.89222551999999666</v>
+        <v>0.892225511999996</v>
       </c>
       <c r="D122" s="5">
-        <v>12.406380607614054</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>12.406380489740766</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.947094219999997</v>
+        <v>92.947094218000004</v>
       </c>
       <c r="C123" s="5">
-        <v>0.95122797999999875</v>
+        <v>0.95122798200000602</v>
       </c>
       <c r="D123" s="5">
-        <v>13.138403921210685</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>13.138403951028588</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>93.343585739999995</v>
+        <v>93.343585740999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.39649151999999788</v>
+        <v>0.39649152299999457</v>
       </c>
       <c r="D124" s="5">
-        <v>5.2407550898148969</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.2407551305185818</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.823568480000006</v>
+        <v>93.823568476999995</v>
       </c>
       <c r="C125" s="5">
-        <v>0.47998274000001118</v>
+        <v>0.47998273599999663</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3480673101476981</v>
+        <v>6.3480672556700313</v>
       </c>
       <c r="E125" s="5">
-        <v>8.3213120963432132</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>8.3213120953808293</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>94.577931370000002</v>
+        <v>94.577931371999995</v>
       </c>
       <c r="C126" s="5">
-        <v>0.7543628899999959</v>
+        <v>0.75436289499999987</v>
       </c>
       <c r="D126" s="5">
-        <v>10.086576790591328</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>10.086576860767039</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>94.920026719999996</v>
+        <v>94.920026715000006</v>
       </c>
       <c r="C127" s="5">
-        <v>0.34209534999999391</v>
+        <v>0.3420953430000111</v>
       </c>
       <c r="D127" s="5">
-        <v>4.4278873582307643</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.4278872657213864</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>95.685202759999996</v>
+        <v>95.685202763000007</v>
       </c>
       <c r="C128" s="5">
-        <v>0.76517604000000006</v>
+        <v>0.76517604800000072</v>
       </c>
       <c r="D128" s="5">
-        <v>10.114156489173642</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>10.114156600206847</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>96.257007020000003</v>
+        <v>96.257007021999996</v>
       </c>
       <c r="C129" s="5">
-        <v>0.5718042600000075</v>
+        <v>0.57180425899998966</v>
       </c>
       <c r="D129" s="5">
-        <v>7.4115211870914521</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>7.4115211734607112</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>96.786700510000003</v>
+        <v>96.786700508999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.52969348999999966</v>
+        <v>0.52969348700000296</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8070631061096787</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.8070630662370402</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>97.052709070000006</v>
+        <v>97.052709067999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26600856000000306</v>
+        <v>0.26600855899999942</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3483939087025849</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.3483938959593562</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>97.420815540000007</v>
+        <v>97.420815543000003</v>
       </c>
       <c r="C132" s="5">
-        <v>0.36810647000000074</v>
+        <v>0.36810647500000471</v>
       </c>
       <c r="D132" s="5">
-        <v>4.6475777023909481</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.6475777669397811</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>97.942893359999999</v>
+        <v>97.942893355999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.5220778199999927</v>
+        <v>0.52207781299999567</v>
       </c>
       <c r="D133" s="5">
-        <v>6.6237673745727754</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.6237672829177585</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>98.402899210000001</v>
+        <v>98.402899206000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.46000585000000171</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7839001760103592</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.7839001762527431</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>97.211373199999997</v>
+        <v>97.211373198000004</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.191526010000004</v>
+        <v>-1.1915260079999968</v>
       </c>
       <c r="D135" s="5">
-        <v>-13.600703404077697</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-13.600703383263536</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>98.260838500000006</v>
+        <v>98.260838496999995</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0494653000000085</v>
+        <v>1.0494652989999906</v>
       </c>
       <c r="D136" s="5">
-        <v>13.752422465621205</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>13.752422452029144</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>98.940119769999995</v>
+        <v>98.940119765000006</v>
       </c>
       <c r="C137" s="5">
-        <v>0.67928126999998995</v>
+        <v>0.6792812680000111</v>
       </c>
       <c r="D137" s="5">
-        <v>8.6184475170245189</v>
+        <v>8.6184474909502651</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4533752796779078</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.453375277720629</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.1898092</v>
+        <v>100.18980922</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2496894300000037</v>
+        <v>1.2496894549999951</v>
       </c>
       <c r="D138" s="5">
-        <v>16.255474597996788</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>16.25547494698165</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.49971480000001</v>
+        <v>100.49971481</v>
       </c>
       <c r="C139" s="5">
-        <v>0.30990560000000755</v>
+        <v>0.30990558999999962</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7756248941157589</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.7756247694375356</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>101.1001076</v>
       </c>
       <c r="C140" s="5">
-        <v>0.60039279999999451</v>
+        <v>0.60039279000000079</v>
       </c>
       <c r="D140" s="5">
-        <v>7.409195071605823</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.409194943355879</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.8414212</v>
+        <v>100.84142124</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25868640000000198</v>
+        <v>-0.25868635999999867</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.0276145225668016</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.0276140609831304</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.6996352</v>
+        <v>100.69963519</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.14178599999999619</v>
+        <v>-0.14178605000000744</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.6742485405523255</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.6742491257491166</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>101.3854946</v>
+        <v>101.38549458</v>
       </c>
       <c r="C143" s="5">
-        <v>0.68585939999999823</v>
+        <v>0.68585939000000451</v>
       </c>
       <c r="D143" s="5">
-        <v>8.4863563098691586</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>8.486356182339394</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.9423039</v>
+        <v>101.94230392</v>
       </c>
       <c r="C144" s="5">
-        <v>0.55680929999999762</v>
+        <v>0.55680934000000093</v>
       </c>
       <c r="D144" s="5">
-        <v>6.7931614118406314</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>6.7931619160618517</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>102.19598480000001</v>
+        <v>102.19598478</v>
       </c>
       <c r="C145" s="5">
-        <v>0.2536809000000062</v>
+        <v>0.25368086000000289</v>
       </c>
       <c r="D145" s="5">
-        <v>3.0273817813326165</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.0273812968255154</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.7983491</v>
+        <v>101.79834905</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.39763570000000925</v>
+        <v>-0.39763573000000463</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.5704616557393667</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.5704619940920228</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>101.05303790000001</v>
+        <v>101.05303787</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.74531119999998907</v>
+        <v>-0.74531118000000163</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.4404459890169203</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.4404457755441022</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>101.6175724</v>
+        <v>101.61757239000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.5645344999999935</v>
+        <v>0.56453452000000937</v>
       </c>
       <c r="D148" s="5">
-        <v>6.9136851180189529</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>6.9136853726432301</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>101.15202050000001</v>
+        <v>101.15202046</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.46555189999999413</v>
+        <v>-0.46555193000000372</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3612579355771128</v>
+        <v>-5.3612582729108516</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2355953632781977</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.2355953280162266</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>100.3244713</v>
+        <v>100.32447132999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.82754920000000709</v>
+        <v>-0.8275491300000084</v>
       </c>
       <c r="D150" s="5">
-        <v>-9.3875630505582901</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-9.3875622954223701</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>100.83637589999999</v>
+        <v>100.83637589</v>
       </c>
       <c r="C151" s="5">
-        <v>0.51190459999999405</v>
+        <v>0.51190456000000495</v>
       </c>
       <c r="D151" s="5">
-        <v>6.2977779487712438</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>6.2977774408378817</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>100.47622819999999</v>
+        <v>100.47622815</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.36014769999999885</v>
+        <v>-0.36014774000000216</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.2027282853339232</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-4.2027287433899723</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>99.183479120000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.292749079999993</v>
+        <v>-1.292749029999996</v>
       </c>
       <c r="D153" s="5">
-        <v>-14.392428860035157</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-14.392428348824282</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>99.169332319999995</v>
+        <v>99.169332323999996</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.414680000000601E-2</v>
+        <v>-1.4146796000005679E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.17102494318297357</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.17102489486369166</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>99.301524850000007</v>
+        <v>99.301524849000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.13219253000001174</v>
+        <v>0.13219252500000778</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6113774002479486</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>1.6113773387866237</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>97.669225460000007</v>
+        <v>97.669225458</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.63229939</v>
+        <v>-1.6322993910000037</v>
       </c>
       <c r="D156" s="5">
-        <v>-18.036232165127043</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-18.036232175362986</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.989207460000003</v>
+        <v>97.989207464000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.31998199999999599</v>
+        <v>0.31998200600000359</v>
       </c>
       <c r="D157" s="5">
-        <v>4.0030359655233827</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.0030360420257649</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>97.587027649999996</v>
+        <v>97.587027649000007</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.40217981000000691</v>
+        <v>-0.40217981499999667</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.8155199156356243</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-4.8155199739661096</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>97.143481859999994</v>
+        <v>97.143481855999994</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.44354579000000172</v>
+        <v>-0.44354579300001262</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.319857273988049</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.3198573091284622</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>96.915787030000004</v>
+        <v>96.915787033000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22769482999999013</v>
+        <v>-0.22769482299999311</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.7767049665277543</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-2.7767048823741813</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>96.546793609999995</v>
+        <v>96.546793613000006</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.36899342000000956</v>
+        <v>-0.36899341999999535</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.4743638710505795</v>
+        <v>-4.4743638709147771</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.5527779546430391</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-4.5527779139331255</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>96.027007170000005</v>
+        <v>96.027007166999994</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.51978643999999008</v>
+        <v>-0.51978644600001189</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.2726232755100249</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.2726233455968838</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>95.577653830000003</v>
+        <v>95.577653828999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.44935334000000182</v>
+        <v>-0.44935333799999455</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.4730460200135163</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.4730459964438811</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>95.520326639999993</v>
+        <v>95.520326636999997</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7327190000009409E-2</v>
+        <v>-5.7327192000002469E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.7173867478386442</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.71738677279132856</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>96.14685609</v>
+        <v>96.146856091000004</v>
       </c>
       <c r="C165" s="5">
-        <v>0.6265294500000067</v>
+        <v>0.62652945400000704</v>
       </c>
       <c r="D165" s="5">
-        <v>8.1611924917266201</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>8.1611925459902146</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>96.062041100000002</v>
+        <v>96.062041097000005</v>
       </c>
       <c r="C166" s="5">
-        <v>-8.4814989999998147E-2</v>
+        <v>-8.4814993999998478E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.0534471729073402</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.0534472223377445</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>95.687853439999998</v>
+        <v>95.687853435999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.37418766000000403</v>
+        <v>-0.37418766100000767</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.575471178418522</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.5754711905254597</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>94.967574260000006</v>
+        <v>94.967574257999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.72027917999999147</v>
+        <v>-0.72027917799999841</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.6681206690012438</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-8.6681206462676403</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>94.965778040000004</v>
+        <v>94.965778041999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.7962200000027906E-3</v>
+        <v>-1.7962160000024596E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.2694480764251512E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-2.2694430231728902E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>95.445878519999994</v>
+        <v>95.445878518000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.48010047999999017</v>
+        <v>0.48010047600000405</v>
       </c>
       <c r="D170" s="5">
-        <v>6.2381717336817077</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>6.2381716801194864</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>95.958894540000003</v>
+        <v>95.958894538999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.51301602000000912</v>
+        <v>0.51301602099999855</v>
       </c>
       <c r="D171" s="5">
-        <v>6.6440617383275669</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>6.6440617518071177</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>95.06931161</v>
+        <v>95.069311607000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.8895829300000031</v>
+        <v>-0.88958293199999616</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.574504251791728</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-10.574504274471529</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>95.638836400000002</v>
+        <v>95.638836402999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.56952479000000267</v>
+        <v>0.56952479599999606</v>
       </c>
       <c r="D173" s="5">
-        <v>7.4304048375518628</v>
+        <v>7.430404918670952</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.94043227750025826</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.94043227747104829</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>96.935358550000004</v>
+        <v>96.935358545</v>
       </c>
       <c r="C174" s="5">
-        <v>1.2965221500000013</v>
+        <v>1.2965221420000006</v>
       </c>
       <c r="D174" s="5">
-        <v>17.537175307644826</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>17.537175190649833</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>96.719843760000003</v>
+        <v>96.719843761000007</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21551479000000029</v>
+        <v>-0.21551478399999269</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6355571184561666</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-2.6355570461104705</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>96.62934482</v>
+        <v>96.629344816</v>
       </c>
       <c r="C176" s="5">
-        <v>-9.0498940000003358E-2</v>
+        <v>-9.0498945000007325E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.1170571352927539</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.1170571966806819</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>98.495004800000004</v>
+        <v>98.495004797999997</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8656599800000038</v>
+        <v>1.8656599819999968</v>
       </c>
       <c r="D177" s="5">
-        <v>25.794614848201824</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>25.794614880037358</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.359105740000004</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.1358990599999998</v>
+        <v>-1.1358990579999926</v>
       </c>
       <c r="D178" s="5">
-        <v>-12.994151705013889</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-12.994151683813337</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>97.638341830000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.27923608999999772</v>
       </c>
       <c r="D179" s="5">
         <v>3.4965395766842322</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>98.644316130000007</v>
+        <v>98.644316126999996</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0059743000000054</v>
+        <v>1.0059742969999945</v>
       </c>
       <c r="D180" s="5">
-        <v>13.088918955966221</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.08891891469468</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>98.894554819999996</v>
+        <v>98.894554823999997</v>
       </c>
       <c r="C181" s="5">
-        <v>0.25023868999998911</v>
+        <v>0.25023869700000034</v>
       </c>
       <c r="D181" s="5">
-        <v>3.0869668921058802</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>3.08696697976234</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>98.792544199999995</v>
+        <v>98.792544202000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.1020106200000015</v>
+        <v>-0.10201062199999456</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.2308123783035363</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.2308124022482492</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>100.1230643</v>
+        <v>100.12306427999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3305201000000011</v>
+        <v>1.3305200779999922</v>
       </c>
       <c r="D183" s="5">
-        <v>17.413911184275467</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>17.413910874304506</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>101.13330120000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.0102369000000095</v>
+        <v>1.0102369200000112</v>
       </c>
       <c r="D184" s="5">
-        <v>12.802989767388473</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>12.802990037782935</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>101.82195969999999</v>
+        <v>101.82195974</v>
       </c>
       <c r="C185" s="5">
-        <v>0.68865849999998829</v>
+        <v>0.6886585399999916</v>
       </c>
       <c r="D185" s="5">
-        <v>8.4843800351809939</v>
+        <v>8.4843805465884223</v>
       </c>
       <c r="E185" s="5">
-        <v>6.4650758339841019</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>6.4650758724685176</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>101.2045389</v>
+        <v>101.20453892</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.61742079999999078</v>
+        <v>-0.61742081999999243</v>
       </c>
       <c r="D186" s="5">
-        <v>-7.0386397476808193</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-7.0386399654591703</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>100.9053306</v>
+        <v>100.90533055</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.29920830000000365</v>
+        <v>-0.29920837000000233</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.4906413759265842</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-3.4906421786530584</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.06552360000001</v>
+        <v>102.06552363</v>
       </c>
       <c r="C188" s="5">
-        <v>1.1601930000000067</v>
+        <v>1.1601930799999991</v>
       </c>
       <c r="D188" s="5">
-        <v>14.704247109858315</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>14.704248196487324</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>105.14733889999999</v>
+        <v>105.14733886</v>
       </c>
       <c r="C189" s="5">
-        <v>3.0818152999999882</v>
+        <v>3.0818152300000037</v>
       </c>
       <c r="D189" s="5">
-        <v>42.899469528508384</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>42.899468372142138</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>104.12045430000001</v>
+        <v>104.12045429</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.0268845999999883</v>
+        <v>-1.0268845700000071</v>
       </c>
       <c r="D190" s="5">
-        <v>-11.109935476450827</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-11.10993517311265</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>104.90853989999999</v>
+        <v>104.90853991</v>
       </c>
       <c r="C191" s="5">
-        <v>0.78808559999998806</v>
+        <v>0.78808562000000393</v>
       </c>
       <c r="D191" s="5">
-        <v>9.4705901200858875</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>9.4705903714706672</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>106.3043067</v>
+        <v>106.30430672999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.3957668000000041</v>
+        <v>1.3957668199999915</v>
       </c>
       <c r="D192" s="5">
-        <v>17.187206456481331</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>17.187206719291058</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>106.6413829</v>
+        <v>106.64138292</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33707619999999849</v>
+        <v>0.33707619000000477</v>
       </c>
       <c r="D193" s="5">
-        <v>3.872098614379782</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.8720984963840133</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>106.9653059</v>
+        <v>106.96530588</v>
       </c>
       <c r="C194" s="5">
-        <v>0.32392300000000773</v>
+        <v>0.32392296000000442</v>
       </c>
       <c r="D194" s="5">
-        <v>3.706512736782086</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.7065122706988696</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>106.93465670000001</v>
+        <v>106.93465672000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.0649199999999155E-2</v>
+        <v>-3.0649159999995845E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.34329947976504682</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.34329903249784577</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>107.8681796</v>
+        <v>107.86817954999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.93352289999999982</v>
+        <v>0.93352282999998693</v>
       </c>
       <c r="D196" s="5">
-        <v>10.993728536474933</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.993727669979148</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>108.5171831</v>
       </c>
       <c r="C197" s="5">
-        <v>0.64900349999999207</v>
+        <v>0.64900355000000332</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4637388667605276</v>
+        <v>7.4637394645112209</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5754218635412975</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.5754218216739213</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>110.6687551</v>
+        <v>110.66875506</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1515720000000016</v>
+        <v>2.1515719599999983</v>
       </c>
       <c r="D198" s="5">
-        <v>26.566320452782179</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>26.566319903830294</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>111.34131549999999</v>
+        <v>111.34131553</v>
       </c>
       <c r="C199" s="5">
-        <v>0.67256039999999473</v>
+        <v>0.67256047000000763</v>
       </c>
       <c r="D199" s="5">
-        <v>7.5414487125254892</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>7.5414495266754145</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>113.0921037</v>
+        <v>113.09210373000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.7507882000000023</v>
       </c>
       <c r="D200" s="5">
-        <v>20.589977596810407</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>20.5899775907743</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>111.3725022</v>
+        <v>111.37250216</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.719601499999996</v>
+        <v>-1.7196015700000089</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.795209464101603</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-16.795210087564115</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>112.6610398</v>
+        <v>112.66103981000001</v>
       </c>
       <c r="C202" s="5">
-        <v>1.288537599999998</v>
+        <v>1.2885376500000092</v>
       </c>
       <c r="D202" s="5">
-        <v>14.801969345609646</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>14.801969962670537</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>114.50148040000001</v>
+        <v>114.50148043</v>
       </c>
       <c r="C203" s="5">
-        <v>1.840440600000008</v>
+        <v>1.8404406199999954</v>
       </c>
       <c r="D203" s="5">
-        <v>21.464162015864051</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>21.464162268378551</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>115.1386487</v>
+        <v>115.13864873999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.63716829999999902</v>
+        <v>0.63716830999999274</v>
       </c>
       <c r="D204" s="5">
-        <v>6.8858749871229419</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>6.8858750966619642</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>116.140736</v>
+        <v>116.14073599</v>
       </c>
       <c r="C205" s="5">
-        <v>1.0020872999999995</v>
+        <v>1.0020872500000024</v>
       </c>
       <c r="D205" s="5">
-        <v>10.958697208606981</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>10.958696631387221</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>117.64625460000001</v>
+        <v>117.64625464</v>
       </c>
       <c r="C206" s="5">
-        <v>1.505518600000002</v>
+        <v>1.5055186499999991</v>
       </c>
       <c r="D206" s="5">
-        <v>16.713845666816063</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>16.713846263603948</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>118.73394690000001</v>
+        <v>118.73394691</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0876923000000005</v>
+        <v>1.0876922700000051</v>
       </c>
       <c r="D207" s="5">
-        <v>11.676447464650019</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>11.676447121874434</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>119.8764553</v>
+        <v>119.87645528</v>
       </c>
       <c r="C208" s="5">
-        <v>1.142508399999997</v>
+        <v>1.1425083700000016</v>
       </c>
       <c r="D208" s="5">
-        <v>12.178041791773154</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>12.178041453811694</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>121.03207070000001</v>
+        <v>121.03207066</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1556154000000021</v>
+        <v>1.1556153800000004</v>
       </c>
       <c r="D209" s="5">
-        <v>12.201548888329317</v>
+        <v>12.20154866798433</v>
       </c>
       <c r="E209" s="5">
-        <v>11.532632199333248</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>11.532632162472712</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>121.7455473</v>
+        <v>121.74554726</v>
       </c>
       <c r="C210" s="5">
         <v>0.7134765999999928</v>
       </c>
       <c r="D210" s="5">
-        <v>7.3078451011943546</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>7.3078451036883596</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>123.0147217</v>
+        <v>123.01472167</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2691743999999971</v>
+        <v>1.2691744100000051</v>
       </c>
       <c r="D211" s="5">
-        <v>13.252559235603091</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>13.252559350687164</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>124.9006852</v>
+        <v>124.90068517</v>
       </c>
       <c r="C212" s="5">
         <v>1.8859635000000026</v>
       </c>
       <c r="D212" s="5">
-        <v>20.030824582024962</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>20.030824587329189</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.5618801</v>
+        <v>125.56188007</v>
       </c>
       <c r="C213" s="5">
         <v>0.66119489999999814</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5407792565081557</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.5407792581251067</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>126.40831559999999</v>
+        <v>126.40831561</v>
       </c>
       <c r="C214" s="5">
-        <v>0.84643549999999834</v>
+        <v>0.84643554000000165</v>
       </c>
       <c r="D214" s="5">
-        <v>8.3961887568134266</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>8.3961891704983138</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>128.65611229999999</v>
+        <v>128.65611225000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.247796699999995</v>
+        <v>2.2477966400000042</v>
       </c>
       <c r="D215" s="5">
-        <v>23.554154732632139</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>23.554154039135167</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>126.96083299999999</v>
+        <v>126.96083296</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.6952792999999957</v>
+        <v>-1.695279290000002</v>
       </c>
       <c r="D216" s="5">
-        <v>-14.715114230162706</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-14.715114154864606</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>127.415443</v>
+        <v>127.41544297999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.4546100000000024</v>
+        <v>0.45461001999998985</v>
       </c>
       <c r="D217" s="5">
-        <v>4.3824927434684691</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.3824929414914005</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>129.39964760000001</v>
+        <v>129.39964764000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.9842046000000124</v>
+        <v>1.9842046600000174</v>
       </c>
       <c r="D218" s="5">
-        <v>20.373891516991961</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>20.373892190247989</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>130.26783570000001</v>
+        <v>130.26783564999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.86818809999999758</v>
+        <v>0.86818800999998302</v>
       </c>
       <c r="D219" s="5">
-        <v>8.3550731416501822</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.3550722406414923</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>130.76253560000001</v>
+        <v>130.76253564000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.49469990000000053</v>
+        <v>0.49469999000001508</v>
       </c>
       <c r="D220" s="5">
-        <v>4.653468654098325</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.6534695202808063</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>131.21696929999999</v>
+        <v>131.21696926999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.4544336999999814</v>
+        <v>0.45443362999998271</v>
       </c>
       <c r="D221" s="5">
-        <v>4.2509526573369261</v>
+        <v>4.2509519886376967</v>
       </c>
       <c r="E221" s="5">
-        <v>8.415041187922089</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>8.4150411989654561</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>131.37448219999999</v>
+        <v>131.37448222</v>
       </c>
       <c r="C222" s="5">
-        <v>0.1575129000000004</v>
+        <v>0.15751295000001164</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4500289578791126</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.450029421544996</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>132.8596565</v>
+        <v>132.85965648000001</v>
       </c>
       <c r="C223" s="5">
-        <v>1.4851743000000113</v>
+        <v>1.485174260000008</v>
       </c>
       <c r="D223" s="5">
-        <v>14.44196219014302</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>14.441961774346002</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.46478479999999</v>
+        <v>133.46478482000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.60512829999998985</v>
+        <v>0.60512833999999316</v>
       </c>
       <c r="D224" s="5">
-        <v>5.6045871874413455</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>5.6045875681084656</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>134.69808710000001</v>
+        <v>134.69808712</v>
       </c>
       <c r="C225" s="5">
-        <v>1.2333023000000196</v>
+        <v>1.2333022999999912</v>
       </c>
       <c r="D225" s="5">
-        <v>11.670086296470107</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.670086294631288</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>134.6575143</v>
+        <v>134.65751431999999</v>
       </c>
       <c r="C226" s="5">
         <v>-4.0572800000006737E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36085725524825918</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.36085725519474643</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.25293959999999</v>
+        <v>133.25293955000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4045747000000119</v>
+        <v>-1.4045747699999822</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.823174178605345</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-11.823174732797703</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>132.5077627</v>
+        <v>132.50776268999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.74517689999998993</v>
+        <v>-0.74517686000001504</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.5080380262652398</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-6.50803768996483</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>132.77050120000001</v>
+        <v>132.77050120999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.26273850000001175</v>
+        <v>0.2627385199999992</v>
       </c>
       <c r="D229" s="5">
-        <v>2.4054996500461501</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.4054998353407742</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>132.29413149999999</v>
+        <v>132.29413152999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.47636970000002066</v>
+        <v>-0.47636968000000479</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.221547000102932</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.2215468260355387</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>131.7276683</v>
+        <v>131.72766824999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.56646319999998695</v>
+        <v>-0.56646327999999357</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.0189208979837137</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-5.0189215890718337</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>130.66400899999999</v>
+        <v>130.66400902999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0636593000000119</v>
+        <v>-1.0636592200000052</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.2706720763873758</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.2706714131549735</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>128.81216499999999</v>
+        <v>128.81216504</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.8518439999999998</v>
+        <v>-1.8518439899999919</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.742065566798891</v>
+        <v>-15.742065484967593</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8326930676945574</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.8326930147668063</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>126.29912710000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5130378999999863</v>
+        <v>-2.5130379399999896</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.055544795841584</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-21.055545090016736</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>123.42140550000001</v>
+        <v>123.42140551999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.877721600000001</v>
+        <v>-2.8777215800000135</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.162909077281412</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-24.162908929811955</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>120.085481</v>
+        <v>120.08548097000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.3359245000000044</v>
+        <v>-3.3359245499999872</v>
       </c>
       <c r="D236" s="5">
-        <v>-28.021934485255816</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-28.021934841001695</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>117.0145402</v>
+        <v>117.01454021000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0709408000000025</v>
+        <v>-3.0709407599999992</v>
       </c>
       <c r="D237" s="5">
-        <v>-26.718906444999725</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-26.718906150162113</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.9758715</v>
+        <v>114.97587152</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0386687000000023</v>
+        <v>-2.0386686900000086</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.015378535794259</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-19.01537844979827</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>113.7186962</v>
+        <v>113.71869623000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.2571753000000001</v>
+        <v>-1.2571752899999922</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.360086573080908</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-12.360086478577726</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>112.1456977</v>
+        <v>112.14569774</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5729984999999971</v>
+        <v>-1.5729984900000034</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.392484024252939</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-15.392483929962919</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.92331059999999</v>
+        <v>109.92331055</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2223871000000059</v>
+        <v>-2.2223871900000063</v>
       </c>
       <c r="D241" s="5">
-        <v>-21.352270328382538</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-21.352271094293229</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>108.1266246</v>
+        <v>108.12662457</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.796685999999994</v>
+        <v>-1.7966859799999924</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.943280068611124</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-17.943279893918774</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>107.54761980000001</v>
+        <v>107.54761976</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.57900479999999277</v>
+        <v>-0.5790048100000007</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.2399373246065259</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.2399374309032645</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>107.19822259999999</v>
+        <v>107.19822261</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.34939720000001273</v>
+        <v>-0.34939715000000149</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8296101102811564</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.829609573404047</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>107.2373833</v>
+        <v>107.23738326</v>
       </c>
       <c r="C245" s="5">
-        <v>3.9160700000010706E-2</v>
+        <v>3.9160649999999464E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.43925517101126577</v>
+        <v>0.43925460900611224</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.749024985334259</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-16.749025042239129</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>110.88847320000001</v>
+        <v>110.88847315</v>
       </c>
       <c r="C246" s="5">
-        <v>3.6510899000000023</v>
+        <v>3.6510898899999944</v>
       </c>
       <c r="D246" s="5">
-        <v>49.445329549874259</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>49.44532941017394</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>107.6315575</v>
+        <v>107.63155747</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2569157000000075</v>
+        <v>-3.2569156799999917</v>
       </c>
       <c r="D247" s="5">
-        <v>-30.074005367318335</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-30.074005222844271</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>108.66665829999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.035100799999995</v>
+        <v>1.0351008299999904</v>
       </c>
       <c r="D248" s="5">
-        <v>12.17091040463032</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>12.170910779813449</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>108.98318930000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.31653100000001189</v>
       </c>
       <c r="D249" s="5">
         <v>3.5519813905972031</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>109.14639889999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.16320959999998763</v>
       </c>
       <c r="D250" s="5">
         <v>1.8119560927759348</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>109.14006449999999</v>
+        <v>109.14006445</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.3344000000000733E-3</v>
+        <v>-6.3344499999971049E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.9620750114918195E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-6.9621299484345922E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>110.1552568</v>
+        <v>110.15525681</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0151923000000096</v>
+        <v>1.0151923600000003</v>
       </c>
       <c r="D252" s="5">
-        <v>11.751215070891474</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>11.751215806984705</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>110.48099430000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32573750000000246</v>
+        <v>0.32573749000000873</v>
       </c>
       <c r="D253" s="5">
-        <v>3.6067766198353057</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.6067765069693225</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>111.3674054</v>
+        <v>111.36740537</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88641109999998946</v>
+        <v>0.88641106999999408</v>
       </c>
       <c r="D254" s="5">
-        <v>10.064263365993508</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>10.064263010205998</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>112.4360557</v>
+        <v>112.43605569</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0686503000000016</v>
+        <v>1.0686503200000033</v>
       </c>
       <c r="D255" s="5">
-        <v>12.142440455164728</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>12.142440697983536</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>111.0731476</v>
+        <v>111.07314761000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3629080999999985</v>
+        <v>-1.3629080799999969</v>
       </c>
       <c r="D256" s="5">
-        <v>-13.614326101138408</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-13.614325915612868</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>111.3517559</v>
+        <v>111.35175590999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27860830000000192</v>
+        <v>0.27860829999998771</v>
       </c>
       <c r="D257" s="5">
-        <v>3.0518726416516762</v>
+        <v>3.0518726413731212</v>
       </c>
       <c r="E257" s="5">
-        <v>3.8366961906277641</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.8366962386843895</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>111.41227189999999</v>
+        <v>111.41227187</v>
       </c>
       <c r="C258" s="5">
-        <v>6.0515999999992687E-2</v>
+        <v>6.0515960000003588E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>0.65411323658142173</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.65411280287208662</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>111.4098781</v>
+        <v>111.40987809000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3937999999930071E-3</v>
+        <v>-2.3937799999913523E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.5780109469664136E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.5779894111421786E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>112.9794133</v>
+        <v>112.97941331</v>
       </c>
       <c r="C260" s="5">
-        <v>1.5695352000000042</v>
+        <v>1.5695352199999917</v>
       </c>
       <c r="D260" s="5">
-        <v>18.278931603638071</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>18.278931856665626</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>113.9370224</v>
+        <v>113.93702236</v>
       </c>
       <c r="C261" s="5">
-        <v>0.9576090999999991</v>
+        <v>0.95760905000000207</v>
       </c>
       <c r="D261" s="5">
-        <v>10.658965252845466</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>10.658964669120085</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>112.99866129999999</v>
+        <v>112.99866131</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.93836110000000872</v>
+        <v>-0.93836104999999748</v>
       </c>
       <c r="D262" s="5">
-        <v>-9.4473437099945823</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-9.4473432323460731</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>115.16267430000001</v>
+        <v>115.16267429</v>
       </c>
       <c r="C263" s="5">
-        <v>2.1640130000000113</v>
+        <v>2.1640129799999954</v>
       </c>
       <c r="D263" s="5">
-        <v>25.562894004170843</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>25.562893739990855</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>117.50785260000001</v>
+        <v>117.50785255</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3451783000000006</v>
+        <v>2.3451782599999973</v>
       </c>
       <c r="D264" s="5">
-        <v>27.368425447874213</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>27.36842493024416</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>117.2340086</v>
+        <v>117.23400864</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.27384400000001108</v>
+        <v>-0.27384390999999653</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.7609507611382145</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.7609498664982524</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>118.396083</v>
+        <v>118.39608303</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1620744000000087</v>
+        <v>1.1620743900000008</v>
       </c>
       <c r="D266" s="5">
-        <v>12.565325672177629</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>12.565325553563532</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>117.89950380000001</v>
+        <v>117.89950376</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.49657919999999933</v>
+        <v>-0.49657926999999802</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.9185680364707496</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-4.9185687126807487</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>118.9164138</v>
+        <v>118.91641376</v>
       </c>
       <c r="C268" s="5">
         <v>1.0169099999999958</v>
       </c>
       <c r="D268" s="5">
-        <v>10.85567106912093</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>10.855671072980444</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>119.9841224</v>
+        <v>119.98412242000001</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0677086000000031</v>
+        <v>1.0677086600000081</v>
       </c>
       <c r="D269" s="5">
-        <v>11.322694249850308</v>
+        <v>11.322694921873765</v>
       </c>
       <c r="E269" s="5">
-        <v>7.752339808410702</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>7.752339816695053</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>120.65593320000001</v>
+        <v>120.65593317</v>
       </c>
       <c r="C270" s="5">
-        <v>0.67181080000000293</v>
+        <v>0.67181074999999169</v>
       </c>
       <c r="D270" s="5">
-        <v>6.9298221462159137</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.9298216132823054</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>120.8831472</v>
+        <v>120.88314721</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22721399999998937</v>
+        <v>0.22721404000000689</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2833407327587096</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2833411394767911</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>121.5624418</v>
+        <v>121.56244178</v>
       </c>
       <c r="C272" s="5">
-        <v>0.67929460000000574</v>
+        <v>0.67929456999999616</v>
       </c>
       <c r="D272" s="5">
-        <v>6.9556867529384281</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.9556864356018488</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>122.7418509</v>
+        <v>122.74185088</v>
       </c>
       <c r="C273" s="5">
         <v>1.1794091000000009</v>
       </c>
       <c r="D273" s="5">
-        <v>12.284299757941586</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>12.284299760071772</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>124.9056145</v>
       </c>
       <c r="C274" s="5">
-        <v>2.1637635999999958</v>
+        <v>2.1637636199999974</v>
       </c>
       <c r="D274" s="5">
-        <v>23.330788465248098</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>23.330788706399929</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>126.397508</v>
+        <v>126.39750801</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4918935000000033</v>
+        <v>1.491893509999997</v>
       </c>
       <c r="D275" s="5">
-        <v>15.313091635612963</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>15.313091745089501</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>127.3712645</v>
+        <v>127.37126446000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.97375649999999325</v>
+        <v>0.97375645000001043</v>
       </c>
       <c r="D276" s="5">
-        <v>9.6466543054507525</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>9.6466537881495285</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>128.97216320000001</v>
+        <v>128.97216322</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6008987000000161</v>
+        <v>1.6008987599999926</v>
       </c>
       <c r="D277" s="5">
-        <v>16.170079198094299</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>16.170079852059448</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>129.67260229999999</v>
+        <v>129.67260232999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70043909999998277</v>
+        <v>0.70043910999999071</v>
       </c>
       <c r="D278" s="5">
-        <v>6.7153535785552387</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.7153536762378563</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>132.47240389999999</v>
+        <v>132.47240392</v>
       </c>
       <c r="C279" s="5">
-        <v>2.799801599999995</v>
+        <v>2.7998015900000155</v>
       </c>
       <c r="D279" s="5">
-        <v>29.21897442324919</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>29.218974298614576</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.3030952</v>
+        <v>130.30309524</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.1693086999999878</v>
+        <v>-2.1693086800000003</v>
       </c>
       <c r="D280" s="5">
-        <v>-17.973954100847088</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-17.97395394729271</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.25424369999999</v>
+        <v>130.25424366999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.8851500000012038E-2</v>
+        <v>-4.8851570000010724E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.44896150371358523</v>
+        <v>-0.44896214557331726</v>
       </c>
       <c r="E281" s="5">
-        <v>8.5595669615032186</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>8.5595669184042489</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>129.09804500000001</v>
+        <v>129.09804500999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.156198699999976</v>
+        <v>-1.1561986600000012</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.146829092294684</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-10.146828760435433</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>130.9460646</v>
+        <v>130.94606457</v>
       </c>
       <c r="C283" s="5">
-        <v>1.8480195999999864</v>
+        <v>1.8480195600000116</v>
       </c>
       <c r="D283" s="5">
-        <v>18.596923542808131</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>18.596923106520101</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>130.98088569999999</v>
+        <v>130.98088573999999</v>
       </c>
       <c r="C284" s="5">
-        <v>3.4821099999987837E-2</v>
+        <v>3.4821169999986523E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.31957041040244771</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.31957105384012863</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>131.10358009999999</v>
+        <v>131.10358011</v>
       </c>
       <c r="C285" s="5">
-        <v>0.12269440000000031</v>
+        <v>0.12269437000000494</v>
       </c>
       <c r="D285" s="5">
-        <v>1.1298916249518731</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.1298913469105498</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>130.4563923</v>
+        <v>130.45639226</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.64718779999998333</v>
+        <v>-0.64718784999999457</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.7655382309955154</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-5.7655386639743789</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>130.44813060000001</v>
+        <v>130.44813063999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.2616999999913787E-3</v>
+        <v>-8.2616200000131812E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.596858527550987E-2</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-7.596784993337824E-2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>129.39300040000001</v>
+        <v>129.39300036</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.0551302000000078</v>
+        <v>-1.055130279999986</v>
       </c>
       <c r="D288" s="5">
-        <v>-9.2858396941480912</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-9.2858403644575986</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>128.60370019999999</v>
+        <v>128.60370022000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.78930020000001377</v>
+        <v>-0.7893001399999946</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.079364832326462</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-7.0793643142168854</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>128.6777764</v>
+        <v>128.67777641000001</v>
       </c>
       <c r="C290" s="5">
-        <v>7.4076200000007475E-2</v>
+        <v>7.4076189999999542E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.69339833240233961</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>0.6933982383911852</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>128.7741135</v>
+        <v>128.77411348000001</v>
       </c>
       <c r="C291" s="5">
-        <v>9.6337099999999509E-2</v>
+        <v>9.6337070000004132E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.90211173790037957</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.90211145574887741</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>129.7783163</v>
+        <v>129.77831633</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0042028000000016</v>
+        <v>1.0042028499999844</v>
       </c>
       <c r="D292" s="5">
-        <v>9.7697815292298493</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>9.7697820383078273</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>129.8281379</v>
+        <v>129.82813791000001</v>
       </c>
       <c r="C293" s="5">
-        <v>4.9821600000001354E-2</v>
+        <v>4.982158000001391E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.46165120350043498</v>
+        <v>0.46165101768023131</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.32713390972610723</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-0.32713387909227842</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>130.9469512</v>
+        <v>130.94695118999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.1188132999999993</v>
+        <v>1.1188132799999835</v>
       </c>
       <c r="D294" s="5">
-        <v>10.845676500174317</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>10.845676296140638</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>131.67371689999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.72676569999998719</v>
+        <v>0.72676570999999512</v>
       </c>
       <c r="D295" s="5">
-        <v>6.8672034399130943</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.8672035378465779</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>132.96722449999999</v>
+        <v>132.96722445</v>
       </c>
       <c r="C296" s="5">
-        <v>1.2935075999999981</v>
+        <v>1.2935075500000153</v>
       </c>
       <c r="D296" s="5">
-        <v>12.446541466274063</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>12.446540958871722</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>134.33286219999999</v>
+        <v>134.33286218999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3656377000000077</v>
+        <v>1.3656377399999826</v>
       </c>
       <c r="D297" s="5">
-        <v>13.045160876561823</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>13.045161285681761</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>135.00401790000001</v>
+        <v>135.00401786</v>
       </c>
       <c r="C298" s="5">
-        <v>0.67115570000001412</v>
+        <v>0.67115567000001874</v>
       </c>
       <c r="D298" s="5">
-        <v>6.1629816156002715</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.1629813329789229</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>134.19631870000001</v>
+        <v>134.19631871999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.80769920000000184</v>
+        <v>-0.80769914000001108</v>
       </c>
       <c r="D299" s="5">
-        <v>-6.9477451036236371</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-6.947744606364104</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>135.7938729</v>
+        <v>135.79387294</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5975541999999905</v>
+        <v>1.5975542200000064</v>
       </c>
       <c r="D300" s="5">
-        <v>15.259005770501034</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>15.259005971783157</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.6203323</v>
+        <v>136.62033233</v>
       </c>
       <c r="C301" s="5">
-        <v>0.82645940000000451</v>
+        <v>0.82645938999999657</v>
       </c>
       <c r="D301" s="5">
-        <v>7.5528568682100339</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.5528567714417072</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>137.84873959999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.2284072999999864</v>
+        <v>1.2284072699999911</v>
       </c>
       <c r="D302" s="5">
-        <v>11.339571784104052</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>11.339571490719912</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>138.43004070000001</v>
+        <v>138.43004073</v>
       </c>
       <c r="C303" s="5">
-        <v>0.58130110000001878</v>
+        <v>0.58130113000001415</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1793698141361588</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1793700876645365</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>138.9560487</v>
+        <v>138.95604872000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52600799999999026</v>
+        <v>0.52600799000001075</v>
       </c>
       <c r="D304" s="5">
-        <v>4.6562851841538633</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.6562850927444277</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>140.29429160000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3382429000000116</v>
+        <v>1.3382428799999957</v>
       </c>
       <c r="D305" s="5">
-        <v>12.189065784758801</v>
+        <v>12.189065590989667</v>
       </c>
       <c r="E305" s="5">
-        <v>8.0615449541928683</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.0615449458694357</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>139.78649630000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.50779529999999795</v>
       </c>
       <c r="D306" s="5">
         <v>-4.257970522526799</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>139.92390649999999</v>
+        <v>139.92390652</v>
       </c>
       <c r="C307" s="5">
-        <v>0.13741019999997661</v>
+        <v>0.13741021999999248</v>
       </c>
       <c r="D307" s="5">
-        <v>1.1859990940043419</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.1859992675606446</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>139.13763019999999</v>
+        <v>139.13763019000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.78627629999999726</v>
+        <v>-0.78627632999999264</v>
       </c>
       <c r="D308" s="5">
-        <v>-6.5386248596412848</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-6.5386251005541629</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>138.1832761</v>
+        <v>138.18327613</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.9543540999999891</v>
+        <v>-0.95435406000001421</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.927360665005545</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-7.9273603457262753</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.72894160000001</v>
+        <v>138.72894158</v>
       </c>
       <c r="C310" s="5">
-        <v>0.54566550000001257</v>
+        <v>0.54566545000000133</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8429075975797042</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.8429071430617476</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>139.58876839999999</v>
+        <v>139.58876842999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.85982679999997913</v>
+        <v>0.85982684999999037</v>
       </c>
       <c r="D311" s="5">
-        <v>7.6963117266287462</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.6963121906916898</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>141.34158389999999</v>
+        <v>141.34158385999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.752815499999997</v>
+        <v>1.7528154299999983</v>
       </c>
       <c r="D312" s="5">
-        <v>16.153884916956862</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>16.153884222933534</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>142.65747999999999</v>
+        <v>142.65747997</v>
       </c>
       <c r="C313" s="5">
-        <v>1.3158961000000033</v>
+        <v>1.3158961100000113</v>
       </c>
       <c r="D313" s="5">
-        <v>11.762248713453104</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>11.762248810966035</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>142.68736029999999</v>
       </c>
       <c r="C314" s="5">
-        <v>2.988030000000208E-2</v>
+        <v>2.9880329999997457E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.25163556399874221</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.25163581698646187</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>144.06644700000001</v>
+        <v>144.06644702</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3790867000000162</v>
+        <v>1.3790867200000037</v>
       </c>
       <c r="D315" s="5">
-        <v>12.234946533423097</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>12.234946720395001</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>143.34215889999999</v>
+        <v>143.34215889000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72428810000002386</v>
+        <v>-0.72428812999999082</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.8688972785113762</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-5.8688975141264033</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>144.96699169999999</v>
+        <v>144.96699165000001</v>
       </c>
       <c r="C317" s="5">
-        <v>1.6248328000000072</v>
+        <v>1.6248327600000039</v>
       </c>
       <c r="D317" s="5">
-        <v>14.483322863755399</v>
+        <v>14.48332248576396</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3306416438685593</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.3306416082292012</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>147.96866320000001</v>
       </c>
       <c r="C318" s="5">
-        <v>3.0016715000000147</v>
+        <v>3.0016715499999975</v>
       </c>
       <c r="D318" s="5">
-        <v>27.881429658370237</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>27.881430187654964</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>147.01111</v>
+        <v>147.01110998999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.95755320000000665</v>
+        <v>-0.95755321000001459</v>
       </c>
       <c r="D319" s="5">
-        <v>-7.4950702846242727</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-7.4950703601328605</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>145.8040719</v>
+        <v>145.80407188000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.2070381000000054</v>
+        <v>-1.207038109999985</v>
       </c>
       <c r="D320" s="5">
-        <v>-9.4196586914006115</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-9.4196587665621117</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>146.7369128</v>
+        <v>146.73691281000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.93284090000000219</v>
+        <v>0.93284092999999757</v>
       </c>
       <c r="D321" s="5">
-        <v>7.9534929865421544</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.9534932525216817</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>145.7120347</v>
+        <v>145.71203467999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.0248780999999951</v>
+        <v>-1.0248781300000189</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.0667656807287607</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-8.0667659073328402</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>145.72390630000001</v>
+        <v>145.72390629</v>
       </c>
       <c r="C323" s="5">
-        <v>1.187160000000631E-2</v>
+        <v>1.1871610000014243E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>9.7811449707951859E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>9.7811532149516545E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>147.40242549999999</v>
+        <v>147.40242552999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6785191999999824</v>
+        <v>1.6785192399999858</v>
       </c>
       <c r="D324" s="5">
-        <v>14.732354082964472</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>14.732354457653972</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>145.35136750000001</v>
+        <v>145.35136745</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.0510579999999834</v>
+        <v>-2.05105807999999</v>
       </c>
       <c r="D325" s="5">
-        <v>-15.477194012840078</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-15.477194568173736</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>145.3854011</v>
+        <v>145.38540112000001</v>
       </c>
       <c r="C326" s="5">
-        <v>3.4033599999986563E-2</v>
+        <v>3.4033670000013672E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.28133863689319139</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.28133921639061921</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>144.95793269999999</v>
+        <v>144.95793270999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.4274684000000093</v>
+        <v>-0.42746841000001723</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.4717898708183537</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.4717899502571425</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>144.21586009999999</v>
+        <v>144.21586005</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.74207260000000019</v>
+        <v>-0.74207265999999095</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9730276224271961</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.973028091457766</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>143.72471329999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.49114679999999566</v>
+        <v>-0.49114675000001284</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.0110770208169662</v>
+        <v>-4.0110766214619398</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.85693880064147132</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-0.85693876644643563</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>144.23885440000001</v>
+        <v>144.23885439</v>
       </c>
       <c r="C330" s="5">
-        <v>0.51414110000001756</v>
+        <v>0.51414109000000963</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3781898166959765</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.3781897298581951</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>144.2127749</v>
+        <v>144.21277492999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-2.6079500000008693E-2</v>
+        <v>-2.6079460000005383E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.21675364382670592</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.21675331172158474</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>146.74996809999999</v>
+        <v>146.74996805999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.5371931999999902</v>
+        <v>2.5371931299999915</v>
       </c>
       <c r="D332" s="5">
-        <v>23.279647587362984</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>23.279646876387083</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>146.942397</v>
+        <v>146.94239698999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.19242890000001012</v>
+        <v>0.19242893000000549</v>
       </c>
       <c r="D333" s="5">
-        <v>1.5849225552718282</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.5849228045837327</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>149.00327329999999</v>
+        <v>149.00327325000001</v>
       </c>
       <c r="C334" s="5">
-        <v>2.0608762999999897</v>
+        <v>2.0608762600000148</v>
       </c>
       <c r="D334" s="5">
-        <v>18.190962402945331</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>18.190962023539626</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>149.07881850000001</v>
+        <v>149.07881852</v>
       </c>
       <c r="C335" s="5">
-        <v>7.554520000002185E-2</v>
+        <v>7.5545269999992115E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.61010377054961928</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.6101043376527393</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>148.54062970000001</v>
+        <v>148.54062966999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.53818880000000036</v>
+        <v>-0.5381888500000116</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.247125139353269</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.247125525569273</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>148.3309069</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.20972280000000865</v>
+        <v>-0.20972276999998485</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.6811712359007691</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.681170997617043</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>149.2949289</v>
+        <v>149.29492891999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.96402199999999993</v>
+        <v>0.96402201999998738</v>
       </c>
       <c r="D338" s="5">
-        <v>8.0838612514922747</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>8.0838614252429117</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>150.3168551</v>
+        <v>150.31685508999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0219261999999958</v>
+        <v>1.0219261700000004</v>
       </c>
       <c r="D339" s="5">
-        <v>8.5304230747503809</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.5304228136401363</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>153.7330853</v>
+        <v>153.73308531999999</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4162302000000011</v>
+        <v>3.4162302299999965</v>
       </c>
       <c r="D340" s="5">
-        <v>30.953149217632237</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>30.953149526610947</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>153.28439950000001</v>
+        <v>153.28439945</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.4486857999999927</v>
+        <v>-0.44868586999999138</v>
       </c>
       <c r="D341" s="5">
-        <v>-3.4466462359687866</v>
+        <v>-3.4466467646409038</v>
       </c>
       <c r="E341" s="5">
-        <v>6.6513865155854335</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>6.6513864807966838</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>153.9270669</v>
+        <v>153.92706694</v>
       </c>
       <c r="C342" s="5">
-        <v>0.64266739999999345</v>
+        <v>0.642667490000008</v>
       </c>
       <c r="D342" s="5">
-        <v>5.1488300779772844</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.1488308174526987</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>154.95648320000001</v>
+        <v>154.95648316</v>
       </c>
       <c r="C343" s="5">
-        <v>1.0294163000000083</v>
+        <v>1.0294162200000017</v>
       </c>
       <c r="D343" s="5">
-        <v>8.3270930417629572</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.327092368401189</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>157.02749399999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.0710107999999821</v>
+        <v>2.0710108399999854</v>
       </c>
       <c r="D344" s="5">
-        <v>17.271203491299669</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>17.271203854564043</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>156.77392950000001</v>
+        <v>156.77392945</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.25356449999998176</v>
+        <v>-0.25356454999999301</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.9206160229966684</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.9206163983629065</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>157.33855220000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.56462270000000103</v>
+        <v>0.56462275000001227</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4084544784175339</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4084548780062294</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>159.3825277</v>
       </c>
       <c r="C347" s="5">
         <v>2.0439754999999877</v>
       </c>
       <c r="D347" s="5">
         <v>16.752644764838088</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>161.2371708</v>
+        <v>161.23717078999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8546431000000041</v>
+        <v>1.8546430899999962</v>
       </c>
       <c r="D348" s="5">
-        <v>14.892983386486014</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>14.892983300977303</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>163.58652699999999</v>
+        <v>163.58652702000001</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3493561999999883</v>
+        <v>2.3493562300000121</v>
       </c>
       <c r="D349" s="5">
-        <v>18.956549566513669</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>18.956549829569425</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.06839009999999</v>
+        <v>165.06839012</v>
       </c>
       <c r="C350" s="5">
         <v>1.4818630999999982</v>
       </c>
       <c r="D350" s="5">
-        <v>11.428581167043816</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>11.428581165576146</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>167.00447600000001</v>
+        <v>167.00447602</v>
       </c>
       <c r="C351" s="5">
-        <v>1.9360859000000232</v>
+        <v>1.9360858999999948</v>
       </c>
       <c r="D351" s="5">
-        <v>15.019200772369</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>15.019200770430331</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>166.87300279999999</v>
+        <v>166.87300275000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.13147320000001628</v>
+        <v>-0.13147326999998654</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.94061263339980661</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.94061313192932428</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>169.7852149</v>
+        <v>169.78521484999999</v>
       </c>
       <c r="C353" s="5">
-        <v>2.912212100000005</v>
+        <v>2.9122120999999765</v>
       </c>
       <c r="D353" s="5">
-        <v>23.073755455487998</v>
+        <v>23.073755463078061</v>
       </c>
       <c r="E353" s="5">
-        <v>10.764836769967578</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>10.764836773478969</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.11117039999999</v>
+        <v>172.11117044</v>
       </c>
       <c r="C354" s="5">
-        <v>2.3259554999999921</v>
+        <v>2.3259555900000066</v>
       </c>
       <c r="D354" s="5">
-        <v>17.73626952342795</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>17.736270267847566</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>173.47057100000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3594006000000149</v>
+        <v>1.3594005600000116</v>
       </c>
       <c r="D355" s="5">
-        <v>9.9008372969805905</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>9.9008369904787443</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.40727279999999</v>
+        <v>173.40727283999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-6.3298200000019733E-2</v>
+        <v>-6.3298160000016424E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.43699391865914539</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-0.43699364306364341</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.4240011</v>
+        <v>175.42400108000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0167283000000111</v>
+        <v>2.0167282400000204</v>
       </c>
       <c r="D357" s="5">
-        <v>14.884238522618688</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>14.884238047438769</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.3982317</v>
+        <v>176.39823165999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.9742305999999985</v>
+        <v>0.97423057999998264</v>
       </c>
       <c r="D358" s="5">
-        <v>6.8716660942214514</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.871665949623762</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>176.1447857</v>
+        <v>176.14478573</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.25344599999999673</v>
+        <v>-0.25344592999999804</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.7105800926583203</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.7105796243202298</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>179.39719460000001</v>
+        <v>179.39719457999999</v>
       </c>
       <c r="C360" s="5">
-        <v>3.252408900000006</v>
+        <v>3.2524088499999948</v>
       </c>
       <c r="D360" s="5">
-        <v>24.551874698100896</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>24.551874276917829</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>181.4532639</v>
+        <v>181.45326385000001</v>
       </c>
       <c r="C361" s="5">
-        <v>2.0560692999999901</v>
+        <v>2.0560692700000232</v>
       </c>
       <c r="D361" s="5">
-        <v>14.654115011614355</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>14.654114785880923</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>182.5537104</v>
+        <v>182.55371044</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1004465000000039</v>
+        <v>1.10044658999999</v>
       </c>
       <c r="D362" s="5">
-        <v>7.5252742181344479</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>7.5252748564043959</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>182.92637640000001</v>
+        <v>182.92637643</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37266600000000949</v>
+        <v>0.37266599000000156</v>
       </c>
       <c r="D363" s="5">
-        <v>2.4773780437241877</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>2.4773779759497794</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>182.36967100000001</v>
+        <v>182.36967103999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.55670539999999846</v>
+        <v>-0.55670539000001895</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.5914840763564659</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-3.5914840123402514</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>182.27385910000001</v>
+        <v>182.27385907999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-9.581190000000106E-2</v>
+        <v>-9.5811959999991814E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.62862775965600859</v>
+        <v>-0.62862815204535183</v>
       </c>
       <c r="E365" s="5">
-        <v>7.3555546090132484</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>7.3555546288487816</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>180.39947050000001</v>
+        <v>180.39947054000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.8743886000000032</v>
+        <v>-1.874388539999984</v>
       </c>
       <c r="D366" s="5">
-        <v>-11.665482900146461</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-11.665482548799144</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.36783510000001</v>
+        <v>181.36783509</v>
       </c>
       <c r="C367" s="5">
-        <v>0.96836460000000102</v>
+        <v>0.96836454999998978</v>
       </c>
       <c r="D367" s="5">
-        <v>6.6350868432201837</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>6.6350864889357153</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.4405524</v>
       </c>
       <c r="C368" s="5">
-        <v>7.2717299999993656E-2</v>
+        <v>7.2717310000001589E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.48218826295662875</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.48218832943967005</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>167.20792349999999</v>
+        <v>167.20792347</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.232628900000009</v>
+        <v>-14.232628930000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.479386632155034</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.479386712937156</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.13033609999999</v>
+        <v>167.13033605999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-7.7587399999998752E-2</v>
+        <v>-7.7587410000006685E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-0.55540211604211409</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-0.55540218754305259</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>166.93758980000001</v>
+        <v>166.93758976999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.19274629999998183</v>
+        <v>-0.19274629000000232</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.3751787207202604</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-1.375178650152864</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>162.65819669999999</v>
+        <v>162.65819671</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.2793931000000214</v>
+        <v>-4.2793930599999896</v>
       </c>
       <c r="D372" s="5">
-        <v>-26.774596963410559</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-26.774596751478686</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>160.1874254</v>
+        <v>160.18742542999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.4707712999999956</v>
+        <v>-2.4707712800000081</v>
       </c>
       <c r="D373" s="5">
-        <v>-16.779634902532813</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-16.779634776901421</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>158.95996030000001</v>
+        <v>158.95996024999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2274650999999892</v>
+        <v>-1.2274651799999958</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.8174166420115228</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-8.8174171911042709</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>157.6615568</v>
+        <v>157.66155682999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.2984035000000063</v>
+        <v>-1.2984034199999996</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.3731720003742858</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-9.3731714513652253</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>158.38778379999999</v>
+        <v>158.38778382000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.7262269999999944</v>
+        <v>0.72622699000001489</v>
       </c>
       <c r="D376" s="5">
-        <v>5.6696959622050791</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.6696958810401155</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>157.83348090000001</v>
+        <v>157.83348092</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.55430289999998195</v>
+        <v>-0.55430290000001037</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.1196897160094998</v>
+        <v>-4.1196897154994527</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.408603033192701</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-13.408603012718967</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>157.20584400000001</v>
+        <v>157.20584396999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.62763689999999883</v>
+        <v>-0.62763695000001007</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.6688959691208121</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-4.6688963323878401</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>154.4803082</v>
+        <v>154.48030822999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.7255358000000172</v>
+        <v>-2.725535739999998</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.931285204572802</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-18.931284830003982</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>157.91167970000001</v>
+        <v>157.91167974000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4313715000000116</v>
+        <v>3.4313715100000195</v>
       </c>
       <c r="D380" s="5">
-        <v>30.164786672499467</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>30.164786764822903</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>157.84796460000001</v>
+        <v>157.84796458</v>
       </c>
       <c r="C381" s="5">
-        <v>-6.3715099999996028E-2</v>
+        <v>-6.3715160000015203E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.48310976416554574</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-0.48311021797506903</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>157.3009041</v>
+        <v>157.30090411</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.54706050000001483</v>
+        <v>-0.54706046999999103</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.0805254075902404</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-4.080525188575268</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>156.7216171</v>
+        <v>156.72161714000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.57928699999999367</v>
+        <v>-0.57928696999999829</v>
       </c>
       <c r="D383" s="5">
-        <v>-4.3307817970484557</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-4.330781577020149</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>158.3777173</v>
+        <v>158.37771731000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.6561001999999974</v>
+        <v>1.656100170000002</v>
       </c>
       <c r="D384" s="5">
-        <v>13.444148561427083</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.44414829993017</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>158.72926269999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.35154539999999201</v>
+        <v>0.35154538999998408</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6963568348192135</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.6963567570078117</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>159.63054389999999</v>
+        <v>159.63054392999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.90128119999999967</v>
+        <v>0.90128122999999505</v>
       </c>
       <c r="D386" s="5">
-        <v>7.0305934129444081</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.0305936543205716</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>161.860274</v>
+        <v>161.86027396</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2297301000000118</v>
+        <v>2.2297300300000131</v>
       </c>
       <c r="D387" s="5">
-        <v>18.111268592187525</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>18.111267975560796</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>162.2670019</v>
+        <v>162.26700194</v>
       </c>
       <c r="C388" s="5">
-        <v>0.40672789999999281</v>
+        <v>0.40672797999999943</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0574257016326101</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.0574263121043499</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.6201433</v>
+        <v>162.62014334</v>
       </c>
       <c r="C389" s="5">
         <v>0.35314139999999838</v>
       </c>
       <c r="D389" s="5">
-        <v>2.6430452477116173</v>
+        <v>2.6430452470523003</v>
       </c>
       <c r="E389" s="5">
-        <v>3.0327294137501237</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.0327294260374282</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>162.42911570000001</v>
+        <v>162.42911572</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.19102759999998398</v>
+        <v>-0.19102761999999984</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4005514697905563</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.4005516151357922</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>162.32794390000001</v>
+        <v>162.32794390999999</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.10117180000000303</v>
+        <v>-0.10117181000001096</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.74488562059704666</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-0.74488569387937131</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>162.72937880000001</v>
+        <v>162.72937884000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.40143489999999815</v>
+        <v>0.40143493000002195</v>
       </c>
       <c r="D392" s="5">
-        <v>3.0082824108221828</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.0082826385156469</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>163.91592489999999</v>
+        <v>163.91592489000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1865460999999868</v>
+        <v>1.186546050000004</v>
       </c>
       <c r="D393" s="5">
-        <v>9.109404110401087</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.1094037086860489</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>164.8692001</v>
+        <v>164.86920004999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.95327520000000732</v>
+        <v>0.95327515999997559</v>
       </c>
       <c r="D394" s="5">
-        <v>7.2063691324572021</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.2063688207903542</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>166.5188393</v>
+        <v>166.51883928999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.6496391999999958</v>
+        <v>1.6496392399999991</v>
       </c>
       <c r="D395" s="5">
-        <v>12.690194878046324</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>12.690195206945031</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>169.376688</v>
+        <v>169.37668804</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8578487000000052</v>
+        <v>2.8578487500000165</v>
       </c>
       <c r="D396" s="5">
-        <v>22.654401164742023</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>22.654401600724363</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>170.25512979999999</v>
+        <v>170.25512978</v>
       </c>
       <c r="C397" s="5">
-        <v>0.87844179999999028</v>
+        <v>0.87844173999999953</v>
       </c>
       <c r="D397" s="5">
-        <v>6.4042160945198434</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.4042156429862329</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>170.9255249</v>
+        <v>170.92552492999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.67039510000000746</v>
+        <v>0.67039514999999028</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8287950491184173</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.8287954176784886</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>170.77374789999999</v>
+        <v>170.77374793000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.15177700000000982</v>
+        <v>-0.1517769999999814</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.0603771530539263</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.0603771528685635</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>171.67291119999999</v>
+        <v>171.67291121</v>
       </c>
       <c r="C400" s="5">
-        <v>0.89916329999999789</v>
+        <v>0.89916327999998202</v>
       </c>
       <c r="D400" s="5">
-        <v>6.5044968716619689</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.5044967215917238</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>172.89312580000001</v>
+        <v>172.89312583</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2202146000000198</v>
+        <v>1.2202146200000072</v>
       </c>
       <c r="D401" s="5">
-        <v>8.8708092232506317</v>
+        <v>8.8708093738414142</v>
       </c>
       <c r="E401" s="5">
-        <v>6.3171648305883732</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.317164822885224</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>175.52467949999999</v>
+        <v>175.52467945000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.6315536999999836</v>
+        <v>2.6315536200000054</v>
       </c>
       <c r="D402" s="5">
-        <v>19.874152763693864</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>19.874152104322039</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.18310629999999</v>
+        <v>175.18310628</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.34157319999999913</v>
+        <v>-0.34157317000000376</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.3103823179217109</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-2.3103821178213191</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>175.64123119999999</v>
+        <v>175.64123122000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.45812490000000139</v>
+        <v>0.4581249400000047</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1836765974283754</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.1836768797819825</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>175.34767099999999</v>
+        <v>175.34767097</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.29356020000000171</v>
+        <v>-0.29356025000001296</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.9873007622046801</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-1.987301097357852</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>175.5725703</v>
+        <v>175.57257031</v>
       </c>
       <c r="C406" s="5">
-        <v>0.22489930000000413</v>
+        <v>0.22489934000000744</v>
       </c>
       <c r="D406" s="5">
-        <v>1.5500127039421274</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.5500129818379005</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>175.79281090000001</v>
+        <v>175.79281091999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.220240600000011</v>
+        <v>0.22024060999999051</v>
       </c>
       <c r="D407" s="5">
-        <v>1.5157251828958884</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.5157252521056597</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>175.21795080000001</v>
+        <v>175.21795082</v>
       </c>
       <c r="C408" s="5">
         <v>-0.5748600999999951</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.8543064218646839</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.8543064214340395</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>174.89261999999999</v>
+        <v>174.89262002999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.32533080000001746</v>
+        <v>-0.32533079000000953</v>
       </c>
       <c r="D409" s="5">
-        <v>-2.2054521803119287</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-2.2054521129623028</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>176.65868589999999</v>
+        <v>176.65868594</v>
       </c>
       <c r="C410" s="5">
-        <v>1.766065900000001</v>
+        <v>1.7660659100000089</v>
       </c>
       <c r="D410" s="5">
-        <v>12.813777362161648</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>12.813777436471941</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>175.73825769999999</v>
+        <v>175.73825767</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.92042820000000347</v>
+        <v>-0.92042827000000216</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.0761577745428568</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-6.0761582221467103</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>175.87119319999999</v>
+        <v>175.87119315000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.13293550000000209</v>
+        <v>0.13293548000001465</v>
       </c>
       <c r="D412" s="5">
-        <v>0.9115144287638266</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.91151429121276717</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.3635811</v>
+        <v>177.36358114000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4923879000000113</v>
+        <v>1.4923879899999974</v>
       </c>
       <c r="D413" s="5">
-        <v>10.671772639676291</v>
+        <v>10.671773316754173</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5856755607341686</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5856755660694342</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>179.39345080000001</v>
+        <v>179.39345077999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.0298697000000061</v>
+        <v>2.0298696399999869</v>
       </c>
       <c r="D414" s="5">
-        <v>14.631934385177271</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>14.631933921588747</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.4946276</v>
+        <v>181.49462758000001</v>
       </c>
       <c r="C415" s="5">
-        <v>2.1011767999999904</v>
+        <v>2.1011768000000188</v>
       </c>
       <c r="D415" s="5">
-        <v>14.996939074842718</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>14.996939076623871</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>182.17413640000001</v>
+        <v>182.17413643</v>
       </c>
       <c r="C416" s="5">
-        <v>0.6795088000000078</v>
+        <v>0.67950884999999062</v>
       </c>
       <c r="D416" s="5">
-        <v>4.5864313036723336</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.5864316486488255</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>182.6451174</v>
+        <v>182.64511737000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.47098099999999476</v>
+        <v>0.47098094000000401</v>
       </c>
       <c r="D417" s="5">
-        <v>3.1468973447423165</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.1468969376044376</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>184.97435960000001</v>
+        <v>184.97435958</v>
       </c>
       <c r="C418" s="5">
-        <v>2.3292422000000101</v>
+        <v>2.3292422099999897</v>
       </c>
       <c r="D418" s="5">
-        <v>16.423750896703449</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>16.423750975121585</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>187.14881009999999</v>
+        <v>187.14881007</v>
       </c>
       <c r="C419" s="5">
-        <v>2.1744504999999776</v>
+        <v>2.1744504899999981</v>
       </c>
       <c r="D419" s="5">
-        <v>15.055253401463853</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>15.055253329425188</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>187.94442290000001</v>
+        <v>187.94442294000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.79561280000001489</v>
+        <v>0.79561287000001357</v>
       </c>
       <c r="D420" s="5">
-        <v>5.2224652043314057</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>5.2224656754701781</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>190.67667779999999</v>
+        <v>190.67667781</v>
       </c>
       <c r="C421" s="5">
-        <v>2.7322548999999867</v>
+        <v>2.7322548699999913</v>
       </c>
       <c r="D421" s="5">
-        <v>18.909787607454653</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>18.909787378599894</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>192.3395965</v>
+        <v>192.33959651000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.6629187000000059</v>
       </c>
       <c r="D422" s="5">
-        <v>10.982240817244548</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>10.982240816640921</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>193.535766</v>
+        <v>193.53576602999999</v>
       </c>
       <c r="C423" s="5">
-        <v>1.1961694999999963</v>
+        <v>1.1961695199999838</v>
       </c>
       <c r="D423" s="5">
-        <v>7.7234914789427789</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>7.7234916121130981</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>194.95048990000001</v>
+        <v>194.95048987000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.4147239000000127</v>
+        <v>1.4147238400000219</v>
       </c>
       <c r="D424" s="5">
-        <v>9.1332633857495349</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>9.133262981220458</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>195.0883652</v>
+        <v>195.08836514999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.13787529999999037</v>
+        <v>0.13787527999997451</v>
       </c>
       <c r="D425" s="5">
-        <v>0.8519878296253669</v>
+        <v>0.85198770568764015</v>
       </c>
       <c r="E425" s="5">
-        <v>9.9934744157012201</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>9.9934743627042124</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>195.44541430000001</v>
+        <v>195.44541425</v>
       </c>
       <c r="C426" s="5">
         <v>0.35704910000001178</v>
       </c>
       <c r="D426" s="5">
-        <v>2.2184727946501948</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.2184727952246686</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>196.00721759999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.5618032999999798</v>
+        <v>0.56180334999999104</v>
       </c>
       <c r="D427" s="5">
-        <v>3.50443128429343</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.5044316020427457</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>196.94290240000001</v>
+        <v>196.94290243</v>
       </c>
       <c r="C428" s="5">
-        <v>0.93568480000001841</v>
+        <v>0.93568483000001379</v>
       </c>
       <c r="D428" s="5">
-        <v>5.881294545094895</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>5.8812947386396086</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>198.08843060000001</v>
+        <v>198.08843056000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.1455282000000011</v>
+        <v>1.1455281300000024</v>
       </c>
       <c r="D429" s="5">
-        <v>7.2075391263348054</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>7.2075386705847455</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>198.7869092</v>
+        <v>198.78690922999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.69847859999998718</v>
+        <v>0.69847866999998587</v>
       </c>
       <c r="D430" s="5">
-        <v>4.3143461287057816</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>4.3143465703879169</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>198.56335820000001</v>
+        <v>198.56335823000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.22355099999998629</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3411756563157629</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.3411756561145682</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>199.76740789999999</v>
+        <v>199.76740785000001</v>
       </c>
       <c r="C432" s="5">
-        <v>1.2040496999999846</v>
+        <v>1.2040496200000064</v>
       </c>
       <c r="D432" s="5">
-        <v>7.5242204156250825</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>7.5242198977330865</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>200.33786330000001</v>
+        <v>200.33786326000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.57045540000001438</v>
+        <v>0.57045540999999389</v>
       </c>
       <c r="D433" s="5">
-        <v>3.4810524329639714</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.4810524958329037</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>200.35468549999999</v>
+        <v>200.35468552</v>
       </c>
       <c r="C434" s="5">
-        <v>1.6822199999978693E-2</v>
+        <v>1.6822259999997868E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.10080952786288844</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.10080988760829968</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>202.4289364</v>
+        <v>202.42893641000001</v>
       </c>
       <c r="C435" s="5">
-        <v>2.0742509000000098</v>
+        <v>2.0742508900000018</v>
       </c>
       <c r="D435" s="5">
-        <v>13.155867714580305</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>13.155867646112407</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>201.2951482</v>
+        <v>201.29514814999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.1337881999999979</v>
+        <v>-1.1337882600000171</v>
       </c>
       <c r="D436" s="5">
-        <v>-6.5178767281983578</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-6.5178770622566384</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>201.79254230000001</v>
+        <v>201.79254229</v>
       </c>
       <c r="C437" s="5">
-        <v>0.49739410000000817</v>
+        <v>0.49739414000001148</v>
       </c>
       <c r="D437" s="5">
-        <v>3.0057942826732242</v>
+        <v>3.0057945284476695</v>
       </c>
       <c r="E437" s="5">
-        <v>3.436482279774622</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.4364823011589163</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>205.65927590000001</v>
+        <v>205.65927585</v>
       </c>
       <c r="C438" s="5">
-        <v>3.8667336000000034</v>
+        <v>3.8667335600000001</v>
       </c>
       <c r="D438" s="5">
-        <v>25.579366004426184</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>25.579365712733427</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>205.3182415</v>
+        <v>205.40471774</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.34103440000001228</v>
+        <v>-0.25455811000000494</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.9718507690127396</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.47524946886054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>204.35636603</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-1.0483517099999915</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-5.9555688968016778</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE237000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>