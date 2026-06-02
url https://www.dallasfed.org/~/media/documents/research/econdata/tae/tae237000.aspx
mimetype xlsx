--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1CC35D6D-2EB7-46B3-8FF9-A9B78FB94C19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5858BB91-D1FF-478E-96CF-5A5EDE834793}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AEE8F933-FADA-4C68-BBC9-85D47419753E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7B7775D6-D220-4B5D-A4E0-433406F05730}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A24A479-D94D-477B-8449-8F83D5BA41EC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A72B4CDA-81E8-4BDE-B2F4-1742DDE5CB7B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>79.536766365999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>78.847572718999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.68919364699999619</v>
       </c>
       <c r="D7" s="5">
         <v>-9.9165987570870691</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>77.178512268000006</v>
       </c>
       <c r="C8" s="5">
         <v>-1.6690604509999929</v>
       </c>
       <c r="D8" s="5">
         <v>-22.64348580884462</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>76.375551291999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.80296097600000849</v>
       </c>
       <c r="D9" s="5">
         <v>-11.79454079838268</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>77.668267392999994</v>
       </c>
       <c r="C10" s="5">
         <v>1.2927161009999963</v>
       </c>
       <c r="D10" s="5">
         <v>22.312574767089586</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>79.265154034999995</v>
       </c>
       <c r="C11" s="5">
         <v>1.5968866420000012</v>
       </c>
       <c r="D11" s="5">
         <v>27.662777711604502</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>80.128454438000006</v>
       </c>
       <c r="C12" s="5">
         <v>0.86330040300001087</v>
       </c>
       <c r="D12" s="5">
         <v>13.881583128377439</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>80.778974689999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.65052025199999264</v>
       </c>
       <c r="D13" s="5">
         <v>10.189153481214097</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>82.409572886999996</v>
       </c>
       <c r="C14" s="5">
         <v>1.6305981969999976</v>
       </c>
       <c r="D14" s="5">
         <v>27.101864617333927</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>80.497359580999998</v>
       </c>
       <c r="C15" s="5">
         <v>-1.9122133059999982</v>
       </c>
       <c r="D15" s="5">
         <v>-24.552012012422143</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>80.307393011000002</v>
       </c>
       <c r="C16" s="5">
         <v>-0.18996656999999573</v>
       </c>
       <c r="D16" s="5">
         <v>-2.7954237250201186</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>81.092364982999996</v>
       </c>
       <c r="C17" s="5">
         <v>0.78497197199999391</v>
       </c>
       <c r="D17" s="5">
         <v>12.381095987867674</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>79.614297742999995</v>
       </c>
       <c r="C18" s="5">
         <v>-1.4780672400000014</v>
       </c>
       <c r="D18" s="5">
         <v>-19.8075970626832</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>79.244803762000004</v>
       </c>
       <c r="C19" s="5">
         <v>-0.36949398099999087</v>
       </c>
       <c r="D19" s="5">
         <v>-5.4292773973456221</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>80.810304278000004</v>
       </c>
       <c r="C20" s="5">
         <v>1.5655005160000002</v>
       </c>
       <c r="D20" s="5">
         <v>26.459474584699638</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>78.896329442999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.9139748350000048</v>
       </c>
       <c r="D21" s="5">
         <v>-24.996646900130305</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>78.245810790999997</v>
       </c>
       <c r="C22" s="5">
         <v>-0.65051865200000236</v>
       </c>
       <c r="D22" s="5">
         <v>-9.4576926852000582</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>77.956204829000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.289605961999996</v>
       </c>
       <c r="D23" s="5">
         <v>-4.3521713949703607</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.722453383000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.23375144599999942</v>
       </c>
       <c r="D24" s="5">
         <v>-3.5394450245813114</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>77.794186238999998</v>
       </c>
       <c r="C25" s="5">
         <v>7.1732855999997014E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.1131625732271333</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>78.047528063000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.25334182400000316</v>
       </c>
       <c r="D26" s="5">
         <v>3.9786378222459229</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>77.461675911</v>
       </c>
       <c r="C27" s="5">
         <v>-0.58585215200000107</v>
       </c>
       <c r="D27" s="5">
         <v>-8.6448919168261806</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>77.397685467000002</v>
       </c>
       <c r="C28" s="5">
         <v>-6.3990443999998092E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.98681834363250065</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>76.777039236999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.62064623000000552</v>
       </c>
       <c r="D29" s="5">
         <v>-9.2094511389296247</v>
       </c>
       <c r="E29" s="5">
         <v>-5.3214945043280615</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>71.258842740000006</v>
       </c>
       <c r="C30" s="5">
         <v>-5.518196496999991</v>
       </c>
       <c r="D30" s="5">
         <v>-59.140894361394118</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>71.559638311</v>
       </c>
       <c r="C31" s="5">
         <v>0.30079557099999477</v>
       </c>
       <c r="D31" s="5">
         <v>5.1846730675416675</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>72.308284967999995</v>
       </c>
       <c r="C32" s="5">
         <v>0.74864665699999478</v>
       </c>
       <c r="D32" s="5">
         <v>13.302394755837742</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>72.432364023999995</v>
       </c>
       <c r="C33" s="5">
         <v>0.12407905599999935</v>
       </c>
       <c r="D33" s="5">
         <v>2.0787131629806721</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>72.854507423000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.42214339900000653</v>
       </c>
       <c r="D34" s="5">
         <v>7.2223193226815807</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>71.870403531999997</v>
       </c>
       <c r="C35" s="5">
         <v>-0.98410389100000373</v>
       </c>
       <c r="D35" s="5">
         <v>-15.057725695584246</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>71.788280384999993</v>
       </c>
       <c r="C36" s="5">
         <v>-8.2123147000004337E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-1.3626025505445005</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>71.027781438999995</v>
       </c>
       <c r="C37" s="5">
         <v>-0.76049894599999845</v>
       </c>
       <c r="D37" s="5">
         <v>-11.99722009434322</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>70.443352805999993</v>
       </c>
       <c r="C38" s="5">
         <v>-0.5844286330000017</v>
       </c>
       <c r="D38" s="5">
         <v>-9.4389968260162433</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>70.592893431999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.14954062600000384</v>
       </c>
       <c r="D39" s="5">
         <v>2.5773735285932409</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>70.094312634999994</v>
       </c>
       <c r="C40" s="5">
         <v>-0.49858079700000246</v>
       </c>
       <c r="D40" s="5">
         <v>-8.1537180728640362</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>69.192225848000007</v>
       </c>
       <c r="C41" s="5">
         <v>-0.90208678699998757</v>
       </c>
       <c r="D41" s="5">
         <v>-14.395963284589486</v>
       </c>
       <c r="E41" s="5">
         <v>-9.8790126115526959</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>68.422955021000007</v>
       </c>
       <c r="C42" s="5">
         <v>-0.76927082699999971</v>
       </c>
       <c r="D42" s="5">
         <v>-12.555138042674962</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.709428224000007</v>
       </c>
       <c r="C43" s="5">
         <v>-0.7135267970000001</v>
       </c>
       <c r="D43" s="5">
         <v>-11.820457723704402</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.452662273000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.25676595100000554</v>
       </c>
       <c r="D44" s="5">
         <v>-4.4568868154043599</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.558059661000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.10539738800000009</v>
       </c>
       <c r="D45" s="5">
         <v>1.8912446141712502</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>66.942401555999993</v>
       </c>
       <c r="C46" s="5">
         <v>-0.6156581050000085</v>
       </c>
       <c r="D46" s="5">
         <v>-10.403828783168191</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>67.692655471999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.75025391600000546</v>
       </c>
       <c r="D47" s="5">
         <v>14.309717098053287</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>67.597331525000001</v>
       </c>
       <c r="C48" s="5">
         <v>-9.5323946999997133E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-1.6767984170388384</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>67.906298676999995</v>
       </c>
       <c r="C49" s="5">
         <v>0.30896715199999392</v>
       </c>
       <c r="D49" s="5">
         <v>5.6248456033825001</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>68.073082471999996</v>
       </c>
       <c r="C50" s="5">
         <v>0.16678379500000062</v>
       </c>
       <c r="D50" s="5">
         <v>2.9874460782446155</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.156814014999995</v>
       </c>
       <c r="C51" s="5">
         <v>8.3731542999998965E-2</v>
       </c>
       <c r="D51" s="5">
         <v>1.4860557028191002</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>68.057827927999995</v>
       </c>
       <c r="C52" s="5">
         <v>-9.8986087000000111E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.7289403316789298</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>68.696316140999997</v>
       </c>
       <c r="C53" s="5">
         <v>0.63848821300000225</v>
       </c>
       <c r="D53" s="5">
         <v>11.857309509459535</v>
       </c>
       <c r="E53" s="5">
         <v>-0.71671304242967304</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>68.268747446000006</v>
       </c>
       <c r="C54" s="5">
         <v>-0.42756869499999084</v>
       </c>
       <c r="D54" s="5">
         <v>-7.2184048769400437</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>67.106725664999999</v>
       </c>
       <c r="C55" s="5">
         <v>-1.1620217810000071</v>
       </c>
       <c r="D55" s="5">
         <v>-18.617810687820512</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>67.871455706000006</v>
       </c>
       <c r="C56" s="5">
         <v>0.76473004100000708</v>
       </c>
       <c r="D56" s="5">
         <v>14.565375396416137</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>67.356231045000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.51522466100000486</v>
       </c>
       <c r="D57" s="5">
         <v>-8.7385494381112103</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>66.115317951999998</v>
       </c>
       <c r="C58" s="5">
         <v>-1.2409130930000032</v>
       </c>
       <c r="D58" s="5">
         <v>-19.999674495663655</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>67.061254586000004</v>
       </c>
       <c r="C59" s="5">
         <v>0.94593663400000594</v>
       </c>
       <c r="D59" s="5">
         <v>18.586430782304618</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>67.280722298000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.2194677119999966</v>
       </c>
       <c r="D60" s="5">
         <v>3.9986387808343515</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>67.436027581000005</v>
       </c>
       <c r="C61" s="5">
         <v>0.15530528300000412</v>
       </c>
       <c r="D61" s="5">
         <v>2.8054202366713854</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>67.569925002000005</v>
       </c>
       <c r="C62" s="5">
         <v>0.13389742100000035</v>
       </c>
       <c r="D62" s="5">
         <v>2.4088495440989677</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>67.309956392000004</v>
       </c>
       <c r="C63" s="5">
         <v>-0.25996861000000138</v>
       </c>
       <c r="D63" s="5">
         <v>-4.5204271027366794</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>68.130536555000006</v>
       </c>
       <c r="C64" s="5">
         <v>0.82058016300000247</v>
       </c>
       <c r="D64" s="5">
         <v>15.651161827765293</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>69.322692168000003</v>
       </c>
       <c r="C65" s="5">
         <v>1.1921556129999971</v>
       </c>
       <c r="D65" s="5">
         <v>23.141186440237306</v>
       </c>
       <c r="E65" s="5">
         <v>0.91180439095797094</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>70.274199225999993</v>
       </c>
       <c r="C66" s="5">
         <v>0.95150705799999002</v>
       </c>
       <c r="D66" s="5">
         <v>17.773022913659187</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>69.837953033000005</v>
       </c>
       <c r="C67" s="5">
         <v>-0.43624619299998812</v>
       </c>
       <c r="D67" s="5">
         <v>-7.2001759023094696</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>69.469425506999997</v>
       </c>
       <c r="C68" s="5">
         <v>-0.36852752600000827</v>
       </c>
       <c r="D68" s="5">
         <v>-6.1516871776902127</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>69.822611526000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.35318601900000601</v>
       </c>
       <c r="D69" s="5">
         <v>6.2743780421498752</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>70.442442025999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.61983049999999196</v>
       </c>
       <c r="D70" s="5">
         <v>11.188476105296319</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>70.617933160000007</v>
       </c>
       <c r="C71" s="5">
         <v>0.17549113400001204</v>
       </c>
       <c r="D71" s="5">
         <v>3.0308283391654145</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>70.812060059999993</v>
       </c>
       <c r="C72" s="5">
         <v>0.19412689999998634</v>
       </c>
       <c r="D72" s="5">
         <v>3.3491045838986766</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>71.236401138999994</v>
       </c>
       <c r="C73" s="5">
         <v>0.42434107900000129</v>
       </c>
       <c r="D73" s="5">
         <v>7.4328015667106895</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>72.367380291000003</v>
       </c>
       <c r="C74" s="5">
         <v>1.130979152000009</v>
       </c>
       <c r="D74" s="5">
         <v>20.806573698174823</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>73.578766360000003</v>
       </c>
       <c r="C75" s="5">
         <v>1.2113860689999996</v>
       </c>
       <c r="D75" s="5">
         <v>22.043824326843797</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>74.535863556999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.95709719699999596</v>
       </c>
       <c r="D76" s="5">
         <v>16.775954262500782</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>74.453836647000003</v>
       </c>
       <c r="C77" s="5">
         <v>-8.2026909999996178E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.3126390442095515</v>
       </c>
       <c r="E77" s="5">
         <v>7.4018251722897999</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>74.068548008999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.38528863800000579</v>
       </c>
       <c r="D78" s="5">
         <v>-6.0361099148260493</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>73.881253005000005</v>
       </c>
       <c r="C79" s="5">
         <v>-0.1872950039999921</v>
       </c>
       <c r="D79" s="5">
         <v>-2.9925575595310505</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>73.587994076000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.29325892900000383</v>
       </c>
       <c r="D80" s="5">
         <v>-4.6605705636098556</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>73.948231057000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.3602369809999999</v>
       </c>
       <c r="D81" s="5">
         <v>6.0351604349060173</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>74.275823079999995</v>
       </c>
       <c r="C82" s="5">
         <v>0.32759202299999401</v>
       </c>
       <c r="D82" s="5">
         <v>5.4474793420081769</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>74.493854088000006</v>
       </c>
       <c r="C83" s="5">
         <v>0.21803100800001118</v>
       </c>
       <c r="D83" s="5">
         <v>3.5799388383556563</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>74.581302639</v>
       </c>
       <c r="C84" s="5">
         <v>8.7448550999994268E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.4178142747340416</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>74.485459868000007</v>
       </c>
       <c r="C85" s="5">
         <v>-9.5842770999993832E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-1.5312404248673528</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>74.019894061000002</v>
       </c>
       <c r="C86" s="5">
         <v>-0.46556580700000438</v>
       </c>
       <c r="D86" s="5">
         <v>-7.2479602229141848</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>74.500705752000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.48081169099999954</v>
       </c>
       <c r="D87" s="5">
         <v>8.0794515786170464</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>74.421878139</v>
       </c>
       <c r="C88" s="5">
         <v>-7.8827613000001406E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-1.2623315861567397</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>75.143190723999993</v>
       </c>
       <c r="C89" s="5">
         <v>0.72131258499999262</v>
       </c>
       <c r="D89" s="5">
         <v>12.271125138019666</v>
       </c>
       <c r="E89" s="5">
         <v>0.92588120108350047</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>75.515363124999993</v>
       </c>
       <c r="C90" s="5">
         <v>0.37217240100000026</v>
       </c>
       <c r="D90" s="5">
         <v>6.1080164371586587</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>78.230724311000003</v>
       </c>
       <c r="C91" s="5">
         <v>2.7153611860000098</v>
       </c>
       <c r="D91" s="5">
         <v>52.793343275714392</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>79.099425479000004</v>
       </c>
       <c r="C92" s="5">
         <v>0.86870116800000119</v>
       </c>
       <c r="D92" s="5">
         <v>14.169929886763221</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>77.613092983000001</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4863324960000028</v>
       </c>
       <c r="D93" s="5">
         <v>-20.358406221534775</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>77.662598380999995</v>
       </c>
       <c r="C94" s="5">
         <v>4.9505397999993761E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.76810917973284543</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>78.012370274000006</v>
       </c>
       <c r="C95" s="5">
         <v>0.34977189300001044</v>
       </c>
       <c r="D95" s="5">
         <v>5.540386328413005</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>78.357435437999996</v>
       </c>
       <c r="C96" s="5">
         <v>0.34506516399999043</v>
       </c>
       <c r="D96" s="5">
         <v>5.4389036290743764</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>79.205692581999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.84825714400000152</v>
       </c>
       <c r="D97" s="5">
         <v>13.792643802361404</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>80.108742461000006</v>
       </c>
       <c r="C98" s="5">
         <v>0.9030498790000081</v>
       </c>
       <c r="D98" s="5">
         <v>14.57298323728331</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>79.790333039999993</v>
       </c>
       <c r="C99" s="5">
         <v>-0.31840942100001257</v>
       </c>
       <c r="D99" s="5">
         <v>-4.6667580296417928</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>80.369489665000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.57915662500001019</v>
       </c>
       <c r="D100" s="5">
         <v>9.0664541318039582</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>80.147045849999998</v>
       </c>
       <c r="C101" s="5">
         <v>-0.22244381500000543</v>
       </c>
       <c r="D101" s="5">
         <v>-3.2712214512946369</v>
       </c>
       <c r="E101" s="5">
         <v>6.6590932295902849</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>80.100250238000001</v>
       </c>
       <c r="C102" s="5">
         <v>-4.6795611999996822E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-0.69840073144773474</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>81.201541597000002</v>
       </c>
       <c r="C103" s="5">
         <v>1.1012913590000011</v>
       </c>
       <c r="D103" s="5">
         <v>17.80529677982079</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>82.067054897000006</v>
       </c>
       <c r="C104" s="5">
         <v>0.86551330000000348</v>
       </c>
       <c r="D104" s="5">
         <v>13.567715211920062</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>83.045436132000006</v>
       </c>
       <c r="C105" s="5">
         <v>0.97838123500000052</v>
       </c>
       <c r="D105" s="5">
         <v>15.282414093250862</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>83.395630351999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.35019421999999167</v>
       </c>
       <c r="D106" s="5">
         <v>5.1793070653106232</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>83.269119243999995</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12651110800000254</v>
       </c>
       <c r="D107" s="5">
         <v>-1.8052871393437253</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>84.086496065000006</v>
       </c>
       <c r="C108" s="5">
         <v>0.81737682100001052</v>
       </c>
       <c r="D108" s="5">
         <v>12.436524791340675</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>84.222987568999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.13649150399999144</v>
       </c>
       <c r="D109" s="5">
         <v>1.9653574362068493</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>84.294475234000004</v>
       </c>
       <c r="C110" s="5">
         <v>7.1487665000006473E-2</v>
       </c>
       <c r="D110" s="5">
         <v>1.0233169211595339</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>85.246876838000006</v>
       </c>
       <c r="C111" s="5">
         <v>0.95240160400000207</v>
       </c>
       <c r="D111" s="5">
         <v>14.433290462396409</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>85.491139505000007</v>
       </c>
       <c r="C112" s="5">
         <v>0.24426266700000099</v>
       </c>
       <c r="D112" s="5">
         <v>3.4931361049526322</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>86.615982267999996</v>
       </c>
       <c r="C113" s="5">
         <v>1.1248427629999895</v>
       </c>
       <c r="D113" s="5">
         <v>16.983106189465037</v>
       </c>
       <c r="E113" s="5">
         <v>8.0713348188865339</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>86.932932041000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.3169497730000046</v>
       </c>
       <c r="D114" s="5">
         <v>4.4805650674569319</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>87.333959949000004</v>
       </c>
       <c r="C115" s="5">
         <v>0.40102790800000321</v>
       </c>
       <c r="D115" s="5">
         <v>5.6783200260308808</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>87.505946317999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.17198636899999542</v>
       </c>
       <c r="D116" s="5">
         <v>2.3889189133372568</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>88.379575415999994</v>
       </c>
       <c r="C117" s="5">
         <v>0.873629097999995</v>
       </c>
       <c r="D117" s="5">
         <v>12.660621010662144</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>88.824598025</v>
       </c>
       <c r="C118" s="5">
         <v>0.44502260900000579</v>
       </c>
       <c r="D118" s="5">
         <v>6.2126095423860717</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>89.819746711999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.99514868699999681</v>
       </c>
       <c r="D119" s="5">
         <v>14.304388122671586</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>90.477832178</v>
       </c>
       <c r="C120" s="5">
         <v>0.65808546600000284</v>
       </c>
       <c r="D120" s="5">
         <v>9.155173749433887</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>91.103640724000002</v>
       </c>
       <c r="C121" s="5">
         <v>0.6258085460000018</v>
       </c>
       <c r="D121" s="5">
         <v>8.6231907336248526</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>91.995866235999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.892225511999996</v>
       </c>
       <c r="D122" s="5">
         <v>12.406380489740766</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>92.947094218000004</v>
       </c>
       <c r="C123" s="5">
         <v>0.95122798200000602</v>
       </c>
       <c r="D123" s="5">
         <v>13.138403951028588</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>93.343585740999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.39649152299999457</v>
       </c>
       <c r="D124" s="5">
         <v>5.2407551305185818</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>93.823568476999995</v>
       </c>
       <c r="C125" s="5">
         <v>0.47998273599999663</v>
       </c>
       <c r="D125" s="5">
         <v>6.3480672556700313</v>
       </c>
       <c r="E125" s="5">
         <v>8.3213120953808293</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>94.577931371999995</v>
       </c>
       <c r="C126" s="5">
         <v>0.75436289499999987</v>
       </c>
       <c r="D126" s="5">
         <v>10.086576860767039</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>94.920026715000006</v>
       </c>
       <c r="C127" s="5">
         <v>0.3420953430000111</v>
       </c>
       <c r="D127" s="5">
         <v>4.4278872657213864</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>95.685202763000007</v>
       </c>
       <c r="C128" s="5">
         <v>0.76517604800000072</v>
       </c>
       <c r="D128" s="5">
         <v>10.114156600206847</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>96.257007021999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.57180425899998966</v>
       </c>
       <c r="D129" s="5">
         <v>7.4115211734607112</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>96.786700508999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.52969348700000296</v>
       </c>
       <c r="D130" s="5">
         <v>6.8070630662370402</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>97.052709067999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.26600855899999942</v>
       </c>
       <c r="D131" s="5">
         <v>3.3483938959593562</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>97.420815543000003</v>
       </c>
       <c r="C132" s="5">
         <v>0.36810647500000471</v>
       </c>
       <c r="D132" s="5">
         <v>4.6475777669397811</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>97.942893355999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.52207781299999567</v>
       </c>
       <c r="D133" s="5">
         <v>6.6237672829177585</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>98.402899206000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.46000585000000171</v>
       </c>
       <c r="D134" s="5">
         <v>5.7839001762527431</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>97.211373198000004</v>
       </c>
       <c r="C135" s="5">
         <v>-1.1915260079999968</v>
       </c>
       <c r="D135" s="5">
         <v>-13.600703383263536</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>98.260838496999995</v>
       </c>
       <c r="C136" s="5">
         <v>1.0494652989999906</v>
       </c>
       <c r="D136" s="5">
         <v>13.752422452029144</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>98.940119765000006</v>
       </c>
       <c r="C137" s="5">
         <v>0.6792812680000111</v>
       </c>
       <c r="D137" s="5">
         <v>8.6184474909502651</v>
       </c>
       <c r="E137" s="5">
         <v>5.453375277720629</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>100.18980922</v>
       </c>
       <c r="C138" s="5">
         <v>1.2496894549999951</v>
       </c>
       <c r="D138" s="5">
         <v>16.25547494698165</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>100.49971481</v>
       </c>
       <c r="C139" s="5">
         <v>0.30990558999999962</v>
       </c>
       <c r="D139" s="5">
         <v>3.7756247694375356</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>101.1001076</v>
       </c>
       <c r="C140" s="5">
         <v>0.60039279000000079</v>
       </c>
       <c r="D140" s="5">
         <v>7.409194943355879</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>100.84142124</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25868635999999867</v>
       </c>
       <c r="D141" s="5">
         <v>-3.0276140609831304</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>100.69963519</v>
       </c>
       <c r="C142" s="5">
         <v>-0.14178605000000744</v>
       </c>
       <c r="D142" s="5">
         <v>-1.6742491257491166</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>101.38549458</v>
       </c>
       <c r="C143" s="5">
         <v>0.68585939000000451</v>
       </c>
       <c r="D143" s="5">
         <v>8.486356182339394</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>101.94230392</v>
       </c>
       <c r="C144" s="5">
         <v>0.55680934000000093</v>
       </c>
       <c r="D144" s="5">
         <v>6.7931619160618517</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>102.19598478</v>
       </c>
       <c r="C145" s="5">
         <v>0.25368086000000289</v>
       </c>
       <c r="D145" s="5">
         <v>3.0273812968255154</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>101.79834905</v>
       </c>
       <c r="C146" s="5">
         <v>-0.39763573000000463</v>
       </c>
       <c r="D146" s="5">
         <v>-4.5704619940920228</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>101.05303787</v>
       </c>
       <c r="C147" s="5">
         <v>-0.74531118000000163</v>
       </c>
       <c r="D147" s="5">
         <v>-8.4404457755441022</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>101.61757239000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.56453452000000937</v>
       </c>
       <c r="D148" s="5">
         <v>6.9136853726432301</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>101.15202046</v>
       </c>
       <c r="C149" s="5">
         <v>-0.46555193000000372</v>
       </c>
       <c r="D149" s="5">
         <v>-5.3612582729108516</v>
       </c>
       <c r="E149" s="5">
         <v>2.2355953280162266</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>100.32447132999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.8275491300000084</v>
       </c>
       <c r="D150" s="5">
         <v>-9.3875622954223701</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>100.83637589</v>
       </c>
       <c r="C151" s="5">
         <v>0.51190456000000495</v>
       </c>
       <c r="D151" s="5">
         <v>6.2977774408378817</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>100.47622815</v>
       </c>
       <c r="C152" s="5">
         <v>-0.36014774000000216</v>
       </c>
       <c r="D152" s="5">
         <v>-4.2027287433899723</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>99.183479120000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.292749029999996</v>
       </c>
       <c r="D153" s="5">
         <v>-14.392428348824282</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>99.169332323999996</v>
       </c>
       <c r="C154" s="5">
         <v>-1.4146796000005679E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.17102489486369166</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>99.301524849000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.13219252500000778</v>
       </c>
       <c r="D155" s="5">
         <v>1.6113773387866237</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>97.669225458</v>
       </c>
       <c r="C156" s="5">
         <v>-1.6322993910000037</v>
       </c>
       <c r="D156" s="5">
         <v>-18.036232175362986</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>97.989207464000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.31998200600000359</v>
       </c>
       <c r="D157" s="5">
         <v>4.0030360420257649</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>97.587027649000007</v>
       </c>
       <c r="C158" s="5">
         <v>-0.40217981499999667</v>
       </c>
       <c r="D158" s="5">
         <v>-4.8155199739661096</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>97.143481855999994</v>
       </c>
       <c r="C159" s="5">
         <v>-0.44354579300001262</v>
       </c>
       <c r="D159" s="5">
         <v>-5.3198573091284622</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>96.915787033000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.22769482299999311</v>
       </c>
       <c r="D160" s="5">
         <v>-2.7767048823741813</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>96.546793613000006</v>
       </c>
       <c r="C161" s="5">
         <v>-0.36899341999999535</v>
       </c>
       <c r="D161" s="5">
         <v>-4.4743638709147771</v>
       </c>
       <c r="E161" s="5">
         <v>-4.5527779139331255</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>96.027007166999994</v>
       </c>
       <c r="C162" s="5">
         <v>-0.51978644600001189</v>
       </c>
       <c r="D162" s="5">
         <v>-6.2726233455968838</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>95.577653828999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.44935333799999455</v>
       </c>
       <c r="D163" s="5">
         <v>-5.4730459964438811</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>95.520326636999997</v>
       </c>
       <c r="C164" s="5">
         <v>-5.7327192000002469E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.71738677279132856</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>96.146856091000004</v>
       </c>
       <c r="C165" s="5">
         <v>0.62652945400000704</v>
       </c>
       <c r="D165" s="5">
         <v>8.1611925459902146</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>96.062041097000005</v>
       </c>
       <c r="C166" s="5">
         <v>-8.4814993999998478E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.0534472223377445</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>95.687853435999997</v>
       </c>
       <c r="C167" s="5">
         <v>-0.37418766100000767</v>
       </c>
       <c r="D167" s="5">
         <v>-4.5754711905254597</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>94.967574257999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.72027917799999841</v>
       </c>
       <c r="D168" s="5">
         <v>-8.6681206462676403</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>94.965778041999997</v>
       </c>
       <c r="C169" s="5">
         <v>-1.7962160000024596E-3</v>
       </c>
       <c r="D169" s="5">
         <v>-2.2694430231728902E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>95.445878518000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.48010047600000405</v>
       </c>
       <c r="D170" s="5">
         <v>6.2381716801194864</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>95.958894538999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.51301602099999855</v>
       </c>
       <c r="D171" s="5">
         <v>6.6440617518071177</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>95.069311607000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.88958293199999616</v>
       </c>
       <c r="D172" s="5">
         <v>-10.574504274471529</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>95.638836402999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.56952479599999606</v>
       </c>
       <c r="D173" s="5">
         <v>7.430404918670952</v>
       </c>
       <c r="E173" s="5">
         <v>-0.94043227747104829</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>96.935358545</v>
       </c>
       <c r="C174" s="5">
         <v>1.2965221420000006</v>
       </c>
       <c r="D174" s="5">
         <v>17.537175190649833</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>96.719843761000007</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21551478399999269</v>
       </c>
       <c r="D175" s="5">
         <v>-2.6355570461104705</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>96.629344816</v>
       </c>
       <c r="C176" s="5">
         <v>-9.0498945000007325E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.1170571966806819</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>98.495004797999997</v>
       </c>
       <c r="C177" s="5">
         <v>1.8656599819999968</v>
       </c>
       <c r="D177" s="5">
         <v>25.794614880037358</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.359105740000004</v>
       </c>
       <c r="C178" s="5">
         <v>-1.1358990579999926</v>
       </c>
       <c r="D178" s="5">
         <v>-12.994151683813337</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>97.638341830000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.27923608999999772</v>
       </c>
       <c r="D179" s="5">
         <v>3.4965395766842322</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>98.644316126999996</v>
       </c>
       <c r="C180" s="5">
         <v>1.0059742969999945</v>
       </c>
       <c r="D180" s="5">
         <v>13.08891891469468</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>98.894554823999997</v>
       </c>
       <c r="C181" s="5">
         <v>0.25023869700000034</v>
       </c>
       <c r="D181" s="5">
         <v>3.08696697976234</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>98.792544202000002</v>
       </c>
       <c r="C182" s="5">
         <v>-0.10201062199999456</v>
       </c>
       <c r="D182" s="5">
         <v>-1.2308124022482492</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>100.12306427999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.3305200779999922</v>
       </c>
       <c r="D183" s="5">
         <v>17.413910874304506</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>101.13330120000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.0102369200000112</v>
       </c>
       <c r="D184" s="5">
         <v>12.802990037782935</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>101.82195974</v>
       </c>
       <c r="C185" s="5">
         <v>0.6886585399999916</v>
       </c>
       <c r="D185" s="5">
         <v>8.4843805465884223</v>
       </c>
       <c r="E185" s="5">
         <v>6.4650758724685176</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>101.20453892</v>
       </c>
       <c r="C186" s="5">
         <v>-0.61742081999999243</v>
       </c>
       <c r="D186" s="5">
         <v>-7.0386399654591703</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>100.90533055</v>
       </c>
       <c r="C187" s="5">
         <v>-0.29920837000000233</v>
       </c>
       <c r="D187" s="5">
         <v>-3.4906421786530584</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>102.06552363</v>
       </c>
       <c r="C188" s="5">
         <v>1.1601930799999991</v>
       </c>
       <c r="D188" s="5">
         <v>14.704248196487324</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>105.14733886</v>
       </c>
       <c r="C189" s="5">
         <v>3.0818152300000037</v>
       </c>
       <c r="D189" s="5">
         <v>42.899468372142138</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>104.12045429</v>
       </c>
       <c r="C190" s="5">
         <v>-1.0268845700000071</v>
       </c>
       <c r="D190" s="5">
         <v>-11.10993517311265</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>104.90853991</v>
       </c>
       <c r="C191" s="5">
         <v>0.78808562000000393</v>
       </c>
       <c r="D191" s="5">
         <v>9.4705903714706672</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>106.30430672999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.3957668199999915</v>
       </c>
       <c r="D192" s="5">
         <v>17.187206719291058</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>106.64138292</v>
       </c>
       <c r="C193" s="5">
         <v>0.33707619000000477</v>
       </c>
       <c r="D193" s="5">
         <v>3.8720984963840133</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>106.96530588</v>
       </c>
       <c r="C194" s="5">
         <v>0.32392296000000442</v>
       </c>
       <c r="D194" s="5">
         <v>3.7065122706988696</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>106.93465672000001</v>
       </c>
       <c r="C195" s="5">
         <v>-3.0649159999995845E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-0.34329903249784577</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>107.86817954999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.93352282999998693</v>
       </c>
       <c r="D196" s="5">
         <v>10.993727669979148</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>108.5171831</v>
       </c>
       <c r="C197" s="5">
         <v>0.64900355000000332</v>
       </c>
       <c r="D197" s="5">
         <v>7.4637394645112209</v>
       </c>
       <c r="E197" s="5">
         <v>6.5754218216739213</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>110.66875506</v>
       </c>
       <c r="C198" s="5">
         <v>2.1515719599999983</v>
       </c>
       <c r="D198" s="5">
         <v>26.566319903830294</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>111.34131553</v>
       </c>
       <c r="C199" s="5">
         <v>0.67256047000000763</v>
       </c>
       <c r="D199" s="5">
         <v>7.5414495266754145</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>113.09210373000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.7507882000000023</v>
       </c>
       <c r="D200" s="5">
         <v>20.5899775907743</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>111.37250216</v>
       </c>
       <c r="C201" s="5">
         <v>-1.7196015700000089</v>
       </c>
       <c r="D201" s="5">
         <v>-16.795210087564115</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>112.66103981000001</v>
       </c>
       <c r="C202" s="5">
         <v>1.2885376500000092</v>
       </c>
       <c r="D202" s="5">
         <v>14.801969962670537</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>114.50148043</v>
       </c>
       <c r="C203" s="5">
         <v>1.8404406199999954</v>
       </c>
       <c r="D203" s="5">
         <v>21.464162268378551</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>115.13864873999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.63716830999999274</v>
       </c>
       <c r="D204" s="5">
         <v>6.8858750966619642</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>116.14073599</v>
       </c>
       <c r="C205" s="5">
         <v>1.0020872500000024</v>
       </c>
       <c r="D205" s="5">
         <v>10.958696631387221</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>117.64625464</v>
       </c>
       <c r="C206" s="5">
         <v>1.5055186499999991</v>
       </c>
       <c r="D206" s="5">
         <v>16.713846263603948</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>118.73394691</v>
       </c>
       <c r="C207" s="5">
         <v>1.0876922700000051</v>
       </c>
       <c r="D207" s="5">
         <v>11.676447121874434</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>119.87645528</v>
       </c>
       <c r="C208" s="5">
         <v>1.1425083700000016</v>
       </c>
       <c r="D208" s="5">
         <v>12.178041453811694</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>121.03207066</v>
       </c>
       <c r="C209" s="5">
         <v>1.1556153800000004</v>
       </c>
       <c r="D209" s="5">
         <v>12.20154866798433</v>
       </c>
       <c r="E209" s="5">
         <v>11.532632162472712</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>121.74554726</v>
       </c>
       <c r="C210" s="5">
         <v>0.7134765999999928</v>
       </c>
       <c r="D210" s="5">
         <v>7.3078451036883596</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>123.01472167</v>
       </c>
       <c r="C211" s="5">
         <v>1.2691744100000051</v>
       </c>
       <c r="D211" s="5">
         <v>13.252559350687164</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>124.90068517</v>
       </c>
       <c r="C212" s="5">
         <v>1.8859635000000026</v>
       </c>
       <c r="D212" s="5">
         <v>20.030824587329189</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>125.56188007</v>
       </c>
       <c r="C213" s="5">
         <v>0.66119489999999814</v>
       </c>
       <c r="D213" s="5">
         <v>6.5407792581251067</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>126.40831561</v>
       </c>
       <c r="C214" s="5">
         <v>0.84643554000000165</v>
       </c>
       <c r="D214" s="5">
         <v>8.3961891704983138</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>128.65611225000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.2477966400000042</v>
       </c>
       <c r="D215" s="5">
         <v>23.554154039135167</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>126.96083296</v>
       </c>
       <c r="C216" s="5">
         <v>-1.695279290000002</v>
       </c>
       <c r="D216" s="5">
         <v>-14.715114154864606</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>127.41544297999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.45461001999998985</v>
       </c>
       <c r="D217" s="5">
         <v>4.3824929414914005</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>129.39964764000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.9842046600000174</v>
       </c>
       <c r="D218" s="5">
         <v>20.373892190247989</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>130.26783564999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.86818800999998302</v>
       </c>
       <c r="D219" s="5">
         <v>8.3550722406414923</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>130.76253564000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.49469999000001508</v>
       </c>
       <c r="D220" s="5">
         <v>4.6534695202808063</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>131.21696926999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.45443362999998271</v>
       </c>
       <c r="D221" s="5">
         <v>4.2509519886376967</v>
       </c>
       <c r="E221" s="5">
         <v>8.4150411989654561</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>131.37448222</v>
       </c>
       <c r="C222" s="5">
         <v>0.15751295000001164</v>
       </c>
       <c r="D222" s="5">
         <v>1.450029421544996</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>132.85965648000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.485174260000008</v>
       </c>
       <c r="D223" s="5">
         <v>14.441961774346002</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>133.46478482000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.60512833999999316</v>
       </c>
       <c r="D224" s="5">
         <v>5.6045875681084656</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>134.69808712</v>
       </c>
       <c r="C225" s="5">
         <v>1.2333022999999912</v>
       </c>
       <c r="D225" s="5">
         <v>11.670086294631288</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>134.65751431999999</v>
       </c>
       <c r="C226" s="5">
         <v>-4.0572800000006737E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.36085725519474643</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>133.25293955000001</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4045747699999822</v>
       </c>
       <c r="D227" s="5">
         <v>-11.823174732797703</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>132.50776268999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.74517686000001504</v>
       </c>
       <c r="D228" s="5">
         <v>-6.50803768996483</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>132.77050120999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.2627385199999992</v>
       </c>
       <c r="D229" s="5">
         <v>2.4054998353407742</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>132.29413152999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.47636968000000479</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2215468260355387</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>131.72766824999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.56646327999999357</v>
       </c>
       <c r="D231" s="5">
         <v>-5.0189215890718337</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>130.66400902999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0636592200000052</v>
       </c>
       <c r="D232" s="5">
         <v>-9.2706714131549735</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>128.81216504</v>
       </c>
       <c r="C233" s="5">
         <v>-1.8518439899999919</v>
       </c>
       <c r="D233" s="5">
         <v>-15.742065484967593</v>
       </c>
       <c r="E233" s="5">
         <v>-1.8326930147668063</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>126.29912710000001</v>
       </c>
       <c r="C234" s="5">
         <v>-2.5130379399999896</v>
       </c>
       <c r="D234" s="5">
         <v>-21.055545090016736</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>123.42140551999999</v>
       </c>
       <c r="C235" s="5">
         <v>-2.8777215800000135</v>
       </c>
       <c r="D235" s="5">
         <v>-24.162908929811955</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>120.08548097000001</v>
       </c>
       <c r="C236" s="5">
         <v>-3.3359245499999872</v>
       </c>
       <c r="D236" s="5">
         <v>-28.021934841001695</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>117.01454021000001</v>
       </c>
       <c r="C237" s="5">
         <v>-3.0709407599999992</v>
       </c>
       <c r="D237" s="5">
         <v>-26.718906150162113</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>114.97587152</v>
       </c>
       <c r="C238" s="5">
         <v>-2.0386686900000086</v>
       </c>
       <c r="D238" s="5">
         <v>-19.01537844979827</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>113.71869623000001</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2571752899999922</v>
       </c>
       <c r="D239" s="5">
         <v>-12.360086478577726</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>112.14569774</v>
       </c>
       <c r="C240" s="5">
         <v>-1.5729984900000034</v>
       </c>
       <c r="D240" s="5">
         <v>-15.392483929962919</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>109.92331055</v>
       </c>
       <c r="C241" s="5">
         <v>-2.2223871900000063</v>
       </c>
       <c r="D241" s="5">
         <v>-21.352271094293229</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>108.12662457</v>
       </c>
       <c r="C242" s="5">
         <v>-1.7966859799999924</v>
       </c>
       <c r="D242" s="5">
         <v>-17.943279893918774</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>107.54761976</v>
       </c>
       <c r="C243" s="5">
         <v>-0.5790048100000007</v>
       </c>
       <c r="D243" s="5">
         <v>-6.2399374309032645</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>107.19822261</v>
       </c>
       <c r="C244" s="5">
         <v>-0.34939715000000149</v>
       </c>
       <c r="D244" s="5">
         <v>-3.829609573404047</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>107.23738326</v>
       </c>
       <c r="C245" s="5">
         <v>3.9160649999999464E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.43925460900611224</v>
       </c>
       <c r="E245" s="5">
         <v>-16.749025042239129</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>110.88847315</v>
       </c>
       <c r="C246" s="5">
         <v>3.6510898899999944</v>
       </c>
       <c r="D246" s="5">
         <v>49.44532941017394</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>107.63155747</v>
       </c>
       <c r="C247" s="5">
         <v>-3.2569156799999917</v>
       </c>
       <c r="D247" s="5">
         <v>-30.074005222844271</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>108.66665829999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.0351008299999904</v>
       </c>
       <c r="D248" s="5">
         <v>12.170910779813449</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>108.98318930000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.31653100000001189</v>
       </c>
       <c r="D249" s="5">
         <v>3.5519813905972031</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>109.14639889999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.16320959999998763</v>
       </c>
       <c r="D250" s="5">
         <v>1.8119560927759348</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>109.14006445</v>
       </c>
       <c r="C251" s="5">
         <v>-6.3344499999971049E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-6.9621299484345922E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>110.15525681</v>
       </c>
       <c r="C252" s="5">
         <v>1.0151923600000003</v>
       </c>
       <c r="D252" s="5">
         <v>11.751215806984705</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>110.48099430000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.32573749000000873</v>
       </c>
       <c r="D253" s="5">
         <v>3.6067765069693225</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>111.36740537</v>
       </c>
       <c r="C254" s="5">
         <v>0.88641106999999408</v>
       </c>
       <c r="D254" s="5">
         <v>10.064263010205998</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>112.43605569</v>
       </c>
       <c r="C255" s="5">
         <v>1.0686503200000033</v>
       </c>
       <c r="D255" s="5">
         <v>12.142440697983536</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>111.07314761000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.3629080799999969</v>
       </c>
       <c r="D256" s="5">
         <v>-13.614325915612868</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>111.35175590999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.27860829999998771</v>
       </c>
       <c r="D257" s="5">
         <v>3.0518726413731212</v>
       </c>
       <c r="E257" s="5">
         <v>3.8366962386843895</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>111.41227187</v>
       </c>
       <c r="C258" s="5">
         <v>6.0515960000003588E-2</v>
       </c>
       <c r="D258" s="5">
         <v>0.65411280287208662</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>111.40987809000001</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3937799999913523E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-2.5779894111421786E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>112.97941331</v>
       </c>
       <c r="C260" s="5">
         <v>1.5695352199999917</v>
       </c>
       <c r="D260" s="5">
         <v>18.278931856665626</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>113.93702236</v>
       </c>
       <c r="C261" s="5">
         <v>0.95760905000000207</v>
       </c>
       <c r="D261" s="5">
         <v>10.658964669120085</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>112.99866131</v>
       </c>
       <c r="C262" s="5">
         <v>-0.93836104999999748</v>
       </c>
       <c r="D262" s="5">
         <v>-9.4473432323460731</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>115.16267429</v>
       </c>
       <c r="C263" s="5">
         <v>2.1640129799999954</v>
       </c>
       <c r="D263" s="5">
         <v>25.562893739990855</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>117.50785255</v>
       </c>
       <c r="C264" s="5">
         <v>2.3451782599999973</v>
       </c>
       <c r="D264" s="5">
         <v>27.36842493024416</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>117.23400864</v>
       </c>
       <c r="C265" s="5">
         <v>-0.27384390999999653</v>
       </c>
       <c r="D265" s="5">
         <v>-2.7609498664982524</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>118.39608303</v>
       </c>
       <c r="C266" s="5">
         <v>1.1620743900000008</v>
       </c>
       <c r="D266" s="5">
         <v>12.565325553563532</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>117.89950376</v>
       </c>
       <c r="C267" s="5">
         <v>-0.49657926999999802</v>
       </c>
       <c r="D267" s="5">
         <v>-4.9185687126807487</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>118.91641376</v>
       </c>
       <c r="C268" s="5">
         <v>1.0169099999999958</v>
       </c>
       <c r="D268" s="5">
         <v>10.855671072980444</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>119.98412242000001</v>
       </c>
       <c r="C269" s="5">
         <v>1.0677086600000081</v>
       </c>
       <c r="D269" s="5">
         <v>11.322694921873765</v>
       </c>
       <c r="E269" s="5">
         <v>7.752339816695053</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>120.65593317</v>
       </c>
       <c r="C270" s="5">
         <v>0.67181074999999169</v>
       </c>
       <c r="D270" s="5">
         <v>6.9298216132823054</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>120.88314721</v>
       </c>
       <c r="C271" s="5">
         <v>0.22721404000000689</v>
       </c>
       <c r="D271" s="5">
         <v>2.2833411394767911</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>121.56244178</v>
       </c>
       <c r="C272" s="5">
         <v>0.67929456999999616</v>
       </c>
       <c r="D272" s="5">
         <v>6.9556864356018488</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>122.74185088</v>
       </c>
       <c r="C273" s="5">
         <v>1.1794091000000009</v>
       </c>
       <c r="D273" s="5">
         <v>12.284299760071772</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>124.9056145</v>
       </c>
       <c r="C274" s="5">
         <v>2.1637636199999974</v>
       </c>
       <c r="D274" s="5">
         <v>23.330788706399929</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>126.39750801</v>
       </c>
       <c r="C275" s="5">
         <v>1.491893509999997</v>
       </c>
       <c r="D275" s="5">
         <v>15.313091745089501</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>127.37126446000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.97375645000001043</v>
       </c>
       <c r="D276" s="5">
         <v>9.6466537881495285</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>128.97216322</v>
       </c>
       <c r="C277" s="5">
         <v>1.6008987599999926</v>
       </c>
       <c r="D277" s="5">
         <v>16.170079852059448</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>129.67260232999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.70043910999999071</v>
       </c>
       <c r="D278" s="5">
         <v>6.7153536762378563</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>132.47240392</v>
       </c>
       <c r="C279" s="5">
         <v>2.7998015900000155</v>
       </c>
       <c r="D279" s="5">
         <v>29.218974298614576</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>130.30309524</v>
       </c>
       <c r="C280" s="5">
         <v>-2.1693086800000003</v>
       </c>
       <c r="D280" s="5">
         <v>-17.97395394729271</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>130.25424366999999</v>
       </c>
       <c r="C281" s="5">
         <v>-4.8851570000010724E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.44896214557331726</v>
       </c>
       <c r="E281" s="5">
         <v>8.5595669184042489</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>129.09804500999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.1561986600000012</v>
       </c>
       <c r="D282" s="5">
         <v>-10.146828760435433</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>130.94606457</v>
       </c>
       <c r="C283" s="5">
         <v>1.8480195600000116</v>
       </c>
       <c r="D283" s="5">
         <v>18.596923106520101</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>130.98088573999999</v>
       </c>
       <c r="C284" s="5">
         <v>3.4821169999986523E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.31957105384012863</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>131.10358011</v>
       </c>
       <c r="C285" s="5">
         <v>0.12269437000000494</v>
       </c>
       <c r="D285" s="5">
         <v>1.1298913469105498</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>130.45639226</v>
       </c>
       <c r="C286" s="5">
         <v>-0.64718784999999457</v>
       </c>
       <c r="D286" s="5">
         <v>-5.7655386639743789</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>130.44813063999999</v>
       </c>
       <c r="C287" s="5">
         <v>-8.2616200000131812E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-7.596784993337824E-2</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>129.39300036</v>
       </c>
       <c r="C288" s="5">
         <v>-1.055130279999986</v>
       </c>
       <c r="D288" s="5">
         <v>-9.2858403644575986</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>128.60370022000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.7893001399999946</v>
       </c>
       <c r="D289" s="5">
         <v>-7.0793643142168854</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>128.67777641000001</v>
       </c>
       <c r="C290" s="5">
         <v>7.4076189999999542E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.6933982383911852</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>128.77411348000001</v>
       </c>
       <c r="C291" s="5">
         <v>9.6337070000004132E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.90211145574887741</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>129.77831633</v>
       </c>
       <c r="C292" s="5">
         <v>1.0042028499999844</v>
       </c>
       <c r="D292" s="5">
         <v>9.7697820383078273</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>129.82813791000001</v>
       </c>
       <c r="C293" s="5">
         <v>4.982158000001391E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.46165101768023131</v>
       </c>
       <c r="E293" s="5">
         <v>-0.32713387909227842</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>130.94695118999999</v>
       </c>
       <c r="C294" s="5">
         <v>1.1188132799999835</v>
       </c>
       <c r="D294" s="5">
         <v>10.845676296140638</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>131.67371689999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.72676570999999512</v>
       </c>
       <c r="D295" s="5">
         <v>6.8672035378465779</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>132.96722445</v>
       </c>
       <c r="C296" s="5">
         <v>1.2935075500000153</v>
       </c>
       <c r="D296" s="5">
         <v>12.446540958871722</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>134.33286218999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.3656377399999826</v>
       </c>
       <c r="D297" s="5">
         <v>13.045161285681761</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>135.00401786</v>
       </c>
       <c r="C298" s="5">
         <v>0.67115567000001874</v>
       </c>
       <c r="D298" s="5">
         <v>6.1629813329789229</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>134.19631871999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.80769914000001108</v>
       </c>
       <c r="D299" s="5">
         <v>-6.947744606364104</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>135.79387294</v>
       </c>
       <c r="C300" s="5">
         <v>1.5975542200000064</v>
       </c>
       <c r="D300" s="5">
         <v>15.259005971783157</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>136.62033233</v>
       </c>
       <c r="C301" s="5">
         <v>0.82645938999999657</v>
       </c>
       <c r="D301" s="5">
         <v>7.5528567714417072</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>137.84873959999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.2284072699999911</v>
       </c>
       <c r="D302" s="5">
         <v>11.339571490719912</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>138.43004073</v>
       </c>
       <c r="C303" s="5">
         <v>0.58130113000001415</v>
       </c>
       <c r="D303" s="5">
         <v>5.1793700876645365</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>138.95604872000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.52600799000001075</v>
       </c>
       <c r="D304" s="5">
         <v>4.6562850927444277</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>140.29429160000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.3382428799999957</v>
       </c>
       <c r="D305" s="5">
         <v>12.189065590989667</v>
       </c>
       <c r="E305" s="5">
         <v>8.0615449458694357</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>139.78649630000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.50779529999999795</v>
       </c>
       <c r="D306" s="5">
         <v>-4.257970522526799</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>139.92390652</v>
       </c>
       <c r="C307" s="5">
         <v>0.13741021999999248</v>
       </c>
       <c r="D307" s="5">
         <v>1.1859992675606446</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>139.13763019000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.78627632999999264</v>
       </c>
       <c r="D308" s="5">
         <v>-6.5386251005541629</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>138.18327613</v>
       </c>
       <c r="C309" s="5">
         <v>-0.95435406000001421</v>
       </c>
       <c r="D309" s="5">
         <v>-7.9273603457262753</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>138.72894158</v>
       </c>
       <c r="C310" s="5">
         <v>0.54566545000000133</v>
       </c>
       <c r="D310" s="5">
         <v>4.8429071430617476</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>139.58876842999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.85982684999999037</v>
       </c>
       <c r="D311" s="5">
         <v>7.6963121906916898</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>141.34158385999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.7528154299999983</v>
       </c>
       <c r="D312" s="5">
         <v>16.153884222933534</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>142.65747997</v>
       </c>
       <c r="C313" s="5">
         <v>1.3158961100000113</v>
       </c>
       <c r="D313" s="5">
         <v>11.762248810966035</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>142.68736029999999</v>
       </c>
       <c r="C314" s="5">
         <v>2.9880329999997457E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.25163581698646187</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>144.06644702</v>
       </c>
       <c r="C315" s="5">
         <v>1.3790867200000037</v>
       </c>
       <c r="D315" s="5">
         <v>12.234946720395001</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>143.34215889000001</v>
       </c>
       <c r="C316" s="5">
         <v>-0.72428812999999082</v>
       </c>
       <c r="D316" s="5">
         <v>-5.8688975141264033</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>144.96699165000001</v>
       </c>
       <c r="C317" s="5">
         <v>1.6248327600000039</v>
       </c>
       <c r="D317" s="5">
         <v>14.48332248576396</v>
       </c>
       <c r="E317" s="5">
         <v>3.3306416082292012</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>147.96866320000001</v>
       </c>
       <c r="C318" s="5">
         <v>3.0016715499999975</v>
       </c>
       <c r="D318" s="5">
         <v>27.881430187654964</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>147.01110998999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.95755321000001459</v>
       </c>
       <c r="D319" s="5">
         <v>-7.4950703601328605</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>145.80407188000001</v>
       </c>
       <c r="C320" s="5">
         <v>-1.207038109999985</v>
       </c>
       <c r="D320" s="5">
         <v>-9.4196587665621117</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>146.73691281000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.93284092999999757</v>
       </c>
       <c r="D321" s="5">
         <v>7.9534932525216817</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>145.71203467999999</v>
       </c>
       <c r="C322" s="5">
         <v>-1.0248781300000189</v>
       </c>
       <c r="D322" s="5">
         <v>-8.0667659073328402</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>145.72390629</v>
       </c>
       <c r="C323" s="5">
         <v>1.1871610000014243E-2</v>
       </c>
       <c r="D323" s="5">
         <v>9.7811532149516545E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>147.40242552999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.6785192399999858</v>
       </c>
       <c r="D324" s="5">
         <v>14.732354457653972</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>145.35136745</v>
       </c>
       <c r="C325" s="5">
         <v>-2.05105807999999</v>
       </c>
       <c r="D325" s="5">
         <v>-15.477194568173736</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>145.38540112000001</v>
       </c>
       <c r="C326" s="5">
         <v>3.4033670000013672E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.28133921639061921</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>144.95793270999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.42746841000001723</v>
       </c>
       <c r="D327" s="5">
         <v>-3.4717899502571425</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>144.21586005</v>
       </c>
       <c r="C328" s="5">
         <v>-0.74207265999999095</v>
       </c>
       <c r="D328" s="5">
         <v>-5.973028091457766</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>143.72471329999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.49114675000001284</v>
       </c>
       <c r="D329" s="5">
         <v>-4.0110766214619398</v>
       </c>
       <c r="E329" s="5">
         <v>-0.85693876644643563</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>144.23885439</v>
       </c>
       <c r="C330" s="5">
         <v>0.51414109000000963</v>
       </c>
       <c r="D330" s="5">
         <v>4.3781897298581951</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>144.21277492999999</v>
       </c>
       <c r="C331" s="5">
         <v>-2.6079460000005383E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-0.21675331172158474</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>146.74996805999999</v>
       </c>
       <c r="C332" s="5">
         <v>2.5371931299999915</v>
       </c>
       <c r="D332" s="5">
         <v>23.279646876387083</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>146.94239698999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.19242893000000549</v>
       </c>
       <c r="D333" s="5">
         <v>1.5849228045837327</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>149.00327325000001</v>
       </c>
       <c r="C334" s="5">
         <v>2.0608762600000148</v>
       </c>
       <c r="D334" s="5">
         <v>18.190962023539626</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>149.07881852</v>
       </c>
       <c r="C335" s="5">
         <v>7.5545269999992115E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.6101043376527393</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>148.54062966999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.5381888500000116</v>
       </c>
       <c r="D336" s="5">
         <v>-4.247125525569273</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>148.3309069</v>
       </c>
       <c r="C337" s="5">
         <v>-0.20972276999998485</v>
       </c>
       <c r="D337" s="5">
         <v>-1.681170997617043</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>149.29492891999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.96402201999998738</v>
       </c>
       <c r="D338" s="5">
         <v>8.0838614252429117</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>150.31685508999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.0219261700000004</v>
       </c>
       <c r="D339" s="5">
         <v>8.5304228136401363</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>153.73308531999999</v>
       </c>
       <c r="C340" s="5">
         <v>3.4162302299999965</v>
       </c>
       <c r="D340" s="5">
         <v>30.953149526610947</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>153.28439945</v>
       </c>
       <c r="C341" s="5">
         <v>-0.44868586999999138</v>
       </c>
       <c r="D341" s="5">
         <v>-3.4466467646409038</v>
       </c>
       <c r="E341" s="5">
         <v>6.6513864807966838</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>153.92706694</v>
       </c>
       <c r="C342" s="5">
         <v>0.642667490000008</v>
       </c>
       <c r="D342" s="5">
         <v>5.1488308174526987</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>154.95648316</v>
       </c>
       <c r="C343" s="5">
         <v>1.0294162200000017</v>
       </c>
       <c r="D343" s="5">
         <v>8.327092368401189</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>157.02749399999999</v>
       </c>
       <c r="C344" s="5">
         <v>2.0710108399999854</v>
       </c>
       <c r="D344" s="5">
         <v>17.271203854564043</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>156.77392945</v>
       </c>
       <c r="C345" s="5">
         <v>-0.25356454999999301</v>
       </c>
       <c r="D345" s="5">
         <v>-1.9206163983629065</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>157.33855220000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.56462275000001227</v>
       </c>
       <c r="D346" s="5">
         <v>4.4084548780062294</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>159.3825277</v>
       </c>
       <c r="C347" s="5">
         <v>2.0439754999999877</v>
       </c>
       <c r="D347" s="5">
         <v>16.752644764838088</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>161.23717078999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.8546430899999962</v>
       </c>
       <c r="D348" s="5">
         <v>14.892983300977303</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>163.58652702000001</v>
       </c>
       <c r="C349" s="5">
         <v>2.3493562300000121</v>
       </c>
       <c r="D349" s="5">
         <v>18.956549829569425</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>165.06839012</v>
       </c>
       <c r="C350" s="5">
         <v>1.4818630999999982</v>
       </c>
       <c r="D350" s="5">
         <v>11.428581165576146</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>167.00447602</v>
       </c>
       <c r="C351" s="5">
         <v>1.9360858999999948</v>
       </c>
       <c r="D351" s="5">
         <v>15.019200770430331</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>166.87300275000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.13147326999998654</v>
       </c>
       <c r="D352" s="5">
         <v>-0.94061313192932428</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>169.78521484999999</v>
       </c>
       <c r="C353" s="5">
         <v>2.9122120999999765</v>
       </c>
       <c r="D353" s="5">
         <v>23.073755463078061</v>
       </c>
       <c r="E353" s="5">
         <v>10.764836773478969</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.11117044</v>
       </c>
       <c r="C354" s="5">
         <v>2.3259555900000066</v>
       </c>
       <c r="D354" s="5">
         <v>17.736270267847566</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>173.47057100000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.3594005600000116</v>
       </c>
       <c r="D355" s="5">
         <v>9.9008369904787443</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.40727283999999</v>
       </c>
       <c r="C356" s="5">
         <v>-6.3298160000016424E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.43699364306364341</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>175.42400108000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.0167282400000204</v>
       </c>
       <c r="D357" s="5">
         <v>14.884238047438769</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>176.39823165999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.97423057999998264</v>
       </c>
       <c r="D358" s="5">
         <v>6.871665949623762</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>176.14478573</v>
       </c>
       <c r="C359" s="5">
         <v>-0.25344592999999804</v>
       </c>
       <c r="D359" s="5">
         <v>-1.7105796243202298</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>179.39719457999999</v>
       </c>
       <c r="C360" s="5">
         <v>3.2524088499999948</v>
       </c>
       <c r="D360" s="5">
         <v>24.551874276917829</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>181.45326385000001</v>
       </c>
       <c r="C361" s="5">
         <v>2.0560692700000232</v>
       </c>
       <c r="D361" s="5">
         <v>14.654114785880923</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>182.55371044</v>
       </c>
       <c r="C362" s="5">
         <v>1.10044658999999</v>
       </c>
       <c r="D362" s="5">
         <v>7.5252748564043959</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>182.92637643</v>
       </c>
       <c r="C363" s="5">
         <v>0.37266599000000156</v>
       </c>
       <c r="D363" s="5">
         <v>2.4773779759497794</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>182.36967103999999</v>
       </c>
       <c r="C364" s="5">
         <v>-0.55670539000001895</v>
       </c>
       <c r="D364" s="5">
         <v>-3.5914840123402514</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>182.27385907999999</v>
       </c>
       <c r="C365" s="5">
         <v>-9.5811959999991814E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.62862815204535183</v>
       </c>
       <c r="E365" s="5">
         <v>7.3555546288487816</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>180.39947054000001</v>
       </c>
       <c r="C366" s="5">
         <v>-1.874388539999984</v>
       </c>
       <c r="D366" s="5">
         <v>-11.665482548799144</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>181.36783509</v>
       </c>
       <c r="C367" s="5">
         <v>0.96836454999998978</v>
       </c>
       <c r="D367" s="5">
         <v>6.6350864889357153</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.4405524</v>
       </c>
       <c r="C368" s="5">
         <v>7.2717310000001589E-2</v>
       </c>
       <c r="D368" s="5">
         <v>0.48218832943967005</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>167.20792347</v>
       </c>
       <c r="C369" s="5">
         <v>-14.232628930000004</v>
       </c>
       <c r="D369" s="5">
         <v>-62.479386712937156</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>167.13033605999999</v>
       </c>
       <c r="C370" s="5">
         <v>-7.7587410000006685E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-0.55540218754305259</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>166.93758976999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.19274629000000232</v>
       </c>
       <c r="D371" s="5">
         <v>-1.375178650152864</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>162.65819671</v>
       </c>
       <c r="C372" s="5">
         <v>-4.2793930599999896</v>
       </c>
       <c r="D372" s="5">
         <v>-26.774596751478686</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>160.18742542999999</v>
       </c>
       <c r="C373" s="5">
         <v>-2.4707712800000081</v>
       </c>
       <c r="D373" s="5">
         <v>-16.779634776901421</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>158.95996024999999</v>
       </c>
       <c r="C374" s="5">
         <v>-1.2274651799999958</v>
       </c>
       <c r="D374" s="5">
         <v>-8.8174171911042709</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>157.66155682999999</v>
       </c>
       <c r="C375" s="5">
         <v>-1.2984034199999996</v>
       </c>
       <c r="D375" s="5">
         <v>-9.3731714513652253</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>158.38778382000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.72622699000001489</v>
       </c>
       <c r="D376" s="5">
         <v>5.6696958810401155</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>157.83348092</v>
       </c>
       <c r="C377" s="5">
         <v>-0.55430290000001037</v>
       </c>
       <c r="D377" s="5">
         <v>-4.1196897154994527</v>
       </c>
       <c r="E377" s="5">
         <v>-13.408603012718967</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>157.20584396999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.62763695000001007</v>
       </c>
       <c r="D378" s="5">
         <v>-4.6688963323878401</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>154.48030822999999</v>
       </c>
       <c r="C379" s="5">
         <v>-2.725535739999998</v>
       </c>
       <c r="D379" s="5">
         <v>-18.931284830003982</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>157.91167974000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.4313715100000195</v>
       </c>
       <c r="D380" s="5">
         <v>30.164786764822903</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>157.84796458</v>
       </c>
       <c r="C381" s="5">
         <v>-6.3715160000015203E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-0.48311021797506903</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>157.30090411</v>
       </c>
       <c r="C382" s="5">
         <v>-0.54706046999999103</v>
       </c>
       <c r="D382" s="5">
         <v>-4.080525188575268</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>156.72161714000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.57928696999999829</v>
       </c>
       <c r="D383" s="5">
         <v>-4.330781577020149</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>158.37771731000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.656100170000002</v>
       </c>
       <c r="D384" s="5">
         <v>13.44414829993017</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>158.72926269999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.35154538999998408</v>
       </c>
       <c r="D385" s="5">
         <v>2.6963567570078117</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>159.63054392999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.90128122999999505</v>
       </c>
       <c r="D386" s="5">
         <v>7.0305936543205716</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>161.86027396</v>
       </c>
       <c r="C387" s="5">
         <v>2.2297300300000131</v>
       </c>
       <c r="D387" s="5">
         <v>18.111267975560796</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>162.26700194</v>
       </c>
       <c r="C388" s="5">
         <v>0.40672797999999943</v>
       </c>
       <c r="D388" s="5">
         <v>3.0574263121043499</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>162.62014334</v>
       </c>
       <c r="C389" s="5">
         <v>0.35314139999999838</v>
       </c>
       <c r="D389" s="5">
         <v>2.6430452470523003</v>
       </c>
       <c r="E389" s="5">
         <v>3.0327294260374282</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>162.42911572</v>
       </c>
       <c r="C390" s="5">
         <v>-0.19102761999999984</v>
       </c>
       <c r="D390" s="5">
         <v>-1.4005516151357922</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>162.32794390999999</v>
       </c>
       <c r="C391" s="5">
         <v>-0.10117181000001096</v>
       </c>
       <c r="D391" s="5">
         <v>-0.74488569387937131</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>162.72937884000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.40143493000002195</v>
       </c>
       <c r="D392" s="5">
         <v>3.0082826385156469</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>163.91592489000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.186546050000004</v>
       </c>
       <c r="D393" s="5">
         <v>9.1094037086860489</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>164.86920004999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.95327515999997559</v>
       </c>
       <c r="D394" s="5">
         <v>7.2063688207903542</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>166.51883928999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.6496392399999991</v>
       </c>
       <c r="D395" s="5">
         <v>12.690195206945031</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>169.37668804</v>
       </c>
       <c r="C396" s="5">
         <v>2.8578487500000165</v>
       </c>
       <c r="D396" s="5">
         <v>22.654401600724363</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>170.25512978</v>
       </c>
       <c r="C397" s="5">
         <v>0.87844173999999953</v>
       </c>
       <c r="D397" s="5">
         <v>6.4042156429862329</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>170.92552492999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.67039514999999028</v>
       </c>
       <c r="D398" s="5">
         <v>4.8287954176784886</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>170.77374793000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.1517769999999814</v>
       </c>
       <c r="D399" s="5">
         <v>-1.0603771528685635</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>171.67291121</v>
       </c>
       <c r="C400" s="5">
         <v>0.89916327999998202</v>
       </c>
       <c r="D400" s="5">
         <v>6.5044967215917238</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>172.89312583</v>
       </c>
       <c r="C401" s="5">
         <v>1.2202146200000072</v>
       </c>
       <c r="D401" s="5">
         <v>8.8708093738414142</v>
       </c>
       <c r="E401" s="5">
         <v>6.317164822885224</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>175.52467945000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.6315536200000054</v>
       </c>
       <c r="D402" s="5">
         <v>19.874152104322039</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>175.18310628</v>
       </c>
       <c r="C403" s="5">
         <v>-0.34157317000000376</v>
       </c>
       <c r="D403" s="5">
         <v>-2.3103821178213191</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>175.64123122000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.4581249400000047</v>
       </c>
       <c r="D404" s="5">
         <v>3.1836768797819825</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>175.34767097</v>
       </c>
       <c r="C405" s="5">
         <v>-0.29356025000001296</v>
       </c>
       <c r="D405" s="5">
         <v>-1.987301097357852</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>175.57257031</v>
       </c>
       <c r="C406" s="5">
         <v>0.22489934000000744</v>
       </c>
       <c r="D406" s="5">
         <v>1.5500129818379005</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>175.79281091999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.22024060999999051</v>
       </c>
       <c r="D407" s="5">
         <v>1.5157252521056597</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>175.21795082</v>
       </c>
       <c r="C408" s="5">
         <v>-0.5748600999999951</v>
       </c>
       <c r="D408" s="5">
         <v>-3.8543064214340395</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>174.89262002999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.32533079000000953</v>
       </c>
       <c r="D409" s="5">
         <v>-2.2054521129623028</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>176.65868594</v>
       </c>
       <c r="C410" s="5">
         <v>1.7660659100000089</v>
       </c>
       <c r="D410" s="5">
         <v>12.813777436471941</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>175.73825767</v>
       </c>
       <c r="C411" s="5">
         <v>-0.92042827000000216</v>
       </c>
       <c r="D411" s="5">
         <v>-6.0761582221467103</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>175.87119315000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.13293548000001465</v>
       </c>
       <c r="D412" s="5">
         <v>0.91151429121276717</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>177.36358114000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.4923879899999974</v>
       </c>
       <c r="D413" s="5">
         <v>10.671773316754173</v>
       </c>
       <c r="E413" s="5">
         <v>2.5856755660694342</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>179.39345077999999</v>
       </c>
       <c r="C414" s="5">
         <v>2.0298696399999869</v>
       </c>
       <c r="D414" s="5">
         <v>14.631933921588747</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>181.49462758000001</v>
       </c>
       <c r="C415" s="5">
         <v>2.1011768000000188</v>
       </c>
       <c r="D415" s="5">
         <v>14.996939076623871</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>182.17413643</v>
       </c>
       <c r="C416" s="5">
         <v>0.67950884999999062</v>
       </c>
       <c r="D416" s="5">
         <v>4.5864316486488255</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>182.64511737000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.47098094000000401</v>
       </c>
       <c r="D417" s="5">
         <v>3.1468969376044376</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>184.97435958</v>
       </c>
       <c r="C418" s="5">
         <v>2.3292422099999897</v>
       </c>
       <c r="D418" s="5">
         <v>16.423750975121585</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>187.14881007</v>
       </c>
       <c r="C419" s="5">
         <v>2.1744504899999981</v>
       </c>
       <c r="D419" s="5">
         <v>15.055253329425188</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>187.94442294000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.79561287000001357</v>
       </c>
       <c r="D420" s="5">
         <v>5.2224656754701781</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>190.67667781</v>
       </c>
       <c r="C421" s="5">
         <v>2.7322548699999913</v>
       </c>
       <c r="D421" s="5">
         <v>18.909787378599894</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>192.33959651000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.6629187000000059</v>
       </c>
       <c r="D422" s="5">
         <v>10.982240816640921</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>193.53576602999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.1961695199999838</v>
       </c>
       <c r="D423" s="5">
         <v>7.7234916121130981</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>194.95048987000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.4147238400000219</v>
       </c>
       <c r="D424" s="5">
         <v>9.133262981220458</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>195.08836514999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.13787527999997451</v>
       </c>
       <c r="D425" s="5">
         <v>0.85198770568764015</v>
       </c>
       <c r="E425" s="5">
         <v>9.9934743627042124</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>195.44541425</v>
       </c>
       <c r="C426" s="5">
         <v>0.35704910000001178</v>
       </c>
       <c r="D426" s="5">
         <v>2.2184727952246686</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>196.00721759999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.56180334999999104</v>
       </c>
       <c r="D427" s="5">
         <v>3.5044316020427457</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>196.94290243</v>
       </c>
       <c r="C428" s="5">
         <v>0.93568483000001379</v>
       </c>
       <c r="D428" s="5">
         <v>5.8812947386396086</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>198.08843056000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.1455281300000024</v>
       </c>
       <c r="D429" s="5">
         <v>7.2075386705847455</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>198.78690922999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.69847866999998587</v>
       </c>
       <c r="D430" s="5">
         <v>4.3143465703879169</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>198.56335823000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.22355099999998629</v>
       </c>
       <c r="D431" s="5">
         <v>-1.3411756561145682</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>199.76740785000001</v>
       </c>
       <c r="C432" s="5">
         <v>1.2040496200000064</v>
       </c>
       <c r="D432" s="5">
         <v>7.5242198977330865</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>200.33786326000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.57045540999999389</v>
       </c>
       <c r="D433" s="5">
         <v>3.4810524958329037</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>200.35468552</v>
       </c>
       <c r="C434" s="5">
         <v>1.6822259999997868E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.10080988760829968</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>202.42893641000001</v>
       </c>
       <c r="C435" s="5">
         <v>2.0742508900000018</v>
       </c>
       <c r="D435" s="5">
         <v>13.155867646112407</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>201.29514814999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.1337882600000171</v>
       </c>
       <c r="D436" s="5">
         <v>-6.5178770622566384</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>201.79254229</v>
       </c>
       <c r="C437" s="5">
         <v>0.49739414000001148</v>
       </c>
       <c r="D437" s="5">
         <v>3.0057945284476695</v>
       </c>
       <c r="E437" s="5">
         <v>3.4364823011589163</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>205.65927585</v>
       </c>
       <c r="C438" s="5">
         <v>3.8667335600000001</v>
       </c>
       <c r="D438" s="5">
         <v>25.579365712733427</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>205.40471774</v>
       </c>
       <c r="C439" s="5">
         <v>-0.25455811000000494</v>
       </c>
       <c r="D439" s="5">
         <v>-1.47524946886054</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>204.35636603</v>
+        <v>204.09363411000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.0483517099999915</v>
+        <v>-1.3110836299999846</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.9555688968016778</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3962583025560358</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>205.01671160999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.92307749999997668</v>
+      </c>
+      <c r="D441" s="5">
+        <v>5.5644413639077239</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>