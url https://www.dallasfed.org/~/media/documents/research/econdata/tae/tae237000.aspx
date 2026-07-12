--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5858BB91-D1FF-478E-96CF-5A5EDE834793}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{26181CFB-2F6F-4E63-95EF-72DA4D186258}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7B7775D6-D220-4B5D-A4E0-433406F05730}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{31BE20FE-18CE-4D8E-9D97-40ECE8D0AF69}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A72B4CDA-81E8-4BDE-B2F4-1742DDE5CB7B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B719DAB4-1A45-4B59-8BAB-514ED08D46A3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>79.536766365999995</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>79.535435332999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>78.847572718999999</v>
+        <v>78.847220965999995</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.68919364699999619</v>
+        <v>-0.68821436700000049</v>
       </c>
       <c r="D7" s="5">
-        <v>-9.9165987570870691</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-9.9033298279243116</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>77.178512268000006</v>
+        <v>77.178172644</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.6690604509999929</v>
+        <v>-1.6690483219999948</v>
       </c>
       <c r="D8" s="5">
-        <v>-22.64348580884462</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-22.64342948266005</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>76.375551291999997</v>
+        <v>76.375583892999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.80296097600000849</v>
+        <v>-0.80258875100000182</v>
       </c>
       <c r="D9" s="5">
-        <v>-11.79454079838268</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-11.789431056014543</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>77.668267392999994</v>
+        <v>77.668016807000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2927161009999963</v>
+        <v>1.2924329140000026</v>
       </c>
       <c r="D10" s="5">
-        <v>22.312574767089586</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>22.307212869069424</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>79.265154034999995</v>
+        <v>79.265081342000002</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5968866420000012</v>
+        <v>1.5970645350000012</v>
       </c>
       <c r="D11" s="5">
-        <v>27.662777711604502</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>27.666315471356249</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>80.128454438000006</v>
+        <v>80.128541995999996</v>
       </c>
       <c r="C12" s="5">
-        <v>0.86330040300001087</v>
+        <v>0.86346065399999361</v>
       </c>
       <c r="D12" s="5">
-        <v>13.881583128377439</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>13.884329721163557</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>80.778974689999998</v>
+        <v>80.779174634</v>
       </c>
       <c r="C13" s="5">
-        <v>0.65052025199999264</v>
+        <v>0.6506326380000047</v>
       </c>
       <c r="D13" s="5">
-        <v>10.189153481214097</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>10.190981502211205</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>82.409572886999996</v>
+        <v>82.409764843000005</v>
       </c>
       <c r="C14" s="5">
-        <v>1.6305981969999976</v>
+        <v>1.6305902090000046</v>
       </c>
       <c r="D14" s="5">
-        <v>27.101864617333927</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>27.101642078909592</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>80.497359580999998</v>
+        <v>80.497752501999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9122133059999982</v>
+        <v>-1.9120123410000076</v>
       </c>
       <c r="D15" s="5">
-        <v>-24.552012012422143</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-24.549701580436977</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>80.307393011000002</v>
+        <v>80.307951439000007</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.18996656999999573</v>
+        <v>-0.18980106299999022</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.7954237250201186</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-2.7930062723198312</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>81.092364982999996</v>
+        <v>81.093111026000003</v>
       </c>
       <c r="C17" s="5">
-        <v>0.78497197199999391</v>
+        <v>0.78515958699999544</v>
       </c>
       <c r="D17" s="5">
-        <v>12.381095987867674</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>12.384125284391034</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>79.614297742999995</v>
+        <v>79.613030163000005</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.4780672400000014</v>
+        <v>-1.4800808629999977</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.8075970626832</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-19.831768073269252</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>79.244803762000004</v>
+        <v>79.244466607999996</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.36949398099999087</v>
+        <v>-0.36856355500000859</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.4292773973456221</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-5.4160361437643134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>80.810304278000004</v>
+        <v>80.809995305000001</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5655005160000002</v>
+        <v>1.5655286970000049</v>
       </c>
       <c r="D20" s="5">
-        <v>26.459474584699638</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>26.460128868767541</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>78.896329442999999</v>
+        <v>78.896268702</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.9139748350000048</v>
+        <v>-1.9137266030000006</v>
       </c>
       <c r="D21" s="5">
-        <v>-24.996646900130305</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-24.99389852384639</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>78.245810790999997</v>
+        <v>78.245614674999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.65051865200000236</v>
+        <v>-0.65065402700000163</v>
       </c>
       <c r="D22" s="5">
-        <v>-9.4576926852000582</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-9.4595794166331899</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.956204829000001</v>
+        <v>77.956168324000004</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.289605961999996</v>
+        <v>-0.28944635099999516</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.3521713949703607</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-4.3498320467064477</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.722453383000001</v>
+        <v>77.722536786999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.23375144599999942</v>
+        <v>-0.23363153700000794</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.5394450245813114</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-3.5376608245759278</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.794186238999998</v>
+        <v>77.794353588000007</v>
       </c>
       <c r="C25" s="5">
-        <v>7.1732855999997014E-2</v>
+        <v>7.181680100001131E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.1131625732271333</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.1144706713278163</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.047528063000001</v>
+        <v>78.047711085000003</v>
       </c>
       <c r="C26" s="5">
-        <v>0.25334182400000316</v>
+        <v>0.2533574969999961</v>
       </c>
       <c r="D26" s="5">
-        <v>3.9786378222459229</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>3.9788796731709652</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.461675911</v>
+        <v>77.462003225999993</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.58585215200000107</v>
+        <v>-0.58570785900000999</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.6448919168261806</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-8.642830378905531</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>77.397685467000002</v>
+        <v>77.398140800999997</v>
       </c>
       <c r="C28" s="5">
-        <v>-6.3990443999998092E-2</v>
+        <v>-6.3862424999996392E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.98681834363250065</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.98484891993055879</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>76.777039236999997</v>
+        <v>76.777647846999997</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.62064623000000552</v>
+        <v>-0.62049295399999949</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.2094511389296247</v>
+        <v>-9.207224287068227</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.3214945043280615</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-5.3216150230275261</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>71.258842740000006</v>
+        <v>71.257934297000006</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.518196496999991</v>
+        <v>-5.5197135499999916</v>
       </c>
       <c r="D30" s="5">
-        <v>-59.140894361394118</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-59.151030505016088</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>71.559638311</v>
+        <v>71.559302970000005</v>
       </c>
       <c r="C31" s="5">
-        <v>0.30079557099999477</v>
+        <v>0.30136867299999892</v>
       </c>
       <c r="D31" s="5">
-        <v>5.1846730675416675</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>5.1948500382529739</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.308284967999995</v>
+        <v>72.308051882000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.74864665699999478</v>
+        <v>0.74874891199999638</v>
       </c>
       <c r="D32" s="5">
-        <v>13.302394755837742</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>13.304383471769054</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>72.432364023999995</v>
+        <v>72.432261429999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.12407905599999935</v>
+        <v>0.12420954799999606</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0787131629806721</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.0809267800289355</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.854507423000001</v>
+        <v>72.854397231999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.42214339900000653</v>
+        <v>0.42213580199999967</v>
       </c>
       <c r="D34" s="5">
-        <v>7.2223193226815807</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>7.2221957134720238</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>71.870403531999997</v>
+        <v>71.870408667000007</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.98410389100000373</v>
+        <v>-0.98398856499998999</v>
       </c>
       <c r="D35" s="5">
-        <v>-15.057725695584246</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-15.05611116946447</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>71.788280384999993</v>
+        <v>71.788359483999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-8.2123147000004337E-2</v>
+        <v>-8.2049183000009407E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.3626025505445005</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-1.3613829248320997</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.027781438999995</v>
+        <v>71.027902152999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.76049894599999845</v>
+        <v>-0.76045733099999779</v>
       </c>
       <c r="D37" s="5">
-        <v>-11.99722009434322</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-11.996588907161465</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>70.443352805999993</v>
+        <v>70.443500760000006</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.5844286330000017</v>
+        <v>-0.58440139299999316</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.4389968260162433</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-9.4385612703914887</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>70.592893431999997</v>
+        <v>70.593116893000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.14954062600000384</v>
+        <v>0.14961613299999499</v>
       </c>
       <c r="D39" s="5">
-        <v>2.5773735285932409</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>2.5786846726085555</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>70.094312634999994</v>
+        <v>70.094588357999996</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.49858079700000246</v>
+        <v>-0.49852853500000549</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.1537180728640362</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-8.1528714936765496</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>69.192225848000007</v>
+        <v>69.192576627999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.90208678699998757</v>
+        <v>-0.90201172999999812</v>
       </c>
       <c r="D41" s="5">
-        <v>-14.395963284589486</v>
+        <v>-14.394796281930844</v>
       </c>
       <c r="E41" s="5">
-        <v>-9.8790126115526959</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-9.8792701153274205</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>68.422955021000007</v>
+        <v>68.422445725000003</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.76927082699999971</v>
+        <v>-0.77013090299999476</v>
       </c>
       <c r="D42" s="5">
-        <v>-12.555138042674962</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-12.568267437584858</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.709428224000007</v>
+        <v>67.709150614999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.7135267970000001</v>
+        <v>-0.71329511000000423</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.820457723704402</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-11.816919856858865</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.452662273000001</v>
+        <v>67.452488646999996</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.25676595100000554</v>
+        <v>-0.25666196800000307</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4568868154043599</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-4.4551372506257962</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.558059661000001</v>
+        <v>67.557946228999995</v>
       </c>
       <c r="C45" s="5">
-        <v>0.10539738800000009</v>
+        <v>0.10545758199999966</v>
       </c>
       <c r="D45" s="5">
-        <v>1.8912446141712502</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.8923389494349907</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.942401555999993</v>
+        <v>66.942359726999996</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.6156581050000085</v>
+        <v>-0.61558650199999931</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.403828783168191</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-10.402695369582682</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>67.692655471999998</v>
+        <v>67.692680468999995</v>
       </c>
       <c r="C47" s="5">
-        <v>0.75025391600000546</v>
+        <v>0.75032074199999954</v>
       </c>
       <c r="D47" s="5">
-        <v>14.309717098053287</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>14.311080760798077</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>67.597331525000001</v>
+        <v>67.597391704000003</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.5323946999997133E-2</v>
+        <v>-9.5288764999992281E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.6767984170388384</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-1.6761837164643301</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.906298676999995</v>
+        <v>67.906384899000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.30896715199999392</v>
+        <v>0.30899319499999933</v>
       </c>
       <c r="D49" s="5">
-        <v>5.6248456033825001</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.6253265728317237</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.073082471999996</v>
+        <v>68.073189399</v>
       </c>
       <c r="C50" s="5">
-        <v>0.16678379500000062</v>
+        <v>0.1668044999999978</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9874460782446155</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9878181277452676</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.156814014999995</v>
+        <v>68.156941188000005</v>
       </c>
       <c r="C51" s="5">
-        <v>8.3731542999998965E-2</v>
+        <v>8.3751789000004351E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4860557028191002</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.4864151102983891</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.057827927999995</v>
+        <v>68.057970244000003</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.8986087000000111E-2</v>
+        <v>-9.8970944000001282E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.7289403316789298</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.7286747455221962</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.696316140999997</v>
+        <v>68.696517174999997</v>
       </c>
       <c r="C53" s="5">
-        <v>0.63848821300000225</v>
+        <v>0.63854693099999338</v>
       </c>
       <c r="D53" s="5">
-        <v>11.857309509459535</v>
+        <v>11.858430741251723</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.71671304242967304</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-0.71692582813754901</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>68.268747446000006</v>
+        <v>68.268541361999993</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.42756869499999084</v>
+        <v>-0.42797581300000331</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.2184048769400437</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-7.225023827771726</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>67.106725664999999</v>
+        <v>67.106471119000005</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.1620217810000071</v>
+        <v>-1.1620702429999881</v>
       </c>
       <c r="D55" s="5">
-        <v>-18.617810687820512</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-18.618566989723483</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>67.871455706000006</v>
+        <v>67.871316011000005</v>
       </c>
       <c r="C56" s="5">
-        <v>0.76473004100000708</v>
+        <v>0.76484489199999928</v>
       </c>
       <c r="D56" s="5">
-        <v>14.565375396416137</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>14.567760573229126</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>67.356231045000001</v>
+        <v>67.356182297999993</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.51522466100000486</v>
+        <v>-0.51513371300001154</v>
       </c>
       <c r="D57" s="5">
-        <v>-8.7385494381112103</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-8.7370879527872365</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>66.115317951999998</v>
+        <v>66.115305766000006</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.2409130930000032</v>
+        <v>-1.2408765319999873</v>
       </c>
       <c r="D58" s="5">
-        <v>-19.999674495663655</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-19.999156662928986</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>67.061254586000004</v>
+        <v>67.061280764000003</v>
       </c>
       <c r="C59" s="5">
-        <v>0.94593663400000594</v>
+        <v>0.94597499799999696</v>
       </c>
       <c r="D59" s="5">
-        <v>18.586430782304618</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>18.587248567295276</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.280722298000001</v>
+        <v>67.280769900999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2194677119999966</v>
+        <v>0.2194891369999965</v>
       </c>
       <c r="D60" s="5">
-        <v>3.9986387808343515</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.9990346025314594</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>67.436027581000005</v>
+        <v>67.436094854000004</v>
       </c>
       <c r="C61" s="5">
-        <v>0.15530528300000412</v>
+        <v>0.15532495300000448</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8054202366713854</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.8057780669745735</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>67.569925002000005</v>
+        <v>67.569983925000003</v>
       </c>
       <c r="C62" s="5">
-        <v>0.13389742100000035</v>
+        <v>0.13388907099999869</v>
       </c>
       <c r="D62" s="5">
-        <v>2.4088495440989677</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.4086952521011895</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.309956392000004</v>
+        <v>67.310017649000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.25996861000000138</v>
+        <v>-0.25996627600000011</v>
       </c>
       <c r="D63" s="5">
-        <v>-4.5204271027366794</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-4.5203835143404874</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>68.130536555000006</v>
+        <v>68.130592378000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.82058016300000247</v>
+        <v>0.8205747290000005</v>
       </c>
       <c r="D64" s="5">
-        <v>15.651161827765293</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>15.651035925749257</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.322692168000003</v>
+        <v>69.322770907999995</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1921556129999971</v>
+        <v>1.1921785299999925</v>
       </c>
       <c r="D65" s="5">
-        <v>23.141186440237306</v>
+        <v>23.141654121748378</v>
       </c>
       <c r="E65" s="5">
-        <v>0.91180439095797094</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>0.91162370197699349</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>70.274199225999993</v>
+        <v>70.274141358999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.95150705799999002</v>
+        <v>0.9513704510000025</v>
       </c>
       <c r="D66" s="5">
-        <v>17.773022913659187</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>17.770253923924706</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>69.837953033000005</v>
+        <v>69.837783901999998</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.43624619299998812</v>
+        <v>-0.43635745699999973</v>
       </c>
       <c r="D67" s="5">
-        <v>-7.2001759023094696</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-7.2019557711650588</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.469425506999997</v>
+        <v>69.469331201000003</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.36852752600000827</v>
+        <v>-0.36845270099999539</v>
       </c>
       <c r="D68" s="5">
-        <v>-6.1516871776902127</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-6.1504886361982036</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.822611526000003</v>
+        <v>69.822601969000004</v>
       </c>
       <c r="C69" s="5">
-        <v>0.35318601900000601</v>
+        <v>0.35327076800000157</v>
       </c>
       <c r="D69" s="5">
-        <v>6.2743780421498752</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>6.2759347311538205</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.442442025999995</v>
+        <v>70.442446512000004</v>
       </c>
       <c r="C70" s="5">
-        <v>0.61983049999999196</v>
+        <v>0.61984454299999925</v>
       </c>
       <c r="D70" s="5">
-        <v>11.188476105296319</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>11.188743703327543</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>70.617933160000007</v>
+        <v>70.617952380999995</v>
       </c>
       <c r="C71" s="5">
-        <v>0.17549113400001204</v>
+        <v>0.17550586899999132</v>
       </c>
       <c r="D71" s="5">
-        <v>3.0308283391654145</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.0310861223158403</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>70.812060059999993</v>
+        <v>70.812088121000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.19412689999998634</v>
+        <v>0.19413574000000722</v>
       </c>
       <c r="D72" s="5">
-        <v>3.3491045838986766</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.3492584806828818</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>71.236401138999994</v>
+        <v>71.236454135000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42434107900000129</v>
+        <v>0.42436601400000029</v>
       </c>
       <c r="D73" s="5">
-        <v>7.4328015667106895</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.4332497828728306</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>72.367380291000003</v>
+        <v>72.367404261999994</v>
       </c>
       <c r="C74" s="5">
-        <v>1.130979152000009</v>
+        <v>1.1309501269999913</v>
       </c>
       <c r="D74" s="5">
-        <v>20.806573698174823</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>20.805975410109887</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>73.578766360000003</v>
+        <v>73.578788505999995</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2113860689999996</v>
+        <v>1.2113842440000013</v>
       </c>
       <c r="D75" s="5">
-        <v>22.043824326843797</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>22.043780014959392</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>74.535863556999999</v>
+        <v>74.535892934000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.95709719699999596</v>
+        <v>0.95710442800000806</v>
       </c>
       <c r="D76" s="5">
-        <v>16.775954262500782</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>16.776084793069266</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>74.453836647000003</v>
+        <v>74.453885700000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-8.2026909999996178E-2</v>
+        <v>-8.2007234000002427E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-1.3126390442095515</v>
+        <v>-1.3123255669985734</v>
       </c>
       <c r="E77" s="5">
-        <v>7.4018251722897999</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>7.4017739406430305</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>74.068548008999997</v>
+        <v>74.068505224000006</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38528863800000579</v>
+        <v>-0.38538047599999459</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0361099148260493</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.0375041162343823</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>73.881253005000005</v>
+        <v>73.881151759000005</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.1872950039999921</v>
+        <v>-0.18735346500000105</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.9925575595310505</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.9934803850971026</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>73.587994076000001</v>
+        <v>73.587940059999994</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.29325892900000383</v>
+        <v>-0.29321169900001109</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6605705636098556</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-4.6598425228727152</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>73.948231057000001</v>
+        <v>73.948235760000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.3602369809999999</v>
+        <v>0.36029570000000888</v>
       </c>
       <c r="D81" s="5">
-        <v>6.0351604349060173</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>6.0361753636939852</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>74.275823079999995</v>
+        <v>74.275832961999996</v>
       </c>
       <c r="C82" s="5">
-        <v>0.32759202299999401</v>
+        <v>0.32759720199999265</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4474793420081769</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.4475672170200662</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>74.493854088000006</v>
+        <v>74.493871002999995</v>
       </c>
       <c r="C83" s="5">
-        <v>0.21803100800001118</v>
+        <v>0.21803804099999979</v>
       </c>
       <c r="D83" s="5">
-        <v>3.5799388383556563</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.5800557027652946</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>74.581302639</v>
+        <v>74.581321791999997</v>
       </c>
       <c r="C84" s="5">
-        <v>8.7448550999994268E-2</v>
+        <v>8.7450789000001805E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.4178142747340416</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>1.4178504702796246</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>74.485459868000007</v>
+        <v>74.485492551999997</v>
       </c>
       <c r="C85" s="5">
-        <v>-9.5842770999993832E-2</v>
+        <v>-9.5829240000000482E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.5312404248673528</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-1.531025380685358</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>74.019894061000002</v>
+        <v>74.019902556999995</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.46556580700000438</v>
+        <v>-0.46558999500000198</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.2479602229141848</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-7.248320861071833</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>74.500705752000002</v>
+        <v>74.500711761000005</v>
       </c>
       <c r="C87" s="5">
-        <v>0.48081169099999954</v>
+        <v>0.48080920400001048</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0794515786170464</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>8.0794073226897911</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>74.421878139</v>
+        <v>74.421892803000006</v>
       </c>
       <c r="C88" s="5">
-        <v>-7.8827613000001406E-2</v>
+        <v>-7.8818957999999384E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.2623315861567397</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-1.2621936907753262</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>75.143190723999993</v>
+        <v>75.143211072</v>
       </c>
       <c r="C89" s="5">
-        <v>0.72131258499999262</v>
+        <v>0.72131826899999396</v>
       </c>
       <c r="D89" s="5">
-        <v>12.271125138019666</v>
+        <v>12.271224499117572</v>
       </c>
       <c r="E89" s="5">
-        <v>0.92588120108350047</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.92584203701271406</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>75.515363124999993</v>
+        <v>75.515328233000005</v>
       </c>
       <c r="C90" s="5">
-        <v>0.37217240100000026</v>
+        <v>0.37211716100000558</v>
       </c>
       <c r="D90" s="5">
-        <v>6.1080164371586587</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.1070833170720817</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>78.230724311000003</v>
+        <v>78.230676998999996</v>
       </c>
       <c r="C91" s="5">
-        <v>2.7153611860000098</v>
+        <v>2.7153487659999911</v>
       </c>
       <c r="D91" s="5">
-        <v>52.793343275714392</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>52.793081589388777</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>79.099425479000004</v>
+        <v>79.099393775999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.86870116800000119</v>
+        <v>0.86871677700000305</v>
       </c>
       <c r="D92" s="5">
-        <v>14.169929886763221</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>14.170209342084327</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>77.613092983000001</v>
+        <v>77.613099715999994</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.4863324960000028</v>
+        <v>-1.4862940600000059</v>
       </c>
       <c r="D93" s="5">
-        <v>-20.358406221534775</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-20.357940268800569</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>77.662598380999995</v>
+        <v>77.662608484000003</v>
       </c>
       <c r="C94" s="5">
-        <v>4.9505397999993761E-2</v>
+        <v>4.9508768000009695E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.76810917973284543</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.76816158423518299</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>78.012370274000006</v>
+        <v>78.012382240999997</v>
       </c>
       <c r="C95" s="5">
-        <v>0.34977189300001044</v>
+        <v>0.34977375699999413</v>
       </c>
       <c r="D95" s="5">
-        <v>5.540386328413005</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.5404158506631163</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>78.357435437999996</v>
+        <v>78.357447057000002</v>
       </c>
       <c r="C96" s="5">
-        <v>0.34506516399999043</v>
+        <v>0.34506481600000427</v>
       </c>
       <c r="D96" s="5">
-        <v>5.4389036290743764</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.4388971550674015</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>79.205692581999998</v>
+        <v>79.205709958</v>
       </c>
       <c r="C97" s="5">
-        <v>0.84825714400000152</v>
+        <v>0.84826290099999824</v>
       </c>
       <c r="D97" s="5">
-        <v>13.792643802361404</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>13.792740884992515</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>80.108742461000006</v>
+        <v>80.108746116999995</v>
       </c>
       <c r="C98" s="5">
-        <v>0.9030498790000081</v>
+        <v>0.90303615899999556</v>
       </c>
       <c r="D98" s="5">
-        <v>14.57298323728331</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.572744366359046</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>79.790333039999993</v>
+        <v>79.790336041000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.31840942100001257</v>
+        <v>-0.31841007599999216</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.6667580296417928</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.6667672123972377</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>80.369489665000003</v>
+        <v>80.369501357999994</v>
       </c>
       <c r="C100" s="5">
-        <v>0.57915662500001019</v>
+        <v>0.57916531699999041</v>
       </c>
       <c r="D100" s="5">
-        <v>9.0664541318039582</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.0665953242466291</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>80.147045849999998</v>
+        <v>80.147047276999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.22244381500000543</v>
+        <v>-0.22245408099999509</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.2712214512946369</v>
+        <v>-3.2713696618210997</v>
       </c>
       <c r="E101" s="5">
-        <v>6.6590932295902849</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>6.6590662464576678</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>80.100250238000001</v>
+        <v>80.100222294999995</v>
       </c>
       <c r="C102" s="5">
-        <v>-4.6795611999996822E-2</v>
+        <v>-4.6824982000003956E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-0.69840073144773474</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-0.69883764383579239</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>81.201541597000002</v>
+        <v>81.201528439000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1012913590000011</v>
+        <v>1.1013061440000058</v>
       </c>
       <c r="D103" s="5">
-        <v>17.80529677982079</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>17.805560865383828</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>82.067054897000006</v>
+        <v>82.067041720000006</v>
       </c>
       <c r="C104" s="5">
-        <v>0.86551330000000348</v>
+        <v>0.86551328100000546</v>
       </c>
       <c r="D104" s="5">
-        <v>13.567715211920062</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>13.56771722538943</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>83.045436132000006</v>
+        <v>83.045434885000006</v>
       </c>
       <c r="C105" s="5">
-        <v>0.97838123500000052</v>
+        <v>0.97839316499999995</v>
       </c>
       <c r="D105" s="5">
-        <v>15.282414093250862</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.282615442866888</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>83.395630351999998</v>
+        <v>83.395636312999997</v>
       </c>
       <c r="C106" s="5">
-        <v>0.35019421999999167</v>
+        <v>0.35020142799999121</v>
       </c>
       <c r="D106" s="5">
-        <v>5.1793070653106232</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.1794162344693362</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>83.269119243999995</v>
+        <v>83.269127964999996</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12651110800000254</v>
+        <v>-0.12650834800000155</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8052871393437253</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.8052479547721711</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>84.086496065000006</v>
+        <v>84.086503905000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.81737682100001052</v>
+        <v>0.81737594000000513</v>
       </c>
       <c r="D108" s="5">
-        <v>12.436524791340675</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>12.436509281338459</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>84.222987568999997</v>
+        <v>84.222992985999994</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13649150399999144</v>
+        <v>0.13648908099999346</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9653574362068493</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.9653220501974378</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>84.294475234000004</v>
+        <v>84.294478182999995</v>
       </c>
       <c r="C110" s="5">
-        <v>7.1487665000006473E-2</v>
+        <v>7.1485197000001222E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>1.0233169211595339</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.023281361535977</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>85.246876838000006</v>
+        <v>85.246878057999993</v>
       </c>
       <c r="C111" s="5">
-        <v>0.95240160400000207</v>
+        <v>0.95239987499999756</v>
       </c>
       <c r="D111" s="5">
-        <v>14.433290462396409</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>14.433262074076602</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>85.491139505000007</v>
+        <v>85.491146803000007</v>
       </c>
       <c r="C112" s="5">
-        <v>0.24426266700000099</v>
+        <v>0.24426874500001361</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4931361049526322</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4932243484461667</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>86.615982267999996</v>
+        <v>86.615982056999997</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1248427629999895</v>
+        <v>1.12483525399999</v>
       </c>
       <c r="D113" s="5">
-        <v>16.983106189465037</v>
+        <v>16.982982933871817</v>
       </c>
       <c r="E113" s="5">
-        <v>8.0713348188865339</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>8.0713326314348244</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>86.932932041000001</v>
+        <v>86.932914510000003</v>
       </c>
       <c r="C114" s="5">
-        <v>0.3169497730000046</v>
+        <v>0.31693245300000683</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4805650674569319</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>4.4803152858336803</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>87.333959949000004</v>
+        <v>87.333954581</v>
       </c>
       <c r="C115" s="5">
-        <v>0.40102790800000321</v>
+        <v>0.40104007099999706</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6783200260308808</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.6784978143355813</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>87.505946317999999</v>
+        <v>87.505941131</v>
       </c>
       <c r="C116" s="5">
-        <v>0.17198636899999542</v>
+        <v>0.17198654999999974</v>
       </c>
       <c r="D116" s="5">
-        <v>2.3889189133372568</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.3889216031797611</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>88.379575415999994</v>
+        <v>88.379575673000005</v>
       </c>
       <c r="C117" s="5">
-        <v>0.873629097999995</v>
+        <v>0.8736345420000049</v>
       </c>
       <c r="D117" s="5">
-        <v>12.660621010662144</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>12.660705078795109</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>88.824598025</v>
+        <v>88.824601380000004</v>
       </c>
       <c r="C118" s="5">
-        <v>0.44502260900000579</v>
+        <v>0.44502570699999922</v>
       </c>
       <c r="D118" s="5">
-        <v>6.2126095423860717</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.2126539772770162</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>89.819746711999997</v>
+        <v>89.819750993</v>
       </c>
       <c r="C119" s="5">
-        <v>0.99514868699999681</v>
+        <v>0.99514961299999527</v>
       </c>
       <c r="D119" s="5">
-        <v>14.304388122671586</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>14.304401689765523</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.477832178</v>
+        <v>90.477835681000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.65808546600000284</v>
+        <v>0.65808468800000242</v>
       </c>
       <c r="D120" s="5">
-        <v>9.155173749433887</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>9.1551620321172358</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>91.103640724000002</v>
+        <v>91.103642726000004</v>
       </c>
       <c r="C121" s="5">
-        <v>0.6258085460000018</v>
+        <v>0.62580704500000195</v>
       </c>
       <c r="D121" s="5">
-        <v>8.6231907336248526</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>8.6231689111939005</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.995866235999998</v>
+        <v>91.995867034</v>
       </c>
       <c r="C122" s="5">
-        <v>0.892225511999996</v>
+        <v>0.89222430799999586</v>
       </c>
       <c r="D122" s="5">
-        <v>12.406380489740766</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>12.406362548780647</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.947094218000004</v>
+        <v>92.947094331000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.95122798200000602</v>
+        <v>0.95122729700000264</v>
       </c>
       <c r="D123" s="5">
-        <v>13.138403951028588</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>13.138393824837724</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>93.343585740999998</v>
+        <v>93.343590133999996</v>
       </c>
       <c r="C124" s="5">
-        <v>0.39649152299999457</v>
+        <v>0.39649580299999343</v>
       </c>
       <c r="D124" s="5">
-        <v>5.2407551305185818</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.2408130301348832</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.823568476999995</v>
+        <v>93.823567275000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.47998273599999663</v>
+        <v>0.47997714100000621</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3480672556700313</v>
+        <v>6.3479908459303624</v>
       </c>
       <c r="E125" s="5">
-        <v>8.3213120953808293</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>8.3213109715212461</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>94.577931371999995</v>
+        <v>94.577923161000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.75436289499999987</v>
+        <v>0.75435588599999903</v>
       </c>
       <c r="D126" s="5">
-        <v>10.086576860767039</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>10.086479095981415</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>94.920026715000006</v>
+        <v>94.920025222000007</v>
       </c>
       <c r="C127" s="5">
-        <v>0.3420953430000111</v>
+        <v>0.34210206100000562</v>
       </c>
       <c r="D127" s="5">
-        <v>4.4278872657213864</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.4279763489287971</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>95.685202763000007</v>
+        <v>95.685201962999997</v>
       </c>
       <c r="C128" s="5">
-        <v>0.76517604800000072</v>
+        <v>0.76517674099999056</v>
       </c>
       <c r="D128" s="5">
-        <v>10.114156600206847</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>10.114166336432074</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>96.257007021999996</v>
+        <v>96.257006687000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.57180425899998966</v>
+        <v>0.57180472400000326</v>
       </c>
       <c r="D129" s="5">
-        <v>7.4115211734607112</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>7.4115274641026962</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>96.786700508999999</v>
+        <v>96.786701784000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.52969348700000296</v>
+        <v>0.52969509700000117</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8070630662370402</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.8070844108575113</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>97.052709067999999</v>
+        <v>97.052710730000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26600855899999942</v>
+        <v>0.26600894599999947</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3483938959593562</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.34839879643134</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>97.420815543000003</v>
+        <v>97.420816626000004</v>
       </c>
       <c r="C132" s="5">
-        <v>0.36810647500000471</v>
+        <v>0.36810589600000299</v>
       </c>
       <c r="D132" s="5">
-        <v>4.6475777669397811</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.6475702222752435</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>97.942893355999999</v>
+        <v>97.942893678000004</v>
       </c>
       <c r="C133" s="5">
-        <v>0.52207781299999567</v>
+        <v>0.52207705200000021</v>
       </c>
       <c r="D133" s="5">
-        <v>6.6237672829177585</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.6237572657125376</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>98.402899206000001</v>
+        <v>98.402899351000002</v>
       </c>
       <c r="C134" s="5">
-        <v>0.46000585000000171</v>
+        <v>0.46000567299999773</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7839001762527431</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.7838978734266133</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>97.211373198000004</v>
+        <v>97.211373562000006</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.1915260079999968</v>
+        <v>-1.1915257889999964</v>
       </c>
       <c r="D135" s="5">
-        <v>-13.600703383263536</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-13.600701028830109</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>98.260838496999995</v>
+        <v>98.260840631999997</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0494652989999906</v>
+        <v>1.0494670699999915</v>
       </c>
       <c r="D136" s="5">
-        <v>13.752422452029144</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>13.75244699998408</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>98.940119765000006</v>
+        <v>98.940118690999995</v>
       </c>
       <c r="C137" s="5">
-        <v>0.6792812680000111</v>
+        <v>0.67927805899999782</v>
       </c>
       <c r="D137" s="5">
-        <v>8.6184474909502651</v>
+        <v>8.6184050216669981</v>
       </c>
       <c r="E137" s="5">
-        <v>5.453375277720629</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.4533754840116133</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.18980922</v>
+        <v>100.18980766999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2496894549999951</v>
+        <v>1.2496889789999983</v>
       </c>
       <c r="D138" s="5">
-        <v>16.25547494698165</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>16.25546850793793</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.49971481</v>
+        <v>100.49971352999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.30990558999999962</v>
+        <v>0.30990586000000064</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7756247694375356</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.7756281744580233</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>101.1001076</v>
+        <v>101.10010687</v>
       </c>
       <c r="C140" s="5">
-        <v>0.60039279000000079</v>
+        <v>0.60039334000001077</v>
       </c>
       <c r="D140" s="5">
-        <v>7.409194943355879</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.4092020527130709</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.84142124</v>
+        <v>100.84142122</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25868635999999867</v>
+        <v>-0.25868565000000387</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.0276140609831304</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.0276058894284086</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.69963519</v>
+        <v>100.69963563</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.14178605000000744</v>
+        <v>-0.1417855899999978</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.6742491257491166</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.6742437362064266</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>101.38549458</v>
+        <v>101.38549519999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.68585939000000451</v>
+        <v>0.68585956999999098</v>
       </c>
       <c r="D143" s="5">
-        <v>8.486356182339394</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>8.4863584551413176</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.94230392</v>
+        <v>101.94230425000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.55680934000000093</v>
+        <v>0.55680905000001246</v>
       </c>
       <c r="D144" s="5">
-        <v>6.7931619160618517</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>6.7931582276638203</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>102.19598478</v>
+        <v>102.19598486</v>
       </c>
       <c r="C145" s="5">
-        <v>0.25368086000000289</v>
+        <v>0.25368060999998931</v>
       </c>
       <c r="D145" s="5">
-        <v>3.0273812968255154</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.0273782624849144</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.79834905</v>
+        <v>101.79834909</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.39763573000000463</v>
+        <v>-0.39763576999999373</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.5704619940920228</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.5704624405601191</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>101.05303787</v>
+        <v>101.05303845</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.74531118000000163</v>
+        <v>-0.74531063999999958</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.4404457755441022</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.4404399011269504</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>101.61757239000001</v>
+        <v>101.61757246000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.56453452000000937</v>
+        <v>0.5645340100000027</v>
       </c>
       <c r="D148" s="5">
-        <v>6.9136853726432301</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>6.9136788927721682</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>101.15202046</v>
+        <v>101.15202037</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.46555193000000372</v>
+        <v>-0.46555209000000275</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3612582729108516</v>
+        <v>-5.3612600656794633</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2355953280162266</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.2355963468246864</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>100.32447132999999</v>
+        <v>100.32447087</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.8275491300000084</v>
+        <v>-0.82754950000000349</v>
       </c>
       <c r="D150" s="5">
-        <v>-9.3875622954223701</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-9.3875663135830401</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>100.83637589</v>
+        <v>100.83637555999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.51190456000000495</v>
+        <v>0.51190468999999439</v>
       </c>
       <c r="D151" s="5">
-        <v>6.2977774408378817</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>6.29777911502023</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>100.47622815</v>
+        <v>100.47622787</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.36014774000000216</v>
+        <v>-0.36014768999999092</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.2027287433899723</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-4.2027281848154523</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>99.183479120000001</v>
+        <v>99.183479226000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.292749029999996</v>
+        <v>-1.2927486439999996</v>
       </c>
       <c r="D153" s="5">
-        <v>-14.392428348824282</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-14.392424388150316</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>99.169332323999996</v>
+        <v>99.169332370999996</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.4146796000005679E-2</v>
+        <v>-1.4146855000007008E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.17102489486369166</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.17102560739048478</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>99.301524849000003</v>
+        <v>99.301525065999996</v>
       </c>
       <c r="C155" s="5">
-        <v>0.13219252500000778</v>
+        <v>0.13219269500000053</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6113773387866237</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>1.6113794254698499</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>97.669225458</v>
+        <v>97.669225496999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.6322993910000037</v>
+        <v>-1.6322995689999971</v>
       </c>
       <c r="D156" s="5">
-        <v>-18.036232175362986</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-18.036233931967573</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.989207464000003</v>
+        <v>97.989207446999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.31998200600000359</v>
+        <v>0.31998194999999896</v>
       </c>
       <c r="D157" s="5">
-        <v>4.0030360420257649</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.0030353271561125</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>97.587027649000007</v>
+        <v>97.587027672000005</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.40217981499999667</v>
+        <v>-0.40217977499999336</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.8155199739661096</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-4.8155195066001744</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>97.143481855999994</v>
+        <v>97.143482141000007</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.44354579300001262</v>
+        <v>-0.44354553099999805</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.3198573091284622</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.3198542436302398</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>96.915787033000001</v>
+        <v>96.915787012999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22769482299999311</v>
+        <v>-0.22769512800000768</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.7767048823741813</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-2.7767085459456164</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>96.546793613000006</v>
+        <v>96.546793519999994</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.36899341999999535</v>
+        <v>-0.36899349300000495</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.4743638709147771</v>
+        <v>-4.4743647385537155</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.5527779139331255</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-4.5527779209498025</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>96.027007166999994</v>
+        <v>96.027006978000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.51978644600001189</v>
+        <v>-0.51978654199999141</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.2726233455968838</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.2726244758732008</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>95.577653828999999</v>
+        <v>95.577653584000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.44935333799999455</v>
+        <v>-0.44935339399999918</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.4730459964438811</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.4730466715528276</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>95.520326636999997</v>
+        <v>95.520326513000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7327192000002469E-2</v>
+        <v>-5.7327071000003116E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.71738677279132856</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.71738526543387859</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>96.146856091000004</v>
+        <v>96.146856397999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.62652945400000704</v>
+        <v>0.62652988499999651</v>
       </c>
       <c r="D165" s="5">
-        <v>8.1611925459902146</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>8.1611983752537078</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>96.062041097000005</v>
+        <v>96.062041094999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-8.4814993999998478E-2</v>
+        <v>-8.4815302999999176E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.0534472223377445</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.0534510383326867</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>95.687853435999997</v>
+        <v>95.687853572999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.37418766100000767</v>
+        <v>-0.37418752199999972</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.5754711905254597</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.5754695272088082</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>94.967574257999999</v>
+        <v>94.967574309</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.72027917799999841</v>
+        <v>-0.72027926399999842</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.6681206462676403</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-8.6681216268578165</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>94.965778041999997</v>
+        <v>94.965778078</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.7962160000024596E-3</v>
+        <v>-1.796231000000148E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.2694430231728902E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-2.2694619718421905E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>95.445878518000001</v>
+        <v>95.445878625000006</v>
       </c>
       <c r="C170" s="5">
-        <v>0.48010047600000405</v>
+        <v>0.48010054700000637</v>
       </c>
       <c r="D170" s="5">
-        <v>6.2381716801194864</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>6.2381726260262171</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>95.958894538999999</v>
+        <v>95.958894623000006</v>
       </c>
       <c r="C171" s="5">
-        <v>0.51301602099999855</v>
+        <v>0.5130159980000002</v>
       </c>
       <c r="D171" s="5">
-        <v>6.6440617518071177</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>6.6440614374043472</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>95.069311607000003</v>
+        <v>95.069311495999997</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.88958293199999616</v>
+        <v>-0.88958312700000874</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.574504274471529</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-10.574506466766975</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>95.638836402999999</v>
+        <v>95.638836201999993</v>
       </c>
       <c r="C173" s="5">
-        <v>0.56952479599999606</v>
+        <v>0.56952470599999572</v>
       </c>
       <c r="D173" s="5">
-        <v>7.430404918670952</v>
+        <v>7.4304037144782509</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.94043227747104829</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.94043239023977598</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>96.935358545</v>
+        <v>96.935358386000004</v>
       </c>
       <c r="C174" s="5">
-        <v>1.2965221420000006</v>
+        <v>1.2965221840000112</v>
       </c>
       <c r="D174" s="5">
-        <v>17.537175190649833</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>17.537175841413411</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>96.719843761000007</v>
+        <v>96.719843268999995</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21551478399999269</v>
+        <v>-0.21551511700000958</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6355570461104705</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-2.6355610730126156</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>96.629344816</v>
+        <v>96.629344525999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-9.0498945000007325E-2</v>
+        <v>-9.0498742999997717E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.1170571966806819</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.1170547218008475</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>98.495004797999997</v>
+        <v>98.495005794999997</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8656599819999968</v>
+        <v>1.8656612690000003</v>
       </c>
       <c r="D177" s="5">
-        <v>25.794614880037358</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>25.794634690425376</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>97.359105740000004</v>
+        <v>97.359105611999993</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.1358990579999926</v>
+        <v>-1.1359001830000039</v>
       </c>
       <c r="D178" s="5">
-        <v>-12.994151683813337</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-12.994163624907051</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>97.638341830000002</v>
+        <v>97.638341943</v>
       </c>
       <c r="C179" s="5">
-        <v>0.27923608999999772</v>
+        <v>0.279236331000007</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4965395766842322</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.4965426468709149</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>98.644316126999996</v>
+        <v>98.644316314999998</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0059742969999945</v>
+        <v>1.0059743719999972</v>
       </c>
       <c r="D180" s="5">
-        <v>13.08891891469468</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.088919930466103</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>98.894554823999997</v>
+        <v>98.894554995999997</v>
       </c>
       <c r="C181" s="5">
-        <v>0.25023869700000034</v>
+        <v>0.25023868099999902</v>
       </c>
       <c r="D181" s="5">
-        <v>3.08696697976234</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>3.0869667736572071</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>98.792544202000002</v>
+        <v>98.792544387000007</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10201062199999456</v>
+        <v>-0.10201060899998993</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.2308124022482492</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.2308122441565761</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>100.12306427999999</v>
+        <v>100.12306423</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3305200779999922</v>
+        <v>1.3305198429999905</v>
       </c>
       <c r="D183" s="5">
-        <v>17.413910874304506</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>17.41390753224017</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>101.13330120000001</v>
+        <v>101.13330103</v>
       </c>
       <c r="C184" s="5">
-        <v>1.0102369200000112</v>
+        <v>1.0102368000000013</v>
       </c>
       <c r="D184" s="5">
-        <v>12.802990037782935</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>12.80298843837484</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>101.82195974</v>
+        <v>101.82195946</v>
       </c>
       <c r="C185" s="5">
-        <v>0.6886585399999916</v>
+        <v>0.68865843000000382</v>
       </c>
       <c r="D185" s="5">
-        <v>8.4843805465884223</v>
+        <v>8.4843791550185177</v>
       </c>
       <c r="E185" s="5">
-        <v>6.4650758724685176</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>6.4650758034534794</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>101.20453892</v>
+        <v>101.20453872</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.61742081999999243</v>
+        <v>-0.61742074000000002</v>
       </c>
       <c r="D186" s="5">
-        <v>-7.0386399654591703</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-7.0386391023665613</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>100.90533055</v>
+        <v>100.90532969</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.29920837000000233</v>
+        <v>-0.2992090300000001</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.4906421786530584</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-3.4906497604019537</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.06552363</v>
+        <v>102.06552302</v>
       </c>
       <c r="C188" s="5">
-        <v>1.1601930799999991</v>
+        <v>1.1601933299999985</v>
       </c>
       <c r="D188" s="5">
-        <v>14.704248196487324</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>14.704251701326875</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>105.14733886</v>
+        <v>105.1473402</v>
       </c>
       <c r="C189" s="5">
-        <v>3.0818152300000037</v>
+        <v>3.0818171800000016</v>
       </c>
       <c r="D189" s="5">
-        <v>42.899468372142138</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>42.899500474067921</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>104.12045429</v>
+        <v>104.12045368</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.0268845700000071</v>
+        <v>-1.026886520000005</v>
       </c>
       <c r="D190" s="5">
-        <v>-11.10993517311265</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-11.109955016168705</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>104.90853991</v>
+        <v>104.90853989999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.78808562000000393</v>
+        <v>0.78808621999999673</v>
       </c>
       <c r="D191" s="5">
-        <v>9.4705903714706672</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>9.4705979423841633</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>106.30430672999999</v>
+        <v>106.30430785999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.3957668199999915</v>
+        <v>1.3957679600000006</v>
       </c>
       <c r="D192" s="5">
-        <v>17.187206719291058</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>17.187221801541774</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>106.64138292</v>
+        <v>106.6413841</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33707619000000477</v>
+        <v>0.3370762400000018</v>
       </c>
       <c r="D193" s="5">
-        <v>3.8720984963840133</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.8720990389228049</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>106.96530588</v>
+        <v>106.96530618</v>
       </c>
       <c r="C194" s="5">
-        <v>0.32392296000000442</v>
+        <v>0.32392208000000267</v>
       </c>
       <c r="D194" s="5">
-        <v>3.7065122706988696</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.7065019907186469</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>106.93465672000001</v>
+        <v>106.93465682999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.0649159999995845E-2</v>
+        <v>-3.0649350000004461E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.34329903249784577</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.34330115636015401</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>107.86817954999999</v>
+        <v>107.86817923</v>
       </c>
       <c r="C196" s="5">
-        <v>0.93352282999998693</v>
+        <v>0.93352240000000108</v>
       </c>
       <c r="D196" s="5">
-        <v>10.993727669979148</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.993722348608026</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>108.5171831</v>
+        <v>108.51718226</v>
       </c>
       <c r="C197" s="5">
-        <v>0.64900355000000332</v>
+        <v>0.64900303000000292</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4637394645112209</v>
+        <v>7.4637333079665691</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5754218216739213</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.5754212897760622</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>110.66875506</v>
+        <v>110.66875394</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1515719599999983</v>
+        <v>2.1515716800000035</v>
       </c>
       <c r="D198" s="5">
-        <v>26.566319903830294</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>26.566316289732271</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>111.34131553</v>
+        <v>111.3413139</v>
       </c>
       <c r="C199" s="5">
-        <v>0.67256047000000763</v>
+        <v>0.67255996000000096</v>
       </c>
       <c r="D199" s="5">
-        <v>7.5414495266754145</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>7.5414436944300167</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>113.09210373000001</v>
+        <v>113.09210251</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7507882000000023</v>
+        <v>1.7507886100000007</v>
       </c>
       <c r="D200" s="5">
-        <v>20.5899775907743</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>20.589983164927883</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>111.37250216</v>
+        <v>111.37250375000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.7196015700000089</v>
+        <v>-1.7195987599999967</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.795210087564115</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-16.795185062140384</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>112.66103981000001</v>
+        <v>112.66103883</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2885376500000092</v>
+        <v>1.2885350799999884</v>
       </c>
       <c r="D202" s="5">
-        <v>14.801969962670537</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>14.80193831167027</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>114.50148043</v>
+        <v>114.50148047</v>
       </c>
       <c r="C203" s="5">
-        <v>1.8404406199999954</v>
+        <v>1.8404416400000088</v>
       </c>
       <c r="D203" s="5">
-        <v>21.464162268378551</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>21.464175456471878</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>115.13864873999999</v>
+        <v>115.13865171</v>
       </c>
       <c r="C204" s="5">
-        <v>0.63716830999999274</v>
+        <v>0.63717124000000069</v>
       </c>
       <c r="D204" s="5">
-        <v>6.8858750966619642</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>6.8859077340294395</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>116.14073599</v>
+        <v>116.14073879</v>
       </c>
       <c r="C205" s="5">
-        <v>1.0020872500000024</v>
+        <v>1.0020870799999955</v>
       </c>
       <c r="D205" s="5">
-        <v>10.958696631387221</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>10.95869438606314</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>117.64625464</v>
+        <v>117.64625581</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5055186499999991</v>
+        <v>1.5055170199999992</v>
       </c>
       <c r="D206" s="5">
-        <v>16.713846263603948</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>16.71382642652841</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>118.73394691</v>
+        <v>118.7339478</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0876922700000051</v>
+        <v>1.0876919899999962</v>
       </c>
       <c r="D207" s="5">
-        <v>11.676447121874434</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>11.676443839500861</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>119.87645528</v>
+        <v>119.8764546</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1425083700000016</v>
+        <v>1.1425068000000067</v>
       </c>
       <c r="D208" s="5">
-        <v>12.178041453811694</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>12.178023727541888</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>121.03207066</v>
+        <v>121.03206802</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1556153800000004</v>
+        <v>1.1556134199999946</v>
       </c>
       <c r="D209" s="5">
-        <v>12.20154866798433</v>
+        <v>12.201526936933371</v>
       </c>
       <c r="E209" s="5">
-        <v>11.532632162472712</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>11.532630593019967</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>121.74554726</v>
+        <v>121.74554366</v>
       </c>
       <c r="C210" s="5">
-        <v>0.7134765999999928</v>
+        <v>0.71347563999999863</v>
       </c>
       <c r="D210" s="5">
-        <v>7.3078451036883596</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>7.3078351144406195</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>123.01472167</v>
+        <v>123.01471834</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2691744100000051</v>
+        <v>1.2691746800000061</v>
       </c>
       <c r="D211" s="5">
-        <v>13.252559350687164</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>13.252562748181562</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>124.90068517</v>
+        <v>124.90068352</v>
       </c>
       <c r="C212" s="5">
-        <v>1.8859635000000026</v>
+        <v>1.8859651799999995</v>
       </c>
       <c r="D212" s="5">
-        <v>20.030824587329189</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>20.030844550043582</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.56188007</v>
+        <v>125.56188149</v>
       </c>
       <c r="C213" s="5">
-        <v>0.66119489999999814</v>
+        <v>0.66119797000000347</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5407792581251067</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.5408106062549987</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>126.40831561</v>
+        <v>126.40831513000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.84643554000000165</v>
+        <v>0.84643364000000076</v>
       </c>
       <c r="D214" s="5">
-        <v>8.3961891704983138</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>8.3961695208075717</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>128.65611225000001</v>
+        <v>128.65611235</v>
       </c>
       <c r="C215" s="5">
-        <v>2.2477966400000042</v>
+        <v>2.2477972199999954</v>
       </c>
       <c r="D215" s="5">
-        <v>23.554154039135167</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>23.55416082149382</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>126.96083296</v>
+        <v>126.9608386</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.695279290000002</v>
+        <v>-1.6952737499999984</v>
       </c>
       <c r="D216" s="5">
-        <v>-14.715114154864606</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-14.715069486843902</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>127.41544297999999</v>
+        <v>127.41544874</v>
       </c>
       <c r="C217" s="5">
-        <v>0.45461001999998985</v>
+        <v>0.45461013999999977</v>
       </c>
       <c r="D217" s="5">
-        <v>4.3824929414914005</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.3824939226480897</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>129.39964764000001</v>
+        <v>129.39964984</v>
       </c>
       <c r="C218" s="5">
-        <v>1.9842046600000174</v>
+        <v>1.9842010999999928</v>
       </c>
       <c r="D218" s="5">
-        <v>20.373892190247989</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>20.373851448711644</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>130.26783564999999</v>
+        <v>130.26783792000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.86818800999998302</v>
+        <v>0.86818808000001013</v>
       </c>
       <c r="D219" s="5">
-        <v>8.3550722406414923</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.3550727920109082</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>130.76253564000001</v>
+        <v>130.76253757999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.49469999000001508</v>
+        <v>0.49469965999998067</v>
       </c>
       <c r="D220" s="5">
-        <v>4.6534695202808063</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.6534662681741112</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>131.21696926999999</v>
+        <v>131.21697080999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.45443362999998271</v>
+        <v>0.45443323000000646</v>
       </c>
       <c r="D221" s="5">
-        <v>4.2509519886376967</v>
+        <v>4.2509481107942504</v>
       </c>
       <c r="E221" s="5">
-        <v>8.4150411989654561</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>8.415044836147878</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>131.37448222</v>
+        <v>131.37445335999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.15751295000001164</v>
+        <v>0.15748254999999745</v>
       </c>
       <c r="D222" s="5">
-        <v>1.450029421544996</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.4497476988459379</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>132.85965648000001</v>
+        <v>132.85965798000001</v>
       </c>
       <c r="C223" s="5">
-        <v>1.485174260000008</v>
+        <v>1.4852046200000188</v>
       </c>
       <c r="D223" s="5">
-        <v>14.441961774346002</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>14.442278963267752</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.46478482000001</v>
+        <v>133.46478647999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.60512833999999316</v>
+        <v>0.60512849999997798</v>
       </c>
       <c r="D224" s="5">
-        <v>5.6045875681084656</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>5.6045890224468264</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>134.69808712</v>
+        <v>134.69808954999999</v>
       </c>
       <c r="C225" s="5">
-        <v>1.2333022999999912</v>
+        <v>1.2333030700000052</v>
       </c>
       <c r="D225" s="5">
-        <v>11.670086294631288</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.670093802355353</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>134.65751431999999</v>
+        <v>134.65751539999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-4.0572800000006737E-2</v>
+        <v>-4.0574149999997644E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36085725519474643</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.36086923580216368</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.25293955000001</v>
+        <v>133.25294129</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4045747699999822</v>
+        <v>-1.4045741099999987</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.823174732797703</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-11.823169402480948</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>132.50776268999999</v>
+        <v>132.5077699</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.74517686000001504</v>
+        <v>-0.74517138999999588</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.50803768996483</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-6.5079912947181633</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>132.77050120999999</v>
+        <v>132.77050793000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.2627385199999992</v>
+        <v>0.26273803000000839</v>
       </c>
       <c r="D229" s="5">
-        <v>2.4054998353407742</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.4054951677956682</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>132.29413152999999</v>
+        <v>132.29413511999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.47636968000000479</v>
+        <v>-0.47637281000001508</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2215468260355387</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.2215738092922788</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>131.72766824999999</v>
+        <v>131.72767150000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.56646327999999357</v>
+        <v>-0.56646361999997907</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.0189215890718337</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-5.0189243979151144</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>130.66400902999999</v>
+        <v>130.66401350999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0636592200000052</v>
+        <v>-1.0636579900000243</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.2706714131549735</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.270660945569297</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>128.81216504</v>
+        <v>128.81217035</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.8518439899999919</v>
+        <v>-1.8518431599999872</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.742065484967593</v>
+        <v>-15.742058471603748</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8326930147668063</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.8326901201538237</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>126.29912710000001</v>
+        <v>126.29907442</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5130379399999896</v>
+        <v>-2.5130959300000058</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.055545090016736</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-21.0559792781978</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>123.42140551999999</v>
+        <v>123.42141534</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.8777215800000135</v>
+        <v>-2.8776590800000008</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.162908929811955</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-24.162456936451605</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>120.08548097000001</v>
+        <v>120.08548500000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.3359245499999872</v>
+        <v>-3.3359303399999902</v>
       </c>
       <c r="D236" s="5">
-        <v>-28.021934841001695</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-28.021974577524688</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>117.01454021000001</v>
+        <v>117.01454333</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0709407599999992</v>
+        <v>-3.0709416700000105</v>
       </c>
       <c r="D237" s="5">
-        <v>-26.718906150162113</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-26.718912214384339</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.97587152</v>
+        <v>114.97587381</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0386686900000086</v>
+        <v>-2.0386695199999991</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.01537844979827</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-19.015385005791906</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>113.71869623000001</v>
+        <v>113.71869928</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.2571752899999922</v>
+        <v>-1.2571745300000003</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.360086478577726</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-12.36007921847454</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>112.14569774</v>
+        <v>112.14570328000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5729984900000034</v>
+        <v>-1.5729959999999892</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.392483929962919</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-15.392461005261582</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.92331055</v>
+        <v>109.92331623</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2223871900000063</v>
+        <v>-2.2223870500000089</v>
       </c>
       <c r="D241" s="5">
-        <v>-21.352271094293229</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-21.352268949696384</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>108.12662457</v>
+        <v>108.12662749</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7966859799999924</v>
+        <v>-1.7966887399999933</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.943279893918774</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-17.943304183045228</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>107.54761976</v>
+        <v>107.54762237</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.5790048100000007</v>
+        <v>-0.57900512000000504</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.2399374309032645</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.2399405104206167</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>107.19822261</v>
+        <v>107.19822861</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.34939715000000149</v>
+        <v>-0.34939375999999811</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.829609573404047</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.829572986999441</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>107.23738326</v>
+        <v>107.2373923</v>
       </c>
       <c r="C245" s="5">
-        <v>3.9160649999999464E-2</v>
+        <v>3.9163689999995199E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.43925460900611224</v>
+        <v>0.43928875178789184</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.749025042239129</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-16.749021456108093</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>110.88847315</v>
+        <v>110.88840690000001</v>
       </c>
       <c r="C246" s="5">
-        <v>3.6510898899999944</v>
+        <v>3.6510146000000105</v>
       </c>
       <c r="D246" s="5">
-        <v>49.44532941017394</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>49.444106809632181</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>107.63155747</v>
+        <v>107.63157467000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2569156799999917</v>
+        <v>-3.2568322300000005</v>
       </c>
       <c r="D247" s="5">
-        <v>-30.074005222844271</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-30.073369800992523</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>108.66665829999999</v>
+        <v>108.66666419000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.0351008299999904</v>
+        <v>1.0350895199999997</v>
       </c>
       <c r="D248" s="5">
-        <v>12.170910779813449</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>12.170768634282458</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>108.98318930000001</v>
+        <v>108.98319265000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.31653100000001189</v>
+        <v>0.31652846000000068</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5519813905972031</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.5519522339608534</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>109.14639889999999</v>
+        <v>109.14640104999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.16320959999998763</v>
+        <v>0.16320839999998782</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8119560927759348</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.8119426042746856</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>109.14006445</v>
+        <v>109.14006872</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.3344499999971049E-3</v>
+        <v>-6.3323299999922256E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.9621299484345922E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-6.9598004842796879E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>110.15525681</v>
+        <v>110.155261</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0151923600000003</v>
+        <v>1.0151922799999937</v>
       </c>
       <c r="D252" s="5">
-        <v>11.751215806984705</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>11.751214349549578</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>110.48099430000001</v>
+        <v>110.48099928000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32573749000000873</v>
+        <v>0.32573828000001015</v>
       </c>
       <c r="D253" s="5">
-        <v>3.6067765069693225</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.6067852576851855</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>111.36740537</v>
+        <v>111.36741000000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88641106999999408</v>
+        <v>0.88641072000000065</v>
       </c>
       <c r="D254" s="5">
-        <v>10.064263010205998</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>10.064258385495561</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>112.43605569</v>
+        <v>112.43605943999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0686503200000033</v>
+        <v>1.0686494399999873</v>
       </c>
       <c r="D255" s="5">
-        <v>12.142440697983536</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>12.142429633814755</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>111.07314761000001</v>
+        <v>111.07315255</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3629080799999969</v>
+        <v>-1.3629068899999908</v>
       </c>
       <c r="D256" s="5">
-        <v>-13.614325915612868</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-13.614314385296344</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>111.35175590999999</v>
+        <v>111.35175940000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27860829999998771</v>
+        <v>0.27860685000000274</v>
       </c>
       <c r="D257" s="5">
-        <v>3.0518726413731212</v>
+        <v>3.05185640071719</v>
       </c>
       <c r="E257" s="5">
-        <v>3.8366962386843895</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.8366907398213579</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>111.41227187</v>
+        <v>111.41221851</v>
       </c>
       <c r="C258" s="5">
-        <v>6.0515960000003588E-2</v>
+        <v>6.0459109999996485E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>0.65411280287208662</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.65349645845458326</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>111.40987809000001</v>
+        <v>111.40989062</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3937799999913523E-3</v>
+        <v>-2.3278900000036629E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.5779894111421786E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.5070383094472071E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>112.97941331</v>
+        <v>112.97941273000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.5695352199999917</v>
+        <v>1.5695221100000083</v>
       </c>
       <c r="D260" s="5">
-        <v>18.278931856665626</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>18.278764939769609</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>113.93702236</v>
+        <v>113.93702312000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.95760905000000207</v>
+        <v>0.95761038999999926</v>
       </c>
       <c r="D261" s="5">
-        <v>10.658964669120085</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>10.65898034378241</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>112.99866131</v>
+        <v>112.99866276</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.93836104999999748</v>
+        <v>-0.93836036000000433</v>
       </c>
       <c r="D262" s="5">
-        <v>-9.4473432323460731</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-9.447336536891104</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>115.16267429</v>
+        <v>115.16267653</v>
       </c>
       <c r="C263" s="5">
-        <v>2.1640129799999954</v>
+        <v>2.1640137699999968</v>
       </c>
       <c r="D263" s="5">
-        <v>25.562893739990855</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>25.56290371280323</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>117.50785255</v>
+        <v>117.50785968</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3451782599999973</v>
+        <v>2.3451831499999969</v>
       </c>
       <c r="D264" s="5">
-        <v>27.36842493024416</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>27.368487941021069</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>117.23400864</v>
+        <v>117.23402159</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.27384390999999653</v>
+        <v>-0.27383808999999815</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.7609498664982524</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.7608917727296123</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>118.39608303</v>
+        <v>118.39609763999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1620743900000008</v>
+        <v>1.162076049999996</v>
       </c>
       <c r="D266" s="5">
-        <v>12.565325553563532</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>12.565343028013732</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>117.89950376</v>
+        <v>117.89951836</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.49657926999999802</v>
+        <v>-0.49657927999999174</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.9185687126807487</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-4.9185682164401552</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>118.91641376</v>
+        <v>118.91642238999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0169099999999958</v>
+        <v>1.0169040299999921</v>
       </c>
       <c r="D268" s="5">
-        <v>10.855671072980444</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>10.855602880414361</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>119.98412242000001</v>
+        <v>119.98411517</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0677086600000081</v>
+        <v>1.0676927800000016</v>
       </c>
       <c r="D269" s="5">
-        <v>11.322694921873765</v>
+        <v>11.322517255477038</v>
       </c>
       <c r="E269" s="5">
-        <v>7.752339816695053</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>7.7523299286099911</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>120.65593317</v>
+        <v>120.65587673</v>
       </c>
       <c r="C270" s="5">
-        <v>0.67181074999999169</v>
+        <v>0.67176156000000731</v>
       </c>
       <c r="D270" s="5">
-        <v>6.9298216132823054</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.929298917816662</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>120.88314721</v>
+        <v>120.8831311</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22721404000000689</v>
+        <v>0.22725436999999715</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2833411394767911</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2837517146158115</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>121.56244178</v>
+        <v>121.56242385</v>
       </c>
       <c r="C272" s="5">
-        <v>0.67929456999999616</v>
+        <v>0.67929275000000189</v>
       </c>
       <c r="D272" s="5">
-        <v>6.9556864356018488</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.9556681756763439</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>122.74185088</v>
+        <v>122.74184545</v>
       </c>
       <c r="C273" s="5">
-        <v>1.1794091000000009</v>
+        <v>1.1794215999999977</v>
       </c>
       <c r="D273" s="5">
-        <v>12.284299760071772</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>12.28443888988442</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>124.9056145</v>
+        <v>124.90561866</v>
       </c>
       <c r="C274" s="5">
-        <v>2.1637636199999974</v>
+        <v>2.1637732100000022</v>
       </c>
       <c r="D274" s="5">
-        <v>23.330788706399929</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>23.330903469705653</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>126.39750801</v>
+        <v>126.39752695</v>
       </c>
       <c r="C275" s="5">
-        <v>1.491893509999997</v>
+        <v>1.4919082899999978</v>
       </c>
       <c r="D275" s="5">
-        <v>15.313091745089501</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>15.313253007656492</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>127.37126446000001</v>
+        <v>127.37128430999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.97375645000001043</v>
+        <v>0.97375735999999335</v>
       </c>
       <c r="D276" s="5">
-        <v>9.6466537881495285</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>9.6466616812627137</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>128.97216322</v>
+        <v>128.97219784000001</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6008987599999926</v>
+        <v>1.6009135300000139</v>
       </c>
       <c r="D277" s="5">
-        <v>16.170079852059448</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>16.170236802169846</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>129.67260232999999</v>
+        <v>129.67264474999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70043910999999071</v>
+        <v>0.70044690999998238</v>
       </c>
       <c r="D278" s="5">
-        <v>6.7153536762378563</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.7154288485059555</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>132.47240392</v>
+        <v>132.47244606999999</v>
       </c>
       <c r="C279" s="5">
-        <v>2.7998015900000155</v>
+        <v>2.7998013200000003</v>
       </c>
       <c r="D279" s="5">
-        <v>29.218974298614576</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>29.21896041727754</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.30309524</v>
+        <v>130.30311648</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.1693086800000003</v>
+        <v>-2.1693295899999896</v>
       </c>
       <c r="D280" s="5">
-        <v>-17.97395394729271</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-17.974106687721093</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.25424366999999</v>
+        <v>130.25419026</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.8851570000010724E-2</v>
+        <v>-4.8926219999998466E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.44896214557331726</v>
+        <v>-0.4496467145276295</v>
       </c>
       <c r="E281" s="5">
-        <v>8.5595669184042489</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>8.5595289638539249</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>129.09804500999999</v>
+        <v>129.09799403</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.1561986600000012</v>
+        <v>-1.1561962300000062</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.146828760435433</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-10.146812424519302</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>130.94606457</v>
+        <v>130.94591130000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.8480195600000116</v>
+        <v>1.8479172700000106</v>
       </c>
       <c r="D283" s="5">
-        <v>18.596923106520101</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>18.595819322235265</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>130.98088573999999</v>
+        <v>130.98086430999999</v>
       </c>
       <c r="C284" s="5">
-        <v>3.4821169999986523E-2</v>
+        <v>3.4953009999981077E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.31957105384012863</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.32078316747394808</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>131.10358011</v>
+        <v>131.10358643000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.12269437000000494</v>
+        <v>0.12272212000002014</v>
       </c>
       <c r="D285" s="5">
-        <v>1.1298913469105498</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.1301484006069007</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>130.45639226</v>
+        <v>130.45642391000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.64718784999999457</v>
+        <v>-0.64716251999999486</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.7655386639743789</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-5.7653188294743636</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>130.44813063999999</v>
+        <v>130.44819045</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.2616200000131812E-3</v>
+        <v>-8.2334600000137925E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.596784993337824E-2</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-7.5708982565358962E-2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>129.39300036</v>
+        <v>129.39304858</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.055130279999986</v>
+        <v>-1.0551418699999999</v>
       </c>
       <c r="D288" s="5">
-        <v>-9.2858403644575986</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-9.2859337999049334</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>128.60370022000001</v>
+        <v>128.6037766</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.7893001399999946</v>
+        <v>-0.78927197999999521</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.0793643142168854</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-7.0791176047406479</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>128.67777641000001</v>
+        <v>128.67786498000001</v>
       </c>
       <c r="C290" s="5">
-        <v>7.4076189999999542E-2</v>
+        <v>7.4088380000006282E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.6933982383911852</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>0.693512292809495</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>128.77411348000001</v>
+        <v>128.77418614000001</v>
       </c>
       <c r="C291" s="5">
-        <v>9.6337070000004132E-2</v>
+        <v>9.6321160000002237E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.90211145574887741</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.90196123538657247</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>129.77831633</v>
+        <v>129.77823974</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0042028499999844</v>
+        <v>1.0040535999999918</v>
       </c>
       <c r="D292" s="5">
-        <v>9.7697820383078273</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>9.768261424636183</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>129.82813791000001</v>
+        <v>129.82809963</v>
       </c>
       <c r="C293" s="5">
-        <v>4.982158000001391E-2</v>
+        <v>4.9859889999993356E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.46165101768023131</v>
+        <v>0.46200702508676361</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.32713387909227842</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-0.32712239748255989</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>130.94695118999999</v>
+        <v>130.94691263000001</v>
       </c>
       <c r="C294" s="5">
-        <v>1.1188132799999835</v>
+        <v>1.1188130000000172</v>
       </c>
       <c r="D294" s="5">
-        <v>10.845676296140638</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>10.845676802854399</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>131.67371689999999</v>
+        <v>131.67317831</v>
       </c>
       <c r="C295" s="5">
-        <v>0.72676570999999512</v>
+        <v>0.72626567999998315</v>
       </c>
       <c r="D295" s="5">
-        <v>6.8672035378465779</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.8623357930398088</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>132.96722445</v>
+        <v>132.96734529</v>
       </c>
       <c r="C296" s="5">
-        <v>1.2935075500000153</v>
+        <v>1.29416698</v>
       </c>
       <c r="D296" s="5">
-        <v>12.446540958871722</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>12.453286794944173</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>134.33286218999999</v>
+        <v>134.33297203000001</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3656377399999826</v>
+        <v>1.3656267400000104</v>
       </c>
       <c r="D297" s="5">
-        <v>13.045161285681761</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>13.04503767094014</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>135.00401786</v>
+        <v>135.00411051</v>
       </c>
       <c r="C298" s="5">
-        <v>0.67115567000001874</v>
+        <v>0.67113847999999621</v>
       </c>
       <c r="D298" s="5">
-        <v>6.1629813329789229</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.1628139424667827</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>134.19631871999999</v>
+        <v>134.19644312</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.80769914000001108</v>
+        <v>-0.80766739000000598</v>
       </c>
       <c r="D299" s="5">
-        <v>-6.947744606364104</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-6.9474758070111609</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>135.79387294</v>
+        <v>135.79396502</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5975542200000064</v>
+        <v>1.5975219000000038</v>
       </c>
       <c r="D300" s="5">
-        <v>15.259005971783157</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>15.25866169825445</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.62033233</v>
+        <v>136.62049947</v>
       </c>
       <c r="C301" s="5">
-        <v>0.82645938999999657</v>
+        <v>0.82653444999999692</v>
       </c>
       <c r="D301" s="5">
-        <v>7.5528567714417072</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.5535605608778145</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>137.84873959999999</v>
+        <v>137.84890172999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.2284072699999911</v>
+        <v>1.2284022599999957</v>
       </c>
       <c r="D302" s="5">
-        <v>11.339571490719912</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>11.33950836642612</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>138.43004073</v>
+        <v>138.43013825</v>
       </c>
       <c r="C303" s="5">
-        <v>0.58130113000001415</v>
+        <v>0.58123652000000448</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1793700876645365</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1787747668506467</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>138.95604872000001</v>
+        <v>138.95580426000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52600799000001075</v>
+        <v>0.52566601000000901</v>
       </c>
       <c r="D304" s="5">
-        <v>4.6562850927444277</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.6531909955407569</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>140.29429160000001</v>
+        <v>140.29415978</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3382428799999957</v>
+        <v>1.3383555199999932</v>
       </c>
       <c r="D305" s="5">
-        <v>12.189065590989667</v>
+        <v>12.190169087295665</v>
       </c>
       <c r="E305" s="5">
-        <v>8.0615449458694357</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.0614752737099735</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>139.78649630000001</v>
+        <v>139.78632415000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.50779529999999795</v>
+        <v>-0.50783562999998821</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.257970522526799</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-4.2583059157931036</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>139.92390652</v>
+        <v>139.9227214</v>
       </c>
       <c r="C307" s="5">
-        <v>0.13741021999999248</v>
+        <v>0.13639724999998748</v>
       </c>
       <c r="D307" s="5">
-        <v>1.1859992675606446</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.17721072175756</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>139.13763019000001</v>
+        <v>139.13804048</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.78627632999999264</v>
+        <v>-0.78468091999999956</v>
       </c>
       <c r="D308" s="5">
-        <v>-6.5386251005541629</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-6.5258178635502206</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>138.18327613</v>
+        <v>138.1834551</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.95435406000001421</v>
+        <v>-0.95458537999999749</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.9273603457262753</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-7.9291873869295042</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.72894158</v>
+        <v>138.72924694</v>
       </c>
       <c r="C310" s="5">
-        <v>0.54566545000000133</v>
+        <v>0.54579183999999259</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8429071430617476</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.8440469526708885</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>139.58876842999999</v>
+        <v>139.58919925999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.85982684999999037</v>
+        <v>0.85995231999999078</v>
       </c>
       <c r="D311" s="5">
-        <v>7.6963121906916898</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.6974563114290628</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>141.34158385999999</v>
+        <v>141.34197606999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.7528154299999983</v>
+        <v>1.7527768100000003</v>
       </c>
       <c r="D312" s="5">
-        <v>16.153884222933534</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>16.153450021812255</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>142.65747997</v>
+        <v>142.65791206</v>
       </c>
       <c r="C313" s="5">
-        <v>1.3158961100000113</v>
+        <v>1.315935990000014</v>
       </c>
       <c r="D313" s="5">
-        <v>11.762248810966035</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>11.762589400802614</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>142.68736029999999</v>
+        <v>142.68768827</v>
       </c>
       <c r="C314" s="5">
-        <v>2.9880329999997457E-2</v>
+        <v>2.9776209999994308E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.25163581698646187</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.25075720799330181</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>144.06644702</v>
+        <v>144.06658313</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3790867200000037</v>
+        <v>1.3788948600000026</v>
       </c>
       <c r="D315" s="5">
-        <v>12.234946720395001</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>12.23312348231007</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>143.34215889000001</v>
+        <v>143.34141574</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72428812999999082</v>
+        <v>-0.72516738999999575</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.8688975141264033</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-5.8758206777030031</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>144.96699165000001</v>
+        <v>144.96648906999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.6248327600000039</v>
+        <v>1.6250733299999922</v>
       </c>
       <c r="D317" s="5">
-        <v>14.48332248576396</v>
+        <v>14.485682145264821</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3306416082292012</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.3303804643948443</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>147.96866320000001</v>
+        <v>147.96768265</v>
       </c>
       <c r="C318" s="5">
-        <v>3.0016715499999975</v>
+        <v>3.001193580000006</v>
       </c>
       <c r="D318" s="5">
-        <v>27.881430187654964</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>27.876581171171999</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>147.01110998999999</v>
+        <v>147.00854907999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.95755321000001459</v>
+        <v>-0.95913357000000588</v>
       </c>
       <c r="D319" s="5">
-        <v>-7.4950703601328605</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-7.5070507066381413</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>145.80407188000001</v>
+        <v>145.80525244</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.207038109999985</v>
+        <v>-1.2032966399999907</v>
       </c>
       <c r="D320" s="5">
-        <v>-9.4196587665621117</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-9.3919186177261018</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>146.73691281000001</v>
+        <v>146.73699413</v>
       </c>
       <c r="C321" s="5">
-        <v>0.93284092999999757</v>
+        <v>0.93174168999999551</v>
       </c>
       <c r="D321" s="5">
-        <v>7.9534932525216817</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.943722601904657</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>145.71203467999999</v>
+        <v>145.71305459999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.0248781300000189</v>
+        <v>-1.0239395300000069</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.0667659073328402</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-8.0596551347001171</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>145.72390629</v>
+        <v>145.72549247000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.1871610000014243E-2</v>
+        <v>1.2437870000013618E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>9.7811532149516545E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.10247848500570811</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>147.40242552999999</v>
+        <v>147.40384745</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6785192399999858</v>
+        <v>1.6783549799999946</v>
       </c>
       <c r="D324" s="5">
-        <v>14.732354457653972</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>14.730649592493506</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>145.35136745</v>
+        <v>145.35231564</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.05105807999999</v>
+        <v>-2.0515318100000002</v>
       </c>
       <c r="D325" s="5">
-        <v>-15.477194568173736</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-15.480362144389016</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>145.38540112000001</v>
+        <v>145.38592969000001</v>
       </c>
       <c r="C326" s="5">
-        <v>3.4033670000013672E-2</v>
+        <v>3.3614050000011275E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.28133921639061921</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.27786420093498521</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>144.95793270999999</v>
+        <v>144.95809693999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.42746841000001723</v>
+        <v>-0.42783275000002163</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.4717899502571425</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.4746888708934165</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>144.21586005</v>
+        <v>144.21410890999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.74207265999999095</v>
+        <v>-0.74398802999999702</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.973028091457766</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.9880059760643363</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>143.72471329999999</v>
+        <v>143.72305334000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.49114675000001284</v>
+        <v>-0.49105556999998612</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.0110766214619398</v>
+        <v>-4.0103936539485403</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.85693876644643563</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-0.85774011495827196</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>144.23885439</v>
+        <v>144.23602299999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.51414109000000963</v>
+        <v>0.51296965999998179</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3781897298581951</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.3680691892497903</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>144.21277492999999</v>
+        <v>144.20889194</v>
       </c>
       <c r="C331" s="5">
-        <v>-2.6079460000005383E-2</v>
+        <v>-2.7131059999987883E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.21675331172158474</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.22548882019963745</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>146.74996805999999</v>
+        <v>146.75116072</v>
       </c>
       <c r="C332" s="5">
-        <v>2.5371931299999915</v>
+        <v>2.5422687800000006</v>
       </c>
       <c r="D332" s="5">
-        <v>23.279646876387083</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>23.331513507733082</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>146.94239698999999</v>
+        <v>146.94142540999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.19242893000000549</v>
+        <v>0.19026468999999224</v>
       </c>
       <c r="D333" s="5">
-        <v>1.5849228045837327</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.5669571197279186</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>149.00327325000001</v>
+        <v>149.00352373999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.0608762600000148</v>
+        <v>2.0620983299999978</v>
       </c>
       <c r="D334" s="5">
-        <v>18.190962023539626</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>18.202724646911772</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>149.07881852</v>
+        <v>149.09042488</v>
       </c>
       <c r="C335" s="5">
-        <v>7.5545269999992115E-2</v>
+        <v>8.6901140000009036E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.6101043376527393</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.70210769670397966</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>148.54062966999999</v>
+        <v>148.54157652999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.5381888500000116</v>
+        <v>-0.54884835000001431</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.247125525569273</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.3292191888564258</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>148.3309069</v>
+        <v>148.33153970999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.20972276999998485</v>
+        <v>-0.21003681999999912</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.681170997617043</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.683658277269473</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>149.29492891999999</v>
+        <v>149.29495706</v>
       </c>
       <c r="C338" s="5">
-        <v>0.96402201999998738</v>
+        <v>0.96341735000001449</v>
       </c>
       <c r="D338" s="5">
-        <v>8.0838614252429117</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>8.0785727394955273</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>150.31685508999999</v>
+        <v>150.31647085</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0219261700000004</v>
+        <v>1.0215137900000002</v>
       </c>
       <c r="D339" s="5">
-        <v>8.5304228136401363</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.5268482846476914</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>153.73308531999999</v>
+        <v>153.73001571</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4162302299999965</v>
+        <v>3.4135448600000018</v>
       </c>
       <c r="D340" s="5">
-        <v>30.953149526610947</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>30.925791868356932</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>153.28439945</v>
+        <v>153.28239038999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.44868586999999138</v>
+        <v>-0.44762532000001443</v>
       </c>
       <c r="D341" s="5">
-        <v>-3.4466467646409038</v>
+        <v>-3.4386975800692055</v>
       </c>
       <c r="E341" s="5">
-        <v>6.6513864807966838</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>6.6512204046944579</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>153.92706694</v>
+        <v>153.91611227999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.642667490000008</v>
+        <v>0.6337218900000039</v>
       </c>
       <c r="D342" s="5">
-        <v>5.1488308174526987</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.0755925512152356</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>154.95648316</v>
+        <v>154.95279912999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.0294162200000017</v>
+        <v>1.0366868499999953</v>
       </c>
       <c r="D343" s="5">
-        <v>8.327092368401189</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.3887204925375372</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>157.02749399999999</v>
+        <v>157.02938922999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.0710108399999854</v>
+        <v>2.0765901000000042</v>
       </c>
       <c r="D344" s="5">
-        <v>17.271203854564043</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>17.321656663708417</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>156.77392945</v>
+        <v>156.77183722000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.25356454999999301</v>
+        <v>-0.25755200999998351</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.9206163983629065</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.9505240335046081</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>157.33855220000001</v>
+        <v>157.33713263999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.56462275000001227</v>
+        <v>0.56529541999998401</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4084548780062294</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4138716159614511</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.3825277</v>
+        <v>159.41203457</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0439754999999877</v>
+        <v>2.07490193000001</v>
       </c>
       <c r="D347" s="5">
-        <v>16.752644764838088</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>17.024954822725881</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>161.23717078999999</v>
+        <v>161.23634122999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8546430899999962</v>
+        <v>1.8243066599999906</v>
       </c>
       <c r="D348" s="5">
-        <v>14.892983300977303</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>14.630967713623001</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>163.58652702000001</v>
+        <v>163.58553598</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3493562300000121</v>
+        <v>2.3491947500000094</v>
       </c>
       <c r="D349" s="5">
-        <v>18.956549829569425</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>18.955246208640443</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.06839012</v>
+        <v>165.06687274999999</v>
       </c>
       <c r="C350" s="5">
-        <v>1.4818630999999982</v>
+        <v>1.4813367699999844</v>
       </c>
       <c r="D350" s="5">
-        <v>11.428581165576146</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>11.424390377577565</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>167.00447602</v>
+        <v>167.00282418</v>
       </c>
       <c r="C351" s="5">
-        <v>1.9360858999999948</v>
+        <v>1.9359514300000171</v>
       </c>
       <c r="D351" s="5">
-        <v>15.019200770430331</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>15.018236507779781</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>166.87300275000001</v>
+        <v>166.86843526000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.13147326999998654</v>
+        <v>-0.13438891999999214</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.94061313192932428</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.96139011030690336</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>169.78521484999999</v>
+        <v>169.78147361000001</v>
       </c>
       <c r="C353" s="5">
-        <v>2.9122120999999765</v>
+        <v>2.9130383499999937</v>
       </c>
       <c r="D353" s="5">
-        <v>23.073755463078061</v>
+        <v>23.081636450559849</v>
       </c>
       <c r="E353" s="5">
-        <v>10.764836773478969</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>10.763847809276083</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.11117044</v>
+        <v>172.08820847000001</v>
       </c>
       <c r="C354" s="5">
-        <v>2.3259555900000066</v>
+        <v>2.3067348600000059</v>
       </c>
       <c r="D354" s="5">
-        <v>17.736270267847566</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>17.579003749469479</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>173.47057100000001</v>
+        <v>173.47052474</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3594005600000116</v>
+        <v>1.3823162699999898</v>
       </c>
       <c r="D355" s="5">
-        <v>9.9008369904787443</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.07658459937093</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.40727283999999</v>
+        <v>173.41224493999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-6.3298160000016424E-2</v>
+        <v>-5.8279800000008208E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.43699364306364341</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-0.40241232561549767</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.42400108000001</v>
+        <v>175.41789987000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0167282400000204</v>
+        <v>2.0056549300000199</v>
       </c>
       <c r="D357" s="5">
-        <v>14.884238047438769</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>14.796794423587368</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.39823165999999</v>
+        <v>176.38943727</v>
       </c>
       <c r="C358" s="5">
-        <v>0.97423057999998264</v>
+        <v>0.97153739999998834</v>
       </c>
       <c r="D358" s="5">
-        <v>6.871665949623762</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.852333118881071</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>176.14478573</v>
+        <v>176.2091121</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.25344592999999804</v>
+        <v>-0.18032517000000325</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.7105796243202298</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.2199009329791011</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>179.39719457999999</v>
+        <v>179.38759367</v>
       </c>
       <c r="C360" s="5">
-        <v>3.2524088499999948</v>
+        <v>3.1784815700000024</v>
       </c>
       <c r="D360" s="5">
-        <v>24.551874276917829</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>23.92773055714439</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>181.45326385000001</v>
+        <v>181.44648218</v>
       </c>
       <c r="C361" s="5">
-        <v>2.0560692700000232</v>
+        <v>2.0588885100000027</v>
       </c>
       <c r="D361" s="5">
-        <v>14.654114785880923</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>14.676328858908994</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>182.55371044</v>
+        <v>182.54958049999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.10044658999999</v>
+        <v>1.1030983199999866</v>
       </c>
       <c r="D362" s="5">
-        <v>7.5252748564043959</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>7.5443104363721591</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>182.92637643</v>
+        <v>182.92295578</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37266599000000156</v>
+        <v>0.37337528000000475</v>
       </c>
       <c r="D363" s="5">
-        <v>2.4773779759497794</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>2.4822030912628579</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>182.36967103999999</v>
+        <v>182.36359393000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.55670539000001895</v>
+        <v>-0.55936184999998773</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.5914840123402514</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-3.6084008465654183</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>182.27385907999999</v>
+        <v>182.26945265000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-9.5811959999991814E-2</v>
+        <v>-9.4141280000002325E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.62862815204535183</v>
+        <v>-0.61771834697436079</v>
       </c>
       <c r="E365" s="5">
-        <v>7.3555546288487816</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>7.3553249211900207</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>180.39947054000001</v>
+        <v>180.36845377</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.874388539999984</v>
+        <v>-1.9009988800000031</v>
       </c>
       <c r="D366" s="5">
-        <v>-11.665482548799144</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-11.821985789261735</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.36783509</v>
+        <v>181.37526915999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.96836454999998978</v>
+        <v>1.0068153899999857</v>
       </c>
       <c r="D367" s="5">
-        <v>6.6350864889357153</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>6.9079131551425421</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>181.4405524</v>
+        <v>181.45053178000001</v>
       </c>
       <c r="C368" s="5">
-        <v>7.2717310000001589E-2</v>
+        <v>7.5262620000017932E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.48218832943967005</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.49908431219620741</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>167.20792347</v>
+        <v>167.2003886</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.232628930000004</v>
+        <v>-14.250143180000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.479386712937156</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.524412868116499</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.13033605999999</v>
+        <v>167.11922483000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-7.7587410000006685E-2</v>
+        <v>-8.1163769999989199E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-0.55540218754305259</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-0.58096102857130294</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>166.93758976999999</v>
+        <v>167.01130409000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.19274629000000232</v>
+        <v>-0.10792073999999729</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.375178650152864</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-0.77217871905045365</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>162.65819671</v>
+        <v>162.63103835999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.2793930599999896</v>
+        <v>-4.3802657300000192</v>
       </c>
       <c r="D372" s="5">
-        <v>-26.774596751478686</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-27.307297940508292</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>160.18742542999999</v>
+        <v>160.18281267</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.4707712800000081</v>
+        <v>-2.4482256899999868</v>
       </c>
       <c r="D373" s="5">
-        <v>-16.779634776901421</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-16.641524353768343</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>158.95996024999999</v>
+        <v>158.95759942000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2274651799999958</v>
+        <v>-1.2252132499999959</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.8174171911042709</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-8.8021578641753528</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>157.66155682999999</v>
+        <v>157.65898934000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.2984034199999996</v>
+        <v>-1.2986100800000031</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.3731714513652253</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-9.3747299813467411</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>158.38778382000001</v>
+        <v>158.38471931999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.72622699000001489</v>
+        <v>0.72572997999998279</v>
       </c>
       <c r="D376" s="5">
-        <v>5.6696958810401155</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.6658115536980747</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>157.83348092</v>
+        <v>157.83530574</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.55430290000001037</v>
+        <v>-0.54941357999999241</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.1196897154994527</v>
+        <v>-4.0841193299467786</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.408603012718967</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-13.405508468234274</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>157.20584396999999</v>
+        <v>157.17210148999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.62763695000001007</v>
+        <v>-0.66320425000000682</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.6688963323878401</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-4.9273389987803506</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>154.48030822999999</v>
+        <v>154.49675008</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.725535739999998</v>
+        <v>-2.6753514099999904</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.931284830003982</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-18.618318496694108</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>157.91167974000001</v>
+        <v>157.92416030000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4313715100000195</v>
+        <v>3.4274102200000129</v>
       </c>
       <c r="D380" s="5">
-        <v>30.164786764822903</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>30.122002332144348</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>157.84796458</v>
+        <v>157.83502408999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-6.3715160000015203E-2</v>
+        <v>-8.913621000002081E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.48311021797506903</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-0.67521033876785097</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>157.30090411</v>
+        <v>157.28441432</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.54706046999999103</v>
+        <v>-0.55060976999999411</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.080525188575268</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-4.1068238624794589</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>156.72161714000001</v>
+        <v>156.78797552</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.57928696999999829</v>
+        <v>-0.49643879999999285</v>
       </c>
       <c r="D383" s="5">
-        <v>-4.330781577020149</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-3.7225109195592188</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>158.37771731000001</v>
+        <v>158.33604786000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.656100170000002</v>
+        <v>1.5480723400000045</v>
       </c>
       <c r="D384" s="5">
-        <v>13.44414829993017</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.513485129407066</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>158.72926269999999</v>
+        <v>158.72601990999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.35154538999998408</v>
+        <v>0.38997204999998303</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6963567570078117</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.9958935448571422</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>159.63054392999999</v>
+        <v>159.65123697000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.90128122999999505</v>
+        <v>0.92521706000002268</v>
       </c>
       <c r="D386" s="5">
-        <v>7.0305936543205716</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.2234895489322382</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>161.86027396</v>
+        <v>161.85654065</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2297300300000131</v>
+        <v>2.2053036799999859</v>
       </c>
       <c r="D387" s="5">
-        <v>18.111267975560796</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>17.895056441266899</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>162.26700194</v>
+        <v>162.26383332</v>
       </c>
       <c r="C388" s="5">
-        <v>0.40672797999999943</v>
+        <v>0.40729267000000391</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0574263121043499</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.0618016796867931</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.62014334</v>
+        <v>162.61818126</v>
       </c>
       <c r="C389" s="5">
-        <v>0.35314139999999838</v>
+        <v>0.3543479399999967</v>
       </c>
       <c r="D389" s="5">
-        <v>2.6430452470523003</v>
+        <v>2.6522366025830024</v>
       </c>
       <c r="E389" s="5">
-        <v>3.0327294260374282</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.0302950899203651</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>162.42911572</v>
+        <v>162.37552173</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.19102761999999984</v>
+        <v>-0.2426595299999974</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4005516151357922</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.7760218269149419</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>162.32794390999999</v>
+        <v>162.40121568999999</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.10117181000001096</v>
+        <v>2.5693959999983917E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.74488569387937131</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.19005081451359818</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>162.72937884000001</v>
+        <v>162.73844281000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.40143493000002195</v>
+        <v>0.33722712000002275</v>
       </c>
       <c r="D392" s="5">
-        <v>3.0082826385156469</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.5204636531048097</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>163.91592489000001</v>
+        <v>163.83903484000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.186546050000004</v>
+        <v>1.1005920300000014</v>
       </c>
       <c r="D393" s="5">
-        <v>9.1094037086860489</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.4243178004376631</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>164.86920004999999</v>
+        <v>164.87251928000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.95327515999997559</v>
+        <v>1.0334844399999952</v>
       </c>
       <c r="D394" s="5">
-        <v>7.2063688207903542</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.8377251992916896</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>166.51883928999999</v>
+        <v>166.58033223999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.6496392399999991</v>
+        <v>1.7078129599999841</v>
       </c>
       <c r="D395" s="5">
-        <v>12.690195206945031</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>13.163246497624147</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>169.37668804</v>
+        <v>169.30632524999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8578487500000165</v>
+        <v>2.7259930099999963</v>
       </c>
       <c r="D396" s="5">
-        <v>22.654401600724363</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>21.504822556019931</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>170.25512978</v>
+        <v>170.28081358</v>
       </c>
       <c r="C397" s="5">
-        <v>0.87844173999999953</v>
+        <v>0.974488330000014</v>
       </c>
       <c r="D397" s="5">
-        <v>6.4042156429862329</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>7.1298249740352038</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>170.92552492999999</v>
+        <v>170.99188436</v>
       </c>
       <c r="C398" s="5">
-        <v>0.67039514999999028</v>
+        <v>0.71107078000000001</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8287954176784886</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.1277529959445012</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>170.77374793000001</v>
+        <v>170.77201314000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.1517769999999814</v>
+        <v>-0.21987121999998749</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.0603771528685635</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.5321631633636312</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>171.67291121</v>
+        <v>171.66258299</v>
       </c>
       <c r="C400" s="5">
-        <v>0.89916327999998202</v>
+        <v>0.89056984999999145</v>
       </c>
       <c r="D400" s="5">
-        <v>6.5044967215917238</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.4406061058819297</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>172.89312583</v>
+        <v>172.87881154999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2202146200000072</v>
+        <v>1.2162285599999905</v>
       </c>
       <c r="D401" s="5">
-        <v>8.8708093738414142</v>
+        <v>8.8412457304910763</v>
       </c>
       <c r="E401" s="5">
-        <v>6.317164822885224</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.3096452134063119</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>175.52467945000001</v>
+        <v>175.43586637000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.6315536200000054</v>
+        <v>2.5570548200000189</v>
       </c>
       <c r="D402" s="5">
-        <v>19.874152104322039</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>19.266757129860878</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.18310628</v>
+        <v>175.31138085000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.34157317000000376</v>
+        <v>-0.12448552000000745</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.3103821178213191</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.84817894404908278</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>175.64123122000001</v>
+        <v>175.63584458</v>
       </c>
       <c r="C404" s="5">
-        <v>0.4581249400000047</v>
+        <v>0.32446372999999085</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1836768797819825</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2436901205882487</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>175.34767097</v>
+        <v>175.18552599</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.29356025000001296</v>
+        <v>-0.45031858999999486</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.987301097357852</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-3.0337018521963022</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>175.57257031</v>
+        <v>175.58909093</v>
       </c>
       <c r="C406" s="5">
-        <v>0.22489934000000744</v>
+        <v>0.40356493999999543</v>
       </c>
       <c r="D406" s="5">
-        <v>1.5500129818379005</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.7996668423764248</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>175.79281091999999</v>
+        <v>175.85509829</v>
       </c>
       <c r="C407" s="5">
-        <v>0.22024060999999051</v>
+        <v>0.26600736000000325</v>
       </c>
       <c r="D407" s="5">
-        <v>1.5157252521056597</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.8331549737724773</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>175.21795082</v>
+        <v>175.15827912</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.5748600999999951</v>
+        <v>-0.69681916999999771</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.8543064214340395</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.6526838777774637</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>174.89262002999999</v>
+        <v>174.96690591999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.32533079000000953</v>
+        <v>-0.19137320000001523</v>
       </c>
       <c r="D409" s="5">
-        <v>-2.2054521129623028</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-1.3032376544937274</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>176.65868594</v>
+        <v>176.82626704</v>
       </c>
       <c r="C410" s="5">
-        <v>1.7660659100000089</v>
+        <v>1.8593611200000169</v>
       </c>
       <c r="D410" s="5">
-        <v>12.813777436471941</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>13.524710018142594</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>175.73825767</v>
+        <v>175.71823325</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.92042827000000216</v>
+        <v>-1.1080337900000075</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.0761582221467103</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-7.2656585673785745</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>175.87119315000001</v>
+        <v>175.81485635000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.13293548000001465</v>
+        <v>9.6623100000016393E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.91151429121276717</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.66184950560488343</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.36358114000001</v>
+        <v>177.30074665000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4923879899999974</v>
+        <v>1.4858902999999941</v>
       </c>
       <c r="D413" s="5">
-        <v>10.671773316754173</v>
+        <v>10.626693539189702</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5856755660694342</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5578236339975691</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>179.39345077999999</v>
+        <v>179.28486527999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.0298696399999869</v>
+        <v>1.9841186299999833</v>
       </c>
       <c r="D414" s="5">
-        <v>14.631933921588747</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>14.28698514361313</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.49462758000001</v>
+        <v>181.65554012999999</v>
       </c>
       <c r="C415" s="5">
-        <v>2.1011768000000188</v>
+        <v>2.3706748500000003</v>
       </c>
       <c r="D415" s="5">
-        <v>14.996939076623871</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>17.073936068243967</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>182.17413643</v>
+        <v>182.14297414999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.67950884999999062</v>
+        <v>0.48743401999999492</v>
       </c>
       <c r="D416" s="5">
-        <v>4.5864316486488255</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.2678926847025336</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>182.64511737000001</v>
+        <v>182.39694969999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.47098094000000401</v>
+        <v>0.25397555000000693</v>
       </c>
       <c r="D417" s="5">
-        <v>3.1468969376044376</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.6861416910451732</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>184.97435958</v>
+        <v>185.01473604</v>
       </c>
       <c r="C418" s="5">
-        <v>2.3292422099999897</v>
+        <v>2.6177863400000092</v>
       </c>
       <c r="D418" s="5">
-        <v>16.423750975121585</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>18.649248336770597</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>187.14881007</v>
+        <v>187.23298051</v>
       </c>
       <c r="C419" s="5">
-        <v>2.1744504899999981</v>
+        <v>2.2182444700000019</v>
       </c>
       <c r="D419" s="5">
-        <v>15.055253329425188</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>15.375172672305748</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>187.94442294000001</v>
+        <v>187.91257558000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.79561287000001357</v>
+        <v>0.67959507000000485</v>
       </c>
       <c r="D420" s="5">
-        <v>5.2224656754701781</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.4436239780915487</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>190.67667781</v>
+        <v>190.84398870999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.7322548699999913</v>
+        <v>2.9314131299999815</v>
       </c>
       <c r="D421" s="5">
-        <v>18.909787378599894</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>20.412528753730939</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>192.33959651000001</v>
+        <v>192.62699979999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6629187000000059</v>
+        <v>1.7830110900000022</v>
       </c>
       <c r="D422" s="5">
-        <v>10.982240816640921</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>11.805741684078264</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>193.53576602999999</v>
+        <v>193.47809013</v>
       </c>
       <c r="C423" s="5">
-        <v>1.1961695199999838</v>
+        <v>0.85109033000000522</v>
       </c>
       <c r="D423" s="5">
-        <v>7.7234916121130981</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.4327598226048934</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>194.95048987000001</v>
+        <v>194.80789333999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.4147238400000219</v>
+        <v>1.3298032099999944</v>
       </c>
       <c r="D424" s="5">
-        <v>9.133262981220458</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>8.5668152571404264</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>195.08836514999999</v>
+        <v>194.96055318000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.13787527999997451</v>
+        <v>0.15265984000001254</v>
       </c>
       <c r="D425" s="5">
-        <v>0.85198770568764015</v>
+        <v>0.94443522953897574</v>
       </c>
       <c r="E425" s="5">
-        <v>9.9934743627042124</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>9.9603678290544941</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>195.44541425</v>
+        <v>195.33523764</v>
       </c>
       <c r="C426" s="5">
-        <v>0.35704910000001178</v>
+        <v>0.37468445999999744</v>
       </c>
       <c r="D426" s="5">
-        <v>2.2184727952246686</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.3307509783980329</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>196.00721759999999</v>
+        <v>196.11219208</v>
       </c>
       <c r="C427" s="5">
-        <v>0.56180334999999104</v>
+        <v>0.77695443999999725</v>
       </c>
       <c r="D427" s="5">
-        <v>3.5044316020427457</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.878866938920523</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>196.94290243</v>
+        <v>196.88744421000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.93568483000001379</v>
+        <v>0.77525213000001258</v>
       </c>
       <c r="D428" s="5">
-        <v>5.8812947386396086</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>4.8482359547635134</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>198.08843056000001</v>
+        <v>197.85545626999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.1455281300000024</v>
+        <v>0.96801205999997819</v>
       </c>
       <c r="D429" s="5">
-        <v>7.2075386705847455</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>6.0620747887667692</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>198.78690922999999</v>
+        <v>198.81334365999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.69847866999998587</v>
+        <v>0.95788738999999623</v>
       </c>
       <c r="D430" s="5">
-        <v>4.3143465703879169</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>5.9668382841753465</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>198.56335823000001</v>
+        <v>198.65106338000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.22355099999998629</v>
+        <v>-0.16228027999997607</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3411756561145682</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.97510794929541733</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>199.76740785000001</v>
+        <v>199.81327357999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.2040496200000064</v>
+        <v>1.1622101999999757</v>
       </c>
       <c r="D432" s="5">
-        <v>7.5242198977330865</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>7.2509850887410243</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>200.33786326000001</v>
+        <v>200.58122675999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.57045540999999389</v>
+        <v>0.76795318000000634</v>
       </c>
       <c r="D433" s="5">
-        <v>3.4810524958329037</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>4.710775908218201</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>200.35468552</v>
+        <v>200.76636927000001</v>
       </c>
       <c r="C434" s="5">
-        <v>1.6822259999997868E-2</v>
+        <v>0.18514251000001991</v>
       </c>
       <c r="D434" s="5">
-        <v>0.10080988760829968</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>1.1132765563217406</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>202.42893641000001</v>
+        <v>202.20487743999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.0742508900000018</v>
+        <v>1.4385081699999773</v>
       </c>
       <c r="D435" s="5">
-        <v>13.155867646112407</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>8.9451607175323531</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>201.29514814999999</v>
+        <v>203.30707692999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.1337882600000171</v>
+        <v>1.1021994900000038</v>
       </c>
       <c r="D436" s="5">
-        <v>-6.5178770622566384</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>6.7407942476267468</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>201.79254229</v>
+        <v>204.30659089</v>
       </c>
       <c r="C437" s="5">
-        <v>0.49739414000001148</v>
+        <v>0.99951396000000159</v>
       </c>
       <c r="D437" s="5">
-        <v>3.0057945284476695</v>
+        <v>6.0616965827007485</v>
       </c>
       <c r="E437" s="5">
-        <v>3.4364823011589163</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>4.7938095976631345</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>205.65927585</v>
+        <v>208.01218772999999</v>
       </c>
       <c r="C438" s="5">
-        <v>3.8667335600000001</v>
+        <v>3.7055968399999983</v>
       </c>
       <c r="D438" s="5">
-        <v>25.579365712733427</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>24.072877449639019</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>205.40471774</v>
+        <v>207.79123634000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.25455811000000494</v>
+        <v>-0.22095138999998198</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.47524946886054</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.2672245420457084</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>204.09363411000001</v>
+        <v>206.46491974</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.3110836299999846</v>
+        <v>-1.3263166000000126</v>
       </c>
       <c r="D440" s="5">
-        <v>-7.3962583025560358</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-7.3962582615230694</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>205.01671160999999</v>
+        <v>207.43088107</v>
       </c>
       <c r="C441" s="5">
-        <v>0.92307749999997668</v>
+        <v>0.96596132999999895</v>
       </c>
       <c r="D441" s="5">
-        <v>5.5644413639077239</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>5.7610330053229353</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>208.56132009000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.1304390200000114</v>
+      </c>
+      <c r="D442" s="5">
+        <v>6.7392778061386549</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">