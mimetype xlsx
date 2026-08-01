--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{26181CFB-2F6F-4E63-95EF-72DA4D186258}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{20E38CD0-69F6-438C-A876-79329BB633A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{31BE20FE-18CE-4D8E-9D97-40ECE8D0AF69}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{25BED0C6-C73B-466E-B4D3-40F06214B90F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B719DAB4-1A45-4B59-8BAB-514ED08D46A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B764427-CD45-456A-B405-47774425175E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>79.535435332999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>78.847220965999995</v>
       </c>
       <c r="C7" s="5">
         <v>-0.68821436700000049</v>
       </c>
       <c r="D7" s="5">
         <v>-9.9033298279243116</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>77.178172644</v>
       </c>
       <c r="C8" s="5">
         <v>-1.6690483219999948</v>
       </c>
       <c r="D8" s="5">
         <v>-22.64342948266005</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>76.375583892999998</v>
       </c>
       <c r="C9" s="5">
         <v>-0.80258875100000182</v>
       </c>
       <c r="D9" s="5">
         <v>-11.789431056014543</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>77.668016807000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.2924329140000026</v>
       </c>
       <c r="D10" s="5">
         <v>22.307212869069424</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>79.265081342000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.5970645350000012</v>
       </c>
       <c r="D11" s="5">
         <v>27.666315471356249</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>80.128541995999996</v>
       </c>
       <c r="C12" s="5">
         <v>0.86346065399999361</v>
       </c>
       <c r="D12" s="5">
         <v>13.884329721163557</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>80.779174634</v>
       </c>
       <c r="C13" s="5">
         <v>0.6506326380000047</v>
       </c>
       <c r="D13" s="5">
         <v>10.190981502211205</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>82.409764843000005</v>
       </c>
       <c r="C14" s="5">
         <v>1.6305902090000046</v>
       </c>
       <c r="D14" s="5">
         <v>27.101642078909592</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>80.497752501999997</v>
       </c>
       <c r="C15" s="5">
         <v>-1.9120123410000076</v>
       </c>
       <c r="D15" s="5">
         <v>-24.549701580436977</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>80.307951439000007</v>
       </c>
       <c r="C16" s="5">
         <v>-0.18980106299999022</v>
       </c>
       <c r="D16" s="5">
         <v>-2.7930062723198312</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>81.093111026000003</v>
       </c>
       <c r="C17" s="5">
         <v>0.78515958699999544</v>
       </c>
       <c r="D17" s="5">
         <v>12.384125284391034</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>79.613030163000005</v>
       </c>
       <c r="C18" s="5">
         <v>-1.4800808629999977</v>
       </c>
       <c r="D18" s="5">
         <v>-19.831768073269252</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>79.244466607999996</v>
       </c>
       <c r="C19" s="5">
         <v>-0.36856355500000859</v>
       </c>
       <c r="D19" s="5">
         <v>-5.4160361437643134</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>80.809995305000001</v>
       </c>
       <c r="C20" s="5">
         <v>1.5655286970000049</v>
       </c>
       <c r="D20" s="5">
         <v>26.460128868767541</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>78.896268702</v>
       </c>
       <c r="C21" s="5">
         <v>-1.9137266030000006</v>
       </c>
       <c r="D21" s="5">
         <v>-24.99389852384639</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>78.245614674999999</v>
       </c>
       <c r="C22" s="5">
         <v>-0.65065402700000163</v>
       </c>
       <c r="D22" s="5">
         <v>-9.4595794166331899</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>77.956168324000004</v>
       </c>
       <c r="C23" s="5">
         <v>-0.28944635099999516</v>
       </c>
       <c r="D23" s="5">
         <v>-4.3498320467064477</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.722536786999996</v>
       </c>
       <c r="C24" s="5">
         <v>-0.23363153700000794</v>
       </c>
       <c r="D24" s="5">
         <v>-3.5376608245759278</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>77.794353588000007</v>
       </c>
       <c r="C25" s="5">
         <v>7.181680100001131E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.1144706713278163</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>78.047711085000003</v>
       </c>
       <c r="C26" s="5">
         <v>0.2533574969999961</v>
       </c>
       <c r="D26" s="5">
         <v>3.9788796731709652</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>77.462003225999993</v>
       </c>
       <c r="C27" s="5">
         <v>-0.58570785900000999</v>
       </c>
       <c r="D27" s="5">
         <v>-8.642830378905531</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>77.398140800999997</v>
       </c>
       <c r="C28" s="5">
         <v>-6.3862424999996392E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.98484891993055879</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>76.777647846999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.62049295399999949</v>
       </c>
       <c r="D29" s="5">
         <v>-9.207224287068227</v>
       </c>
       <c r="E29" s="5">
         <v>-5.3216150230275261</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>71.257934297000006</v>
       </c>
       <c r="C30" s="5">
         <v>-5.5197135499999916</v>
       </c>
       <c r="D30" s="5">
         <v>-59.151030505016088</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>71.559302970000005</v>
       </c>
       <c r="C31" s="5">
         <v>0.30136867299999892</v>
       </c>
       <c r="D31" s="5">
         <v>5.1948500382529739</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>72.308051882000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.74874891199999638</v>
       </c>
       <c r="D32" s="5">
         <v>13.304383471769054</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>72.432261429999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.12420954799999606</v>
       </c>
       <c r="D33" s="5">
         <v>2.0809267800289355</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>72.854397231999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.42213580199999967</v>
       </c>
       <c r="D34" s="5">
         <v>7.2221957134720238</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>71.870408667000007</v>
       </c>
       <c r="C35" s="5">
         <v>-0.98398856499998999</v>
       </c>
       <c r="D35" s="5">
         <v>-15.05611116946447</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>71.788359483999997</v>
       </c>
       <c r="C36" s="5">
         <v>-8.2049183000009407E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-1.3613829248320997</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>71.027902152999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.76045733099999779</v>
       </c>
       <c r="D37" s="5">
         <v>-11.996588907161465</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>70.443500760000006</v>
       </c>
       <c r="C38" s="5">
         <v>-0.58440139299999316</v>
       </c>
       <c r="D38" s="5">
         <v>-9.4385612703914887</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>70.593116893000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.14961613299999499</v>
       </c>
       <c r="D39" s="5">
         <v>2.5786846726085555</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>70.094588357999996</v>
       </c>
       <c r="C40" s="5">
         <v>-0.49852853500000549</v>
       </c>
       <c r="D40" s="5">
         <v>-8.1528714936765496</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>69.192576627999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.90201172999999812</v>
       </c>
       <c r="D41" s="5">
         <v>-14.394796281930844</v>
       </c>
       <c r="E41" s="5">
         <v>-9.8792701153274205</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>68.422445725000003</v>
       </c>
       <c r="C42" s="5">
         <v>-0.77013090299999476</v>
       </c>
       <c r="D42" s="5">
         <v>-12.568267437584858</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.709150614999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.71329511000000423</v>
       </c>
       <c r="D43" s="5">
         <v>-11.816919856858865</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.452488646999996</v>
       </c>
       <c r="C44" s="5">
         <v>-0.25666196800000307</v>
       </c>
       <c r="D44" s="5">
         <v>-4.4551372506257962</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.557946228999995</v>
       </c>
       <c r="C45" s="5">
         <v>0.10545758199999966</v>
       </c>
       <c r="D45" s="5">
         <v>1.8923389494349907</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>66.942359726999996</v>
       </c>
       <c r="C46" s="5">
         <v>-0.61558650199999931</v>
       </c>
       <c r="D46" s="5">
         <v>-10.402695369582682</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>67.692680468999995</v>
       </c>
       <c r="C47" s="5">
         <v>0.75032074199999954</v>
       </c>
       <c r="D47" s="5">
         <v>14.311080760798077</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>67.597391704000003</v>
       </c>
       <c r="C48" s="5">
         <v>-9.5288764999992281E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-1.6761837164643301</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>67.906384899000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.30899319499999933</v>
       </c>
       <c r="D49" s="5">
         <v>5.6253265728317237</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>68.073189399</v>
       </c>
       <c r="C50" s="5">
         <v>0.1668044999999978</v>
       </c>
       <c r="D50" s="5">
         <v>2.9878181277452676</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.156941188000005</v>
       </c>
       <c r="C51" s="5">
         <v>8.3751789000004351E-2</v>
       </c>
       <c r="D51" s="5">
         <v>1.4864151102983891</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>68.057970244000003</v>
       </c>
       <c r="C52" s="5">
         <v>-9.8970944000001282E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.7286747455221962</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>68.696517174999997</v>
       </c>
       <c r="C53" s="5">
         <v>0.63854693099999338</v>
       </c>
       <c r="D53" s="5">
         <v>11.858430741251723</v>
       </c>
       <c r="E53" s="5">
         <v>-0.71692582813754901</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>68.268541361999993</v>
       </c>
       <c r="C54" s="5">
         <v>-0.42797581300000331</v>
       </c>
       <c r="D54" s="5">
         <v>-7.225023827771726</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>67.106471119000005</v>
       </c>
       <c r="C55" s="5">
         <v>-1.1620702429999881</v>
       </c>
       <c r="D55" s="5">
         <v>-18.618566989723483</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>67.871316011000005</v>
       </c>
       <c r="C56" s="5">
         <v>0.76484489199999928</v>
       </c>
       <c r="D56" s="5">
         <v>14.567760573229126</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>67.356182297999993</v>
       </c>
       <c r="C57" s="5">
         <v>-0.51513371300001154</v>
       </c>
       <c r="D57" s="5">
         <v>-8.7370879527872365</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>66.115305766000006</v>
       </c>
       <c r="C58" s="5">
         <v>-1.2408765319999873</v>
       </c>
       <c r="D58" s="5">
         <v>-19.999156662928986</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>67.061280764000003</v>
       </c>
       <c r="C59" s="5">
         <v>0.94597499799999696</v>
       </c>
       <c r="D59" s="5">
         <v>18.587248567295276</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>67.280769900999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.2194891369999965</v>
       </c>
       <c r="D60" s="5">
         <v>3.9990346025314594</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>67.436094854000004</v>
       </c>
       <c r="C61" s="5">
         <v>0.15532495300000448</v>
       </c>
       <c r="D61" s="5">
         <v>2.8057780669745735</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>67.569983925000003</v>
       </c>
       <c r="C62" s="5">
         <v>0.13388907099999869</v>
       </c>
       <c r="D62" s="5">
         <v>2.4086952521011895</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>67.310017649000002</v>
       </c>
       <c r="C63" s="5">
         <v>-0.25996627600000011</v>
       </c>
       <c r="D63" s="5">
         <v>-4.5203835143404874</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>68.130592378000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.8205747290000005</v>
       </c>
       <c r="D64" s="5">
         <v>15.651035925749257</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>69.322770907999995</v>
       </c>
       <c r="C65" s="5">
         <v>1.1921785299999925</v>
       </c>
       <c r="D65" s="5">
         <v>23.141654121748378</v>
       </c>
       <c r="E65" s="5">
         <v>0.91162370197699349</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>70.274141358999998</v>
       </c>
       <c r="C66" s="5">
         <v>0.9513704510000025</v>
       </c>
       <c r="D66" s="5">
         <v>17.770253923924706</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>69.837783901999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.43635745699999973</v>
       </c>
       <c r="D67" s="5">
         <v>-7.2019557711650588</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>69.469331201000003</v>
       </c>
       <c r="C68" s="5">
         <v>-0.36845270099999539</v>
       </c>
       <c r="D68" s="5">
         <v>-6.1504886361982036</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>69.822601969000004</v>
       </c>
       <c r="C69" s="5">
         <v>0.35327076800000157</v>
       </c>
       <c r="D69" s="5">
         <v>6.2759347311538205</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>70.442446512000004</v>
       </c>
       <c r="C70" s="5">
         <v>0.61984454299999925</v>
       </c>
       <c r="D70" s="5">
         <v>11.188743703327543</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>70.617952380999995</v>
       </c>
       <c r="C71" s="5">
         <v>0.17550586899999132</v>
       </c>
       <c r="D71" s="5">
         <v>3.0310861223158403</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>70.812088121000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.19413574000000722</v>
       </c>
       <c r="D72" s="5">
         <v>3.3492584806828818</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>71.236454135000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.42436601400000029</v>
       </c>
       <c r="D73" s="5">
         <v>7.4332497828728306</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>72.367404261999994</v>
       </c>
       <c r="C74" s="5">
         <v>1.1309501269999913</v>
       </c>
       <c r="D74" s="5">
         <v>20.805975410109887</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>73.578788505999995</v>
       </c>
       <c r="C75" s="5">
         <v>1.2113842440000013</v>
       </c>
       <c r="D75" s="5">
         <v>22.043780014959392</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>74.535892934000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.95710442800000806</v>
       </c>
       <c r="D76" s="5">
         <v>16.776084793069266</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>74.453885700000001</v>
       </c>
       <c r="C77" s="5">
         <v>-8.2007234000002427E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.3123255669985734</v>
       </c>
       <c r="E77" s="5">
         <v>7.4017739406430305</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>74.068505224000006</v>
       </c>
       <c r="C78" s="5">
         <v>-0.38538047599999459</v>
       </c>
       <c r="D78" s="5">
         <v>-6.0375041162343823</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>73.881151759000005</v>
       </c>
       <c r="C79" s="5">
         <v>-0.18735346500000105</v>
       </c>
       <c r="D79" s="5">
         <v>-2.9934803850971026</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>73.587940059999994</v>
       </c>
       <c r="C80" s="5">
         <v>-0.29321169900001109</v>
       </c>
       <c r="D80" s="5">
         <v>-4.6598425228727152</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>73.948235760000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.36029570000000888</v>
       </c>
       <c r="D81" s="5">
         <v>6.0361753636939852</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>74.275832961999996</v>
       </c>
       <c r="C82" s="5">
         <v>0.32759720199999265</v>
       </c>
       <c r="D82" s="5">
         <v>5.4475672170200662</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>74.493871002999995</v>
       </c>
       <c r="C83" s="5">
         <v>0.21803804099999979</v>
       </c>
       <c r="D83" s="5">
         <v>3.5800557027652946</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>74.581321791999997</v>
       </c>
       <c r="C84" s="5">
         <v>8.7450789000001805E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.4178504702796246</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>74.485492551999997</v>
       </c>
       <c r="C85" s="5">
         <v>-9.5829240000000482E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-1.531025380685358</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>74.019902556999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.46558999500000198</v>
       </c>
       <c r="D86" s="5">
         <v>-7.248320861071833</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>74.500711761000005</v>
       </c>
       <c r="C87" s="5">
         <v>0.48080920400001048</v>
       </c>
       <c r="D87" s="5">
         <v>8.0794073226897911</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>74.421892803000006</v>
       </c>
       <c r="C88" s="5">
         <v>-7.8818957999999384E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-1.2621936907753262</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>75.143211072</v>
       </c>
       <c r="C89" s="5">
         <v>0.72131826899999396</v>
       </c>
       <c r="D89" s="5">
         <v>12.271224499117572</v>
       </c>
       <c r="E89" s="5">
         <v>0.92584203701271406</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>75.515328233000005</v>
       </c>
       <c r="C90" s="5">
         <v>0.37211716100000558</v>
       </c>
       <c r="D90" s="5">
         <v>6.1070833170720817</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>78.230676998999996</v>
       </c>
       <c r="C91" s="5">
         <v>2.7153487659999911</v>
       </c>
       <c r="D91" s="5">
         <v>52.793081589388777</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>79.099393775999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.86871677700000305</v>
       </c>
       <c r="D92" s="5">
         <v>14.170209342084327</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>77.613099715999994</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4862940600000059</v>
       </c>
       <c r="D93" s="5">
         <v>-20.357940268800569</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>77.662608484000003</v>
       </c>
       <c r="C94" s="5">
         <v>4.9508768000009695E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.76816158423518299</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>78.012382240999997</v>
       </c>
       <c r="C95" s="5">
         <v>0.34977375699999413</v>
       </c>
       <c r="D95" s="5">
         <v>5.5404158506631163</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>78.357447057000002</v>
       </c>
       <c r="C96" s="5">
         <v>0.34506481600000427</v>
       </c>
       <c r="D96" s="5">
         <v>5.4388971550674015</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>79.205709958</v>
       </c>
       <c r="C97" s="5">
         <v>0.84826290099999824</v>
       </c>
       <c r="D97" s="5">
         <v>13.792740884992515</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>80.108746116999995</v>
       </c>
       <c r="C98" s="5">
         <v>0.90303615899999556</v>
       </c>
       <c r="D98" s="5">
         <v>14.572744366359046</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>79.790336041000003</v>
       </c>
       <c r="C99" s="5">
         <v>-0.31841007599999216</v>
       </c>
       <c r="D99" s="5">
         <v>-4.6667672123972377</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>80.369501357999994</v>
       </c>
       <c r="C100" s="5">
         <v>0.57916531699999041</v>
       </c>
       <c r="D100" s="5">
         <v>9.0665953242466291</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>80.147047276999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.22245408099999509</v>
       </c>
       <c r="D101" s="5">
         <v>-3.2713696618210997</v>
       </c>
       <c r="E101" s="5">
         <v>6.6590662464576678</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>80.100222294999995</v>
       </c>
       <c r="C102" s="5">
         <v>-4.6824982000003956E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-0.69883764383579239</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>81.201528439000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.1013061440000058</v>
       </c>
       <c r="D103" s="5">
         <v>17.805560865383828</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>82.067041720000006</v>
       </c>
       <c r="C104" s="5">
         <v>0.86551328100000546</v>
       </c>
       <c r="D104" s="5">
         <v>13.56771722538943</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>83.045434885000006</v>
       </c>
       <c r="C105" s="5">
         <v>0.97839316499999995</v>
       </c>
       <c r="D105" s="5">
         <v>15.282615442866888</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>83.395636312999997</v>
       </c>
       <c r="C106" s="5">
         <v>0.35020142799999121</v>
       </c>
       <c r="D106" s="5">
         <v>5.1794162344693362</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>83.269127964999996</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12650834800000155</v>
       </c>
       <c r="D107" s="5">
         <v>-1.8052479547721711</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>84.086503905000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.81737594000000513</v>
       </c>
       <c r="D108" s="5">
         <v>12.436509281338459</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>84.222992985999994</v>
       </c>
       <c r="C109" s="5">
         <v>0.13648908099999346</v>
       </c>
       <c r="D109" s="5">
         <v>1.9653220501974378</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>84.294478182999995</v>
       </c>
       <c r="C110" s="5">
         <v>7.1485197000001222E-2</v>
       </c>
       <c r="D110" s="5">
         <v>1.023281361535977</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>85.246878057999993</v>
       </c>
       <c r="C111" s="5">
         <v>0.95239987499999756</v>
       </c>
       <c r="D111" s="5">
         <v>14.433262074076602</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>85.491146803000007</v>
       </c>
       <c r="C112" s="5">
         <v>0.24426874500001361</v>
       </c>
       <c r="D112" s="5">
         <v>3.4932243484461667</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>86.615982056999997</v>
       </c>
       <c r="C113" s="5">
         <v>1.12483525399999</v>
       </c>
       <c r="D113" s="5">
         <v>16.982982933871817</v>
       </c>
       <c r="E113" s="5">
         <v>8.0713326314348244</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>86.932914510000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.31693245300000683</v>
       </c>
       <c r="D114" s="5">
         <v>4.4803152858336803</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>87.333954581</v>
       </c>
       <c r="C115" s="5">
         <v>0.40104007099999706</v>
       </c>
       <c r="D115" s="5">
         <v>5.6784978143355813</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>87.505941131</v>
       </c>
       <c r="C116" s="5">
         <v>0.17198654999999974</v>
       </c>
       <c r="D116" s="5">
         <v>2.3889216031797611</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>88.379575673000005</v>
       </c>
       <c r="C117" s="5">
         <v>0.8736345420000049</v>
       </c>
       <c r="D117" s="5">
         <v>12.660705078795109</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>88.824601380000004</v>
       </c>
       <c r="C118" s="5">
         <v>0.44502570699999922</v>
       </c>
       <c r="D118" s="5">
         <v>6.2126539772770162</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>89.819750993</v>
       </c>
       <c r="C119" s="5">
         <v>0.99514961299999527</v>
       </c>
       <c r="D119" s="5">
         <v>14.304401689765523</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>90.477835681000002</v>
       </c>
       <c r="C120" s="5">
         <v>0.65808468800000242</v>
       </c>
       <c r="D120" s="5">
         <v>9.1551620321172358</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>91.103642726000004</v>
       </c>
       <c r="C121" s="5">
         <v>0.62580704500000195</v>
       </c>
       <c r="D121" s="5">
         <v>8.6231689111939005</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>91.995867034</v>
       </c>
       <c r="C122" s="5">
         <v>0.89222430799999586</v>
       </c>
       <c r="D122" s="5">
         <v>12.406362548780647</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>92.947094331000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.95122729700000264</v>
       </c>
       <c r="D123" s="5">
         <v>13.138393824837724</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>93.343590133999996</v>
       </c>
       <c r="C124" s="5">
         <v>0.39649580299999343</v>
       </c>
       <c r="D124" s="5">
         <v>5.2408130301348832</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>93.823567275000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.47997714100000621</v>
       </c>
       <c r="D125" s="5">
         <v>6.3479908459303624</v>
       </c>
       <c r="E125" s="5">
         <v>8.3213109715212461</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>94.577923161000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.75435588599999903</v>
       </c>
       <c r="D126" s="5">
         <v>10.086479095981415</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>94.920025222000007</v>
       </c>
       <c r="C127" s="5">
         <v>0.34210206100000562</v>
       </c>
       <c r="D127" s="5">
         <v>4.4279763489287971</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>95.685201962999997</v>
       </c>
       <c r="C128" s="5">
         <v>0.76517674099999056</v>
       </c>
       <c r="D128" s="5">
         <v>10.114166336432074</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>96.257006687000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.57180472400000326</v>
       </c>
       <c r="D129" s="5">
         <v>7.4115274641026962</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>96.786701784000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.52969509700000117</v>
       </c>
       <c r="D130" s="5">
         <v>6.8070844108575113</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>97.052710730000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.26600894599999947</v>
       </c>
       <c r="D131" s="5">
         <v>3.34839879643134</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>97.420816626000004</v>
       </c>
       <c r="C132" s="5">
         <v>0.36810589600000299</v>
       </c>
       <c r="D132" s="5">
         <v>4.6475702222752435</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>97.942893678000004</v>
       </c>
       <c r="C133" s="5">
         <v>0.52207705200000021</v>
       </c>
       <c r="D133" s="5">
         <v>6.6237572657125376</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>98.402899351000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.46000567299999773</v>
       </c>
       <c r="D134" s="5">
         <v>5.7838978734266133</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>97.211373562000006</v>
       </c>
       <c r="C135" s="5">
         <v>-1.1915257889999964</v>
       </c>
       <c r="D135" s="5">
         <v>-13.600701028830109</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>98.260840631999997</v>
       </c>
       <c r="C136" s="5">
         <v>1.0494670699999915</v>
       </c>
       <c r="D136" s="5">
         <v>13.75244699998408</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>98.940118690999995</v>
       </c>
       <c r="C137" s="5">
         <v>0.67927805899999782</v>
       </c>
       <c r="D137" s="5">
         <v>8.6184050216669981</v>
       </c>
       <c r="E137" s="5">
         <v>5.4533754840116133</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>100.18980766999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.2496889789999983</v>
       </c>
       <c r="D138" s="5">
         <v>16.25546850793793</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>100.49971352999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.30990586000000064</v>
       </c>
       <c r="D139" s="5">
         <v>3.7756281744580233</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>101.10010687</v>
       </c>
       <c r="C140" s="5">
         <v>0.60039334000001077</v>
       </c>
       <c r="D140" s="5">
         <v>7.4092020527130709</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>100.84142122</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25868565000000387</v>
       </c>
       <c r="D141" s="5">
         <v>-3.0276058894284086</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>100.69963563</v>
       </c>
       <c r="C142" s="5">
         <v>-0.1417855899999978</v>
       </c>
       <c r="D142" s="5">
         <v>-1.6742437362064266</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>101.38549519999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.68585956999999098</v>
       </c>
       <c r="D143" s="5">
         <v>8.4863584551413176</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>101.94230425000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.55680905000001246</v>
       </c>
       <c r="D144" s="5">
         <v>6.7931582276638203</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>102.19598486</v>
       </c>
       <c r="C145" s="5">
         <v>0.25368060999998931</v>
       </c>
       <c r="D145" s="5">
         <v>3.0273782624849144</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>101.79834909</v>
       </c>
       <c r="C146" s="5">
         <v>-0.39763576999999373</v>
       </c>
       <c r="D146" s="5">
         <v>-4.5704624405601191</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>101.05303845</v>
       </c>
       <c r="C147" s="5">
         <v>-0.74531063999999958</v>
       </c>
       <c r="D147" s="5">
         <v>-8.4404399011269504</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>101.61757246000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.5645340100000027</v>
       </c>
       <c r="D148" s="5">
         <v>6.9136788927721682</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>101.15202037</v>
       </c>
       <c r="C149" s="5">
         <v>-0.46555209000000275</v>
       </c>
       <c r="D149" s="5">
         <v>-5.3612600656794633</v>
       </c>
       <c r="E149" s="5">
         <v>2.2355963468246864</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>100.32447087</v>
       </c>
       <c r="C150" s="5">
         <v>-0.82754950000000349</v>
       </c>
       <c r="D150" s="5">
         <v>-9.3875663135830401</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>100.83637555999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.51190468999999439</v>
       </c>
       <c r="D151" s="5">
         <v>6.29777911502023</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>100.47622787</v>
       </c>
       <c r="C152" s="5">
         <v>-0.36014768999999092</v>
       </c>
       <c r="D152" s="5">
         <v>-4.2027281848154523</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>99.183479226000003</v>
       </c>
       <c r="C153" s="5">
         <v>-1.2927486439999996</v>
       </c>
       <c r="D153" s="5">
         <v>-14.392424388150316</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>99.169332370999996</v>
       </c>
       <c r="C154" s="5">
         <v>-1.4146855000007008E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.17102560739048478</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>99.301525065999996</v>
       </c>
       <c r="C155" s="5">
         <v>0.13219269500000053</v>
       </c>
       <c r="D155" s="5">
         <v>1.6113794254698499</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>97.669225496999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.6322995689999971</v>
       </c>
       <c r="D156" s="5">
         <v>-18.036233931967573</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>97.989207446999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.31998194999999896</v>
       </c>
       <c r="D157" s="5">
         <v>4.0030353271561125</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>97.587027672000005</v>
       </c>
       <c r="C158" s="5">
         <v>-0.40217977499999336</v>
       </c>
       <c r="D158" s="5">
         <v>-4.8155195066001744</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>97.143482141000007</v>
       </c>
       <c r="C159" s="5">
         <v>-0.44354553099999805</v>
       </c>
       <c r="D159" s="5">
         <v>-5.3198542436302398</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>96.915787012999999</v>
       </c>
       <c r="C160" s="5">
         <v>-0.22769512800000768</v>
       </c>
       <c r="D160" s="5">
         <v>-2.7767085459456164</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>96.546793519999994</v>
       </c>
       <c r="C161" s="5">
         <v>-0.36899349300000495</v>
       </c>
       <c r="D161" s="5">
         <v>-4.4743647385537155</v>
       </c>
       <c r="E161" s="5">
         <v>-4.5527779209498025</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>96.027006978000003</v>
       </c>
       <c r="C162" s="5">
         <v>-0.51978654199999141</v>
       </c>
       <c r="D162" s="5">
         <v>-6.2726244758732008</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>95.577653584000004</v>
       </c>
       <c r="C163" s="5">
         <v>-0.44935339399999918</v>
       </c>
       <c r="D163" s="5">
         <v>-5.4730466715528276</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>95.520326513000001</v>
       </c>
       <c r="C164" s="5">
         <v>-5.7327071000003116E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.71738526543387859</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>96.146856397999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.62652988499999651</v>
       </c>
       <c r="D165" s="5">
         <v>8.1611983752537078</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>96.062041094999998</v>
       </c>
       <c r="C166" s="5">
         <v>-8.4815302999999176E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.0534510383326867</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>95.687853572999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.37418752199999972</v>
       </c>
       <c r="D167" s="5">
         <v>-4.5754695272088082</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>94.967574309</v>
       </c>
       <c r="C168" s="5">
         <v>-0.72027926399999842</v>
       </c>
       <c r="D168" s="5">
         <v>-8.6681216268578165</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>94.965778078</v>
       </c>
       <c r="C169" s="5">
         <v>-1.796231000000148E-3</v>
       </c>
       <c r="D169" s="5">
         <v>-2.2694619718421905E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>95.445878625000006</v>
       </c>
       <c r="C170" s="5">
         <v>0.48010054700000637</v>
       </c>
       <c r="D170" s="5">
         <v>6.2381726260262171</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>95.958894623000006</v>
       </c>
       <c r="C171" s="5">
         <v>0.5130159980000002</v>
       </c>
       <c r="D171" s="5">
         <v>6.6440614374043472</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>95.069311495999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.88958312700000874</v>
       </c>
       <c r="D172" s="5">
         <v>-10.574506466766975</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>95.638836201999993</v>
       </c>
       <c r="C173" s="5">
         <v>0.56952470599999572</v>
       </c>
       <c r="D173" s="5">
         <v>7.4304037144782509</v>
       </c>
       <c r="E173" s="5">
         <v>-0.94043239023977598</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>96.935358386000004</v>
       </c>
       <c r="C174" s="5">
         <v>1.2965221840000112</v>
       </c>
       <c r="D174" s="5">
         <v>17.537175841413411</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>96.719843268999995</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21551511700000958</v>
       </c>
       <c r="D175" s="5">
         <v>-2.6355610730126156</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>96.629344525999997</v>
       </c>
       <c r="C176" s="5">
         <v>-9.0498742999997717E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.1170547218008475</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>98.495005794999997</v>
       </c>
       <c r="C177" s="5">
         <v>1.8656612690000003</v>
       </c>
       <c r="D177" s="5">
         <v>25.794634690425376</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.359105611999993</v>
       </c>
       <c r="C178" s="5">
         <v>-1.1359001830000039</v>
       </c>
       <c r="D178" s="5">
         <v>-12.994163624907051</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>97.638341943</v>
       </c>
       <c r="C179" s="5">
         <v>0.279236331000007</v>
       </c>
       <c r="D179" s="5">
         <v>3.4965426468709149</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>98.644316314999998</v>
       </c>
       <c r="C180" s="5">
         <v>1.0059743719999972</v>
       </c>
       <c r="D180" s="5">
         <v>13.088919930466103</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>98.894554995999997</v>
       </c>
       <c r="C181" s="5">
         <v>0.25023868099999902</v>
       </c>
       <c r="D181" s="5">
         <v>3.0869667736572071</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>98.792544387000007</v>
       </c>
       <c r="C182" s="5">
         <v>-0.10201060899998993</v>
       </c>
       <c r="D182" s="5">
         <v>-1.2308122441565761</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>100.12306423</v>
       </c>
       <c r="C183" s="5">
         <v>1.3305198429999905</v>
       </c>
       <c r="D183" s="5">
         <v>17.41390753224017</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>101.13330103</v>
       </c>
       <c r="C184" s="5">
         <v>1.0102368000000013</v>
       </c>
       <c r="D184" s="5">
         <v>12.80298843837484</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>101.82195946</v>
       </c>
       <c r="C185" s="5">
         <v>0.68865843000000382</v>
       </c>
       <c r="D185" s="5">
         <v>8.4843791550185177</v>
       </c>
       <c r="E185" s="5">
         <v>6.4650758034534794</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>101.20453872</v>
       </c>
       <c r="C186" s="5">
         <v>-0.61742074000000002</v>
       </c>
       <c r="D186" s="5">
         <v>-7.0386391023665613</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>100.90532969</v>
       </c>
       <c r="C187" s="5">
         <v>-0.2992090300000001</v>
       </c>
       <c r="D187" s="5">
         <v>-3.4906497604019537</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>102.06552302</v>
       </c>
       <c r="C188" s="5">
         <v>1.1601933299999985</v>
       </c>
       <c r="D188" s="5">
         <v>14.704251701326875</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>105.1473402</v>
       </c>
       <c r="C189" s="5">
         <v>3.0818171800000016</v>
       </c>
       <c r="D189" s="5">
         <v>42.899500474067921</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>104.12045368</v>
       </c>
       <c r="C190" s="5">
         <v>-1.026886520000005</v>
       </c>
       <c r="D190" s="5">
         <v>-11.109955016168705</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>104.90853989999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.78808621999999673</v>
       </c>
       <c r="D191" s="5">
         <v>9.4705979423841633</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>106.30430785999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.3957679600000006</v>
       </c>
       <c r="D192" s="5">
         <v>17.187221801541774</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>106.6413841</v>
       </c>
       <c r="C193" s="5">
         <v>0.3370762400000018</v>
       </c>
       <c r="D193" s="5">
         <v>3.8720990389228049</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>106.96530618</v>
       </c>
       <c r="C194" s="5">
         <v>0.32392208000000267</v>
       </c>
       <c r="D194" s="5">
         <v>3.7065019907186469</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>106.93465682999999</v>
       </c>
       <c r="C195" s="5">
         <v>-3.0649350000004461E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-0.34330115636015401</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>107.86817923</v>
       </c>
       <c r="C196" s="5">
         <v>0.93352240000000108</v>
       </c>
       <c r="D196" s="5">
         <v>10.993722348608026</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>108.51718226</v>
       </c>
       <c r="C197" s="5">
         <v>0.64900303000000292</v>
       </c>
       <c r="D197" s="5">
         <v>7.4637333079665691</v>
       </c>
       <c r="E197" s="5">
         <v>6.5754212897760622</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>110.66875394</v>
       </c>
       <c r="C198" s="5">
         <v>2.1515716800000035</v>
       </c>
       <c r="D198" s="5">
         <v>26.566316289732271</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>111.3413139</v>
       </c>
       <c r="C199" s="5">
         <v>0.67255996000000096</v>
       </c>
       <c r="D199" s="5">
         <v>7.5414436944300167</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>113.09210251</v>
       </c>
       <c r="C200" s="5">
         <v>1.7507886100000007</v>
       </c>
       <c r="D200" s="5">
         <v>20.589983164927883</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>111.37250375000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.7195987599999967</v>
       </c>
       <c r="D201" s="5">
         <v>-16.795185062140384</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>112.66103883</v>
       </c>
       <c r="C202" s="5">
         <v>1.2885350799999884</v>
       </c>
       <c r="D202" s="5">
         <v>14.80193831167027</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>114.50148047</v>
       </c>
       <c r="C203" s="5">
         <v>1.8404416400000088</v>
       </c>
       <c r="D203" s="5">
         <v>21.464175456471878</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>115.13865171</v>
       </c>
       <c r="C204" s="5">
         <v>0.63717124000000069</v>
       </c>
       <c r="D204" s="5">
         <v>6.8859077340294395</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>116.14073879</v>
       </c>
       <c r="C205" s="5">
         <v>1.0020870799999955</v>
       </c>
       <c r="D205" s="5">
         <v>10.95869438606314</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>117.64625581</v>
       </c>
       <c r="C206" s="5">
         <v>1.5055170199999992</v>
       </c>
       <c r="D206" s="5">
         <v>16.71382642652841</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>118.7339478</v>
       </c>
       <c r="C207" s="5">
         <v>1.0876919899999962</v>
       </c>
       <c r="D207" s="5">
         <v>11.676443839500861</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>119.8764546</v>
       </c>
       <c r="C208" s="5">
         <v>1.1425068000000067</v>
       </c>
       <c r="D208" s="5">
         <v>12.178023727541888</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>121.03206802</v>
       </c>
       <c r="C209" s="5">
         <v>1.1556134199999946</v>
       </c>
       <c r="D209" s="5">
         <v>12.201526936933371</v>
       </c>
       <c r="E209" s="5">
         <v>11.532630593019967</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>121.74554366</v>
       </c>
       <c r="C210" s="5">
         <v>0.71347563999999863</v>
       </c>
       <c r="D210" s="5">
         <v>7.3078351144406195</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>123.01471834</v>
       </c>
       <c r="C211" s="5">
         <v>1.2691746800000061</v>
       </c>
       <c r="D211" s="5">
         <v>13.252562748181562</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>124.90068352</v>
       </c>
       <c r="C212" s="5">
         <v>1.8859651799999995</v>
       </c>
       <c r="D212" s="5">
         <v>20.030844550043582</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>125.56188149</v>
       </c>
       <c r="C213" s="5">
         <v>0.66119797000000347</v>
       </c>
       <c r="D213" s="5">
         <v>6.5408106062549987</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>126.40831513000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.84643364000000076</v>
       </c>
       <c r="D214" s="5">
         <v>8.3961695208075717</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>128.65611235</v>
       </c>
       <c r="C215" s="5">
         <v>2.2477972199999954</v>
       </c>
       <c r="D215" s="5">
         <v>23.55416082149382</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>126.9608386</v>
       </c>
       <c r="C216" s="5">
         <v>-1.6952737499999984</v>
       </c>
       <c r="D216" s="5">
         <v>-14.715069486843902</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>127.41544874</v>
       </c>
       <c r="C217" s="5">
         <v>0.45461013999999977</v>
       </c>
       <c r="D217" s="5">
         <v>4.3824939226480897</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>129.39964984</v>
       </c>
       <c r="C218" s="5">
         <v>1.9842010999999928</v>
       </c>
       <c r="D218" s="5">
         <v>20.373851448711644</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>130.26783792000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.86818808000001013</v>
       </c>
       <c r="D219" s="5">
         <v>8.3550727920109082</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>130.76253757999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.49469965999998067</v>
       </c>
       <c r="D220" s="5">
         <v>4.6534662681741112</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>131.21697080999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.45443323000000646</v>
       </c>
       <c r="D221" s="5">
         <v>4.2509481107942504</v>
       </c>
       <c r="E221" s="5">
         <v>8.415044836147878</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>131.37445335999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.15748254999999745</v>
       </c>
       <c r="D222" s="5">
         <v>1.4497476988459379</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>132.85965798000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.4852046200000188</v>
       </c>
       <c r="D223" s="5">
         <v>14.442278963267752</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>133.46478647999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.60512849999997798</v>
       </c>
       <c r="D224" s="5">
         <v>5.6045890224468264</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>134.69808954999999</v>
       </c>
       <c r="C225" s="5">
         <v>1.2333030700000052</v>
       </c>
       <c r="D225" s="5">
         <v>11.670093802355353</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>134.65751539999999</v>
       </c>
       <c r="C226" s="5">
         <v>-4.0574149999997644E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.36086923580216368</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>133.25294129</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4045741099999987</v>
       </c>
       <c r="D227" s="5">
         <v>-11.823169402480948</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>132.5077699</v>
       </c>
       <c r="C228" s="5">
         <v>-0.74517138999999588</v>
       </c>
       <c r="D228" s="5">
         <v>-6.5079912947181633</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>132.77050793000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.26273803000000839</v>
       </c>
       <c r="D229" s="5">
         <v>2.4054951677956682</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>132.29413511999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.47637281000001508</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2215738092922788</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>131.72767150000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.56646361999997907</v>
       </c>
       <c r="D231" s="5">
         <v>-5.0189243979151144</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>130.66401350999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0636579900000243</v>
       </c>
       <c r="D232" s="5">
         <v>-9.270660945569297</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>128.81217035</v>
       </c>
       <c r="C233" s="5">
         <v>-1.8518431599999872</v>
       </c>
       <c r="D233" s="5">
         <v>-15.742058471603748</v>
       </c>
       <c r="E233" s="5">
         <v>-1.8326901201538237</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>126.29907442</v>
       </c>
       <c r="C234" s="5">
         <v>-2.5130959300000058</v>
       </c>
       <c r="D234" s="5">
         <v>-21.0559792781978</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>123.42141534</v>
       </c>
       <c r="C235" s="5">
         <v>-2.8776590800000008</v>
       </c>
       <c r="D235" s="5">
         <v>-24.162456936451605</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>120.08548500000001</v>
       </c>
       <c r="C236" s="5">
         <v>-3.3359303399999902</v>
       </c>
       <c r="D236" s="5">
         <v>-28.021974577524688</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>117.01454333</v>
       </c>
       <c r="C237" s="5">
         <v>-3.0709416700000105</v>
       </c>
       <c r="D237" s="5">
         <v>-26.718912214384339</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>114.97587381</v>
       </c>
       <c r="C238" s="5">
         <v>-2.0386695199999991</v>
       </c>
       <c r="D238" s="5">
         <v>-19.015385005791906</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>113.71869928</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2571745300000003</v>
       </c>
       <c r="D239" s="5">
         <v>-12.36007921847454</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>112.14570328000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.5729959999999892</v>
       </c>
       <c r="D240" s="5">
         <v>-15.392461005261582</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>109.92331623</v>
       </c>
       <c r="C241" s="5">
         <v>-2.2223870500000089</v>
       </c>
       <c r="D241" s="5">
         <v>-21.352268949696384</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>108.12662749</v>
       </c>
       <c r="C242" s="5">
         <v>-1.7966887399999933</v>
       </c>
       <c r="D242" s="5">
         <v>-17.943304183045228</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>107.54762237</v>
       </c>
       <c r="C243" s="5">
         <v>-0.57900512000000504</v>
       </c>
       <c r="D243" s="5">
         <v>-6.2399405104206167</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>107.19822861</v>
       </c>
       <c r="C244" s="5">
         <v>-0.34939375999999811</v>
       </c>
       <c r="D244" s="5">
         <v>-3.829572986999441</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>107.2373923</v>
       </c>
       <c r="C245" s="5">
         <v>3.9163689999995199E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.43928875178789184</v>
       </c>
       <c r="E245" s="5">
         <v>-16.749021456108093</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>110.88840690000001</v>
       </c>
       <c r="C246" s="5">
         <v>3.6510146000000105</v>
       </c>
       <c r="D246" s="5">
         <v>49.444106809632181</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>107.63157467000001</v>
       </c>
       <c r="C247" s="5">
         <v>-3.2568322300000005</v>
       </c>
       <c r="D247" s="5">
         <v>-30.073369800992523</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>108.66666419000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.0350895199999997</v>
       </c>
       <c r="D248" s="5">
         <v>12.170768634282458</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>108.98319265000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.31652846000000068</v>
       </c>
       <c r="D249" s="5">
         <v>3.5519522339608534</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>109.14640104999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.16320839999998782</v>
       </c>
       <c r="D250" s="5">
         <v>1.8119426042746856</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>109.14006872</v>
       </c>
       <c r="C251" s="5">
         <v>-6.3323299999922256E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-6.9598004842796879E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>110.155261</v>
       </c>
       <c r="C252" s="5">
         <v>1.0151922799999937</v>
       </c>
       <c r="D252" s="5">
         <v>11.751214349549578</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>110.48099928000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.32573828000001015</v>
       </c>
       <c r="D253" s="5">
         <v>3.6067852576851855</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>111.36741000000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.88641072000000065</v>
       </c>
       <c r="D254" s="5">
         <v>10.064258385495561</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>112.43605943999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.0686494399999873</v>
       </c>
       <c r="D255" s="5">
         <v>12.142429633814755</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>111.07315255</v>
       </c>
       <c r="C256" s="5">
         <v>-1.3629068899999908</v>
       </c>
       <c r="D256" s="5">
         <v>-13.614314385296344</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>111.35175940000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.27860685000000274</v>
       </c>
       <c r="D257" s="5">
         <v>3.05185640071719</v>
       </c>
       <c r="E257" s="5">
         <v>3.8366907398213579</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>111.41221851</v>
       </c>
       <c r="C258" s="5">
         <v>6.0459109999996485E-2</v>
       </c>
       <c r="D258" s="5">
         <v>0.65349645845458326</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>111.40989062</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3278900000036629E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-2.5070383094472071E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>112.97941273000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.5695221100000083</v>
       </c>
       <c r="D260" s="5">
         <v>18.278764939769609</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>113.93702312000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.95761038999999926</v>
       </c>
       <c r="D261" s="5">
         <v>10.65898034378241</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>112.99866276</v>
       </c>
       <c r="C262" s="5">
         <v>-0.93836036000000433</v>
       </c>
       <c r="D262" s="5">
         <v>-9.447336536891104</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>115.16267653</v>
       </c>
       <c r="C263" s="5">
         <v>2.1640137699999968</v>
       </c>
       <c r="D263" s="5">
         <v>25.56290371280323</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>117.50785968</v>
       </c>
       <c r="C264" s="5">
         <v>2.3451831499999969</v>
       </c>
       <c r="D264" s="5">
         <v>27.368487941021069</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>117.23402159</v>
       </c>
       <c r="C265" s="5">
         <v>-0.27383808999999815</v>
       </c>
       <c r="D265" s="5">
         <v>-2.7608917727296123</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>118.39609763999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.162076049999996</v>
       </c>
       <c r="D266" s="5">
         <v>12.565343028013732</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>117.89951836</v>
       </c>
       <c r="C267" s="5">
         <v>-0.49657927999999174</v>
       </c>
       <c r="D267" s="5">
         <v>-4.9185682164401552</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>118.91642238999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.0169040299999921</v>
       </c>
       <c r="D268" s="5">
         <v>10.855602880414361</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>119.98411517</v>
       </c>
       <c r="C269" s="5">
         <v>1.0676927800000016</v>
       </c>
       <c r="D269" s="5">
         <v>11.322517255477038</v>
       </c>
       <c r="E269" s="5">
         <v>7.7523299286099911</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>120.65587673</v>
       </c>
       <c r="C270" s="5">
         <v>0.67176156000000731</v>
       </c>
       <c r="D270" s="5">
         <v>6.929298917816662</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>120.8831311</v>
       </c>
       <c r="C271" s="5">
         <v>0.22725436999999715</v>
       </c>
       <c r="D271" s="5">
         <v>2.2837517146158115</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>121.56242385</v>
       </c>
       <c r="C272" s="5">
         <v>0.67929275000000189</v>
       </c>
       <c r="D272" s="5">
         <v>6.9556681756763439</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>122.74184545</v>
       </c>
       <c r="C273" s="5">
         <v>1.1794215999999977</v>
       </c>
       <c r="D273" s="5">
         <v>12.28443888988442</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>124.90561866</v>
       </c>
       <c r="C274" s="5">
         <v>2.1637732100000022</v>
       </c>
       <c r="D274" s="5">
         <v>23.330903469705653</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>126.39752695</v>
       </c>
       <c r="C275" s="5">
         <v>1.4919082899999978</v>
       </c>
       <c r="D275" s="5">
         <v>15.313253007656492</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>127.37128430999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.97375735999999335</v>
       </c>
       <c r="D276" s="5">
         <v>9.6466616812627137</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>128.97219784000001</v>
       </c>
       <c r="C277" s="5">
         <v>1.6009135300000139</v>
       </c>
       <c r="D277" s="5">
         <v>16.170236802169846</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>129.67264474999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.70044690999998238</v>
       </c>
       <c r="D278" s="5">
         <v>6.7154288485059555</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>132.47244606999999</v>
       </c>
       <c r="C279" s="5">
         <v>2.7998013200000003</v>
       </c>
       <c r="D279" s="5">
         <v>29.21896041727754</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>130.30311648</v>
       </c>
       <c r="C280" s="5">
         <v>-2.1693295899999896</v>
       </c>
       <c r="D280" s="5">
         <v>-17.974106687721093</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>130.25419026</v>
       </c>
       <c r="C281" s="5">
         <v>-4.8926219999998466E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.4496467145276295</v>
       </c>
       <c r="E281" s="5">
         <v>8.5595289638539249</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>129.09799403</v>
       </c>
       <c r="C282" s="5">
         <v>-1.1561962300000062</v>
       </c>
       <c r="D282" s="5">
         <v>-10.146812424519302</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>130.94591130000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.8479172700000106</v>
       </c>
       <c r="D283" s="5">
         <v>18.595819322235265</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>130.98086430999999</v>
       </c>
       <c r="C284" s="5">
         <v>3.4953009999981077E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.32078316747394808</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>131.10358643000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.12272212000002014</v>
       </c>
       <c r="D285" s="5">
         <v>1.1301484006069007</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>130.45642391000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.64716251999999486</v>
       </c>
       <c r="D286" s="5">
         <v>-5.7653188294743636</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>130.44819045</v>
       </c>
       <c r="C287" s="5">
         <v>-8.2334600000137925E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-7.5708982565358962E-2</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>129.39304858</v>
       </c>
       <c r="C288" s="5">
         <v>-1.0551418699999999</v>
       </c>
       <c r="D288" s="5">
         <v>-9.2859337999049334</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>128.6037766</v>
       </c>
       <c r="C289" s="5">
         <v>-0.78927197999999521</v>
       </c>
       <c r="D289" s="5">
         <v>-7.0791176047406479</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>128.67786498000001</v>
       </c>
       <c r="C290" s="5">
         <v>7.4088380000006282E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.693512292809495</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>128.77418614000001</v>
       </c>
       <c r="C291" s="5">
         <v>9.6321160000002237E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.90196123538657247</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>129.77823974</v>
       </c>
       <c r="C292" s="5">
         <v>1.0040535999999918</v>
       </c>
       <c r="D292" s="5">
         <v>9.768261424636183</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>129.82809963</v>
       </c>
       <c r="C293" s="5">
         <v>4.9859889999993356E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.46200702508676361</v>
       </c>
       <c r="E293" s="5">
         <v>-0.32712239748255989</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>130.94691263000001</v>
       </c>
       <c r="C294" s="5">
         <v>1.1188130000000172</v>
       </c>
       <c r="D294" s="5">
         <v>10.845676802854399</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>131.67317831</v>
       </c>
       <c r="C295" s="5">
         <v>0.72626567999998315</v>
       </c>
       <c r="D295" s="5">
-        <v>6.8623357930398088</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8623357930397866</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>132.96734529</v>
       </c>
       <c r="C296" s="5">
         <v>1.29416698</v>
       </c>
       <c r="D296" s="5">
         <v>12.453286794944173</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>134.33297203000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.3656267400000104</v>
       </c>
       <c r="D297" s="5">
         <v>13.04503767094014</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>135.00411051</v>
       </c>
       <c r="C298" s="5">
         <v>0.67113847999999621</v>
       </c>
       <c r="D298" s="5">
         <v>6.1628139424667827</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>134.19644312</v>
       </c>
       <c r="C299" s="5">
         <v>-0.80766739000000598</v>
       </c>
       <c r="D299" s="5">
         <v>-6.9474758070111609</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>135.79396502</v>
       </c>
       <c r="C300" s="5">
         <v>1.5975219000000038</v>
       </c>
       <c r="D300" s="5">
         <v>15.25866169825445</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>136.62049947</v>
       </c>
       <c r="C301" s="5">
         <v>0.82653444999999692</v>
       </c>
       <c r="D301" s="5">
         <v>7.5535605608778145</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>137.84890172999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.2284022599999957</v>
       </c>
       <c r="D302" s="5">
         <v>11.33950836642612</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>138.43013825</v>
       </c>
       <c r="C303" s="5">
         <v>0.58123652000000448</v>
       </c>
       <c r="D303" s="5">
         <v>5.1787747668506467</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>138.95580426000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.52566601000000901</v>
       </c>
       <c r="D304" s="5">
         <v>4.6531909955407569</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>140.29415978</v>
       </c>
       <c r="C305" s="5">
         <v>1.3383555199999932</v>
       </c>
       <c r="D305" s="5">
         <v>12.190169087295665</v>
       </c>
       <c r="E305" s="5">
         <v>8.0614752737099735</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>139.78632415000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.50783562999998821</v>
       </c>
       <c r="D306" s="5">
         <v>-4.2583059157931036</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>139.9227214</v>
       </c>
       <c r="C307" s="5">
         <v>0.13639724999998748</v>
       </c>
       <c r="D307" s="5">
         <v>1.17721072175756</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>139.13804048</v>
       </c>
       <c r="C308" s="5">
         <v>-0.78468091999999956</v>
       </c>
       <c r="D308" s="5">
         <v>-6.5258178635502206</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>138.1834551</v>
       </c>
       <c r="C309" s="5">
         <v>-0.95458537999999749</v>
       </c>
       <c r="D309" s="5">
         <v>-7.9291873869295042</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>138.72924694</v>
       </c>
       <c r="C310" s="5">
         <v>0.54579183999999259</v>
       </c>
       <c r="D310" s="5">
         <v>4.8440469526708885</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>139.58919925999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.85995231999999078</v>
       </c>
       <c r="D311" s="5">
         <v>7.6974563114290628</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>141.34197606999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.7527768100000003</v>
       </c>
       <c r="D312" s="5">
         <v>16.153450021812255</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>142.65791206</v>
       </c>
       <c r="C313" s="5">
         <v>1.315935990000014</v>
       </c>
       <c r="D313" s="5">
         <v>11.762589400802614</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>142.68768827</v>
       </c>
       <c r="C314" s="5">
         <v>2.9776209999994308E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.25075720799330181</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>144.06658313</v>
       </c>
       <c r="C315" s="5">
         <v>1.3788948600000026</v>
       </c>
       <c r="D315" s="5">
         <v>12.23312348231007</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>143.34141574</v>
       </c>
       <c r="C316" s="5">
         <v>-0.72516738999999575</v>
       </c>
       <c r="D316" s="5">
         <v>-5.8758206777030031</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>144.96648906999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.6250733299999922</v>
       </c>
       <c r="D317" s="5">
         <v>14.485682145264821</v>
       </c>
       <c r="E317" s="5">
         <v>3.3303804643948443</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>147.96768265</v>
       </c>
       <c r="C318" s="5">
         <v>3.001193580000006</v>
       </c>
       <c r="D318" s="5">
         <v>27.876581171171999</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>147.00854907999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.95913357000000588</v>
       </c>
       <c r="D319" s="5">
         <v>-7.5070507066381413</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>145.80525244</v>
       </c>
       <c r="C320" s="5">
         <v>-1.2032966399999907</v>
       </c>
       <c r="D320" s="5">
         <v>-9.3919186177261018</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>146.73699413</v>
       </c>
       <c r="C321" s="5">
         <v>0.93174168999999551</v>
       </c>
       <c r="D321" s="5">
         <v>7.943722601904657</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>145.71305459999999</v>
       </c>
       <c r="C322" s="5">
         <v>-1.0239395300000069</v>
       </c>
       <c r="D322" s="5">
         <v>-8.0596551347001171</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>145.72549247000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.2437870000013618E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.10247848500570811</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>147.40384745</v>
       </c>
       <c r="C324" s="5">
         <v>1.6783549799999946</v>
       </c>
       <c r="D324" s="5">
         <v>14.730649592493506</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>145.35231564</v>
       </c>
       <c r="C325" s="5">
         <v>-2.0515318100000002</v>
       </c>
       <c r="D325" s="5">
         <v>-15.480362144389016</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>145.38592969000001</v>
       </c>
       <c r="C326" s="5">
         <v>3.3614050000011275E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.27786420093498521</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>144.95809693999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.42783275000002163</v>
       </c>
       <c r="D327" s="5">
         <v>-3.4746888708934165</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>144.21410890999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.74398802999999702</v>
       </c>
       <c r="D328" s="5">
         <v>-5.9880059760643363</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>143.72305334000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.49105556999998612</v>
       </c>
       <c r="D329" s="5">
         <v>-4.0103936539485403</v>
       </c>
       <c r="E329" s="5">
         <v>-0.85774011495827196</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>144.23602299999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.51296965999998179</v>
       </c>
       <c r="D330" s="5">
         <v>4.3680691892497903</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>144.20889194</v>
       </c>
       <c r="C331" s="5">
         <v>-2.7131059999987883E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-0.22548882019963745</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>146.75116072</v>
       </c>
       <c r="C332" s="5">
         <v>2.5422687800000006</v>
       </c>
       <c r="D332" s="5">
         <v>23.331513507733082</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>146.94142540999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.19026468999999224</v>
       </c>
       <c r="D333" s="5">
         <v>1.5669571197279186</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>149.00352373999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.0620983299999978</v>
       </c>
       <c r="D334" s="5">
         <v>18.202724646911772</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>149.09042488</v>
       </c>
       <c r="C335" s="5">
         <v>8.6901140000009036E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.70210769670397966</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>148.54157652999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.54884835000001431</v>
       </c>
       <c r="D336" s="5">
         <v>-4.3292191888564258</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>148.33153970999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.21003681999999912</v>
       </c>
       <c r="D337" s="5">
         <v>-1.683658277269473</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>149.29495706</v>
       </c>
       <c r="C338" s="5">
         <v>0.96341735000001449</v>
       </c>
       <c r="D338" s="5">
         <v>8.0785727394955273</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>150.31647085</v>
       </c>
       <c r="C339" s="5">
         <v>1.0215137900000002</v>
       </c>
       <c r="D339" s="5">
         <v>8.5268482846476914</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>153.73001571</v>
       </c>
       <c r="C340" s="5">
         <v>3.4135448600000018</v>
       </c>
       <c r="D340" s="5">
         <v>30.925791868356932</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>153.28239038999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.44762532000001443</v>
       </c>
       <c r="D341" s="5">
         <v>-3.4386975800692055</v>
       </c>
       <c r="E341" s="5">
         <v>6.6512204046944579</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>153.91611227999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.6337218900000039</v>
       </c>
       <c r="D342" s="5">
         <v>5.0755925512152356</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>154.95279912999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.0366868499999953</v>
       </c>
       <c r="D343" s="5">
         <v>8.3887204925375372</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>157.02938922999999</v>
       </c>
       <c r="C344" s="5">
         <v>2.0765901000000042</v>
       </c>
       <c r="D344" s="5">
         <v>17.321656663708417</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>156.77183722000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.25755200999998351</v>
       </c>
       <c r="D345" s="5">
         <v>-1.9505240335046081</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>157.33713263999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.56529541999998401</v>
       </c>
       <c r="D346" s="5">
         <v>4.4138716159614511</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>159.41203457</v>
       </c>
       <c r="C347" s="5">
         <v>2.07490193000001</v>
       </c>
       <c r="D347" s="5">
-        <v>17.024954822725881</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.024954822725856</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>161.23634122999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.8243066599999906</v>
       </c>
       <c r="D348" s="5">
         <v>14.630967713623001</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>163.58553598</v>
       </c>
       <c r="C349" s="5">
         <v>2.3491947500000094</v>
       </c>
       <c r="D349" s="5">
         <v>18.955246208640443</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>165.06687274999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.4813367699999844</v>
       </c>
       <c r="D350" s="5">
         <v>11.424390377577565</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>167.00282418</v>
       </c>
       <c r="C351" s="5">
         <v>1.9359514300000171</v>
       </c>
       <c r="D351" s="5">
         <v>15.018236507779781</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>166.86843526000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.13438891999999214</v>
       </c>
       <c r="D352" s="5">
         <v>-0.96139011030690336</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>169.78147361000001</v>
       </c>
       <c r="C353" s="5">
         <v>2.9130383499999937</v>
       </c>
       <c r="D353" s="5">
         <v>23.081636450559849</v>
       </c>
       <c r="E353" s="5">
         <v>10.763847809276083</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.08820847000001</v>
       </c>
       <c r="C354" s="5">
         <v>2.3067348600000059</v>
       </c>
       <c r="D354" s="5">
         <v>17.579003749469479</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>173.47052474</v>
       </c>
       <c r="C355" s="5">
         <v>1.3823162699999898</v>
       </c>
       <c r="D355" s="5">
         <v>10.07658459937093</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.41224493999999</v>
       </c>
       <c r="C356" s="5">
         <v>-5.8279800000008208E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.40241232561549767</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>175.41789987000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.0056549300000199</v>
       </c>
       <c r="D357" s="5">
         <v>14.796794423587368</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>176.38943727</v>
       </c>
       <c r="C358" s="5">
         <v>0.97153739999998834</v>
       </c>
       <c r="D358" s="5">
         <v>6.852333118881071</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>176.2091121</v>
       </c>
       <c r="C359" s="5">
         <v>-0.18032517000000325</v>
       </c>
       <c r="D359" s="5">
         <v>-1.2199009329791011</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>179.38759367</v>
       </c>
       <c r="C360" s="5">
         <v>3.1784815700000024</v>
       </c>
       <c r="D360" s="5">
         <v>23.92773055714439</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>181.44648218</v>
       </c>
       <c r="C361" s="5">
         <v>2.0588885100000027</v>
       </c>
       <c r="D361" s="5">
         <v>14.676328858908994</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>182.54958049999999</v>
       </c>
       <c r="C362" s="5">
         <v>1.1030983199999866</v>
       </c>
       <c r="D362" s="5">
         <v>7.5443104363721591</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>182.92295578</v>
       </c>
       <c r="C363" s="5">
         <v>0.37337528000000475</v>
       </c>
       <c r="D363" s="5">
         <v>2.4822030912628579</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>182.36359393000001</v>
       </c>
       <c r="C364" s="5">
         <v>-0.55936184999998773</v>
       </c>
       <c r="D364" s="5">
         <v>-3.6084008465654183</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>182.26945265000001</v>
       </c>
       <c r="C365" s="5">
         <v>-9.4141280000002325E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.61771834697436079</v>
       </c>
       <c r="E365" s="5">
         <v>7.3553249211900207</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>180.36845377</v>
       </c>
       <c r="C366" s="5">
         <v>-1.9009988800000031</v>
       </c>
       <c r="D366" s="5">
         <v>-11.821985789261735</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>181.37526915999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.0068153899999857</v>
       </c>
       <c r="D367" s="5">
         <v>6.9079131551425421</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.45053178000001</v>
       </c>
       <c r="C368" s="5">
         <v>7.5262620000017932E-2</v>
       </c>
       <c r="D368" s="5">
         <v>0.49908431219620741</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>167.2003886</v>
       </c>
       <c r="C369" s="5">
         <v>-14.250143180000009</v>
       </c>
       <c r="D369" s="5">
         <v>-62.524412868116499</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>167.11922483000001</v>
       </c>
       <c r="C370" s="5">
         <v>-8.1163769999989199E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-0.58096102857130294</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>167.01130409000001</v>
       </c>
       <c r="C371" s="5">
         <v>-0.10792073999999729</v>
       </c>
       <c r="D371" s="5">
         <v>-0.77217871905045365</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>162.63103835999999</v>
       </c>
       <c r="C372" s="5">
         <v>-4.3802657300000192</v>
       </c>
       <c r="D372" s="5">
         <v>-27.307297940508292</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>160.18281267</v>
       </c>
       <c r="C373" s="5">
         <v>-2.4482256899999868</v>
       </c>
       <c r="D373" s="5">
         <v>-16.641524353768343</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>158.95759942000001</v>
       </c>
       <c r="C374" s="5">
         <v>-1.2252132499999959</v>
       </c>
       <c r="D374" s="5">
         <v>-8.8021578641753528</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>157.65898934000001</v>
       </c>
       <c r="C375" s="5">
         <v>-1.2986100800000031</v>
       </c>
       <c r="D375" s="5">
         <v>-9.3747299813467411</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>158.38471931999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.72572997999998279</v>
       </c>
       <c r="D376" s="5">
         <v>5.6658115536980747</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>157.83530574</v>
       </c>
       <c r="C377" s="5">
         <v>-0.54941357999999241</v>
       </c>
       <c r="D377" s="5">
         <v>-4.0841193299467786</v>
       </c>
       <c r="E377" s="5">
         <v>-13.405508468234274</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>157.17210148999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.66320425000000682</v>
       </c>
       <c r="D378" s="5">
         <v>-4.9273389987803506</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>154.49675008</v>
       </c>
       <c r="C379" s="5">
         <v>-2.6753514099999904</v>
       </c>
       <c r="D379" s="5">
         <v>-18.618318496694108</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>157.92416030000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.4274102200000129</v>
       </c>
       <c r="D380" s="5">
         <v>30.122002332144348</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>157.83502408999999</v>
       </c>
       <c r="C381" s="5">
         <v>-8.913621000002081E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-0.67521033876785097</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>157.28441432</v>
       </c>
       <c r="C382" s="5">
         <v>-0.55060976999999411</v>
       </c>
       <c r="D382" s="5">
         <v>-4.1068238624794589</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>156.78797552</v>
       </c>
       <c r="C383" s="5">
         <v>-0.49643879999999285</v>
       </c>
       <c r="D383" s="5">
         <v>-3.7225109195592188</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>158.33604786000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.5480723400000045</v>
       </c>
       <c r="D384" s="5">
         <v>12.513485129407066</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>158.72601990999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.38997204999998303</v>
       </c>
       <c r="D385" s="5">
         <v>2.9958935448571422</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>159.65123697000001</v>
       </c>
       <c r="C386" s="5">
         <v>0.92521706000002268</v>
       </c>
       <c r="D386" s="5">
         <v>7.2234895489322382</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>161.85654065</v>
       </c>
       <c r="C387" s="5">
         <v>2.2053036799999859</v>
       </c>
       <c r="D387" s="5">
         <v>17.895056441266899</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>162.26383332</v>
       </c>
       <c r="C388" s="5">
         <v>0.40729267000000391</v>
       </c>
       <c r="D388" s="5">
         <v>3.0618016796867931</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>162.61818126</v>
       </c>
       <c r="C389" s="5">
         <v>0.3543479399999967</v>
       </c>
       <c r="D389" s="5">
-        <v>2.6522366025830024</v>
+        <v>2.6522366025829802</v>
       </c>
       <c r="E389" s="5">
         <v>3.0302950899203651</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>162.37552173</v>
       </c>
       <c r="C390" s="5">
         <v>-0.2426595299999974</v>
       </c>
       <c r="D390" s="5">
         <v>-1.7760218269149419</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>162.40121568999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.5693959999983917E-2</v>
       </c>
       <c r="D391" s="5">
         <v>0.19005081451359818</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>162.73844281000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.33722712000002275</v>
       </c>
       <c r="D392" s="5">
         <v>2.5204636531048097</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>163.83903484000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.1005920300000014</v>
       </c>
       <c r="D393" s="5">
         <v>8.4243178004376631</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>164.87251928000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.0334844399999952</v>
       </c>
       <c r="D394" s="5">
         <v>7.8377251992916896</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>166.58033223999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.7078129599999841</v>
       </c>
       <c r="D395" s="5">
         <v>13.163246497624147</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>169.30632524999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.7259930099999963</v>
       </c>
       <c r="D396" s="5">
         <v>21.504822556019931</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>170.28081358</v>
       </c>
       <c r="C397" s="5">
         <v>0.974488330000014</v>
       </c>
       <c r="D397" s="5">
         <v>7.1298249740352038</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>170.99188436</v>
       </c>
       <c r="C398" s="5">
         <v>0.71107078000000001</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1277529959445012</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.127752995944479</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>170.77201314000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.21987121999998749</v>
       </c>
       <c r="D399" s="5">
         <v>-1.5321631633636312</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>171.66258299</v>
       </c>
       <c r="C400" s="5">
         <v>0.89056984999999145</v>
       </c>
       <c r="D400" s="5">
         <v>6.4406061058819297</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>172.87881154999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.2162285599999905</v>
       </c>
       <c r="D401" s="5">
         <v>8.8412457304910763</v>
       </c>
       <c r="E401" s="5">
         <v>6.3096452134063119</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>175.43586637000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.5570548200000189</v>
       </c>
       <c r="D402" s="5">
         <v>19.266757129860878</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>175.31138085000001</v>
       </c>
       <c r="C403" s="5">
         <v>-0.12448552000000745</v>
       </c>
       <c r="D403" s="5">
         <v>-0.84817894404908278</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>175.63584458</v>
       </c>
       <c r="C404" s="5">
         <v>0.32446372999999085</v>
       </c>
       <c r="D404" s="5">
         <v>2.2436901205882487</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>175.18552599</v>
       </c>
       <c r="C405" s="5">
         <v>-0.45031858999999486</v>
       </c>
       <c r="D405" s="5">
         <v>-3.0337018521963022</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>175.58909093</v>
       </c>
       <c r="C406" s="5">
         <v>0.40356493999999543</v>
       </c>
       <c r="D406" s="5">
         <v>2.7996668423764248</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>175.85509829</v>
       </c>
       <c r="C407" s="5">
         <v>0.26600736000000325</v>
       </c>
       <c r="D407" s="5">
         <v>1.8331549737724773</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>175.15827912</v>
       </c>
       <c r="C408" s="5">
         <v>-0.69681916999999771</v>
       </c>
       <c r="D408" s="5">
         <v>-4.6526838777774637</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>174.96690591999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.19137320000001523</v>
       </c>
       <c r="D409" s="5">
         <v>-1.3032376544937274</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>176.82626704</v>
       </c>
       <c r="C410" s="5">
         <v>1.8593611200000169</v>
       </c>
       <c r="D410" s="5">
         <v>13.524710018142594</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>175.71823325</v>
       </c>
       <c r="C411" s="5">
         <v>-1.1080337900000075</v>
       </c>
       <c r="D411" s="5">
         <v>-7.2656585673785745</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>175.81485635000001</v>
       </c>
       <c r="C412" s="5">
         <v>9.6623100000016393E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.66184950560488343</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>177.30074665000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.4858902999999941</v>
       </c>
       <c r="D413" s="5">
         <v>10.626693539189702</v>
       </c>
       <c r="E413" s="5">
         <v>2.5578236339975691</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>179.28486527999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.9841186299999833</v>
       </c>
       <c r="D414" s="5">
         <v>14.28698514361313</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>181.65554012999999</v>
       </c>
       <c r="C415" s="5">
         <v>2.3706748500000003</v>
       </c>
       <c r="D415" s="5">
         <v>17.073936068243967</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>182.14297414999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.48743401999999492</v>
       </c>
       <c r="D416" s="5">
         <v>3.2678926847025336</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>182.39694969999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.25397555000000693</v>
       </c>
       <c r="D417" s="5">
         <v>1.6861416910451732</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>185.01473604</v>
       </c>
       <c r="C418" s="5">
         <v>2.6177863400000092</v>
       </c>
       <c r="D418" s="5">
         <v>18.649248336770597</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>187.23298051</v>
       </c>
       <c r="C419" s="5">
         <v>2.2182444700000019</v>
       </c>
       <c r="D419" s="5">
         <v>15.375172672305748</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>187.91257558000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.67959507000000485</v>
       </c>
       <c r="D420" s="5">
         <v>4.4436239780915487</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>190.84398870999999</v>
       </c>
       <c r="C421" s="5">
         <v>2.9314131299999815</v>
       </c>
       <c r="D421" s="5">
         <v>20.412528753730939</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>192.62699979999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.7830110900000022</v>
       </c>
       <c r="D422" s="5">
         <v>11.805741684078264</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>193.47809013</v>
       </c>
       <c r="C423" s="5">
         <v>0.85109033000000522</v>
       </c>
       <c r="D423" s="5">
         <v>5.4327598226048934</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>194.80789333999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.3298032099999944</v>
       </c>
       <c r="D424" s="5">
         <v>8.5668152571404264</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>194.96055318000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.15265984000001254</v>
       </c>
       <c r="D425" s="5">
         <v>0.94443522953897574</v>
       </c>
       <c r="E425" s="5">
         <v>9.9603678290544941</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>195.33523764</v>
       </c>
       <c r="C426" s="5">
         <v>0.37468445999999744</v>
       </c>
       <c r="D426" s="5">
         <v>2.3307509783980329</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>196.11219208</v>
       </c>
       <c r="C427" s="5">
         <v>0.77695443999999725</v>
       </c>
       <c r="D427" s="5">
         <v>4.878866938920523</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>196.88744421000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.77525213000001258</v>
       </c>
       <c r="D428" s="5">
         <v>4.8482359547635134</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>197.85545626999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.96801205999997819</v>
       </c>
       <c r="D429" s="5">
         <v>6.0620747887667692</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>198.81334365999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.95788738999999623</v>
       </c>
       <c r="D430" s="5">
         <v>5.9668382841753465</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>198.65106338000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.16228027999997607</v>
       </c>
       <c r="D431" s="5">
         <v>-0.97510794929541733</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>199.81327357999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.1622101999999757</v>
       </c>
       <c r="D432" s="5">
         <v>7.2509850887410243</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>200.58122675999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.76795318000000634</v>
       </c>
       <c r="D433" s="5">
         <v>4.710775908218201</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>200.76636927000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.18514251000001991</v>
       </c>
       <c r="D434" s="5">
         <v>1.1132765563217406</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>202.20487743999999</v>
       </c>
       <c r="C435" s="5">
         <v>1.4385081699999773</v>
       </c>
       <c r="D435" s="5">
         <v>8.9451607175323531</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>203.30707692999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.1021994900000038</v>
       </c>
       <c r="D436" s="5">
         <v>6.7407942476267468</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>204.30659089</v>
       </c>
       <c r="C437" s="5">
         <v>0.99951396000000159</v>
       </c>
       <c r="D437" s="5">
         <v>6.0616965827007485</v>
       </c>
       <c r="E437" s="5">
         <v>4.7938095976631345</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>208.01218772999999</v>
       </c>
       <c r="C438" s="5">
         <v>3.7055968399999983</v>
       </c>
       <c r="D438" s="5">
         <v>24.072877449639019</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>207.79123634000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.22095138999998198</v>
       </c>
       <c r="D439" s="5">
         <v>-1.2672245420457084</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>206.46491974</v>
       </c>
       <c r="C440" s="5">
         <v>-1.3263166000000126</v>
       </c>
       <c r="D440" s="5">
         <v>-7.3962582615230694</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>207.43088107</v>
       </c>
       <c r="C441" s="5">
         <v>0.96596132999999895</v>
       </c>
       <c r="D441" s="5">
         <v>5.7610330053229353</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>208.56132009000001</v>
+        <v>208.58219402</v>
       </c>
       <c r="C442" s="5">
-        <v>1.1304390200000114</v>
+        <v>1.1513129500000048</v>
       </c>
       <c r="D442" s="5">
-        <v>6.7392778061386549</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8675448369430514</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>208.39658229</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.18561173000000508</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-1.0626370867627632</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF53EE19-5FA5-43E0-B10F-5DEFD947A68A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5579E132-70F6-477F-BCC5-C99B06740C73}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{933A4437-0CCC-4E5F-B642-39EAB2C4A83C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE237000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>