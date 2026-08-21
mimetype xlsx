--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{20E38CD0-69F6-438C-A876-79329BB633A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1D49DB7F-F384-4221-8DB6-BAE309385F8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{25BED0C6-C73B-466E-B4D3-40F06214B90F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85F01FAB-CC69-4238-BFB1-51168FB016DD}"/>
   </bookViews>
   <sheets>
     <sheet name="AE237000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Heavy and Civil Engineering Construction</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B764427-CD45-456A-B405-47774425175E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B891F219-A57E-4322-922E-7AA53D811F5D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>79.535435332999995</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>79.535435329999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>78.847220965999995</v>
+        <v>78.847220969999995</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.68821436700000049</v>
+        <v>-0.68821436000000347</v>
       </c>
       <c r="D7" s="5">
-        <v>-9.9033298279243116</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-9.903329732295596</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>77.178172644</v>
+        <v>77.17817264</v>
       </c>
       <c r="C8" s="5">
-        <v>-1.6690483219999948</v>
+        <v>-1.6690483299999954</v>
       </c>
       <c r="D8" s="5">
-        <v>-22.64342948266005</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-22.643429577863618</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>76.375583892999998</v>
+        <v>76.375583890000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.80258875100000182</v>
+        <v>-0.80258874999999819</v>
       </c>
       <c r="D9" s="5">
-        <v>-11.789431056014543</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-11.789431042731557</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>77.668016807000001</v>
+        <v>77.668016809999997</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2924329140000026</v>
+        <v>1.292432919999996</v>
       </c>
       <c r="D10" s="5">
-        <v>22.307212869069424</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>22.307212983410164</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>79.265081342000002</v>
+        <v>79.265081339999995</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5970645350000012</v>
+        <v>1.5970645299999973</v>
       </c>
       <c r="D11" s="5">
-        <v>27.666315471356249</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>27.666315373526217</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>80.128541995999996</v>
+        <v>80.128541999999996</v>
       </c>
       <c r="C12" s="5">
-        <v>0.86346065399999361</v>
+        <v>0.86346066000000121</v>
       </c>
       <c r="D12" s="5">
-        <v>13.884329721163557</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>13.884329823866759</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>80.779174634</v>
+        <v>80.77917463</v>
       </c>
       <c r="C13" s="5">
-        <v>0.6506326380000047</v>
+        <v>0.65063263000000404</v>
       </c>
       <c r="D13" s="5">
-        <v>10.190981502211205</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>10.190981370725805</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>82.409764843000005</v>
+        <v>82.409764839999994</v>
       </c>
       <c r="C14" s="5">
-        <v>1.6305902090000046</v>
+        <v>1.630590209999994</v>
       </c>
       <c r="D14" s="5">
-        <v>27.101642078909592</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>27.101642098911526</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>80.497752501999997</v>
+        <v>80.497752500000004</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9120123410000076</v>
+        <v>-1.9120123399999898</v>
       </c>
       <c r="D15" s="5">
-        <v>-24.549701580436977</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-24.549701569972104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>80.307951439000007</v>
+        <v>80.307951439999997</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.18980106299999022</v>
+        <v>-0.18980106000000774</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.7930062723198312</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7930062288131441</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>81.093111026000003</v>
+        <v>81.093111030000003</v>
       </c>
       <c r="C17" s="5">
-        <v>0.78515958699999544</v>
+        <v>0.78515959000000635</v>
       </c>
       <c r="D17" s="5">
-        <v>12.384125284391034</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.384125334119855</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>79.613030163000005</v>
+        <v>79.613030159999994</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.4800808629999977</v>
+        <v>-1.480080870000009</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.831768073269252</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-19.831768156972942</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>79.244466607999996</v>
+        <v>79.244466610000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.36856355500000859</v>
+        <v>-0.36856354999999041</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.4160361437643134</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4160360723486622</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>80.809995305000001</v>
+        <v>80.809995310000005</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5655286970000049</v>
+        <v>1.5655287000000015</v>
       </c>
       <c r="D20" s="5">
-        <v>26.460128868767541</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.460128924362337</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>78.896268702</v>
+        <v>78.896268699999993</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.9137266030000006</v>
+        <v>-1.9137266100000119</v>
       </c>
       <c r="D21" s="5">
-        <v>-24.99389852384639</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-24.993898602353827</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>78.245614674999999</v>
+        <v>78.245614680000003</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.65065402700000163</v>
+        <v>-0.6506540199999904</v>
       </c>
       <c r="D22" s="5">
-        <v>-9.4595794166331899</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.4595793196630478</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.956168324000004</v>
+        <v>77.956168320000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.28944635099999516</v>
+        <v>-0.28944635999999946</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.3498320467064477</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3498321789474437</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.722536786999996</v>
+        <v>77.722536790000007</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.23363153700000794</v>
+        <v>-0.2336315299999967</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.5376608245759278</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5376607205009347</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.794353588000007</v>
+        <v>77.79435359</v>
       </c>
       <c r="C25" s="5">
-        <v>7.181680100001131E-2</v>
+        <v>7.1816799999993464E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.1144706713278163</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.114470655687172</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.047711085000003</v>
+        <v>78.047711090000007</v>
       </c>
       <c r="C26" s="5">
-        <v>0.2533574969999961</v>
+        <v>0.25335750000000701</v>
       </c>
       <c r="D26" s="5">
-        <v>3.9788796731709652</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.978879721027706</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.462003225999993</v>
+        <v>77.462003229999993</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.58570785900000999</v>
+        <v>-0.58570786000001362</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.642830378905531</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.6428303925271788</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>77.398140800999997</v>
+        <v>77.398140799999993</v>
       </c>
       <c r="C28" s="5">
-        <v>-6.3862424999996392E-2</v>
+        <v>-6.3862430000000359E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.98484891993055879</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.98484899663781045</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>76.777647846999997</v>
+        <v>76.777647849999994</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.62049295399999949</v>
+        <v>-0.62049294999999915</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.207224287068227</v>
+        <v>-9.2072242304199303</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.3216150230275261</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3216150239981825</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>71.257934297000006</v>
+        <v>71.257934300000002</v>
       </c>
       <c r="C30" s="5">
         <v>-5.5197135499999916</v>
       </c>
       <c r="D30" s="5">
-        <v>-59.151030505016088</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-59.151030503532439</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>71.559302970000005</v>
       </c>
       <c r="C31" s="5">
-        <v>0.30136867299999892</v>
+        <v>0.30136867000000223</v>
       </c>
       <c r="D31" s="5">
-        <v>5.1948500382529739</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1948499851078189</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.308051882000001</v>
+        <v>72.308051879999994</v>
       </c>
       <c r="C32" s="5">
-        <v>0.74874891199999638</v>
+        <v>0.74874890999998911</v>
       </c>
       <c r="D32" s="5">
-        <v>13.304383471769054</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.304383434161648</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>72.432261429999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.12420954799999606</v>
+        <v>0.12420955000000333</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0809267800289355</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0809268139109438</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.854397231999997</v>
+        <v>72.854397230000004</v>
       </c>
       <c r="C34" s="5">
-        <v>0.42213580199999967</v>
+        <v>0.42213580000000661</v>
       </c>
       <c r="D34" s="5">
-        <v>7.2221957134720238</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.222195678150567</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>71.870408667000007</v>
+        <v>71.870408670000003</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.98398856499998999</v>
+        <v>-0.98398856000000023</v>
       </c>
       <c r="D35" s="5">
-        <v>-15.05611116946447</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.056111098933467</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>71.788359483999997</v>
+        <v>71.788359479999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-8.2049183000009407E-2</v>
+        <v>-8.2049190000006433E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.3613829248320997</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.361383040193187</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.027902152999999</v>
+        <v>71.027902150000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.76045733099999779</v>
+        <v>-0.76045732999999416</v>
       </c>
       <c r="D37" s="5">
-        <v>-11.996588907161465</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.996588892923409</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>70.443500760000006</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.58440139299999316</v>
+        <v>-0.58440138999999647</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.4385612703914887</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.4385612244911936</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>70.593116893000001</v>
+        <v>70.593116890000005</v>
       </c>
       <c r="C39" s="5">
-        <v>0.14961613299999499</v>
+        <v>0.14961612999999829</v>
       </c>
       <c r="D39" s="5">
-        <v>2.5786846726085555</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5786846202971114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>70.094588357999996</v>
+        <v>70.094588360000003</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.49852853500000549</v>
+        <v>-0.49852853000000152</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.1528714936765496</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.152871415389761</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>69.192576627999998</v>
+        <v>69.192576630000005</v>
       </c>
       <c r="C41" s="5">
         <v>-0.90201172999999812</v>
       </c>
       <c r="D41" s="5">
-        <v>-14.394796281930844</v>
+        <v>-14.394796281548661</v>
       </c>
       <c r="E41" s="5">
-        <v>-9.8792701153274205</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.8792701162438554</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>68.422445725000003</v>
+        <v>68.422445730000007</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.77013090299999476</v>
+        <v>-0.77013089999999806</v>
       </c>
       <c r="D42" s="5">
-        <v>-12.568267437584858</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.568267391241939</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.709150614999999</v>
+        <v>67.709150620000003</v>
       </c>
       <c r="C43" s="5">
         <v>-0.71329511000000423</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.816919856858865</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.816919856044205</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.452488646999996</v>
+        <v>67.452488650000006</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.25666196800000307</v>
+        <v>-0.25666196999999613</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4551372506257962</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4551372842990382</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.557946228999995</v>
+        <v>67.557946229999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.10545758199999966</v>
+        <v>0.10545757999999239</v>
       </c>
       <c r="D45" s="5">
-        <v>1.8923389494349907</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.892338913152547</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.942359726999996</v>
+        <v>66.942359730000007</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.61558650199999931</v>
+        <v>-0.61558649999999204</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.402695369582682</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.402695337314016</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>67.692680468999995</v>
+        <v>67.692680469999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.75032074199999954</v>
+        <v>0.75032073999999227</v>
       </c>
       <c r="D47" s="5">
-        <v>14.311080760798077</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.311080719588066</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>67.597391704000003</v>
+        <v>67.597391700000003</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.5288764999992281E-2</v>
+        <v>-9.5288769999996248E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.6761837164643301</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6761838037128496</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.906384899000003</v>
+        <v>67.906384900000006</v>
       </c>
       <c r="C49" s="5">
-        <v>0.30899319499999933</v>
+        <v>0.3089932000000033</v>
       </c>
       <c r="D49" s="5">
-        <v>5.6253265728317237</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6253266665004409</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.073189399</v>
+        <v>68.073189400000004</v>
       </c>
       <c r="C50" s="5">
         <v>0.1668044999999978</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9878181277452676</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9878181277006588</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.156941188000005</v>
+        <v>68.156941189999998</v>
       </c>
       <c r="C51" s="5">
-        <v>8.3751789000004351E-2</v>
+        <v>8.3751789999993775E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4864151102983891</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4864151281443139</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.057970244000003</v>
+        <v>68.057970240000003</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.8970944000001282E-2</v>
+        <v>-9.8970949999994673E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.7286747455221962</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7286748494350967</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.696517174999997</v>
+        <v>68.696517180000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.63854693099999338</v>
+        <v>0.63854693999999768</v>
       </c>
       <c r="D53" s="5">
-        <v>11.858430741251723</v>
+        <v>11.858430917841446</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.71692582813754901</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.71692582378111158</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>68.268541361999993</v>
+        <v>68.26854136</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.42797581300000331</v>
+        <v>-0.42797582000000034</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.225023827771726</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2250239414172635</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>67.106471119000005</v>
+        <v>67.106471119999995</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.1620702429999881</v>
+        <v>-1.1620702400000056</v>
       </c>
       <c r="D55" s="5">
-        <v>-18.618566989723483</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.618566946561131</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>67.871316011000005</v>
+        <v>67.871316010000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.76484489199999928</v>
+        <v>0.76484489000000622</v>
       </c>
       <c r="D56" s="5">
-        <v>14.567760573229126</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.56776053248603</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>67.356182297999993</v>
+        <v>67.3561823</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.51513371300001154</v>
+        <v>-0.51513371000000063</v>
       </c>
       <c r="D57" s="5">
-        <v>-8.7370879527872365</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.7370879041329896</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>66.115305766000006</v>
+        <v>66.115305770000006</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.2408765319999873</v>
+        <v>-1.2408765299999942</v>
       </c>
       <c r="D58" s="5">
-        <v>-19.999156662928986</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-19.9991566333536</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>67.061280764000003</v>
+        <v>67.061280760000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.94597499799999696</v>
+        <v>0.9459749899999963</v>
       </c>
       <c r="D59" s="5">
-        <v>18.587248567295276</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.58724839632011</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.280769900999999</v>
+        <v>67.280769899999996</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2194891369999965</v>
+        <v>0.2194891399999932</v>
       </c>
       <c r="D60" s="5">
-        <v>3.9990346025314594</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9990346584212855</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>67.436094854000004</v>
+        <v>67.436094850000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.15532495300000448</v>
+        <v>0.15532495000000779</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8057780669745735</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8057780121352849</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>67.569983925000003</v>
+        <v>67.569983930000006</v>
       </c>
       <c r="C62" s="5">
-        <v>0.13388907099999869</v>
+        <v>0.13388908000000299</v>
       </c>
       <c r="D62" s="5">
-        <v>2.4086952521011895</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4086954159299845</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.310017649000002</v>
+        <v>67.310017650000006</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.25996627600000011</v>
+        <v>-0.25996628000000044</v>
       </c>
       <c r="D63" s="5">
-        <v>-4.5203835143404874</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5203835821013065</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>68.130592378000003</v>
+        <v>68.130592379999996</v>
       </c>
       <c r="C64" s="5">
-        <v>0.8205747290000005</v>
+        <v>0.82057472999998993</v>
       </c>
       <c r="D64" s="5">
-        <v>15.651035925749257</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.651035945870628</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.322770907999995</v>
+        <v>69.322770910000003</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1921785299999925</v>
+        <v>1.1921785300000067</v>
       </c>
       <c r="D65" s="5">
-        <v>23.141654121748378</v>
+        <v>23.141654121002485</v>
       </c>
       <c r="E65" s="5">
-        <v>0.91162370197699349</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9116236975436065</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>70.274141358999998</v>
+        <v>70.274141360000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.9513704510000025</v>
+        <v>0.95137044999999887</v>
       </c>
       <c r="D66" s="5">
-        <v>17.770253923924706</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.770253903262233</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>69.837783901999998</v>
+        <v>69.837783900000005</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.43635745699999973</v>
+        <v>-0.43635745999999642</v>
       </c>
       <c r="D67" s="5">
-        <v>-7.2019557711650588</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.201955818901606</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.469331201000003</v>
+        <v>69.469331199999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.36845270099999539</v>
+        <v>-0.36845270000000596</v>
       </c>
       <c r="D68" s="5">
-        <v>-6.1504886361982036</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1504886201580344</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.822601969000004</v>
+        <v>69.822601969999994</v>
       </c>
       <c r="C69" s="5">
-        <v>0.35327076800000157</v>
+        <v>0.35327076999999463</v>
       </c>
       <c r="D69" s="5">
-        <v>6.2759347311538205</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2759347677767918</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.442446512000004</v>
+        <v>70.442446509999996</v>
       </c>
       <c r="C70" s="5">
-        <v>0.61984454299999925</v>
+        <v>0.61984454000000255</v>
       </c>
       <c r="D70" s="5">
-        <v>11.188743703327543</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.188743646335887</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>70.617952380999995</v>
+        <v>70.617952380000006</v>
       </c>
       <c r="C71" s="5">
-        <v>0.17550586899999132</v>
+        <v>0.17550587000000917</v>
       </c>
       <c r="D71" s="5">
-        <v>3.0310861223158403</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0310861399113653</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>70.812088121000002</v>
+        <v>70.812088119999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.19413574000000722</v>
+        <v>0.19413573999999301</v>
       </c>
       <c r="D72" s="5">
-        <v>3.3492584806828818</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3492584807309322</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>71.236454135000002</v>
+        <v>71.236454140000006</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42436601400000029</v>
+        <v>0.42436602000000789</v>
       </c>
       <c r="D73" s="5">
-        <v>7.4332497828728306</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4332498915663514</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>72.367404261999994</v>
+        <v>72.367404260000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1309501269999913</v>
+        <v>1.1309501199999943</v>
       </c>
       <c r="D74" s="5">
-        <v>20.805975410109887</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.805975268295128</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>73.578788505999995</v>
+        <v>73.578788509999995</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2113842440000013</v>
+        <v>1.2113842499999947</v>
       </c>
       <c r="D75" s="5">
-        <v>22.043780014959392</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.043780135050483</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>74.535892934000003</v>
+        <v>74.535892930000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.95710442800000806</v>
+        <v>0.95710442000000739</v>
       </c>
       <c r="D76" s="5">
-        <v>16.776084793069266</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.776084641687117</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>74.453885700000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-8.2007234000002427E-2</v>
+        <v>-8.2007230000002096E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-1.3123255669985734</v>
+        <v>-1.312325503445233</v>
       </c>
       <c r="E77" s="5">
-        <v>7.4017739406430305</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4017739375444203</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>74.068505224000006</v>
+        <v>74.068505220000006</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38538047599999459</v>
+        <v>-0.38538047999999492</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0375041162343823</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0375041771265847</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>73.881151759000005</v>
+        <v>73.881151759999995</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.18735346500000105</v>
+        <v>-0.1873534600000113</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.9934803850971026</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9934803064762261</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>73.587940059999994</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.29321169900001109</v>
+        <v>-0.29321170000000052</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6598425228727152</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6598425383580384</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>73.948235760000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.36029570000000888</v>
       </c>
       <c r="D81" s="5">
         <v>6.0361753636939852</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>74.275832961999996</v>
+        <v>74.275832960000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.32759720199999265</v>
+        <v>0.32759719999999959</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4475672170200662</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4475671829478989</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>74.493871002999995</v>
+        <v>74.493870999999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.21803804099999979</v>
+        <v>0.21803803999999616</v>
       </c>
       <c r="D83" s="5">
-        <v>3.5800557027652946</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5800556861776966</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>74.581321791999997</v>
+        <v>74.581321790000004</v>
       </c>
       <c r="C84" s="5">
-        <v>8.7450789000001805E-2</v>
+        <v>8.7450790000005441E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.4178504702796246</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4178504866550812</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>74.485492551999997</v>
+        <v>74.485492550000004</v>
       </c>
       <c r="C85" s="5">
         <v>-9.5829240000000482E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.531025380685358</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.531025380726081</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>74.019902556999995</v>
+        <v>74.019902560000006</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.46558999500000198</v>
+        <v>-0.46558998999999801</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.248320861071833</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2483207860759791</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>74.500711761000005</v>
+        <v>74.500711760000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.48080920400001048</v>
+        <v>0.48080919999999594</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0794073226897911</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0794072527158747</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>74.421892803000006</v>
+        <v>74.421892799999995</v>
       </c>
       <c r="C88" s="5">
-        <v>-7.8818957999999384E-2</v>
+        <v>-7.8818960000006655E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.2621936907753262</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2621937226338975</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>75.143211072</v>
+        <v>75.143211070000007</v>
       </c>
       <c r="C89" s="5">
-        <v>0.72131826899999396</v>
+        <v>0.72131827000001181</v>
       </c>
       <c r="D89" s="5">
-        <v>12.271224499117572</v>
+        <v>12.271224517568346</v>
       </c>
       <c r="E89" s="5">
-        <v>0.92584203701271406</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92584203432650725</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>75.515328233000005</v>
+        <v>75.515328229999994</v>
       </c>
       <c r="C90" s="5">
-        <v>0.37211716100000558</v>
+        <v>0.37211715999998773</v>
       </c>
       <c r="D90" s="5">
-        <v>6.1070833170720817</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1070833003775027</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>78.230676998999996</v>
+        <v>78.230677</v>
       </c>
       <c r="C91" s="5">
-        <v>2.7153487659999911</v>
+        <v>2.7153487700000056</v>
       </c>
       <c r="D91" s="5">
-        <v>52.793081589388777</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>52.793081685666586</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>79.099393775999999</v>
+        <v>79.09939378</v>
       </c>
       <c r="C92" s="5">
-        <v>0.86871677700000305</v>
+        <v>0.86871677999999974</v>
       </c>
       <c r="D92" s="5">
-        <v>14.170209342084327</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.170209393853451</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>77.613099715999994</v>
+        <v>77.613099719999994</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4862940600000059</v>
       </c>
       <c r="D93" s="5">
-        <v>-20.357940268800569</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.357940267875019</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>77.662608484000003</v>
+        <v>77.662608480000003</v>
       </c>
       <c r="C94" s="5">
-        <v>4.9508768000009695E-2</v>
+        <v>4.9508760000009033E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.76816158423518299</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.76816145963438665</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>78.012382240999997</v>
+        <v>78.012382239999994</v>
       </c>
       <c r="C95" s="5">
-        <v>0.34977375699999413</v>
+        <v>0.34977375999999083</v>
       </c>
       <c r="D95" s="5">
-        <v>5.5404158506631163</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5404158996589237</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>78.357447057000002</v>
+        <v>78.357447059999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.34506481600000427</v>
+        <v>0.3450648200000046</v>
       </c>
       <c r="D96" s="5">
-        <v>5.4388971550674015</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4388972197284557</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>79.205709958</v>
+        <v>79.205709959999993</v>
       </c>
       <c r="C97" s="5">
-        <v>0.84826290099999824</v>
+        <v>0.8482628999999946</v>
       </c>
       <c r="D97" s="5">
-        <v>13.792740884992515</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.792740867192443</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>80.108746116999995</v>
+        <v>80.108746120000006</v>
       </c>
       <c r="C98" s="5">
-        <v>0.90303615899999556</v>
+        <v>0.90303616000001341</v>
       </c>
       <c r="D98" s="5">
-        <v>14.572744366359046</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.572744383130566</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>79.790336041000003</v>
+        <v>79.79033604</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.31841007599999216</v>
+        <v>-0.3184100800000067</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.6667672123972377</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6667672695766544</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>80.369501357999994</v>
+        <v>80.369501360000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.57916531699999041</v>
+        <v>0.57916532000000132</v>
       </c>
       <c r="D100" s="5">
-        <v>9.0665953242466291</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0665953732193216</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>80.147047276999999</v>
+        <v>80.147047279999995</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.22245408099999509</v>
+        <v>-0.22245408000000566</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.2713696618210997</v>
+        <v>-3.2713696472583487</v>
       </c>
       <c r="E101" s="5">
-        <v>6.6590662464576678</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.65906625328887</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>80.100222294999995</v>
+        <v>80.100222299999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-4.6824982000003956E-2</v>
+        <v>-4.6824979999996685E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-0.69883764383579239</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69883761405661327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>81.201528439000001</v>
+        <v>81.201528440000004</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1013061440000058</v>
+        <v>1.1013061400000055</v>
       </c>
       <c r="D103" s="5">
-        <v>17.805560865383828</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.805560794549692</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>82.067041720000006</v>
       </c>
       <c r="C104" s="5">
-        <v>0.86551328100000546</v>
+        <v>0.86551328000000183</v>
       </c>
       <c r="D104" s="5">
-        <v>13.56771722538943</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.567717208606389</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>83.045434885000006</v>
+        <v>83.045434889999996</v>
       </c>
       <c r="C105" s="5">
-        <v>0.97839316499999995</v>
+        <v>0.97839316999998971</v>
       </c>
       <c r="D105" s="5">
-        <v>15.282615442866888</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.282615526157993</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>83.395636312999997</v>
+        <v>83.39563631</v>
       </c>
       <c r="C106" s="5">
-        <v>0.35020142799999121</v>
+        <v>0.35020142000000476</v>
       </c>
       <c r="D106" s="5">
-        <v>5.1794162344693362</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1794161130742866</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>83.269127964999996</v>
+        <v>83.26912797</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12650834800000155</v>
+        <v>-0.12650834000000089</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8052479547721711</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8052478416290763</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>84.086503905000001</v>
+        <v>84.086503910000005</v>
       </c>
       <c r="C108" s="5">
         <v>0.81737594000000513</v>
       </c>
       <c r="D108" s="5">
-        <v>12.436509281338459</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.436509280551089</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>84.222992985999994</v>
+        <v>84.222992989999995</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13648908099999346</v>
+        <v>0.13648907999998983</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9653220501974378</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9653220355515533</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>84.294478182999995</v>
+        <v>84.294478179999999</v>
       </c>
       <c r="C110" s="5">
-        <v>7.1485197000001222E-2</v>
+        <v>7.1485190000004195E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>1.023281361535977</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0232812608167441</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>85.246878057999993</v>
+        <v>85.24687806</v>
       </c>
       <c r="C111" s="5">
-        <v>0.95239987499999756</v>
+        <v>0.95239988000000153</v>
       </c>
       <c r="D111" s="5">
-        <v>14.433262074076602</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.433262155165139</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>85.491146803000007</v>
+        <v>85.491146799999996</v>
       </c>
       <c r="C112" s="5">
-        <v>0.24426874500001361</v>
+        <v>0.24426873999999543</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4932243484461667</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4932242757283349</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>86.615982056999997</v>
+        <v>86.615982059999993</v>
       </c>
       <c r="C113" s="5">
-        <v>1.12483525399999</v>
+        <v>1.1248352599999976</v>
       </c>
       <c r="D113" s="5">
-        <v>16.982982933871817</v>
+        <v>16.982983031754539</v>
       </c>
       <c r="E113" s="5">
-        <v>8.0713326314348244</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0713326311327105</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>86.932914510000003</v>
       </c>
       <c r="C114" s="5">
-        <v>0.31693245300000683</v>
+        <v>0.31693245000001014</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4803152858336803</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4803152424087278</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>87.333954581</v>
+        <v>87.333954579999997</v>
       </c>
       <c r="C115" s="5">
-        <v>0.40104007099999706</v>
+        <v>0.40104006999999342</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6784978143355813</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6784977998148412</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>87.505941131</v>
+        <v>87.505941129999997</v>
       </c>
       <c r="C116" s="5">
         <v>0.17198654999999974</v>
       </c>
       <c r="D116" s="5">
-        <v>2.3889216031797611</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3889216032072502</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>88.379575673000005</v>
+        <v>88.379575669999994</v>
       </c>
       <c r="C117" s="5">
-        <v>0.8736345420000049</v>
+        <v>0.87363453999999763</v>
       </c>
       <c r="D117" s="5">
-        <v>12.660705078795109</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.660705048354037</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>88.824601380000004</v>
       </c>
       <c r="C118" s="5">
-        <v>0.44502570699999922</v>
+        <v>0.44502571000001012</v>
       </c>
       <c r="D118" s="5">
-        <v>6.2126539772770162</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2126540205409864</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>89.819750993</v>
+        <v>89.819750990000003</v>
       </c>
       <c r="C119" s="5">
-        <v>0.99514961299999527</v>
+        <v>0.99514960999999857</v>
       </c>
       <c r="D119" s="5">
-        <v>14.304401689765523</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.304401643951859</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.477835681000002</v>
+        <v>90.477835679999998</v>
       </c>
       <c r="C120" s="5">
-        <v>0.65808468800000242</v>
+        <v>0.65808468999999548</v>
       </c>
       <c r="D120" s="5">
-        <v>9.1551620321172358</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1551620613895111</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>91.103642726000004</v>
+        <v>91.103642730000004</v>
       </c>
       <c r="C121" s="5">
-        <v>0.62580704500000195</v>
+        <v>0.62580705000000592</v>
       </c>
       <c r="D121" s="5">
-        <v>8.6231689111939005</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6231689828310856</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.995867034</v>
+        <v>91.995867029999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.89222430799999586</v>
+        <v>0.8922242999999952</v>
       </c>
       <c r="D122" s="5">
-        <v>12.406362548780647</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.406362430907381</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.947094331000002</v>
+        <v>92.947094329999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.95122729700000264</v>
+        <v>0.95122729999999933</v>
       </c>
       <c r="D123" s="5">
-        <v>13.138393824837724</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.138393869262032</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>93.343590133999996</v>
+        <v>93.343590129999995</v>
       </c>
       <c r="C124" s="5">
-        <v>0.39649580299999343</v>
+        <v>0.39649579999999673</v>
       </c>
       <c r="D124" s="5">
-        <v>5.2408130301348832</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2408129896040156</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.823567275000002</v>
+        <v>93.823567280000006</v>
       </c>
       <c r="C125" s="5">
-        <v>0.47997714100000621</v>
+        <v>0.47997715000001051</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3479908459303624</v>
+        <v>6.3479909686271485</v>
       </c>
       <c r="E125" s="5">
-        <v>8.3213109715212461</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3213109735420723</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>94.577923161000001</v>
+        <v>94.577923159999997</v>
       </c>
       <c r="C126" s="5">
-        <v>0.75435588599999903</v>
+        <v>0.75435587999999143</v>
       </c>
       <c r="D126" s="5">
-        <v>10.086479095981415</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.086479011613614</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>94.920025222000007</v>
+        <v>94.920025219999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.34210206100000562</v>
+        <v>0.34210206000000198</v>
       </c>
       <c r="D127" s="5">
-        <v>4.4279763489287971</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4279763357744306</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>95.685201962999997</v>
+        <v>95.685201960000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.76517674099999056</v>
+        <v>0.76517674000000113</v>
       </c>
       <c r="D128" s="5">
-        <v>10.114166336432074</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.114166322845254</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>96.257006687000001</v>
+        <v>96.257006689999997</v>
       </c>
       <c r="C129" s="5">
-        <v>0.57180472400000326</v>
+        <v>0.57180472999999665</v>
       </c>
       <c r="D129" s="5">
-        <v>7.4115274641026962</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4115275446860807</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>96.786701784000002</v>
+        <v>96.786701780000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.52969509700000117</v>
+        <v>0.52969509000000414</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8070844108575113</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8070843179426355</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>97.052710730000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26600894599999947</v>
+        <v>0.2660089499999998</v>
       </c>
       <c r="D131" s="5">
-        <v>3.34839879643134</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3483988476857185</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>97.420816626000004</v>
+        <v>97.420816630000004</v>
       </c>
       <c r="C132" s="5">
-        <v>0.36810589600000299</v>
+        <v>0.36810590000000332</v>
       </c>
       <c r="D132" s="5">
-        <v>4.6475702222752435</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6475702738360436</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>97.942893678000004</v>
+        <v>97.942893679999997</v>
       </c>
       <c r="C133" s="5">
-        <v>0.52207705200000021</v>
+        <v>0.52207704999999294</v>
       </c>
       <c r="D133" s="5">
-        <v>6.6237572657125376</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6237572393052169</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>98.402899351000002</v>
+        <v>98.402899349999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.46000567299999773</v>
+        <v>0.46000567000000103</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7838978734266133</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7838978346053116</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>97.211373562000006</v>
+        <v>97.211373559999998</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.1915257889999964</v>
+        <v>-1.19152579</v>
       </c>
       <c r="D135" s="5">
-        <v>-13.600701028830109</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.600701039624674</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>98.260840631999997</v>
+        <v>98.260840630000004</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0494670699999915</v>
+        <v>1.0494670700000057</v>
       </c>
       <c r="D136" s="5">
-        <v>13.75244699998408</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.75244700028424</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>98.940118690999995</v>
+        <v>98.940118690000006</v>
       </c>
       <c r="C137" s="5">
-        <v>0.67927805899999782</v>
+        <v>0.67927806000000146</v>
       </c>
       <c r="D137" s="5">
-        <v>8.6184050216669981</v>
+        <v>8.6184050350230237</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4533754840116133</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4533754773260279</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.18980766999999</v>
+        <v>100.1898077</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2496889789999983</v>
+        <v>1.2496890099999973</v>
       </c>
       <c r="D138" s="5">
-        <v>16.25546850793793</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.255468939764683</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.49971352999999</v>
+        <v>100.4997135</v>
       </c>
       <c r="C139" s="5">
-        <v>0.30990586000000064</v>
+        <v>0.30990579999999568</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7756281744580233</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7756274298388126</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>101.10010687</v>
+        <v>101.1001069</v>
       </c>
       <c r="C140" s="5">
-        <v>0.60039334000001077</v>
+        <v>0.60039340000000152</v>
       </c>
       <c r="D140" s="5">
-        <v>7.4092020527130709</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4092028199290949</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.84142122</v>
+        <v>100.8414212</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25868565000000387</v>
+        <v>-0.25868570000000091</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.0276058894284086</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0276064655222146</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.69963563</v>
+        <v>100.69963559999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.1417855899999978</v>
+        <v>-0.14178560000000573</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.6742437362064266</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6742438537071802</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>101.38549519999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.68585956999999098</v>
+        <v>0.68585960000000057</v>
       </c>
       <c r="D143" s="5">
-        <v>8.4863584551413176</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4863588429787242</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.94230425000001</v>
+        <v>101.9423043</v>
       </c>
       <c r="C144" s="5">
-        <v>0.55680905000001246</v>
+        <v>0.55680910000000949</v>
       </c>
       <c r="D144" s="5">
-        <v>6.7931582276638203</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7931588562145206</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>102.19598486</v>
+        <v>102.1959849</v>
       </c>
       <c r="C145" s="5">
-        <v>0.25368060999998931</v>
+        <v>0.25368059999999559</v>
       </c>
       <c r="D145" s="5">
-        <v>3.0273782624849144</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0273781400034672</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.79834909</v>
+        <v>101.7983491</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.39763576999999373</v>
+        <v>-0.39763580000000331</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.5704624405601191</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5704627762866874</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>101.05303845</v>
+        <v>101.0530385</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.74531063999999958</v>
+        <v>-0.74531059999999627</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.4404399011269504</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.4404394654247543</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>101.61757246000001</v>
+        <v>101.61757249999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.5645340100000027</v>
+        <v>0.56453399999999476</v>
       </c>
       <c r="D148" s="5">
-        <v>6.9136788927721682</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.913678762991271</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>101.15202037</v>
+        <v>101.1520204</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.46555209000000275</v>
+        <v>-0.46555209999999647</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3612600656794633</v>
+        <v>-5.3612601758949889</v>
       </c>
       <c r="E149" s="5">
-        <v>2.2355963468246864</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2355963781793609</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>100.32447087</v>
+        <v>100.32447089999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.82754950000000349</v>
       </c>
       <c r="D150" s="5">
-        <v>-9.3875663135830401</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.3875663109228231</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>100.83637555999999</v>
+        <v>100.8363756</v>
       </c>
       <c r="C151" s="5">
-        <v>0.51190468999999439</v>
+        <v>0.51190470000000232</v>
       </c>
       <c r="D151" s="5">
-        <v>6.29777911502023</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2977792395832122</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>100.47622787</v>
+        <v>100.4762279</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.36014768999999092</v>
+        <v>-0.36014769999999885</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.2027281848154523</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2027282975929499</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>99.183479226000003</v>
+        <v>99.183479230000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2927486439999996</v>
+        <v>-1.2927486699999946</v>
       </c>
       <c r="D153" s="5">
-        <v>-14.392424388150316</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.392424653446923</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>99.169332370999996</v>
+        <v>99.169332370000006</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.4146855000007008E-2</v>
+        <v>-1.4146859999996764E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.17102560739048478</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17102566778259831</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>99.301525065999996</v>
+        <v>99.301525069999997</v>
       </c>
       <c r="C155" s="5">
-        <v>0.13219269500000053</v>
+        <v>0.13219269999999028</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6113794254698499</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6113794868816811</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>97.669225496999999</v>
+        <v>97.669225499999996</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.6322995689999971</v>
+        <v>-1.6322995700000007</v>
       </c>
       <c r="D156" s="5">
-        <v>-18.036233931967573</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.036233941375855</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.989207446999998</v>
+        <v>97.989207449999995</v>
       </c>
       <c r="C157" s="5">
         <v>0.31998194999999896</v>
       </c>
       <c r="D157" s="5">
-        <v>4.0030353271561125</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0030353270309904</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>97.587027672000005</v>
+        <v>97.587027669999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.40217977499999336</v>
+        <v>-0.40217977999999732</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.8155195066001744</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.81551956497891</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>97.143482141000007</v>
+        <v>97.143482140000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.44354553099999805</v>
+        <v>-0.44354552999999441</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.3198542436302398</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3198542320408659</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>96.915787012999999</v>
+        <v>96.915787010000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22769512800000768</v>
+        <v>-0.22769513000000074</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.7767085459456164</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7767085700499128</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>96.546793519999994</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.36899349300000495</v>
+        <v>-0.36899349000000825</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.4743647385537155</v>
+        <v>-4.4743647030700551</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.5527779209498025</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5527779492578464</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>96.027006978000003</v>
+        <v>96.027006979999996</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.51978654199999141</v>
+        <v>-0.51978653999999835</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.2726244758732008</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2726244524481061</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>95.577653584000004</v>
+        <v>95.577653580000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.44935339399999918</v>
+        <v>-0.44935339999999258</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.4730466715528276</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.473046742650145</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>95.520326513000001</v>
+        <v>95.520326510000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7327071000003116E-2</v>
+        <v>-5.732706999999948E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.71738526543387859</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.71738525299108735</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>96.146856397999997</v>
+        <v>96.146856400000004</v>
       </c>
       <c r="C165" s="5">
-        <v>0.62652988499999651</v>
+        <v>0.62652989000000048</v>
       </c>
       <c r="D165" s="5">
-        <v>8.1611983752537078</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1611984430167936</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>96.062041094999998</v>
+        <v>96.062041100000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-8.4815302999999176E-2</v>
+        <v>-8.481530000000248E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.0534510383326867</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0534510012299325</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>95.687853572999998</v>
+        <v>95.687853570000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.37418752199999972</v>
+        <v>-0.37418753000000038</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.5754695272088082</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5754696227115588</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>94.967574309</v>
+        <v>94.967574310000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.72027926399999842</v>
+        <v>-0.72027925999999809</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.6681216268578165</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.6681215809559902</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>94.965778078</v>
+        <v>94.965778080000007</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.796231000000148E-3</v>
+        <v>-1.7962299999965126E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.2694619718421905E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2694607084894347E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>95.445878625000006</v>
+        <v>95.445878629999996</v>
       </c>
       <c r="C170" s="5">
-        <v>0.48010054700000637</v>
+        <v>0.48010054999998886</v>
       </c>
       <c r="D170" s="5">
-        <v>6.2381726260262171</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2381726659615833</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>95.958894623000006</v>
+        <v>95.958894619999995</v>
       </c>
       <c r="C171" s="5">
-        <v>0.5130159980000002</v>
+        <v>0.51301598999999953</v>
       </c>
       <c r="D171" s="5">
-        <v>6.6440614374043472</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6440613303561546</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>95.069311495999997</v>
+        <v>95.069311499999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.88958312700000874</v>
+        <v>-0.88958311999999751</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.574506466766975</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.574506388067439</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>95.638836201999993</v>
+        <v>95.6388362</v>
       </c>
       <c r="C173" s="5">
-        <v>0.56952470599999572</v>
+        <v>0.56952470000000233</v>
       </c>
       <c r="D173" s="5">
-        <v>7.4304037144782509</v>
+        <v>7.4304036332783596</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.94043239023977598</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.94043239231130782</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>96.935358386000004</v>
+        <v>96.935358390000005</v>
       </c>
       <c r="C174" s="5">
-        <v>1.2965221840000112</v>
+        <v>1.2965221900000046</v>
       </c>
       <c r="D174" s="5">
-        <v>17.537175841413411</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.537175929110283</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>96.719843268999995</v>
+        <v>96.719843269999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21551511700000958</v>
+        <v>-0.21551512000000628</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6355610730126156</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6355611091451681</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>96.629344525999997</v>
+        <v>96.629344529999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-9.0498742999997717E-2</v>
+        <v>-9.0498740000001021E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.1170547218008475</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1170546849499252</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>98.495005794999997</v>
+        <v>98.495005800000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8656612690000003</v>
+        <v>1.8656612700000039</v>
       </c>
       <c r="D177" s="5">
-        <v>25.794634690425376</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.794634704567933</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>97.359105611999993</v>
+        <v>97.35910561</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.1359001830000039</v>
+        <v>-1.135900190000001</v>
       </c>
       <c r="D178" s="5">
-        <v>-12.994163624907051</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.994163699356054</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>97.638341943</v>
+        <v>97.638341940000004</v>
       </c>
       <c r="C179" s="5">
-        <v>0.279236331000007</v>
+        <v>0.27923633000000336</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4965426468709149</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4965426342239647</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>98.644316314999998</v>
+        <v>98.644316320000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0059743719999972</v>
+        <v>1.0059743799999978</v>
       </c>
       <c r="D180" s="5">
-        <v>13.088919930466103</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.088920040948636</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>98.894554995999997</v>
+        <v>98.894554999999997</v>
       </c>
       <c r="C181" s="5">
-        <v>0.25023868099999902</v>
+        <v>0.25023867999999538</v>
       </c>
       <c r="D181" s="5">
-        <v>3.0869667736572071</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0869667609898288</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>98.792544387000007</v>
+        <v>98.792544390000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10201060899998993</v>
+        <v>-0.10201060999999356</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.2308122441565761</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2308122561042412</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>100.12306423</v>
+        <v>100.1230642</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3305198429999905</v>
+        <v>1.3305198099999984</v>
       </c>
       <c r="D183" s="5">
-        <v>17.41390753224017</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.413907067284072</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>101.13330103</v>
+        <v>101.133301</v>
       </c>
       <c r="C184" s="5">
         <v>1.0102368000000013</v>
       </c>
       <c r="D184" s="5">
-        <v>12.80298843837484</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.802988442426489</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>101.82195946</v>
+        <v>101.82195950000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.68865843000000382</v>
+        <v>0.6886585000000025</v>
       </c>
       <c r="D185" s="5">
-        <v>8.4843791550185177</v>
+        <v>8.4843800525930888</v>
       </c>
       <c r="E185" s="5">
-        <v>6.4650758034534794</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4650758475038872</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>101.20453872</v>
+        <v>101.2045387</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.61742074000000002</v>
+        <v>-0.61742080000000499</v>
       </c>
       <c r="D186" s="5">
-        <v>-7.0386391023665613</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.0386397610486924</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>100.90532969</v>
+        <v>100.9053297</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.2992090300000001</v>
+        <v>-0.29920900000000472</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.4906497604019537</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4906494167641466</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.06552302</v>
+        <v>102.065523</v>
       </c>
       <c r="C188" s="5">
-        <v>1.1601933299999985</v>
+        <v>1.1601933000000031</v>
       </c>
       <c r="D188" s="5">
-        <v>14.704251701326875</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.704251295197812</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>105.1473402</v>
       </c>
       <c r="C189" s="5">
-        <v>3.0818171800000016</v>
+        <v>3.0818172000000033</v>
       </c>
       <c r="D189" s="5">
-        <v>42.899500474067921</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>42.899500810086089</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>104.12045368</v>
+        <v>104.1204537</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.026886520000005</v>
+        <v>-1.0268865000000034</v>
       </c>
       <c r="D190" s="5">
-        <v>-11.109955016168705</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.109954811275124</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>104.90853989999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.78808621999999673</v>
+        <v>0.78808619999999507</v>
       </c>
       <c r="D191" s="5">
-        <v>9.4705979423841633</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4705976900518518</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>106.30430785999999</v>
+        <v>106.3043079</v>
       </c>
       <c r="C192" s="5">
-        <v>1.3957679600000006</v>
+        <v>1.3957680000000039</v>
       </c>
       <c r="D192" s="5">
-        <v>17.187221801541774</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.187222330681596</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>106.6413841</v>
       </c>
       <c r="C193" s="5">
-        <v>0.3370762400000018</v>
+        <v>0.33707619999999849</v>
       </c>
       <c r="D193" s="5">
-        <v>3.8720990389228049</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8720985699050692</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>106.96530618</v>
+        <v>106.9653062</v>
       </c>
       <c r="C194" s="5">
-        <v>0.32392208000000267</v>
+        <v>0.32392210000000432</v>
       </c>
       <c r="D194" s="5">
-        <v>3.7065019907186469</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7065022234067602</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>106.93465682999999</v>
+        <v>106.9346568</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.0649350000004461E-2</v>
+        <v>-3.0649400000001492E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.34330115636015401</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34330171546010924</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>107.86817923</v>
+        <v>107.8681792</v>
       </c>
       <c r="C196" s="5">
         <v>0.93352240000000108</v>
       </c>
       <c r="D196" s="5">
-        <v>10.993722348608026</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.993722351841861</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>108.51718226</v>
+        <v>108.5171823</v>
       </c>
       <c r="C197" s="5">
-        <v>0.64900303000000292</v>
+        <v>0.64900310000000161</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4637333079665691</v>
+        <v>7.4637341419568237</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5754212897760622</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5754212871929507</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>110.66875394</v>
+        <v>110.6687539</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1515716800000035</v>
+        <v>2.1515715999999969</v>
       </c>
       <c r="D198" s="5">
-        <v>26.566316289732271</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.566315180944056</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>111.3413139</v>
       </c>
       <c r="C199" s="5">
-        <v>0.67255996000000096</v>
+        <v>0.67256000000000427</v>
       </c>
       <c r="D199" s="5">
-        <v>7.5414436944300167</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5414441608661065</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>113.09210251</v>
+        <v>113.0921025</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7507886100000007</v>
+        <v>1.7507885999999928</v>
       </c>
       <c r="D200" s="5">
-        <v>20.589983164927883</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.589983036971681</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>111.37250375000001</v>
+        <v>111.3725038</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.7195987599999967</v>
+        <v>-1.7195986999999917</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.795185062140384</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.795184525601712</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>112.66103883</v>
+        <v>112.6610388</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2885350799999884</v>
+        <v>1.288534999999996</v>
       </c>
       <c r="D202" s="5">
-        <v>14.80193831167027</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.801937326353842</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>114.50148047</v>
+        <v>114.5014805</v>
       </c>
       <c r="C203" s="5">
-        <v>1.8404416400000088</v>
+        <v>1.8404416999999995</v>
       </c>
       <c r="D203" s="5">
-        <v>21.464175456471878</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.464176226492683</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>115.13865171</v>
+        <v>115.1386517</v>
       </c>
       <c r="C204" s="5">
-        <v>0.63717124000000069</v>
+        <v>0.63717119999999738</v>
       </c>
       <c r="D204" s="5">
-        <v>6.8859077340294395</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8859072865744109</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>116.14073879</v>
+        <v>116.14073879999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.0020870799999955</v>
+        <v>1.0020870999999971</v>
       </c>
       <c r="D205" s="5">
-        <v>10.95869438606314</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.958694616352528</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>117.64625581</v>
+        <v>117.64625580000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5055170199999992</v>
+        <v>1.5055170000000118</v>
       </c>
       <c r="D206" s="5">
-        <v>16.71382642652841</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.713826186887481</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>118.7339478</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0876919899999962</v>
+        <v>1.0876919999999899</v>
       </c>
       <c r="D207" s="5">
-        <v>11.676443839500861</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.676443953411653</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>119.8764546</v>
       </c>
       <c r="C208" s="5">
         <v>1.1425068000000067</v>
       </c>
       <c r="D208" s="5">
         <v>12.178023727541888</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>121.03206802</v>
+        <v>121.032068</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1556134199999946</v>
+        <v>1.1556133999999929</v>
       </c>
       <c r="D209" s="5">
-        <v>12.201526936933371</v>
+        <v>12.2015267144437</v>
       </c>
       <c r="E209" s="5">
-        <v>11.532630593019967</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.532630533478194</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>121.74554366</v>
+        <v>121.7455437</v>
       </c>
       <c r="C210" s="5">
-        <v>0.71347563999999863</v>
+        <v>0.7134757000000036</v>
       </c>
       <c r="D210" s="5">
-        <v>7.3078351144406195</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3078357503033375</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>123.01471834</v>
+        <v>123.0147183</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2691746800000061</v>
+        <v>1.2691745999999995</v>
       </c>
       <c r="D211" s="5">
-        <v>13.252562748181562</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.252561859758005</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>124.90068352</v>
+        <v>124.9006835</v>
       </c>
       <c r="C212" s="5">
-        <v>1.8859651799999995</v>
+        <v>1.8859652000000011</v>
       </c>
       <c r="D212" s="5">
-        <v>20.030844550043582</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.030844787758383</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.56188149</v>
+        <v>125.5618815</v>
       </c>
       <c r="C213" s="5">
-        <v>0.66119797000000347</v>
+        <v>0.66119799999999884</v>
       </c>
       <c r="D213" s="5">
-        <v>6.5408106062549987</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5408109127975012</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>126.40831513000001</v>
+        <v>126.4083151</v>
       </c>
       <c r="C214" s="5">
-        <v>0.84643364000000076</v>
+        <v>0.84643359999999745</v>
       </c>
       <c r="D214" s="5">
-        <v>8.3961695208075717</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3961691085098664</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>128.65611235</v>
+        <v>128.65611240000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.2477972199999954</v>
+        <v>2.2477973000000162</v>
       </c>
       <c r="D215" s="5">
-        <v>23.55416082149382</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.554161749572366</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>126.9608386</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.6952737499999984</v>
+        <v>-1.6952738000000096</v>
       </c>
       <c r="D216" s="5">
-        <v>-14.715069486843902</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.715069884578401</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>127.41544874</v>
+        <v>127.4154487</v>
       </c>
       <c r="C217" s="5">
-        <v>0.45461013999999977</v>
+        <v>0.45461009999999646</v>
       </c>
       <c r="D217" s="5">
-        <v>4.3824939226480897</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3824935294176859</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>129.39964984</v>
+        <v>129.39964979999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.9842010999999928</v>
       </c>
       <c r="D218" s="5">
-        <v>20.373851448711644</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.373851455665104</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>130.26783792000001</v>
+        <v>130.26783789999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.86818808000001013</v>
+        <v>0.86818809999999758</v>
       </c>
       <c r="D219" s="5">
-        <v>8.3550727920109082</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.355072994318391</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>130.76253757999999</v>
+        <v>130.7625376</v>
       </c>
       <c r="C220" s="5">
-        <v>0.49469965999998067</v>
+        <v>0.4946997000000124</v>
       </c>
       <c r="D220" s="5">
-        <v>4.6534662681741112</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6534666530633872</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>131.21697080999999</v>
+        <v>131.21697080000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.45443323000000646</v>
+        <v>0.45443320000001108</v>
       </c>
       <c r="D221" s="5">
-        <v>4.2509481107942504</v>
+        <v>4.2509478241142817</v>
       </c>
       <c r="E221" s="5">
-        <v>8.415044836147878</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4150448458007112</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>131.37445335999999</v>
+        <v>131.37445339999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.15748254999999745</v>
+        <v>0.15748259999998027</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4497476988459379</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4497481622878894</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>132.85965798000001</v>
+        <v>132.859658</v>
       </c>
       <c r="C223" s="5">
-        <v>1.4852046200000188</v>
+        <v>1.485204600000003</v>
       </c>
       <c r="D223" s="5">
-        <v>14.442278963267752</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.442278751862858</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.46478647999999</v>
+        <v>133.4647865</v>
       </c>
       <c r="C224" s="5">
-        <v>0.60512849999997798</v>
+        <v>0.6051285000000064</v>
       </c>
       <c r="D224" s="5">
-        <v>5.6045890224468264</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6045890215821181</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>134.69808954999999</v>
+        <v>134.6980896</v>
       </c>
       <c r="C225" s="5">
-        <v>1.2333030700000052</v>
+        <v>1.2333031000000005</v>
       </c>
       <c r="D225" s="5">
-        <v>11.670093802355353</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.670094098971241</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>134.65751539999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-4.0574149999997644E-2</v>
+        <v>-4.0574200000008886E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36086923580216368</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36086967963547822</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.25294129</v>
+        <v>133.2529413</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4045741099999987</v>
+        <v>-1.4045740999999907</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.823169402480948</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.82316932307379</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>132.5077699</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.74517138999999588</v>
+        <v>-0.74517140000000381</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.5079912947181633</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5079913789117931</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>132.77050793000001</v>
+        <v>132.77050790000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.26273803000000839</v>
+        <v>0.26273800000001302</v>
       </c>
       <c r="D229" s="5">
-        <v>2.4054951677956682</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4054948901288009</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>132.29413511999999</v>
+        <v>132.29413510000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.47637281000001508</v>
+        <v>-0.47637280000000715</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2215738092922788</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2215737233496364</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>131.72767150000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.56646361999997907</v>
+        <v>-0.56646359999999163</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.0189243979151144</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0189242256062467</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>130.66401350999999</v>
+        <v>130.66401350000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0636579900000243</v>
+        <v>-1.0636580000000038</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.270660945569297</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.2706610288935671</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>128.81217035</v>
+        <v>128.81217040000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.8518431599999872</v>
+        <v>-1.8518430999999964</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.742058471603748</v>
+        <v>-15.7420580017536</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8326901201538237</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8326900745676999</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>126.29907442</v>
+        <v>126.29907439999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5130959300000058</v>
+        <v>-2.5130960000000186</v>
       </c>
       <c r="D234" s="5">
-        <v>-21.0559792781978</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.055979795928259</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>123.42141534</v>
+        <v>123.42141530000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.8776590800000008</v>
+        <v>-2.8776590999999883</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.162456936451605</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-24.162457087281997</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>120.08548500000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.3359303399999902</v>
+        <v>-3.3359303000000011</v>
       </c>
       <c r="D236" s="5">
-        <v>-28.021974577524688</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-28.021974297593953</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>117.01454333</v>
+        <v>117.0145433</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.0709416700000105</v>
+        <v>-3.0709417000000059</v>
       </c>
       <c r="D237" s="5">
-        <v>-26.718912214384339</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-26.718912439836593</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.97587381</v>
+        <v>114.9758738</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0386695199999991</v>
+        <v>-2.0386694999999975</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.015385005791906</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-19.015384841162884</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>113.71869928</v>
+        <v>113.7186993</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.2571745300000003</v>
+        <v>-1.257174500000005</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.36007921847454</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.36007894204354</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>112.14570328000001</v>
+        <v>112.14570329999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5729959999999892</v>
+        <v>-1.5729960000000034</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.392461005261582</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.392461002757141</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.92331623</v>
+        <v>109.9233162</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2223870500000089</v>
+        <v>-2.2223870999999917</v>
       </c>
       <c r="D241" s="5">
-        <v>-21.352268949696384</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.352269375580292</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>108.12662749</v>
+        <v>108.1266275</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7966887399999933</v>
+        <v>-1.7966887000000042</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.943304183045228</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.94330382324144</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>107.54762237</v>
+        <v>107.54762239999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.57900512000000504</v>
+        <v>-0.57900510000000338</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.2399405104206167</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2399403006283327</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>107.19822861</v>
+        <v>107.19822859999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.34939375999999811</v>
+        <v>-0.34939380000000142</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.829572986999441</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8295734165712525</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>107.2373923</v>
       </c>
       <c r="C245" s="5">
-        <v>3.9163689999995199E-2</v>
+        <v>3.9163700000003132E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.43928875178789184</v>
+        <v>0.4392888642219539</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.749021456108093</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.749021488422976</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>110.88840690000001</v>
       </c>
       <c r="C246" s="5">
         <v>3.6510146000000105</v>
       </c>
       <c r="D246" s="5">
         <v>49.444106809632181</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>107.63157467000001</v>
+        <v>107.6315747</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2568322300000005</v>
+        <v>-3.2568322000000052</v>
       </c>
       <c r="D247" s="5">
-        <v>-30.073369800992523</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-30.073369567105988</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>108.66666419000001</v>
+        <v>108.6666642</v>
       </c>
       <c r="C248" s="5">
-        <v>1.0350895199999997</v>
+        <v>1.035089499999998</v>
       </c>
       <c r="D248" s="5">
-        <v>12.170768634282458</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.170768382969509</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>108.98319265000001</v>
+        <v>108.9831927</v>
       </c>
       <c r="C249" s="5">
-        <v>0.31652846000000068</v>
+        <v>0.31652850000000399</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5519522339608534</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5519526897077602</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>109.14640104999999</v>
+        <v>109.14640110000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.16320839999998782</v>
+        <v>0.16320840000000203</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8119426042746856</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8119426034368669</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>109.14006872</v>
+        <v>109.1400687</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.3323299999922256E-3</v>
+        <v>-6.3324000000051228E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.9598004842796879E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9598773928469804E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>110.155261</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0151922799999937</v>
+        <v>1.0151922999999954</v>
       </c>
       <c r="D252" s="5">
-        <v>11.751214349549578</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.751214595291316</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>110.48099928000001</v>
+        <v>110.48099929999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32573828000001015</v>
+        <v>0.32573829999999759</v>
       </c>
       <c r="D253" s="5">
-        <v>3.6067852576851855</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6067854827521506</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>111.36741000000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88641072000000065</v>
+        <v>0.88641070000001321</v>
       </c>
       <c r="D254" s="5">
-        <v>10.064258385495561</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.064258146400974</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>112.43605943999999</v>
+        <v>112.4360594</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0686494399999873</v>
+        <v>1.0686493999999982</v>
       </c>
       <c r="D255" s="5">
-        <v>12.142429633814755</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.142429155068491</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>111.07315255</v>
+        <v>111.0731526</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3629068899999908</v>
+        <v>-1.3629068000000046</v>
       </c>
       <c r="D256" s="5">
-        <v>-13.614314385296344</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.614313549865798</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>111.35175940000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27860685000000274</v>
+        <v>0.27860680000000571</v>
       </c>
       <c r="D257" s="5">
-        <v>3.05185640071719</v>
+        <v>3.0518558440471466</v>
       </c>
       <c r="E257" s="5">
         <v>3.8366907398213579</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>111.41221851</v>
+        <v>111.41221849999999</v>
       </c>
       <c r="C258" s="5">
-        <v>6.0459109999996485E-2</v>
+        <v>6.0459099999988553E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>0.65349645845458326</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65349635004259277</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>111.40989062</v>
+        <v>111.4098906</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3278900000036629E-3</v>
+        <v>-2.3278999999973848E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.5070383094472071E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5070490780088051E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>112.97941273000001</v>
+        <v>112.9794127</v>
       </c>
       <c r="C260" s="5">
-        <v>1.5695221100000083</v>
+        <v>1.5695221000000004</v>
       </c>
       <c r="D260" s="5">
-        <v>18.278764939769609</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.278764817680425</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>113.93702312000001</v>
+        <v>113.9370231</v>
       </c>
       <c r="C261" s="5">
-        <v>0.95761038999999926</v>
+        <v>0.95761040000000719</v>
       </c>
       <c r="D261" s="5">
-        <v>10.65898034378241</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.658980463293677</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>112.99866276</v>
+        <v>112.99866280000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.93836036000000433</v>
+        <v>-0.93836029999999937</v>
       </c>
       <c r="D262" s="5">
-        <v>-9.447336536891104</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.447335961495396</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>115.16267653</v>
+        <v>115.1626765</v>
       </c>
       <c r="C263" s="5">
-        <v>2.1640137699999968</v>
+        <v>2.1640136999999982</v>
       </c>
       <c r="D263" s="5">
-        <v>25.56290371280323</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.562902786921104</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>117.50785968</v>
+        <v>117.5078597</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3451831499999969</v>
+        <v>2.3451831999999939</v>
       </c>
       <c r="D264" s="5">
-        <v>27.368487941021069</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>27.368488599315821</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>117.23402159</v>
+        <v>117.23402160000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.27383808999999815</v>
+        <v>-0.27383809999999187</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.7608917727296123</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7608918717989983</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>118.39609763999999</v>
+        <v>118.3960976</v>
       </c>
       <c r="C266" s="5">
-        <v>1.162076049999996</v>
+        <v>1.162075999999999</v>
       </c>
       <c r="D266" s="5">
-        <v>12.565343028013732</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.565342456431615</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>117.89951836</v>
+        <v>117.89951840000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.49657927999999174</v>
+        <v>-0.49657919999999933</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.9185682164401552</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9185674438607219</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>118.91642238999999</v>
+        <v>118.9164224</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0169040299999921</v>
+        <v>1.0169039999999967</v>
       </c>
       <c r="D268" s="5">
-        <v>10.855602880414361</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.855602540957587</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>119.98411517</v>
+        <v>119.98411520000001</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0676927800000016</v>
+        <v>1.0676928000000032</v>
       </c>
       <c r="D269" s="5">
-        <v>11.322517255477038</v>
+        <v>11.322517477152161</v>
       </c>
       <c r="E269" s="5">
-        <v>7.7523299286099911</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7523299555516401</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>120.65587673</v>
+        <v>120.65587669999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.67176156000000731</v>
+        <v>0.67176149999998813</v>
       </c>
       <c r="D270" s="5">
-        <v>6.929298917816662</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9292982779420198</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>120.8831311</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22725436999999715</v>
+        <v>0.22725440000000674</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2837517146158115</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2837520197991124</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>121.56242385</v>
+        <v>121.5624239</v>
       </c>
       <c r="C272" s="5">
-        <v>0.67929275000000189</v>
+        <v>0.67929279999999892</v>
       </c>
       <c r="D272" s="5">
-        <v>6.9556681756763439</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9556687035810194</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>122.74184545</v>
+        <v>122.7418455</v>
       </c>
       <c r="C273" s="5">
         <v>1.1794215999999977</v>
       </c>
       <c r="D273" s="5">
-        <v>12.28443888988442</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.284438884559123</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>124.90561866</v>
+        <v>124.90561870000001</v>
       </c>
       <c r="C274" s="5">
-        <v>2.1637732100000022</v>
+        <v>2.1637732000000085</v>
       </c>
       <c r="D274" s="5">
-        <v>23.330903469705653</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.330903340774878</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>126.39752695</v>
+        <v>126.397527</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4919082899999978</v>
+        <v>1.4919082999999915</v>
       </c>
       <c r="D275" s="5">
-        <v>15.313253007656492</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.313253111902547</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>127.37128430999999</v>
+        <v>127.3712843</v>
       </c>
       <c r="C276" s="5">
-        <v>0.97375735999999335</v>
+        <v>0.9737573000000026</v>
       </c>
       <c r="D276" s="5">
-        <v>9.6466616812627137</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6466610574767806</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>128.97219784000001</v>
+        <v>128.9721978</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6009135300000139</v>
+        <v>1.6009135000000043</v>
       </c>
       <c r="D277" s="5">
-        <v>16.170236802169846</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.170236479262279</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>129.67264474999999</v>
+        <v>129.6726448</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70044690999998238</v>
+        <v>0.70044699999999693</v>
       </c>
       <c r="D278" s="5">
-        <v>6.7154288485059555</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7154297394485196</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>132.47244606999999</v>
+        <v>132.47244610000001</v>
       </c>
       <c r="C279" s="5">
-        <v>2.7998013200000003</v>
+        <v>2.7998013000000128</v>
       </c>
       <c r="D279" s="5">
-        <v>29.21896041727754</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>29.218960170535404</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>130.30311648</v>
+        <v>130.30311649999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.1693295899999896</v>
+        <v>-2.1693296000000259</v>
       </c>
       <c r="D280" s="5">
-        <v>-17.974106687721093</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.974106759550434</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>130.25419026</v>
+        <v>130.2541903</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.8926219999998466E-2</v>
+        <v>-4.89261999999826E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.4496467145276295</v>
+        <v>-0.44964653103195529</v>
       </c>
       <c r="E281" s="5">
-        <v>8.5595289638539249</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5595289700481914</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>129.09799403</v>
+        <v>129.097994</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.1561962300000062</v>
+        <v>-1.1561963000000048</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.146812424519302</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.146813006200228</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>130.94591130000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.8479172700000106</v>
+        <v>1.847917300000006</v>
       </c>
       <c r="D283" s="5">
-        <v>18.595819322235265</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.595819652949054</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>130.98086430999999</v>
+        <v>130.98086430000001</v>
       </c>
       <c r="C284" s="5">
-        <v>3.4953009999981077E-2</v>
+        <v>3.4953000000001566E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.32078316747394808</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3207830755636909</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>131.10358643000001</v>
+        <v>131.10358640000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.12272212000002014</v>
+        <v>0.12272210000000427</v>
       </c>
       <c r="D285" s="5">
-        <v>1.1301484006069007</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.130148215563076</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>130.45642391000001</v>
+        <v>130.4564239</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.64716251999999486</v>
+        <v>-0.64716250000000741</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.7653188294743636</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.7653186573951354</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>130.44819045</v>
+        <v>130.44819050000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.2334600000137925E-3</v>
+        <v>-8.2333999999946172E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-7.5708982565358962E-2</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.570843104559577E-2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>129.39304858</v>
+        <v>129.39304859999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.0551418699999999</v>
+        <v>-1.0551419000000237</v>
       </c>
       <c r="D288" s="5">
-        <v>-9.2859337999049334</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.2859340488893221</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>128.6037766</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.78927197999999521</v>
+        <v>-0.78927199999998265</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.0791176047406479</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.079117777091481</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>128.67786498000001</v>
+        <v>128.677865</v>
       </c>
       <c r="C290" s="5">
-        <v>7.4088380000006282E-2</v>
+        <v>7.4088399999993726E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.693512292809495</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.69351248061533255</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>128.77418614000001</v>
+        <v>128.77418610000001</v>
       </c>
       <c r="C291" s="5">
-        <v>9.6321160000002237E-2</v>
+        <v>9.6321100000011484E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.90196123538657247</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90196067108461175</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>129.77823974</v>
+        <v>129.7782397</v>
       </c>
       <c r="C292" s="5">
         <v>1.0040535999999918</v>
       </c>
       <c r="D292" s="5">
-        <v>9.768261424636183</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.7682614278016047</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>129.82809963</v>
+        <v>129.8280996</v>
       </c>
       <c r="C293" s="5">
-        <v>4.9859889999993356E-2</v>
+        <v>4.9859900000001289E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.46200702508676361</v>
+        <v>0.46200711808668249</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.32712239748255989</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.32712245112317406</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>130.94691263000001</v>
+        <v>130.94691259999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.1188130000000172</v>
+        <v>1.1188129999999887</v>
       </c>
       <c r="D294" s="5">
-        <v>10.845676802854399</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.845676805480187</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>131.67317831</v>
+        <v>131.67317829999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.72626567999998315</v>
+        <v>0.72626569999999901</v>
       </c>
       <c r="D295" s="5">
-        <v>6.8623357930397866</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8623359894377067</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>132.96734529</v>
+        <v>132.96734530000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.29416698</v>
+        <v>1.2941670000000158</v>
       </c>
       <c r="D296" s="5">
-        <v>12.453286794944173</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.453286998914749</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>134.33297203000001</v>
+        <v>134.33297200000001</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3656267400000104</v>
+        <v>1.3656267000000071</v>
       </c>
       <c r="D297" s="5">
-        <v>13.04503767094014</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.04503726596935</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>135.00411051</v>
+        <v>135.0041105</v>
       </c>
       <c r="C298" s="5">
-        <v>0.67113847999999621</v>
+        <v>0.67113849999998365</v>
       </c>
       <c r="D298" s="5">
-        <v>6.1628139424667827</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1628141326090402</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>134.19644312</v>
+        <v>134.19644310000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.80766739000000598</v>
+        <v>-0.80766739999998549</v>
       </c>
       <c r="D299" s="5">
-        <v>-6.9474758070111609</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9474758907174579</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>135.79396502</v>
+        <v>135.79396499999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5975219000000038</v>
+        <v>1.5975218999999754</v>
       </c>
       <c r="D300" s="5">
-        <v>15.25866169825445</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.258661700679088</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.62049947</v>
+        <v>136.62049949999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.82653444999999692</v>
+        <v>0.82653450000000817</v>
       </c>
       <c r="D301" s="5">
-        <v>7.5535605608778145</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5535610343738568</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>137.84890172999999</v>
+        <v>137.8489017</v>
       </c>
       <c r="C302" s="5">
-        <v>1.2284022599999957</v>
+        <v>1.228402200000005</v>
       </c>
       <c r="D302" s="5">
-        <v>11.33950836642612</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.339507782273195</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>138.43013825</v>
+        <v>138.43013830000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.58123652000000448</v>
+        <v>0.58123660000001109</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1787747668506467</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1787754974089717</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>138.95580426000001</v>
+        <v>138.95580430000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52566601000000901</v>
+        <v>0.52566600000000108</v>
       </c>
       <c r="D304" s="5">
-        <v>4.6531909955407569</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6531909034479346</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>140.29415978</v>
+        <v>140.29415979999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3383555199999932</v>
+        <v>1.3383554999999774</v>
       </c>
       <c r="D305" s="5">
-        <v>12.190169087295665</v>
+        <v>12.190168891675746</v>
       </c>
       <c r="E305" s="5">
-        <v>8.0614752737099735</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0614753140852322</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>139.78632415000001</v>
+        <v>139.7863242</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.50783562999998821</v>
+        <v>-0.50783559999999284</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.2583059157931036</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2583056686288483</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>139.9227214</v>
       </c>
       <c r="C307" s="5">
-        <v>0.13639724999998748</v>
+        <v>0.13639720000000466</v>
       </c>
       <c r="D307" s="5">
-        <v>1.17721072175756</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1772102874783696</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>139.13804048</v>
+        <v>139.13804049999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.78468091999999956</v>
+        <v>-0.78468090000001212</v>
       </c>
       <c r="D308" s="5">
-        <v>-6.5258178635502206</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5258177023161279</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>138.1834551</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.95458537999999749</v>
+        <v>-0.95458539999998493</v>
       </c>
       <c r="D309" s="5">
-        <v>-7.9291873869295042</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9291875457427885</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.72924694</v>
+        <v>138.72924689999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.54579183999999259</v>
+        <v>0.54579179999998928</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8440469526708885</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8440465899129537</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>139.58919925999999</v>
+        <v>139.58919929999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.85995231999999078</v>
+        <v>0.8599523999999974</v>
       </c>
       <c r="D311" s="5">
-        <v>7.6974563114290628</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6974570543949294</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>141.34197606999999</v>
+        <v>141.34197610000001</v>
       </c>
       <c r="C312" s="5">
-        <v>1.7527768100000003</v>
+        <v>1.7527768000000208</v>
       </c>
       <c r="D312" s="5">
-        <v>16.153450021812255</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.153449918244679</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>142.65791206</v>
+        <v>142.6579121</v>
       </c>
       <c r="C313" s="5">
-        <v>1.315935990000014</v>
+        <v>1.3159359999999936</v>
       </c>
       <c r="D313" s="5">
-        <v>11.762589400802614</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.762589492188535</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>142.68768827</v>
+        <v>142.68768829999999</v>
       </c>
       <c r="C314" s="5">
-        <v>2.9776209999994308E-2</v>
+        <v>2.9776199999986375E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.25075720799330181</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25075712361222191</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>144.06658313</v>
+        <v>144.0665831</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3788948600000026</v>
+        <v>1.3788948000000119</v>
       </c>
       <c r="D315" s="5">
-        <v>12.23312348231007</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.233122918693763</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>143.34141574</v>
+        <v>143.3414157</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72516738999999575</v>
+        <v>-0.72516740000000368</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.8758206777030031</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8758207576902199</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>144.96648906999999</v>
+        <v>144.96648909999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.6250733299999922</v>
+        <v>1.6250733999999909</v>
       </c>
       <c r="D317" s="5">
-        <v>14.485682145264821</v>
+        <v>14.485682812943068</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3303804643948443</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3303804710479445</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>147.96768265</v>
+        <v>147.96768270000001</v>
       </c>
       <c r="C318" s="5">
-        <v>3.001193580000006</v>
+        <v>3.0011936000000219</v>
       </c>
       <c r="D318" s="5">
-        <v>27.876581171171999</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>27.876581372143725</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>147.00854907999999</v>
+        <v>147.00854910000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.95913357000000588</v>
+        <v>-0.95913360000000125</v>
       </c>
       <c r="D319" s="5">
-        <v>-7.5070507066381413</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.5070509306912836</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>145.80525244</v>
+        <v>145.8052524</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.2032966399999907</v>
+        <v>-1.2032967000000099</v>
       </c>
       <c r="D320" s="5">
-        <v>-9.3919186177261018</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.3919190639366494</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>146.73699413</v>
+        <v>146.7369941</v>
       </c>
       <c r="C321" s="5">
-        <v>0.93174168999999551</v>
+        <v>0.93174170000000345</v>
       </c>
       <c r="D321" s="5">
-        <v>7.943722601904657</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.943722692436328</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>145.71305459999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.0239395300000069</v>
+        <v>-1.0239395000000115</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.0596551347001171</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.0596549091364604</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>145.72549247000001</v>
+        <v>145.7254925</v>
       </c>
       <c r="C323" s="5">
-        <v>1.2437870000013618E-2</v>
+        <v>1.2437900000008995E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.10247848500570811</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10247873229856097</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>147.40384745</v>
+        <v>147.40384750000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6783549799999946</v>
+        <v>1.6783550000000105</v>
       </c>
       <c r="D324" s="5">
-        <v>14.730649592493506</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.73064977606866</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>145.35231564</v>
+        <v>145.3523156</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.0515318100000002</v>
+        <v>-2.0515319000000147</v>
       </c>
       <c r="D325" s="5">
-        <v>-15.480362144389016</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.480362767532995</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>145.38592969000001</v>
+        <v>145.38592969999999</v>
       </c>
       <c r="C326" s="5">
-        <v>3.3614050000011275E-2</v>
+        <v>3.3614099999994096E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.27786420093498521</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27786461485275193</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>144.95809693999999</v>
+        <v>144.95809689999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.42783275000002163</v>
+        <v>-0.42783280000000445</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.4746888708934165</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4746892701886911</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>144.21410890999999</v>
+        <v>144.21410890000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.74398802999999702</v>
+        <v>-0.74398799999997323</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9880059760643363</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9880057429890998</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>143.72305334000001</v>
+        <v>143.7230533</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.49105556999998612</v>
+        <v>-0.49105560000000992</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.0103936539485403</v>
+        <v>-4.0103938946581819</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.85774011495827196</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.85774016306778833</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>144.23602299999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.51296965999998179</v>
+        <v>0.5129696999999851</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3680691892497903</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3680695378136791</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>144.20889194</v>
+        <v>144.2088919</v>
       </c>
       <c r="C331" s="5">
-        <v>-2.7131059999987883E-2</v>
+        <v>-2.7131099999991193E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.22548882019963745</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.22548915229964051</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>146.75116072</v>
+        <v>146.75116070000001</v>
       </c>
       <c r="C332" s="5">
-        <v>2.5422687800000006</v>
+        <v>2.5422688000000164</v>
       </c>
       <c r="D332" s="5">
-        <v>23.331513507733082</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.33151371654365</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>146.94142540999999</v>
+        <v>146.94142540000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.19026468999999224</v>
+        <v>0.19026470000000018</v>
       </c>
       <c r="D333" s="5">
-        <v>1.5669571197279186</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5669572028879752</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>149.00352373999999</v>
+        <v>149.00352369999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.0620983299999978</v>
+        <v>2.062098299999974</v>
       </c>
       <c r="D334" s="5">
-        <v>18.202724646911772</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.202724362663723</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>149.09042488</v>
+        <v>149.09042489999999</v>
       </c>
       <c r="C335" s="5">
-        <v>8.6901140000009036E-2</v>
+        <v>8.690119999999979E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.70210769670397966</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.70210818321208013</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>148.54157652999999</v>
+        <v>148.54157649999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.54884835000001431</v>
+        <v>-0.54884839999999713</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.3292191888564258</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.329219574727694</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>148.33153970999999</v>
+        <v>148.33153970000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.21003681999999912</v>
+        <v>-0.21003679999998326</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.683658277269473</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.683658118531195</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>149.29495706</v>
+        <v>149.2949571</v>
       </c>
       <c r="C338" s="5">
-        <v>0.96341735000001449</v>
+        <v>0.96341739999999731</v>
       </c>
       <c r="D338" s="5">
-        <v>8.0785727394955273</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0785731744157587</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>150.31647085</v>
+        <v>150.31647090000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0215137900000002</v>
+        <v>1.0215138000000081</v>
       </c>
       <c r="D339" s="5">
-        <v>8.5268482846476914</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5268483689152408</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>153.73001571</v>
+        <v>153.7300157</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4135448600000018</v>
+        <v>3.4135447999999826</v>
       </c>
       <c r="D340" s="5">
-        <v>30.925791868356932</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>30.925791243556834</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>153.28239038999999</v>
+        <v>153.2823904</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.44762532000001443</v>
+        <v>-0.44762529999999856</v>
       </c>
       <c r="D341" s="5">
-        <v>-3.4386975800692055</v>
+        <v>-3.4386974290995909</v>
       </c>
       <c r="E341" s="5">
-        <v>6.6512204046944579</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6512204413347265</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>153.91611227999999</v>
+        <v>153.91611230000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.6337218900000039</v>
+        <v>0.63372190000001183</v>
       </c>
       <c r="D342" s="5">
-        <v>5.0755925512152356</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.075592632798287</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>154.95279912999999</v>
+        <v>154.95279909999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.0366868499999953</v>
+        <v>1.036686799999984</v>
       </c>
       <c r="D343" s="5">
-        <v>8.3887204925375372</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3887200717095212</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>157.02938922999999</v>
+        <v>157.0293892</v>
       </c>
       <c r="C344" s="5">
         <v>2.0765901000000042</v>
       </c>
       <c r="D344" s="5">
-        <v>17.321656663708417</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.321656667312936</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>156.77183722000001</v>
+        <v>156.77183719999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.25755200999998351</v>
+        <v>-0.257552000000004</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.9505240335046081</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.950523958822703</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>157.33713263999999</v>
+        <v>157.33713259999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.56529541999998401</v>
+        <v>0.56529539999999656</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4138716159614511</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4138714572642845</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>159.41203457</v>
+        <v>159.4120346</v>
       </c>
       <c r="C347" s="5">
-        <v>2.07490193000001</v>
+        <v>2.0749020000000087</v>
       </c>
       <c r="D347" s="5">
-        <v>17.024954822725856</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.024955444019831</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>161.23634122999999</v>
+        <v>161.2363412</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8243066599999906</v>
+        <v>1.8243065999999999</v>
       </c>
       <c r="D348" s="5">
-        <v>14.630967713623001</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.630967198810074</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>163.58553598</v>
+        <v>163.58553599999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3491947500000094</v>
+        <v>2.3491947999999923</v>
       </c>
       <c r="D349" s="5">
-        <v>18.955246208640443</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.955246648759005</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.06687274999999</v>
+        <v>165.0668728</v>
       </c>
       <c r="C350" s="5">
-        <v>1.4813367699999844</v>
+        <v>1.4813368000000082</v>
       </c>
       <c r="D350" s="5">
-        <v>11.424390377577565</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.424390619119972</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>167.00282418</v>
+        <v>167.00282419999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.9359514300000171</v>
+        <v>1.9359513999999933</v>
       </c>
       <c r="D351" s="5">
-        <v>15.018236507779781</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.018236254993965</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>166.86843526000001</v>
+        <v>166.86843529999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.13438891999999214</v>
+        <v>-0.1343889000000047</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.96139011030690336</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.96138996774915997</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>169.78147361000001</v>
+        <v>169.7814736</v>
       </c>
       <c r="C353" s="5">
-        <v>2.9130383499999937</v>
+        <v>2.9130383000000108</v>
       </c>
       <c r="D353" s="5">
-        <v>23.081636450559849</v>
+        <v>23.081636009520423</v>
       </c>
       <c r="E353" s="5">
-        <v>10.763847809276083</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.763847795526038</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.08820847000001</v>
+        <v>172.08820850000001</v>
       </c>
       <c r="C354" s="5">
-        <v>2.3067348600000059</v>
+        <v>2.3067349000000092</v>
       </c>
       <c r="D354" s="5">
-        <v>17.579003749469479</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.579004078542894</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>173.47052474</v>
+        <v>173.4705247</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3823162699999898</v>
+        <v>1.3823161999999911</v>
       </c>
       <c r="D355" s="5">
-        <v>10.07658459937093</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.076584064509886</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.41224493999999</v>
+        <v>173.41224489999999</v>
       </c>
       <c r="C356" s="5">
         <v>-5.8279800000008208E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.40241232561549767</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.40241232570801255</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.41789987000001</v>
+        <v>175.41789990000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0056549300000199</v>
+        <v>2.0056550000000186</v>
       </c>
       <c r="D357" s="5">
-        <v>14.796794423587368</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.796794976932182</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.38943727</v>
+        <v>176.3894373</v>
       </c>
       <c r="C358" s="5">
         <v>0.97153739999998834</v>
       </c>
       <c r="D358" s="5">
-        <v>6.852333118881071</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8523331176731928</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>176.2091121</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.18032517000000325</v>
+        <v>-0.18032519999999863</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.2199009329791011</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2199011345830457</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>179.38759367</v>
+        <v>179.3875937</v>
       </c>
       <c r="C360" s="5">
-        <v>3.1784815700000024</v>
+        <v>3.1784815999999978</v>
       </c>
       <c r="D360" s="5">
-        <v>23.92773055714439</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.927730805846004</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>181.44648218</v>
+        <v>181.44648219999999</v>
       </c>
       <c r="C361" s="5">
-        <v>2.0588885100000027</v>
+        <v>2.0588884999999948</v>
       </c>
       <c r="D361" s="5">
-        <v>14.676328858908994</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.676328780456327</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>182.54958049999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1030983199999866</v>
+        <v>1.1030982999999992</v>
       </c>
       <c r="D362" s="5">
-        <v>7.5443104363721591</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5443102941227913</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>182.92295578</v>
+        <v>182.92295580000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37337528000000475</v>
+        <v>0.37337530000002062</v>
       </c>
       <c r="D363" s="5">
-        <v>2.4822030912628579</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4822032257225901</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>182.36359393000001</v>
+        <v>182.36359390000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.55936184999998773</v>
+        <v>-0.55936189999999897</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.6084008465654183</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6084011633184976</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>182.26945265000001</v>
+        <v>182.26945269999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-9.4141280000002325E-2</v>
+        <v>-9.4141200000024128E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.61771834697436079</v>
+        <v>-0.61771782363650996</v>
       </c>
       <c r="E365" s="5">
-        <v>7.3553249211900207</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3553249569627832</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>180.36845377</v>
+        <v>180.3684538</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.9009988800000031</v>
+        <v>-1.9009988999999905</v>
       </c>
       <c r="D366" s="5">
-        <v>-11.821985789261735</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.821985903532861</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.37526915999999</v>
+        <v>181.37526919999999</v>
       </c>
       <c r="C367" s="5">
-        <v>1.0068153899999857</v>
+        <v>1.0068153999999936</v>
       </c>
       <c r="D367" s="5">
-        <v>6.9079131551425421</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9079132246897323</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>181.45053178000001</v>
+        <v>181.45053179999999</v>
       </c>
       <c r="C368" s="5">
-        <v>7.5262620000017932E-2</v>
+        <v>7.5262600000002067E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.49908431219620741</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49908417915827119</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>167.2003886</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.250143180000009</v>
+        <v>-14.250143199999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.524412868116499</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-62.524412917684472</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.11922483000001</v>
+        <v>167.11922480000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-8.1163769999989199E-2</v>
+        <v>-8.1163799999984576E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-0.58096102857130294</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.58096124273483429</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>167.01130409000001</v>
+        <v>167.01130409999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.10792073999999729</v>
+        <v>-0.10792070000002241</v>
       </c>
       <c r="D371" s="5">
-        <v>-0.77217871905045365</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.7721784340022575</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>162.63103835999999</v>
+        <v>162.63103839999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.3802657300000192</v>
+        <v>-4.3802656999999954</v>
       </c>
       <c r="D372" s="5">
-        <v>-27.307297940508292</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-27.3072977781889</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>160.18281267</v>
+        <v>160.1828127</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.4482256899999868</v>
+        <v>-2.4482256999999947</v>
       </c>
       <c r="D373" s="5">
-        <v>-16.641524353768343</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.641524412455588</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>158.95759942000001</v>
+        <v>158.95759939999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2252132499999959</v>
+        <v>-1.2252133000000072</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.8021578641753528</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8021582068302244</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>157.65898934000001</v>
+        <v>157.6589893</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.2986100800000031</v>
+        <v>-1.2986100999999906</v>
       </c>
       <c r="D375" s="5">
-        <v>-9.3747299813467411</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.3747301204300868</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>158.38471931999999</v>
+        <v>158.3847193</v>
       </c>
       <c r="C376" s="5">
-        <v>0.72572997999998279</v>
+        <v>0.72572999999999865</v>
       </c>
       <c r="D376" s="5">
-        <v>5.6658115536980747</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6658117152874166</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>157.83530574</v>
+        <v>157.83530569999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.54941357999999241</v>
+        <v>-0.54941360000000827</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.0841193299467786</v>
+        <v>-4.0841194762997741</v>
       </c>
       <c r="E377" s="5">
-        <v>-13.405508468234274</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.405508513934327</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>157.17210148999999</v>
+        <v>157.1721015</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.66320425000000682</v>
+        <v>-0.66320419999999558</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.9273389987803506</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9273386370630945</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>154.49675008</v>
+        <v>154.49675010000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.6753514099999904</v>
+        <v>-2.6753513999999825</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.618318496694108</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.618318432407712</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>157.92416030000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4274102200000129</v>
+        <v>3.4274101999999971</v>
       </c>
       <c r="D380" s="5">
-        <v>30.122002332144348</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>30.122002130008507</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>157.83502408999999</v>
+        <v>157.8350241</v>
       </c>
       <c r="C381" s="5">
-        <v>-8.913621000002081E-2</v>
+        <v>-8.9136200000012877E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.67521033876785097</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.67521026325241262</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>157.28441432</v>
+        <v>157.28441430000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.55060976999999411</v>
+        <v>-0.55060979999998949</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.1068238624794589</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1068240817089929</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>156.78797552</v>
+        <v>156.78797549999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.49643879999999285</v>
+        <v>-0.49643880000002127</v>
       </c>
       <c r="D383" s="5">
-        <v>-3.7225109195592188</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7225109200246354</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>158.33604786000001</v>
+        <v>158.33604790000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5480723400000045</v>
+        <v>1.5480724000000237</v>
       </c>
       <c r="D384" s="5">
-        <v>12.513485129407066</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.513485642722566</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>158.72601990999999</v>
+        <v>158.72601990000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.38997204999998303</v>
+        <v>0.38997200000000021</v>
       </c>
       <c r="D385" s="5">
-        <v>2.9958935448571422</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9958931547554357</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>159.65123697000001</v>
+        <v>159.65123700000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.92521706000002268</v>
+        <v>0.92521709999999757</v>
       </c>
       <c r="D386" s="5">
-        <v>7.2234895489322382</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2234898717750129</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>161.85654065</v>
+        <v>161.85654070000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2053036799999859</v>
+        <v>2.2053037000000018</v>
       </c>
       <c r="D387" s="5">
-        <v>17.895056441266899</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.895056612459225</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>162.26383332</v>
+        <v>162.26383329999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.40729267000000391</v>
+        <v>0.4072925999999768</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0618016796867931</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0618011452020699</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>162.61818126</v>
+        <v>162.6181813</v>
       </c>
       <c r="C389" s="5">
-        <v>0.3543479399999967</v>
+        <v>0.35434800000001587</v>
       </c>
       <c r="D389" s="5">
-        <v>2.6522366025829802</v>
+        <v>2.652237057411666</v>
       </c>
       <c r="E389" s="5">
-        <v>3.0302950899203651</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0302951413740731</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>162.37552173</v>
+        <v>162.37552170000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.2426595299999974</v>
+        <v>-0.24265959999999609</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.7760218269149419</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7760223346132475</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>162.40121568999999</v>
+        <v>162.40121569999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.5693959999983917E-2</v>
+        <v>2.5693999999987227E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>0.19005081451359818</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.19005111067453839</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>162.73844281000001</v>
+        <v>162.7384428</v>
       </c>
       <c r="C392" s="5">
-        <v>0.33722712000002275</v>
+        <v>0.33722710000000689</v>
       </c>
       <c r="D392" s="5">
-        <v>2.5204636531048097</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5204635017546106</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>163.83903484000001</v>
+        <v>163.83903480000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1005920300000014</v>
+        <v>1.100592000000006</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4243178004376631</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4243175627362952</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>164.87251928000001</v>
+        <v>164.87251929999999</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0334844399999952</v>
+        <v>1.0334844999999859</v>
       </c>
       <c r="D394" s="5">
-        <v>7.8377251992916896</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8377256722006017</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>166.58033223999999</v>
+        <v>166.58033219999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.7078129599999841</v>
+        <v>1.7078128999999933</v>
       </c>
       <c r="D395" s="5">
-        <v>13.163246497624147</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.163246006816664</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>169.30632524999999</v>
+        <v>169.3063253</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7259930099999963</v>
+        <v>2.7259931000000108</v>
       </c>
       <c r="D396" s="5">
-        <v>21.504822556019931</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.504823336733047</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>170.28081358</v>
+        <v>170.28081359999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.974488330000014</v>
+        <v>0.9744882999999902</v>
       </c>
       <c r="D397" s="5">
-        <v>7.1298249740352038</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1298247453732921</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>170.99188436</v>
+        <v>170.9918844</v>
       </c>
       <c r="C398" s="5">
-        <v>0.71107078000000001</v>
+        <v>0.71107080000001588</v>
       </c>
       <c r="D398" s="5">
-        <v>5.127752995944479</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1277531428831624</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>170.77201314000001</v>
+        <v>170.77201310000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.21987121999998749</v>
+        <v>-0.21987129999999411</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.5321631633636312</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5321637165476409</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>171.66258299</v>
+        <v>171.66258300000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.89056984999999145</v>
+        <v>0.89056990000000269</v>
       </c>
       <c r="D400" s="5">
-        <v>6.4406061058819297</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.440606479468558</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>172.87881154999999</v>
+        <v>172.87881160000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2162285599999905</v>
+        <v>1.2162285999999938</v>
       </c>
       <c r="D401" s="5">
-        <v>8.8412457304910763</v>
+        <v>8.8412460321545936</v>
       </c>
       <c r="E401" s="5">
-        <v>6.3096452134063119</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3096452180036788</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>175.43586637000001</v>
+        <v>175.43586640000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.5570548200000189</v>
+        <v>2.5570548000000031</v>
       </c>
       <c r="D402" s="5">
-        <v>19.266757129860878</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.266756960667909</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.31138085000001</v>
+        <v>175.31138089999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.12448552000000745</v>
+        <v>-0.12448550000002001</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.84817894404908278</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84817880816656643</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>175.63584458</v>
+        <v>175.63584460000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.32446372999999085</v>
+        <v>0.32446370000002389</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2436901205882487</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2436899103735364</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>175.18552599</v>
+        <v>175.18552600000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.45031858999999486</v>
+        <v>-0.45031860000000279</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.0337018521963022</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0337019182764657</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>175.58909093</v>
+        <v>175.5890909</v>
       </c>
       <c r="C406" s="5">
-        <v>0.40356493999999543</v>
+        <v>0.40356489999999212</v>
       </c>
       <c r="D406" s="5">
-        <v>2.7996668423764248</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7996665611958349</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>175.85509829</v>
+        <v>175.85509830000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.26600736000000325</v>
+        <v>0.26600740000000656</v>
       </c>
       <c r="D407" s="5">
-        <v>1.8331549737724773</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8331552520438388</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>175.15827912</v>
+        <v>175.15827909999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.69681916999999771</v>
+        <v>-0.69681920000002151</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.6526838777774637</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6526840734846253</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>174.96690591999999</v>
+        <v>174.9669059</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.19137320000001523</v>
+        <v>-0.19137319999998681</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.3032376544937274</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3032376546415536</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>176.82626704</v>
+        <v>176.826267</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8593611200000169</v>
+        <v>1.859361100000001</v>
       </c>
       <c r="D410" s="5">
-        <v>13.524710018142594</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.524709865696893</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>175.71823325</v>
+        <v>175.71823330000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.1080337900000075</v>
+        <v>-1.1080336999999929</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.2656585673785745</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2656579990016734</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>175.81485635000001</v>
+        <v>175.8148564</v>
       </c>
       <c r="C412" s="5">
-        <v>9.6623100000016393E-2</v>
+        <v>9.6623099999987971E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.66184950560488343</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66184950541563481</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.30074665000001</v>
+        <v>177.30074669999999</v>
       </c>
       <c r="C413" s="5">
         <v>1.4858902999999941</v>
       </c>
       <c r="D413" s="5">
-        <v>10.626693539189702</v>
+        <v>10.626693536025588</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5578236339975691</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5578236332577831</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>179.28486527999999</v>
+        <v>179.28486530000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.9841186299999833</v>
+        <v>1.9841186000000164</v>
       </c>
       <c r="D414" s="5">
-        <v>14.28698514361313</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.286984909847522</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.65554012999999</v>
+        <v>181.6555401</v>
       </c>
       <c r="C415" s="5">
-        <v>2.3706748500000003</v>
+        <v>2.3706747999999891</v>
       </c>
       <c r="D415" s="5">
-        <v>17.073936068243967</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.073935679508523</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>182.14297414999999</v>
+        <v>182.1429742</v>
       </c>
       <c r="C416" s="5">
-        <v>0.48743401999999492</v>
+        <v>0.48743410000000154</v>
       </c>
       <c r="D416" s="5">
-        <v>3.2678926847025336</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2678932295324703</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>182.39694969999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.25397555000000693</v>
+        <v>0.25397549999999569</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6861416910451732</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6861413560790739</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>185.01473604</v>
+        <v>185.014736</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6177863400000092</v>
+        <v>2.6177863000000059</v>
       </c>
       <c r="D418" s="5">
-        <v>18.649248336770597</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.649248028948428</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>187.23298051</v>
+        <v>187.2329805</v>
       </c>
       <c r="C419" s="5">
-        <v>2.2182444700000019</v>
+        <v>2.2182444999999973</v>
       </c>
       <c r="D419" s="5">
-        <v>15.375172672305748</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.375172897688238</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>187.91257558000001</v>
+        <v>187.9125756</v>
       </c>
       <c r="C420" s="5">
-        <v>0.67959507000000485</v>
+        <v>0.67959510000000023</v>
       </c>
       <c r="D420" s="5">
-        <v>4.4436239780915487</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4436241784249431</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>190.84398870999999</v>
+        <v>190.84398870000001</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9314131299999815</v>
+        <v>2.9314131000000145</v>
       </c>
       <c r="D421" s="5">
-        <v>20.412528753730939</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.412528524228037</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>192.62699979999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.7830110900000022</v>
+        <v>1.7830110999999818</v>
       </c>
       <c r="D422" s="5">
-        <v>11.805741684078264</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.805741754379827</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>193.47809013</v>
+        <v>193.4780901</v>
       </c>
       <c r="C423" s="5">
-        <v>0.85109033000000522</v>
+        <v>0.85109030000000985</v>
       </c>
       <c r="D423" s="5">
-        <v>5.4327598226048934</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.432759626428707</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>194.80789333999999</v>
+        <v>194.80789329999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.3298032099999944</v>
+        <v>1.3298031999999864</v>
       </c>
       <c r="D424" s="5">
-        <v>8.5668152571404264</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5668151916431299</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>194.96055318000001</v>
+        <v>194.96055319999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.15265984000001254</v>
+        <v>0.15265990000000329</v>
       </c>
       <c r="D425" s="5">
-        <v>0.94443522953897574</v>
+        <v>0.9444356025270384</v>
       </c>
       <c r="E425" s="5">
-        <v>9.9603678290544941</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9603678093251879</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>195.33523764</v>
+        <v>195.3352376</v>
       </c>
       <c r="C426" s="5">
-        <v>0.37468445999999744</v>
+        <v>0.37468440000000669</v>
       </c>
       <c r="D426" s="5">
-        <v>2.3307509783980329</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.330750600968301</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>196.11219208</v>
+        <v>196.11219209999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.77695443999999725</v>
+        <v>0.776954499999988</v>
       </c>
       <c r="D427" s="5">
-        <v>4.878866938920523</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8788673249904768</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>196.88744421000001</v>
+        <v>196.8874442</v>
       </c>
       <c r="C428" s="5">
-        <v>0.77525213000001258</v>
+        <v>0.77525210000001721</v>
       </c>
       <c r="D428" s="5">
-        <v>4.8482359547635134</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8482357625481143</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>197.85545626999999</v>
+        <v>197.85545629999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.96801205999997819</v>
+        <v>0.9680120999999815</v>
       </c>
       <c r="D429" s="5">
-        <v>6.0620747887667692</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0620750463910911</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>198.81334365999999</v>
+        <v>198.81334369999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.95788738999999623</v>
+        <v>0.95788740000000416</v>
       </c>
       <c r="D430" s="5">
-        <v>5.9668382841753465</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.966838347205794</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>198.65106338000001</v>
+        <v>198.6510634</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.16228027999997607</v>
+        <v>-0.16228029999999194</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.97510794929541733</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.97510806873705169</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>199.81327357999999</v>
+        <v>199.8132736</v>
       </c>
       <c r="C432" s="5">
-        <v>1.1622101999999757</v>
+        <v>1.1622102000000041</v>
       </c>
       <c r="D432" s="5">
-        <v>7.2509850887410243</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2509850879875604</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>200.58122675999999</v>
+        <v>200.5812268</v>
       </c>
       <c r="C433" s="5">
-        <v>0.76795318000000634</v>
+        <v>0.76795319999999379</v>
       </c>
       <c r="D433" s="5">
-        <v>4.710775908218201</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.71077603302541</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>200.76636927000001</v>
+        <v>200.76636930000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.18514251000001991</v>
+        <v>0.18514250000001198</v>
       </c>
       <c r="D434" s="5">
-        <v>1.1132765563217406</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.113276495662352</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>202.20487743999999</v>
+        <v>202.20487739999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.4385081699999773</v>
+        <v>1.4385080999999786</v>
       </c>
       <c r="D435" s="5">
-        <v>8.9451607175323531</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9451602635622685</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>203.30707692999999</v>
+        <v>203.3070769</v>
       </c>
       <c r="C436" s="5">
-        <v>1.1021994900000038</v>
+        <v>1.1021995000000118</v>
       </c>
       <c r="D436" s="5">
-        <v>6.7407942476267468</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7407943120032066</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>204.30659089</v>
+        <v>204.3065909</v>
       </c>
       <c r="C437" s="5">
-        <v>0.99951396000000159</v>
+        <v>0.9995140000000049</v>
       </c>
       <c r="D437" s="5">
-        <v>6.0616965827007485</v>
+        <v>6.0616968328018217</v>
       </c>
       <c r="E437" s="5">
-        <v>4.7938095976631345</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.793809592042142</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>208.01218772999999</v>
+        <v>208.0121877</v>
       </c>
       <c r="C438" s="5">
-        <v>3.7055968399999983</v>
+        <v>3.705596799999995</v>
       </c>
       <c r="D438" s="5">
-        <v>24.072877449639019</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>24.072877162035454</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>207.79123634000001</v>
+        <v>207.79123630000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.22095138999998198</v>
+        <v>-0.22095139999998992</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.2672245420457084</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2672245992459974</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>206.46491974</v>
+        <v>206.4649197</v>
       </c>
       <c r="C440" s="5">
         <v>-1.3263166000000126</v>
       </c>
       <c r="D440" s="5">
-        <v>-7.3962582615230694</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3962582628973266</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>207.43088107</v>
+        <v>207.43088109999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.96596132999999895</v>
+        <v>0.96596139999999764</v>
       </c>
       <c r="D441" s="5">
-        <v>5.7610330053229353</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7610334347518055</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>208.58219402</v>
+        <v>208.58219399999999</v>
       </c>
       <c r="C442" s="5">
-        <v>1.1513129500000048</v>
+        <v>1.1513128999999935</v>
       </c>
       <c r="D442" s="5">
-        <v>6.8675448369430514</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8675445285078407</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>208.39658229</v>
+        <v>207.7071852</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.18561173000000508</v>
+        <v>-0.87500879999998915</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.0626370867627632</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9194976138599138</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>206.27824889999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.4289363000000037</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-7.9501704960658559</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE237000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>