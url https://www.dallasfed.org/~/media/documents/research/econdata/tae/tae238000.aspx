--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1CE430EF-881C-4C6C-8212-248671EA19E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{46B8E00B-73C3-4B31-9EFD-C6AD8156C2FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7E98A223-7694-454D-A9F5-4F89C6CACA48}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25D09D1B-8B88-46CD-AB7F-2846676BDF65}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A69683-637D-48F4-A689-39A12AE336F4}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{386F683F-3D30-4964-815E-B55A7D1948F5}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>160.5743875</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>160.61921530000001</v>
       </c>
       <c r="C7" s="5">
         <v>4.4827800000007301E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.33552071668669914</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>161.19570820000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.57649290000000519</v>
       </c>
       <c r="D8" s="5">
         <v>4.3930767002439142</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>162.50544149999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.3097332999999765</v>
       </c>
       <c r="D9" s="5">
         <v>10.19786983714177</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>163.2490756</v>
       </c>
       <c r="C10" s="5">
         <v>0.7436341000000084</v>
       </c>
       <c r="D10" s="5">
         <v>5.6316038677760138</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>165.61224050000001</v>
       </c>
       <c r="C11" s="5">
         <v>2.3631649000000152</v>
       </c>
       <c r="D11" s="5">
         <v>18.822975115657425</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>165.5891182</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3122300000011364E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-0.16741192111068282</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>166.8332637</v>
       </c>
       <c r="C13" s="5">
         <v>1.2441455000000019</v>
       </c>
       <c r="D13" s="5">
         <v>9.3982132041650281</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>166.73881750000001</v>
       </c>
       <c r="C14" s="5">
         <v>-9.4446199999993041E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67722239516845306</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>165.09308300000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6457345000000032</v>
       </c>
       <c r="D15" s="5">
         <v>-11.221883502604124</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>167.7743959</v>
       </c>
       <c r="C16" s="5">
         <v>2.6813128999999947</v>
       </c>
       <c r="D16" s="5">
         <v>21.328176882172212</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>166.37639250000001</v>
       </c>
       <c r="C17" s="5">
         <v>-1.3980033999999932</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5534021687864517</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>168.27650420000001</v>
       </c>
       <c r="C18" s="5">
         <v>1.9001116999999965</v>
       </c>
       <c r="D18" s="5">
         <v>14.59913400941668</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>170.46163619999999</v>
       </c>
       <c r="C19" s="5">
         <v>2.1851319999999816</v>
       </c>
       <c r="D19" s="5">
         <v>16.744937509569201</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>171.1343612</v>
       </c>
       <c r="C20" s="5">
         <v>0.67272500000001401</v>
       </c>
       <c r="D20" s="5">
         <v>4.8399448508184673</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>169.93581520000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.1985459999999932</v>
       </c>
       <c r="D21" s="5">
         <v>-8.0879582760546072</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>171.120068</v>
       </c>
       <c r="C22" s="5">
         <v>1.1842527999999959</v>
       </c>
       <c r="D22" s="5">
         <v>8.6906783321538441</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.0430843</v>
       </c>
       <c r="C23" s="5">
         <v>-7.6983699999999544E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.5385236359976342</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>170.431939</v>
       </c>
       <c r="C24" s="5">
         <v>-0.611145300000004</v>
       </c>
       <c r="D24" s="5">
         <v>-4.2043941031649767</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>169.97699940000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.45493959999998879</v>
       </c>
       <c r="D25" s="5">
         <v>-3.1565883068648715</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>171.28414649999999</v>
       </c>
       <c r="C26" s="5">
         <v>1.3071470999999804</v>
       </c>
       <c r="D26" s="5">
         <v>9.6286622962281854</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.37942410000002269</v>
       </c>
       <c r="D27" s="5">
         <v>2.6908346741584488</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>171.83748270000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.17391209999999546</v>
       </c>
       <c r="D28" s="5">
         <v>1.2225151191095573</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>171.7825158</v>
       </c>
       <c r="C29" s="5">
         <v>-5.496690000001081E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.38317808811256793</v>
       </c>
       <c r="E29" s="5">
         <v>3.2493331648599133</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>173.96910550000001</v>
       </c>
       <c r="C30" s="5">
         <v>2.1865897000000132</v>
       </c>
       <c r="D30" s="5">
         <v>16.390640934567969</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
         <v>0.38813009999998371</v>
       </c>
       <c r="D31" s="5">
         <v>2.7103316380989062</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>175.5572267</v>
       </c>
       <c r="C32" s="5">
         <v>1.1999911000000054</v>
       </c>
       <c r="D32" s="5">
         <v>8.5787512310633307</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>177.2797898</v>
       </c>
       <c r="C33" s="5">
         <v>1.7225631000000021</v>
       </c>
       <c r="D33" s="5">
         <v>12.431032200423875</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>177.6746991</v>
       </c>
       <c r="C34" s="5">
         <v>0.3949092999999948</v>
       </c>
       <c r="D34" s="5">
         <v>2.7061207669367926</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.49141159999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
         <v>-1.2309089028714304</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>181.44774219999999</v>
       </c>
       <c r="C36" s="5">
         <v>3.9563306000000011</v>
       </c>
       <c r="D36" s="5">
         <v>30.283885356655848</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.24297799999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2047641999999996</v>
       </c>
       <c r="D37" s="5">
         <v>-7.6830540575430266</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>180.15367449999999</v>
       </c>
       <c r="C38" s="5">
         <v>-8.9303499999999758E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-0.59293658069254906</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.2561226</v>
       </c>
       <c r="C39" s="5">
         <v>1.1024481000000037</v>
       </c>
       <c r="D39" s="5">
         <v>7.5956539134711676</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>180.96620390000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
         <v>-1.902601217786426</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>180.8081392</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
         <v>-1.0431178771814875</v>
       </c>
       <c r="E41" s="5">
         <v>5.2540989739073396</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>180.98886440000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.18072520000001191</v>
       </c>
       <c r="D42" s="5">
         <v>1.2060655089572769</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>180.6134773</v>
       </c>
       <c r="C43" s="5">
         <v>-0.37538710000001174</v>
       </c>
       <c r="D43" s="5">
         <v>-2.4607105670869212</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>181.4181389</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
         <v>5.479154462566882</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>182.27769219999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.85955329999998753</v>
       </c>
       <c r="D45" s="5">
         <v>5.8360854372001558</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>183.6086095</v>
       </c>
       <c r="C46" s="5">
         <v>1.3309173000000101</v>
       </c>
       <c r="D46" s="5">
         <v>9.1224838688830587</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.42814390000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.8195344000000091</v>
       </c>
       <c r="D47" s="5">
         <v>12.561873768647814</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>189.513676</v>
       </c>
       <c r="C48" s="5">
         <v>4.0855320999999947</v>
       </c>
       <c r="D48" s="5">
         <v>29.89093858736258</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>189.17273700000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.34093899999999167</v>
       </c>
       <c r="D49" s="5">
         <v>-2.1375915177693106</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>190.21982019999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0470831999999746</v>
       </c>
       <c r="D50" s="5">
         <v>6.8480580966325144</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>192.6254251</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
         <v>16.277080769769082</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>194.00268740000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.3772623000000124</v>
       </c>
       <c r="D52" s="5">
         <v>8.9255169944670634</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>197.25606640000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.2533789999999954</v>
       </c>
       <c r="D53" s="5">
         <v>22.087575238881186</v>
       </c>
       <c r="E53" s="5">
         <v>9.0968953459590765</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>197.21240639999999</v>
       </c>
       <c r="C54" s="5">
         <v>-4.3660000000016908E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.26528090364569268</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>196.63874759999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.57365880000000402</v>
       </c>
       <c r="D55" s="5">
         <v>-3.4352978812790536</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>199.51847369999999</v>
       </c>
       <c r="C56" s="5">
         <v>2.8797260999999992</v>
       </c>
       <c r="D56" s="5">
         <v>19.060628781023638</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.9152263000000005</v>
       </c>
       <c r="D57" s="5">
         <v>33.916009938323867</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>204.2766565</v>
       </c>
       <c r="C58" s="5">
         <v>-0.15704349999998612</v>
       </c>
       <c r="D58" s="5">
         <v>-0.91794072317192832</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.526014</v>
       </c>
       <c r="C59" s="5">
         <v>2.2493575000000021</v>
       </c>
       <c r="D59" s="5">
         <v>14.043954078810717</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>209.91048180000001</v>
       </c>
       <c r="C60" s="5">
         <v>3.3844678000000101</v>
       </c>
       <c r="D60" s="5">
         <v>21.538073429831762</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>211.68991130000001</v>
       </c>
       <c r="C61" s="5">
         <v>1.779429499999992</v>
       </c>
       <c r="D61" s="5">
         <v>10.660448454057425</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>214.11960880000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.4296975000000032</v>
       </c>
       <c r="D62" s="5">
         <v>14.676746663391093</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.4671147</v>
       </c>
       <c r="C63" s="5">
         <v>1.3475058999999874</v>
       </c>
       <c r="D63" s="5">
         <v>7.818840793298576</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>218.5162354</v>
       </c>
       <c r="C64" s="5">
         <v>3.0491207000000031</v>
       </c>
       <c r="D64" s="5">
         <v>18.367524579680783</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>221.35878919999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.8425537999999904</v>
       </c>
       <c r="D65" s="5">
         <v>16.776842642832769</v>
       </c>
       <c r="E65" s="5">
         <v>12.219002051437023</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.91460570000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
         <v>-2.3815486876323622</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>222.386844</v>
       </c>
       <c r="C67" s="5">
         <v>1.4722382999999866</v>
       </c>
       <c r="D67" s="5">
         <v>8.296878384375983</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>223.59811640000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.2112724000000128</v>
       </c>
       <c r="D68" s="5">
         <v>6.7354263920746504</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>224.22864609999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.63052969999998254</v>
       </c>
       <c r="D69" s="5">
         <v>3.4368883111006943</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>225.4593567</v>
       </c>
       <c r="C70" s="5">
         <v>1.230710600000009</v>
       </c>
       <c r="D70" s="5">
         <v>6.7888786653268696</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>227.708921</v>
       </c>
       <c r="C71" s="5">
         <v>2.249564300000003</v>
       </c>
       <c r="D71" s="5">
         <v>12.652642309875661</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>226.1490752</v>
       </c>
       <c r="C72" s="5">
         <v>-1.5598458000000051</v>
       </c>
       <c r="D72" s="5">
         <v>-7.9174688562558053</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>227.7040423</v>
       </c>
       <c r="C73" s="5">
         <v>1.5549670999999989</v>
       </c>
       <c r="D73" s="5">
         <v>8.5703136045581338</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>230.73832390000001</v>
       </c>
       <c r="C74" s="5">
         <v>3.0342816000000141</v>
       </c>
       <c r="D74" s="5">
         <v>17.216275333678823</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>232.003345</v>
       </c>
       <c r="C75" s="5">
         <v>1.2650210999999842</v>
       </c>
       <c r="D75" s="5">
         <v>6.7810423352869575</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>232.81754710000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.81420210000001703</v>
       </c>
       <c r="D76" s="5">
         <v>4.2935746800025099</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>235.66836029999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.8508131999999762</v>
       </c>
       <c r="D77" s="5">
         <v>15.72490954538026</v>
       </c>
       <c r="E77" s="5">
         <v>6.4644241828912152</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>237.04345570000001</v>
       </c>
       <c r="C78" s="5">
         <v>1.3750954000000206</v>
       </c>
       <c r="D78" s="5">
         <v>7.2309802049867811</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>237.41307230000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.36961660000000052</v>
       </c>
       <c r="D79" s="5">
         <v>1.8872639601978936</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>239.41361649999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.0005441999999789</v>
       </c>
       <c r="D80" s="5">
         <v>10.593760678305241</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>241.75591019999999</v>
       </c>
       <c r="C81" s="5">
         <v>2.342293699999999</v>
       </c>
       <c r="D81" s="5">
         <v>12.392941319089301</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>242.50649920000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.75058900000001927</v>
       </c>
       <c r="D82" s="5">
         <v>3.7899698880535126</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>243.75553350000001</v>
       </c>
       <c r="C83" s="5">
         <v>1.2490343000000053</v>
       </c>
       <c r="D83" s="5">
         <v>6.3587474482466932</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>243.47773380000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.27779970000000276</v>
       </c>
       <c r="D84" s="5">
         <v>-1.3590584048889132</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>245.71330979999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.2355759999999805</v>
       </c>
       <c r="D85" s="5">
         <v>11.59202886868953</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>246.2173147</v>
       </c>
       <c r="C86" s="5">
         <v>0.50400490000001241</v>
       </c>
       <c r="D86" s="5">
         <v>2.489388532177883</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>249.11779010000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.9004754000000048</v>
       </c>
       <c r="D87" s="5">
         <v>15.089002512732574</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>252.5415974</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
         <v>17.798067626972227</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>253.5318523</v>
       </c>
       <c r="C89" s="5">
         <v>0.9902548999999965</v>
       </c>
       <c r="D89" s="5">
         <v>4.8082029162087148</v>
       </c>
       <c r="E89" s="5">
         <v>7.5799279874736891</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>254.69157190000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.1597196000000167</v>
       </c>
       <c r="D90" s="5">
         <v>5.6293318862014052</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>257.96471400000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.2731421000000012</v>
       </c>
       <c r="D91" s="5">
         <v>16.559793454558513</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.543116399999974</v>
       </c>
       <c r="D92" s="5">
         <v>7.4192082343915944</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>259.33807089999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.16975949999999784</v>
       </c>
       <c r="D93" s="5">
         <v>-0.78217318897003674</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>262.1832015</v>
       </c>
       <c r="C94" s="5">
         <v>2.8451306000000045</v>
       </c>
       <c r="D94" s="5">
         <v>13.989024119014392</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>262.64104859999998</v>
       </c>
       <c r="C95" s="5">
         <v>0.45784709999998086</v>
       </c>
       <c r="D95" s="5">
         <v>2.1157887631516603</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>266.50219270000002</v>
       </c>
       <c r="C96" s="5">
         <v>3.8611441000000468</v>
       </c>
       <c r="D96" s="5">
         <v>19.14016455488261</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>268.37418830000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.8719955999999911</v>
       </c>
       <c r="D97" s="5">
         <v>8.7625766084074463</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>269.43478699999997</v>
       </c>
       <c r="C98" s="5">
         <v>1.0605986999999573</v>
       </c>
       <c r="D98" s="5">
         <v>4.8467757310337367</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>268.4400622</v>
       </c>
       <c r="C99" s="5">
         <v>-0.99472479999997176</v>
       </c>
       <c r="D99" s="5">
         <v>-4.3414127202010766</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>270.04806760000002</v>
       </c>
       <c r="C100" s="5">
         <v>1.6080054000000246</v>
       </c>
       <c r="D100" s="5">
         <v>7.4298372368625909</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>271.70333269999998</v>
       </c>
       <c r="C101" s="5">
         <v>1.6552650999999514</v>
       </c>
       <c r="D101" s="5">
         <v>7.608530022121518</v>
       </c>
       <c r="E101" s="5">
         <v>7.167336267672586</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>276.30386859999999</v>
       </c>
       <c r="C102" s="5">
         <v>4.6005359000000112</v>
       </c>
       <c r="D102" s="5">
         <v>22.32183899756075</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>277.98908449999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.6852159000000029</v>
       </c>
       <c r="D103" s="5">
         <v>7.5695450412755383</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>280.00873280000002</v>
       </c>
       <c r="C104" s="5">
         <v>2.0196483000000285</v>
       </c>
       <c r="D104" s="5">
         <v>9.0751941160351013</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>283.72043889999998</v>
       </c>
       <c r="C105" s="5">
         <v>3.711706099999958</v>
       </c>
       <c r="D105" s="5">
         <v>17.119325401026387</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>286.31679029999998</v>
       </c>
       <c r="C106" s="5">
         <v>2.5963514000000032</v>
       </c>
       <c r="D106" s="5">
         <v>11.551220393934436</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>287.82500859999999</v>
       </c>
       <c r="C107" s="5">
         <v>1.50821830000001</v>
       </c>
       <c r="D107" s="5">
         <v>6.5075791909719793</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>290.36514740000001</v>
       </c>
       <c r="C108" s="5">
         <v>2.5401388000000225</v>
       </c>
       <c r="D108" s="5">
         <v>11.119818782250368</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>291.80448339999998</v>
       </c>
       <c r="C109" s="5">
         <v>1.4393359999999689</v>
       </c>
       <c r="D109" s="5">
         <v>6.1132663765524731</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>293.97176990000003</v>
       </c>
       <c r="C110" s="5">
         <v>2.1672865000000456</v>
       </c>
       <c r="D110" s="5">
         <v>9.2858670377950823</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>298.02456030000002</v>
       </c>
       <c r="C111" s="5">
         <v>4.0527903999999921</v>
       </c>
       <c r="D111" s="5">
         <v>17.857478470958043</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>299.00648189999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.9819215999999642</v>
       </c>
       <c r="D112" s="5">
         <v>4.0261598280716182</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>301.16672369999998</v>
       </c>
       <c r="C113" s="5">
         <v>2.1602417999999943</v>
       </c>
       <c r="D113" s="5">
         <v>9.0226102104744363</v>
       </c>
       <c r="E113" s="5">
         <v>10.843956423799872</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>302.58240949999998</v>
       </c>
       <c r="C114" s="5">
         <v>1.4156858000000057</v>
       </c>
       <c r="D114" s="5">
         <v>5.7889507527923545</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>305.09938549999998</v>
       </c>
       <c r="C115" s="5">
         <v>2.5169759999999997</v>
       </c>
       <c r="D115" s="5">
         <v>10.451564648538692</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>306.09114039999997</v>
       </c>
       <c r="C116" s="5">
         <v>0.99175489999998945</v>
       </c>
       <c r="D116" s="5">
         <v>3.9712146964690387</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>308.35906210000002</v>
       </c>
       <c r="C117" s="5">
         <v>2.2679217000000449</v>
       </c>
       <c r="D117" s="5">
         <v>9.2625871501686099</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>305.58118050000002</v>
       </c>
       <c r="C118" s="5">
         <v>-2.7778816000000006</v>
       </c>
       <c r="D118" s="5">
         <v>-10.290453982741798</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>308.24031810000002</v>
       </c>
       <c r="C119" s="5">
         <v>2.6591376000000082</v>
       </c>
       <c r="D119" s="5">
         <v>10.956839737263691</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.79133739999997</v>
       </c>
       <c r="C120" s="5">
         <v>2.5510192999999504</v>
       </c>
       <c r="D120" s="5">
         <v>10.396049784264205</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>309.47812690000001</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3132104999999683</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9542609824279165</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>313.06227799999999</v>
       </c>
       <c r="C122" s="5">
         <v>3.5841510999999855</v>
       </c>
       <c r="D122" s="5">
         <v>14.817841191575475</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>316.13127730000002</v>
       </c>
       <c r="C123" s="5">
         <v>3.06899930000003</v>
       </c>
       <c r="D123" s="5">
         <v>12.419254233473676</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>317.63531019999999</v>
       </c>
       <c r="C124" s="5">
         <v>1.5040328999999701</v>
       </c>
       <c r="D124" s="5">
         <v>5.8609310085164124</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>319.5806149</v>
       </c>
       <c r="C125" s="5">
         <v>1.9453047000000083</v>
       </c>
       <c r="D125" s="5">
         <v>7.601873867169151</v>
       </c>
       <c r="E125" s="5">
         <v>6.1141851841316264</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>320.58147109999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.000856199999987</v>
       </c>
       <c r="D126" s="5">
         <v>3.8235497402453245</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>322.33448170000003</v>
       </c>
       <c r="C127" s="5">
         <v>1.7530106000000387</v>
       </c>
       <c r="D127" s="5">
         <v>6.7628575898366572</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>325.98445190000001</v>
       </c>
       <c r="C128" s="5">
         <v>3.6499701999999843</v>
       </c>
       <c r="D128" s="5">
         <v>14.467299999074235</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>325.09913599999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.88531590000002325</v>
       </c>
       <c r="D129" s="5">
         <v>-3.2107454035573801</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>325.28686160000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.18772560000002159</v>
       </c>
       <c r="D130" s="5">
         <v>0.6951342436543273</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>330.04010649999998</v>
       </c>
       <c r="C131" s="5">
         <v>4.7532448999999701</v>
       </c>
       <c r="D131" s="5">
         <v>19.015179034388296</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>328.78952520000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.2505812999999648</v>
       </c>
       <c r="D132" s="5">
         <v>-4.4534404704755781</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>329.83722039999998</v>
       </c>
       <c r="C133" s="5">
         <v>1.0476951999999642</v>
       </c>
       <c r="D133" s="5">
         <v>3.8915597897034138</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>332.21236349999998</v>
       </c>
       <c r="C134" s="5">
         <v>2.3751431000000025</v>
       </c>
       <c r="D134" s="5">
         <v>8.9917306025617769</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>331.59274269999997</v>
       </c>
       <c r="C135" s="5">
         <v>-0.61962080000000697</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2153441595555989</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>331.35031859999998</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
         <v>-0.87378879421027289</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>332.607101</v>
       </c>
       <c r="C137" s="5">
         <v>1.2567824000000201</v>
       </c>
       <c r="D137" s="5">
         <v>4.6476531923438369</v>
       </c>
       <c r="E137" s="5">
         <v>4.0761189798937281</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>333.85212489999998</v>
       </c>
       <c r="C138" s="5">
         <v>1.2450238999999783</v>
       </c>
       <c r="D138" s="5">
         <v>4.5855136693916609</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>334.81430490000002</v>
       </c>
       <c r="C139" s="5">
         <v>0.96218000000004622</v>
       </c>
       <c r="D139" s="5">
         <v>3.5138165912682817</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>335.07805589999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.26375099999995655</v>
       </c>
       <c r="D140" s="5">
         <v>0.94941013240845695</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>334.0996427</v>
       </c>
       <c r="C141" s="5">
         <v>-0.97841319999997722</v>
       </c>
       <c r="D141" s="5">
         <v>-3.448218855518892</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>334.77426500000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.67462230000001</v>
       </c>
       <c r="D142" s="5">
         <v>2.4501617418644317</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>334.97220119999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.19793619999995826</v>
       </c>
       <c r="D143" s="5">
         <v>0.71181506265474148</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>331.79382570000001</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1783754999999587</v>
       </c>
       <c r="D144" s="5">
         <v>-10.810363301633963</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
         <v>1.0267915000000016</v>
       </c>
       <c r="D145" s="5">
         <v>3.777465311481043</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>330.86978010000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.9508371000000011</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8114457671450186</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>329.31792300000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5518571000000065</v>
       </c>
       <c r="D147" s="5">
         <v>-5.4853395794629005</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>330.0756576</v>
       </c>
       <c r="C148" s="5">
         <v>0.75773459999999204</v>
       </c>
       <c r="D148" s="5">
         <v>2.7963168367836744</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.95546610000002</v>
       </c>
       <c r="C149" s="5">
         <v>-2.1201914999999758</v>
       </c>
       <c r="D149" s="5">
         <v>-7.4414549931462233</v>
       </c>
       <c r="E149" s="5">
         <v>-1.3985374593670996</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>326.05729530000002</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
         <v>-6.7285829550897569</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>324.91214380000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.1451514999999972</v>
       </c>
       <c r="D151" s="5">
         <v>-4.1340756777813903</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>325.64031679999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.72817299999996976</v>
       </c>
       <c r="D152" s="5">
         <v>2.7227644957640518</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>324.78181799999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.85849880000000667</v>
       </c>
       <c r="D153" s="5">
         <v>-3.1181375689922297</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.71560329999999794</v>
       </c>
       <c r="D154" s="5">
         <v>2.6762799947879667</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>324.60259559999997</v>
       </c>
       <c r="C155" s="5">
         <v>-0.8948257000000126</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2494970755180042</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>323.93725380000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
         <v>-2.4321141466780549</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>324.48162359999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.54436979999996993</v>
       </c>
       <c r="D157" s="5">
         <v>2.0353182446896323</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>321.5515054</v>
       </c>
       <c r="C158" s="5">
         <v>-2.9301181999999812</v>
       </c>
       <c r="D158" s="5">
         <v>-10.313869027285616</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>319.5161635</v>
       </c>
       <c r="C159" s="5">
         <v>-2.0353418999999917</v>
       </c>
       <c r="D159" s="5">
         <v>-7.3367712012235131</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>319.32891810000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.18724539999999479</v>
       </c>
       <c r="D160" s="5">
         <v>-0.70097132352111569</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>316.47026620000003</v>
       </c>
       <c r="C161" s="5">
         <v>-2.8586518999999839</v>
       </c>
       <c r="D161" s="5">
         <v>-10.229022684024525</v>
       </c>
       <c r="E161" s="5">
         <v>-3.5020608244711871</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
         <v>2.2683910999999739</v>
       </c>
       <c r="D162" s="5">
         <v>8.9486661541927859</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>317.37202660000003</v>
       </c>
       <c r="C163" s="5">
         <v>-1.3666306999999733</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0255307974446222</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>314.37339350000002</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9986331000000064</v>
       </c>
       <c r="D164" s="5">
         <v>-10.766966712000347</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>315.06752139999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.69412789999995539</v>
       </c>
       <c r="D165" s="5">
         <v>2.6819812949531618</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>317.61223389999998</v>
+        <v>317.612234</v>
       </c>
       <c r="C166" s="5">
-        <v>2.5447125000000028</v>
+        <v>2.5447126000000253</v>
       </c>
       <c r="D166" s="5">
-        <v>10.13441050277657</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.134410918885584</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>315.96202410000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6502097999999705</v>
+        <v>-1.650209899999993</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.0596921227076495</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0596924776322725</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>316.83494489999998</v>
       </c>
       <c r="C168" s="5">
         <v>0.87292079999997441</v>
       </c>
       <c r="D168" s="5">
         <v>3.3661303699934031</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>317.9123816</v>
       </c>
       <c r="C169" s="5">
         <v>1.0774367000000211</v>
       </c>
       <c r="D169" s="5">
         <v>4.1579453446068282</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>317.56768369999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.34469790000002831</v>
       </c>
       <c r="D170" s="5">
         <v>-1.2933742493459688</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>317.74541319999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.1777294999999981</v>
       </c>
       <c r="D171" s="5">
         <v>0.67366147451526359</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>316.66622059999997</v>
       </c>
       <c r="C172" s="5">
         <v>-1.0791925999999989</v>
       </c>
       <c r="D172" s="5">
         <v>-4.0004084372108899</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>316.93446870000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.26824810000005073</v>
       </c>
       <c r="D173" s="5">
         <v>1.021269968781624</v>
       </c>
       <c r="E173" s="5">
         <v>0.14668123662102683</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>316.12197659999998</v>
       </c>
       <c r="C174" s="5">
         <v>-0.81249210000004268</v>
       </c>
       <c r="D174" s="5">
         <v>-3.0333089685746661</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>314.55131970000002</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5706568999999604</v>
       </c>
       <c r="D175" s="5">
         <v>-5.8019583384343871</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>313.82386910000002</v>
+        <v>313.82386919999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.72745059999999739</v>
+        <v>-0.72745050000003175</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.7401645753267756</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7401642034246665</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>314.6747704</v>
+        <v>314.67477050000002</v>
       </c>
       <c r="C177" s="5">
-        <v>0.85090129999997544</v>
+        <v>0.85090130000003228</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3026394649585233</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3026394638906886</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>312.64981440000003</v>
+        <v>312.64981449999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.0249559999999747</v>
+        <v>-2.0249560000000315</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.4545621325676876</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4545621302821274</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>312.37544500000001</v>
+        <v>312.37544509999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27436940000001186</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.0480057327214576</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0480057323879022</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>315.61925020000001</v>
+        <v>315.61925000000002</v>
       </c>
       <c r="C180" s="5">
-        <v>3.2438051999999971</v>
+        <v>3.2438049000000433</v>
       </c>
       <c r="D180" s="5">
-        <v>13.198103648584913</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.198102352961572</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>314.97009220000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.6491579999999999</v>
+        <v>-0.64915780000001178</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.4404012060874725</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4404004642346044</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>315.4639803</v>
+        <v>315.46398019999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.49388809999999239</v>
+        <v>0.49388799999996991</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8979701551085526</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8979697674967433</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>317.63099829999999</v>
+        <v>317.63099820000002</v>
       </c>
       <c r="C183" s="5">
-        <v>2.1670179999999846</v>
+        <v>2.1670180000000414</v>
       </c>
       <c r="D183" s="5">
-        <v>8.5618439137999935</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5618439166174731</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>316.99347619999998</v>
+        <v>316.99347610000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.63752210000001241</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.382127501182163</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3821275019239141</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>318.7017214</v>
+        <v>318.70172129999997</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7082452000000217</v>
+        <v>1.7082451999999648</v>
       </c>
       <c r="D185" s="5">
-        <v>6.6618268109950973</v>
+        <v>6.6618268131592995</v>
       </c>
       <c r="E185" s="5">
-        <v>0.55760823593875575</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55760820438650605</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>320.84301859999999</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1412971999999968</v>
+        <v>2.1412973000000193</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3672901252736196</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3672905333065586</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>320.99465129999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.15163269999999329</v>
       </c>
       <c r="D187" s="5">
         <v>0.56860504705791293</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>322.0883111</v>
+        <v>322.08831140000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0936598000000117</v>
+        <v>1.0936601000000223</v>
       </c>
       <c r="D188" s="5">
-        <v>4.1660076262681311</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1660087905377896</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>324.3218263</v>
+        <v>324.32182649999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2335151999999994</v>
+        <v>2.2335150999999769</v>
       </c>
       <c r="D189" s="5">
-        <v>8.6462031112791937</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6462027009221121</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>324.36417069999999</v>
+        <v>324.36417080000001</v>
       </c>
       <c r="C190" s="5">
-        <v>4.2344399999990401E-2</v>
+        <v>4.2344300000024759E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.15678804376868527</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1567876731376483</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>325.62050829999998</v>
+        <v>325.62050850000003</v>
       </c>
       <c r="C191" s="5">
-        <v>1.2563375999999948</v>
+        <v>1.2563377000000173</v>
       </c>
       <c r="D191" s="5">
-        <v>4.7481803223586416</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7481807068888271</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>327.07968390000002</v>
+        <v>327.07968360000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4591756000000373</v>
+        <v>1.4591750999999817</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5119947171246686</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5119927781268174</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>326.8605177</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.21916620000001785</v>
+        <v>-0.21916590000000724</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.80112694462342038</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.80112585279172865</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>329.20917059999999</v>
+        <v>329.20916999999997</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3486528999999905</v>
+        <v>2.3486522999999693</v>
       </c>
       <c r="D194" s="5">
-        <v>8.9716494333681229</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9716470500934342</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>328.84855270000003</v>
+        <v>328.84855279999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.36061789999996563</v>
+        <v>-0.36061719999997877</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.3065973287496035</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3065948101245506</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>331.01067699999999</v>
+        <v>331.01067669999998</v>
       </c>
       <c r="C196" s="5">
-        <v>2.1621242999999595</v>
+        <v>2.1621238999999832</v>
       </c>
       <c r="D196" s="5">
-        <v>8.1814534818728681</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1814519105504413</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>332.93863909999999</v>
+        <v>332.93863879999998</v>
       </c>
       <c r="C197" s="5">
         <v>1.927962100000002</v>
       </c>
       <c r="D197" s="5">
-        <v>7.2176712226110995</v>
+        <v>7.2176712293636536</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4671605906173806</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4671605292644578</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>335.16524049999998</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2266013999999927</v>
+        <v>2.2266017000000033</v>
       </c>
       <c r="D198" s="5">
-        <v>8.3271374048698554</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3271385761899417</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>337.45079759999999</v>
+        <v>337.45079779999998</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2855571000000054</v>
+        <v>2.2855572999999936</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4970277154587279</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4970284871054744</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>341.22116340000002</v>
+        <v>341.22116399999999</v>
       </c>
       <c r="C200" s="5">
-        <v>3.770365800000036</v>
+        <v>3.7703662000000122</v>
       </c>
       <c r="D200" s="5">
-        <v>14.26310060105569</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.263102199429301</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>339.78352690000003</v>
+        <v>339.78352790000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4376364999999964</v>
+        <v>-1.4376360999999633</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.9403246327403672</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9403232813795768</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>341.98008160000001</v>
+        <v>341.98008170000003</v>
       </c>
       <c r="C202" s="5">
-        <v>2.1965546999999788</v>
+        <v>2.1965538000000038</v>
       </c>
       <c r="D202" s="5">
-        <v>8.0393343907815265</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0393309543068892</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>344.8030569</v>
       </c>
       <c r="C203" s="5">
-        <v>2.822975299999996</v>
+        <v>2.8229751999999735</v>
       </c>
       <c r="D203" s="5">
-        <v>10.368095986787008</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.368095599507864</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>342.74836299999998</v>
+        <v>342.74836260000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.0546939000000179</v>
+        <v>-2.0546942999999942</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.9210702107476818</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9210715142662078</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>344.29499499999997</v>
+        <v>344.29499509999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.5466319999999882</v>
+        <v>1.546632499999987</v>
       </c>
       <c r="D205" s="5">
-        <v>5.5513621740850283</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5513640201598546</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>347.11350650000003</v>
+        <v>347.11350529999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8185115000000565</v>
+        <v>2.8185101999999915</v>
       </c>
       <c r="D206" s="5">
-        <v>10.278192767712447</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.278187808460881</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>347.94420839999998</v>
+        <v>347.9442085</v>
       </c>
       <c r="C207" s="5">
-        <v>0.83070189999995137</v>
+        <v>0.8307032000000163</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9099080593187221</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.90991268345413</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>350.08824989999999</v>
+        <v>350.0882494</v>
       </c>
       <c r="C208" s="5">
-        <v>2.1440415000000144</v>
+        <v>2.1440408999999931</v>
       </c>
       <c r="D208" s="5">
-        <v>7.6502573548806074</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.65025513864519</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>352.36350859999999</v>
+        <v>352.36350809999999</v>
       </c>
       <c r="C209" s="5">
         <v>2.2752586999999949</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0838218338365806</v>
+        <v>8.0838218457975444</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8343692256655144</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.834369170851561</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>352.92870690000001</v>
+        <v>352.92870640000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.56519830000002003</v>
       </c>
       <c r="D210" s="5">
-        <v>1.9418967715176372</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9418967742973692</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>356.15517139999997</v>
+        <v>356.15517110000002</v>
       </c>
       <c r="C211" s="5">
-        <v>3.2264644999999632</v>
+        <v>3.2264647000000082</v>
       </c>
       <c r="D211" s="5">
-        <v>11.539126124630194</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.539126893430375</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>360.83115700000002</v>
+        <v>360.83116009999998</v>
       </c>
       <c r="C212" s="5">
-        <v>4.6759856000000468</v>
+        <v>4.6759889999999587</v>
       </c>
       <c r="D212" s="5">
-        <v>16.943830240097778</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.943843478521337</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>361.95734800000002</v>
+        <v>361.9573494</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1261910000000057</v>
+        <v>1.1261893000000214</v>
       </c>
       <c r="D213" s="5">
-        <v>3.8102889617576352</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8102830776867602</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>364.87182250000001</v>
+        <v>364.87182259999997</v>
       </c>
       <c r="C214" s="5">
-        <v>2.914474499999983</v>
+        <v>2.9144731999999749</v>
       </c>
       <c r="D214" s="5">
-        <v>10.101982940692288</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.101978192491124</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>368.37156670000002</v>
+        <v>368.3715669</v>
       </c>
       <c r="C215" s="5">
-        <v>3.4997442000000092</v>
+        <v>3.4997443000000317</v>
       </c>
       <c r="D215" s="5">
-        <v>12.137095376694496</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.137095738486469</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>367.55312930000002</v>
+        <v>367.5531282</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.81843739999999343</v>
+        <v>-0.81843870000000152</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.6337863515615956</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6337904826480352</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>371.20184289999997</v>
+        <v>371.201843</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6487135999999509</v>
+        <v>3.6487147999999934</v>
       </c>
       <c r="D217" s="5">
-        <v>12.584859116998182</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.584863524236066</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>370.67418900000001</v>
+        <v>370.6741869</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.5276538999999616</v>
+        <v>-0.52765610000000152</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.6924963227830325</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6925033239459042</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>376.90389709999999</v>
+        <v>376.90389679999998</v>
       </c>
       <c r="C219" s="5">
-        <v>6.2297080999999821</v>
+        <v>6.2297098999999889</v>
       </c>
       <c r="D219" s="5">
-        <v>22.140412754407745</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.140419891405273</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>380.0959909</v>
+        <v>380.0959896</v>
       </c>
       <c r="C220" s="5">
-        <v>3.1920938000000092</v>
+        <v>3.1920928000000117</v>
       </c>
       <c r="D220" s="5">
-        <v>10.650130538850867</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.650127054394476</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>380.98943700000001</v>
+        <v>380.98943600000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.89344610000000557</v>
+        <v>0.89344640000001618</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8574499482460158</v>
+        <v>2.8574509300541173</v>
       </c>
       <c r="E221" s="5">
-        <v>8.1239764338071563</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1239763034360646</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>382.35246540000003</v>
+        <v>382.352464</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3630284000000188</v>
+        <v>1.3630279999999857</v>
       </c>
       <c r="D222" s="5">
-        <v>4.3786123436204694</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.378611044985492</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>384.72791799999999</v>
+        <v>384.72791740000002</v>
       </c>
       <c r="C223" s="5">
-        <v>2.3754525999999601</v>
+        <v>2.3754534000000262</v>
       </c>
       <c r="D223" s="5">
-        <v>7.7153728467188376</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7153755637306753</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>383.29929579999998</v>
+        <v>383.29930339999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.4286222000000066</v>
+        <v>-1.4286140000000387</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.3661083257374607</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3660837814211479</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>383.9070021</v>
+        <v>383.90700479999998</v>
       </c>
       <c r="C225" s="5">
-        <v>0.60770630000001802</v>
+        <v>0.60770139999999628</v>
       </c>
       <c r="D225" s="5">
-        <v>1.9192322082705715</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9192165597224031</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>384.33877489999998</v>
+        <v>384.33877519999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.43177279999997609</v>
+        <v>0.43177040000000488</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3579966140767175</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3579890093182279</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>382.52660259999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.8121722999999861</v>
+        <v>-1.8121725999999967</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5136000702566861</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5136009552859022</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>381.36145290000002</v>
+        <v>381.36145069999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.1651496999999722</v>
+        <v>-1.1651519000000121</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.5945020620234081</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5945087357580396</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>381.69291520000002</v>
+        <v>381.69291490000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.33146229999999832</v>
+        <v>0.33146420000002763</v>
       </c>
       <c r="D229" s="5">
-        <v>1.0479865884084338</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.04799263047195</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>378.43495780000001</v>
+        <v>378.43495480000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.2579574000000093</v>
+        <v>-3.2579600999999911</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.7752302689653838</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7752380009540225</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>381.78408180000002</v>
+        <v>381.78408020000001</v>
       </c>
       <c r="C231" s="5">
-        <v>3.3491240000000175</v>
+        <v>3.3491253999999913</v>
       </c>
       <c r="D231" s="5">
-        <v>11.152397231378153</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.152402215276979</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>378.31173419999999</v>
+        <v>378.31173100000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.4723476000000346</v>
+        <v>-3.4723491999999965</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.384332624421289</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.384337213942885</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>373.89622120000001</v>
+        <v>373.89621879999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.4155129999999758</v>
+        <v>-4.4155122000000233</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.140931833471637</v>
+        <v>-13.140929707433502</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8617880474203319</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8617884197713153</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>368.60993989999997</v>
+        <v>368.609938</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.2862813000000415</v>
+        <v>-5.2862807999999859</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.706983698082077</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.706982419127725</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>363.10176439999998</v>
+        <v>363.10176519999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.508175499999993</v>
+        <v>-5.5081728000000112</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.528963779893214</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.528956409995487</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>357.46874700000001</v>
+        <v>357.46876020000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6330173999999715</v>
+        <v>-5.6330049999999687</v>
       </c>
       <c r="D236" s="5">
-        <v>-17.107235217864847</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.107200678367018</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>351.61899210000001</v>
+        <v>351.61899679999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.8497548999999935</v>
+        <v>-5.8497634000000289</v>
       </c>
       <c r="D237" s="5">
-        <v>-17.962775239401129</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.962798432532356</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>349.1469616</v>
+        <v>349.14696270000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.4720305000000167</v>
+        <v>-2.4720340999999735</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.1178164340739656</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1178276983199122</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>345.47431330000001</v>
+        <v>345.47431310000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.6726482999999917</v>
+        <v>-3.6726495999999997</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.91743703547019</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.917440977464299</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>343.31924529999998</v>
+        <v>343.31924020000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1550680000000284</v>
+        <v>-2.1550728999999933</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.2340400703947978</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2340559623871208</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>339.61854349999999</v>
+        <v>339.6185433</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7007017999999903</v>
+        <v>-3.7006969000000254</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.195059814082621</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.195044782491049</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>335.95707320000002</v>
+        <v>335.95706899999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.6614702999999622</v>
+        <v>-3.661474300000009</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.19712676324589</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.197139314877937</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>332.28823629999999</v>
+        <v>332.28823210000002</v>
       </c>
       <c r="C243" s="5">
-        <v>-3.6688369000000307</v>
+        <v>-3.6688368999999739</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.345517490711178</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.345517635900261</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>329.65757730000001</v>
+        <v>329.65757180000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.6306589999999801</v>
+        <v>-2.6306602999999882</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.0972227462212558</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0972271579327959</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>328.27521089999999</v>
+        <v>328.27520600000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3823664000000235</v>
+        <v>-1.3823658000000023</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.9175602583774065</v>
+        <v>-4.9175582531132189</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.201516814901691</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.201517561856646</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>326.63129750000002</v>
+        <v>326.63129140000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.643913399999974</v>
+        <v>-1.6439146000000164</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.846496551065572</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8465007868335857</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>322.58369750000003</v>
+        <v>322.58369629999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.0475999999999885</v>
+        <v>-4.0475951000000236</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.897564988254885</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.897549535766307</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>324.22977709999998</v>
+        <v>324.22981399999998</v>
       </c>
       <c r="C248" s="5">
-        <v>1.6460795999999505</v>
+        <v>1.6461176999999907</v>
       </c>
       <c r="D248" s="5">
-        <v>6.2981695819736006</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2983194983879942</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>325.88418669999999</v>
+        <v>325.88418799999999</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6544096000000081</v>
+        <v>1.6543740000000184</v>
       </c>
       <c r="D249" s="5">
-        <v>6.2978971047456644</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2977570224624246</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>324.50870329999998</v>
+        <v>324.50870359999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.3754834000000074</v>
+        <v>-1.3754844000000048</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.9489885192203094</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9489920148231388</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>324.23620929999998</v>
+        <v>324.23621159999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.27249399999999468</v>
+        <v>-0.27249199999999973</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.0030141755815403</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.003006846890564</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>325.03520900000001</v>
+        <v>325.03520650000002</v>
       </c>
       <c r="C252" s="5">
-        <v>0.7989997000000244</v>
+        <v>0.79899490000002515</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9975120930543442</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9974938191527745</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>323.68665149999998</v>
+        <v>323.6866541</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.3485575000000267</v>
+        <v>-1.3485524000000169</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.8666950774824862</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8666771270429177</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>323.00625710000003</v>
+        <v>323.00625120000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.68039439999995466</v>
+        <v>-0.68040289999999004</v>
       </c>
       <c r="D254" s="5">
-        <v>-2.4934602195679223</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4934909907081693</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>322.77183559999997</v>
+        <v>322.77182160000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23442150000005313</v>
+        <v>-0.23442959999999857</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.8674310170079913</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86746088571761915</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>320.44522189999998</v>
+        <v>320.44519930000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.3266136999999958</v>
+        <v>-2.3266222999999968</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.3150571593074716</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3150870330996547</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>320.50206470000001</v>
+        <v>320.50203720000002</v>
       </c>
       <c r="C257" s="5">
-        <v>5.6842800000026728E-2</v>
+        <v>5.6837900000004993E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.21307213722223661</v>
+        <v>0.21305376695806011</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.3678748628899293</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.367881782701553</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>316.48684880000002</v>
+        <v>316.48682719999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.015215899999987</v>
+        <v>-4.0152100000000246</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.039676993666738</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.039658886708162</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>317.20707429999999</v>
+        <v>317.20707750000003</v>
       </c>
       <c r="C259" s="5">
-        <v>0.72022549999996954</v>
+        <v>0.72025030000003198</v>
       </c>
       <c r="D259" s="5">
-        <v>2.7652666806250448</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7653632849514054</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>319.2602569</v>
+        <v>319.26034479999998</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0531826000000137</v>
+        <v>2.0532672999999591</v>
       </c>
       <c r="D260" s="5">
-        <v>8.0497915726198919</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0501354773460321</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>318.589448</v>
+        <v>318.589473</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.67080889999999727</v>
+        <v>-0.67087179999998625</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.4924276407358614</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4926579764001033</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>317.87727080000002</v>
+        <v>317.87729080000003</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.71217719999998508</v>
+        <v>-0.71218219999997245</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6497528573544149</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6497710270354302</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>319.02516700000001</v>
+        <v>319.02517769999997</v>
       </c>
       <c r="C263" s="5">
-        <v>1.147896199999991</v>
+        <v>1.1478868999999463</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4204663637336328</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4204295521560466</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>319.84354880000001</v>
+        <v>319.84354180000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.81838179999999738</v>
+        <v>0.81836410000005344</v>
       </c>
       <c r="D264" s="5">
-        <v>3.1221145115774451</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1220459246199761</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>319.93583799999999</v>
+        <v>319.93582939999999</v>
       </c>
       <c r="C265" s="5">
-        <v>9.2289199999981975E-2</v>
+        <v>9.2287599999963277E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.34680381935954241</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34679780494599743</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>322.78675759999999</v>
+        <v>322.78673079999999</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8509195999999974</v>
+        <v>2.8509013999999979</v>
       </c>
       <c r="D266" s="5">
-        <v>11.233044098808588</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.232969154595951</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>320.41768760000002</v>
+        <v>320.41764069999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.3690699999999651</v>
+        <v>-2.369090099999994</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.4603453236184123</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.46041490599867</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>320.2935544</v>
+        <v>320.29349139999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.12413320000001704</v>
+        <v>-0.12414929999999913</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.46390339197540653</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46396349956540073</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>321.3549653</v>
+        <v>321.3548945</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0614108999999985</v>
+        <v>1.0614031000000068</v>
       </c>
       <c r="D269" s="5">
-        <v>4.0499289031939112</v>
+        <v>4.0498994080862882</v>
       </c>
       <c r="E269" s="5">
-        <v>0.26611391748703195</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26610043026584762</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>322.35736509999998</v>
+        <v>322.35732150000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0023997999999779</v>
+        <v>1.0024270000000115</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8080400429614913</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8081460063375205</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>324.18467600000002</v>
+        <v>324.18470489999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8273109000000431</v>
+        <v>1.8273833999999738</v>
       </c>
       <c r="D271" s="5">
-        <v>7.0184407497709822</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0187289298546451</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>326.46665410000003</v>
+        <v>326.466859</v>
       </c>
       <c r="C272" s="5">
-        <v>2.2819781000000035</v>
+        <v>2.2821541000000138</v>
       </c>
       <c r="D272" s="5">
-        <v>8.781777968635307</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7824808956159295</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>326.10169589999998</v>
+        <v>326.10178280000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.36495820000004642</v>
+        <v>-0.36507619999997587</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.333266728272875</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3336943265531365</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>327.61715390000001</v>
+        <v>327.61721139999997</v>
       </c>
       <c r="C274" s="5">
-        <v>1.5154580000000237</v>
+        <v>1.5154285999999502</v>
       </c>
       <c r="D274" s="5">
-        <v>5.7214009609570349</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.721285549365307</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>328.2058619</v>
+        <v>328.20587269999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.5887079999999969</v>
+        <v>0.58866130000001249</v>
       </c>
       <c r="D275" s="5">
-        <v>2.1777661477796251</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1775912969902445</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.2088397</v>
+        <v>327.20880620000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.99702220000000352</v>
+        <v>-0.99706649999995989</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.5850606901888904</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5852172146384254</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>330.93293469999998</v>
+        <v>330.93289720000001</v>
       </c>
       <c r="C277" s="5">
-        <v>3.7240949999999771</v>
+        <v>3.7240909999999872</v>
       </c>
       <c r="D277" s="5">
-        <v>14.545901260325046</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.545886229729943</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>331.60172210000002</v>
+        <v>331.6016649</v>
       </c>
       <c r="C278" s="5">
-        <v>0.668787400000042</v>
+        <v>0.66876769999998942</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4522357040341225</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4521629464741235</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>334.0104642</v>
+        <v>334.01035000000002</v>
       </c>
       <c r="C279" s="5">
-        <v>2.4087420999999836</v>
+        <v>2.4086851000000138</v>
       </c>
       <c r="D279" s="5">
-        <v>9.0735752124160953</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0733534755602427</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>336.47425120000003</v>
+        <v>336.47410789999998</v>
       </c>
       <c r="C280" s="5">
-        <v>2.4637870000000248</v>
+        <v>2.4637578999999619</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2197422907726043</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2196322215108761</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>337.09042199999999</v>
+        <v>337.090304</v>
       </c>
       <c r="C281" s="5">
-        <v>0.61617079999996349</v>
+        <v>0.61619610000002467</v>
       </c>
       <c r="D281" s="5">
-        <v>2.219777076297369</v>
+        <v>2.2198700953861117</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8965967229758434</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.896583113969033</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>337.5253515</v>
+        <v>337.52525700000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.43492950000000974</v>
+        <v>0.43495300000000725</v>
       </c>
       <c r="D282" s="5">
-        <v>1.55932959315217</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5594149950328262</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>343.03161920000002</v>
+        <v>343.0315554</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5062677000000235</v>
+        <v>5.5062983999999915</v>
       </c>
       <c r="D283" s="5">
-        <v>21.431975735914975</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.432112697133789</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>344.9656076</v>
+        <v>344.96601229999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.9339883999999756</v>
+        <v>1.9344568999999865</v>
       </c>
       <c r="D284" s="5">
-        <v>6.9792988718745175</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9810436950737298</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>344.49195559999998</v>
+        <v>344.49258689999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.47365200000001551</v>
+        <v>-0.47342539999999644</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.6352636417209632</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6344853072944199</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>346.46554780000002</v>
+        <v>346.46544280000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9735922000000414</v>
+        <v>1.9728559000000132</v>
       </c>
       <c r="D286" s="5">
-        <v>7.0956038641330377</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0928593228026138</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>348.79904649999997</v>
+        <v>348.79895320000003</v>
       </c>
       <c r="C287" s="5">
-        <v>2.3334986999999501</v>
+        <v>2.3335104000000229</v>
       </c>
       <c r="D287" s="5">
-        <v>8.3883999780667082</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3884462441202068</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>350.1048667</v>
+        <v>350.10479650000002</v>
       </c>
       <c r="C288" s="5">
-        <v>1.3058202000000279</v>
+        <v>1.3058432999999923</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5861810434291161</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.586265103050402</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>352.21776999999997</v>
+        <v>352.21773519999999</v>
       </c>
       <c r="C289" s="5">
-        <v>2.1129032999999708</v>
+        <v>2.1129386999999724</v>
       </c>
       <c r="D289" s="5">
-        <v>7.487356845825377</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4874880348986705</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>353.6066457</v>
+        <v>353.60642109999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3888757000000282</v>
+        <v>1.3886858999999845</v>
       </c>
       <c r="D290" s="5">
-        <v>4.8358608371425804</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8351860736818297</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>353.7566051</v>
+        <v>353.75635679999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14995940000000019</v>
+        <v>0.14993570000001455</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51009110536488489</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51001062575097844</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>356.60418829999998</v>
+        <v>356.6039912</v>
       </c>
       <c r="C292" s="5">
-        <v>2.8475831999999741</v>
+        <v>2.847634400000004</v>
       </c>
       <c r="D292" s="5">
-        <v>10.098800176792988</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.09899727338297</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>356.9119657</v>
+        <v>356.91179519999997</v>
       </c>
       <c r="C293" s="5">
-        <v>0.30777740000002041</v>
+        <v>0.30780399999997599</v>
       </c>
       <c r="D293" s="5">
-        <v>1.0406247142841663</v>
+        <v>1.0407156567611597</v>
       </c>
       <c r="E293" s="5">
-        <v>5.8801859698048631</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8801724537291822</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>359.81533250000001</v>
+        <v>359.81520560000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9033668000000148</v>
+        <v>2.9034104000000411</v>
       </c>
       <c r="D294" s="5">
-        <v>10.210428023979802</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.210593376744349</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>360.75756460000002</v>
+        <v>360.75747639999997</v>
       </c>
       <c r="C295" s="5">
-        <v>0.94223210000001245</v>
+        <v>0.94227079999996022</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1880415186068767</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1881754923849259</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>362.32632610000002</v>
+        <v>362.32712020000002</v>
       </c>
       <c r="C296" s="5">
-        <v>1.5687614999999937</v>
+        <v>1.5696438000000512</v>
       </c>
       <c r="D296" s="5">
-        <v>5.344854445055125</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3479341253636292</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>366.77208130000002</v>
+        <v>366.77320539999999</v>
       </c>
       <c r="C297" s="5">
-        <v>4.4457552000000078</v>
+        <v>4.4460851999999704</v>
       </c>
       <c r="D297" s="5">
-        <v>15.759476049239328</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.760688992364358</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>369.54566820000002</v>
+        <v>369.54571010000001</v>
       </c>
       <c r="C298" s="5">
-        <v>2.773586899999998</v>
+        <v>2.7725047000000131</v>
       </c>
       <c r="D298" s="5">
-        <v>9.4616910913771122</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4578142997265413</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>369.70391619999998</v>
+        <v>369.70335679999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.15824799999995776</v>
+        <v>0.15764669999998659</v>
       </c>
       <c r="D299" s="5">
-        <v>0.51507975169258202</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5131179340077896</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>371.54022759999998</v>
+        <v>371.54024170000002</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8363113999999996</v>
+        <v>1.8368849000000296</v>
       </c>
       <c r="D300" s="5">
-        <v>6.1259282097134937</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1279035126302173</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>373.267762</v>
+        <v>373.26762259999998</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7275344000000246</v>
+        <v>1.7273808999999574</v>
       </c>
       <c r="D301" s="5">
-        <v>5.72450990092368</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7239879504775715</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>374.96507339999999</v>
+        <v>374.96433990000003</v>
       </c>
       <c r="C302" s="5">
-        <v>1.6973113999999896</v>
+        <v>1.6967173000000457</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5951584323515213</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5931529134870761</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>377.3876874</v>
+        <v>377.38697280000002</v>
       </c>
       <c r="C303" s="5">
-        <v>2.42261400000001</v>
+        <v>2.4226328999999964</v>
       </c>
       <c r="D303" s="5">
-        <v>8.0346132470779494</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.034694453038238</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>379.27407240000002</v>
+        <v>379.27376070000003</v>
       </c>
       <c r="C304" s="5">
-        <v>1.8863850000000184</v>
+        <v>1.8867879000000016</v>
       </c>
       <c r="D304" s="5">
-        <v>6.1659221628478589</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1672875229029644</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>381.74073509999999</v>
+        <v>381.74042370000001</v>
       </c>
       <c r="C305" s="5">
-        <v>2.4666626999999721</v>
+        <v>2.4666629999999827</v>
       </c>
       <c r="D305" s="5">
-        <v>8.0896740750750809</v>
+        <v>8.0896819823759856</v>
       </c>
       <c r="E305" s="5">
-        <v>6.9565528158475054</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9565166615149332</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>382.5959039</v>
+        <v>382.59630550000003</v>
       </c>
       <c r="C306" s="5">
-        <v>0.85516880000000128</v>
+        <v>0.85588180000002012</v>
       </c>
       <c r="D306" s="5">
-        <v>2.721588766981653</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7238882049585245</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>383.3975873</v>
+        <v>383.3981708</v>
       </c>
       <c r="C307" s="5">
-        <v>0.80168340000000171</v>
+        <v>0.80186529999997447</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5436361319533862</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5442172443815192</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>380.33731710000001</v>
+        <v>380.33896920000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0602701999999908</v>
+        <v>-3.0592015999999944</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.1688616377065593</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1657858449562095</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>382.63141059999998</v>
+        <v>382.63318270000002</v>
       </c>
       <c r="C309" s="5">
-        <v>2.294093499999974</v>
+        <v>2.2942135000000121</v>
       </c>
       <c r="D309" s="5">
-        <v>7.4830946444991664</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4834655560246821</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>383.86424349999999</v>
+        <v>383.86427620000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2328329000000053</v>
+        <v>1.2310934999999859</v>
       </c>
       <c r="D310" s="5">
-        <v>3.9356398172565532</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9299698841219977</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>385.68354699999998</v>
+        <v>385.68212560000001</v>
       </c>
       <c r="C311" s="5">
-        <v>1.8193034999999895</v>
+        <v>1.8178494000000001</v>
       </c>
       <c r="D311" s="5">
-        <v>5.8379528015497728</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8331640414554853</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>388.77200399999998</v>
+        <v>388.77168360000002</v>
       </c>
       <c r="C312" s="5">
-        <v>3.0884570000000053</v>
+        <v>3.0895580000000109</v>
       </c>
       <c r="D312" s="5">
-        <v>10.044020296842969</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.047798759919345</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>388.59121729999998</v>
+        <v>388.59054450000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.18078669999999875</v>
+        <v>-0.18113909999999578</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.55659882622930423</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55768146083170489</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>389.6096096</v>
+        <v>389.60771310000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0183923000000163</v>
+        <v>1.0171685999999909</v>
       </c>
       <c r="D314" s="5">
-        <v>3.1906034824467966</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1867198892321369</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>391.27743770000001</v>
+        <v>391.2750327</v>
       </c>
       <c r="C315" s="5">
-        <v>1.6678281000000084</v>
+        <v>1.6673195999999848</v>
       </c>
       <c r="D315" s="5">
-        <v>5.2596081541243844</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2579928343314153</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>390.55413390000001</v>
+        <v>390.55342130000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.7233037999999965</v>
+        <v>-0.72161139999997204</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.195869005079365</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1907964023118898</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>391.55160460000002</v>
+        <v>391.55169339999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.99747070000000804</v>
+        <v>0.99827209999995148</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1082054668180259</v>
+        <v>3.1107436657514365</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5700347376944155</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5701416698039825</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>392.4359149</v>
+        <v>392.43836850000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.88431029999998145</v>
+        <v>0.88667510000004768</v>
       </c>
       <c r="D318" s="5">
-        <v>2.7440918915514034</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.751521077618313</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>392.14537319999999</v>
+        <v>392.1491029</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.29054170000000568</v>
+        <v>-0.28926560000002155</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.88481670277986701</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88094071948138231</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>389.63083310000002</v>
+        <v>389.6351325</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.5145400999999765</v>
+        <v>-2.5139704000000052</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.4290625531140186</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4273701353717581</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>394.0823168</v>
+        <v>394.08451930000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.4514836999999829</v>
+        <v>4.4493868000000134</v>
       </c>
       <c r="D321" s="5">
-        <v>14.605000523163048</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.597511695207732</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>392.81759490000002</v>
+        <v>392.81652960000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2647218999999836</v>
+        <v>-1.2679896999999869</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.7838855282021244</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.793469177652864</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>392.8379807</v>
+        <v>392.83389069999998</v>
       </c>
       <c r="C323" s="5">
-        <v>2.0385799999985466E-2</v>
+        <v>1.7361099999959606E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>6.2293400262025678E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3048645742426181E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>394.53888990000002</v>
+        <v>394.53637650000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.7009092000000123</v>
+        <v>1.7024858000000336</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3212923934283562</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3263997272536168</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>395.81348910000003</v>
+        <v>395.81118129999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.2745992000000115</v>
+        <v>1.2748047999999699</v>
       </c>
       <c r="D325" s="5">
-        <v>3.9463557876659117</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9470293049465033</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>399.52230630000003</v>
+        <v>399.5193415</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7088171999999986</v>
+        <v>3.7081602000000089</v>
       </c>
       <c r="D326" s="5">
-        <v>11.842095856368417</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.839961461278282</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>400.7618301</v>
+        <v>400.75735429999997</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2395237999999722</v>
+        <v>1.2380127999999786</v>
       </c>
       <c r="D327" s="5">
-        <v>3.787208102791717</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7825410192217301</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>398.7097311</v>
+        <v>398.7067998</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.0520989999999983</v>
+        <v>-2.0505544999999756</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9744655480330477</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9701594941466762</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>399.18010629999998</v>
+        <v>399.17841700000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.47037519999997812</v>
+        <v>0.4716172000000256</v>
       </c>
       <c r="D329" s="5">
-        <v>1.4249142227699574</v>
+        <v>1.4287117141901007</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9482749171193081</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9478203589861076</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>400.25850009999999</v>
+        <v>400.27337899999998</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0783938000000148</v>
+        <v>1.0949619999999527</v>
       </c>
       <c r="D330" s="5">
-        <v>3.290430944898981</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3417639218823014</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>401.75724719999999</v>
+        <v>401.76224760000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.4987471000000028</v>
+        <v>1.4888686000000462</v>
       </c>
       <c r="D331" s="5">
-        <v>4.587040154374078</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5560121621401217</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>403.61503520000002</v>
+        <v>403.62728800000002</v>
       </c>
       <c r="C332" s="5">
-        <v>1.8577880000000278</v>
+        <v>1.865040399999998</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6923113273470438</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7150303461744212</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>401.8868607</v>
+        <v>401.89059309999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.7281745000000228</v>
+        <v>-1.7366949000000318</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.0187982786737306</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0428103259828276</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>404.103433</v>
+        <v>404.10255260000002</v>
       </c>
       <c r="C334" s="5">
-        <v>2.2165722999999957</v>
+        <v>2.2119595000000345</v>
       </c>
       <c r="D334" s="5">
-        <v>6.8230043731537293</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.808307649412626</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>406.71698120000002</v>
+        <v>406.69397049999998</v>
       </c>
       <c r="C335" s="5">
-        <v>2.6135482000000252</v>
+        <v>2.5914178999999535</v>
       </c>
       <c r="D335" s="5">
-        <v>8.0431370344514086</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.972629961575195</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>403.98544570000001</v>
+        <v>403.98421020000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.7315355000000068</v>
+        <v>-2.7097602999999708</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.7681403913694052</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7088863696328396</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>404.4950513</v>
+        <v>404.49086829999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.50960559999998623</v>
+        <v>0.50665809999998146</v>
       </c>
       <c r="D337" s="5">
-        <v>1.5242810329452849</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.515408533028384</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>405.303247</v>
+        <v>405.29919169999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.80819569999999885</v>
+        <v>0.80832340000000613</v>
       </c>
       <c r="D338" s="5">
-        <v>2.4241677271699347</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4245803300886548</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>407.17408239999997</v>
+        <v>407.16760909999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.8708353999999758</v>
+        <v>1.8684173999999985</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6818774134111516</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6744047906719608</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.92352870000002</v>
+        <v>409.91883719999998</v>
       </c>
       <c r="C340" s="5">
-        <v>2.7494463000000451</v>
+        <v>2.7512280999999916</v>
       </c>
       <c r="D340" s="5">
-        <v>8.4108233753081407</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4166170357879544</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>412.82223019999998</v>
+        <v>412.82016140000002</v>
       </c>
       <c r="C341" s="5">
-        <v>2.8987014999999587</v>
+        <v>2.9013242000000332</v>
       </c>
       <c r="D341" s="5">
-        <v>8.823515056686059</v>
+        <v>8.8319167902820581</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4175360156218249</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4174554081665143</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>411.81056860000001</v>
+        <v>411.8396176</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.0116615999999681</v>
+        <v>-0.98054380000002084</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.9014045109651554</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8133366441489893</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.29603200000003</v>
+        <v>414.30104180000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.4854634000000146</v>
+        <v>2.4614242000000104</v>
       </c>
       <c r="D343" s="5">
-        <v>7.4878630414713765</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4125039581069974</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>415.47155659999999</v>
+        <v>415.50333139999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.1755245999999602</v>
+        <v>1.2022895999999719</v>
       </c>
       <c r="D344" s="5">
-        <v>3.4585244188468423</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5384878295743327</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.65786809999997</v>
+        <v>416.66448380000003</v>
       </c>
       <c r="C345" s="5">
-        <v>1.186311499999988</v>
+        <v>1.1611524000000486</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4807298907006956</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4055084559285076</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>418.8718599</v>
+        <v>418.878287</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2139918000000307</v>
+        <v>2.2138031999999725</v>
       </c>
       <c r="D346" s="5">
-        <v>6.5661247443080661</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5654416487306966</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>420.8072037</v>
+        <v>420.73012260000002</v>
       </c>
       <c r="C347" s="5">
-        <v>1.9353437999999983</v>
+        <v>1.8518356000000153</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6875347827889833</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4360425406069002</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.7674945</v>
+        <v>420.7760973</v>
       </c>
       <c r="C348" s="5">
-        <v>-3.970920000000433E-2</v>
+        <v>4.5974699999987934E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.11317847289875616</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13120717138372928</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>422.19015789999997</v>
+        <v>422.1877475</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4226633999999763</v>
+        <v>1.4116501999999969</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1336459926458735</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1009682613112552</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>421.00424559999999</v>
+        <v>420.99996429999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.185912299999984</v>
+        <v>-1.1877832000000126</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.3191526624933521</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3243269013657262</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>420.63242000000002</v>
+        <v>420.62528129999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.37182559999996556</v>
+        <v>-0.37468300000000454</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.0546917467232131</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0627679499569331</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>422.94720769999998</v>
+        <v>422.94308130000002</v>
       </c>
       <c r="C352" s="5">
-        <v>2.3147876999999539</v>
+        <v>2.3178000000000338</v>
       </c>
       <c r="D352" s="5">
-        <v>6.8073238195743402</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8165717851432106</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>424.57611000000003</v>
+        <v>424.57235250000002</v>
       </c>
       <c r="C353" s="5">
-        <v>1.6289023000000498</v>
+        <v>1.6292712000000051</v>
       </c>
       <c r="D353" s="5">
-        <v>4.7207391995768733</v>
+        <v>4.7218781134825694</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8472012745790476</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8468064786721481</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>427.18010029999999</v>
+        <v>427.22471539999998</v>
       </c>
       <c r="C354" s="5">
-        <v>2.603990299999964</v>
+        <v>2.6523628999999573</v>
       </c>
       <c r="D354" s="5">
-        <v>7.6131926825007801</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7595844003333747</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>427.45499439999998</v>
+        <v>427.46079909999997</v>
       </c>
       <c r="C355" s="5">
-        <v>0.27489409999998315</v>
+        <v>0.23608369999999468</v>
       </c>
       <c r="D355" s="5">
-        <v>0.77494936264101977</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6651372224112384</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>427.70890609999998</v>
+        <v>427.76219950000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.25391170000000329</v>
+        <v>0.3014004000000341</v>
       </c>
       <c r="D356" s="5">
-        <v>0.71514303621642572</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84940276925573599</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>428.81186609999997</v>
+        <v>428.82277310000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.1029599999999959</v>
+        <v>1.0605735999999979</v>
       </c>
       <c r="D357" s="5">
-        <v>3.1387854783653912</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0161325533345273</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>431.10836590000002</v>
+        <v>431.12304310000002</v>
       </c>
       <c r="C358" s="5">
-        <v>2.2964998000000492</v>
+        <v>2.3002700000000118</v>
       </c>
       <c r="D358" s="5">
-        <v>6.6193110719869885</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6303270561983929</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>432.49658030000001</v>
+        <v>432.3630521</v>
       </c>
       <c r="C359" s="5">
-        <v>1.3882143999999812</v>
+        <v>1.2400089999999864</v>
       </c>
       <c r="D359" s="5">
-        <v>3.9333023855032456</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5066026019406893</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>434.05966039999998</v>
+        <v>434.07755209999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5630800999999792</v>
+        <v>1.7144999999999868</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4241576605004163</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8636670122794934</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>435.75690229999998</v>
+        <v>435.75455049999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.6972418999999945</v>
+        <v>1.6769984000000022</v>
       </c>
       <c r="D361" s="5">
-        <v>4.7944262346169886</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7358218914590466</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>436.892537</v>
+        <v>436.88533890000002</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1356347000000255</v>
+        <v>1.1307884000000286</v>
       </c>
       <c r="D362" s="5">
-        <v>3.1725617658188376</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1588463994178806</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>437.03903550000001</v>
+        <v>437.02802389999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.14649850000000697</v>
+        <v>0.14268499999997175</v>
       </c>
       <c r="D363" s="5">
-        <v>0.40312608858577015</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39261994419306223</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>437.96023200000002</v>
+        <v>437.95414319999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.92119650000000775</v>
+        <v>0.9261192999999821</v>
       </c>
       <c r="D364" s="5">
-        <v>2.5589054140504386</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5728053528890849</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>436.68510370000001</v>
+        <v>436.67978169999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.2751283000000058</v>
+        <v>-1.2743614999999977</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4384111320221455</v>
+        <v>-3.4364234304570918</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8520195589902597</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8516763111653631</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>438.37313999999998</v>
+        <v>438.43557070000003</v>
       </c>
       <c r="C366" s="5">
-        <v>1.6880362999999647</v>
+        <v>1.7557890000000498</v>
       </c>
       <c r="D366" s="5">
-        <v>4.7385857102159035</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9330666693065739</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>436.1223415</v>
+        <v>436.1365859</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.2507984999999735</v>
+        <v>-2.2989848000000279</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.9902740010658313</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1139959205384624</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>434.17495389999999</v>
+        <v>434.25206400000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9473876000000132</v>
+        <v>-1.8845218999999815</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.2286251752507003</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0636651811818751</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>406.53277980000001</v>
+        <v>406.55181859999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.642174099999977</v>
+        <v>-27.700245400000028</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.588104109546286</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-54.659302028281729</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>413.7677132</v>
+        <v>413.78813680000002</v>
       </c>
       <c r="C370" s="5">
-        <v>7.2349333999999885</v>
+        <v>7.2363182000000279</v>
       </c>
       <c r="D370" s="5">
-        <v>23.575493583608665</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.579242130975132</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>413.34613389999998</v>
+        <v>413.1773809</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.42157930000001897</v>
+        <v>-0.61075590000001512</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.2158266509633919</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7569050606673908</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>410.8983781</v>
+        <v>410.9112978</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.4477557999999817</v>
+        <v>-2.266083100000003</v>
       </c>
       <c r="D372" s="5">
-        <v>-6.8792286333211106</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3864908437962997</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>412.33945540000002</v>
+        <v>412.32917220000002</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4410773000000177</v>
+        <v>1.4178744000000165</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2907022273197093</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2201658474305681</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>412.60487339999997</v>
+        <v>412.58854830000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.26541799999995419</v>
+        <v>0.25937609999999722</v>
       </c>
       <c r="D374" s="5">
-        <v>0.77516620103239564</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75747840220385942</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>415.00746900000001</v>
+        <v>414.98906219999998</v>
       </c>
       <c r="C375" s="5">
-        <v>2.4025956000000406</v>
+        <v>2.4005138999999645</v>
       </c>
       <c r="D375" s="5">
-        <v>7.2157815564101613</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2096225768262912</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>415.30766160000002</v>
+        <v>415.29688520000002</v>
       </c>
       <c r="C376" s="5">
-        <v>0.30019260000000259</v>
+        <v>0.3078230000000417</v>
       </c>
       <c r="D376" s="5">
-        <v>0.87147279522674648</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89375444509054436</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>416.04388690000002</v>
+        <v>416.03800869999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.73622530000000097</v>
+        <v>0.74112349999995786</v>
       </c>
       <c r="D377" s="5">
-        <v>2.1481310347144955</v>
+        <v>2.1626200559089259</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7267966379225035</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7269816155997235</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>416.20990819999997</v>
+        <v>416.29194410000002</v>
       </c>
       <c r="C378" s="5">
-        <v>0.16602129999995441</v>
+        <v>0.25393540000004577</v>
       </c>
       <c r="D378" s="5">
-        <v>0.47990945435056886</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73490285702773051</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>410.76652660000002</v>
+        <v>410.80361829999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.4433815999999524</v>
+        <v>-5.488325800000041</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.613036133704016</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.722385837426987</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>422.10814219999997</v>
+        <v>422.21370660000002</v>
       </c>
       <c r="C380" s="5">
-        <v>11.341615599999955</v>
+        <v>11.410088300000041</v>
       </c>
       <c r="D380" s="5">
-        <v>38.657768306569686</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.923851172379528</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>421.56117810000001</v>
+        <v>421.59487680000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.54696409999996831</v>
+        <v>-0.61882980000001453</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.5439155080062217</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7447057253189957</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.01779390000002</v>
+        <v>420.03988980000003</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.5433841999999913</v>
+        <v>-1.5549869999999828</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.3059445988712923</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3373221225322283</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>420.0737618</v>
+        <v>419.88401119999997</v>
       </c>
       <c r="C383" s="5">
-        <v>5.5967899999984638E-2</v>
+        <v>-0.15587860000005094</v>
       </c>
       <c r="D383" s="5">
-        <v>0.16001875225344353</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44441731559246023</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>423.9341809</v>
+        <v>423.9289551</v>
       </c>
       <c r="C384" s="5">
-        <v>3.8604191000000014</v>
+        <v>4.0449439000000211</v>
       </c>
       <c r="D384" s="5">
-        <v>11.602658256395104</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.192782468974016</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.16569390000001</v>
+        <v>424.10767720000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.23151300000000674</v>
+        <v>0.17872210000001587</v>
       </c>
       <c r="D385" s="5">
-        <v>0.657299117684218</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5070767264462539</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.60062770000002</v>
+        <v>425.56878799999998</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4349338000000103</v>
+        <v>1.4611107999999717</v>
       </c>
       <c r="D386" s="5">
-        <v>4.1359382177383219</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2134113321812494</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>429.40968470000001</v>
+        <v>429.37801259999998</v>
       </c>
       <c r="C387" s="5">
-        <v>3.8090569999999957</v>
+        <v>3.8092245999999932</v>
       </c>
       <c r="D387" s="5">
-        <v>11.284557496631153</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.285965020158795</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.0247928</v>
+        <v>431.00262249999997</v>
       </c>
       <c r="C388" s="5">
-        <v>1.6151080999999863</v>
+        <v>1.6246098999999958</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6080243718190195</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6360494107188233</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>434.04201460000002</v>
+        <v>434.0184319</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0172218000000157</v>
+        <v>3.0158094000000233</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7312112370823147</v>
+        <v>8.7274318152670496</v>
       </c>
       <c r="E389" s="5">
-        <v>4.3260166214931006</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3218222431608444</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.35814640000001</v>
+        <v>433.49379599999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.68386820000000625</v>
+        <v>-0.52463590000002114</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.8743983269209119</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4409396245906869</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>436.6397728</v>
+        <v>436.74323149999998</v>
       </c>
       <c r="C391" s="5">
-        <v>3.2816263999999933</v>
+        <v>3.2494355000000041</v>
       </c>
       <c r="D391" s="5">
-        <v>9.4752456611785227</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3753765301423098</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>437.02101640000001</v>
+        <v>437.18840440000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.38124360000000479</v>
+        <v>0.4451729000000455</v>
       </c>
       <c r="D392" s="5">
-        <v>1.052803096917132</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2300420268372081</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>440.08929790000002</v>
+        <v>440.14054220000003</v>
       </c>
       <c r="C393" s="5">
-        <v>3.0682815000000119</v>
+        <v>2.9521378000000027</v>
       </c>
       <c r="D393" s="5">
-        <v>8.7581513886694662</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4108811501074854</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>441.93256600000001</v>
+        <v>441.9685685</v>
       </c>
       <c r="C394" s="5">
-        <v>1.8432680999999889</v>
+        <v>1.8280262999999763</v>
       </c>
       <c r="D394" s="5">
-        <v>5.1434881199277527</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0993734783268962</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>442.33573940000002</v>
+        <v>442.1172838</v>
       </c>
       <c r="C395" s="5">
-        <v>0.40317340000001423</v>
+        <v>0.14871529999999211</v>
       </c>
       <c r="D395" s="5">
-        <v>1.1002652537733804</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40452875938301602</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>444.97826980000002</v>
+        <v>444.87775019999998</v>
       </c>
       <c r="C396" s="5">
-        <v>2.6425303999999983</v>
+        <v>2.7604663999999843</v>
       </c>
       <c r="D396" s="5">
-        <v>7.4091477588900334</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7552182604287312</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>446.38677310000003</v>
+        <v>446.22970830000003</v>
       </c>
       <c r="C397" s="5">
-        <v>1.4085033000000067</v>
+        <v>1.3519581000000471</v>
       </c>
       <c r="D397" s="5">
-        <v>3.8652268357144415</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7083053589385351</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>449.18190540000001</v>
+        <v>449.16457700000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.7951322999999775</v>
+        <v>2.9348686999999813</v>
       </c>
       <c r="D398" s="5">
-        <v>7.7782744987185737</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1842943342522965</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>449.0656717</v>
+        <v>449.03185200000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.11623370000000932</v>
+        <v>-0.13272499999999354</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.31007949761823195</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35401591192480986</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>450.34767390000002</v>
+        <v>450.31425589999998</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2820022000000222</v>
+        <v>1.282403899999963</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4800906402951304</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4814645939414968</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>451.66720249999997</v>
+        <v>451.62508969999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.3195285999999555</v>
+        <v>1.3108338000000117</v>
       </c>
       <c r="D401" s="5">
-        <v>3.5732446729713541</v>
+        <v>3.5495888464753822</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0607100942158247</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0566613088120373</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>456.89913039999999</v>
+        <v>457.10422629999999</v>
       </c>
       <c r="C402" s="5">
-        <v>5.2319279000000165</v>
+        <v>5.4791366000000039</v>
       </c>
       <c r="D402" s="5">
-        <v>14.820995840712614</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.570265384866055</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>454.56525329999999</v>
+        <v>454.76186209999997</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.3338770999999952</v>
+        <v>-2.34236420000002</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.960383890069842</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9788426674171724</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>457.00143000000003</v>
+        <v>457.24188359999999</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4361767000000327</v>
+        <v>2.4800215000000208</v>
       </c>
       <c r="D404" s="5">
-        <v>6.6242238720679802</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7440382201652938</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>457.01451170000001</v>
+        <v>457.07852430000003</v>
       </c>
       <c r="C405" s="5">
-        <v>1.308169999998654E-2</v>
+        <v>-0.16335929999996779</v>
       </c>
       <c r="D405" s="5">
-        <v>3.4355497973859173E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.42788385302064968</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>458.32745770000002</v>
+        <v>458.3645444</v>
       </c>
       <c r="C406" s="5">
-        <v>1.3129460000000108</v>
+        <v>1.2860200999999734</v>
       </c>
       <c r="D406" s="5">
-        <v>3.5024487188688891</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.429017586444405</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>461.93971249999998</v>
+        <v>461.70918239999997</v>
       </c>
       <c r="C407" s="5">
-        <v>3.6122547999999597</v>
+        <v>3.3446379999999749</v>
       </c>
       <c r="D407" s="5">
-        <v>9.8785919002722942</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1163784439885589</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>462.73700459999998</v>
+        <v>462.54116149999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.79729209999999284</v>
+        <v>0.83197910000001229</v>
       </c>
       <c r="D408" s="5">
-        <v>2.0909335173663779</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1839055369710092</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>463.5554679</v>
+        <v>463.23147369999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.81846330000001899</v>
+        <v>0.69031219999999394</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1432628254475894</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8056948657920735</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>466.17457539999998</v>
+        <v>466.22353500000003</v>
       </c>
       <c r="C410" s="5">
-        <v>2.6191074999999842</v>
+        <v>2.9920613000000458</v>
       </c>
       <c r="D410" s="5">
-        <v>6.9947599912523195</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0322953227377916</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>466.39907670000002</v>
+        <v>466.36389880000002</v>
       </c>
       <c r="C411" s="5">
-        <v>0.22450130000004265</v>
+        <v>0.14036379999998871</v>
       </c>
       <c r="D411" s="5">
-        <v>0.57943158034137188</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36187737165358502</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>467.70400039999998</v>
+        <v>467.65233890000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.3049236999999607</v>
+        <v>1.2884401000000025</v>
       </c>
       <c r="D412" s="5">
-        <v>3.4095934393190586</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3661252853331991</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>469.6772206</v>
+        <v>469.60514339999997</v>
       </c>
       <c r="C413" s="5">
-        <v>1.9732202000000143</v>
+        <v>1.9528044999999565</v>
       </c>
       <c r="D413" s="5">
-        <v>5.1818859403966355</v>
+        <v>5.1276145706073306</v>
       </c>
       <c r="E413" s="5">
-        <v>3.987453151416287</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9811901752277556</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>470.33438210000003</v>
+        <v>470.61852119999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.65716150000002926</v>
+        <v>1.0133778000000007</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6919934798519609</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6204793737733434</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>471.26964470000001</v>
+        <v>471.56591420000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.93526259999998729</v>
+        <v>0.94739300000003368</v>
       </c>
       <c r="D415" s="5">
-        <v>2.4124780225449172</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4426234293982052</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>472.30513239999999</v>
+        <v>472.61645650000003</v>
       </c>
       <c r="C416" s="5">
-        <v>1.035487699999976</v>
+        <v>1.0505423000000178</v>
       </c>
       <c r="D416" s="5">
-        <v>2.668773875341901</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7063289568568072</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>472.42645279999999</v>
+        <v>472.69815569999997</v>
       </c>
       <c r="C417" s="5">
-        <v>0.12132040000000188</v>
+        <v>8.1699199999945904E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.30867827751199783</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20763624317483576</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>473.5666751</v>
+        <v>473.80253149999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1402223000000049</v>
+        <v>1.1043758000000139</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9350107794988034</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8398957022224947</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>474.67952170000001</v>
+        <v>474.83134460000002</v>
       </c>
       <c r="C419" s="5">
-        <v>1.1128466000000117</v>
+        <v>1.0288131000000362</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8566442953445348</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6370207436840376</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>472.8174664</v>
+        <v>472.72105290000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.8620553000000086</v>
+        <v>-2.1102917000000048</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.6070707811816884</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2047071576809545</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>479.40847330000003</v>
+        <v>479.40454169999998</v>
       </c>
       <c r="C421" s="5">
-        <v>6.5910069000000249</v>
+        <v>6.6834887999999637</v>
       </c>
       <c r="D421" s="5">
-        <v>18.07183981190019</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.349491783320836</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>478.81832170000001</v>
+        <v>479.66812599999997</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.59015160000001288</v>
+        <v>0.26358429999999089</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.4672389734394442</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66177805696872039</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>481.06784490000001</v>
+        <v>481.85014519999999</v>
       </c>
       <c r="C423" s="5">
-        <v>2.2495231999999987</v>
+        <v>2.1820192000000134</v>
       </c>
       <c r="D423" s="5">
-        <v>5.7856670637276952</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5974921442377035</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>482.98788189999999</v>
+        <v>483.67611920000002</v>
       </c>
       <c r="C424" s="5">
-        <v>1.9200369999999793</v>
+        <v>1.8259740000000306</v>
       </c>
       <c r="D424" s="5">
-        <v>4.8959846794364381</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6433929858063383</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>483.76026380000002</v>
+        <v>484.44051719999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.7723819000000276</v>
+        <v>0.76439799999997149</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9359782556085614</v>
+        <v>1.9130422953661075</v>
       </c>
       <c r="E425" s="5">
-        <v>2.9984514007320495</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1591165489777362</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>486.35045880000001</v>
+        <v>486.28784810000002</v>
       </c>
       <c r="C426" s="5">
-        <v>2.5901949999999943</v>
+        <v>1.8473309000000313</v>
       </c>
       <c r="D426" s="5">
-        <v>6.6177835316049816</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6731985711470747</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>488.19916549999999</v>
+        <v>488.04043339999998</v>
       </c>
       <c r="C427" s="5">
-        <v>1.8487066999999797</v>
+        <v>1.7525852999999643</v>
       </c>
       <c r="D427" s="5">
-        <v>4.6580006389303819</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4115744430380799</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>490.52643010000003</v>
+        <v>490.35600929999998</v>
       </c>
       <c r="C428" s="5">
-        <v>2.327264600000035</v>
+        <v>2.3155758999999989</v>
       </c>
       <c r="D428" s="5">
-        <v>5.8728389235882972</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.844519024439121</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.45465050000001</v>
+        <v>492.54569509999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.9282203999999865</v>
+        <v>2.1896858000000066</v>
       </c>
       <c r="D429" s="5">
-        <v>4.820436896093927</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4921900472512775</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>494.73110980000001</v>
+        <v>494.80084590000001</v>
       </c>
       <c r="C430" s="5">
-        <v>2.2764592999999991</v>
+        <v>2.255150800000024</v>
       </c>
       <c r="D430" s="5">
-        <v>5.6904460480533325</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.63476470344213</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>493.98283429999998</v>
+        <v>494.34092099999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.74827550000003384</v>
+        <v>-0.45992490000003272</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.7999646803673386</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1097334637791278</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>490.64987280000003</v>
+        <v>495.63831850000003</v>
       </c>
       <c r="C432" s="5">
-        <v>-3.3329614999999535</v>
+        <v>1.2973975000000451</v>
       </c>
       <c r="D432" s="5">
-        <v>-7.8027440306372213</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.195260248757914</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>492.01667650000002</v>
+        <v>497.07652610000002</v>
       </c>
       <c r="C433" s="5">
-        <v>1.3668036999999913</v>
+        <v>1.4382075999999984</v>
       </c>
       <c r="D433" s="5">
-        <v>3.3945362791083733</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5381868443371101</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>491.48675880000002</v>
+        <v>496.3910242</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.5299176999999986</v>
+        <v>-0.68550190000001976</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.2848098206334591</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6423860293694692</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>493.43082820000001</v>
+        <v>494.84125599999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.9440693999999894</v>
+        <v>-1.5497682000000168</v>
       </c>
       <c r="D435" s="5">
-        <v>4.851220683617008</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6828180780335673</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>493.78891320000002</v>
+        <v>496.82003789999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.35808500000001686</v>
+        <v>1.9787819000000013</v>
       </c>
       <c r="D436" s="5">
-        <v>0.87432975977232985</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9055431962919949</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>491.99117330000001</v>
+        <v>496.0505751</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.7977399000000105</v>
+        <v>-0.76946279999998524</v>
       </c>
       <c r="D437" s="5">
-        <v>-4.2824180759938208</v>
+        <v>-1.8427808217651553</v>
       </c>
       <c r="E437" s="5">
-        <v>1.7014439001965753</v>
+        <v>2.3965910133001644</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>498.36357140000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.3129963000000089</v>
+      </c>
+      <c r="D438" s="5">
+        <v>5.7411388530326013</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>497.46267399999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.90089740000001939</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.1478152395279393</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE238000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>