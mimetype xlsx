--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{46B8E00B-73C3-4B31-9EFD-C6AD8156C2FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{183B381C-60D3-41AA-B0A0-10244969B782}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25D09D1B-8B88-46CD-AB7F-2846676BDF65}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B5C4F79-8321-4EE1-A840-350AF2FFD71D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{386F683F-3D30-4964-815E-B55A7D1948F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7325DCD-0225-4E82-B654-291C084566F5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>160.5743875</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>160.57438751999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>160.61921530000001</v>
+        <v>160.61921534000001</v>
       </c>
       <c r="C7" s="5">
-        <v>4.4827800000007301E-2</v>
+        <v>4.4827820000023166E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.33552071668669914</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.3355208665680065</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>161.19570820000001</v>
+        <v>161.19570818</v>
       </c>
       <c r="C8" s="5">
-        <v>0.57649290000000519</v>
+        <v>0.57649283999998602</v>
       </c>
       <c r="D8" s="5">
-        <v>4.3930767002439142</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.39307623284384</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>162.50544149999999</v>
+        <v>162.50544153999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.3097332999999765</v>
+        <v>1.3097333599999956</v>
       </c>
       <c r="D9" s="5">
-        <v>10.19786983714177</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.197870326709246</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>163.2490756</v>
+        <v>163.24907554999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.7436341000000084</v>
+        <v>0.74363400999999385</v>
       </c>
       <c r="D10" s="5">
-        <v>5.6316038677760138</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.6316031675320843</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>165.61224050000001</v>
+        <v>165.61224048</v>
       </c>
       <c r="C11" s="5">
-        <v>2.3631649000000152</v>
+        <v>2.3631649300000106</v>
       </c>
       <c r="D11" s="5">
-        <v>18.822975115657425</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>18.82297538018074</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>165.5891182</v>
+        <v>165.58911821000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.3122300000011364E-2</v>
+        <v>-2.3122269999987566E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-0.16741192111068282</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-0.16741170408905992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>166.8332637</v>
+        <v>166.83326366</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2441455000000019</v>
+        <v>1.2441454499999907</v>
       </c>
       <c r="D13" s="5">
-        <v>9.3982132041650281</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.3982128101333338</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>166.73881750000001</v>
+        <v>166.73881746999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-9.4446199999993041E-2</v>
+        <v>-9.444619000001353E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.67722239516845306</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.67722232384895831</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>165.09308300000001</v>
+        <v>165.09308297999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.6457345000000032</v>
+        <v>-1.6457344899999953</v>
       </c>
       <c r="D15" s="5">
-        <v>-11.221883502604124</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-11.221883439985325</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>167.7743959</v>
+        <v>167.77439591000001</v>
       </c>
       <c r="C16" s="5">
-        <v>2.6813128999999947</v>
+        <v>2.6813129300000185</v>
       </c>
       <c r="D16" s="5">
-        <v>21.328176882172212</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>21.328177145329729</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>166.37639250000001</v>
+        <v>166.37639246000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.3980033999999932</v>
+        <v>-1.3980034500000045</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.5534021687864517</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-9.5534024944187834</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>168.27650420000001</v>
+        <v>168.27650424000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9001116999999965</v>
+        <v>1.9001117800000031</v>
       </c>
       <c r="D18" s="5">
-        <v>14.59913400941668</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>14.599134666926105</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>170.46163619999999</v>
+        <v>170.46163623000001</v>
       </c>
       <c r="C19" s="5">
-        <v>2.1851319999999816</v>
+        <v>2.1851319900000021</v>
       </c>
       <c r="D19" s="5">
-        <v>16.744937509569201</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>16.744937423115715</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>171.1343612</v>
+        <v>171.13436118999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.67272500000001401</v>
+        <v>0.67272495999998227</v>
       </c>
       <c r="D20" s="5">
-        <v>4.8399448508184673</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.8399445558912291</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>169.93581520000001</v>
+        <v>169.93581524000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.1985459999999932</v>
+        <v>-1.198545949999982</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.0879582760546072</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-8.0879579519910862</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>171.120068</v>
+        <v>171.12006797999999</v>
       </c>
       <c r="C22" s="5">
-        <v>1.1842527999999959</v>
+        <v>1.1842527399999767</v>
       </c>
       <c r="D22" s="5">
-        <v>8.6906783321538441</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>8.6906778727051872</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.0430843</v>
+        <v>171.04308434000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-7.6983699999999544E-2</v>
+        <v>-7.6983639999980369E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.5385236359976342</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.53852321738055986</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>170.431939</v>
+        <v>170.43193898000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.611145300000004</v>
+        <v>-0.61114535999999475</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.2043941031649767</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-4.2043945068952375</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>169.97699940000001</v>
+        <v>169.97699935</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.45493959999998879</v>
+        <v>-0.45493963000001258</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.1565883068648715</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-3.1565885123379434</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>171.28414649999999</v>
+        <v>171.28414652000001</v>
       </c>
       <c r="C26" s="5">
-        <v>1.3071470999999804</v>
+        <v>1.3071471700000075</v>
       </c>
       <c r="D26" s="5">
-        <v>9.6286622962281854</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>9.6286628368150708</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.37942410000002269</v>
+        <v>0.37942408000000682</v>
       </c>
       <c r="D27" s="5">
-        <v>2.6908346741584488</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>2.6908345302700365</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>171.83748270000001</v>
+        <v>171.83748266000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17391209999999546</v>
+        <v>0.17391205999999215</v>
       </c>
       <c r="D28" s="5">
-        <v>1.2225151191095573</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.2225148363610661</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>171.7825158</v>
+        <v>171.78251578999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.496690000001081E-2</v>
+        <v>-5.4966870000015433E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.38317808811256793</v>
+        <v>-0.38317787943734638</v>
       </c>
       <c r="E29" s="5">
-        <v>3.2493331648599133</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.2493331836725092</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>173.96910550000001</v>
+        <v>173.96910550999999</v>
       </c>
       <c r="C30" s="5">
-        <v>2.1865897000000132</v>
+        <v>2.1865897200000006</v>
       </c>
       <c r="D30" s="5">
-        <v>16.390640934567969</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>16.390641096157065</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
-        <v>0.38813009999998371</v>
+        <v>0.3881300900000042</v>
       </c>
       <c r="D31" s="5">
-        <v>2.7103316380989062</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.7103315672516448</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>175.5572267</v>
+        <v>175.55722671999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1999911000000054</v>
+        <v>1.1999911199999929</v>
       </c>
       <c r="D32" s="5">
-        <v>8.5787512310633307</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>8.5787513794985504</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>177.2797898</v>
+        <v>177.27978974999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.7225631000000021</v>
+        <v>1.7225630300000034</v>
       </c>
       <c r="D33" s="5">
-        <v>12.431032200423875</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>12.431031666201564</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>177.6746991</v>
+        <v>177.67469908000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.3949092999999948</v>
+        <v>0.3949093300000186</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7061207669367926</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.7061209758103111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.49141159999999</v>
+        <v>177.49141158</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.2309089028714304</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.2309089030092091</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>181.44774219999999</v>
+        <v>181.44774215999999</v>
       </c>
       <c r="C36" s="5">
-        <v>3.9563306000000011</v>
+        <v>3.9563305799999853</v>
       </c>
       <c r="D36" s="5">
-        <v>30.283885356655848</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>30.283885188171112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>180.24297799999999</v>
+        <v>180.24297804</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.2047641999999996</v>
+        <v>-1.204764119999993</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.6830540575430266</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-7.6830535674820339</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>180.15367449999999</v>
+        <v>180.15367451</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.9303499999999758E-2</v>
+        <v>-8.9303529999995135E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.59293658069254906</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-0.59293677920575494</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>181.2561226</v>
+        <v>181.25612262999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1024481000000037</v>
+        <v>1.1024481199999911</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5956539134711676</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.5956540555018437</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>180.96620390000001</v>
+        <v>180.96620393000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.902601217786426</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.9026012174742313</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>180.8081392</v>
+        <v>180.80813922999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.0431178771814875</v>
+        <v>-1.0431178770094252</v>
       </c>
       <c r="E41" s="5">
-        <v>5.2540989739073396</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.2540989974984464</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>180.98886440000001</v>
+        <v>180.98886436000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.18072520000001191</v>
+        <v>0.18072513000001322</v>
       </c>
       <c r="D42" s="5">
-        <v>1.2060655089572769</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.2060650390414818</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>180.6134773</v>
+        <v>180.61347732999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.37538710000001174</v>
+        <v>-0.37538703000001306</v>
       </c>
       <c r="D43" s="5">
-        <v>-2.4607105670869212</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-2.4607101139872745</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>181.4181389</v>
+        <v>181.41813893</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
-        <v>5.479154462566882</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>5.4791544616342946</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>182.27769219999999</v>
+        <v>182.27769215000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.85955329999998753</v>
+        <v>0.85955322000000933</v>
       </c>
       <c r="D45" s="5">
-        <v>5.8360854372001558</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>5.8360848788042485</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>183.6086095</v>
+        <v>183.60860954</v>
       </c>
       <c r="C46" s="5">
-        <v>1.3309173000000101</v>
+        <v>1.3309173899999962</v>
       </c>
       <c r="D46" s="5">
-        <v>9.1224838688830587</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>9.1224845133535801</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.42814390000001</v>
+        <v>185.42814387999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.8195344000000091</v>
+        <v>1.8195343399999899</v>
       </c>
       <c r="D47" s="5">
-        <v>12.561873768647814</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>12.561873328693274</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>189.513676</v>
+        <v>189.51367596</v>
       </c>
       <c r="C48" s="5">
-        <v>4.0855320999999947</v>
+        <v>4.0855320800000072</v>
       </c>
       <c r="D48" s="5">
-        <v>29.89093858736258</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>29.89093842649304</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>189.17273700000001</v>
+        <v>189.17273699</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.34093899999999167</v>
+        <v>-0.34093896999999629</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.1375915177693106</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.1375913319816253</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>190.21982019999999</v>
+        <v>190.21982020999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0470831999999746</v>
+        <v>1.0470832199999904</v>
       </c>
       <c r="D50" s="5">
-        <v>6.8480580966325144</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>6.8480582318156236</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>192.6254251</v>
+        <v>192.62542511000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
-        <v>16.277080769769082</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>16.277080768853057</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>194.00268740000001</v>
+        <v>194.00268739000001</v>
       </c>
       <c r="C52" s="5">
-        <v>1.3772623000000124</v>
+        <v>1.3772622799999965</v>
       </c>
       <c r="D52" s="5">
-        <v>8.9255169944670634</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>8.9255168592338396</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>197.25606640000001</v>
+        <v>197.25606636000001</v>
       </c>
       <c r="C53" s="5">
-        <v>3.2533789999999954</v>
+        <v>3.25337897</v>
       </c>
       <c r="D53" s="5">
-        <v>22.087575238881186</v>
+        <v>22.087575017311913</v>
       </c>
       <c r="E53" s="5">
-        <v>9.0968953459590765</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>9.0968953057346305</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>197.21240639999999</v>
+        <v>197.21240635000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-4.3660000000016908E-2</v>
+        <v>-4.3660009999996419E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.26528090364569268</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-0.26528096438597215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>196.63874759999999</v>
+        <v>196.63874761</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.57365880000000402</v>
+        <v>-0.57365874000001327</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.4352978812790536</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-3.4352975285610543</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>199.51847369999999</v>
+        <v>199.51847366999999</v>
       </c>
       <c r="C56" s="5">
-        <v>2.8797260999999992</v>
+        <v>2.8797260599999959</v>
       </c>
       <c r="D56" s="5">
-        <v>19.060628781023638</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>19.060628493539667</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9152263000000005</v>
+        <v>4.9152263299999959</v>
       </c>
       <c r="D57" s="5">
-        <v>33.916009938323867</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>33.91601017995454</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>204.2766565</v>
+        <v>204.27665644999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.15704349999998612</v>
+        <v>-0.15704354999999737</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.91794072317192832</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.91794101419514496</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>206.526014</v>
+        <v>206.52601397000001</v>
       </c>
       <c r="C59" s="5">
-        <v>2.2493575000000021</v>
+        <v>2.249357520000018</v>
       </c>
       <c r="D59" s="5">
-        <v>14.043954078810717</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>14.043954214987476</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>209.91048180000001</v>
+        <v>209.91048176000001</v>
       </c>
       <c r="C60" s="5">
-        <v>3.3844678000000101</v>
+        <v>3.3844677900000022</v>
       </c>
       <c r="D60" s="5">
-        <v>21.538073429831762</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>21.538073363767584</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>211.68991130000001</v>
+        <v>211.68991124999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.779429499999992</v>
+        <v>1.7794294899999841</v>
       </c>
       <c r="D61" s="5">
-        <v>10.660448454057425</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>10.660448393454613</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>214.11960880000001</v>
+        <v>214.11960879</v>
       </c>
       <c r="C62" s="5">
-        <v>2.4296975000000032</v>
+        <v>2.4296975400000065</v>
       </c>
       <c r="D62" s="5">
-        <v>14.676746663391093</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>14.676746924154372</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>215.4671147</v>
+        <v>215.46711465999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.3475058999999874</v>
+        <v>1.347505869999992</v>
       </c>
       <c r="D63" s="5">
-        <v>7.818840793298576</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>7.8188406135337951</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>218.5162354</v>
+        <v>218.51623537</v>
       </c>
       <c r="C64" s="5">
-        <v>3.0491207000000031</v>
+        <v>3.0491207100000111</v>
       </c>
       <c r="D64" s="5">
-        <v>18.367524579680783</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>18.367524648362753</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>221.35878919999999</v>
+        <v>221.35878915999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8425537999999904</v>
+        <v>2.8425537899999824</v>
       </c>
       <c r="D65" s="5">
-        <v>16.776842642832769</v>
+        <v>16.77684258199783</v>
       </c>
       <c r="E65" s="5">
-        <v>12.219002051437023</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>12.219002053914817</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>220.91460570000001</v>
+        <v>220.91460566000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
-        <v>-2.3815486876323622</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-2.3815486880579773</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>222.386844</v>
+        <v>222.38684398999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4722382999999866</v>
+        <v>1.4722383299999819</v>
       </c>
       <c r="D67" s="5">
-        <v>8.296878384375983</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.2968785612448137</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>223.59811640000001</v>
+        <v>223.59811635</v>
       </c>
       <c r="C68" s="5">
-        <v>1.2112724000000128</v>
+        <v>1.2112723600000095</v>
       </c>
       <c r="D68" s="5">
-        <v>6.7354263920746504</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.7354261632567525</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>224.22864609999999</v>
+        <v>224.22864612999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.63052969999998254</v>
+        <v>0.63052977999998916</v>
       </c>
       <c r="D69" s="5">
-        <v>3.4368883111006943</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>3.4368887547300497</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>225.4593567</v>
+        <v>225.45935667000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.230710600000009</v>
+        <v>1.2307105400000182</v>
       </c>
       <c r="D70" s="5">
-        <v>6.7888786653268696</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>6.7888783233629235</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>227.708921</v>
+        <v>227.70892101000001</v>
       </c>
       <c r="C71" s="5">
-        <v>2.249564300000003</v>
+        <v>2.2495643400000063</v>
       </c>
       <c r="D71" s="5">
-        <v>12.652642309875661</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>12.652642549119332</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>226.1490752</v>
+        <v>226.14907518999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.5598458000000051</v>
+        <v>-1.5598458200000209</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.9174688562558053</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-7.9174689536434473</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>227.7040423</v>
+        <v>227.70404231000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5549670999999989</v>
+        <v>1.5549671200000148</v>
       </c>
       <c r="D73" s="5">
-        <v>8.5703136045581338</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>8.5703137193845702</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>230.73832390000001</v>
+        <v>230.73832388</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0342816000000141</v>
+        <v>3.0342815699999903</v>
       </c>
       <c r="D74" s="5">
-        <v>17.216275333678823</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>17.216275149984494</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>232.003345</v>
+        <v>232.00334498999999</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2650210999999842</v>
+        <v>1.2650211099999922</v>
       </c>
       <c r="D75" s="5">
-        <v>6.7810423352869575</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>6.7810423911235373</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>232.81754710000001</v>
+        <v>232.81754705</v>
       </c>
       <c r="C76" s="5">
-        <v>0.81420210000001703</v>
+        <v>0.81420206000001372</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2935746800025099</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.2935744651691365</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>235.66836029999999</v>
+        <v>235.66836033999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.8508131999999762</v>
+        <v>2.8508132899999907</v>
       </c>
       <c r="D77" s="5">
-        <v>15.72490954538026</v>
+        <v>15.724910079321708</v>
       </c>
       <c r="E77" s="5">
-        <v>6.4644241828912152</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.4644242201997715</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>237.04345570000001</v>
+        <v>237.04345569</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3750954000000206</v>
+        <v>1.3750953500000094</v>
       </c>
       <c r="D78" s="5">
-        <v>7.2309802049867811</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>7.2309799322985757</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>237.41307230000001</v>
+        <v>237.41307230999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.36961660000000052</v>
+        <v>0.36961661999998796</v>
       </c>
       <c r="D79" s="5">
-        <v>1.8872639601978936</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.8872640632755955</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>239.41361649999999</v>
+        <v>239.41361645999999</v>
       </c>
       <c r="C80" s="5">
-        <v>2.0005441999999789</v>
+        <v>2.0005441499999961</v>
       </c>
       <c r="D80" s="5">
-        <v>10.593760678305241</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>10.59376040067681</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>241.75591019999999</v>
+        <v>241.75591018</v>
       </c>
       <c r="C81" s="5">
-        <v>2.342293699999999</v>
+        <v>2.3422937200000149</v>
       </c>
       <c r="D81" s="5">
-        <v>12.392941319089301</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>12.392941432849236</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>242.50649920000001</v>
+        <v>242.50649917000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.75058900000001927</v>
+        <v>0.75058899000001134</v>
       </c>
       <c r="D82" s="5">
-        <v>3.7899698880535126</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.7899698370138957</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>243.75553350000001</v>
+        <v>243.75553352</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2490343000000053</v>
+        <v>1.2490343499999881</v>
       </c>
       <c r="D83" s="5">
-        <v>6.3587474482466932</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>6.3587477108556945</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>243.47773380000001</v>
+        <v>243.47773379</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.27779970000000276</v>
+        <v>-0.27779972999999814</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.3590584048889132</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.3590585506261021</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>245.71330979999999</v>
+        <v>245.71330983999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.2355759999999805</v>
+        <v>2.2355760499999917</v>
       </c>
       <c r="D85" s="5">
-        <v>11.59202886868953</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>11.59202914168327</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>246.2173147</v>
+        <v>246.21731467999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.50400490000001241</v>
+        <v>0.50400483999999324</v>
       </c>
       <c r="D86" s="5">
-        <v>2.489388532177883</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.4893882320637051</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>249.11779010000001</v>
+        <v>249.11779013</v>
       </c>
       <c r="C87" s="5">
-        <v>2.9004754000000048</v>
+        <v>2.9004754500000161</v>
       </c>
       <c r="D87" s="5">
-        <v>15.089002512732574</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>15.089002791230378</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>252.5415974</v>
+        <v>252.54159743</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
-        <v>17.798067626972227</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>17.798067624664316</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>253.5318523</v>
+        <v>253.53185225999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.9902548999999965</v>
+        <v>0.99025482999999781</v>
       </c>
       <c r="D89" s="5">
-        <v>4.8082029162087148</v>
+        <v>4.808202568375286</v>
       </c>
       <c r="E89" s="5">
-        <v>7.5799279874736891</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>7.5799279522411167</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>254.69157190000001</v>
+        <v>254.69157190999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1597196000000167</v>
+        <v>1.1597196499999995</v>
       </c>
       <c r="D90" s="5">
-        <v>5.6293318862014052</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.6293321359524473</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>257.96471400000001</v>
+        <v>257.96471394999998</v>
       </c>
       <c r="C91" s="5">
-        <v>3.2731421000000012</v>
+        <v>3.273142039999982</v>
       </c>
       <c r="D91" s="5">
-        <v>16.559793454558513</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>16.559793128533819</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
-        <v>1.543116399999974</v>
+        <v>1.5431164500000136</v>
       </c>
       <c r="D92" s="5">
-        <v>7.4192082343915944</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>7.4192084842379824</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>259.33807089999999</v>
+        <v>259.33807091</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.16975949999999784</v>
+        <v>-0.16975948999998991</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.78217318897003674</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-0.78217314306028296</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>262.1832015</v>
+        <v>262.18320145000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.8451306000000045</v>
+        <v>2.8451305400000138</v>
       </c>
       <c r="D94" s="5">
-        <v>13.989024119014392</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>13.989023805408651</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>262.64104859999998</v>
+        <v>262.64104863</v>
       </c>
       <c r="C95" s="5">
-        <v>0.45784709999998086</v>
+        <v>0.45784717999998747</v>
       </c>
       <c r="D95" s="5">
-        <v>2.1157887631516603</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.1157891368105419</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>266.50219270000002</v>
+        <v>266.50219271999998</v>
       </c>
       <c r="C96" s="5">
-        <v>3.8611441000000468</v>
+        <v>3.861144089999982</v>
       </c>
       <c r="D96" s="5">
-        <v>19.14016455488261</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>19.140164498870192</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>268.37418830000001</v>
+        <v>268.37418824999997</v>
       </c>
       <c r="C97" s="5">
-        <v>1.8719955999999911</v>
+        <v>1.8719955299999924</v>
       </c>
       <c r="D97" s="5">
-        <v>8.7625766084074463</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>8.7625762673017924</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>269.43478699999997</v>
+        <v>269.43478701999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.0605986999999573</v>
+        <v>1.0605987700000128</v>
       </c>
       <c r="D98" s="5">
-        <v>4.8467757310337367</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.8467760588309261</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>268.4400622</v>
+        <v>268.44006221000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.99472479999997176</v>
+        <v>-0.9947248099999797</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.3414127202010766</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.3414127626473897</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>270.04806760000002</v>
+        <v>270.04806754999998</v>
       </c>
       <c r="C100" s="5">
-        <v>1.6080054000000246</v>
+        <v>1.608005339999977</v>
       </c>
       <c r="D100" s="5">
-        <v>7.4298372368625909</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>7.4298369501476724</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>271.70333269999998</v>
+        <v>271.70333270999998</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6552650999999514</v>
+        <v>1.655265159999999</v>
       </c>
       <c r="D101" s="5">
-        <v>7.608530022121518</v>
+        <v>7.6085303087352285</v>
       </c>
       <c r="E101" s="5">
-        <v>7.167336267672586</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.1673362885247727</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>276.30386859999999</v>
+        <v>276.30386858000003</v>
       </c>
       <c r="C102" s="5">
-        <v>4.6005359000000112</v>
+        <v>4.6005358700000443</v>
       </c>
       <c r="D102" s="5">
-        <v>22.32183899756075</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>22.321838837286624</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>277.98908449999999</v>
+        <v>277.98908446000002</v>
       </c>
       <c r="C103" s="5">
-        <v>1.6852159000000029</v>
+        <v>1.685215879999987</v>
       </c>
       <c r="D103" s="5">
-        <v>7.5695450412755383</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>7.5695449489724176</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>280.00873280000002</v>
+        <v>280.00873276999999</v>
       </c>
       <c r="C104" s="5">
-        <v>2.0196483000000285</v>
+        <v>2.0196483099999796</v>
       </c>
       <c r="D104" s="5">
-        <v>9.0751941160351013</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>9.0751941641384892</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>283.72043889999998</v>
+        <v>283.72043888000002</v>
       </c>
       <c r="C105" s="5">
-        <v>3.711706099999958</v>
+        <v>3.7117061100000228</v>
       </c>
       <c r="D105" s="5">
-        <v>17.119325401026387</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>17.119325452532408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>286.31679029999998</v>
+        <v>286.31679025</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5963514000000032</v>
+        <v>2.5963513699999794</v>
       </c>
       <c r="D106" s="5">
-        <v>11.551220393934436</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>11.551220254531348</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>287.82500859999999</v>
+        <v>287.82500864000002</v>
       </c>
       <c r="C107" s="5">
-        <v>1.50821830000001</v>
+        <v>1.5082183900000246</v>
       </c>
       <c r="D107" s="5">
-        <v>6.5075791909719793</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>6.5075795917879375</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>290.36514740000001</v>
+        <v>290.36514742000003</v>
       </c>
       <c r="C108" s="5">
-        <v>2.5401388000000225</v>
+        <v>2.5401387800000066</v>
       </c>
       <c r="D108" s="5">
-        <v>11.119818782250368</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>11.119818688783578</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>291.80448339999998</v>
+        <v>291.80448335</v>
       </c>
       <c r="C109" s="5">
-        <v>1.4393359999999689</v>
+        <v>1.4393359299999702</v>
       </c>
       <c r="D109" s="5">
-        <v>6.1132663765524731</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.1132660706578079</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>293.97176990000003</v>
+        <v>293.97176991999999</v>
       </c>
       <c r="C110" s="5">
-        <v>2.1672865000000456</v>
+        <v>2.1672865699999875</v>
       </c>
       <c r="D110" s="5">
-        <v>9.2858670377950823</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>9.2858673517265409</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>298.02456030000002</v>
+        <v>298.02456031000003</v>
       </c>
       <c r="C111" s="5">
-        <v>4.0527903999999921</v>
+        <v>4.052790390000041</v>
       </c>
       <c r="D111" s="5">
-        <v>17.857478470958043</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>17.857478422194539</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>299.00648189999998</v>
+        <v>299.00648188000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.9819215999999642</v>
+        <v>0.98192156999999725</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0261598280716182</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.026159702688159</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>301.16672369999998</v>
+        <v>301.16672371999999</v>
       </c>
       <c r="C113" s="5">
-        <v>2.1602417999999943</v>
+        <v>2.1602418399999692</v>
       </c>
       <c r="D113" s="5">
-        <v>9.0226102104744363</v>
+        <v>9.0226103848623609</v>
       </c>
       <c r="E113" s="5">
-        <v>10.843956423799872</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>10.843956427081247</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>302.58240949999998</v>
+        <v>302.58240945</v>
       </c>
       <c r="C114" s="5">
-        <v>1.4156858000000057</v>
+        <v>1.415685730000007</v>
       </c>
       <c r="D114" s="5">
-        <v>5.7889507527923545</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.7889504587168128</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>305.09938549999998</v>
+        <v>305.09938548000002</v>
       </c>
       <c r="C115" s="5">
-        <v>2.5169759999999997</v>
+        <v>2.5169760300000235</v>
       </c>
       <c r="D115" s="5">
-        <v>10.451564648538692</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>10.451564780672463</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>306.09114039999997</v>
+        <v>306.09114040999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.99175489999998945</v>
+        <v>0.9917549299999564</v>
       </c>
       <c r="D116" s="5">
-        <v>3.9712146964690387</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.9712148190165886</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>308.35906210000002</v>
+        <v>308.35906212999998</v>
       </c>
       <c r="C117" s="5">
-        <v>2.2679217000000449</v>
+        <v>2.2679217200000039</v>
       </c>
       <c r="D117" s="5">
-        <v>9.2625871501686099</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>9.262587234894081</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>305.58118050000002</v>
+        <v>305.58118051000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.7778816000000006</v>
+        <v>-2.7778816199999596</v>
       </c>
       <c r="D118" s="5">
-        <v>-10.290453982741798</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-10.290454052246378</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>308.24031810000002</v>
+        <v>308.24031804999998</v>
       </c>
       <c r="C119" s="5">
-        <v>2.6591376000000082</v>
+        <v>2.6591375399999606</v>
       </c>
       <c r="D119" s="5">
-        <v>10.956839737263691</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>10.956839477710268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>310.79133739999997</v>
+        <v>310.79133736</v>
       </c>
       <c r="C120" s="5">
-        <v>2.5510192999999504</v>
+        <v>2.5510193100000151</v>
       </c>
       <c r="D120" s="5">
-        <v>10.396049784264205</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>10.396049828653563</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>309.47812690000001</v>
+        <v>309.47812692999997</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.3132104999999683</v>
+        <v>-1.3132104300000265</v>
       </c>
       <c r="D121" s="5">
-        <v>-4.9542609824279165</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-4.9542607250734338</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>313.06227799999999</v>
+        <v>313.06227795000001</v>
       </c>
       <c r="C122" s="5">
-        <v>3.5841510999999855</v>
+        <v>3.5841510200000357</v>
       </c>
       <c r="D122" s="5">
-        <v>14.817841191575475</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>14.817840837959494</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>316.13127730000002</v>
+        <v>316.13127734</v>
       </c>
       <c r="C123" s="5">
-        <v>3.06899930000003</v>
+        <v>3.0689993899999877</v>
       </c>
       <c r="D123" s="5">
-        <v>12.419254233473676</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>12.419254619623388</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>317.63531019999999</v>
+        <v>317.63531015000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.5040328999999701</v>
+        <v>1.5040328100000124</v>
       </c>
       <c r="D124" s="5">
-        <v>5.8609310085164124</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.8609306478148993</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>319.5806149</v>
+        <v>319.58061488999999</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9453047000000083</v>
+        <v>1.9453047399999832</v>
       </c>
       <c r="D125" s="5">
-        <v>7.601873867169151</v>
+        <v>7.6018740300211052</v>
       </c>
       <c r="E125" s="5">
-        <v>6.1141851841316264</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.1141851737643194</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>320.58147109999999</v>
+        <v>320.58147114000002</v>
       </c>
       <c r="C126" s="5">
-        <v>1.000856199999987</v>
+        <v>1.0008562500000266</v>
       </c>
       <c r="D126" s="5">
-        <v>3.8235497402453245</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.8235499346830348</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>322.33448170000003</v>
+        <v>322.33448165999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7530106000000387</v>
+        <v>1.7530105199999753</v>
       </c>
       <c r="D127" s="5">
-        <v>6.7628575898366572</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>6.7628572709979684</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>325.98445190000001</v>
+        <v>325.98445186999999</v>
       </c>
       <c r="C128" s="5">
-        <v>3.6499701999999843</v>
+        <v>3.6499702099999922</v>
       </c>
       <c r="D128" s="5">
-        <v>14.467299999074235</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>14.467300043120135</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>325.09913599999999</v>
+        <v>325.09913597000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.88531590000002325</v>
+        <v>-0.8853158999999664</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.2107454035573801</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-3.2107454038481698</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>325.28686160000001</v>
+        <v>325.28686159</v>
       </c>
       <c r="C130" s="5">
-        <v>0.18772560000002159</v>
+        <v>0.18772561999998061</v>
       </c>
       <c r="D130" s="5">
-        <v>0.6951342436543273</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.69513431801258019</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>330.04010649999998</v>
+        <v>330.04010650999999</v>
       </c>
       <c r="C131" s="5">
-        <v>4.7532448999999701</v>
+        <v>4.753244919999986</v>
       </c>
       <c r="D131" s="5">
-        <v>19.015179034388296</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>19.015179121566518</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>328.78952520000001</v>
+        <v>328.78952518</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.2505812999999648</v>
+        <v>-1.2505813299999886</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.4534404704755781</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-4.4534405749598438</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>329.83722039999998</v>
+        <v>329.83722036</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0476951999999642</v>
+        <v>1.0476951800000052</v>
       </c>
       <c r="D133" s="5">
-        <v>3.8915597897034138</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.8915597143496017</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>332.21236349999998</v>
+        <v>332.21236353</v>
       </c>
       <c r="C134" s="5">
-        <v>2.3751431000000025</v>
+        <v>2.3751431700000012</v>
       </c>
       <c r="D134" s="5">
-        <v>8.9917306025617769</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>8.9917308792816009</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>331.59274269999997</v>
+        <v>331.59274271999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.61962080000000697</v>
+        <v>-0.6196208100000149</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2153441595555989</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.2153441947447727</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>331.35031859999998</v>
+        <v>331.35031862</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.87378879421027289</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-0.87378879415780375</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>332.607101</v>
+        <v>332.60710096000003</v>
       </c>
       <c r="C137" s="5">
-        <v>1.2567824000000201</v>
+        <v>1.2567823400000293</v>
       </c>
       <c r="D137" s="5">
-        <v>4.6476531923438369</v>
+        <v>4.6476529655250731</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0761189798937281</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.0761189706339795</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>333.85212489999998</v>
+        <v>333.85212491999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2450238999999783</v>
+        <v>1.2450239599999691</v>
       </c>
       <c r="D138" s="5">
-        <v>4.5855136693916609</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>4.5855138955081198</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>334.81430490000002</v>
+        <v>334.81430487</v>
       </c>
       <c r="C139" s="5">
-        <v>0.96218000000004622</v>
+        <v>0.96217995000000656</v>
       </c>
       <c r="D139" s="5">
-        <v>3.5138165912682817</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.5138164055533938</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>335.07805589999998</v>
+        <v>335.07805588000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.26375099999995655</v>
+        <v>0.26375101000002132</v>
       </c>
       <c r="D140" s="5">
-        <v>0.94941013240845695</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.94941016864664718</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>334.0996427</v>
+        <v>334.09964269</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.97841319999997722</v>
+        <v>-0.97841319000002613</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.448218855518892</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.4482188210426479</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>334.77426500000001</v>
+        <v>334.77426494999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.67462230000001</v>
+        <v>0.67462225999997827</v>
       </c>
       <c r="D142" s="5">
-        <v>2.4501617418644317</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.4501615950453859</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>334.97220119999997</v>
+        <v>334.97220117000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19793619999995826</v>
+        <v>0.19793622000003097</v>
       </c>
       <c r="D143" s="5">
-        <v>0.71181506265474148</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.71181513491924697</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>331.79382570000001</v>
+        <v>331.79382571000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.1783754999999587</v>
+        <v>-3.1783754599999838</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.810363301633963</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.810363173523251</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0267915000000016</v>
+        <v>1.0267914899999937</v>
       </c>
       <c r="D145" s="5">
-        <v>3.777465311481043</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.7774652739477776</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>330.86978010000001</v>
+        <v>330.86978009000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.9508371000000011</v>
+        <v>-1.950837110000009</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.8114457671450186</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-6.8114458009427832</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>329.31792300000001</v>
+        <v>329.31792302000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.5518571000000065</v>
+        <v>-1.5518570699999827</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.4853395794629005</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.4853394763038406</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>330.0756576</v>
+        <v>330.07565756000002</v>
       </c>
       <c r="C148" s="5">
-        <v>0.75773459999999204</v>
+        <v>0.75773454000000129</v>
       </c>
       <c r="D148" s="5">
-        <v>2.7963168367836744</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.7963166123804006</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>327.95546610000002</v>
+        <v>327.95546605999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.1201914999999758</v>
+        <v>-2.1201915000000326</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.4414549931462233</v>
+        <v>-7.4414549940164836</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.3985374593670996</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.3985374595353095</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>326.05729530000002</v>
+        <v>326.05729525999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.7285829550897569</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.7285829558845434</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>324.91214380000002</v>
+        <v>324.91214377</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.1451514999999972</v>
+        <v>-1.1451514899999893</v>
       </c>
       <c r="D151" s="5">
-        <v>-4.1340756777813903</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-4.1340756428725811</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>325.64031679999999</v>
+        <v>325.64031678999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.72817299999996976</v>
+        <v>0.72817301999998563</v>
       </c>
       <c r="D152" s="5">
-        <v>2.7227644957640518</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.7227645717260884</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>324.78181799999999</v>
+        <v>324.78181803000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.85849880000000667</v>
+        <v>-0.85849875999997494</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.1181375689922297</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.1181374259032002</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.71560329999999794</v>
+        <v>0.71560326999997415</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6762799947879667</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.676279880977761</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>324.60259559999997</v>
+        <v>324.60259561999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.8948257000000126</v>
+        <v>-0.89482567999999674</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2494970755180042</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.2494970039839033</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>323.93725380000001</v>
+        <v>323.93725382000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.4321141466780549</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.4321141465298179</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>324.48162359999998</v>
+        <v>324.48162359000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.54436979999996993</v>
+        <v>0.54436977000000297</v>
       </c>
       <c r="D157" s="5">
-        <v>2.0353182446896323</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.03531813135851</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>321.5515054</v>
+        <v>321.55150535000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.9301181999999812</v>
+        <v>-2.930118240000013</v>
       </c>
       <c r="D158" s="5">
-        <v>-10.313869027285616</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-10.313869161467936</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>319.5161635</v>
+        <v>319.51616352000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.0353418999999917</v>
+        <v>-2.035341829999993</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.3367712012235131</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-7.3367709587156877</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>319.32891810000001</v>
+        <v>319.32891805999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.18724539999999479</v>
+        <v>-0.18724546000004239</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.70097132352111569</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.70097154736987743</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>316.47026620000003</v>
+        <v>316.47026620999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.8586518999999839</v>
+        <v>-2.8586518500000011</v>
       </c>
       <c r="D161" s="5">
-        <v>-10.229022684024525</v>
+        <v>-10.229022515045639</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.5020608244711871</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-3.5020608096523631</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
-        <v>2.2683910999999739</v>
+        <v>2.2683910900000228</v>
       </c>
       <c r="D162" s="5">
-        <v>8.9486661541927859</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>8.9486661128817211</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>317.37202660000003</v>
+        <v>317.37202655999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.3666306999999733</v>
+        <v>-1.3666307400000051</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0255307974446222</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.0255309410861759</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>314.37339350000002</v>
+        <v>314.37339349000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.9986331000000064</v>
+        <v>-2.9986330699999826</v>
       </c>
       <c r="D164" s="5">
-        <v>-10.766966712000347</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-10.766966611103657</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>315.06752139999998</v>
+        <v>315.06752144000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.69412789999995539</v>
+        <v>0.69412794999999505</v>
       </c>
       <c r="D165" s="5">
-        <v>2.6819812949531618</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>2.6819814905825412</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>317.612234</v>
+        <v>317.61223395000002</v>
       </c>
       <c r="C166" s="5">
-        <v>2.5447126000000253</v>
+        <v>2.5447125100000108</v>
       </c>
       <c r="D166" s="5">
-        <v>10.134410918885584</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>10.134410543043204</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>315.96202410000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.650209899999993</v>
+        <v>-1.6502098500000102</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.0596924776322725</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-6.0596923001701501</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>316.83494489999998</v>
+        <v>316.83494490999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.87292079999997441</v>
+        <v>0.87292080999998234</v>
       </c>
       <c r="D168" s="5">
-        <v>3.3661303699934031</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.3661304091428867</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>317.9123816</v>
+        <v>317.91238156999998</v>
       </c>
       <c r="C169" s="5">
-        <v>1.0774367000000211</v>
+        <v>1.0774366599999894</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1579453446068282</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>4.1579451872102435</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>317.56768369999998</v>
+        <v>317.56768367000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.34469790000002831</v>
+        <v>-0.34469789999997147</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.2933742493459688</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.293374249467083</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>317.74541319999997</v>
+        <v>317.74541314999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.1777294999999981</v>
+        <v>0.17772947999998223</v>
       </c>
       <c r="D171" s="5">
-        <v>0.67366147451526359</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.67366139853801688</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>316.66622059999997</v>
+        <v>316.66622059000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.0791925999999989</v>
+        <v>-1.0791925599999672</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.0004084372108899</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-4.0004082923131623</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>316.93446870000002</v>
+        <v>316.93446867</v>
       </c>
       <c r="C173" s="5">
-        <v>0.26824810000005073</v>
+        <v>0.26824807999997802</v>
       </c>
       <c r="D173" s="5">
-        <v>1.021269968781624</v>
+        <v>1.0212698923149022</v>
       </c>
       <c r="E173" s="5">
-        <v>0.14668123662102683</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.14668122397698546</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>316.12197659999998</v>
+        <v>316.12197658999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.81249210000004268</v>
+        <v>-0.81249208000002682</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.0333089685746661</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-3.0333088952405052</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>314.55131970000002</v>
+        <v>314.55131972999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5706568999999604</v>
+        <v>-1.5706568599999855</v>
       </c>
       <c r="D175" s="5">
-        <v>-5.8019583384343871</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-5.8019581948684618</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>313.82386919999999</v>
+        <v>313.82386917999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.72745050000003175</v>
+        <v>-0.72745055000001457</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.7401642034246665</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.7401643891177829</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>314.67477050000002</v>
+        <v>314.67477049000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.85090130000003228</v>
+        <v>0.85090131000004021</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3026394638906886</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.3026395034982503</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>312.64981449999999</v>
+        <v>312.64981447999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.0249560000000315</v>
+        <v>-2.0249560100000394</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.4545621302821274</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-7.4545621660311978</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>312.37544509999998</v>
+        <v>312.37544505</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.27436940000001186</v>
+        <v>-0.27436942999997882</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.0480057323879022</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.0480058464925723</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>315.61925000000002</v>
+        <v>315.61925004</v>
       </c>
       <c r="C180" s="5">
-        <v>3.2438049000000433</v>
+        <v>3.243804990000001</v>
       </c>
       <c r="D180" s="5">
-        <v>13.198102352961572</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.198102742542051</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>314.97009220000001</v>
+        <v>314.97009215999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.64915780000001178</v>
+        <v>-0.64915788000001839</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.4404004642346044</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.4404007612815914</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>315.46398019999998</v>
+        <v>315.46398017000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.49388799999996991</v>
+        <v>0.49388801000003468</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8979697674967433</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.8979698065013428</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>317.63099820000002</v>
+        <v>317.63099821999998</v>
       </c>
       <c r="C183" s="5">
-        <v>2.1670180000000414</v>
+        <v>2.1670180499999674</v>
       </c>
       <c r="D183" s="5">
-        <v>8.5618439166174731</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>8.5618441225341346</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>316.99347610000001</v>
+        <v>316.99347613999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.63752210000001241</v>
+        <v>-0.63752207999999655</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.3821275019239141</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.3821274278677751</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>318.70172129999997</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7082451999999648</v>
+        <v>1.7082451599999899</v>
       </c>
       <c r="D185" s="5">
-        <v>6.6618268131592995</v>
+        <v>6.6618266516490277</v>
       </c>
       <c r="E185" s="5">
-        <v>0.55760820438650605</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.55760821390495874</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>320.84301859999999</v>
+        <v>320.84301857000003</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1412973000000193</v>
+        <v>2.1412972700000523</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3672905333065586</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>8.3672904117138014</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>320.99465129999999</v>
+        <v>320.99465134000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15163269999999329</v>
+        <v>0.15163276999999198</v>
       </c>
       <c r="D187" s="5">
-        <v>0.56860504705791293</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.56860531028553041</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>322.08831140000001</v>
+        <v>322.08831142000003</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0936601000000223</v>
+        <v>1.0936600800000065</v>
       </c>
       <c r="D188" s="5">
-        <v>4.1660087905377896</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.1660087123908784</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>324.32182649999999</v>
+        <v>324.32182646000001</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2335150999999769</v>
+        <v>2.2335150399999861</v>
       </c>
       <c r="D189" s="5">
-        <v>8.6462027009221121</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.6462024591682063</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>324.36417080000001</v>
+        <v>324.36417082000003</v>
       </c>
       <c r="C190" s="5">
-        <v>4.2344300000024759E-2</v>
+        <v>4.2344360000015513E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.1567876731376483</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.15678789547752814</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>325.62050850000003</v>
+        <v>325.62050848000001</v>
       </c>
       <c r="C191" s="5">
-        <v>1.2563377000000173</v>
+        <v>1.2563376599999856</v>
       </c>
       <c r="D191" s="5">
-        <v>4.7481807068888271</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.7481805521796705</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>327.07968360000001</v>
+        <v>327.07968362999998</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4591750999999817</v>
+        <v>1.4591751499999646</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5119927781268174</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5119929720263805</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>326.8605177</v>
+        <v>326.86051772000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.21916590000000724</v>
+        <v>-0.21916590999995833</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.80112585279172865</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.80112588913707761</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>329.20916999999997</v>
+        <v>329.20916997</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3486522999999693</v>
+        <v>2.3486522499999865</v>
       </c>
       <c r="D194" s="5">
-        <v>8.9716470500934342</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.971646850916315</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>328.84855279999999</v>
+        <v>328.84855276000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.36061719999997877</v>
+        <v>-0.3606172099999867</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.3065948101245506</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.3065948462571808</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>331.01067669999998</v>
+        <v>331.01067671999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.1621238999999832</v>
+        <v>2.162123959999974</v>
       </c>
       <c r="D196" s="5">
-        <v>8.1814519105504413</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.1814521468934096</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>332.93863879999998</v>
+        <v>332.93863884000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.927962100000002</v>
+        <v>1.9279621200000179</v>
       </c>
       <c r="D197" s="5">
-        <v>7.2176712293636536</v>
+        <v>7.2176713062017006</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4671605292644578</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.4671605418153737</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>335.16524049999998</v>
+        <v>335.16524045</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2266017000000033</v>
+        <v>2.2266016099999888</v>
       </c>
       <c r="D198" s="5">
-        <v>8.3271385761899417</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>8.3271382260908133</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>337.45079779999998</v>
+        <v>337.45079778000002</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2855572999999936</v>
+        <v>2.2855573300000174</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4970284871054744</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>8.4970286041679888</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>341.22116399999999</v>
+        <v>341.22116397999997</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7703662000000122</v>
+        <v>3.7703661999999554</v>
       </c>
       <c r="D200" s="5">
-        <v>14.263102199429301</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>14.263102200326871</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>339.78352790000002</v>
+        <v>339.78352788000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4376360999999633</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.9403232813795768</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-4.940323281662562</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>341.98008170000003</v>
+        <v>341.98008171999999</v>
       </c>
       <c r="C202" s="5">
-        <v>2.1965538000000038</v>
+        <v>2.1965538399999787</v>
       </c>
       <c r="D202" s="5">
-        <v>8.0393309543068892</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>8.0393311064399064</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>344.8030569</v>
+        <v>344.80305693000003</v>
       </c>
       <c r="C203" s="5">
-        <v>2.8229751999999735</v>
+        <v>2.8229752100000383</v>
       </c>
       <c r="D203" s="5">
-        <v>10.368095599507864</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>10.368095637284913</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>342.74836260000001</v>
+        <v>342.74836256999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.0546942999999942</v>
+        <v>-2.0546943600000418</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.9210715142662078</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-6.9210717092116347</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>344.29499509999999</v>
+        <v>344.29499505000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.546632499999987</v>
+        <v>1.546632480000028</v>
       </c>
       <c r="D205" s="5">
-        <v>5.5513640201598546</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.5513639470806675</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>347.11350529999999</v>
+        <v>347.11350525</v>
       </c>
       <c r="C206" s="5">
         <v>2.8185101999999915</v>
       </c>
       <c r="D206" s="5">
-        <v>10.278187808460881</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>10.278187810021322</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>347.9442085</v>
+        <v>347.94420845000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.8307032000000163</v>
       </c>
       <c r="D207" s="5">
-        <v>2.90991268345413</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.9099126838786793</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>350.0882494</v>
+        <v>350.08824941</v>
       </c>
       <c r="C208" s="5">
-        <v>2.1440408999999931</v>
+        <v>2.1440409599999839</v>
       </c>
       <c r="D208" s="5">
-        <v>7.65025513864519</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>7.6502553611781821</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>352.36350809999999</v>
+        <v>352.36350806000002</v>
       </c>
       <c r="C209" s="5">
-        <v>2.2752586999999949</v>
+        <v>2.275258650000012</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0838218457975444</v>
+        <v>8.0838216615146674</v>
       </c>
       <c r="E209" s="5">
-        <v>5.834369170851561</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.8343691461221425</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>352.92870640000001</v>
+        <v>352.92870641000002</v>
       </c>
       <c r="C210" s="5">
-        <v>0.56519830000002003</v>
+        <v>0.56519835000000285</v>
       </c>
       <c r="D210" s="5">
-        <v>1.9418967742973692</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.9418969478271153</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>356.15517110000002</v>
+        <v>356.15517111999998</v>
       </c>
       <c r="C211" s="5">
-        <v>3.2264647000000082</v>
+        <v>3.2264647099999593</v>
       </c>
       <c r="D211" s="5">
-        <v>11.539126893430375</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>11.53912693066761</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>360.83116009999998</v>
       </c>
       <c r="C212" s="5">
-        <v>4.6759889999999587</v>
+        <v>4.6759889799999996</v>
       </c>
       <c r="D212" s="5">
-        <v>16.943843478521337</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>16.943843399717238</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>361.9573494</v>
+        <v>361.95734935000002</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1261893000000214</v>
+        <v>1.1261892500000386</v>
       </c>
       <c r="D213" s="5">
-        <v>3.8102830776867602</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.8102829056052778</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>364.87182259999997</v>
+        <v>364.87182257000001</v>
       </c>
       <c r="C214" s="5">
-        <v>2.9144731999999749</v>
+        <v>2.9144732199999908</v>
       </c>
       <c r="D214" s="5">
-        <v>10.101978192491124</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>10.101978266370427</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>368.3715669</v>
+        <v>368.37156686999998</v>
       </c>
       <c r="C215" s="5">
-        <v>3.4997443000000317</v>
+        <v>3.4997442999999748</v>
       </c>
       <c r="D215" s="5">
-        <v>12.137095738486469</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>12.137095739537408</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>367.5531282</v>
+        <v>367.55312816999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81843870000000152</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.6337904826480352</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.6337904828599434</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>371.201843</v>
+        <v>371.20184304000003</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6487147999999934</v>
+        <v>3.6487148700000489</v>
       </c>
       <c r="D217" s="5">
-        <v>12.584863524236066</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>12.584863780090917</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>370.6741869</v>
+        <v>370.67418688999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.52765610000000152</v>
+        <v>-0.52765615000004118</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.6925033239459042</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.6925034828927599</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>376.90389679999998</v>
+        <v>376.90389678000003</v>
       </c>
       <c r="C219" s="5">
-        <v>6.2297098999999889</v>
+        <v>6.2297098900000378</v>
       </c>
       <c r="D219" s="5">
-        <v>22.140419891405273</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>22.140419853171522</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>380.0959896</v>
       </c>
       <c r="C220" s="5">
-        <v>3.1920928000000117</v>
+        <v>3.1920928199999707</v>
       </c>
       <c r="D220" s="5">
-        <v>10.650127054394476</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>10.650127124852649</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>380.98943600000001</v>
+        <v>380.98943602000003</v>
       </c>
       <c r="C221" s="5">
-        <v>0.89344640000001618</v>
+        <v>0.89344642000003205</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8574509300541173</v>
+        <v>2.8574509948481097</v>
       </c>
       <c r="E221" s="5">
-        <v>8.1239763034360646</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>8.1239763213861504</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>382.352464</v>
+        <v>382.35246396999997</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3630279999999857</v>
+        <v>1.363027949999946</v>
       </c>
       <c r="D222" s="5">
-        <v>4.378611044985492</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.3786108809567015</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>384.72791740000002</v>
+        <v>384.72791739000002</v>
       </c>
       <c r="C223" s="5">
-        <v>2.3754534000000262</v>
+        <v>2.3754534200000421</v>
       </c>
       <c r="D223" s="5">
-        <v>7.7153755637306753</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>7.7153756315517352</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>383.29930339999999</v>
+        <v>383.29930342</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.4286140000000387</v>
+        <v>-1.4286139700000149</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.3660837814211479</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.3660836917115864</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>383.90700479999998</v>
+        <v>383.90700478000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.60770139999999628</v>
+        <v>0.6077013600000214</v>
       </c>
       <c r="D225" s="5">
-        <v>1.9192165597224031</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.9192164321915506</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>384.33877519999999</v>
+        <v>384.33877516000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.43177040000000488</v>
+        <v>0.43177037999998902</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3579890093182279</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.3579889460963557</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>382.52660259999999</v>
+        <v>382.52660255000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.8121725999999967</v>
+        <v>-1.8121726100000046</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5136009552859022</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.5136009854857004</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>381.36145069999998</v>
+        <v>381.36145066</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.1651519000000121</v>
+        <v>-1.1651518900000042</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.5945087357580396</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.594508705884869</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>381.69291490000001</v>
+        <v>381.69291486999998</v>
       </c>
       <c r="C229" s="5">
-        <v>0.33146420000002763</v>
+        <v>0.33146420999997872</v>
       </c>
       <c r="D229" s="5">
-        <v>1.04799263047195</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.0479926623506941</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>378.43495480000001</v>
+        <v>378.43495482999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.2579600999999911</v>
+        <v>-3.2579600400000004</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.7752380009540225</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.7752378300275602</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>381.78408020000001</v>
       </c>
       <c r="C231" s="5">
-        <v>3.3491253999999913</v>
+        <v>3.3491253700000243</v>
       </c>
       <c r="D231" s="5">
-        <v>11.152402215276979</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.152402109539317</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>378.31173100000001</v>
+        <v>378.31173095999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.4723491999999965</v>
+        <v>-3.4723492400000282</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.384337213942885</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.384337327646831</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>373.89621879999999</v>
+        <v>373.89621877000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.4155122000000233</v>
+        <v>-4.4155121899999585</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.140929707433502</v>
+        <v>-13.140929680857882</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8617884197713153</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.8617884327972956</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>368.609938</v>
+        <v>368.60993796999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.2862807999999859</v>
+        <v>-5.2862808000000427</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.706982419127725</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.706982420291782</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>363.10176519999999</v>
+        <v>363.10176517000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.5081728000000112</v>
+        <v>-5.5081727999999543</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.528956409995487</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.528956411231999</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>357.46876020000002</v>
+        <v>357.46876015999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6330049999999687</v>
+        <v>-5.6330050100000335</v>
       </c>
       <c r="D236" s="5">
-        <v>-17.107200678367018</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-17.107200707488822</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>351.61899679999999</v>
+        <v>351.61899681</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.8497634000000289</v>
+        <v>-5.8497633499999893</v>
       </c>
       <c r="D237" s="5">
-        <v>-17.962798432532356</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-17.962798294377215</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>349.14696270000002</v>
+        <v>349.14696264999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.4720340999999735</v>
+        <v>-2.4720341600000211</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.1178276983199122</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.117827887574613</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>345.47431310000002</v>
+        <v>345.47431311999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.6726495999999997</v>
+        <v>-3.6726495300000011</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.917440977464299</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-11.917440764906006</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>343.31924020000002</v>
+        <v>343.31924017</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1550728999999933</v>
+        <v>-2.1550729499999761</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.2340559623871208</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-7.2340561241043382</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>339.6185433</v>
+        <v>339.61854327999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7006969000000254</v>
+        <v>-3.7006968900000174</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.195044782491049</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-12.195044752469464</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>335.95706899999999</v>
+        <v>335.95706897999997</v>
       </c>
       <c r="C242" s="5">
         <v>-3.661474300000009</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.197139314877937</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-12.197139315554107</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>332.28823210000002</v>
+        <v>332.28823208</v>
       </c>
       <c r="C243" s="5">
         <v>-3.6688368999999739</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.345517635900261</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-12.345517636591675</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>329.65757180000003</v>
+        <v>329.65757181999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.6306602999999882</v>
+        <v>-2.6306602600000133</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.0972271579327959</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-9.0972270260972206</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>328.27520600000003</v>
+        <v>328.27520599000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3823658000000023</v>
+        <v>-1.3823658299999693</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.9175582531132189</v>
+        <v>-4.9175583570928332</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.201517561856646</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-12.201517557486586</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>326.63129140000001</v>
+        <v>326.63129142999998</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.6439146000000164</v>
+        <v>-1.6439145600000415</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8465007868335857</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-5.8465006486439597</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>322.58369629999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.0475951000000236</v>
+        <v>-4.0475951299999906</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.897549535766307</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-13.897549630664907</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>324.22981399999998</v>
+        <v>324.22981403</v>
       </c>
       <c r="C248" s="5">
-        <v>1.6461176999999907</v>
+        <v>1.6461177300000145</v>
       </c>
       <c r="D248" s="5">
-        <v>6.2983194983879942</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.2983196164135835</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>325.88418799999999</v>
+        <v>325.88418797000003</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6543740000000184</v>
+        <v>1.6543739400000277</v>
       </c>
       <c r="D249" s="5">
-        <v>6.2977570224624246</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.2977567870117879</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>324.50870359999999</v>
+        <v>324.50870356000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.3754844000000048</v>
+        <v>-1.3754844100000128</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.9489920148231388</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-4.9489920504171669</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>324.23621159999999</v>
+        <v>324.23621155000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.27249199999999973</v>
+        <v>-0.27249201000000767</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.003006846890564</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.003006883652402</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>325.03520650000002</v>
+        <v>325.03520648</v>
       </c>
       <c r="C252" s="5">
-        <v>0.79899490000002515</v>
+        <v>0.79899492999999211</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9974938191527745</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.9974939336985695</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>323.6866541</v>
+        <v>323.68665406999997</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.3485524000000169</v>
+        <v>-1.3485524100000248</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.8666771270429177</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-4.8666771626042387</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>323.00625120000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.68040289999999004</v>
+        <v>-0.68040286999996624</v>
       </c>
       <c r="D254" s="5">
-        <v>-2.4934909907081693</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-2.49349088226265</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>322.77182160000001</v>
+        <v>322.77182159</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23442959999999857</v>
+        <v>-0.23442961000000651</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.86746088571761915</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.86746092257304896</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>320.44519930000001</v>
+        <v>320.44519924999997</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.3266222999999968</v>
+        <v>-2.3266223400000285</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.3150870330996547</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-8.3150871706834764</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>320.50203720000002</v>
+        <v>320.50203721000003</v>
       </c>
       <c r="C257" s="5">
-        <v>5.6837900000004993E-2</v>
+        <v>5.683796000005259E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.21305376695806011</v>
+        <v>0.21305399211766218</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.367881782701553</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.3678817766812355</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>316.48682719999999</v>
+        <v>316.48682715000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.0152100000000246</v>
+        <v>-4.0152100600000153</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.039658886708162</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-14.039659081857492</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>317.20707750000003</v>
+        <v>317.20707750999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.72025030000003198</v>
+        <v>0.72025035999996589</v>
       </c>
       <c r="D259" s="5">
-        <v>2.7653632849514054</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.7653635186515091</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>319.26034479999998</v>
+        <v>319.26034478000003</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0532672999999591</v>
+        <v>2.0532672700000489</v>
       </c>
       <c r="D260" s="5">
-        <v>8.0501354773460321</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.0501353552453914</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>318.589473</v>
+        <v>318.58947303999997</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.67087179999998625</v>
+        <v>-0.67087174000005234</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.4926579764001033</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.4926577561918406</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>317.87729080000003</v>
+        <v>317.87729079000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.71218219999997245</v>
+        <v>-0.71218224999995527</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6497710270354302</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.6497712104574189</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>319.02517769999997</v>
+        <v>319.02517774</v>
       </c>
       <c r="C263" s="5">
-        <v>1.1478868999999463</v>
+        <v>1.147886949999986</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4204295521560466</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.4204297486843958</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>319.84354180000003</v>
+        <v>319.84354177</v>
       </c>
       <c r="C264" s="5">
-        <v>0.81836410000005344</v>
+        <v>0.81836402999999791</v>
       </c>
       <c r="D264" s="5">
-        <v>3.1220459246199761</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.1220456533949781</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>319.93582939999999</v>
+        <v>319.93582941</v>
       </c>
       <c r="C265" s="5">
-        <v>9.2287599999963277E-2</v>
+        <v>9.2287639999995008E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.34679780494599743</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.3467979555291878</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>322.78673079999999</v>
+        <v>322.78673078999998</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8509013999999979</v>
+        <v>2.8509013799999821</v>
       </c>
       <c r="D266" s="5">
-        <v>11.232969154595951</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.232969071522913</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>320.41764069999999</v>
+        <v>320.41764067999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.369090099999994</v>
+        <v>-2.3690901100000019</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.46041490599867</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.460414940532889</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>320.29349139999999</v>
+        <v>320.29349137000003</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.12414929999999913</v>
+        <v>-0.12414930999995022</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.46396349956540073</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.46396353688584746</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>321.3548945</v>
+        <v>321.35489453999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0614031000000068</v>
+        <v>1.0614031699999487</v>
       </c>
       <c r="D269" s="5">
-        <v>4.0498994080862882</v>
+        <v>4.0498996804518184</v>
       </c>
       <c r="E269" s="5">
-        <v>0.26610043026584762</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.26610043961783347</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>322.35732150000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0024270000000115</v>
+        <v>1.0024269600000366</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8081460063375205</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.8081458512821298</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>324.18470489999999</v>
+        <v>324.18470488999998</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8273833999999738</v>
+        <v>1.8273833899999659</v>
       </c>
       <c r="D271" s="5">
-        <v>7.0187289298546451</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.0187288902407552</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>326.466859</v>
+        <v>326.46685903999997</v>
       </c>
       <c r="C272" s="5">
-        <v>2.2821541000000138</v>
+        <v>2.2821541499999967</v>
       </c>
       <c r="D272" s="5">
-        <v>8.7824808956159295</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>8.7824810958242914</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>326.10178280000002</v>
+        <v>326.10178279000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.36507619999997587</v>
+        <v>-0.36507624999995869</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.3336943265531365</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.3336945079283957</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>327.61721139999997</v>
+        <v>327.61721138000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.5154285999999502</v>
+        <v>1.5154285899999991</v>
       </c>
       <c r="D274" s="5">
-        <v>5.721285549365307</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.7212855108216498</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>328.20587269999999</v>
+        <v>328.20587272</v>
       </c>
       <c r="C275" s="5">
-        <v>0.58866130000001249</v>
+        <v>0.58866133999998738</v>
       </c>
       <c r="D275" s="5">
-        <v>2.1775912969902445</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.1775914465588242</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.20880620000003</v>
+        <v>327.20880624</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.99706649999995989</v>
+        <v>-0.99706648000000087</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.5852172146384254</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-3.5852171437057878</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>330.93289720000001</v>
+        <v>330.93289718</v>
       </c>
       <c r="C277" s="5">
-        <v>3.7240909999999872</v>
+        <v>3.7240909399999964</v>
       </c>
       <c r="D277" s="5">
-        <v>14.545886229729943</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>14.545885978625295</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>331.6016649</v>
+        <v>331.60166486000003</v>
       </c>
       <c r="C278" s="5">
-        <v>0.66876769999998942</v>
+        <v>0.6687676800000304</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4521629464741235</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.452162872473207</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>334.01035000000002</v>
+        <v>334.01035002999998</v>
       </c>
       <c r="C279" s="5">
-        <v>2.4086851000000138</v>
+        <v>2.4086851699999556</v>
       </c>
       <c r="D279" s="5">
-        <v>9.0733534755602427</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>9.0733537510062856</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>336.47410789999998</v>
+        <v>336.47410788000002</v>
       </c>
       <c r="C280" s="5">
-        <v>2.4637578999999619</v>
+        <v>2.4637578500000359</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2196322215108761</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.2196320258887798</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>337.090304</v>
+        <v>337.09030401000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.61619610000002467</v>
+        <v>0.61619612999999163</v>
       </c>
       <c r="D281" s="5">
-        <v>2.2198700953861117</v>
+        <v>2.219870204686214</v>
       </c>
       <c r="E281" s="5">
-        <v>4.896583113969033</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.896583104024077</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>337.52525700000001</v>
+        <v>337.52525702999998</v>
       </c>
       <c r="C282" s="5">
-        <v>0.43495300000000725</v>
+        <v>0.43495301999996627</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5594149950328262</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.5594150672008755</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>343.0315554</v>
+        <v>343.03155542000002</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5062983999999915</v>
+        <v>5.5062983900000404</v>
       </c>
       <c r="D283" s="5">
-        <v>21.432112697133789</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>21.43211265257554</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>344.96601229999999</v>
+        <v>344.96601232</v>
       </c>
       <c r="C284" s="5">
         <v>1.9344568999999865</v>
       </c>
       <c r="D284" s="5">
-        <v>6.9810436950737298</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.9810436946539323</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>344.49258689999999</v>
+        <v>344.49258686000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.47342539999999644</v>
+        <v>-0.4734254599999872</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.6344853072944199</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-1.6344855127871538</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>346.46544280000001</v>
+        <v>346.46544281000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9728559000000132</v>
+        <v>1.972855949999996</v>
       </c>
       <c r="D286" s="5">
-        <v>7.0928593228026138</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.0928595091130697</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>348.79895320000003</v>
       </c>
       <c r="C287" s="5">
-        <v>2.3335104000000229</v>
+        <v>2.3335103900000149</v>
       </c>
       <c r="D287" s="5">
-        <v>8.3884462441202068</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.3884462065791698</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>350.10479650000002</v>
+        <v>350.10479647</v>
       </c>
       <c r="C288" s="5">
-        <v>1.3058432999999923</v>
+        <v>1.3058432699999685</v>
       </c>
       <c r="D288" s="5">
-        <v>4.586265103050402</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.5862649955081825</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>352.21773519999999</v>
+        <v>352.21773523000002</v>
       </c>
       <c r="C289" s="5">
-        <v>2.1129386999999724</v>
+        <v>2.11293876000002</v>
       </c>
       <c r="D289" s="5">
-        <v>7.4874880348986705</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>7.4874882552866895</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>353.60642109999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3886858999999845</v>
+        <v>1.3886858699999607</v>
       </c>
       <c r="D290" s="5">
-        <v>4.8351860736818297</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.8351859665302088</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>353.75635679999999</v>
+        <v>353.75635675000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14993570000001455</v>
+        <v>0.14993565000003173</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51001062575097844</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.51001045527760969</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>356.6039912</v>
+        <v>356.60399117999998</v>
       </c>
       <c r="C292" s="5">
-        <v>2.847634400000004</v>
+        <v>2.847634429999971</v>
       </c>
       <c r="D292" s="5">
-        <v>10.09899727338297</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>10.098997386021402</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>356.91179519999997</v>
+        <v>356.91179520999998</v>
       </c>
       <c r="C293" s="5">
-        <v>0.30780399999997599</v>
+        <v>0.30780402999999978</v>
       </c>
       <c r="D293" s="5">
-        <v>1.0407156567611597</v>
+        <v>1.0407157587347671</v>
       </c>
       <c r="E293" s="5">
-        <v>5.8801724537291822</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.8801724535547439</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>359.81520560000001</v>
+        <v>359.81520555999998</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9034104000000411</v>
+        <v>2.9034103500000015</v>
       </c>
       <c r="D294" s="5">
-        <v>10.210593376744349</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>10.210593192666572</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>360.75747639999997</v>
+        <v>360.75747637000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.94227079999996022</v>
+        <v>0.94227081000002499</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1881754923849259</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.1881755270684931</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>362.32712020000002</v>
+        <v>362.32712020999998</v>
       </c>
       <c r="C296" s="5">
-        <v>1.5696438000000512</v>
+        <v>1.5696438399999693</v>
       </c>
       <c r="D296" s="5">
-        <v>5.3479341253636292</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.3479342653805828</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>366.77320539999999</v>
+        <v>366.77320536000002</v>
       </c>
       <c r="C297" s="5">
-        <v>4.4460851999999704</v>
+        <v>4.4460851500000445</v>
       </c>
       <c r="D297" s="5">
-        <v>15.760688992364358</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.760688802528279</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>369.54571010000001</v>
+        <v>369.54571007999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7725047000000131</v>
+        <v>2.7725047199999722</v>
       </c>
       <c r="D298" s="5">
-        <v>9.4578142997265413</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>9.4578143718881069</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>369.70335679999999</v>
+        <v>369.70335675000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.15764669999998659</v>
+        <v>0.15764667000001964</v>
       </c>
       <c r="D299" s="5">
-        <v>0.5131179340077896</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.51311783616077022</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>371.54024170000002</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8368849000000296</v>
+        <v>1.8368849500000124</v>
       </c>
       <c r="D300" s="5">
-        <v>6.1279035126302173</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>6.127903684867575</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>373.26762259999998</v>
       </c>
       <c r="C301" s="5">
         <v>1.7273808999999574</v>
       </c>
       <c r="D301" s="5">
         <v>5.7239879504775715</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>374.96433990000003</v>
+        <v>374.96433992999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.6967173000000457</v>
+        <v>1.6967173300000127</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5931529134870761</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.5931530148661146</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>377.38697280000002</v>
+        <v>377.38697278000001</v>
       </c>
       <c r="C303" s="5">
-        <v>2.4226328999999964</v>
+        <v>2.4226328500000136</v>
       </c>
       <c r="D303" s="5">
-        <v>8.034694453038238</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.0346942806104984</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>379.27376070000003</v>
+        <v>379.27376067</v>
       </c>
       <c r="C304" s="5">
-        <v>1.8867879000000016</v>
+        <v>1.8867878899999937</v>
       </c>
       <c r="D304" s="5">
-        <v>6.1672875229029644</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.1672874896481655</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>381.74042370000001</v>
+        <v>381.74042365000003</v>
       </c>
       <c r="C305" s="5">
-        <v>2.4666629999999827</v>
+        <v>2.4666629800000237</v>
       </c>
       <c r="D305" s="5">
-        <v>8.0896819823759856</v>
+        <v>8.0896819150829025</v>
       </c>
       <c r="E305" s="5">
-        <v>6.9565166615149332</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>6.9565166445091364</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>382.59630550000003</v>
+        <v>382.59630550999998</v>
       </c>
       <c r="C306" s="5">
-        <v>0.85588180000002012</v>
+        <v>0.85588185999995403</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7238882049585245</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.7238883986335782</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>383.3981708</v>
+        <v>383.39817083999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.80186529999997447</v>
+        <v>0.80186532999999827</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5442172443815192</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.544217340600663</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>380.33896920000001</v>
+        <v>380.33896919</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0592015999999944</v>
+        <v>-3.0592016499999772</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.1657858449562095</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-9.1657859873359833</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>382.63318270000002</v>
       </c>
       <c r="C309" s="5">
-        <v>2.2942135000000121</v>
+        <v>2.2942135100000201</v>
       </c>
       <c r="D309" s="5">
-        <v>7.4834655560246821</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>7.4834655899367553</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>383.86427620000001</v>
+        <v>383.86427623999998</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2310934999999859</v>
+        <v>1.2310935399999607</v>
       </c>
       <c r="D310" s="5">
-        <v>3.9299698841219977</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.9299700140801974</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>385.68212560000001</v>
+        <v>385.68212562999997</v>
       </c>
       <c r="C311" s="5">
-        <v>1.8178494000000001</v>
+        <v>1.8178493899999921</v>
       </c>
       <c r="D311" s="5">
-        <v>5.8331640414554853</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.8331640079031466</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>388.77168360000002</v>
+        <v>388.77168355999999</v>
       </c>
       <c r="C312" s="5">
-        <v>3.0895580000000109</v>
+        <v>3.0895579300000122</v>
       </c>
       <c r="D312" s="5">
-        <v>10.047798759919345</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>10.047798521327911</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>388.59054450000002</v>
+        <v>388.59054449000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.18113909999999578</v>
+        <v>-0.18113906999997198</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.55768146083170489</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.55768136876305219</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>389.60771310000001</v>
+        <v>389.60771313999999</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0171685999999909</v>
+        <v>1.0171686499999737</v>
       </c>
       <c r="D314" s="5">
-        <v>3.1867198892321369</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.1867200482239122</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>391.2750327</v>
+        <v>391.27503267999998</v>
       </c>
       <c r="C315" s="5">
-        <v>1.6673195999999848</v>
+        <v>1.667319539999994</v>
       </c>
       <c r="D315" s="5">
-        <v>5.2579928343314153</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.2579926400898369</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>390.55342130000002</v>
+        <v>390.55342132999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72161139999997204</v>
+        <v>-0.72161134999998922</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.1907964023118898</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.1907962521602653</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>391.55169339999998</v>
+        <v>391.55169339000003</v>
       </c>
       <c r="C317" s="5">
-        <v>0.99827209999995148</v>
+        <v>0.99827206000003343</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1107436657514365</v>
+        <v>3.110743539106875</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5701416698039825</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5701416806189537</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>392.43836850000002</v>
+        <v>392.43836852999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.88667510000004768</v>
+        <v>0.88667513999996572</v>
       </c>
       <c r="D318" s="5">
-        <v>2.751521077618313</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.7515212033669467</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>392.1491029</v>
+        <v>392.14910293999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.28926560000002155</v>
+        <v>-0.28926559000001362</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.88094071948138231</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.88094068908333156</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>389.6351325</v>
+        <v>389.63513246999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.5139704000000052</v>
+        <v>-2.5139704700000038</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.4273701353717581</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-7.4273703342145776</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>394.08451930000001</v>
+        <v>394.08451925999998</v>
       </c>
       <c r="C321" s="5">
-        <v>4.4493868000000134</v>
+        <v>4.4493867900000055</v>
       </c>
       <c r="D321" s="5">
-        <v>14.597511695207732</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>14.597511661507667</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>392.81652960000002</v>
+        <v>392.81652962999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2679896999999869</v>
+        <v>-1.2679896299999882</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.793469177652864</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.7934689723027937</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>392.83389069999998</v>
+        <v>392.83389066000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7361099999959606E-2</v>
+        <v>1.7361030000017763E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>5.3048645742426181E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>5.3048431794300299E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>394.53637650000002</v>
+        <v>394.53637648</v>
       </c>
       <c r="C324" s="5">
-        <v>1.7024858000000336</v>
+        <v>1.7024858199999926</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3263997272536168</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.3263997918798989</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>395.81118129999999</v>
+        <v>395.81118130999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.2748047999999699</v>
+        <v>1.2748048299999937</v>
       </c>
       <c r="D325" s="5">
-        <v>3.9470293049465033</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.9470293996925143</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>399.5193415</v>
+        <v>399.51934152000001</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7081602000000089</v>
+        <v>3.7081602100000168</v>
       </c>
       <c r="D326" s="5">
-        <v>11.839961461278282</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.839961494556061</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>400.75735429999997</v>
+        <v>400.75735428000002</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2380127999999786</v>
+        <v>1.2380127600000037</v>
       </c>
       <c r="D327" s="5">
-        <v>3.7825410192217301</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.782540894725539</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>398.7067998</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.0505544999999756</v>
+        <v>-2.0505544800000166</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9701594941466762</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.9701594378354983</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>399.17841700000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.4716172000000256</v>
       </c>
       <c r="D329" s="5">
         <v>1.4287117141901007</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9478203589861076</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.9478203615897804</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>400.27337899999998</v>
+        <v>400.27337897000001</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0949619999999527</v>
+        <v>1.0949619699999857</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3417639218823014</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.3417638289382712</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>401.76224760000002</v>
+        <v>401.76224762999999</v>
       </c>
       <c r="C331" s="5">
-        <v>1.4888686000000462</v>
+        <v>1.4888686599999801</v>
       </c>
       <c r="D331" s="5">
-        <v>4.5560121621401217</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.5560123498636251</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>403.62728800000002</v>
+        <v>403.62728800999997</v>
       </c>
       <c r="C332" s="5">
-        <v>1.865040399999998</v>
+        <v>1.8650403799999822</v>
       </c>
       <c r="D332" s="5">
-        <v>5.7150303461744212</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.7150302828775645</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>401.89059309999999</v>
+        <v>401.89059308999998</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.7366949000000318</v>
+        <v>-1.7366949199999908</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.0428103259828276</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-5.0428103825670645</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>404.10255260000002</v>
+        <v>404.10255261999998</v>
       </c>
       <c r="C334" s="5">
-        <v>2.2119595000000345</v>
+        <v>2.2119595300000015</v>
       </c>
       <c r="D334" s="5">
-        <v>6.808307649412626</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>6.8083077447385287</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>406.69397049999998</v>
+        <v>406.69397049000003</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5914178999999535</v>
+        <v>2.5914178700000434</v>
       </c>
       <c r="D335" s="5">
-        <v>7.972629961575195</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>7.972629865591041</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>403.98421020000001</v>
+        <v>403.98421019</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.7097602999999708</v>
+        <v>-2.7097603000000277</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.7088863696328396</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-7.7088863698156711</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>404.49086829999999</v>
+        <v>404.49086827999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.50665809999998146</v>
+        <v>0.50665808999997353</v>
       </c>
       <c r="D337" s="5">
-        <v>1.515408533028384</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.5154085029496001</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>405.29919169999999</v>
+        <v>405.29919168999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.80832340000000613</v>
+        <v>0.80832341000001406</v>
       </c>
       <c r="D338" s="5">
-        <v>2.4245803300886548</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.4245803605354999</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>407.16760909999999</v>
+        <v>407.16760907999998</v>
       </c>
       <c r="C339" s="5">
-        <v>1.8684173999999985</v>
+        <v>1.8684173899999905</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6744047906719608</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.6744047596714697</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.91883719999998</v>
+        <v>409.91883715</v>
       </c>
       <c r="C340" s="5">
-        <v>2.7512280999999916</v>
+        <v>2.7512280700000247</v>
       </c>
       <c r="D340" s="5">
-        <v>8.4166170357879544</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>8.4166169410033085</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>412.82016140000002</v>
+        <v>412.82016138</v>
       </c>
       <c r="C341" s="5">
-        <v>2.9013242000000332</v>
+        <v>2.9013242300000002</v>
       </c>
       <c r="D341" s="5">
-        <v>8.8319167902820581</v>
+        <v>8.8319168863082442</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4174554081665143</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.4174554031562332</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>411.8396176</v>
+        <v>411.83961763999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.98054380000002084</v>
+        <v>-0.98054374000003008</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.8133366441489893</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-2.8133364743766709</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.30104180000001</v>
+        <v>414.30104179</v>
       </c>
       <c r="C343" s="5">
-        <v>2.4614242000000104</v>
+        <v>2.4614241500000276</v>
       </c>
       <c r="D343" s="5">
-        <v>7.4125039581069974</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.4125038018061806</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>415.50333139999998</v>
+        <v>415.50333140999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2022895999999719</v>
+        <v>1.2022896199999877</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5384878295743327</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.5384878894663796</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.66448380000003</v>
+        <v>416.66448380999998</v>
       </c>
       <c r="C345" s="5">
-        <v>1.1611524000000486</v>
+        <v>1.1611523999999918</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4055084559285076</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.4055084558449744</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>418.878287</v>
+        <v>418.87828696000003</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2138031999999725</v>
+        <v>2.2138031500000466</v>
       </c>
       <c r="D346" s="5">
-        <v>6.5654416487306966</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.5654414959247731</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>420.73012260000002</v>
+        <v>420.73012261000002</v>
       </c>
       <c r="C347" s="5">
-        <v>1.8518356000000153</v>
+        <v>1.8518356499999982</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4360425406069002</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.436042691499976</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.7760973</v>
+        <v>420.77609731000001</v>
       </c>
       <c r="C348" s="5">
         <v>4.5974699999987934E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.13120717138372928</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.13120717138053184</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>422.1877475</v>
+        <v>422.18774751000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.4116501999999969</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1009682613112552</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.1009682612120013</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>420.99996429999999</v>
+        <v>420.99996433000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1877832000000126</v>
+        <v>-1.1877831799999967</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.3243269013657262</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.3243268461760289</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>420.62528129999998</v>
+        <v>420.62528128000002</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.37468300000000454</v>
+        <v>-0.37468304999998736</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.0627679499569331</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-1.0627680910103021</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>422.94308130000002</v>
+        <v>422.94308126999999</v>
       </c>
       <c r="C352" s="5">
-        <v>2.3178000000000338</v>
+        <v>2.3177999899999691</v>
       </c>
       <c r="D352" s="5">
-        <v>6.8165717851432106</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>6.8165717551703198</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>424.57235250000002</v>
+        <v>424.57235245999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.6292712000000051</v>
+        <v>1.6292711899999972</v>
       </c>
       <c r="D353" s="5">
-        <v>4.7218781134825694</v>
+        <v>4.7218780842262609</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8468064786721481</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.8468064739653354</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>427.22471539999998</v>
+        <v>427.22471544000001</v>
       </c>
       <c r="C354" s="5">
-        <v>2.6523628999999573</v>
+        <v>2.6523629800000208</v>
       </c>
       <c r="D354" s="5">
-        <v>7.7595844003333747</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>7.7595846432323867</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>427.46079909999997</v>
+        <v>427.46079911999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.23608369999999468</v>
+        <v>0.23608367999997881</v>
       </c>
       <c r="D355" s="5">
-        <v>0.6651372224112384</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>0.6651371658299654</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>427.76219950000001</v>
+        <v>427.76219952999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.3014004000000341</v>
+        <v>0.30140040999998519</v>
       </c>
       <c r="D356" s="5">
-        <v>0.84940276925573599</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.84940279750698178</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>428.82277310000001</v>
+        <v>428.82277312999997</v>
       </c>
       <c r="C357" s="5">
         <v>1.0605735999999979</v>
       </c>
       <c r="D357" s="5">
-        <v>3.0161325533345273</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.0161325531201433</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>431.12304310000002</v>
       </c>
       <c r="C358" s="5">
-        <v>2.3002700000000118</v>
+        <v>2.3002699700000449</v>
       </c>
       <c r="D358" s="5">
-        <v>6.6303270561983929</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.6303269666814879</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>432.3630521</v>
+        <v>432.36305211000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2400089999999864</v>
+        <v>1.2400090099999943</v>
       </c>
       <c r="D359" s="5">
-        <v>3.5066026019406893</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.5066026306686426</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>434.07755209999999</v>
+        <v>434.07755207999998</v>
       </c>
       <c r="C360" s="5">
-        <v>1.7144999999999868</v>
+        <v>1.714499969999963</v>
       </c>
       <c r="D360" s="5">
-        <v>4.8636670122794934</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.8636669251962417</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>435.75455049999999</v>
+        <v>435.75455048999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.6769984000000022</v>
+        <v>1.6769984100000102</v>
       </c>
       <c r="D361" s="5">
-        <v>4.7358218914590466</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.7358219205245966</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>436.88533890000002</v>
+        <v>436.88533889000001</v>
       </c>
       <c r="C362" s="5">
         <v>1.1307884000000286</v>
       </c>
       <c r="D362" s="5">
-        <v>3.1588463994178806</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.1588463994913552</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>437.02802389999999</v>
+        <v>437.02802387000003</v>
       </c>
       <c r="C363" s="5">
-        <v>0.14268499999997175</v>
+        <v>0.14268498000001273</v>
       </c>
       <c r="D363" s="5">
-        <v>0.39261994419306223</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.39261988907002277</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>437.95414319999998</v>
+        <v>437.95414316</v>
       </c>
       <c r="C364" s="5">
-        <v>0.9261192999999821</v>
+        <v>0.92611928999997417</v>
       </c>
       <c r="D364" s="5">
-        <v>2.5728053528890849</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.5728053249625127</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>436.67978169999998</v>
+        <v>436.67978167000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.2743614999999977</v>
+        <v>-1.2743614899999898</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4364234304570918</v>
+        <v>-3.4364234042301267</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8516763111653631</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.851676313789353</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>438.43557070000003</v>
+        <v>438.43557071999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.7557890000000498</v>
+        <v>1.7557890499999758</v>
       </c>
       <c r="D366" s="5">
-        <v>4.9330666693065739</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.9330668132538724</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>436.1365859</v>
+        <v>436.13658587999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.2989848000000279</v>
+        <v>-2.2989848400000028</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.1139959205384624</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-6.1139960235958473</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>434.25206400000002</v>
+        <v>434.25206395999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.8845218999999815</v>
+        <v>-1.8845219199999974</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.0636651811818751</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.0636652338775239</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>406.55181859999999</v>
+        <v>406.55181864000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.700245400000028</v>
+        <v>-27.700245319999965</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.659302028281729</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-54.659301924632373</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>413.78813680000002</v>
       </c>
       <c r="C370" s="5">
-        <v>7.2363182000000279</v>
+        <v>7.2363181599999962</v>
       </c>
       <c r="D370" s="5">
-        <v>23.579242130975132</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>23.579241985069601</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>413.1773809</v>
+        <v>413.17738088999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.61075590000001512</v>
+        <v>-0.61075591000002305</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.7569050606673908</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-1.7569050892004001</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>410.9112978</v>
+        <v>410.91129776999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.266083100000003</v>
+        <v>-2.2660831200000189</v>
       </c>
       <c r="D372" s="5">
-        <v>-6.3864908437962997</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-6.3864908986228208</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>412.32917220000002</v>
+        <v>412.32917215999998</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4178744000000165</v>
+        <v>1.4178743900000086</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2201658474305681</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.2201658174133128</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>412.58854830000001</v>
+        <v>412.58854832999998</v>
       </c>
       <c r="C374" s="5">
-        <v>0.25937609999999722</v>
+        <v>0.25937616999999591</v>
       </c>
       <c r="D374" s="5">
-        <v>0.75747840220385942</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>0.7574786074125095</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>414.98906219999998</v>
       </c>
       <c r="C375" s="5">
-        <v>2.4005138999999645</v>
+        <v>2.4005138699999975</v>
       </c>
       <c r="D375" s="5">
-        <v>7.2096225768262912</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>7.2096224832817413</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>415.29688520000002</v>
       </c>
       <c r="C376" s="5">
         <v>0.3078230000000417</v>
       </c>
       <c r="D376" s="5">
         <v>0.89375444509054436</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>416.03800869999998</v>
+        <v>416.03800866</v>
       </c>
       <c r="C377" s="5">
-        <v>0.74112349999995786</v>
+        <v>0.74112345999998297</v>
       </c>
       <c r="D377" s="5">
-        <v>2.1626200559089259</v>
+        <v>2.1626199380399003</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7269816155997235</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.7269816182144764</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>416.29194410000002</v>
+        <v>416.29194407</v>
       </c>
       <c r="C378" s="5">
-        <v>0.25393540000004577</v>
+        <v>0.25393540999999686</v>
       </c>
       <c r="D378" s="5">
-        <v>0.73490285702773051</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.73490288613611288</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>410.80361829999998</v>
+        <v>410.80361828000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.488325800000041</v>
+        <v>-5.4883257899999762</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.722385837426987</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-14.722385813501615</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>422.21370660000002</v>
+        <v>422.21370658000001</v>
       </c>
       <c r="C380" s="5">
-        <v>11.410088300000041</v>
+        <v>11.410088299999984</v>
       </c>
       <c r="D380" s="5">
-        <v>38.923851172379528</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>38.923851174572555</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>421.59487680000001</v>
+        <v>421.59487682999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.61882980000001453</v>
+        <v>-0.61882975000003171</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.7447057253189957</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.7447055855672855</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.03988980000003</v>
+        <v>420.03988984</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.5549869999999828</v>
+        <v>-1.5549869899999749</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.3373221225322283</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-4.3373220949002089</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>419.88401119999997</v>
+        <v>419.88401121999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.15587860000005094</v>
+        <v>-0.15587862000000996</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.44441731559246023</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-0.44441737245467516</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>423.9289551</v>
+        <v>423.92895513000002</v>
       </c>
       <c r="C384" s="5">
-        <v>4.0449439000000211</v>
+        <v>4.0449439100000291</v>
       </c>
       <c r="D384" s="5">
-        <v>12.192782468974016</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.192782500120236</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.10767720000001</v>
+        <v>424.10767719</v>
       </c>
       <c r="C385" s="5">
-        <v>0.17872210000001587</v>
+        <v>0.17872205999998414</v>
       </c>
       <c r="D385" s="5">
-        <v>0.5070767264462539</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.50707661265769755</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.56878799999998</v>
+        <v>425.56878802</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4611107999999717</v>
+        <v>1.4611108299999955</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2134113321812494</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.213411420439428</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>429.37801259999998</v>
       </c>
       <c r="C387" s="5">
-        <v>3.8092245999999932</v>
+        <v>3.8092245799999773</v>
       </c>
       <c r="D387" s="5">
-        <v>11.285965020158795</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.285964957399042</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.00262249999997</v>
+        <v>431.00262247000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.6246098999999958</v>
+        <v>1.6246098700000289</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6360494107188233</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.6360493233202904</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>434.0184319</v>
+        <v>434.01843188999999</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0158094000000233</v>
+        <v>3.0158094199999823</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7274318152670496</v>
+        <v>8.7274318760213418</v>
       </c>
       <c r="E389" s="5">
-        <v>4.3218222431608444</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.3218222507872328</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>433.49379599999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.52463590000002114</v>
+        <v>-0.52463589000001321</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4409396245906869</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.4409395973405514</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>436.74323149999998</v>
+        <v>436.74323146</v>
       </c>
       <c r="C391" s="5">
-        <v>3.2494355000000041</v>
+        <v>3.2494354600000293</v>
       </c>
       <c r="D391" s="5">
-        <v>9.3753765301423098</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.3753764099339563</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>437.18840440000002</v>
+        <v>437.18840439000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.4451729000000455</v>
+        <v>0.44517293000001246</v>
       </c>
       <c r="D392" s="5">
-        <v>1.2300420268372081</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.2300421103075054</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>440.14054220000003</v>
+        <v>440.14054221999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.9521378000000027</v>
+        <v>2.9521378299999697</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4108811501074854</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.4108812389782841</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>441.9685685</v>
+        <v>441.96856849</v>
       </c>
       <c r="C394" s="5">
-        <v>1.8280262999999763</v>
+        <v>1.8280262700000094</v>
       </c>
       <c r="D394" s="5">
-        <v>5.0993734783268962</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.0993733924826312</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>442.1172838</v>
+        <v>442.11728384000003</v>
       </c>
       <c r="C395" s="5">
-        <v>0.14871529999999211</v>
+        <v>0.14871535000003178</v>
       </c>
       <c r="D395" s="5">
-        <v>0.40452875938301602</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.40452889565192329</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>444.87775019999998</v>
+        <v>444.87775017000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7604663999999843</v>
+        <v>2.7604663299999856</v>
       </c>
       <c r="D396" s="5">
-        <v>7.7552182604287312</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.7552180562437067</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>446.22970830000003</v>
+        <v>446.22970827</v>
       </c>
       <c r="C397" s="5">
-        <v>1.3519581000000471</v>
+        <v>1.3519580999999903</v>
       </c>
       <c r="D397" s="5">
-        <v>3.7083053589385351</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.7083053591925541</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>449.16457700000001</v>
+        <v>449.16457699</v>
       </c>
       <c r="C398" s="5">
-        <v>2.9348686999999813</v>
+        <v>2.9348687199999972</v>
       </c>
       <c r="D398" s="5">
-        <v>8.1842943342522965</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>8.1842943926283098</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>449.03185200000001</v>
+        <v>449.03185194999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.13272499999999354</v>
+        <v>-0.13272504000002527</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.35401591192480986</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.35401601845098662</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>450.31425589999998</v>
+        <v>450.31425586</v>
       </c>
       <c r="C400" s="5">
-        <v>1.282403899999963</v>
+        <v>1.2824039100000277</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4814645939414968</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.4814646219113454</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>451.62508969999999</v>
+        <v>451.62508974000002</v>
       </c>
       <c r="C401" s="5">
-        <v>1.3108338000000117</v>
+        <v>1.3108338800000183</v>
       </c>
       <c r="D401" s="5">
-        <v>3.5495888464753822</v>
+        <v>3.549589066906722</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0566613088120373</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0566613204257473</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>457.10422629999999</v>
+        <v>457.10422631</v>
       </c>
       <c r="C402" s="5">
-        <v>5.4791366000000039</v>
+        <v>5.4791365699999801</v>
       </c>
       <c r="D402" s="5">
-        <v>15.570265384866055</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>15.570265292374398</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>454.76186209999997</v>
+        <v>454.76186213</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.34236420000002</v>
+        <v>-2.3423641800000041</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.9788426674171724</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-5.9788426176703657</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>457.24188359999999</v>
+        <v>457.24188355000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4800215000000208</v>
+        <v>2.4800214200000141</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7440382201652938</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.7440379955931995</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>457.07852430000003</v>
+        <v>457.07852434</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.16335929999996779</v>
+        <v>-0.16335921000001008</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.42788385302064968</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.42788361779516615</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>458.3645444</v>
+        <v>458.36454443999997</v>
       </c>
       <c r="C406" s="5">
         <v>1.2860200999999734</v>
       </c>
       <c r="D406" s="5">
-        <v>3.429017586444405</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.4290175861396488</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>461.70918239999997</v>
       </c>
       <c r="C407" s="5">
-        <v>3.3446379999999749</v>
+        <v>3.34463796</v>
       </c>
       <c r="D407" s="5">
-        <v>9.1163784439885589</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.1163783297218757</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>462.54116149999999</v>
+        <v>462.54116150999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.83197910000001229</v>
+        <v>0.83197911000002023</v>
       </c>
       <c r="D408" s="5">
-        <v>2.1839055369710092</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>2.1839055634812476</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>463.23147369999998</v>
+        <v>463.23147374000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.69031219999999394</v>
+        <v>0.69031223000001773</v>
       </c>
       <c r="D409" s="5">
-        <v>1.8056948657920735</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.8056949448709059</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>466.22353500000003</v>
+        <v>466.22353501999999</v>
       </c>
       <c r="C410" s="5">
-        <v>2.9920613000000458</v>
+        <v>2.9920612799999731</v>
       </c>
       <c r="D410" s="5">
-        <v>8.0322953227377916</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.0322952664069867</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>466.36389880000002</v>
+        <v>466.36389878</v>
       </c>
       <c r="C411" s="5">
-        <v>0.14036379999998871</v>
+        <v>0.14036376000001383</v>
       </c>
       <c r="D411" s="5">
-        <v>0.36187737165358502</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.36187726834189249</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>467.65233890000002</v>
+        <v>467.65233889000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.2884401000000025</v>
+        <v>1.2884401100000105</v>
       </c>
       <c r="D412" s="5">
-        <v>3.3661252853331991</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.3661253120036205</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>469.60514339999997</v>
+        <v>469.60514337000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.9528044999999565</v>
+        <v>1.9528044799999975</v>
       </c>
       <c r="D413" s="5">
-        <v>5.1276145706073306</v>
+        <v>5.1276145169923071</v>
       </c>
       <c r="E413" s="5">
-        <v>3.9811901752277556</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.9811901593755694</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>470.61852119999998</v>
+        <v>470.61852120999998</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0133778000000007</v>
+        <v>1.0133778399999755</v>
       </c>
       <c r="D414" s="5">
-        <v>2.6204793737733434</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.6204794786088392</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>471.56591420000001</v>
+        <v>471.56591422999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.94739300000003368</v>
+        <v>0.9473930199999927</v>
       </c>
       <c r="D415" s="5">
-        <v>2.4426234293982052</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.4426234814831416</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>472.61645650000003</v>
+        <v>472.61645644999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0505423000000178</v>
+        <v>1.0505422200000112</v>
       </c>
       <c r="D416" s="5">
-        <v>2.7063289568568072</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.7063287480607379</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>472.69815569999997</v>
+        <v>472.69815574</v>
       </c>
       <c r="C417" s="5">
-        <v>8.1699199999945904E-2</v>
+        <v>8.1699290000017299E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.20763624317483576</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.2076364721469659</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>473.80253149999999</v>
+        <v>473.80253154000002</v>
       </c>
       <c r="C418" s="5">
         <v>1.1043758000000139</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8398957022224947</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8398957019791782</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>474.83134460000002</v>
+        <v>474.83134461999998</v>
       </c>
       <c r="C419" s="5">
-        <v>1.0288131000000362</v>
+        <v>1.0288130799999635</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6370207436840376</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.6370206915813821</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>472.72105290000002</v>
+        <v>472.72105289000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.1102917000000048</v>
+        <v>-2.1102917299999717</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.2047071576809545</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.2047072296581787</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>479.40454169999998</v>
+        <v>479.40454170999999</v>
       </c>
       <c r="C421" s="5">
-        <v>6.6834887999999637</v>
+        <v>6.6834888199999796</v>
       </c>
       <c r="D421" s="5">
-        <v>18.349491783320836</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>18.34949184298813</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>479.66812599999997</v>
+        <v>479.66812604</v>
       </c>
       <c r="C422" s="5">
-        <v>0.26358429999999089</v>
+        <v>0.26358433000001469</v>
       </c>
       <c r="D422" s="5">
-        <v>0.66177805696872039</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.66177813250372086</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>481.85014519999999</v>
+        <v>481.85014523000001</v>
       </c>
       <c r="C423" s="5">
-        <v>2.1820192000000134</v>
+        <v>2.1820191900000054</v>
       </c>
       <c r="D423" s="5">
-        <v>5.5974921442377035</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.5974921174612779</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>483.67611920000002</v>
+        <v>483.67611919000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.8259740000000306</v>
+        <v>1.8259739599999989</v>
       </c>
       <c r="D424" s="5">
-        <v>4.6433929858063383</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.6433928816629999</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>484.44051719999999</v>
+        <v>484.44051717999997</v>
       </c>
       <c r="C425" s="5">
-        <v>0.76439799999997149</v>
+        <v>0.76439798999996356</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9130422953661075</v>
+        <v>1.9130422701612027</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1591165489777362</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.1591165513089825</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>486.28784810000002</v>
       </c>
       <c r="C426" s="5">
-        <v>1.8473309000000313</v>
+        <v>1.8473309200000472</v>
       </c>
       <c r="D426" s="5">
-        <v>4.6731985711470747</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.6731986230039491</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>488.04043339999998</v>
+        <v>488.04043340999999</v>
       </c>
       <c r="C427" s="5">
-        <v>1.7525852999999643</v>
+        <v>1.7525853099999722</v>
       </c>
       <c r="D427" s="5">
-        <v>4.4115744430380799</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.4115744687109881</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>490.35600929999998</v>
+        <v>490.35600934000001</v>
       </c>
       <c r="C428" s="5">
-        <v>2.3155758999999989</v>
+        <v>2.3155759300000227</v>
       </c>
       <c r="D428" s="5">
-        <v>5.844519024439121</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>5.8445191020231269</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>492.54569509999999</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1896858000000066</v>
+        <v>2.1896857599999748</v>
       </c>
       <c r="D429" s="5">
-        <v>5.4921900472512775</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>5.492189943986836</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>494.80084590000001</v>
+        <v>494.80084584999997</v>
       </c>
       <c r="C430" s="5">
-        <v>2.255150800000024</v>
+        <v>2.2551507499999843</v>
       </c>
       <c r="D430" s="5">
-        <v>5.63476470344213</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>5.6347645753483944</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>494.34092099999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.45992490000003272</v>
+        <v>-0.45992484999999306</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1097334637791278</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.1097333438637946</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>495.63831850000003</v>
+        <v>495.63831851999998</v>
       </c>
       <c r="C432" s="5">
-        <v>1.2973975000000451</v>
+        <v>1.2973975200000041</v>
       </c>
       <c r="D432" s="5">
-        <v>3.195260248757914</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.1952602987274759</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>497.07652610000002</v>
+        <v>497.07652608000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.4382075999999984</v>
+        <v>1.4382075600000235</v>
       </c>
       <c r="D433" s="5">
-        <v>3.5381868443371101</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.5381867442110471</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>496.3910242</v>
+        <v>496.39102415999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.68550190000001976</v>
+        <v>-0.68550192000003562</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6423860293694692</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.6423860769899878</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>494.84125599999999</v>
+        <v>494.84125602</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.5497682000000168</v>
+        <v>-1.5497681399999692</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.6828180780335673</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-3.6828179381824921</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>496.82003789999999</v>
+        <v>496.82003786000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.9787819000000013</v>
+        <v>1.9787818400000106</v>
       </c>
       <c r="D436" s="5">
-        <v>4.9055431962919949</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>4.9055430440584136</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>496.0505751</v>
+        <v>496.05057512000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.76946279999998524</v>
+        <v>-0.76946273999999448</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.8427808217651553</v>
+        <v>-1.8427806794405033</v>
       </c>
       <c r="E437" s="5">
-        <v>2.3965910133001644</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.3965910216560582</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>498.36357140000001</v>
+        <v>498.36357139</v>
       </c>
       <c r="C438" s="5">
-        <v>2.3129963000000089</v>
+        <v>2.3129962699999851</v>
       </c>
       <c r="D438" s="5">
-        <v>5.7411388530326013</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.7411387764115585</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>497.46267399999999</v>
+        <v>497.57507026000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.90089740000001939</v>
+        <v>-0.78850112999998601</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.1478152395279393</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.8821816901930077</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>497.61047368999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>3.5403429999973923E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>8.5415745348393912E-2</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE238000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>