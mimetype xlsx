--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{183B381C-60D3-41AA-B0A0-10244969B782}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6B0CFAAD-703F-4E7E-8077-788C4BE1D92A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B5C4F79-8321-4EE1-A840-350AF2FFD71D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{69B4A76C-5E1B-47FB-A3B4-C45C7B014C91}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7325DCD-0225-4E82-B654-291C084566F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B010B3B4-15D7-4726-842B-F263CB013516}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>160.57438751999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>160.61921534000001</v>
       </c>
       <c r="C7" s="5">
         <v>4.4827820000023166E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.3355208665680065</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>161.19570818</v>
       </c>
       <c r="C8" s="5">
         <v>0.57649283999998602</v>
       </c>
       <c r="D8" s="5">
         <v>4.39307623284384</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>162.50544153999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.3097333599999956</v>
       </c>
       <c r="D9" s="5">
         <v>10.197870326709246</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>163.24907554999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.74363400999999385</v>
       </c>
       <c r="D10" s="5">
         <v>5.6316031675320843</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>165.61224048</v>
       </c>
       <c r="C11" s="5">
         <v>2.3631649300000106</v>
       </c>
       <c r="D11" s="5">
         <v>18.82297538018074</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>165.58911821000001</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3122269999987566E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-0.16741170408905992</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>166.83326366</v>
       </c>
       <c r="C13" s="5">
         <v>1.2441454499999907</v>
       </c>
       <c r="D13" s="5">
         <v>9.3982128101333338</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>166.73881746999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.444619000001353E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67722232384895831</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>165.09308297999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6457344899999953</v>
       </c>
       <c r="D15" s="5">
         <v>-11.221883439985325</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>167.77439591000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.6813129300000185</v>
       </c>
       <c r="D16" s="5">
         <v>21.328177145329729</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>166.37639246000001</v>
       </c>
       <c r="C17" s="5">
         <v>-1.3980034500000045</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5534024944187834</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>168.27650424000001</v>
       </c>
       <c r="C18" s="5">
         <v>1.9001117800000031</v>
       </c>
       <c r="D18" s="5">
         <v>14.599134666926105</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>170.46163623000001</v>
       </c>
       <c r="C19" s="5">
         <v>2.1851319900000021</v>
       </c>
       <c r="D19" s="5">
         <v>16.744937423115715</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>171.13436118999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.67272495999998227</v>
       </c>
       <c r="D20" s="5">
         <v>4.8399445558912291</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>169.93581524000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.198545949999982</v>
       </c>
       <c r="D21" s="5">
         <v>-8.0879579519910862</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>171.12006797999999</v>
       </c>
       <c r="C22" s="5">
         <v>1.1842527399999767</v>
       </c>
       <c r="D22" s="5">
         <v>8.6906778727051872</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.04308434000001</v>
       </c>
       <c r="C23" s="5">
         <v>-7.6983639999980369E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.53852321738055986</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>170.43193898000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.61114535999999475</v>
       </c>
       <c r="D24" s="5">
         <v>-4.2043945068952375</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>169.97699935</v>
       </c>
       <c r="C25" s="5">
         <v>-0.45493963000001258</v>
       </c>
       <c r="D25" s="5">
         <v>-3.1565885123379434</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>171.28414652000001</v>
       </c>
       <c r="C26" s="5">
         <v>1.3071471700000075</v>
       </c>
       <c r="D26" s="5">
         <v>9.6286628368150708</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.37942408000000682</v>
       </c>
       <c r="D27" s="5">
         <v>2.6908345302700365</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>171.83748266000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.17391205999999215</v>
       </c>
       <c r="D28" s="5">
         <v>1.2225148363610661</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>171.78251578999999</v>
       </c>
       <c r="C29" s="5">
         <v>-5.4966870000015433E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.38317787943734638</v>
       </c>
       <c r="E29" s="5">
         <v>3.2493331836725092</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>173.96910550999999</v>
       </c>
       <c r="C30" s="5">
         <v>2.1865897200000006</v>
       </c>
       <c r="D30" s="5">
         <v>16.390641096157065</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
         <v>0.3881300900000042</v>
       </c>
       <c r="D31" s="5">
         <v>2.7103315672516448</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>175.55722671999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.1999911199999929</v>
       </c>
       <c r="D32" s="5">
         <v>8.5787513794985504</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>177.27978974999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.7225630300000034</v>
       </c>
       <c r="D33" s="5">
         <v>12.431031666201564</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>177.67469908000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.3949093300000186</v>
       </c>
       <c r="D34" s="5">
         <v>2.7061209758103111</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.49141158</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
         <v>-1.2309089030092091</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>181.44774215999999</v>
       </c>
       <c r="C36" s="5">
         <v>3.9563305799999853</v>
       </c>
       <c r="D36" s="5">
         <v>30.283885188171112</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.24297804</v>
       </c>
       <c r="C37" s="5">
         <v>-1.204764119999993</v>
       </c>
       <c r="D37" s="5">
         <v>-7.6830535674820339</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>180.15367451</v>
       </c>
       <c r="C38" s="5">
         <v>-8.9303529999995135E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-0.59293677920575494</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.25612262999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.1024481199999911</v>
       </c>
       <c r="D39" s="5">
         <v>7.5956540555018437</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>180.96620393000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
         <v>-1.9026012174742313</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>180.80813922999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
         <v>-1.0431178770094252</v>
       </c>
       <c r="E41" s="5">
         <v>5.2540989974984464</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>180.98886436000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.18072513000001322</v>
       </c>
       <c r="D42" s="5">
         <v>1.2060650390414818</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>180.61347732999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.37538703000001306</v>
       </c>
       <c r="D43" s="5">
         <v>-2.4607101139872745</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>181.41813893</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
         <v>5.4791544616342946</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>182.27769215000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.85955322000000933</v>
       </c>
       <c r="D45" s="5">
         <v>5.8360848788042485</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>183.60860954</v>
       </c>
       <c r="C46" s="5">
         <v>1.3309173899999962</v>
       </c>
       <c r="D46" s="5">
         <v>9.1224845133535801</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.42814387999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.8195343399999899</v>
       </c>
       <c r="D47" s="5">
         <v>12.561873328693274</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>189.51367596</v>
       </c>
       <c r="C48" s="5">
         <v>4.0855320800000072</v>
       </c>
       <c r="D48" s="5">
         <v>29.89093842649304</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>189.17273699</v>
       </c>
       <c r="C49" s="5">
         <v>-0.34093896999999629</v>
       </c>
       <c r="D49" s="5">
         <v>-2.1375913319816253</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>190.21982020999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0470832199999904</v>
       </c>
       <c r="D50" s="5">
         <v>6.8480582318156236</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>192.62542511000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
         <v>16.277080768853057</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>194.00268739000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.3772622799999965</v>
       </c>
       <c r="D52" s="5">
         <v>8.9255168592338396</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>197.25606636000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.25337897</v>
       </c>
       <c r="D53" s="5">
         <v>22.087575017311913</v>
       </c>
       <c r="E53" s="5">
         <v>9.0968953057346305</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>197.21240635000001</v>
       </c>
       <c r="C54" s="5">
         <v>-4.3660009999996419E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.26528096438597215</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>196.63874761</v>
       </c>
       <c r="C55" s="5">
         <v>-0.57365874000001327</v>
       </c>
       <c r="D55" s="5">
         <v>-3.4352975285610543</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>199.51847366999999</v>
       </c>
       <c r="C56" s="5">
         <v>2.8797260599999959</v>
       </c>
       <c r="D56" s="5">
         <v>19.060628493539667</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.9152263299999959</v>
       </c>
       <c r="D57" s="5">
         <v>33.91601017995454</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>204.27665644999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.15704354999999737</v>
       </c>
       <c r="D58" s="5">
         <v>-0.91794101419514496</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.52601397000001</v>
       </c>
       <c r="C59" s="5">
         <v>2.249357520000018</v>
       </c>
       <c r="D59" s="5">
         <v>14.043954214987476</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>209.91048176000001</v>
       </c>
       <c r="C60" s="5">
         <v>3.3844677900000022</v>
       </c>
       <c r="D60" s="5">
         <v>21.538073363767584</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>211.68991124999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.7794294899999841</v>
       </c>
       <c r="D61" s="5">
         <v>10.660448393454613</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>214.11960879</v>
       </c>
       <c r="C62" s="5">
         <v>2.4296975400000065</v>
       </c>
       <c r="D62" s="5">
         <v>14.676746924154372</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.46711465999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.347505869999992</v>
       </c>
       <c r="D63" s="5">
         <v>7.8188406135337951</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>218.51623537</v>
       </c>
       <c r="C64" s="5">
         <v>3.0491207100000111</v>
       </c>
       <c r="D64" s="5">
         <v>18.367524648362753</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>221.35878915999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.8425537899999824</v>
       </c>
       <c r="D65" s="5">
         <v>16.77684258199783</v>
       </c>
       <c r="E65" s="5">
         <v>12.219002053914817</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.91460566000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
         <v>-2.3815486880579773</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>222.38684398999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4722383299999819</v>
       </c>
       <c r="D67" s="5">
         <v>8.2968785612448137</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>223.59811635</v>
       </c>
       <c r="C68" s="5">
         <v>1.2112723600000095</v>
       </c>
       <c r="D68" s="5">
         <v>6.7354261632567525</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>224.22864612999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.63052977999998916</v>
       </c>
       <c r="D69" s="5">
         <v>3.4368887547300497</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>225.45935667000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.2307105400000182</v>
       </c>
       <c r="D70" s="5">
         <v>6.7888783233629235</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>227.70892101000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.2495643400000063</v>
       </c>
       <c r="D71" s="5">
         <v>12.652642549119332</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>226.14907518999999</v>
       </c>
       <c r="C72" s="5">
         <v>-1.5598458200000209</v>
       </c>
       <c r="D72" s="5">
         <v>-7.9174689536434473</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>227.70404231000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.5549671200000148</v>
       </c>
       <c r="D73" s="5">
         <v>8.5703137193845702</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>230.73832388</v>
       </c>
       <c r="C74" s="5">
         <v>3.0342815699999903</v>
       </c>
       <c r="D74" s="5">
         <v>17.216275149984494</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>232.00334498999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.2650211099999922</v>
       </c>
       <c r="D75" s="5">
         <v>6.7810423911235373</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>232.81754705</v>
       </c>
       <c r="C76" s="5">
         <v>0.81420206000001372</v>
       </c>
       <c r="D76" s="5">
         <v>4.2935744651691365</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>235.66836033999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.8508132899999907</v>
       </c>
       <c r="D77" s="5">
         <v>15.724910079321708</v>
       </c>
       <c r="E77" s="5">
         <v>6.4644242201997715</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>237.04345569</v>
       </c>
       <c r="C78" s="5">
         <v>1.3750953500000094</v>
       </c>
       <c r="D78" s="5">
         <v>7.2309799322985757</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>237.41307230999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.36961661999998796</v>
       </c>
       <c r="D79" s="5">
         <v>1.8872640632755955</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>239.41361645999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.0005441499999961</v>
       </c>
       <c r="D80" s="5">
         <v>10.59376040067681</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>241.75591018</v>
       </c>
       <c r="C81" s="5">
         <v>2.3422937200000149</v>
       </c>
       <c r="D81" s="5">
         <v>12.392941432849236</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>242.50649917000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.75058899000001134</v>
       </c>
       <c r="D82" s="5">
         <v>3.7899698370138957</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>243.75553352</v>
       </c>
       <c r="C83" s="5">
         <v>1.2490343499999881</v>
       </c>
       <c r="D83" s="5">
         <v>6.3587477108556945</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>243.47773379</v>
       </c>
       <c r="C84" s="5">
         <v>-0.27779972999999814</v>
       </c>
       <c r="D84" s="5">
         <v>-1.3590585506261021</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>245.71330983999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.2355760499999917</v>
       </c>
       <c r="D85" s="5">
         <v>11.59202914168327</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>246.21731467999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.50400483999999324</v>
       </c>
       <c r="D86" s="5">
         <v>2.4893882320637051</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>249.11779013</v>
       </c>
       <c r="C87" s="5">
         <v>2.9004754500000161</v>
       </c>
       <c r="D87" s="5">
         <v>15.089002791230378</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>252.54159743</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
         <v>17.798067624664316</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>253.53185225999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.99025482999999781</v>
       </c>
       <c r="D89" s="5">
         <v>4.808202568375286</v>
       </c>
       <c r="E89" s="5">
         <v>7.5799279522411167</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>254.69157190999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.1597196499999995</v>
       </c>
       <c r="D90" s="5">
         <v>5.6293321359524473</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>257.96471394999998</v>
       </c>
       <c r="C91" s="5">
         <v>3.273142039999982</v>
       </c>
       <c r="D91" s="5">
         <v>16.559793128533819</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.5431164500000136</v>
       </c>
       <c r="D92" s="5">
         <v>7.4192084842379824</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>259.33807091</v>
       </c>
       <c r="C93" s="5">
         <v>-0.16975948999998991</v>
       </c>
       <c r="D93" s="5">
         <v>-0.78217314306028296</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>262.18320145000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.8451305400000138</v>
       </c>
       <c r="D94" s="5">
         <v>13.989023805408651</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>262.64104863</v>
       </c>
       <c r="C95" s="5">
         <v>0.45784717999998747</v>
       </c>
       <c r="D95" s="5">
         <v>2.1157891368105419</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>266.50219271999998</v>
       </c>
       <c r="C96" s="5">
         <v>3.861144089999982</v>
       </c>
       <c r="D96" s="5">
         <v>19.140164498870192</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>268.37418824999997</v>
       </c>
       <c r="C97" s="5">
         <v>1.8719955299999924</v>
       </c>
       <c r="D97" s="5">
         <v>8.7625762673017924</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>269.43478701999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.0605987700000128</v>
       </c>
       <c r="D98" s="5">
         <v>4.8467760588309261</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>268.44006221000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.9947248099999797</v>
       </c>
       <c r="D99" s="5">
         <v>-4.3414127626473897</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>270.04806754999998</v>
       </c>
       <c r="C100" s="5">
         <v>1.608005339999977</v>
       </c>
       <c r="D100" s="5">
         <v>7.4298369501476724</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>271.70333270999998</v>
       </c>
       <c r="C101" s="5">
         <v>1.655265159999999</v>
       </c>
       <c r="D101" s="5">
         <v>7.6085303087352285</v>
       </c>
       <c r="E101" s="5">
         <v>7.1673362885247727</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>276.30386858000003</v>
       </c>
       <c r="C102" s="5">
         <v>4.6005358700000443</v>
       </c>
       <c r="D102" s="5">
         <v>22.321838837286624</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>277.98908446000002</v>
       </c>
       <c r="C103" s="5">
         <v>1.685215879999987</v>
       </c>
       <c r="D103" s="5">
         <v>7.5695449489724176</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>280.00873276999999</v>
       </c>
       <c r="C104" s="5">
         <v>2.0196483099999796</v>
       </c>
       <c r="D104" s="5">
         <v>9.0751941641384892</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>283.72043888000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.7117061100000228</v>
       </c>
       <c r="D105" s="5">
         <v>17.119325452532408</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>286.31679025</v>
       </c>
       <c r="C106" s="5">
         <v>2.5963513699999794</v>
       </c>
       <c r="D106" s="5">
         <v>11.551220254531348</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>287.82500864000002</v>
       </c>
       <c r="C107" s="5">
         <v>1.5082183900000246</v>
       </c>
       <c r="D107" s="5">
         <v>6.5075795917879375</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>290.36514742000003</v>
       </c>
       <c r="C108" s="5">
         <v>2.5401387800000066</v>
       </c>
       <c r="D108" s="5">
         <v>11.119818688783578</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>291.80448335</v>
       </c>
       <c r="C109" s="5">
         <v>1.4393359299999702</v>
       </c>
       <c r="D109" s="5">
         <v>6.1132660706578079</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>293.97176991999999</v>
       </c>
       <c r="C110" s="5">
         <v>2.1672865699999875</v>
       </c>
       <c r="D110" s="5">
         <v>9.2858673517265409</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>298.02456031000003</v>
       </c>
       <c r="C111" s="5">
         <v>4.052790390000041</v>
       </c>
       <c r="D111" s="5">
         <v>17.857478422194539</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>299.00648188000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.98192156999999725</v>
       </c>
       <c r="D112" s="5">
         <v>4.026159702688159</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>301.16672371999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.1602418399999692</v>
       </c>
       <c r="D113" s="5">
         <v>9.0226103848623609</v>
       </c>
       <c r="E113" s="5">
         <v>10.843956427081247</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>302.58240945</v>
       </c>
       <c r="C114" s="5">
         <v>1.415685730000007</v>
       </c>
       <c r="D114" s="5">
         <v>5.7889504587168128</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>305.09938548000002</v>
       </c>
       <c r="C115" s="5">
         <v>2.5169760300000235</v>
       </c>
       <c r="D115" s="5">
         <v>10.451564780672463</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>306.09114040999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.9917549299999564</v>
       </c>
       <c r="D116" s="5">
         <v>3.9712148190165886</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>308.35906212999998</v>
       </c>
       <c r="C117" s="5">
         <v>2.2679217200000039</v>
       </c>
       <c r="D117" s="5">
         <v>9.262587234894081</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>305.58118051000002</v>
       </c>
       <c r="C118" s="5">
         <v>-2.7778816199999596</v>
       </c>
       <c r="D118" s="5">
         <v>-10.290454052246378</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>308.24031804999998</v>
       </c>
       <c r="C119" s="5">
         <v>2.6591375399999606</v>
       </c>
       <c r="D119" s="5">
         <v>10.956839477710268</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.79133736</v>
       </c>
       <c r="C120" s="5">
         <v>2.5510193100000151</v>
       </c>
       <c r="D120" s="5">
         <v>10.396049828653563</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>309.47812692999997</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3132104300000265</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9542607250734338</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>313.06227795000001</v>
       </c>
       <c r="C122" s="5">
         <v>3.5841510200000357</v>
       </c>
       <c r="D122" s="5">
         <v>14.817840837959494</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>316.13127734</v>
       </c>
       <c r="C123" s="5">
         <v>3.0689993899999877</v>
       </c>
       <c r="D123" s="5">
         <v>12.419254619623388</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>317.63531015000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.5040328100000124</v>
       </c>
       <c r="D124" s="5">
         <v>5.8609306478148993</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>319.58061488999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.9453047399999832</v>
       </c>
       <c r="D125" s="5">
         <v>7.6018740300211052</v>
       </c>
       <c r="E125" s="5">
         <v>6.1141851737643194</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>320.58147114000002</v>
       </c>
       <c r="C126" s="5">
         <v>1.0008562500000266</v>
       </c>
       <c r="D126" s="5">
         <v>3.8235499346830348</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>322.33448165999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7530105199999753</v>
       </c>
       <c r="D127" s="5">
         <v>6.7628572709979684</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>325.98445186999999</v>
       </c>
       <c r="C128" s="5">
         <v>3.6499702099999922</v>
       </c>
       <c r="D128" s="5">
         <v>14.467300043120135</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>325.09913597000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.8853158999999664</v>
       </c>
       <c r="D129" s="5">
         <v>-3.2107454038481698</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>325.28686159</v>
       </c>
       <c r="C130" s="5">
         <v>0.18772561999998061</v>
       </c>
       <c r="D130" s="5">
         <v>0.69513431801258019</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>330.04010650999999</v>
       </c>
       <c r="C131" s="5">
         <v>4.753244919999986</v>
       </c>
       <c r="D131" s="5">
         <v>19.015179121566518</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>328.78952518</v>
       </c>
       <c r="C132" s="5">
         <v>-1.2505813299999886</v>
       </c>
       <c r="D132" s="5">
         <v>-4.4534405749598438</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>329.83722036</v>
       </c>
       <c r="C133" s="5">
         <v>1.0476951800000052</v>
       </c>
       <c r="D133" s="5">
         <v>3.8915597143496017</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>332.21236353</v>
       </c>
       <c r="C134" s="5">
         <v>2.3751431700000012</v>
       </c>
       <c r="D134" s="5">
         <v>8.9917308792816009</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>331.59274271999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6196208100000149</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2153441947447727</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>331.35031862</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
         <v>-0.87378879415780375</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>332.60710096000003</v>
       </c>
       <c r="C137" s="5">
         <v>1.2567823400000293</v>
       </c>
       <c r="D137" s="5">
         <v>4.6476529655250731</v>
       </c>
       <c r="E137" s="5">
         <v>4.0761189706339795</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>333.85212491999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.2450239599999691</v>
       </c>
       <c r="D138" s="5">
         <v>4.5855138955081198</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>334.81430487</v>
       </c>
       <c r="C139" s="5">
         <v>0.96217995000000656</v>
       </c>
       <c r="D139" s="5">
         <v>3.5138164055533938</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>335.07805588000002</v>
       </c>
       <c r="C140" s="5">
         <v>0.26375101000002132</v>
       </c>
       <c r="D140" s="5">
         <v>0.94941016864664718</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>334.09964269</v>
       </c>
       <c r="C141" s="5">
         <v>-0.97841319000002613</v>
       </c>
       <c r="D141" s="5">
         <v>-3.4482188210426479</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>334.77426494999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.67462225999997827</v>
       </c>
       <c r="D142" s="5">
         <v>2.4501615950453859</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>334.97220117000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19793622000003097</v>
       </c>
       <c r="D143" s="5">
         <v>0.71181513491924697</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>331.79382571000002</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1783754599999838</v>
       </c>
       <c r="D144" s="5">
         <v>-10.810363173523251</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
         <v>1.0267914899999937</v>
       </c>
       <c r="D145" s="5">
         <v>3.7774652739477776</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>330.86978009000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.950837110000009</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8114458009427832</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>329.31792302000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5518570699999827</v>
       </c>
       <c r="D147" s="5">
         <v>-5.4853394763038406</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>330.07565756000002</v>
       </c>
       <c r="C148" s="5">
         <v>0.75773454000000129</v>
       </c>
       <c r="D148" s="5">
         <v>2.7963166123804006</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.95546605999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.1201915000000326</v>
       </c>
       <c r="D149" s="5">
         <v>-7.4414549940164836</v>
       </c>
       <c r="E149" s="5">
         <v>-1.3985374595353095</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>326.05729525999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
         <v>-6.7285829558845434</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>324.91214377</v>
       </c>
       <c r="C151" s="5">
         <v>-1.1451514899999893</v>
       </c>
       <c r="D151" s="5">
         <v>-4.1340756428725811</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>325.64031678999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.72817301999998563</v>
       </c>
       <c r="D152" s="5">
         <v>2.7227645717260884</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>324.78181803000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.85849875999997494</v>
       </c>
       <c r="D153" s="5">
         <v>-3.1181374259032002</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.71560326999997415</v>
       </c>
       <c r="D154" s="5">
         <v>2.676279880977761</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>324.60259561999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.89482567999999674</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2494970039839033</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>323.93725382000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
         <v>-2.4321141465298179</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>324.48162359000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.54436977000000297</v>
       </c>
       <c r="D157" s="5">
         <v>2.03531813135851</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>321.55150535000001</v>
       </c>
       <c r="C158" s="5">
         <v>-2.930118240000013</v>
       </c>
       <c r="D158" s="5">
         <v>-10.313869161467936</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>319.51616352000002</v>
       </c>
       <c r="C159" s="5">
         <v>-2.035341829999993</v>
       </c>
       <c r="D159" s="5">
         <v>-7.3367709587156877</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>319.32891805999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.18724546000004239</v>
       </c>
       <c r="D160" s="5">
         <v>-0.70097154736987743</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>316.47026620999998</v>
       </c>
       <c r="C161" s="5">
         <v>-2.8586518500000011</v>
       </c>
       <c r="D161" s="5">
         <v>-10.229022515045639</v>
       </c>
       <c r="E161" s="5">
         <v>-3.5020608096523631</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
         <v>2.2683910900000228</v>
       </c>
       <c r="D162" s="5">
         <v>8.9486661128817211</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>317.37202655999999</v>
       </c>
       <c r="C163" s="5">
         <v>-1.3666307400000051</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0255309410861759</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>314.37339349000001</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9986330699999826</v>
       </c>
       <c r="D164" s="5">
         <v>-10.766966611103657</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>315.06752144000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.69412794999999505</v>
       </c>
       <c r="D165" s="5">
         <v>2.6819814905825412</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>317.61223395000002</v>
       </c>
       <c r="C166" s="5">
         <v>2.5447125100000108</v>
       </c>
       <c r="D166" s="5">
         <v>10.134410543043204</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>315.96202410000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6502098500000102</v>
       </c>
       <c r="D167" s="5">
         <v>-6.0596923001701501</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>316.83494490999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.87292080999998234</v>
       </c>
       <c r="D168" s="5">
         <v>3.3661304091428867</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>317.91238156999998</v>
       </c>
       <c r="C169" s="5">
         <v>1.0774366599999894</v>
       </c>
       <c r="D169" s="5">
         <v>4.1579451872102435</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>317.56768367000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.34469789999997147</v>
       </c>
       <c r="D170" s="5">
         <v>-1.293374249467083</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>317.74541314999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.17772947999998223</v>
       </c>
       <c r="D171" s="5">
         <v>0.67366139853801688</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>316.66622059000002</v>
       </c>
       <c r="C172" s="5">
         <v>-1.0791925599999672</v>
       </c>
       <c r="D172" s="5">
         <v>-4.0004082923131623</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>316.93446867</v>
       </c>
       <c r="C173" s="5">
         <v>0.26824807999997802</v>
       </c>
       <c r="D173" s="5">
         <v>1.0212698923149022</v>
       </c>
       <c r="E173" s="5">
         <v>0.14668122397698546</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>316.12197658999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.81249208000002682</v>
       </c>
       <c r="D174" s="5">
         <v>-3.0333088952405052</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>314.55131972999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5706568599999855</v>
       </c>
       <c r="D175" s="5">
         <v>-5.8019581948684618</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>313.82386917999997</v>
       </c>
       <c r="C176" s="5">
         <v>-0.72745055000001457</v>
       </c>
       <c r="D176" s="5">
         <v>-2.7401643891177829</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>314.67477049000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.85090131000004021</v>
       </c>
       <c r="D177" s="5">
         <v>3.3026395034982503</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>312.64981447999997</v>
       </c>
       <c r="C178" s="5">
         <v>-2.0249560100000394</v>
       </c>
       <c r="D178" s="5">
         <v>-7.4545621660311978</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>312.37544505</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27436942999997882</v>
       </c>
       <c r="D179" s="5">
         <v>-1.0480058464925723</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>315.61925004</v>
       </c>
       <c r="C180" s="5">
         <v>3.243804990000001</v>
       </c>
       <c r="D180" s="5">
         <v>13.198102742542051</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>314.97009215999998</v>
       </c>
       <c r="C181" s="5">
         <v>-0.64915788000001839</v>
       </c>
       <c r="D181" s="5">
         <v>-2.4404007612815914</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>315.46398017000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.49388801000003468</v>
       </c>
       <c r="D182" s="5">
         <v>1.8979698065013428</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>317.63099821999998</v>
       </c>
       <c r="C183" s="5">
         <v>2.1670180499999674</v>
       </c>
       <c r="D183" s="5">
         <v>8.5618441225341346</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>316.99347613999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.63752207999999655</v>
       </c>
       <c r="D184" s="5">
         <v>-2.3821274278677751</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>318.70172129999997</v>
       </c>
       <c r="C185" s="5">
         <v>1.7082451599999899</v>
       </c>
       <c r="D185" s="5">
         <v>6.6618266516490277</v>
       </c>
       <c r="E185" s="5">
         <v>0.55760821390495874</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>320.84301857000003</v>
       </c>
       <c r="C186" s="5">
         <v>2.1412972700000523</v>
       </c>
       <c r="D186" s="5">
         <v>8.3672904117138014</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>320.99465134000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.15163276999999198</v>
       </c>
       <c r="D187" s="5">
         <v>0.56860531028553041</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>322.08831142000003</v>
       </c>
       <c r="C188" s="5">
         <v>1.0936600800000065</v>
       </c>
       <c r="D188" s="5">
         <v>4.1660087123908784</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>324.32182646000001</v>
       </c>
       <c r="C189" s="5">
         <v>2.2335150399999861</v>
       </c>
       <c r="D189" s="5">
         <v>8.6462024591682063</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>324.36417082000003</v>
       </c>
       <c r="C190" s="5">
         <v>4.2344360000015513E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.15678789547752814</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>325.62050848000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.2563376599999856</v>
       </c>
       <c r="D191" s="5">
         <v>4.7481805521796705</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>327.07968362999998</v>
       </c>
       <c r="C192" s="5">
         <v>1.4591751499999646</v>
       </c>
       <c r="D192" s="5">
         <v>5.5119929720263805</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>326.86051772000002</v>
       </c>
       <c r="C193" s="5">
         <v>-0.21916590999995833</v>
       </c>
       <c r="D193" s="5">
         <v>-0.80112588913707761</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>329.20916997</v>
       </c>
       <c r="C194" s="5">
         <v>2.3486522499999865</v>
       </c>
       <c r="D194" s="5">
         <v>8.971646850916315</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>328.84855276000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.3606172099999867</v>
       </c>
       <c r="D195" s="5">
         <v>-1.3065948462571808</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>331.01067671999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.162123959999974</v>
       </c>
       <c r="D196" s="5">
         <v>8.1814521468934096</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>332.93863884000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.9279621200000179</v>
       </c>
       <c r="D197" s="5">
         <v>7.2176713062017006</v>
       </c>
       <c r="E197" s="5">
         <v>4.4671605418153737</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>335.16524045</v>
       </c>
       <c r="C198" s="5">
         <v>2.2266016099999888</v>
       </c>
       <c r="D198" s="5">
         <v>8.3271382260908133</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>337.45079778000002</v>
       </c>
       <c r="C199" s="5">
         <v>2.2855573300000174</v>
       </c>
       <c r="D199" s="5">
         <v>8.4970286041679888</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>341.22116397999997</v>
       </c>
       <c r="C200" s="5">
         <v>3.7703661999999554</v>
       </c>
       <c r="D200" s="5">
         <v>14.263102200326871</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>339.78352788000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4376360999999633</v>
       </c>
       <c r="D201" s="5">
         <v>-4.940323281662562</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>341.98008171999999</v>
       </c>
       <c r="C202" s="5">
         <v>2.1965538399999787</v>
       </c>
       <c r="D202" s="5">
         <v>8.0393311064399064</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>344.80305693000003</v>
       </c>
       <c r="C203" s="5">
         <v>2.8229752100000383</v>
       </c>
       <c r="D203" s="5">
         <v>10.368095637284913</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>342.74836256999998</v>
       </c>
       <c r="C204" s="5">
         <v>-2.0546943600000418</v>
       </c>
       <c r="D204" s="5">
         <v>-6.9210717092116347</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>344.29499505000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.546632480000028</v>
       </c>
       <c r="D205" s="5">
         <v>5.5513639470806675</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>347.11350525</v>
       </c>
       <c r="C206" s="5">
         <v>2.8185101999999915</v>
       </c>
       <c r="D206" s="5">
         <v>10.278187810021322</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>347.94420845000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.8307032000000163</v>
       </c>
       <c r="D207" s="5">
         <v>2.9099126838786793</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>350.08824941</v>
       </c>
       <c r="C208" s="5">
         <v>2.1440409599999839</v>
       </c>
       <c r="D208" s="5">
         <v>7.6502553611781821</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>352.36350806000002</v>
       </c>
       <c r="C209" s="5">
         <v>2.275258650000012</v>
       </c>
       <c r="D209" s="5">
         <v>8.0838216615146674</v>
       </c>
       <c r="E209" s="5">
         <v>5.8343691461221425</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>352.92870641000002</v>
       </c>
       <c r="C210" s="5">
         <v>0.56519835000000285</v>
       </c>
       <c r="D210" s="5">
         <v>1.9418969478271153</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>356.15517111999998</v>
       </c>
       <c r="C211" s="5">
         <v>3.2264647099999593</v>
       </c>
       <c r="D211" s="5">
         <v>11.53912693066761</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>360.83116009999998</v>
       </c>
       <c r="C212" s="5">
         <v>4.6759889799999996</v>
       </c>
       <c r="D212" s="5">
         <v>16.943843399717238</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>361.95734935000002</v>
       </c>
       <c r="C213" s="5">
         <v>1.1261892500000386</v>
       </c>
       <c r="D213" s="5">
         <v>3.8102829056052778</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>364.87182257000001</v>
       </c>
       <c r="C214" s="5">
         <v>2.9144732199999908</v>
       </c>
       <c r="D214" s="5">
         <v>10.101978266370427</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>368.37156686999998</v>
       </c>
       <c r="C215" s="5">
         <v>3.4997442999999748</v>
       </c>
       <c r="D215" s="5">
         <v>12.137095739537408</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>367.55312816999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81843870000000152</v>
       </c>
       <c r="D216" s="5">
         <v>-2.6337904828599434</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>371.20184304000003</v>
       </c>
       <c r="C217" s="5">
         <v>3.6487148700000489</v>
       </c>
       <c r="D217" s="5">
         <v>12.584863780090917</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>370.67418688999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.52765615000004118</v>
       </c>
       <c r="D218" s="5">
         <v>-1.6925034828927599</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>376.90389678000003</v>
       </c>
       <c r="C219" s="5">
         <v>6.2297098900000378</v>
       </c>
       <c r="D219" s="5">
         <v>22.140419853171522</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>380.0959896</v>
       </c>
       <c r="C220" s="5">
         <v>3.1920928199999707</v>
       </c>
       <c r="D220" s="5">
         <v>10.650127124852649</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>380.98943602000003</v>
       </c>
       <c r="C221" s="5">
         <v>0.89344642000003205</v>
       </c>
       <c r="D221" s="5">
         <v>2.8574509948481097</v>
       </c>
       <c r="E221" s="5">
         <v>8.1239763213861504</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>382.35246396999997</v>
       </c>
       <c r="C222" s="5">
         <v>1.363027949999946</v>
       </c>
       <c r="D222" s="5">
         <v>4.3786108809567015</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>384.72791739000002</v>
       </c>
       <c r="C223" s="5">
         <v>2.3754534200000421</v>
       </c>
       <c r="D223" s="5">
         <v>7.7153756315517352</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>383.29930342</v>
       </c>
       <c r="C224" s="5">
         <v>-1.4286139700000149</v>
       </c>
       <c r="D224" s="5">
         <v>-4.3660836917115864</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>383.90700478000002</v>
       </c>
       <c r="C225" s="5">
         <v>0.6077013600000214</v>
       </c>
       <c r="D225" s="5">
         <v>1.9192164321915506</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>384.33877516000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.43177037999998902</v>
       </c>
       <c r="D226" s="5">
         <v>1.3579889460963557</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>382.52660255000001</v>
       </c>
       <c r="C227" s="5">
         <v>-1.8121726100000046</v>
       </c>
       <c r="D227" s="5">
         <v>-5.5136009854857004</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>381.36145066</v>
       </c>
       <c r="C228" s="5">
         <v>-1.1651518900000042</v>
       </c>
       <c r="D228" s="5">
         <v>-3.594508705884869</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>381.69291486999998</v>
       </c>
       <c r="C229" s="5">
         <v>0.33146420999997872</v>
       </c>
       <c r="D229" s="5">
         <v>1.0479926623506941</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>378.43495482999998</v>
       </c>
       <c r="C230" s="5">
         <v>-3.2579600400000004</v>
       </c>
       <c r="D230" s="5">
         <v>-9.7752378300275602</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>381.78408020000001</v>
       </c>
       <c r="C231" s="5">
         <v>3.3491253700000243</v>
       </c>
       <c r="D231" s="5">
         <v>11.152402109539317</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>378.31173095999998</v>
       </c>
       <c r="C232" s="5">
         <v>-3.4723492400000282</v>
       </c>
       <c r="D232" s="5">
         <v>-10.384337327646831</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>373.89621877000002</v>
       </c>
       <c r="C233" s="5">
         <v>-4.4155121899999585</v>
       </c>
       <c r="D233" s="5">
         <v>-13.140929680857882</v>
       </c>
       <c r="E233" s="5">
         <v>-1.8617884327972956</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>368.60993796999998</v>
       </c>
       <c r="C234" s="5">
         <v>-5.2862808000000427</v>
       </c>
       <c r="D234" s="5">
         <v>-15.706982420291782</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>363.10176517000002</v>
       </c>
       <c r="C235" s="5">
         <v>-5.5081727999999543</v>
       </c>
       <c r="D235" s="5">
         <v>-16.528956411231999</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>357.46876015999999</v>
       </c>
       <c r="C236" s="5">
         <v>-5.6330050100000335</v>
       </c>
       <c r="D236" s="5">
         <v>-17.107200707488822</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>351.61899681</v>
       </c>
       <c r="C237" s="5">
         <v>-5.8497633499999893</v>
       </c>
       <c r="D237" s="5">
         <v>-17.962798294377215</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>349.14696264999998</v>
       </c>
       <c r="C238" s="5">
         <v>-2.4720341600000211</v>
       </c>
       <c r="D238" s="5">
         <v>-8.117827887574613</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>345.47431311999998</v>
       </c>
       <c r="C239" s="5">
         <v>-3.6726495300000011</v>
       </c>
       <c r="D239" s="5">
         <v>-11.917440764906006</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>343.31924017</v>
       </c>
       <c r="C240" s="5">
         <v>-2.1550729499999761</v>
       </c>
       <c r="D240" s="5">
         <v>-7.2340561241043382</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>339.61854327999998</v>
       </c>
       <c r="C241" s="5">
         <v>-3.7006968900000174</v>
       </c>
       <c r="D241" s="5">
         <v>-12.195044752469464</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>335.95706897999997</v>
       </c>
       <c r="C242" s="5">
         <v>-3.661474300000009</v>
       </c>
       <c r="D242" s="5">
         <v>-12.197139315554107</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>332.28823208</v>
       </c>
       <c r="C243" s="5">
         <v>-3.6688368999999739</v>
       </c>
       <c r="D243" s="5">
         <v>-12.345517636591675</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>329.65757181999999</v>
       </c>
       <c r="C244" s="5">
         <v>-2.6306602600000133</v>
       </c>
       <c r="D244" s="5">
         <v>-9.0972270260972206</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>328.27520599000002</v>
       </c>
       <c r="C245" s="5">
         <v>-1.3823658299999693</v>
       </c>
       <c r="D245" s="5">
         <v>-4.9175583570928332</v>
       </c>
       <c r="E245" s="5">
         <v>-12.201517557486586</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>326.63129142999998</v>
       </c>
       <c r="C246" s="5">
         <v>-1.6439145600000415</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8465006486439597</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>322.58369629999999</v>
       </c>
       <c r="C247" s="5">
         <v>-4.0475951299999906</v>
       </c>
       <c r="D247" s="5">
         <v>-13.897549630664907</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>324.22981403</v>
       </c>
       <c r="C248" s="5">
         <v>1.6461177300000145</v>
       </c>
       <c r="D248" s="5">
         <v>6.2983196164135835</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>325.88418797000003</v>
       </c>
       <c r="C249" s="5">
         <v>1.6543739400000277</v>
       </c>
       <c r="D249" s="5">
         <v>6.2977567870117879</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>324.50870356000001</v>
       </c>
       <c r="C250" s="5">
         <v>-1.3754844100000128</v>
       </c>
       <c r="D250" s="5">
         <v>-4.9489920504171669</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>324.23621155000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.27249201000000767</v>
       </c>
       <c r="D251" s="5">
         <v>-1.003006883652402</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>325.03520648</v>
       </c>
       <c r="C252" s="5">
         <v>0.79899492999999211</v>
       </c>
       <c r="D252" s="5">
         <v>2.9974939336985695</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>323.68665406999997</v>
       </c>
       <c r="C253" s="5">
         <v>-1.3485524100000248</v>
       </c>
       <c r="D253" s="5">
         <v>-4.8666771626042387</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>323.00625120000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.68040286999996624</v>
       </c>
       <c r="D254" s="5">
         <v>-2.49349088226265</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>322.77182159</v>
       </c>
       <c r="C255" s="5">
         <v>-0.23442961000000651</v>
       </c>
       <c r="D255" s="5">
         <v>-0.86746092257304896</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>320.44519924999997</v>
       </c>
       <c r="C256" s="5">
         <v>-2.3266223400000285</v>
       </c>
       <c r="D256" s="5">
         <v>-8.3150871706834764</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>320.50203721000003</v>
       </c>
       <c r="C257" s="5">
         <v>5.683796000005259E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.21305399211766218</v>
       </c>
       <c r="E257" s="5">
         <v>-2.3678817766812355</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>316.48682715000001</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0152100600000153</v>
       </c>
       <c r="D258" s="5">
         <v>-14.039659081857492</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>317.20707750999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.72025035999996589</v>
       </c>
       <c r="D259" s="5">
         <v>2.7653635186515091</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>319.26034478000003</v>
       </c>
       <c r="C260" s="5">
         <v>2.0532672700000489</v>
       </c>
       <c r="D260" s="5">
         <v>8.0501353552453914</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>318.58947303999997</v>
       </c>
       <c r="C261" s="5">
         <v>-0.67087174000005234</v>
       </c>
       <c r="D261" s="5">
         <v>-2.4926577561918406</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>317.87729079000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.71218224999995527</v>
       </c>
       <c r="D262" s="5">
         <v>-2.6497712104574189</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>319.02517774</v>
       </c>
       <c r="C263" s="5">
         <v>1.147886949999986</v>
       </c>
       <c r="D263" s="5">
         <v>4.4204297486843958</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>319.84354177</v>
       </c>
       <c r="C264" s="5">
         <v>0.81836402999999791</v>
       </c>
       <c r="D264" s="5">
         <v>3.1220456533949781</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>319.93582941</v>
       </c>
       <c r="C265" s="5">
         <v>9.2287639999995008E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.3467979555291878</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>322.78673078999998</v>
       </c>
       <c r="C266" s="5">
         <v>2.8509013799999821</v>
       </c>
       <c r="D266" s="5">
         <v>11.232969071522913</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>320.41764067999998</v>
       </c>
       <c r="C267" s="5">
         <v>-2.3690901100000019</v>
       </c>
       <c r="D267" s="5">
         <v>-8.460414940532889</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>320.29349137000003</v>
       </c>
       <c r="C268" s="5">
         <v>-0.12414930999995022</v>
       </c>
       <c r="D268" s="5">
         <v>-0.46396353688584746</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>321.35489453999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.0614031699999487</v>
       </c>
       <c r="D269" s="5">
         <v>4.0498996804518184</v>
       </c>
       <c r="E269" s="5">
         <v>0.26610043961783347</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>322.35732150000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.0024269600000366</v>
       </c>
       <c r="D270" s="5">
         <v>3.8081458512821298</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>324.18470488999998</v>
       </c>
       <c r="C271" s="5">
         <v>1.8273833899999659</v>
       </c>
       <c r="D271" s="5">
         <v>7.0187288902407552</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>326.46685903999997</v>
       </c>
       <c r="C272" s="5">
         <v>2.2821541499999967</v>
       </c>
       <c r="D272" s="5">
         <v>8.7824810958242914</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>326.10178279000002</v>
       </c>
       <c r="C273" s="5">
         <v>-0.36507624999995869</v>
       </c>
       <c r="D273" s="5">
         <v>-1.3336945079283957</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>327.61721138000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.5154285899999991</v>
       </c>
       <c r="D274" s="5">
         <v>5.7212855108216498</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>328.20587272</v>
       </c>
       <c r="C275" s="5">
         <v>0.58866133999998738</v>
       </c>
       <c r="D275" s="5">
         <v>2.1775914465588242</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>327.20880624</v>
       </c>
       <c r="C276" s="5">
         <v>-0.99706648000000087</v>
       </c>
       <c r="D276" s="5">
         <v>-3.5852171437057878</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>330.93289718</v>
       </c>
       <c r="C277" s="5">
         <v>3.7240909399999964</v>
       </c>
       <c r="D277" s="5">
         <v>14.545885978625295</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>331.60166486000003</v>
       </c>
       <c r="C278" s="5">
         <v>0.6687676800000304</v>
       </c>
       <c r="D278" s="5">
         <v>2.452162872473207</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>334.01035002999998</v>
       </c>
       <c r="C279" s="5">
         <v>2.4086851699999556</v>
       </c>
       <c r="D279" s="5">
         <v>9.0733537510062856</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>336.47410788000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.4637578500000359</v>
       </c>
       <c r="D280" s="5">
         <v>9.2196320258887798</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>337.09030401000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.61619612999999163</v>
       </c>
       <c r="D281" s="5">
         <v>2.219870204686214</v>
       </c>
       <c r="E281" s="5">
         <v>4.896583104024077</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>337.52525702999998</v>
       </c>
       <c r="C282" s="5">
         <v>0.43495301999996627</v>
       </c>
       <c r="D282" s="5">
         <v>1.5594150672008755</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>343.03155542000002</v>
       </c>
       <c r="C283" s="5">
         <v>5.5062983900000404</v>
       </c>
       <c r="D283" s="5">
         <v>21.43211265257554</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>344.96601232</v>
       </c>
       <c r="C284" s="5">
         <v>1.9344568999999865</v>
       </c>
       <c r="D284" s="5">
         <v>6.9810436946539323</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>344.49258686000002</v>
       </c>
       <c r="C285" s="5">
         <v>-0.4734254599999872</v>
       </c>
       <c r="D285" s="5">
         <v>-1.6344855127871538</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>346.46544281000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.972855949999996</v>
       </c>
       <c r="D286" s="5">
         <v>7.0928595091130697</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>348.79895320000003</v>
       </c>
       <c r="C287" s="5">
         <v>2.3335103900000149</v>
       </c>
       <c r="D287" s="5">
         <v>8.3884462065791698</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>350.10479647</v>
       </c>
       <c r="C288" s="5">
         <v>1.3058432699999685</v>
       </c>
       <c r="D288" s="5">
         <v>4.5862649955081825</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>352.21773523000002</v>
       </c>
       <c r="C289" s="5">
         <v>2.11293876000002</v>
       </c>
       <c r="D289" s="5">
         <v>7.4874882552866895</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>353.60642109999998</v>
       </c>
       <c r="C290" s="5">
         <v>1.3886858699999607</v>
       </c>
       <c r="D290" s="5">
         <v>4.8351859665302088</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>353.75635675000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.14993565000003173</v>
       </c>
       <c r="D291" s="5">
         <v>0.51001045527760969</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>356.60399117999998</v>
       </c>
       <c r="C292" s="5">
         <v>2.847634429999971</v>
       </c>
       <c r="D292" s="5">
         <v>10.098997386021402</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>356.91179520999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.30780402999999978</v>
       </c>
       <c r="D293" s="5">
         <v>1.0407157587347671</v>
       </c>
       <c r="E293" s="5">
         <v>5.8801724535547439</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>359.81520555999998</v>
       </c>
       <c r="C294" s="5">
         <v>2.9034103500000015</v>
       </c>
       <c r="D294" s="5">
         <v>10.210593192666572</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>360.75747637000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.94227081000002499</v>
       </c>
       <c r="D295" s="5">
         <v>3.1881755270684931</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>362.32712020999998</v>
       </c>
       <c r="C296" s="5">
         <v>1.5696438399999693</v>
       </c>
       <c r="D296" s="5">
         <v>5.3479342653805828</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>366.77320536000002</v>
       </c>
       <c r="C297" s="5">
         <v>4.4460851500000445</v>
       </c>
       <c r="D297" s="5">
         <v>15.760688802528279</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>369.54571007999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.7725047199999722</v>
       </c>
       <c r="D298" s="5">
         <v>9.4578143718881069</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>369.70335675000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.15764667000001964</v>
       </c>
       <c r="D299" s="5">
         <v>0.51311783616077022</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>371.54024170000002</v>
       </c>
       <c r="C300" s="5">
         <v>1.8368849500000124</v>
       </c>
       <c r="D300" s="5">
         <v>6.127903684867575</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>373.26762259999998</v>
       </c>
       <c r="C301" s="5">
         <v>1.7273808999999574</v>
       </c>
       <c r="D301" s="5">
         <v>5.7239879504775715</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>374.96433992999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.6967173300000127</v>
       </c>
       <c r="D302" s="5">
         <v>5.5931530148661146</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>377.38697278000001</v>
       </c>
       <c r="C303" s="5">
         <v>2.4226328500000136</v>
       </c>
       <c r="D303" s="5">
         <v>8.0346942806104984</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>379.27376067</v>
       </c>
       <c r="C304" s="5">
         <v>1.8867878899999937</v>
       </c>
       <c r="D304" s="5">
         <v>6.1672874896481655</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>381.74042365000003</v>
       </c>
       <c r="C305" s="5">
         <v>2.4666629800000237</v>
       </c>
       <c r="D305" s="5">
         <v>8.0896819150829025</v>
       </c>
       <c r="E305" s="5">
         <v>6.9565166445091364</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>382.59630550999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.85588185999995403</v>
       </c>
       <c r="D306" s="5">
         <v>2.7238883986335782</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>383.39817083999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.80186532999999827</v>
       </c>
       <c r="D307" s="5">
         <v>2.544217340600663</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>380.33896919</v>
       </c>
       <c r="C308" s="5">
         <v>-3.0592016499999772</v>
       </c>
       <c r="D308" s="5">
         <v>-9.1657859873359833</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>382.63318270000002</v>
       </c>
       <c r="C309" s="5">
         <v>2.2942135100000201</v>
       </c>
       <c r="D309" s="5">
         <v>7.4834655899367553</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>383.86427623999998</v>
       </c>
       <c r="C310" s="5">
         <v>1.2310935399999607</v>
       </c>
       <c r="D310" s="5">
         <v>3.9299700140801974</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>385.68212562999997</v>
       </c>
       <c r="C311" s="5">
         <v>1.8178493899999921</v>
       </c>
       <c r="D311" s="5">
         <v>5.8331640079031466</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>388.77168355999999</v>
       </c>
       <c r="C312" s="5">
         <v>3.0895579300000122</v>
       </c>
       <c r="D312" s="5">
         <v>10.047798521327911</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>388.59054449000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.18113906999997198</v>
       </c>
       <c r="D313" s="5">
         <v>-0.55768136876305219</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>389.60771313999999</v>
       </c>
       <c r="C314" s="5">
         <v>1.0171686499999737</v>
       </c>
       <c r="D314" s="5">
         <v>3.1867200482239122</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>391.27503267999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.667319539999994</v>
       </c>
       <c r="D315" s="5">
         <v>5.2579926400898369</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>390.55342132999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.72161134999998922</v>
       </c>
       <c r="D316" s="5">
         <v>-2.1907962521602653</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>391.55169339000003</v>
       </c>
       <c r="C317" s="5">
         <v>0.99827206000003343</v>
       </c>
       <c r="D317" s="5">
         <v>3.110743539106875</v>
       </c>
       <c r="E317" s="5">
         <v>2.5701416806189537</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>392.43836852999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.88667513999996572</v>
       </c>
       <c r="D318" s="5">
         <v>2.7515212033669467</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>392.14910293999998</v>
       </c>
       <c r="C319" s="5">
         <v>-0.28926559000001362</v>
       </c>
       <c r="D319" s="5">
         <v>-0.88094068908333156</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>389.63513246999997</v>
       </c>
       <c r="C320" s="5">
         <v>-2.5139704700000038</v>
       </c>
       <c r="D320" s="5">
         <v>-7.4273703342145776</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>394.08451925999998</v>
       </c>
       <c r="C321" s="5">
         <v>4.4493867900000055</v>
       </c>
       <c r="D321" s="5">
         <v>14.597511661507667</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>392.81652962999999</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2679896299999882</v>
       </c>
       <c r="D322" s="5">
         <v>-3.7934689723027937</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>392.83389066000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.7361030000017763E-2</v>
       </c>
       <c r="D323" s="5">
         <v>5.3048431794300299E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>394.53637648</v>
       </c>
       <c r="C324" s="5">
         <v>1.7024858199999926</v>
       </c>
       <c r="D324" s="5">
         <v>5.3263997918798989</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>395.81118130999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.2748048299999937</v>
       </c>
       <c r="D325" s="5">
         <v>3.9470293996925143</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>399.51934152000001</v>
       </c>
       <c r="C326" s="5">
         <v>3.7081602100000168</v>
       </c>
       <c r="D326" s="5">
         <v>11.839961494556061</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>400.75735428000002</v>
       </c>
       <c r="C327" s="5">
         <v>1.2380127600000037</v>
       </c>
       <c r="D327" s="5">
         <v>3.782540894725539</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>398.7067998</v>
       </c>
       <c r="C328" s="5">
         <v>-2.0505544800000166</v>
       </c>
       <c r="D328" s="5">
         <v>-5.9701594378354983</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>399.17841700000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.4716172000000256</v>
       </c>
       <c r="D329" s="5">
         <v>1.4287117141901007</v>
       </c>
       <c r="E329" s="5">
         <v>1.9478203615897804</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>400.27337897000001</v>
       </c>
       <c r="C330" s="5">
         <v>1.0949619699999857</v>
       </c>
       <c r="D330" s="5">
         <v>3.3417638289382712</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>401.76224762999999</v>
       </c>
       <c r="C331" s="5">
         <v>1.4888686599999801</v>
       </c>
       <c r="D331" s="5">
         <v>4.5560123498636251</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>403.62728800999997</v>
       </c>
       <c r="C332" s="5">
         <v>1.8650403799999822</v>
       </c>
       <c r="D332" s="5">
         <v>5.7150302828775645</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>401.89059308999998</v>
       </c>
       <c r="C333" s="5">
         <v>-1.7366949199999908</v>
       </c>
       <c r="D333" s="5">
         <v>-5.0428103825670645</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>404.10255261999998</v>
       </c>
       <c r="C334" s="5">
         <v>2.2119595300000015</v>
       </c>
       <c r="D334" s="5">
         <v>6.8083077447385287</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>406.69397049000003</v>
       </c>
       <c r="C335" s="5">
         <v>2.5914178700000434</v>
       </c>
       <c r="D335" s="5">
         <v>7.972629865591041</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>403.98421019</v>
       </c>
       <c r="C336" s="5">
         <v>-2.7097603000000277</v>
       </c>
       <c r="D336" s="5">
         <v>-7.7088863698156711</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>404.49086827999997</v>
       </c>
       <c r="C337" s="5">
         <v>0.50665808999997353</v>
       </c>
       <c r="D337" s="5">
         <v>1.5154085029496001</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>405.29919168999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.80832341000001406</v>
       </c>
       <c r="D338" s="5">
         <v>2.4245803605354999</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>407.16760907999998</v>
       </c>
       <c r="C339" s="5">
         <v>1.8684173899999905</v>
       </c>
       <c r="D339" s="5">
         <v>5.6744047596714697</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>409.91883715</v>
       </c>
       <c r="C340" s="5">
         <v>2.7512280700000247</v>
       </c>
       <c r="D340" s="5">
         <v>8.4166169410033085</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>412.82016138</v>
       </c>
       <c r="C341" s="5">
         <v>2.9013242300000002</v>
       </c>
       <c r="D341" s="5">
         <v>8.8319168863082442</v>
       </c>
       <c r="E341" s="5">
         <v>3.4174554031562332</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>411.83961763999997</v>
       </c>
       <c r="C342" s="5">
         <v>-0.98054374000003008</v>
       </c>
       <c r="D342" s="5">
         <v>-2.8133364743766709</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>414.30104179</v>
       </c>
       <c r="C343" s="5">
         <v>2.4614241500000276</v>
       </c>
       <c r="D343" s="5">
         <v>7.4125038018061806</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>415.50333140999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.2022896199999877</v>
       </c>
       <c r="D344" s="5">
         <v>3.5384878894663796</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>416.66448380999998</v>
       </c>
       <c r="C345" s="5">
         <v>1.1611523999999918</v>
       </c>
       <c r="D345" s="5">
         <v>3.4055084558449744</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>418.87828696000003</v>
       </c>
       <c r="C346" s="5">
         <v>2.2138031500000466</v>
       </c>
       <c r="D346" s="5">
         <v>6.5654414959247731</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>420.73012261000002</v>
       </c>
       <c r="C347" s="5">
         <v>1.8518356499999982</v>
       </c>
       <c r="D347" s="5">
         <v>5.436042691499976</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>420.77609731000001</v>
       </c>
       <c r="C348" s="5">
         <v>4.5974699999987934E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.13120717138053184</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>422.18774751000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.4116501999999969</v>
       </c>
       <c r="D349" s="5">
         <v>4.1009682612120013</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>420.99996433000001</v>
       </c>
       <c r="C350" s="5">
         <v>-1.1877831799999967</v>
       </c>
       <c r="D350" s="5">
         <v>-3.3243268461760289</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>420.62528128000002</v>
       </c>
       <c r="C351" s="5">
         <v>-0.37468304999998736</v>
       </c>
       <c r="D351" s="5">
         <v>-1.0627680910103021</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>422.94308126999999</v>
       </c>
       <c r="C352" s="5">
         <v>2.3177999899999691</v>
       </c>
       <c r="D352" s="5">
         <v>6.8165717551703198</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>424.57235245999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.6292711899999972</v>
       </c>
       <c r="D353" s="5">
         <v>4.7218780842262609</v>
       </c>
       <c r="E353" s="5">
         <v>2.8468064739653354</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>427.22471544000001</v>
       </c>
       <c r="C354" s="5">
         <v>2.6523629800000208</v>
       </c>
       <c r="D354" s="5">
         <v>7.7595846432323867</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>427.46079911999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.23608367999997881</v>
       </c>
       <c r="D355" s="5">
         <v>0.6651371658299654</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>427.76219952999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.30140040999998519</v>
       </c>
       <c r="D356" s="5">
         <v>0.84940279750698178</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>428.82277312999997</v>
       </c>
       <c r="C357" s="5">
         <v>1.0605735999999979</v>
       </c>
       <c r="D357" s="5">
         <v>3.0161325531201433</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>431.12304310000002</v>
       </c>
       <c r="C358" s="5">
         <v>2.3002699700000449</v>
       </c>
       <c r="D358" s="5">
         <v>6.6303269666814879</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>432.36305211000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.2400090099999943</v>
       </c>
       <c r="D359" s="5">
         <v>3.5066026306686426</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>434.07755207999998</v>
       </c>
       <c r="C360" s="5">
         <v>1.714499969999963</v>
       </c>
       <c r="D360" s="5">
         <v>4.8636669251962417</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>435.75455048999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.6769984100000102</v>
       </c>
       <c r="D361" s="5">
         <v>4.7358219205245966</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>436.88533889000001</v>
       </c>
       <c r="C362" s="5">
         <v>1.1307884000000286</v>
       </c>
       <c r="D362" s="5">
         <v>3.1588463994913552</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>437.02802387000003</v>
       </c>
       <c r="C363" s="5">
         <v>0.14268498000001273</v>
       </c>
       <c r="D363" s="5">
         <v>0.39261988907002277</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>437.95414316</v>
       </c>
       <c r="C364" s="5">
         <v>0.92611928999997417</v>
       </c>
       <c r="D364" s="5">
         <v>2.5728053249625127</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>436.67978167000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.2743614899999898</v>
       </c>
       <c r="D365" s="5">
         <v>-3.4364234042301267</v>
       </c>
       <c r="E365" s="5">
         <v>2.851676313789353</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>438.43557071999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.7557890499999758</v>
       </c>
       <c r="D366" s="5">
         <v>4.9330668132538724</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>436.13658587999998</v>
       </c>
       <c r="C367" s="5">
         <v>-2.2989848400000028</v>
       </c>
       <c r="D367" s="5">
         <v>-6.1139960235958473</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>434.25206395999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.8845219199999974</v>
       </c>
       <c r="D368" s="5">
         <v>-5.0636652338775239</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>406.55181864000002</v>
       </c>
       <c r="C369" s="5">
         <v>-27.700245319999965</v>
       </c>
       <c r="D369" s="5">
         <v>-54.659301924632373</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>413.78813680000002</v>
       </c>
       <c r="C370" s="5">
         <v>7.2363181599999962</v>
       </c>
       <c r="D370" s="5">
         <v>23.579241985069601</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>413.17738088999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.61075591000002305</v>
       </c>
       <c r="D371" s="5">
         <v>-1.7569050892004001</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>410.91129776999998</v>
       </c>
       <c r="C372" s="5">
         <v>-2.2660831200000189</v>
       </c>
       <c r="D372" s="5">
         <v>-6.3864908986228208</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>412.32917215999998</v>
       </c>
       <c r="C373" s="5">
         <v>1.4178743900000086</v>
       </c>
       <c r="D373" s="5">
         <v>4.2201658174133128</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>412.58854832999998</v>
       </c>
       <c r="C374" s="5">
         <v>0.25937616999999591</v>
       </c>
       <c r="D374" s="5">
         <v>0.7574786074125095</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>414.98906219999998</v>
       </c>
       <c r="C375" s="5">
         <v>2.4005138699999975</v>
       </c>
       <c r="D375" s="5">
         <v>7.2096224832817413</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>415.29688520000002</v>
       </c>
       <c r="C376" s="5">
         <v>0.3078230000000417</v>
       </c>
       <c r="D376" s="5">
         <v>0.89375444509054436</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>416.03800866</v>
       </c>
       <c r="C377" s="5">
         <v>0.74112345999998297</v>
       </c>
       <c r="D377" s="5">
         <v>2.1626199380399003</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7269816182144764</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>416.29194407</v>
       </c>
       <c r="C378" s="5">
         <v>0.25393540999999686</v>
       </c>
       <c r="D378" s="5">
         <v>0.73490288613611288</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>410.80361828000002</v>
       </c>
       <c r="C379" s="5">
         <v>-5.4883257899999762</v>
       </c>
       <c r="D379" s="5">
         <v>-14.722385813501615</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>422.21370658000001</v>
       </c>
       <c r="C380" s="5">
         <v>11.410088299999984</v>
       </c>
       <c r="D380" s="5">
         <v>38.923851174572555</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>421.59487682999998</v>
       </c>
       <c r="C381" s="5">
         <v>-0.61882975000003171</v>
       </c>
       <c r="D381" s="5">
         <v>-1.7447055855672855</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>420.03988984</v>
       </c>
       <c r="C382" s="5">
         <v>-1.5549869899999749</v>
       </c>
       <c r="D382" s="5">
         <v>-4.3373220949002089</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>419.88401121999999</v>
       </c>
       <c r="C383" s="5">
         <v>-0.15587862000000996</v>
       </c>
       <c r="D383" s="5">
         <v>-0.44441737245467516</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>423.92895513000002</v>
       </c>
       <c r="C384" s="5">
         <v>4.0449439100000291</v>
       </c>
       <c r="D384" s="5">
         <v>12.192782500120236</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.10767719</v>
       </c>
       <c r="C385" s="5">
         <v>0.17872205999998414</v>
       </c>
       <c r="D385" s="5">
         <v>0.50707661265769755</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>425.56878802</v>
       </c>
       <c r="C386" s="5">
         <v>1.4611108299999955</v>
       </c>
       <c r="D386" s="5">
         <v>4.213411420439428</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>429.37801259999998</v>
       </c>
       <c r="C387" s="5">
         <v>3.8092245799999773</v>
       </c>
       <c r="D387" s="5">
         <v>11.285964957399042</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>431.00262247000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.6246098700000289</v>
       </c>
       <c r="D388" s="5">
         <v>4.6360493233202904</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>434.01843188999999</v>
       </c>
       <c r="C389" s="5">
         <v>3.0158094199999823</v>
       </c>
       <c r="D389" s="5">
         <v>8.7274318760213418</v>
       </c>
       <c r="E389" s="5">
         <v>4.3218222507872328</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>433.49379599999997</v>
       </c>
       <c r="C390" s="5">
         <v>-0.52463589000001321</v>
       </c>
       <c r="D390" s="5">
         <v>-1.4409395973405514</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>436.74323146</v>
       </c>
       <c r="C391" s="5">
         <v>3.2494354600000293</v>
       </c>
       <c r="D391" s="5">
         <v>9.3753764099339563</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>437.18840439000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.44517293000001246</v>
       </c>
       <c r="D392" s="5">
         <v>1.2300421103075054</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>440.14054221999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.9521378299999697</v>
       </c>
       <c r="D393" s="5">
         <v>8.4108812389782841</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>441.96856849</v>
       </c>
       <c r="C394" s="5">
         <v>1.8280262700000094</v>
       </c>
       <c r="D394" s="5">
         <v>5.0993733924826312</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>442.11728384000003</v>
       </c>
       <c r="C395" s="5">
         <v>0.14871535000003178</v>
       </c>
       <c r="D395" s="5">
         <v>0.40452889565192329</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>444.87775017000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.7604663299999856</v>
       </c>
       <c r="D396" s="5">
         <v>7.7552180562437067</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>446.22970827</v>
       </c>
       <c r="C397" s="5">
         <v>1.3519580999999903</v>
       </c>
       <c r="D397" s="5">
         <v>3.7083053591925541</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>449.16457699</v>
       </c>
       <c r="C398" s="5">
         <v>2.9348687199999972</v>
       </c>
       <c r="D398" s="5">
         <v>8.1842943926283098</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>449.03185194999998</v>
       </c>
       <c r="C399" s="5">
         <v>-0.13272504000002527</v>
       </c>
       <c r="D399" s="5">
         <v>-0.35401601845098662</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>450.31425586</v>
       </c>
       <c r="C400" s="5">
         <v>1.2824039100000277</v>
       </c>
       <c r="D400" s="5">
         <v>3.4814646219113454</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>451.62508974000002</v>
       </c>
       <c r="C401" s="5">
         <v>1.3108338800000183</v>
       </c>
       <c r="D401" s="5">
         <v>3.549589066906722</v>
       </c>
       <c r="E401" s="5">
         <v>4.0566613204257473</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>457.10422631</v>
       </c>
       <c r="C402" s="5">
         <v>5.4791365699999801</v>
       </c>
       <c r="D402" s="5">
         <v>15.570265292374398</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>454.76186213</v>
       </c>
       <c r="C403" s="5">
         <v>-2.3423641800000041</v>
       </c>
       <c r="D403" s="5">
         <v>-5.9788426176703657</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>457.24188355000001</v>
       </c>
       <c r="C404" s="5">
         <v>2.4800214200000141</v>
       </c>
       <c r="D404" s="5">
         <v>6.7440379955931995</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>457.07852434</v>
       </c>
       <c r="C405" s="5">
         <v>-0.16335921000001008</v>
       </c>
       <c r="D405" s="5">
         <v>-0.42788361779516615</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>458.36454443999997</v>
       </c>
       <c r="C406" s="5">
         <v>1.2860200999999734</v>
       </c>
       <c r="D406" s="5">
         <v>3.4290175861396488</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>461.70918239999997</v>
       </c>
       <c r="C407" s="5">
         <v>3.34463796</v>
       </c>
       <c r="D407" s="5">
         <v>9.1163783297218757</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>462.54116150999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.83197911000002023</v>
       </c>
       <c r="D408" s="5">
         <v>2.1839055634812476</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>463.23147374000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.69031223000001773</v>
       </c>
       <c r="D409" s="5">
         <v>1.8056949448709059</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>466.22353501999999</v>
       </c>
       <c r="C410" s="5">
         <v>2.9920612799999731</v>
       </c>
       <c r="D410" s="5">
         <v>8.0322952664069867</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>466.36389878</v>
       </c>
       <c r="C411" s="5">
         <v>0.14036376000001383</v>
       </c>
       <c r="D411" s="5">
         <v>0.36187726834189249</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>467.65233889000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.2884401100000105</v>
       </c>
       <c r="D412" s="5">
         <v>3.3661253120036205</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>469.60514337000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.9528044799999975</v>
       </c>
       <c r="D413" s="5">
         <v>5.1276145169923071</v>
       </c>
       <c r="E413" s="5">
         <v>3.9811901593755694</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>470.61852120999998</v>
       </c>
       <c r="C414" s="5">
         <v>1.0133778399999755</v>
       </c>
       <c r="D414" s="5">
         <v>2.6204794786088392</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>471.56591422999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.9473930199999927</v>
       </c>
       <c r="D415" s="5">
         <v>2.4426234814831416</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>472.61645644999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.0505422200000112</v>
       </c>
       <c r="D416" s="5">
         <v>2.7063287480607379</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>472.69815574</v>
       </c>
       <c r="C417" s="5">
         <v>8.1699290000017299E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.2076364721469659</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>473.80253154000002</v>
       </c>
       <c r="C418" s="5">
         <v>1.1043758000000139</v>
       </c>
       <c r="D418" s="5">
         <v>2.8398957019791782</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>474.83134461999998</v>
       </c>
       <c r="C419" s="5">
         <v>1.0288130799999635</v>
       </c>
       <c r="D419" s="5">
         <v>2.6370206915813821</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>472.72105289000001</v>
       </c>
       <c r="C420" s="5">
         <v>-2.1102917299999717</v>
       </c>
       <c r="D420" s="5">
         <v>-5.2047072296581787</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>479.40454170999999</v>
       </c>
       <c r="C421" s="5">
         <v>6.6834888199999796</v>
       </c>
       <c r="D421" s="5">
         <v>18.34949184298813</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>479.66812604</v>
       </c>
       <c r="C422" s="5">
         <v>0.26358433000001469</v>
       </c>
       <c r="D422" s="5">
         <v>0.66177813250372086</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>481.85014523000001</v>
       </c>
       <c r="C423" s="5">
         <v>2.1820191900000054</v>
       </c>
       <c r="D423" s="5">
         <v>5.5974921174612779</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>483.67611919000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.8259739599999989</v>
       </c>
       <c r="D424" s="5">
         <v>4.6433928816629999</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>484.44051717999997</v>
       </c>
       <c r="C425" s="5">
         <v>0.76439798999996356</v>
       </c>
       <c r="D425" s="5">
         <v>1.9130422701612027</v>
       </c>
       <c r="E425" s="5">
         <v>3.1591165513089825</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>486.28784810000002</v>
       </c>
       <c r="C426" s="5">
         <v>1.8473309200000472</v>
       </c>
       <c r="D426" s="5">
         <v>4.6731986230039491</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>488.04043340999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.7525853099999722</v>
       </c>
       <c r="D427" s="5">
         <v>4.4115744687109881</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>490.35600934000001</v>
       </c>
       <c r="C428" s="5">
         <v>2.3155759300000227</v>
       </c>
       <c r="D428" s="5">
         <v>5.8445191020231269</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>492.54569509999999</v>
       </c>
       <c r="C429" s="5">
         <v>2.1896857599999748</v>
       </c>
       <c r="D429" s="5">
         <v>5.492189943986836</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>494.80084584999997</v>
       </c>
       <c r="C430" s="5">
         <v>2.2551507499999843</v>
       </c>
       <c r="D430" s="5">
         <v>5.6347645753483944</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>494.34092099999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.45992484999999306</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1097333438637946</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>495.63831851999998</v>
       </c>
       <c r="C432" s="5">
         <v>1.2973975200000041</v>
       </c>
       <c r="D432" s="5">
         <v>3.1952602987274759</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>497.07652608000001</v>
       </c>
       <c r="C433" s="5">
         <v>1.4382075600000235</v>
       </c>
       <c r="D433" s="5">
         <v>3.5381867442110471</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>496.39102415999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.68550192000003562</v>
       </c>
       <c r="D434" s="5">
         <v>-1.6423860769899878</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>494.84125602</v>
       </c>
       <c r="C435" s="5">
         <v>-1.5497681399999692</v>
       </c>
       <c r="D435" s="5">
         <v>-3.6828179381824921</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>496.82003786000001</v>
       </c>
       <c r="C436" s="5">
         <v>1.9787818400000106</v>
       </c>
       <c r="D436" s="5">
         <v>4.9055430440584136</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>496.05057512000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.76946273999999448</v>
       </c>
       <c r="D437" s="5">
         <v>-1.8427806794405033</v>
       </c>
       <c r="E437" s="5">
         <v>2.3965910216560582</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>498.36357139</v>
       </c>
       <c r="C438" s="5">
         <v>2.3129962699999851</v>
       </c>
       <c r="D438" s="5">
         <v>5.7411387764115585</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>497.57507026000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.78850112999998601</v>
       </c>
       <c r="D439" s="5">
         <v>-1.8821816901930077</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>497.61047368999999</v>
+        <v>497.79739188999997</v>
       </c>
       <c r="C440" s="5">
-        <v>3.5403429999973923E-2</v>
+        <v>0.22232162999995353</v>
       </c>
       <c r="D440" s="5">
-        <v>8.5415745348393912E-2</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53749185647151698</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>499.20160441000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.4042125200000442</v>
+      </c>
+      <c r="D441" s="5">
+        <v>3.4380363043294837</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>