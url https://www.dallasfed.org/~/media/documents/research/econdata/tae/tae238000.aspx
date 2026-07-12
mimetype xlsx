--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6B0CFAAD-703F-4E7E-8077-788C4BE1D92A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{12996C35-D672-40E5-8BFE-7916F3EF05AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{69B4A76C-5E1B-47FB-A3B4-C45C7B014C91}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{51AE6575-83E1-46F7-B08B-E37DE85F20C5}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B010B3B4-15D7-4726-842B-F263CB013516}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{618BE58F-359E-4527-837E-62BA04064121}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>160.57438751999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>160.61921534000001</v>
       </c>
       <c r="C7" s="5">
         <v>4.4827820000023166E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.3355208665680065</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>161.19570818</v>
       </c>
       <c r="C8" s="5">
         <v>0.57649283999998602</v>
       </c>
       <c r="D8" s="5">
         <v>4.39307623284384</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>162.50544153999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.3097333599999956</v>
       </c>
       <c r="D9" s="5">
         <v>10.197870326709246</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>163.24907554999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.74363400999999385</v>
       </c>
       <c r="D10" s="5">
         <v>5.6316031675320843</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>165.61224048</v>
       </c>
       <c r="C11" s="5">
         <v>2.3631649300000106</v>
       </c>
       <c r="D11" s="5">
         <v>18.82297538018074</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>165.58911821000001</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3122269999987566E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-0.16741170408905992</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>166.83326366</v>
       </c>
       <c r="C13" s="5">
         <v>1.2441454499999907</v>
       </c>
       <c r="D13" s="5">
         <v>9.3982128101333338</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>166.73881746999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.444619000001353E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67722232384895831</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>165.09308297999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6457344899999953</v>
       </c>
       <c r="D15" s="5">
         <v>-11.221883439985325</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>167.77439591000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.6813129300000185</v>
       </c>
       <c r="D16" s="5">
         <v>21.328177145329729</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>166.37639246000001</v>
       </c>
       <c r="C17" s="5">
         <v>-1.3980034500000045</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5534024944187834</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>168.27650424000001</v>
       </c>
       <c r="C18" s="5">
         <v>1.9001117800000031</v>
       </c>
       <c r="D18" s="5">
         <v>14.599134666926105</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>170.46163623000001</v>
       </c>
       <c r="C19" s="5">
         <v>2.1851319900000021</v>
       </c>
       <c r="D19" s="5">
         <v>16.744937423115715</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>171.13436118999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.67272495999998227</v>
       </c>
       <c r="D20" s="5">
         <v>4.8399445558912291</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>169.93581524000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.198545949999982</v>
       </c>
       <c r="D21" s="5">
         <v>-8.0879579519910862</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>171.12006797999999</v>
       </c>
       <c r="C22" s="5">
         <v>1.1842527399999767</v>
       </c>
       <c r="D22" s="5">
         <v>8.6906778727051872</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.04308434000001</v>
       </c>
       <c r="C23" s="5">
         <v>-7.6983639999980369E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.53852321738055986</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>170.43193898000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.61114535999999475</v>
       </c>
       <c r="D24" s="5">
         <v>-4.2043945068952375</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>169.97699935</v>
       </c>
       <c r="C25" s="5">
         <v>-0.45493963000001258</v>
       </c>
       <c r="D25" s="5">
         <v>-3.1565885123379434</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>171.28414652000001</v>
       </c>
       <c r="C26" s="5">
         <v>1.3071471700000075</v>
       </c>
       <c r="D26" s="5">
         <v>9.6286628368150708</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.37942408000000682</v>
       </c>
       <c r="D27" s="5">
         <v>2.6908345302700365</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>171.83748266000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.17391205999999215</v>
       </c>
       <c r="D28" s="5">
         <v>1.2225148363610661</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>171.78251578999999</v>
       </c>
       <c r="C29" s="5">
         <v>-5.4966870000015433E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.38317787943734638</v>
       </c>
       <c r="E29" s="5">
         <v>3.2493331836725092</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>173.96910550999999</v>
       </c>
       <c r="C30" s="5">
         <v>2.1865897200000006</v>
       </c>
       <c r="D30" s="5">
         <v>16.390641096157065</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
         <v>0.3881300900000042</v>
       </c>
       <c r="D31" s="5">
         <v>2.7103315672516448</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>175.55722671999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.1999911199999929</v>
       </c>
       <c r="D32" s="5">
         <v>8.5787513794985504</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>177.27978974999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.7225630300000034</v>
       </c>
       <c r="D33" s="5">
         <v>12.431031666201564</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>177.67469908000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.3949093300000186</v>
       </c>
       <c r="D34" s="5">
         <v>2.7061209758103111</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.49141158</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
         <v>-1.2309089030092091</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>181.44774215999999</v>
       </c>
       <c r="C36" s="5">
         <v>3.9563305799999853</v>
       </c>
       <c r="D36" s="5">
         <v>30.283885188171112</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.24297804</v>
       </c>
       <c r="C37" s="5">
         <v>-1.204764119999993</v>
       </c>
       <c r="D37" s="5">
         <v>-7.6830535674820339</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>180.15367451</v>
       </c>
       <c r="C38" s="5">
         <v>-8.9303529999995135E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-0.59293677920575494</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.25612262999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.1024481199999911</v>
       </c>
       <c r="D39" s="5">
         <v>7.5956540555018437</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>180.96620393000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
         <v>-1.9026012174742313</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>180.80813922999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
         <v>-1.0431178770094252</v>
       </c>
       <c r="E41" s="5">
         <v>5.2540989974984464</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>180.98886436000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.18072513000001322</v>
       </c>
       <c r="D42" s="5">
         <v>1.2060650390414818</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>180.61347732999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.37538703000001306</v>
       </c>
       <c r="D43" s="5">
         <v>-2.4607101139872745</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>181.41813893</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
         <v>5.4791544616342946</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>182.27769215000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.85955322000000933</v>
       </c>
       <c r="D45" s="5">
         <v>5.8360848788042485</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>183.60860954</v>
       </c>
       <c r="C46" s="5">
         <v>1.3309173899999962</v>
       </c>
       <c r="D46" s="5">
         <v>9.1224845133535801</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.42814387999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.8195343399999899</v>
       </c>
       <c r="D47" s="5">
         <v>12.561873328693274</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>189.51367596</v>
       </c>
       <c r="C48" s="5">
         <v>4.0855320800000072</v>
       </c>
       <c r="D48" s="5">
         <v>29.89093842649304</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>189.17273699</v>
       </c>
       <c r="C49" s="5">
         <v>-0.34093896999999629</v>
       </c>
       <c r="D49" s="5">
         <v>-2.1375913319816253</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>190.21982020999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0470832199999904</v>
       </c>
       <c r="D50" s="5">
         <v>6.8480582318156236</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>192.62542511000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
         <v>16.277080768853057</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>194.00268739000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.3772622799999965</v>
       </c>
       <c r="D52" s="5">
         <v>8.9255168592338396</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>197.25606636000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.25337897</v>
       </c>
       <c r="D53" s="5">
         <v>22.087575017311913</v>
       </c>
       <c r="E53" s="5">
         <v>9.0968953057346305</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>197.21240635000001</v>
       </c>
       <c r="C54" s="5">
         <v>-4.3660009999996419E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.26528096438597215</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>196.63874761</v>
       </c>
       <c r="C55" s="5">
         <v>-0.57365874000001327</v>
       </c>
       <c r="D55" s="5">
         <v>-3.4352975285610543</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>199.51847366999999</v>
       </c>
       <c r="C56" s="5">
         <v>2.8797260599999959</v>
       </c>
       <c r="D56" s="5">
         <v>19.060628493539667</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.9152263299999959</v>
       </c>
       <c r="D57" s="5">
         <v>33.91601017995454</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>204.27665644999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.15704354999999737</v>
       </c>
       <c r="D58" s="5">
         <v>-0.91794101419514496</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.52601397000001</v>
       </c>
       <c r="C59" s="5">
         <v>2.249357520000018</v>
       </c>
       <c r="D59" s="5">
         <v>14.043954214987476</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>209.91048176000001</v>
       </c>
       <c r="C60" s="5">
         <v>3.3844677900000022</v>
       </c>
       <c r="D60" s="5">
         <v>21.538073363767584</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>211.68991124999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.7794294899999841</v>
       </c>
       <c r="D61" s="5">
         <v>10.660448393454613</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>214.11960879</v>
       </c>
       <c r="C62" s="5">
         <v>2.4296975400000065</v>
       </c>
       <c r="D62" s="5">
         <v>14.676746924154372</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.46711465999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.347505869999992</v>
       </c>
       <c r="D63" s="5">
         <v>7.8188406135337951</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>218.51623537</v>
       </c>
       <c r="C64" s="5">
         <v>3.0491207100000111</v>
       </c>
       <c r="D64" s="5">
         <v>18.367524648362753</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>221.35878915999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.8425537899999824</v>
       </c>
       <c r="D65" s="5">
         <v>16.77684258199783</v>
       </c>
       <c r="E65" s="5">
         <v>12.219002053914817</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.91460566000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
         <v>-2.3815486880579773</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>222.38684398999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4722383299999819</v>
       </c>
       <c r="D67" s="5">
         <v>8.2968785612448137</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>223.59811635</v>
       </c>
       <c r="C68" s="5">
         <v>1.2112723600000095</v>
       </c>
       <c r="D68" s="5">
         <v>6.7354261632567525</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>224.22864612999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.63052977999998916</v>
       </c>
       <c r="D69" s="5">
         <v>3.4368887547300497</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>225.45935667000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.2307105400000182</v>
       </c>
       <c r="D70" s="5">
         <v>6.7888783233629235</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>227.70892101000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.2495643400000063</v>
       </c>
       <c r="D71" s="5">
         <v>12.652642549119332</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>226.14907518999999</v>
       </c>
       <c r="C72" s="5">
         <v>-1.5598458200000209</v>
       </c>
       <c r="D72" s="5">
         <v>-7.9174689536434473</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>227.70404231000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.5549671200000148</v>
       </c>
       <c r="D73" s="5">
         <v>8.5703137193845702</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>230.73832388</v>
       </c>
       <c r="C74" s="5">
         <v>3.0342815699999903</v>
       </c>
       <c r="D74" s="5">
         <v>17.216275149984494</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>232.00334498999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.2650211099999922</v>
       </c>
       <c r="D75" s="5">
         <v>6.7810423911235373</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>232.81754705</v>
       </c>
       <c r="C76" s="5">
         <v>0.81420206000001372</v>
       </c>
       <c r="D76" s="5">
         <v>4.2935744651691365</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>235.66836033999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.8508132899999907</v>
       </c>
       <c r="D77" s="5">
         <v>15.724910079321708</v>
       </c>
       <c r="E77" s="5">
         <v>6.4644242201997715</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>237.04345569</v>
       </c>
       <c r="C78" s="5">
         <v>1.3750953500000094</v>
       </c>
       <c r="D78" s="5">
         <v>7.2309799322985757</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>237.41307230999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.36961661999998796</v>
       </c>
       <c r="D79" s="5">
         <v>1.8872640632755955</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>239.41361645999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.0005441499999961</v>
       </c>
       <c r="D80" s="5">
         <v>10.59376040067681</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>241.75591018</v>
       </c>
       <c r="C81" s="5">
         <v>2.3422937200000149</v>
       </c>
       <c r="D81" s="5">
         <v>12.392941432849236</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>242.50649917000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.75058899000001134</v>
       </c>
       <c r="D82" s="5">
         <v>3.7899698370138957</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>243.75553352</v>
       </c>
       <c r="C83" s="5">
         <v>1.2490343499999881</v>
       </c>
       <c r="D83" s="5">
         <v>6.3587477108556945</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>243.47773379</v>
       </c>
       <c r="C84" s="5">
         <v>-0.27779972999999814</v>
       </c>
       <c r="D84" s="5">
         <v>-1.3590585506261021</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>245.71330983999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.2355760499999917</v>
       </c>
       <c r="D85" s="5">
         <v>11.59202914168327</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>246.21731467999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.50400483999999324</v>
       </c>
       <c r="D86" s="5">
         <v>2.4893882320637051</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>249.11779013</v>
       </c>
       <c r="C87" s="5">
         <v>2.9004754500000161</v>
       </c>
       <c r="D87" s="5">
         <v>15.089002791230378</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>252.54159743</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
         <v>17.798067624664316</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>253.53185225999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.99025482999999781</v>
       </c>
       <c r="D89" s="5">
         <v>4.808202568375286</v>
       </c>
       <c r="E89" s="5">
         <v>7.5799279522411167</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>254.69157190999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.1597196499999995</v>
       </c>
       <c r="D90" s="5">
         <v>5.6293321359524473</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>257.96471394999998</v>
       </c>
       <c r="C91" s="5">
         <v>3.273142039999982</v>
       </c>
       <c r="D91" s="5">
         <v>16.559793128533819</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.5431164500000136</v>
       </c>
       <c r="D92" s="5">
         <v>7.4192084842379824</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>259.33807091</v>
       </c>
       <c r="C93" s="5">
         <v>-0.16975948999998991</v>
       </c>
       <c r="D93" s="5">
         <v>-0.78217314306028296</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>262.18320145000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.8451305400000138</v>
       </c>
       <c r="D94" s="5">
         <v>13.989023805408651</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>262.64104863</v>
       </c>
       <c r="C95" s="5">
         <v>0.45784717999998747</v>
       </c>
       <c r="D95" s="5">
         <v>2.1157891368105419</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>266.50219271999998</v>
       </c>
       <c r="C96" s="5">
         <v>3.861144089999982</v>
       </c>
       <c r="D96" s="5">
         <v>19.140164498870192</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>268.37418824999997</v>
       </c>
       <c r="C97" s="5">
         <v>1.8719955299999924</v>
       </c>
       <c r="D97" s="5">
         <v>8.7625762673017924</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>269.43478701999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.0605987700000128</v>
       </c>
       <c r="D98" s="5">
         <v>4.8467760588309261</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>268.44006221000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.9947248099999797</v>
       </c>
       <c r="D99" s="5">
         <v>-4.3414127626473897</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>270.04806754999998</v>
       </c>
       <c r="C100" s="5">
         <v>1.608005339999977</v>
       </c>
       <c r="D100" s="5">
         <v>7.4298369501476724</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>271.70333270999998</v>
       </c>
       <c r="C101" s="5">
         <v>1.655265159999999</v>
       </c>
       <c r="D101" s="5">
         <v>7.6085303087352285</v>
       </c>
       <c r="E101" s="5">
         <v>7.1673362885247727</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>276.30386858000003</v>
       </c>
       <c r="C102" s="5">
         <v>4.6005358700000443</v>
       </c>
       <c r="D102" s="5">
         <v>22.321838837286624</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>277.98908446000002</v>
       </c>
       <c r="C103" s="5">
         <v>1.685215879999987</v>
       </c>
       <c r="D103" s="5">
         <v>7.5695449489724176</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>280.00873276999999</v>
       </c>
       <c r="C104" s="5">
         <v>2.0196483099999796</v>
       </c>
       <c r="D104" s="5">
         <v>9.0751941641384892</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>283.72043888000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.7117061100000228</v>
       </c>
       <c r="D105" s="5">
         <v>17.119325452532408</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>286.31679025</v>
       </c>
       <c r="C106" s="5">
         <v>2.5963513699999794</v>
       </c>
       <c r="D106" s="5">
         <v>11.551220254531348</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>287.82500864000002</v>
       </c>
       <c r="C107" s="5">
         <v>1.5082183900000246</v>
       </c>
       <c r="D107" s="5">
         <v>6.5075795917879375</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>290.36514742000003</v>
       </c>
       <c r="C108" s="5">
         <v>2.5401387800000066</v>
       </c>
       <c r="D108" s="5">
         <v>11.119818688783578</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>291.80448335</v>
       </c>
       <c r="C109" s="5">
         <v>1.4393359299999702</v>
       </c>
       <c r="D109" s="5">
         <v>6.1132660706578079</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>293.97176991999999</v>
       </c>
       <c r="C110" s="5">
         <v>2.1672865699999875</v>
       </c>
       <c r="D110" s="5">
         <v>9.2858673517265409</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>298.02456031000003</v>
       </c>
       <c r="C111" s="5">
         <v>4.052790390000041</v>
       </c>
       <c r="D111" s="5">
         <v>17.857478422194539</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>299.00648188000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.98192156999999725</v>
       </c>
       <c r="D112" s="5">
         <v>4.026159702688159</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>301.16672371999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.1602418399999692</v>
       </c>
       <c r="D113" s="5">
         <v>9.0226103848623609</v>
       </c>
       <c r="E113" s="5">
         <v>10.843956427081247</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>302.58240945</v>
       </c>
       <c r="C114" s="5">
         <v>1.415685730000007</v>
       </c>
       <c r="D114" s="5">
         <v>5.7889504587168128</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>305.09938548000002</v>
       </c>
       <c r="C115" s="5">
         <v>2.5169760300000235</v>
       </c>
       <c r="D115" s="5">
         <v>10.451564780672463</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>306.09114040999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.9917549299999564</v>
       </c>
       <c r="D116" s="5">
         <v>3.9712148190165886</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>308.35906212999998</v>
       </c>
       <c r="C117" s="5">
         <v>2.2679217200000039</v>
       </c>
       <c r="D117" s="5">
         <v>9.262587234894081</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>305.58118051000002</v>
       </c>
       <c r="C118" s="5">
         <v>-2.7778816199999596</v>
       </c>
       <c r="D118" s="5">
         <v>-10.290454052246378</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>308.24031804999998</v>
       </c>
       <c r="C119" s="5">
         <v>2.6591375399999606</v>
       </c>
       <c r="D119" s="5">
         <v>10.956839477710268</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.79133736</v>
       </c>
       <c r="C120" s="5">
         <v>2.5510193100000151</v>
       </c>
       <c r="D120" s="5">
         <v>10.396049828653563</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>309.47812692999997</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3132104300000265</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9542607250734338</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>313.06227795000001</v>
       </c>
       <c r="C122" s="5">
         <v>3.5841510200000357</v>
       </c>
       <c r="D122" s="5">
         <v>14.817840837959494</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>316.13127734</v>
       </c>
       <c r="C123" s="5">
         <v>3.0689993899999877</v>
       </c>
       <c r="D123" s="5">
         <v>12.419254619623388</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>317.63531015000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.5040328100000124</v>
       </c>
       <c r="D124" s="5">
         <v>5.8609306478148993</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>319.58061488999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.9453047399999832</v>
       </c>
       <c r="D125" s="5">
         <v>7.6018740300211052</v>
       </c>
       <c r="E125" s="5">
         <v>6.1141851737643194</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>320.58147114000002</v>
       </c>
       <c r="C126" s="5">
         <v>1.0008562500000266</v>
       </c>
       <c r="D126" s="5">
         <v>3.8235499346830348</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>322.33448165999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7530105199999753</v>
       </c>
       <c r="D127" s="5">
         <v>6.7628572709979684</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>325.98445186999999</v>
       </c>
       <c r="C128" s="5">
         <v>3.6499702099999922</v>
       </c>
       <c r="D128" s="5">
         <v>14.467300043120135</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>325.09913597000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.8853158999999664</v>
       </c>
       <c r="D129" s="5">
         <v>-3.2107454038481698</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>325.28686159</v>
       </c>
       <c r="C130" s="5">
         <v>0.18772561999998061</v>
       </c>
       <c r="D130" s="5">
         <v>0.69513431801258019</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>330.04010650999999</v>
       </c>
       <c r="C131" s="5">
         <v>4.753244919999986</v>
       </c>
       <c r="D131" s="5">
         <v>19.015179121566518</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>328.78952518</v>
       </c>
       <c r="C132" s="5">
         <v>-1.2505813299999886</v>
       </c>
       <c r="D132" s="5">
         <v>-4.4534405749598438</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>329.83722036</v>
       </c>
       <c r="C133" s="5">
         <v>1.0476951800000052</v>
       </c>
       <c r="D133" s="5">
         <v>3.8915597143496017</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>332.21236353</v>
       </c>
       <c r="C134" s="5">
         <v>2.3751431700000012</v>
       </c>
       <c r="D134" s="5">
         <v>8.9917308792816009</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>331.59274271999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6196208100000149</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2153441947447727</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>331.35031862</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
         <v>-0.87378879415780375</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>332.60710096000003</v>
       </c>
       <c r="C137" s="5">
         <v>1.2567823400000293</v>
       </c>
       <c r="D137" s="5">
         <v>4.6476529655250731</v>
       </c>
       <c r="E137" s="5">
         <v>4.0761189706339795</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>333.85212491999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.2450239599999691</v>
       </c>
       <c r="D138" s="5">
         <v>4.5855138955081198</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>334.81430487</v>
       </c>
       <c r="C139" s="5">
         <v>0.96217995000000656</v>
       </c>
       <c r="D139" s="5">
         <v>3.5138164055533938</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>335.07805588000002</v>
       </c>
       <c r="C140" s="5">
         <v>0.26375101000002132</v>
       </c>
       <c r="D140" s="5">
         <v>0.94941016864664718</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>334.09964269</v>
       </c>
       <c r="C141" s="5">
         <v>-0.97841319000002613</v>
       </c>
       <c r="D141" s="5">
         <v>-3.4482188210426479</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>334.77426494999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.67462225999997827</v>
       </c>
       <c r="D142" s="5">
         <v>2.4501615950453859</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>334.97220117000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19793622000003097</v>
       </c>
       <c r="D143" s="5">
         <v>0.71181513491924697</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>331.79382571000002</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1783754599999838</v>
       </c>
       <c r="D144" s="5">
         <v>-10.810363173523251</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
         <v>1.0267914899999937</v>
       </c>
       <c r="D145" s="5">
         <v>3.7774652739477776</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>330.86978009000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.950837110000009</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8114458009427832</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>329.31792302000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5518570699999827</v>
       </c>
       <c r="D147" s="5">
         <v>-5.4853394763038406</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>330.07565756000002</v>
       </c>
       <c r="C148" s="5">
         <v>0.75773454000000129</v>
       </c>
       <c r="D148" s="5">
         <v>2.7963166123804006</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.95546605999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.1201915000000326</v>
       </c>
       <c r="D149" s="5">
         <v>-7.4414549940164836</v>
       </c>
       <c r="E149" s="5">
         <v>-1.3985374595353095</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>326.05729525999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
         <v>-6.7285829558845434</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>324.91214377</v>
       </c>
       <c r="C151" s="5">
         <v>-1.1451514899999893</v>
       </c>
       <c r="D151" s="5">
         <v>-4.1340756428725811</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>325.64031678999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.72817301999998563</v>
       </c>
       <c r="D152" s="5">
         <v>2.7227645717260884</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>324.78181803000001</v>
+        <v>324.78181804000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.85849875999997494</v>
+        <v>-0.858498749999967</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.1181374259032002</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.1181373901074894</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.71560326999997415</v>
+        <v>0.71560325999996621</v>
       </c>
       <c r="D154" s="5">
-        <v>2.676279880977761</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.6762798430410184</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>324.60259561999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.89482567999999674</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2494970039839033</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>323.93725382000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
         <v>-2.4321141465298179</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>324.48162359000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.54436977000000297</v>
       </c>
       <c r="D157" s="5">
         <v>2.03531813135851</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>321.55150535000001</v>
       </c>
       <c r="C158" s="5">
         <v>-2.930118240000013</v>
       </c>
       <c r="D158" s="5">
         <v>-10.313869161467936</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>319.51616352000002</v>
       </c>
       <c r="C159" s="5">
         <v>-2.035341829999993</v>
       </c>
       <c r="D159" s="5">
         <v>-7.3367709587156877</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>319.32891805999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.18724546000004239</v>
       </c>
       <c r="D160" s="5">
         <v>-0.70097154736987743</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>316.47026620999998</v>
       </c>
       <c r="C161" s="5">
         <v>-2.8586518500000011</v>
       </c>
       <c r="D161" s="5">
         <v>-10.229022515045639</v>
       </c>
       <c r="E161" s="5">
         <v>-3.5020608096523631</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
         <v>2.2683910900000228</v>
       </c>
       <c r="D162" s="5">
         <v>8.9486661128817211</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>317.37202655999999</v>
       </c>
       <c r="C163" s="5">
         <v>-1.3666307400000051</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0255309410861759</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>314.37339349000001</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9986330699999826</v>
       </c>
       <c r="D164" s="5">
         <v>-10.766966611103657</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>315.06752144000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.69412794999999505</v>
       </c>
       <c r="D165" s="5">
         <v>2.6819814905825412</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>317.61223395000002</v>
       </c>
       <c r="C166" s="5">
         <v>2.5447125100000108</v>
       </c>
       <c r="D166" s="5">
         <v>10.134410543043204</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>315.96202410000001</v>
+        <v>315.96202411000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6502098500000102</v>
+        <v>-1.6502098400000023</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.0596923001701501</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-6.0596922644922113</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>316.83494490999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.87292080999998234</v>
+        <v>0.87292079999997441</v>
       </c>
       <c r="D168" s="5">
-        <v>3.3661304091428867</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.3661303698851786</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>317.91238156999998</v>
       </c>
       <c r="C169" s="5">
         <v>1.0774366599999894</v>
       </c>
       <c r="D169" s="5">
         <v>4.1579451872102435</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>317.56768367000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.34469789999997147</v>
       </c>
       <c r="D170" s="5">
         <v>-1.293374249467083</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>317.74541314999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.17772947999998223</v>
       </c>
       <c r="D171" s="5">
         <v>0.67366139853801688</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>316.66622059000002</v>
       </c>
       <c r="C172" s="5">
         <v>-1.0791925599999672</v>
       </c>
       <c r="D172" s="5">
         <v>-4.0004082923131623</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>316.93446867</v>
+        <v>316.93446865999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.26824807999997802</v>
+        <v>0.26824806999997008</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0212698923149022</v>
+        <v>1.0212698540655429</v>
       </c>
       <c r="E173" s="5">
-        <v>0.14668122397698546</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.1466812208171131</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>316.12197658999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.81249208000002682</v>
+        <v>-0.81249207000001888</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.0333088952405052</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-3.0333088585262735</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>314.55131972999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5706568599999855</v>
       </c>
       <c r="D175" s="5">
         <v>-5.8019581948684618</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>313.82386917999997</v>
+        <v>313.82386918999998</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.72745055000001457</v>
+        <v>-0.72745054000000664</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.7401643891177829</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.7401643519275209</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>314.67477049000001</v>
+        <v>314.67477050000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.85090131000004021</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3026395034982503</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.3026395033914691</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>312.64981447999997</v>
+        <v>312.64981448999998</v>
       </c>
       <c r="C178" s="5">
         <v>-2.0249560100000394</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.4545621660311978</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-7.4545621658026251</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>312.37544505</v>
+        <v>312.37544506</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27436942999997882</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.0480058464925723</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.048005846459199</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>315.61925004</v>
+        <v>315.61925005000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.243804990000001</v>
       </c>
       <c r="D180" s="5">
-        <v>13.198102742542051</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.198102742095163</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>314.97009215999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.64915788000001839</v>
+        <v>-0.64915789000002633</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.4404007612815914</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.4404007983742537</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>315.46398017000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.49388801000003468</v>
       </c>
       <c r="D182" s="5">
         <v>1.8979698065013428</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>317.63099821999998</v>
+        <v>317.63099820000002</v>
       </c>
       <c r="C183" s="5">
-        <v>2.1670180499999674</v>
+        <v>2.1670180300000084</v>
       </c>
       <c r="D183" s="5">
-        <v>8.5618441225341346</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>8.5618440405055516</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>316.99347613999998</v>
+        <v>316.99347612000003</v>
       </c>
       <c r="C184" s="5">
         <v>-0.63752207999999655</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.3821274278677751</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.3821274280160676</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>318.70172129999997</v>
+        <v>318.70172128000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.7082451599999899</v>
       </c>
       <c r="D185" s="5">
-        <v>6.6618266516490277</v>
+        <v>6.6618266520818148</v>
       </c>
       <c r="E185" s="5">
-        <v>0.55760821390495874</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.55760821076735745</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>320.84301857000003</v>
+        <v>320.84301856000002</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1412972700000523</v>
+        <v>2.1412972800000034</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3672904117138014</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>8.367290452789188</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>320.99465134000002</v>
+        <v>320.99465135000003</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15163276999999198</v>
+        <v>0.15163279000000784</v>
       </c>
       <c r="D187" s="5">
-        <v>0.56860531028553041</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.56860538549612372</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>322.08831142000003</v>
+        <v>322.08831146</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0936600800000065</v>
+        <v>1.0936601099999734</v>
       </c>
       <c r="D188" s="5">
-        <v>4.1660087123908784</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.166008828685297</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>324.32182646000001</v>
+        <v>324.32182650999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2335150399999861</v>
+        <v>2.2335150499999941</v>
       </c>
       <c r="D189" s="5">
-        <v>8.6462024591682063</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.6462024982526984</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>324.36417082000003</v>
+        <v>324.36417084999999</v>
       </c>
       <c r="C190" s="5">
-        <v>4.2344360000015513E-2</v>
+        <v>4.2344339999999647E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.15678789547752814</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.15678782134636027</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>325.62050848000001</v>
+        <v>325.62050849000002</v>
       </c>
       <c r="C191" s="5">
-        <v>1.2563376599999856</v>
+        <v>1.2563376400000266</v>
       </c>
       <c r="D191" s="5">
-        <v>4.7481805521796705</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.7481804745260758</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>327.07968362999998</v>
+        <v>327.07968361000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4591751499999646</v>
+        <v>1.4591751199999976</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5119929720263805</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5119928557213482</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>326.86051772000002</v>
+        <v>326.8605177</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.21916590999995833</v>
+        <v>-0.21916591000001517</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.80112588913707761</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.80112588918613836</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>329.20916997</v>
+        <v>329.20916994999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.3486522499999865</v>
       </c>
       <c r="D194" s="5">
-        <v>8.971646850916315</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.9716468514871259</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>328.84855276000002</v>
+        <v>328.84855270999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.3606172099999867</v>
+        <v>-0.3606172400000105</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.3065948462571808</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.306594954378637</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>331.01067671999999</v>
+        <v>331.01067664999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.162123959999974</v>
+        <v>2.162123940000015</v>
       </c>
       <c r="D196" s="5">
-        <v>8.1814521468934096</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.181452069745788</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>332.93863884000001</v>
+        <v>332.93863878000002</v>
       </c>
       <c r="C197" s="5">
-        <v>1.9279621200000179</v>
+        <v>1.9279621300000258</v>
       </c>
       <c r="D197" s="5">
-        <v>7.2176713062017006</v>
+        <v>7.2176713464216169</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4671605418153737</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.4671605295447891</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>335.16524045</v>
+        <v>335.16524042999998</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2266016099999888</v>
+        <v>2.2266016499999637</v>
       </c>
       <c r="D198" s="5">
-        <v>8.3271382260908133</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>8.3271383827854706</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>337.45079778000002</v>
+        <v>337.45079781999999</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2855573300000174</v>
+        <v>2.2855573900000081</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4970286041679888</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>8.4970288361883242</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>341.22116397999997</v>
+        <v>341.22116405000003</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7703661999999554</v>
+        <v>3.770366230000036</v>
       </c>
       <c r="D200" s="5">
-        <v>14.263102200326871</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>14.26310231908281</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>339.78352788000001</v>
+        <v>339.78352819000003</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4376360999999633</v>
+        <v>-1.4376358600000003</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.940323281662562</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-4.9403224749482</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>341.98008171999999</v>
+        <v>341.98008172999999</v>
       </c>
       <c r="C202" s="5">
-        <v>2.1965538399999787</v>
+        <v>2.1965535399999681</v>
       </c>
       <c r="D202" s="5">
-        <v>8.0393311064399064</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>8.0393299615201474</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>344.80305693000003</v>
+        <v>344.80305687999999</v>
       </c>
       <c r="C203" s="5">
-        <v>2.8229752100000383</v>
+        <v>2.8229751499999907</v>
       </c>
       <c r="D203" s="5">
-        <v>10.368095637284913</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>10.368095406502675</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>342.74836256999998</v>
+        <v>342.74836250999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.0546943600000418</v>
+        <v>-2.0546943699999929</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.9210717092116347</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-6.9210717427703567</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>344.29499505000001</v>
+        <v>344.29499500999998</v>
       </c>
       <c r="C205" s="5">
-        <v>1.546632480000028</v>
+        <v>1.546632499999987</v>
       </c>
       <c r="D205" s="5">
-        <v>5.5513639470806675</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.551364021654126</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>347.11350525</v>
+        <v>347.11350520000002</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8185101999999915</v>
+        <v>2.8185101900000404</v>
       </c>
       <c r="D206" s="5">
-        <v>10.278187810021322</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>10.278187773145975</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>347.94420845000002</v>
+        <v>347.94420837000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8307032000000163</v>
+        <v>0.8307031699999925</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9099126838786793</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.9099125778276003</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>350.08824941</v>
+        <v>350.08824929999997</v>
       </c>
       <c r="C208" s="5">
-        <v>2.1440409599999839</v>
+        <v>2.1440409299999601</v>
       </c>
       <c r="D208" s="5">
-        <v>7.6502553611781821</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>7.6502552522990985</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>352.36350806000002</v>
+        <v>352.36350793999998</v>
       </c>
       <c r="C209" s="5">
-        <v>2.275258650000012</v>
+        <v>2.2752586400000041</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0838216615146674</v>
+        <v>8.0838216273374499</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8343691461221425</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.8343691291522282</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>352.92870641000002</v>
+        <v>352.92870629999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.56519835000000285</v>
+        <v>0.56519836000001078</v>
       </c>
       <c r="D210" s="5">
-        <v>1.9418969478271153</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.9418969831556776</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>356.15517111999998</v>
+        <v>356.15517102000001</v>
       </c>
       <c r="C211" s="5">
-        <v>3.2264647099999593</v>
+        <v>3.226464720000024</v>
       </c>
       <c r="D211" s="5">
-        <v>11.53912693066761</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>11.539126972028257</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>360.83116009999998</v>
+        <v>360.83116052999998</v>
       </c>
       <c r="C212" s="5">
-        <v>4.6759889799999996</v>
+        <v>4.6759895099999653</v>
       </c>
       <c r="D212" s="5">
-        <v>16.943843399717238</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>16.94384546607235</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>361.95734935000002</v>
+        <v>361.95734976</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1261892500000386</v>
+        <v>1.1261892300000227</v>
       </c>
       <c r="D213" s="5">
-        <v>3.8102829056052778</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.8102828321535664</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>364.87182257000001</v>
+        <v>364.87182252000002</v>
       </c>
       <c r="C214" s="5">
-        <v>2.9144732199999908</v>
+        <v>2.9144727600000238</v>
       </c>
       <c r="D214" s="5">
-        <v>10.101978266370427</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>10.101976588727513</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>368.37156686999998</v>
+        <v>368.37156697</v>
       </c>
       <c r="C215" s="5">
-        <v>3.4997442999999748</v>
+        <v>3.4997444499999801</v>
       </c>
       <c r="D215" s="5">
-        <v>12.137095739537408</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>12.137096289232719</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>367.55312816999998</v>
+        <v>367.55312799000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.81843870000000152</v>
+        <v>-0.81843897999999626</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.6337904828599434</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.6337913722302764</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>371.20184304000003</v>
+        <v>371.20184322</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6487148700000489</v>
+        <v>3.6487152299999934</v>
       </c>
       <c r="D217" s="5">
-        <v>12.584863780090917</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>12.584865096842424</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>370.67418688999999</v>
+        <v>370.67418692000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.52765615000004118</v>
+        <v>-0.52765629999998964</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.6925034828927599</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.6925039594611557</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>376.90389678000003</v>
+        <v>376.9038966</v>
       </c>
       <c r="C219" s="5">
-        <v>6.2297098900000378</v>
+        <v>6.2297096799999849</v>
       </c>
       <c r="D219" s="5">
-        <v>22.140419853171522</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>22.140419034572979</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>380.0959896</v>
+        <v>380.09598919000001</v>
       </c>
       <c r="C220" s="5">
-        <v>3.1920928199999707</v>
+        <v>3.1920925900000157</v>
       </c>
       <c r="D220" s="5">
-        <v>10.650127124852649</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>10.650126326711739</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>380.98943602000003</v>
+        <v>380.98943552999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.89344642000003205</v>
+        <v>0.89344633999996859</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8574509948481097</v>
+        <v>2.857450738794709</v>
       </c>
       <c r="E221" s="5">
-        <v>8.1239763213861504</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>8.123976219147643</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>382.35246396999997</v>
+        <v>382.35246325999998</v>
       </c>
       <c r="C222" s="5">
-        <v>1.363027949999946</v>
+        <v>1.3630277299999989</v>
       </c>
       <c r="D222" s="5">
-        <v>4.3786108809567015</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.3786101660045373</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>384.72791739000002</v>
+        <v>384.72791751</v>
       </c>
       <c r="C223" s="5">
-        <v>2.3754534200000421</v>
+        <v>2.3754542500000184</v>
       </c>
       <c r="D223" s="5">
-        <v>7.7153756315517352</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>7.715378434953224</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>383.29930342</v>
+        <v>383.29930429000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.4286139700000149</v>
+        <v>-1.4286132199999884</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.3660836917115864</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.3660814448599705</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>383.90700478000002</v>
+        <v>383.9070054</v>
       </c>
       <c r="C225" s="5">
-        <v>0.6077013600000214</v>
+        <v>0.60770110999999361</v>
       </c>
       <c r="D225" s="5">
-        <v>1.9192164321915506</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.9192156313604603</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>384.33877516000001</v>
+        <v>384.33877519999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.43177037999998902</v>
+        <v>0.43176979999998366</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3579889460963557</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.3579871083953421</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>382.52660255000001</v>
+        <v>382.52660300999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.8121726100000046</v>
+        <v>-1.8121721900000125</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5136009854857004</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.5135997400160397</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>381.36145066</v>
+        <v>381.36145062999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.1651518900000042</v>
+        <v>-1.165152379999995</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.594508705884869</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.5945101880571206</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>381.69291486999998</v>
+        <v>381.69291552999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.33146420999997872</v>
+        <v>0.3314649000000145</v>
       </c>
       <c r="D229" s="5">
-        <v>1.0479926623506941</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.0479948544506401</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>378.43495482999998</v>
+        <v>378.43495503999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.2579600400000004</v>
+        <v>-3.2579604900000163</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.7752378300275602</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.775239101354039</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>381.78408020000001</v>
+        <v>381.78407970000001</v>
       </c>
       <c r="C231" s="5">
-        <v>3.3491253700000243</v>
+        <v>3.3491246600000295</v>
       </c>
       <c r="D231" s="5">
-        <v>11.152402109539317</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.152399622538312</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>378.31173095999998</v>
+        <v>378.31172971000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.4723492400000282</v>
+        <v>-3.4723499899999979</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.384337327646831</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.384339472521642</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>373.89621877000002</v>
+        <v>373.89621739</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.4155121899999585</v>
+        <v>-4.4155123200000048</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.140929680857882</v>
+        <v>-13.140930083929636</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8617884327972956</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.861788668794051</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>368.60993796999998</v>
+        <v>368.60993633999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.2862808000000427</v>
+        <v>-5.2862810500000137</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.706982420291782</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.706983159866649</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>363.10176517000002</v>
+        <v>363.10176551000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.5081727999999543</v>
+        <v>-5.5081708299999832</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.528956411231999</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.528951043981742</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>357.46876015999999</v>
+        <v>357.46876198000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6330050100000335</v>
+        <v>-5.6330035299999963</v>
       </c>
       <c r="D236" s="5">
-        <v>-17.107200707488822</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-17.10719657447618</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>351.61899681</v>
+        <v>351.61899782</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.8497633499999893</v>
+        <v>-5.8497641600000065</v>
       </c>
       <c r="D237" s="5">
-        <v>-17.962798294377215</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-17.962800478791774</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>349.14696264999998</v>
+        <v>349.14696247000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.4720341600000211</v>
+        <v>-2.4720353499999987</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.117827887574613</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.1178316231024006</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>345.47431311999998</v>
+        <v>345.47431259000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.6726495300000011</v>
+        <v>-3.6726498799999945</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.917440764906006</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-11.917441841536114</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>343.31924017</v>
+        <v>343.31924412000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1550729499999761</v>
+        <v>-2.1550684700000033</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.2340561241043382</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-7.2340416087014585</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>339.61854327999998</v>
+        <v>339.61854345</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7006968900000174</v>
+        <v>-3.7007006700000034</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.195044752469464</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-12.195056347743428</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>335.95706897999997</v>
+        <v>335.95706855999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.661474300000009</v>
+        <v>-3.6614748900000222</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.197139315554107</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-12.197141160174285</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>332.28823208</v>
+        <v>332.28823083999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-3.6688368999999739</v>
+        <v>-3.6688377199999991</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.345517636591675</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-12.345520246809238</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>329.65757181999999</v>
+        <v>329.65757029000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.6306602600000133</v>
+        <v>-2.6306605499999591</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.0972270260972206</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-9.0972280181876304</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>328.27520599000002</v>
+        <v>328.27520434000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3823658299999693</v>
+        <v>-1.3823659500000076</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.9175583570928332</v>
+        <v>-4.9175587964776168</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.201517557486586</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-12.201517674733275</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>326.63129142999998</v>
+        <v>326.63128404000003</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.6439145600000415</v>
+        <v>-1.6439202999999907</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8465006486439597</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-5.8465205323113949</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>322.58369629999999</v>
+        <v>322.58369557999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.0475951299999906</v>
+        <v>-4.0475884600000427</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.897549630664907</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-13.897528560097506</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>324.22981403</v>
+        <v>324.22982411999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.6461177300000145</v>
+        <v>1.6461285400000065</v>
       </c>
       <c r="D248" s="5">
-        <v>6.2983196164135835</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.2983621594080219</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>325.88418797000003</v>
+        <v>325.88418730000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6543739400000277</v>
+        <v>1.6543631800000185</v>
       </c>
       <c r="D249" s="5">
-        <v>6.2977567870117879</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.2977144688033837</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>324.50870356000001</v>
+        <v>324.50870280999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.3754844100000128</v>
+        <v>-1.3754844900000194</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.9489920504171669</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-4.9489923415481529</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>324.23621155000001</v>
+        <v>324.23621214999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.27249201000000767</v>
+        <v>-0.27249066000001676</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.003006883652402</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.0030019397161194</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>325.03520648</v>
+        <v>325.03521776000002</v>
       </c>
       <c r="C252" s="5">
-        <v>0.79899492999999211</v>
+        <v>0.79900561000005155</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9974939336985695</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.9975345395575559</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>323.68665406999997</v>
+        <v>323.68665666999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.3485524100000248</v>
+        <v>-1.3485610900000324</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.8666771626042387</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-4.8667076107491773</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>323.00625120000001</v>
+        <v>323.00625079000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.68040286999996624</v>
+        <v>-0.6804058799999666</v>
       </c>
       <c r="D254" s="5">
-        <v>-2.49349088226265</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-2.493501766076911</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>322.77182159</v>
+        <v>322.77181614</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23442961000000651</v>
+        <v>-0.23443465000002561</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.86746092257304896</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.86747949882119979</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>320.44519924999997</v>
+        <v>320.44518935999997</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.3266223400000285</v>
+        <v>-2.3266267800000264</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.3150871706834764</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-8.3151025498932931</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>320.50203721000003</v>
+        <v>320.50202260999998</v>
       </c>
       <c r="C257" s="5">
-        <v>5.683796000005259E-2</v>
+        <v>5.6833250000011049E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.21305399211766218</v>
+        <v>0.21303632629525726</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.3678817766812355</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.3678857334437087</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>316.48682715000001</v>
+        <v>316.48680514</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.0152100600000153</v>
+        <v>-4.0152174699999819</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.039659081857492</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-14.039683829382865</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>317.20707750999998</v>
+        <v>317.20707700999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.72025035999996589</v>
+        <v>0.72027186999997639</v>
       </c>
       <c r="D259" s="5">
-        <v>2.7653635186515091</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.7654473363814658</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>319.26034478000003</v>
+        <v>319.26037742</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0532672700000489</v>
+        <v>2.0533004100000198</v>
       </c>
       <c r="D260" s="5">
-        <v>8.0501353552453914</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.050269958867684</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>318.58947303999997</v>
+        <v>318.58948815999997</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.67087174000005234</v>
+        <v>-0.67088926000002402</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.4926577561918406</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.4927218502179938</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>317.87729079000002</v>
+        <v>317.87730325000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.71218224999995527</v>
+        <v>-0.7121849099999622</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6497712104574189</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.6497808617736096</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>319.02517774</v>
+        <v>319.02518308999998</v>
       </c>
       <c r="C263" s="5">
-        <v>1.147886949999986</v>
+        <v>1.1478798399999732</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4204297486843958</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.4204016457944473</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>319.84354177</v>
+        <v>319.84355555000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.81836402999999791</v>
+        <v>0.81837246000003461</v>
       </c>
       <c r="D264" s="5">
-        <v>3.1220456533949781</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.1220782157055593</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>319.93582941</v>
+        <v>319.93582755</v>
       </c>
       <c r="C265" s="5">
-        <v>9.2287639999995008E-2</v>
+        <v>9.2271999999979926E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.3467979555291878</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.34673907538089743</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>322.78673078999998</v>
+        <v>322.78672488000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8509013799999821</v>
+        <v>2.8508973300000093</v>
       </c>
       <c r="D266" s="5">
-        <v>11.232969071522913</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.232952392402273</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>320.41764067999998</v>
+        <v>320.41762397000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.3690901100000019</v>
+        <v>-2.369100909999986</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.460414940532889</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.460452114441452</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>320.29349137000003</v>
+        <v>320.29346319000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.12414930999995022</v>
+        <v>-0.12416078000001107</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.46396353688584746</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.4640063347316703</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>321.35489453999998</v>
+        <v>321.354849</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0614031699999487</v>
+        <v>1.0613858099999902</v>
       </c>
       <c r="D269" s="5">
-        <v>4.0498996804518184</v>
+        <v>4.0498325924080758</v>
       </c>
       <c r="E269" s="5">
-        <v>0.26610043961783347</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.26609079813444403</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>322.35732150000001</v>
+        <v>322.35726797000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0024269600000366</v>
+        <v>1.0024189700000079</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8081458512821298</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.8081155241724618</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>324.18470488999998</v>
+        <v>324.18470162</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8273833899999659</v>
+        <v>1.827433649999989</v>
       </c>
       <c r="D271" s="5">
-        <v>7.0187288902407552</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.0189291924182218</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>326.46685903999997</v>
+        <v>326.46692702000001</v>
       </c>
       <c r="C272" s="5">
-        <v>2.2821541499999967</v>
+        <v>2.2822254000000157</v>
       </c>
       <c r="D272" s="5">
-        <v>8.7824810958242914</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>8.782766083966731</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>326.10178279000002</v>
+        <v>326.10183159000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.36507624999995869</v>
+        <v>-0.36509542999999667</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.3336945079283957</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.3337638697633603</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>327.61721138000001</v>
+        <v>327.61725711000003</v>
       </c>
       <c r="C274" s="5">
-        <v>1.5154285899999991</v>
+        <v>1.515425520000008</v>
       </c>
       <c r="D274" s="5">
-        <v>5.7212855108216498</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.7212727444741596</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>328.20587272</v>
+        <v>328.20590013999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.58866133999998738</v>
+        <v>0.58864302999995743</v>
       </c>
       <c r="D275" s="5">
-        <v>2.1775914465588242</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.1775227360317118</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.20880624</v>
+        <v>327.20883652999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.99706648000000087</v>
+        <v>-0.99706360999999788</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.5852171437057878</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-3.5852067011344468</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>330.93289718</v>
+        <v>330.93293348999998</v>
       </c>
       <c r="C277" s="5">
-        <v>3.7240909399999964</v>
+        <v>3.7240969599999971</v>
       </c>
       <c r="D277" s="5">
-        <v>14.545885978625295</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>14.545909551165636</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>331.60166486000003</v>
+        <v>331.60169911999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.6687676800000304</v>
+        <v>0.66876562999999578</v>
       </c>
       <c r="D278" s="5">
-        <v>2.452162872473207</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.4521549999711345</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>334.01035002999998</v>
+        <v>334.01030485000001</v>
       </c>
       <c r="C279" s="5">
-        <v>2.4086851699999556</v>
+        <v>2.4086057300000334</v>
       </c>
       <c r="D279" s="5">
-        <v>9.0733537510062856</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>9.0730414761813094</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>336.47410788000002</v>
+        <v>336.47397658</v>
       </c>
       <c r="C280" s="5">
-        <v>2.4637578500000359</v>
+        <v>2.4636717299999873</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2196320258887798</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.2192978693879102</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>337.09030401000001</v>
+        <v>337.09013914000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.61619612999999163</v>
+        <v>0.61616256000002068</v>
       </c>
       <c r="D281" s="5">
-        <v>2.219870204686214</v>
+        <v>2.2197489217672839</v>
       </c>
       <c r="E281" s="5">
-        <v>4.896583104024077</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.8965466645253697</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>337.52525702999998</v>
+        <v>337.52509405000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.43495301999996627</v>
+        <v>0.43495490999998765</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5594150672008755</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.5594226596136629</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>343.03155542000002</v>
+        <v>343.03145696000001</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5062983900000404</v>
+        <v>5.5063629100000071</v>
       </c>
       <c r="D283" s="5">
-        <v>21.43211265257554</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>21.432398026131374</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>344.96601232</v>
+        <v>344.96605461000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.9344568999999865</v>
+        <v>1.9345976500000006</v>
       </c>
       <c r="D284" s="5">
-        <v>6.9810436946539323</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.981569555885625</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>344.49258686000002</v>
+        <v>344.49313783999997</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.4734254599999872</v>
+        <v>-0.47291677000004029</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.6344855127871538</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-1.6327422997921448</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>346.46544281000001</v>
+        <v>346.46539806999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.972855949999996</v>
+        <v>1.9722602300000176</v>
       </c>
       <c r="D286" s="5">
-        <v>7.0928595091130697</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.0906381771203453</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>348.79895320000003</v>
+        <v>348.79895531</v>
       </c>
       <c r="C287" s="5">
-        <v>2.3335103900000149</v>
+        <v>2.3335572400000046</v>
       </c>
       <c r="D287" s="5">
-        <v>8.3884462065791698</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.388622032707115</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>350.10479647</v>
+        <v>350.10488229999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.3058432699999685</v>
+        <v>1.305926989999989</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5862649955081825</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.5865650821386605</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>352.21773523000002</v>
+        <v>352.21792579999999</v>
       </c>
       <c r="C289" s="5">
-        <v>2.11293876000002</v>
+        <v>2.1130435000000034</v>
       </c>
       <c r="D289" s="5">
-        <v>7.4874882552866895</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>7.4878699252231229</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>353.60642109999998</v>
+        <v>353.60645124000001</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3886858699999607</v>
+        <v>1.3885254400000235</v>
       </c>
       <c r="D290" s="5">
-        <v>4.8351859665302088</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.8346125348776026</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>353.75635675000001</v>
+        <v>353.75639601</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14993565000003173</v>
+        <v>0.14994476999999051</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51001045527760969</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.51004150603288778</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>356.60399117999998</v>
+        <v>356.60362003</v>
       </c>
       <c r="C292" s="5">
-        <v>2.847634429999971</v>
+        <v>2.8472240199999987</v>
       </c>
       <c r="D292" s="5">
-        <v>10.098997386021402</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>10.097475690227897</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>356.91179520999998</v>
+        <v>356.91129484999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.30780402999999978</v>
+        <v>0.30767481999998836</v>
       </c>
       <c r="D293" s="5">
-        <v>1.0407157587347671</v>
+        <v>1.0402778996538409</v>
       </c>
       <c r="E293" s="5">
-        <v>5.8801724535547439</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.8800758042251378</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>359.81520555999998</v>
+        <v>359.81476543999997</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9034103500000015</v>
+        <v>2.9034705899999835</v>
       </c>
       <c r="D294" s="5">
-        <v>10.210593192666572</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>10.210829570570956</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>360.75747637000001</v>
+        <v>360.75726680999998</v>
       </c>
       <c r="C295" s="5">
-        <v>0.94227081000002499</v>
+        <v>0.94250137000000223</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1881755270684931</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.1889708573153541</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>362.32712020999998</v>
+        <v>362.32728515999997</v>
       </c>
       <c r="C296" s="5">
-        <v>1.5696438399999693</v>
+        <v>1.570018349999998</v>
       </c>
       <c r="D296" s="5">
-        <v>5.3479342653805828</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.3492441366896459</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>366.77320536000002</v>
+        <v>366.77457980000003</v>
       </c>
       <c r="C297" s="5">
-        <v>4.4460851500000445</v>
+        <v>4.4472946400000524</v>
       </c>
       <c r="D297" s="5">
-        <v>15.760688802528279</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.765262077271714</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>369.54571007999999</v>
+        <v>369.54573508999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7725047199999722</v>
+        <v>2.7711552899999674</v>
       </c>
       <c r="D298" s="5">
-        <v>9.4578143718881069</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>9.4529812166413762</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>369.70335675000001</v>
+        <v>369.7033558</v>
       </c>
       <c r="C299" s="5">
-        <v>0.15764667000001964</v>
+        <v>0.15762071000000333</v>
       </c>
       <c r="D299" s="5">
-        <v>0.51311783616077022</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.51303310687611514</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>371.54024170000002</v>
+        <v>371.54036361999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8368849500000124</v>
+        <v>1.8370078199999966</v>
       </c>
       <c r="D300" s="5">
-        <v>6.127903684867575</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>6.128324865415502</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>373.26762259999998</v>
+        <v>373.26764321000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7273808999999574</v>
+        <v>1.7272795900000233</v>
       </c>
       <c r="D301" s="5">
-        <v>5.7239879504775715</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.7236416850640071</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>374.96433992999999</v>
+        <v>374.96385825999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.6967173300000127</v>
+        <v>1.696215049999978</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5931530148661146</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.5914553549494261</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>377.38697278000001</v>
+        <v>377.38703679000002</v>
       </c>
       <c r="C303" s="5">
-        <v>2.4226328500000136</v>
+        <v>2.4231785300000297</v>
       </c>
       <c r="D303" s="5">
-        <v>8.0346942806104984</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.0365795327201681</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>379.27376067</v>
+        <v>379.27392635000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.8867878899999937</v>
+        <v>1.886889559999986</v>
       </c>
       <c r="D304" s="5">
-        <v>6.1672874896481655</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.167627931841535</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>381.74042365000003</v>
+        <v>381.73752454999999</v>
       </c>
       <c r="C305" s="5">
-        <v>2.4666629800000237</v>
+        <v>2.4635981999999785</v>
       </c>
       <c r="D305" s="5">
-        <v>8.0896819150829025</v>
+        <v>8.0792652205430535</v>
       </c>
       <c r="E305" s="5">
-        <v>6.9565166445091364</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>6.9558543140064488</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>382.59630550999998</v>
+        <v>382.59722914000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.85588185999995403</v>
+        <v>0.8597045900000353</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7238883986335782</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.7362265636566852</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>383.39817083999998</v>
+        <v>383.39900997000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.80186532999999827</v>
+        <v>0.80178082999998423</v>
       </c>
       <c r="D307" s="5">
-        <v>2.544217340600663</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.5439399227431547</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>380.33896919</v>
+        <v>380.33967573000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0592016499999772</v>
+        <v>-3.0593342399999983</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.1657859873359833</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-9.1661467857925061</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>382.63318270000002</v>
+        <v>382.63529728999998</v>
       </c>
       <c r="C309" s="5">
-        <v>2.2942135100000201</v>
+        <v>2.2956215599999723</v>
       </c>
       <c r="D309" s="5">
-        <v>7.4834655899367553</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>7.4881976451187882</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>383.86427623999998</v>
+        <v>383.86410848000003</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2310935399999607</v>
+        <v>1.2288111900000445</v>
       </c>
       <c r="D310" s="5">
-        <v>3.9299700140801974</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.9225329310759172</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>385.68212562999997</v>
+        <v>385.68175816000002</v>
       </c>
       <c r="C311" s="5">
-        <v>1.8178493899999921</v>
+        <v>1.8176496799999882</v>
       </c>
       <c r="D311" s="5">
-        <v>5.8331640079031466</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.8325090080558084</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>388.77168355999999</v>
+        <v>388.77116642999999</v>
       </c>
       <c r="C312" s="5">
-        <v>3.0895579300000122</v>
+        <v>3.0894082699999785</v>
       </c>
       <c r="D312" s="5">
-        <v>10.047798521327911</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>10.047300158140104</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>388.59054449000001</v>
+        <v>388.58949788000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.18113906999997198</v>
+        <v>-0.1816685499999835</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.55768136876305219</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.55930805849592202</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>389.60771313999999</v>
+        <v>389.60533771000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0171686499999737</v>
+        <v>1.0158398300000044</v>
       </c>
       <c r="D314" s="5">
-        <v>3.1867200482239122</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.1825056030655663</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>391.27503267999998</v>
+        <v>391.2753687</v>
       </c>
       <c r="C315" s="5">
-        <v>1.667319539999994</v>
+        <v>1.6700309899999866</v>
       </c>
       <c r="D315" s="5">
-        <v>5.2579926400898369</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.2667788230639667</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>390.55342132999999</v>
+        <v>390.55409551000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72161134999998922</v>
+        <v>-0.72127318999997669</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.1907962521602653</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.1897781306577824</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>391.55169339000003</v>
+        <v>391.54751691000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.99827206000003343</v>
+        <v>0.99342139999998835</v>
       </c>
       <c r="D317" s="5">
-        <v>3.110743539106875</v>
+        <v>3.0954107627637617</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5701416806189537</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5698265769298567</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>392.43836852999999</v>
+        <v>392.44268427999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.88667513999996572</v>
+        <v>0.89516736999996738</v>
       </c>
       <c r="D318" s="5">
-        <v>2.7515212033669467</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.778236473669482</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>392.14910293999998</v>
+        <v>392.15275471000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.28926559000001362</v>
+        <v>-0.28992956999996977</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.88094068908333156</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.88294491965180688</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>389.63513246999997</v>
+        <v>389.63696715999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.5139704700000038</v>
+        <v>-2.5157875500000273</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.4273703342145776</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-7.4324840089325157</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>394.08451925999998</v>
+        <v>394.08625232000003</v>
       </c>
       <c r="C321" s="5">
-        <v>4.4493867900000055</v>
+        <v>4.4492851600000449</v>
       </c>
       <c r="D321" s="5">
-        <v>14.597511661507667</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>14.597083914058274</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>392.81652962999999</v>
+        <v>392.81531902</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2679896299999882</v>
+        <v>-1.2709333000000242</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.7934689723027937</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.8021035663676317</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>392.83389066000001</v>
+        <v>392.83271868000003</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7361030000017763E-2</v>
+        <v>1.7399660000023687E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>5.3048431794300299E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>5.3166662425541134E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>394.53637648</v>
+        <v>394.53404819000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.7024858199999926</v>
+        <v>1.7013295099999937</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3263997918798989</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.3227118152309849</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>395.81118130999999</v>
+        <v>395.80737372999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.2748048299999937</v>
+        <v>1.2733255399999734</v>
       </c>
       <c r="D325" s="5">
-        <v>3.9470293996925143</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.9423913222198514</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>399.51934152000001</v>
+        <v>399.51505307000002</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7081602100000168</v>
+        <v>3.707679340000027</v>
       </c>
       <c r="D326" s="5">
-        <v>11.839961494556061</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.838465962223154</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>400.75735428000002</v>
+        <v>400.75743277999999</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2380127600000037</v>
+        <v>1.2423797099999661</v>
       </c>
       <c r="D327" s="5">
-        <v>3.782540894725539</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.7961538559561969</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>398.7067998</v>
+        <v>398.70494940999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.0505544800000166</v>
+        <v>-2.0524833700000045</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9701594378354983</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.9756169998843927</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>399.17841700000002</v>
+        <v>399.16679223</v>
       </c>
       <c r="C329" s="5">
-        <v>0.4716172000000256</v>
+        <v>0.46184282000001531</v>
       </c>
       <c r="D329" s="5">
-        <v>1.4287117141901007</v>
+        <v>1.3989189635309707</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9478203615897804</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.9459388684493595</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>400.27337897000001</v>
+        <v>400.30602550999998</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0949619699999857</v>
+        <v>1.1392332799999849</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3417638289382712</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.479108725812341</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>401.76224762999999</v>
+        <v>401.76247946000001</v>
       </c>
       <c r="C331" s="5">
-        <v>1.4888686599999801</v>
+        <v>1.4564539500000251</v>
       </c>
       <c r="D331" s="5">
-        <v>4.5560123498636251</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.4544580381407295</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>403.62728800999997</v>
+        <v>403.62738891999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.8650403799999822</v>
+        <v>1.8649094599999785</v>
       </c>
       <c r="D332" s="5">
-        <v>5.7150302828775645</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.7146154264466231</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>401.89059308999998</v>
+        <v>401.89091237999997</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.7366949199999908</v>
+        <v>-1.7364765400000124</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.0428103825670645</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-5.0421899737991716</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>404.10255261999998</v>
+        <v>404.09967024000002</v>
       </c>
       <c r="C334" s="5">
-        <v>2.2119595300000015</v>
+        <v>2.2087578600000484</v>
       </c>
       <c r="D334" s="5">
-        <v>6.8083077447385287</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>6.7981478248509974</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>406.69397049000003</v>
+        <v>406.68839707000001</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5914178700000434</v>
+        <v>2.5887268299999846</v>
       </c>
       <c r="D335" s="5">
-        <v>7.972629865591041</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>7.9641157135923679</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>403.98421019</v>
+        <v>403.97798254000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.7097603000000277</v>
+        <v>-2.71041452999998</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.7088863698156711</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-7.7107817052190715</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>404.49086827999997</v>
+        <v>404.48525311999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.50665808999997353</v>
+        <v>0.50727057999995395</v>
       </c>
       <c r="D337" s="5">
-        <v>1.5154085029496001</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.5172766752542977</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>405.29919168999999</v>
+        <v>405.29315391</v>
       </c>
       <c r="C338" s="5">
-        <v>0.80832341000001406</v>
+        <v>0.80790079000001924</v>
       </c>
       <c r="D338" s="5">
-        <v>2.4245803605354999</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.4233327577188213</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>407.16760907999998</v>
+        <v>407.16720499000002</v>
       </c>
       <c r="C339" s="5">
-        <v>1.8684173899999905</v>
+        <v>1.8740510800000152</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6744047596714697</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.6920387610240875</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.91883715</v>
+        <v>409.91416212000001</v>
       </c>
       <c r="C340" s="5">
-        <v>2.7512280700000247</v>
+        <v>2.7469571299999984</v>
       </c>
       <c r="D340" s="5">
-        <v>8.4166169410033085</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>8.4030712702169996</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>412.82016138</v>
+        <v>412.80487433000002</v>
       </c>
       <c r="C341" s="5">
-        <v>2.9013242300000002</v>
+        <v>2.8907122100000038</v>
       </c>
       <c r="D341" s="5">
-        <v>8.8319168863082442</v>
+        <v>8.7984540957648516</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4174554031562332</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.4166374471706451</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>411.83961763999997</v>
+        <v>411.90338438999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.98054374000003008</v>
+        <v>-0.90148994000003313</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.8133364743766709</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-2.5893316003824718</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.30104179</v>
+        <v>414.29882162000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.4614241500000276</v>
+        <v>2.3954372300000273</v>
       </c>
       <c r="D343" s="5">
-        <v>7.4125038018061806</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.206237055654019</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>415.50333140999999</v>
+        <v>415.49946918000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2022896199999877</v>
+        <v>1.2006475599999931</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5384878894663796</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.5335970531415128</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.66448380999998</v>
+        <v>416.66310607000003</v>
       </c>
       <c r="C345" s="5">
-        <v>1.1611523999999918</v>
+        <v>1.1636368900000207</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4055084558449744</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.4129399584306386</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>418.87828696000003</v>
+        <v>418.87409332999999</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2138031500000466</v>
+        <v>2.2109872599999676</v>
       </c>
       <c r="D346" s="5">
-        <v>6.5654414959247731</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.5568675560016221</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>420.73012261000002</v>
+        <v>420.71458134</v>
       </c>
       <c r="C347" s="5">
-        <v>1.8518356499999982</v>
+        <v>1.8404880100000014</v>
       </c>
       <c r="D347" s="5">
-        <v>5.436042691499976</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4019781785105581</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.77609731000001</v>
+        <v>420.76664398000003</v>
       </c>
       <c r="C348" s="5">
-        <v>4.5974699999987934E-2</v>
+        <v>5.2062640000031024E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.13120717138053184</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.14859885973559361</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>422.18774751000001</v>
+        <v>422.18112774999997</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4116501999999969</v>
+        <v>1.4144837699999471</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1009682612120013</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.1094468611132307</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>420.99996433000001</v>
+        <v>420.99314588999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1877831799999967</v>
+        <v>-1.1879818599999794</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.3243268461760289</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.3249256571627139</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>420.62528128000002</v>
+        <v>420.62390220999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.37468304999998736</v>
+        <v>-0.36924368000001095</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.0627680910103021</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-1.0474308465625803</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>422.94308126999999</v>
+        <v>422.93671728999999</v>
       </c>
       <c r="C352" s="5">
-        <v>2.3177999899999691</v>
+        <v>2.3128150800000071</v>
       </c>
       <c r="D352" s="5">
-        <v>6.8165717551703198</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>6.8014881195542332</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>424.57235245999999</v>
+        <v>424.55395797</v>
       </c>
       <c r="C353" s="5">
-        <v>1.6292711899999972</v>
+        <v>1.617240680000009</v>
       </c>
       <c r="D353" s="5">
-        <v>4.7218780842262609</v>
+        <v>4.6863473576015169</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8468064739653354</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.8461591348864834</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>427.22471544000001</v>
+        <v>427.32201981999998</v>
       </c>
       <c r="C354" s="5">
-        <v>2.6523629800000208</v>
+        <v>2.768061849999981</v>
       </c>
       <c r="D354" s="5">
-        <v>7.7595846432323867</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>8.1106657804033375</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>427.46079911999999</v>
+        <v>427.45529010000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.23608367999997881</v>
+        <v>0.13327028000003338</v>
       </c>
       <c r="D355" s="5">
-        <v>0.6651371658299654</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>0.37489043990908133</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>427.76219952999998</v>
+        <v>427.75320993999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.30140040999998519</v>
+        <v>0.29791983999996319</v>
       </c>
       <c r="D356" s="5">
-        <v>0.84940279750698178</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.83956713140798112</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>428.82277312999997</v>
+        <v>428.81849319999998</v>
       </c>
       <c r="C357" s="5">
-        <v>1.0605735999999979</v>
+        <v>1.0652832600000011</v>
       </c>
       <c r="D357" s="5">
-        <v>3.0161325531201433</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.0297747442369793</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>431.12304310000002</v>
+        <v>431.11664832999998</v>
       </c>
       <c r="C358" s="5">
-        <v>2.3002699700000449</v>
+        <v>2.2981551299999978</v>
       </c>
       <c r="D358" s="5">
-        <v>6.6303269666814879</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.6241184101627271</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>432.36305211000001</v>
+        <v>432.33670301000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2400090099999943</v>
+        <v>1.2200546800000325</v>
       </c>
       <c r="D359" s="5">
-        <v>3.5066026306686426</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.4493449584248603</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>434.07755207999998</v>
+        <v>434.06575342000002</v>
       </c>
       <c r="C360" s="5">
-        <v>1.714499969999963</v>
+        <v>1.7290504100000135</v>
       </c>
       <c r="D360" s="5">
-        <v>4.8636669251962417</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.9061611274897832</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>435.75455048999999</v>
+        <v>435.74928226999998</v>
       </c>
       <c r="C361" s="5">
-        <v>1.6769984100000102</v>
+        <v>1.6835288499999592</v>
       </c>
       <c r="D361" s="5">
-        <v>4.7358219205245966</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.7547909758293372</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>436.88533889000001</v>
+        <v>436.87924093999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1307884000000286</v>
+        <v>1.1299586700000077</v>
       </c>
       <c r="D362" s="5">
-        <v>3.1588463994913552</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.1565341081711162</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>437.02802387000003</v>
+        <v>437.02662233000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.14268498000001273</v>
+        <v>0.14738139000002093</v>
       </c>
       <c r="D363" s="5">
-        <v>0.39261988907002277</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.40557244934633641</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>437.95414316</v>
+        <v>437.94761373</v>
       </c>
       <c r="C364" s="5">
-        <v>0.92611928999997417</v>
+        <v>0.92099139999999124</v>
       </c>
       <c r="D364" s="5">
-        <v>2.5728053249625127</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.5584025767590779</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>436.67978167000001</v>
+        <v>436.66517004000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.2743614899999898</v>
+        <v>-1.2824436899999796</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4364234042301267</v>
+        <v>-3.4579186782888294</v>
       </c>
       <c r="E365" s="5">
-        <v>2.851676313789353</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.8526908871394419</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>438.43557071999999</v>
+        <v>438.54660762999998</v>
       </c>
       <c r="C366" s="5">
-        <v>1.7557890499999758</v>
+        <v>1.8814375899999618</v>
       </c>
       <c r="D366" s="5">
-        <v>4.9330668132538724</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>5.294682967818809</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>436.13658587999998</v>
+        <v>436.13084068000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.2989848400000028</v>
+        <v>-2.415766949999977</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.1139960235958473</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-6.4136493693065733</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>434.25206395999999</v>
+        <v>434.23886353</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.8845219199999974</v>
+        <v>-1.8919771500000024</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.0636652338775239</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.0832871387193279</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>406.55181864000002</v>
+        <v>406.54496425999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.700245319999965</v>
+        <v>-27.693899270000031</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.659301924632373</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-54.651935126959671</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>413.78813680000002</v>
+        <v>413.77969999999999</v>
       </c>
       <c r="C370" s="5">
-        <v>7.2363181599999962</v>
+        <v>7.2347357400000192</v>
       </c>
       <c r="D370" s="5">
-        <v>23.579241985069601</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>23.574008095464638</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>413.17738088999999</v>
+        <v>413.14498179999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.61075591000002305</v>
+        <v>-0.63471820000000889</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.7569050892004001</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-1.8252916804240682</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>410.91129776999998</v>
+        <v>410.90045074</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.2660831200000189</v>
+        <v>-2.2445310599999857</v>
       </c>
       <c r="D372" s="5">
-        <v>-6.3864908986228208</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-6.3280356846256325</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>412.32917215999998</v>
+        <v>412.32640128999998</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4178743900000086</v>
+        <v>1.4259505499999818</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2201658174133128</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.2447785810346916</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>412.58854832999998</v>
+        <v>412.58660630000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.25937616999999591</v>
+        <v>0.2602050100000497</v>
       </c>
       <c r="D374" s="5">
-        <v>0.7574786074125095</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>0.75991267224897463</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>414.98906219999998</v>
+        <v>414.98922178999999</v>
       </c>
       <c r="C375" s="5">
-        <v>2.4005138699999975</v>
+        <v>2.4026154899999597</v>
       </c>
       <c r="D375" s="5">
-        <v>7.2096224832817413</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>7.2161729980915634</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>415.29688520000002</v>
+        <v>415.29143065</v>
       </c>
       <c r="C376" s="5">
-        <v>0.3078230000000417</v>
+        <v>0.30220886000000746</v>
       </c>
       <c r="D376" s="5">
-        <v>0.89375444509054436</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.87738828505836697</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>416.03800866</v>
+        <v>416.02578767</v>
       </c>
       <c r="C377" s="5">
-        <v>0.74112345999998297</v>
+        <v>0.73435702000000447</v>
       </c>
       <c r="D377" s="5">
-        <v>2.1626199380399003</v>
+        <v>2.1427112705518114</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7269816182144764</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.7265923151391664</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>416.29194407</v>
+        <v>416.40385062000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.25393540999999686</v>
+        <v>0.37806295000001455</v>
       </c>
       <c r="D378" s="5">
-        <v>0.73490288613611288</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.0959655877832875</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>410.80361828000002</v>
+        <v>410.79372081999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.4883257899999762</v>
+        <v>-5.6101298000000384</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.722385813501615</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-15.021567499420962</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>422.21370658000001</v>
+        <v>422.19683767999999</v>
       </c>
       <c r="C380" s="5">
-        <v>11.410088299999984</v>
+        <v>11.403116860000011</v>
       </c>
       <c r="D380" s="5">
-        <v>38.923851174572555</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>38.89741195550431</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>421.59487682999998</v>
+        <v>421.58478534</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.61882975000003171</v>
+        <v>-0.61205233999999109</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.7447055855672855</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.7258181052297705</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.03988984</v>
+        <v>420.02755536000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.5549869899999749</v>
+        <v>-1.5572299799999882</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.3373220949002089</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-4.3435537827031911</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>419.88401121999999</v>
+        <v>419.84486609999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.15587862000000996</v>
+        <v>-0.18268926000001784</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.44441737245467516</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-0.52068830527207677</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>423.92895513000002</v>
+        <v>423.91232201999998</v>
       </c>
       <c r="C384" s="5">
-        <v>4.0449439100000291</v>
+        <v>4.0674559199999862</v>
       </c>
       <c r="D384" s="5">
-        <v>12.192782500120236</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.265502109240067</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.10767719</v>
+        <v>424.12295117999997</v>
       </c>
       <c r="C385" s="5">
-        <v>0.17872205999998414</v>
+        <v>0.21062915999999632</v>
       </c>
       <c r="D385" s="5">
-        <v>0.50707661265769755</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.59787566592410801</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.56878802</v>
+        <v>425.56740083</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4611108299999955</v>
+        <v>1.4444496500000241</v>
       </c>
       <c r="D386" s="5">
-        <v>4.213411420439428</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.1643092292639183</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>429.37801259999998</v>
+        <v>429.38174699000001</v>
       </c>
       <c r="C387" s="5">
-        <v>3.8092245799999773</v>
+        <v>3.8143461600000137</v>
       </c>
       <c r="D387" s="5">
-        <v>11.285964957399042</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.301933577667999</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.00262247000001</v>
+        <v>431.00421311999997</v>
       </c>
       <c r="C388" s="5">
-        <v>1.6246098700000289</v>
+        <v>1.6224661299999639</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6360493233202904</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.6297630664660971</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>434.01843188999999</v>
+        <v>434.0164532</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0158094199999823</v>
+        <v>3.0122400800000264</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7274318760213418</v>
+        <v>8.7166689353849627</v>
       </c>
       <c r="E389" s="5">
-        <v>4.3218222507872328</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.3244111454625811</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.49379599999997</v>
+        <v>433.59114235999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.52463589000001321</v>
+        <v>-0.42531084000000874</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4409395973405514</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.1696128631328739</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>436.74323146</v>
+        <v>436.73481163000002</v>
       </c>
       <c r="C391" s="5">
-        <v>3.2494354600000293</v>
+        <v>3.1436692700000322</v>
       </c>
       <c r="D391" s="5">
-        <v>9.3753764099339563</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.0558345720760602</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>437.18840439000002</v>
+        <v>437.16767436999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.44517293000001246</v>
+        <v>0.43286273999996183</v>
       </c>
       <c r="D392" s="5">
-        <v>1.2300421103075054</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.1958658088201179</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>440.14054221999999</v>
+        <v>440.12053408000003</v>
       </c>
       <c r="C393" s="5">
-        <v>2.9521378299999697</v>
+        <v>2.9528597100000411</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4108812389782841</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.4134288025079496</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>441.96856849</v>
+        <v>441.95305020000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.8280262700000094</v>
+        <v>1.8325161199999798</v>
       </c>
       <c r="D394" s="5">
-        <v>5.0993733924826312</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.1124240033552537</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>442.11728384000003</v>
+        <v>442.06417511000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.14871535000003178</v>
+        <v>0.11112491000000091</v>
       </c>
       <c r="D395" s="5">
-        <v>0.40452889565192329</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.30214625560889274</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>444.87775017000001</v>
+        <v>444.85319150999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7604663299999856</v>
+        <v>2.78901639999998</v>
       </c>
       <c r="D396" s="5">
-        <v>7.7552180562437067</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.8392043461897654</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>446.22970827</v>
+        <v>446.26131086999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.3519580999999903</v>
+        <v>1.4081193600000006</v>
       </c>
       <c r="D397" s="5">
-        <v>3.7083053591925541</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.8652602787892398</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>449.16457699</v>
+        <v>449.15610305000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.9348687199999972</v>
+        <v>2.8947921800000245</v>
       </c>
       <c r="D398" s="5">
-        <v>8.1842943926283098</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>8.0679268635946322</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>449.03185194999998</v>
+        <v>449.06388305000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.13272504000002527</v>
+        <v>-9.2219999999997526E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.35401601845098662</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.24610400993987369</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>450.31425586</v>
+        <v>450.34355885000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2824039100000277</v>
+        <v>1.2796758000000068</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4814646219113454</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.473690203140789</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>451.62508974000002</v>
+        <v>451.63023541000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.3108338800000183</v>
+        <v>1.2866765599999894</v>
       </c>
       <c r="D401" s="5">
-        <v>3.549589066906722</v>
+        <v>3.4829122842416238</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0566613204257473</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0583213102023397</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>457.10422631</v>
+        <v>457.18020142</v>
       </c>
       <c r="C402" s="5">
-        <v>5.4791365699999801</v>
+        <v>5.5499660099999915</v>
       </c>
       <c r="D402" s="5">
-        <v>15.570265292374398</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>15.785151162183775</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>454.76186213</v>
+        <v>454.76002319999998</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.3423641800000041</v>
+        <v>-2.4201782200000252</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.9788426176703657</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-6.1707199566174094</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>457.24188355000001</v>
+        <v>457.21564844</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4800214200000141</v>
+        <v>2.4556252400000176</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7440379955931995</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.6757418014699699</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>457.07852434</v>
+        <v>457.03372403999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.16335921000001008</v>
+        <v>-0.18192440000001397</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.42788361779516615</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.47643198427201883</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>458.36454443999997</v>
+        <v>458.32853668000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2860200999999734</v>
+        <v>1.2948126400000319</v>
       </c>
       <c r="D406" s="5">
-        <v>3.4290175861396488</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.4531720725970771</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>461.70918239999997</v>
+        <v>461.63538641000002</v>
       </c>
       <c r="C407" s="5">
-        <v>3.34463796</v>
+        <v>3.3068497300000104</v>
       </c>
       <c r="D407" s="5">
-        <v>9.1163783297218757</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.0099961291417721</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>462.54116150999999</v>
+        <v>462.50388821000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.83197911000002023</v>
+        <v>0.86850179999999</v>
       </c>
       <c r="D408" s="5">
-        <v>2.1839055634812476</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>2.2811384631473697</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>463.23147374000001</v>
+        <v>463.28080026999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.69031223000001773</v>
+        <v>0.77691205999997237</v>
       </c>
       <c r="D409" s="5">
-        <v>1.8056949448709059</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.0344828686130523</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>466.22353501999999</v>
+        <v>466.21009106999998</v>
       </c>
       <c r="C410" s="5">
-        <v>2.9920612799999731</v>
+        <v>2.9292907999999898</v>
       </c>
       <c r="D410" s="5">
-        <v>8.0322952664069867</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.8570180458882533</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>466.36389878</v>
+        <v>466.44879581999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.14036376000001383</v>
+        <v>0.23870475000001079</v>
       </c>
       <c r="D411" s="5">
-        <v>0.36187726834189249</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.61614652365309386</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>467.65233889000001</v>
+        <v>467.72558744999998</v>
       </c>
       <c r="C412" s="5">
-        <v>1.2884401100000105</v>
+        <v>1.2767916299999911</v>
       </c>
       <c r="D412" s="5">
-        <v>3.3661253120036205</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.3346170998841851</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>469.60514337000001</v>
+        <v>469.61693392000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.9528044799999975</v>
+        <v>1.8913464700000304</v>
       </c>
       <c r="D413" s="5">
-        <v>5.1276145169923071</v>
+        <v>4.9618400396327367</v>
       </c>
       <c r="E413" s="5">
-        <v>3.9811901593755694</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.9826161093203361</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>470.61852120999998</v>
+        <v>470.66987303000002</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0133778399999755</v>
+        <v>1.0529391100000112</v>
       </c>
       <c r="D414" s="5">
-        <v>2.6204794786088392</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.7239762638630705</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>471.56591422999998</v>
+        <v>471.56968210999997</v>
       </c>
       <c r="C415" s="5">
-        <v>0.9473930199999927</v>
+        <v>0.89980907999995452</v>
       </c>
       <c r="D415" s="5">
-        <v>2.4426234814831416</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.31839147189703</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>472.61645644999999</v>
+        <v>472.58124426000001</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0505422200000112</v>
+        <v>1.0115621500000316</v>
       </c>
       <c r="D416" s="5">
-        <v>2.7063287480607379</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.6047026550101382</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>472.69815574</v>
+        <v>472.62036345000001</v>
       </c>
       <c r="C417" s="5">
-        <v>8.1699290000017299E-2</v>
+        <v>3.9119190000008075E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.2076364721469659</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>9.9378480561518323E-2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>473.80253154000002</v>
+        <v>473.74147384000003</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1043758000000139</v>
+        <v>1.1211103900000126</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8398957019791782</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8839723566670417</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>474.83134461999998</v>
+        <v>474.73464452000002</v>
       </c>
       <c r="C419" s="5">
-        <v>1.0288130799999635</v>
+        <v>0.99317067999999153</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6370206915813821</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.5449393384971541</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>472.72105289000001</v>
+        <v>472.67320921999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.1102917299999717</v>
+        <v>-2.0614353000000278</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.2047072296581787</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.0880851293904961</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>479.40454170999999</v>
+        <v>479.45842985000002</v>
       </c>
       <c r="C421" s="5">
-        <v>6.6834888199999796</v>
+        <v>6.7852206300000262</v>
       </c>
       <c r="D421" s="5">
-        <v>18.34949184298813</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>18.653254735379534</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>479.66812604</v>
+        <v>479.65125047999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.26358433000001469</v>
+        <v>0.19282062999997152</v>
       </c>
       <c r="D422" s="5">
-        <v>0.66177813250372086</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.48366496010701088</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>481.85014523000001</v>
+        <v>482.00219511</v>
       </c>
       <c r="C423" s="5">
-        <v>2.1820191900000054</v>
+        <v>2.350944630000015</v>
       </c>
       <c r="D423" s="5">
-        <v>5.5974921174612779</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.0428083107283648</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>483.67611919000001</v>
+        <v>483.79911024</v>
       </c>
       <c r="C424" s="5">
-        <v>1.8259739599999989</v>
+        <v>1.7969151300000021</v>
       </c>
       <c r="D424" s="5">
-        <v>4.6433928816629999</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.5665045614090127</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>484.44051717999997</v>
+        <v>484.45076437</v>
       </c>
       <c r="C425" s="5">
-        <v>0.76439798999996356</v>
+        <v>0.65165412999999717</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9130422701612027</v>
+        <v>1.6283704479976402</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1591165513089825</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.158708593870041</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>486.28784810000002</v>
+        <v>486.33406106000001</v>
       </c>
       <c r="C426" s="5">
-        <v>1.8473309200000472</v>
+        <v>1.8832966900000088</v>
       </c>
       <c r="D426" s="5">
-        <v>4.6731986230039491</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.766032794995656</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>488.04043340999999</v>
+        <v>488.04327855999998</v>
       </c>
       <c r="C427" s="5">
-        <v>1.7525853099999722</v>
+        <v>1.7092174999999656</v>
       </c>
       <c r="D427" s="5">
-        <v>4.4115744687109881</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.2998747805929938</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>490.35600934000001</v>
+        <v>490.30821035000002</v>
       </c>
       <c r="C428" s="5">
-        <v>2.3155759300000227</v>
+        <v>2.2649317900000483</v>
       </c>
       <c r="D428" s="5">
-        <v>5.8445191020231269</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>5.7133795227586326</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.54569509999999</v>
+        <v>492.43423103999999</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1896857599999748</v>
+        <v>2.1260206899999616</v>
       </c>
       <c r="D429" s="5">
-        <v>5.492189943986836</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>5.3292106682712559</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>494.80084584999997</v>
+        <v>494.70836372000002</v>
       </c>
       <c r="C430" s="5">
-        <v>2.2551507499999843</v>
+        <v>2.2741326800000365</v>
       </c>
       <c r="D430" s="5">
-        <v>5.6347645753483944</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>5.6847234476215203</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>494.34092099999998</v>
+        <v>494.21893215</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.45992484999999306</v>
+        <v>-0.48943157000002202</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1097333438637946</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.1807615343291444</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>495.63831851999998</v>
+        <v>495.57495552</v>
       </c>
       <c r="C432" s="5">
-        <v>1.2973975200000041</v>
+        <v>1.3560233700000026</v>
       </c>
       <c r="D432" s="5">
-        <v>3.1952602987274759</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.3426685806944301</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>497.07652608000001</v>
+        <v>497.14119421999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.4382075600000235</v>
+        <v>1.5662386999999853</v>
       </c>
       <c r="D433" s="5">
-        <v>3.5381867442110471</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.8591602623384791</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>496.39102415999997</v>
+        <v>496.3734781</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.68550192000003562</v>
+        <v>-0.76771611999998868</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6423860769899878</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.837455500074292</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>494.84125602</v>
+        <v>497.34787017999997</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.5497681399999692</v>
+        <v>0.97439207999997279</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.6828179381824921</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.3812264150128826</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>496.82003786000001</v>
+        <v>498.72653883999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.9787818400000106</v>
+        <v>1.3786686600000166</v>
       </c>
       <c r="D436" s="5">
-        <v>4.9055430440584136</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>3.3776364831694217</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>496.05057512000002</v>
+        <v>500.36134299000003</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.76946273999999448</v>
+        <v>1.6348041500000363</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.8427806794405033</v>
+        <v>4.0052460376444055</v>
       </c>
       <c r="E437" s="5">
-        <v>2.3965910216560582</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.2842509064240577</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>498.36357139</v>
+        <v>502.59665208000001</v>
       </c>
       <c r="C438" s="5">
-        <v>2.3129962699999851</v>
+        <v>2.235309089999987</v>
       </c>
       <c r="D438" s="5">
-        <v>5.7411387764115585</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.4945688957288352</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>497.57507026000002</v>
+        <v>501.78642345999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.78850112999998601</v>
+        <v>-0.81022862000003215</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.8821816901930077</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.9174418622626921</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>497.79739188999997</v>
+        <v>502.01062676999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.22232162999995353</v>
+        <v>0.22420331000000715</v>
       </c>
       <c r="D440" s="5">
-        <v>0.53749185647151698</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.53749186685709827</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>499.20160441000002</v>
+        <v>503.34745716999998</v>
       </c>
       <c r="C441" s="5">
-        <v>1.4042125200000442</v>
+        <v>1.3368303999999966</v>
       </c>
       <c r="D441" s="5">
-        <v>3.4380363043294837</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.2427634980890074</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>505.66600136</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.3185441900000114</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.6697082526654397</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">