--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{12996C35-D672-40E5-8BFE-7916F3EF05AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5451D1D6-235F-4268-8BFA-21EBC8398A9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{51AE6575-83E1-46F7-B08B-E37DE85F20C5}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{FCFD5B76-5B75-460E-8628-1A31F67E5FB5}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{618BE58F-359E-4527-837E-62BA04064121}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82ABC0D7-5891-4233-8E42-AD53EE7AE96B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>160.57438751999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>160.61921534000001</v>
       </c>
       <c r="C7" s="5">
         <v>4.4827820000023166E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.3355208665680065</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>161.19570818</v>
       </c>
       <c r="C8" s="5">
         <v>0.57649283999998602</v>
       </c>
       <c r="D8" s="5">
         <v>4.39307623284384</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>162.50544153999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.3097333599999956</v>
       </c>
       <c r="D9" s="5">
         <v>10.197870326709246</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>163.24907554999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.74363400999999385</v>
       </c>
       <c r="D10" s="5">
         <v>5.6316031675320843</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>165.61224048</v>
       </c>
       <c r="C11" s="5">
         <v>2.3631649300000106</v>
       </c>
       <c r="D11" s="5">
         <v>18.82297538018074</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>165.58911821000001</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3122269999987566E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-0.16741170408905992</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>166.83326366</v>
       </c>
       <c r="C13" s="5">
         <v>1.2441454499999907</v>
       </c>
       <c r="D13" s="5">
         <v>9.3982128101333338</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>166.73881746999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.444619000001353E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67722232384895831</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>165.09308297999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6457344899999953</v>
       </c>
       <c r="D15" s="5">
         <v>-11.221883439985325</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>167.77439591000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.6813129300000185</v>
       </c>
       <c r="D16" s="5">
         <v>21.328177145329729</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>166.37639246000001</v>
       </c>
       <c r="C17" s="5">
         <v>-1.3980034500000045</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5534024944187834</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>168.27650424000001</v>
       </c>
       <c r="C18" s="5">
         <v>1.9001117800000031</v>
       </c>
       <c r="D18" s="5">
         <v>14.599134666926105</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>170.46163623000001</v>
       </c>
       <c r="C19" s="5">
         <v>2.1851319900000021</v>
       </c>
       <c r="D19" s="5">
         <v>16.744937423115715</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>171.13436118999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.67272495999998227</v>
       </c>
       <c r="D20" s="5">
         <v>4.8399445558912291</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>169.93581524000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.198545949999982</v>
       </c>
       <c r="D21" s="5">
         <v>-8.0879579519910862</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>171.12006797999999</v>
       </c>
       <c r="C22" s="5">
         <v>1.1842527399999767</v>
       </c>
       <c r="D22" s="5">
         <v>8.6906778727051872</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.04308434000001</v>
       </c>
       <c r="C23" s="5">
         <v>-7.6983639999980369E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.53852321738055986</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>170.43193898000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.61114535999999475</v>
       </c>
       <c r="D24" s="5">
         <v>-4.2043945068952375</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>169.97699935</v>
       </c>
       <c r="C25" s="5">
         <v>-0.45493963000001258</v>
       </c>
       <c r="D25" s="5">
         <v>-3.1565885123379434</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>171.28414652000001</v>
       </c>
       <c r="C26" s="5">
         <v>1.3071471700000075</v>
       </c>
       <c r="D26" s="5">
         <v>9.6286628368150708</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.37942408000000682</v>
       </c>
       <c r="D27" s="5">
         <v>2.6908345302700365</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>171.83748266000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.17391205999999215</v>
       </c>
       <c r="D28" s="5">
         <v>1.2225148363610661</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>171.78251578999999</v>
       </c>
       <c r="C29" s="5">
         <v>-5.4966870000015433E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.38317787943734638</v>
       </c>
       <c r="E29" s="5">
         <v>3.2493331836725092</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>173.96910550999999</v>
       </c>
       <c r="C30" s="5">
         <v>2.1865897200000006</v>
       </c>
       <c r="D30" s="5">
         <v>16.390641096157065</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
         <v>0.3881300900000042</v>
       </c>
       <c r="D31" s="5">
         <v>2.7103315672516448</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>175.55722671999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.1999911199999929</v>
       </c>
       <c r="D32" s="5">
         <v>8.5787513794985504</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>177.27978974999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.7225630300000034</v>
       </c>
       <c r="D33" s="5">
         <v>12.431031666201564</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>177.67469908000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.3949093300000186</v>
       </c>
       <c r="D34" s="5">
         <v>2.7061209758103111</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.49141158</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
         <v>-1.2309089030092091</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>181.44774215999999</v>
       </c>
       <c r="C36" s="5">
         <v>3.9563305799999853</v>
       </c>
       <c r="D36" s="5">
         <v>30.283885188171112</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.24297804</v>
       </c>
       <c r="C37" s="5">
         <v>-1.204764119999993</v>
       </c>
       <c r="D37" s="5">
         <v>-7.6830535674820339</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>180.15367451</v>
       </c>
       <c r="C38" s="5">
         <v>-8.9303529999995135E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-0.59293677920575494</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.25612262999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.1024481199999911</v>
       </c>
       <c r="D39" s="5">
         <v>7.5956540555018437</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>180.96620393000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
         <v>-1.9026012174742313</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>180.80813922999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
         <v>-1.0431178770094252</v>
       </c>
       <c r="E41" s="5">
         <v>5.2540989974984464</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>180.98886436000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.18072513000001322</v>
       </c>
       <c r="D42" s="5">
         <v>1.2060650390414818</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>180.61347732999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.37538703000001306</v>
       </c>
       <c r="D43" s="5">
         <v>-2.4607101139872745</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>181.41813893</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
         <v>5.4791544616342946</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>182.27769215000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.85955322000000933</v>
       </c>
       <c r="D45" s="5">
         <v>5.8360848788042485</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>183.60860954</v>
       </c>
       <c r="C46" s="5">
         <v>1.3309173899999962</v>
       </c>
       <c r="D46" s="5">
         <v>9.1224845133535801</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.42814387999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.8195343399999899</v>
       </c>
       <c r="D47" s="5">
         <v>12.561873328693274</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>189.51367596</v>
       </c>
       <c r="C48" s="5">
         <v>4.0855320800000072</v>
       </c>
       <c r="D48" s="5">
         <v>29.89093842649304</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>189.17273699</v>
       </c>
       <c r="C49" s="5">
         <v>-0.34093896999999629</v>
       </c>
       <c r="D49" s="5">
         <v>-2.1375913319816253</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>190.21982020999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0470832199999904</v>
       </c>
       <c r="D50" s="5">
         <v>6.8480582318156236</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>192.62542511000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
         <v>16.277080768853057</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>194.00268739000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.3772622799999965</v>
       </c>
       <c r="D52" s="5">
         <v>8.9255168592338396</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>197.25606636000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.25337897</v>
       </c>
       <c r="D53" s="5">
         <v>22.087575017311913</v>
       </c>
       <c r="E53" s="5">
         <v>9.0968953057346305</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>197.21240635000001</v>
       </c>
       <c r="C54" s="5">
         <v>-4.3660009999996419E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.26528096438597215</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>196.63874761</v>
       </c>
       <c r="C55" s="5">
         <v>-0.57365874000001327</v>
       </c>
       <c r="D55" s="5">
         <v>-3.4352975285610543</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>199.51847366999999</v>
       </c>
       <c r="C56" s="5">
         <v>2.8797260599999959</v>
       </c>
       <c r="D56" s="5">
         <v>19.060628493539667</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.9152263299999959</v>
       </c>
       <c r="D57" s="5">
         <v>33.91601017995454</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>204.27665644999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.15704354999999737</v>
       </c>
       <c r="D58" s="5">
         <v>-0.91794101419514496</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.52601397000001</v>
       </c>
       <c r="C59" s="5">
         <v>2.249357520000018</v>
       </c>
       <c r="D59" s="5">
         <v>14.043954214987476</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>209.91048176000001</v>
       </c>
       <c r="C60" s="5">
         <v>3.3844677900000022</v>
       </c>
       <c r="D60" s="5">
         <v>21.538073363767584</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>211.68991124999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.7794294899999841</v>
       </c>
       <c r="D61" s="5">
         <v>10.660448393454613</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>214.11960879</v>
       </c>
       <c r="C62" s="5">
         <v>2.4296975400000065</v>
       </c>
       <c r="D62" s="5">
         <v>14.676746924154372</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.46711465999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.347505869999992</v>
       </c>
       <c r="D63" s="5">
         <v>7.8188406135337951</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>218.51623537</v>
       </c>
       <c r="C64" s="5">
         <v>3.0491207100000111</v>
       </c>
       <c r="D64" s="5">
         <v>18.367524648362753</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>221.35878915999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.8425537899999824</v>
       </c>
       <c r="D65" s="5">
         <v>16.77684258199783</v>
       </c>
       <c r="E65" s="5">
         <v>12.219002053914817</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.91460566000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
         <v>-2.3815486880579773</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>222.38684398999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4722383299999819</v>
       </c>
       <c r="D67" s="5">
         <v>8.2968785612448137</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>223.59811635</v>
       </c>
       <c r="C68" s="5">
         <v>1.2112723600000095</v>
       </c>
       <c r="D68" s="5">
         <v>6.7354261632567525</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>224.22864612999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.63052977999998916</v>
       </c>
       <c r="D69" s="5">
         <v>3.4368887547300497</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>225.45935667000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.2307105400000182</v>
       </c>
       <c r="D70" s="5">
         <v>6.7888783233629235</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>227.70892101000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.2495643400000063</v>
       </c>
       <c r="D71" s="5">
         <v>12.652642549119332</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>226.14907518999999</v>
       </c>
       <c r="C72" s="5">
         <v>-1.5598458200000209</v>
       </c>
       <c r="D72" s="5">
         <v>-7.9174689536434473</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>227.70404231000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.5549671200000148</v>
       </c>
       <c r="D73" s="5">
         <v>8.5703137193845702</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>230.73832388</v>
       </c>
       <c r="C74" s="5">
         <v>3.0342815699999903</v>
       </c>
       <c r="D74" s="5">
         <v>17.216275149984494</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>232.00334498999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.2650211099999922</v>
       </c>
       <c r="D75" s="5">
         <v>6.7810423911235373</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>232.81754705</v>
       </c>
       <c r="C76" s="5">
         <v>0.81420206000001372</v>
       </c>
       <c r="D76" s="5">
         <v>4.2935744651691365</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>235.66836033999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.8508132899999907</v>
       </c>
       <c r="D77" s="5">
         <v>15.724910079321708</v>
       </c>
       <c r="E77" s="5">
         <v>6.4644242201997715</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>237.04345569</v>
       </c>
       <c r="C78" s="5">
         <v>1.3750953500000094</v>
       </c>
       <c r="D78" s="5">
         <v>7.2309799322985757</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>237.41307230999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.36961661999998796</v>
       </c>
       <c r="D79" s="5">
         <v>1.8872640632755955</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>239.41361645999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.0005441499999961</v>
       </c>
       <c r="D80" s="5">
         <v>10.59376040067681</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>241.75591018</v>
       </c>
       <c r="C81" s="5">
         <v>2.3422937200000149</v>
       </c>
       <c r="D81" s="5">
         <v>12.392941432849236</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>242.50649917000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.75058899000001134</v>
       </c>
       <c r="D82" s="5">
         <v>3.7899698370138957</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>243.75553352</v>
       </c>
       <c r="C83" s="5">
         <v>1.2490343499999881</v>
       </c>
       <c r="D83" s="5">
         <v>6.3587477108556945</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>243.47773379</v>
       </c>
       <c r="C84" s="5">
         <v>-0.27779972999999814</v>
       </c>
       <c r="D84" s="5">
         <v>-1.3590585506261021</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>245.71330983999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.2355760499999917</v>
       </c>
       <c r="D85" s="5">
         <v>11.59202914168327</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>246.21731467999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.50400483999999324</v>
       </c>
       <c r="D86" s="5">
         <v>2.4893882320637051</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>249.11779013</v>
       </c>
       <c r="C87" s="5">
         <v>2.9004754500000161</v>
       </c>
       <c r="D87" s="5">
         <v>15.089002791230378</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>252.54159743</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
         <v>17.798067624664316</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>253.53185225999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.99025482999999781</v>
       </c>
       <c r="D89" s="5">
         <v>4.808202568375286</v>
       </c>
       <c r="E89" s="5">
         <v>7.5799279522411167</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>254.69157190999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.1597196499999995</v>
       </c>
       <c r="D90" s="5">
         <v>5.6293321359524473</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>257.96471394999998</v>
       </c>
       <c r="C91" s="5">
         <v>3.273142039999982</v>
       </c>
       <c r="D91" s="5">
         <v>16.559793128533819</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.5431164500000136</v>
       </c>
       <c r="D92" s="5">
         <v>7.4192084842379824</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>259.33807091</v>
       </c>
       <c r="C93" s="5">
         <v>-0.16975948999998991</v>
       </c>
       <c r="D93" s="5">
         <v>-0.78217314306028296</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>262.18320145000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.8451305400000138</v>
       </c>
       <c r="D94" s="5">
         <v>13.989023805408651</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>262.64104863</v>
       </c>
       <c r="C95" s="5">
         <v>0.45784717999998747</v>
       </c>
       <c r="D95" s="5">
         <v>2.1157891368105419</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>266.50219271999998</v>
       </c>
       <c r="C96" s="5">
         <v>3.861144089999982</v>
       </c>
       <c r="D96" s="5">
         <v>19.140164498870192</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>268.37418824999997</v>
       </c>
       <c r="C97" s="5">
         <v>1.8719955299999924</v>
       </c>
       <c r="D97" s="5">
         <v>8.7625762673017924</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>269.43478701999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.0605987700000128</v>
       </c>
       <c r="D98" s="5">
         <v>4.8467760588309261</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>268.44006221000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.9947248099999797</v>
       </c>
       <c r="D99" s="5">
         <v>-4.3414127626473897</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>270.04806754999998</v>
       </c>
       <c r="C100" s="5">
         <v>1.608005339999977</v>
       </c>
       <c r="D100" s="5">
         <v>7.4298369501476724</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>271.70333270999998</v>
       </c>
       <c r="C101" s="5">
         <v>1.655265159999999</v>
       </c>
       <c r="D101" s="5">
         <v>7.6085303087352285</v>
       </c>
       <c r="E101" s="5">
         <v>7.1673362885247727</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>276.30386858000003</v>
       </c>
       <c r="C102" s="5">
         <v>4.6005358700000443</v>
       </c>
       <c r="D102" s="5">
         <v>22.321838837286624</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>277.98908446000002</v>
       </c>
       <c r="C103" s="5">
         <v>1.685215879999987</v>
       </c>
       <c r="D103" s="5">
         <v>7.5695449489724176</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>280.00873276999999</v>
       </c>
       <c r="C104" s="5">
         <v>2.0196483099999796</v>
       </c>
       <c r="D104" s="5">
         <v>9.0751941641384892</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>283.72043888000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.7117061100000228</v>
       </c>
       <c r="D105" s="5">
         <v>17.119325452532408</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>286.31679025</v>
       </c>
       <c r="C106" s="5">
         <v>2.5963513699999794</v>
       </c>
       <c r="D106" s="5">
         <v>11.551220254531348</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>287.82500864000002</v>
       </c>
       <c r="C107" s="5">
         <v>1.5082183900000246</v>
       </c>
       <c r="D107" s="5">
         <v>6.5075795917879375</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>290.36514742000003</v>
       </c>
       <c r="C108" s="5">
         <v>2.5401387800000066</v>
       </c>
       <c r="D108" s="5">
         <v>11.119818688783578</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>291.80448335</v>
       </c>
       <c r="C109" s="5">
         <v>1.4393359299999702</v>
       </c>
       <c r="D109" s="5">
         <v>6.1132660706578079</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>293.97176991999999</v>
       </c>
       <c r="C110" s="5">
         <v>2.1672865699999875</v>
       </c>
       <c r="D110" s="5">
         <v>9.2858673517265409</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>298.02456031000003</v>
       </c>
       <c r="C111" s="5">
         <v>4.052790390000041</v>
       </c>
       <c r="D111" s="5">
         <v>17.857478422194539</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>299.00648188000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.98192156999999725</v>
       </c>
       <c r="D112" s="5">
         <v>4.026159702688159</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>301.16672371999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.1602418399999692</v>
       </c>
       <c r="D113" s="5">
         <v>9.0226103848623609</v>
       </c>
       <c r="E113" s="5">
         <v>10.843956427081247</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>302.58240945</v>
       </c>
       <c r="C114" s="5">
         <v>1.415685730000007</v>
       </c>
       <c r="D114" s="5">
         <v>5.7889504587168128</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>305.09938548000002</v>
       </c>
       <c r="C115" s="5">
         <v>2.5169760300000235</v>
       </c>
       <c r="D115" s="5">
         <v>10.451564780672463</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>306.09114040999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.9917549299999564</v>
       </c>
       <c r="D116" s="5">
         <v>3.9712148190165886</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>308.35906212999998</v>
       </c>
       <c r="C117" s="5">
         <v>2.2679217200000039</v>
       </c>
       <c r="D117" s="5">
         <v>9.262587234894081</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>305.58118051000002</v>
       </c>
       <c r="C118" s="5">
         <v>-2.7778816199999596</v>
       </c>
       <c r="D118" s="5">
         <v>-10.290454052246378</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>308.24031804999998</v>
       </c>
       <c r="C119" s="5">
         <v>2.6591375399999606</v>
       </c>
       <c r="D119" s="5">
         <v>10.956839477710268</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.79133736</v>
       </c>
       <c r="C120" s="5">
         <v>2.5510193100000151</v>
       </c>
       <c r="D120" s="5">
         <v>10.396049828653563</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>309.47812692999997</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3132104300000265</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9542607250734338</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>313.06227795000001</v>
       </c>
       <c r="C122" s="5">
         <v>3.5841510200000357</v>
       </c>
       <c r="D122" s="5">
         <v>14.817840837959494</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>316.13127734</v>
       </c>
       <c r="C123" s="5">
         <v>3.0689993899999877</v>
       </c>
       <c r="D123" s="5">
         <v>12.419254619623388</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>317.63531015000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.5040328100000124</v>
       </c>
       <c r="D124" s="5">
         <v>5.8609306478148993</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>319.58061488999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.9453047399999832</v>
       </c>
       <c r="D125" s="5">
         <v>7.6018740300211052</v>
       </c>
       <c r="E125" s="5">
         <v>6.1141851737643194</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>320.58147114000002</v>
       </c>
       <c r="C126" s="5">
         <v>1.0008562500000266</v>
       </c>
       <c r="D126" s="5">
         <v>3.8235499346830348</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>322.33448165999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7530105199999753</v>
       </c>
       <c r="D127" s="5">
         <v>6.7628572709979684</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>325.98445186999999</v>
       </c>
       <c r="C128" s="5">
         <v>3.6499702099999922</v>
       </c>
       <c r="D128" s="5">
         <v>14.467300043120135</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>325.09913597000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.8853158999999664</v>
       </c>
       <c r="D129" s="5">
         <v>-3.2107454038481698</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>325.28686159</v>
       </c>
       <c r="C130" s="5">
         <v>0.18772561999998061</v>
       </c>
       <c r="D130" s="5">
         <v>0.69513431801258019</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>330.04010650999999</v>
       </c>
       <c r="C131" s="5">
         <v>4.753244919999986</v>
       </c>
       <c r="D131" s="5">
         <v>19.015179121566518</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>328.78952518</v>
       </c>
       <c r="C132" s="5">
         <v>-1.2505813299999886</v>
       </c>
       <c r="D132" s="5">
         <v>-4.4534405749598438</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>329.83722036</v>
       </c>
       <c r="C133" s="5">
         <v>1.0476951800000052</v>
       </c>
       <c r="D133" s="5">
         <v>3.8915597143496017</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>332.21236353</v>
       </c>
       <c r="C134" s="5">
         <v>2.3751431700000012</v>
       </c>
       <c r="D134" s="5">
         <v>8.9917308792816009</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>331.59274271999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6196208100000149</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2153441947447727</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>331.35031862</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
         <v>-0.87378879415780375</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>332.60710096000003</v>
       </c>
       <c r="C137" s="5">
         <v>1.2567823400000293</v>
       </c>
       <c r="D137" s="5">
         <v>4.6476529655250731</v>
       </c>
       <c r="E137" s="5">
         <v>4.0761189706339795</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>333.85212491999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.2450239599999691</v>
       </c>
       <c r="D138" s="5">
         <v>4.5855138955081198</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>334.81430487</v>
       </c>
       <c r="C139" s="5">
         <v>0.96217995000000656</v>
       </c>
       <c r="D139" s="5">
         <v>3.5138164055533938</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>335.07805588000002</v>
       </c>
       <c r="C140" s="5">
         <v>0.26375101000002132</v>
       </c>
       <c r="D140" s="5">
         <v>0.94941016864664718</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>334.09964269</v>
       </c>
       <c r="C141" s="5">
         <v>-0.97841319000002613</v>
       </c>
       <c r="D141" s="5">
         <v>-3.4482188210426479</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>334.77426494999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.67462225999997827</v>
       </c>
       <c r="D142" s="5">
         <v>2.4501615950453859</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>334.97220117000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19793622000003097</v>
       </c>
       <c r="D143" s="5">
         <v>0.71181513491924697</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>331.79382571000002</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1783754599999838</v>
       </c>
       <c r="D144" s="5">
         <v>-10.810363173523251</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
         <v>1.0267914899999937</v>
       </c>
       <c r="D145" s="5">
         <v>3.7774652739477776</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>330.86978009000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.950837110000009</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8114458009427832</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>329.31792302000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5518570699999827</v>
       </c>
       <c r="D147" s="5">
         <v>-5.4853394763038406</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>330.07565756000002</v>
       </c>
       <c r="C148" s="5">
         <v>0.75773454000000129</v>
       </c>
       <c r="D148" s="5">
         <v>2.7963166123804006</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.95546605999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.1201915000000326</v>
       </c>
       <c r="D149" s="5">
         <v>-7.4414549940164836</v>
       </c>
       <c r="E149" s="5">
         <v>-1.3985374595353095</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>326.05729525999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
         <v>-6.7285829558845434</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>324.91214377</v>
       </c>
       <c r="C151" s="5">
         <v>-1.1451514899999893</v>
       </c>
       <c r="D151" s="5">
         <v>-4.1340756428725811</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>325.64031678999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.72817301999998563</v>
       </c>
       <c r="D152" s="5">
         <v>2.7227645717260884</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>324.78181804000002</v>
       </c>
       <c r="C153" s="5">
         <v>-0.858498749999967</v>
       </c>
       <c r="D153" s="5">
         <v>-3.1181373901074894</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.71560325999996621</v>
       </c>
       <c r="D154" s="5">
         <v>2.6762798430410184</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>324.60259561999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.89482567999999674</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2494970039839033</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>323.93725382000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
         <v>-2.4321141465298179</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>324.48162359000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.54436977000000297</v>
       </c>
       <c r="D157" s="5">
         <v>2.03531813135851</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>321.55150535000001</v>
       </c>
       <c r="C158" s="5">
         <v>-2.930118240000013</v>
       </c>
       <c r="D158" s="5">
         <v>-10.313869161467936</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>319.51616352000002</v>
       </c>
       <c r="C159" s="5">
         <v>-2.035341829999993</v>
       </c>
       <c r="D159" s="5">
         <v>-7.3367709587156877</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>319.32891805999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.18724546000004239</v>
       </c>
       <c r="D160" s="5">
         <v>-0.70097154736987743</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>316.47026620999998</v>
       </c>
       <c r="C161" s="5">
         <v>-2.8586518500000011</v>
       </c>
       <c r="D161" s="5">
         <v>-10.229022515045639</v>
       </c>
       <c r="E161" s="5">
         <v>-3.5020608096523631</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
         <v>2.2683910900000228</v>
       </c>
       <c r="D162" s="5">
         <v>8.9486661128817211</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>317.37202655999999</v>
       </c>
       <c r="C163" s="5">
         <v>-1.3666307400000051</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0255309410861759</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>314.37339349000001</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9986330699999826</v>
       </c>
       <c r="D164" s="5">
         <v>-10.766966611103657</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>315.06752144000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.69412794999999505</v>
       </c>
       <c r="D165" s="5">
         <v>2.6819814905825412</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>317.61223395000002</v>
       </c>
       <c r="C166" s="5">
         <v>2.5447125100000108</v>
       </c>
       <c r="D166" s="5">
         <v>10.134410543043204</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>315.96202411000002</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6502098400000023</v>
       </c>
       <c r="D167" s="5">
         <v>-6.0596922644922113</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>316.83494490999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.87292079999997441</v>
       </c>
       <c r="D168" s="5">
         <v>3.3661303698851786</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>317.91238156999998</v>
       </c>
       <c r="C169" s="5">
         <v>1.0774366599999894</v>
       </c>
       <c r="D169" s="5">
         <v>4.1579451872102435</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>317.56768367000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.34469789999997147</v>
       </c>
       <c r="D170" s="5">
         <v>-1.293374249467083</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>317.74541314999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.17772947999998223</v>
       </c>
       <c r="D171" s="5">
         <v>0.67366139853801688</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>316.66622059000002</v>
       </c>
       <c r="C172" s="5">
         <v>-1.0791925599999672</v>
       </c>
       <c r="D172" s="5">
         <v>-4.0004082923131623</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>316.93446865999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.26824806999997008</v>
       </c>
       <c r="D173" s="5">
         <v>1.0212698540655429</v>
       </c>
       <c r="E173" s="5">
         <v>0.1466812208171131</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>316.12197658999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.81249207000001888</v>
       </c>
       <c r="D174" s="5">
         <v>-3.0333088585262735</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>314.55131972999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5706568599999855</v>
       </c>
       <c r="D175" s="5">
         <v>-5.8019581948684618</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>313.82386918999998</v>
       </c>
       <c r="C176" s="5">
         <v>-0.72745054000000664</v>
       </c>
       <c r="D176" s="5">
         <v>-2.7401643519275209</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>314.67477050000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.85090131000004021</v>
       </c>
       <c r="D177" s="5">
         <v>3.3026395033914691</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>312.64981448999998</v>
       </c>
       <c r="C178" s="5">
         <v>-2.0249560100000394</v>
       </c>
       <c r="D178" s="5">
         <v>-7.4545621658026251</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>312.37544506</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27436942999997882</v>
       </c>
       <c r="D179" s="5">
         <v>-1.048005846459199</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>315.61925005000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.243804990000001</v>
       </c>
       <c r="D180" s="5">
         <v>13.198102742095163</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>314.97009215999998</v>
       </c>
       <c r="C181" s="5">
         <v>-0.64915789000002633</v>
       </c>
       <c r="D181" s="5">
         <v>-2.4404007983742537</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>315.46398017000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.49388801000003468</v>
       </c>
       <c r="D182" s="5">
         <v>1.8979698065013428</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>317.63099820000002</v>
       </c>
       <c r="C183" s="5">
         <v>2.1670180300000084</v>
       </c>
       <c r="D183" s="5">
         <v>8.5618440405055516</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>316.99347612000003</v>
       </c>
       <c r="C184" s="5">
         <v>-0.63752207999999655</v>
       </c>
       <c r="D184" s="5">
         <v>-2.3821274280160676</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>318.70172128000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.7082451599999899</v>
       </c>
       <c r="D185" s="5">
         <v>6.6618266520818148</v>
       </c>
       <c r="E185" s="5">
         <v>0.55760821076735745</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>320.84301856000002</v>
       </c>
       <c r="C186" s="5">
         <v>2.1412972800000034</v>
       </c>
       <c r="D186" s="5">
         <v>8.367290452789188</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>320.99465135000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.15163279000000784</v>
       </c>
       <c r="D187" s="5">
         <v>0.56860538549612372</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>322.08831146</v>
       </c>
       <c r="C188" s="5">
         <v>1.0936601099999734</v>
       </c>
       <c r="D188" s="5">
         <v>4.166008828685297</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>324.32182650999999</v>
       </c>
       <c r="C189" s="5">
         <v>2.2335150499999941</v>
       </c>
       <c r="D189" s="5">
         <v>8.6462024982526984</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>324.36417084999999</v>
       </c>
       <c r="C190" s="5">
         <v>4.2344339999999647E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.15678782134636027</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>325.62050849000002</v>
       </c>
       <c r="C191" s="5">
         <v>1.2563376400000266</v>
       </c>
       <c r="D191" s="5">
         <v>4.7481804745260758</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>327.07968361000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.4591751199999976</v>
       </c>
       <c r="D192" s="5">
         <v>5.5119928557213482</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>326.8605177</v>
       </c>
       <c r="C193" s="5">
         <v>-0.21916591000001517</v>
       </c>
       <c r="D193" s="5">
         <v>-0.80112588918613836</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>329.20916994999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.3486522499999865</v>
       </c>
       <c r="D194" s="5">
         <v>8.9716468514871259</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>328.84855270999998</v>
       </c>
       <c r="C195" s="5">
         <v>-0.3606172400000105</v>
       </c>
       <c r="D195" s="5">
         <v>-1.306594954378637</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>331.01067664999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.162123940000015</v>
       </c>
       <c r="D196" s="5">
         <v>8.181452069745788</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>332.93863878000002</v>
       </c>
       <c r="C197" s="5">
         <v>1.9279621300000258</v>
       </c>
       <c r="D197" s="5">
         <v>7.2176713464216169</v>
       </c>
       <c r="E197" s="5">
         <v>4.4671605295447891</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>335.16524042999998</v>
       </c>
       <c r="C198" s="5">
         <v>2.2266016499999637</v>
       </c>
       <c r="D198" s="5">
         <v>8.3271383827854706</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>337.45079781999999</v>
       </c>
       <c r="C199" s="5">
         <v>2.2855573900000081</v>
       </c>
       <c r="D199" s="5">
         <v>8.4970288361883242</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>341.22116405000003</v>
       </c>
       <c r="C200" s="5">
         <v>3.770366230000036</v>
       </c>
       <c r="D200" s="5">
         <v>14.26310231908281</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>339.78352819000003</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4376358600000003</v>
       </c>
       <c r="D201" s="5">
         <v>-4.9403224749482</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>341.98008172999999</v>
       </c>
       <c r="C202" s="5">
         <v>2.1965535399999681</v>
       </c>
       <c r="D202" s="5">
         <v>8.0393299615201474</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>344.80305687999999</v>
       </c>
       <c r="C203" s="5">
         <v>2.8229751499999907</v>
       </c>
       <c r="D203" s="5">
         <v>10.368095406502675</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>342.74836250999999</v>
       </c>
       <c r="C204" s="5">
         <v>-2.0546943699999929</v>
       </c>
       <c r="D204" s="5">
         <v>-6.9210717427703567</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>344.29499500999998</v>
       </c>
       <c r="C205" s="5">
         <v>1.546632499999987</v>
       </c>
       <c r="D205" s="5">
         <v>5.551364021654126</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>347.11350520000002</v>
       </c>
       <c r="C206" s="5">
         <v>2.8185101900000404</v>
       </c>
       <c r="D206" s="5">
         <v>10.278187773145975</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>347.94420837000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.8307031699999925</v>
       </c>
       <c r="D207" s="5">
         <v>2.9099125778276003</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>350.08824929999997</v>
       </c>
       <c r="C208" s="5">
         <v>2.1440409299999601</v>
       </c>
       <c r="D208" s="5">
         <v>7.6502552522990985</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>352.36350793999998</v>
       </c>
       <c r="C209" s="5">
         <v>2.2752586400000041</v>
       </c>
       <c r="D209" s="5">
         <v>8.0838216273374499</v>
       </c>
       <c r="E209" s="5">
         <v>5.8343691291522282</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>352.92870629999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.56519836000001078</v>
       </c>
       <c r="D210" s="5">
         <v>1.9418969831556776</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>356.15517102000001</v>
       </c>
       <c r="C211" s="5">
         <v>3.226464720000024</v>
       </c>
       <c r="D211" s="5">
         <v>11.539126972028257</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>360.83116052999998</v>
       </c>
       <c r="C212" s="5">
         <v>4.6759895099999653</v>
       </c>
       <c r="D212" s="5">
         <v>16.94384546607235</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>361.95734976</v>
       </c>
       <c r="C213" s="5">
         <v>1.1261892300000227</v>
       </c>
       <c r="D213" s="5">
         <v>3.8102828321535664</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>364.87182252000002</v>
       </c>
       <c r="C214" s="5">
         <v>2.9144727600000238</v>
       </c>
       <c r="D214" s="5">
         <v>10.101976588727513</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>368.37156697</v>
       </c>
       <c r="C215" s="5">
         <v>3.4997444499999801</v>
       </c>
       <c r="D215" s="5">
         <v>12.137096289232719</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>367.55312799000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81843897999999626</v>
       </c>
       <c r="D216" s="5">
         <v>-2.6337913722302764</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>371.20184322</v>
       </c>
       <c r="C217" s="5">
         <v>3.6487152299999934</v>
       </c>
       <c r="D217" s="5">
         <v>12.584865096842424</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>370.67418692000001</v>
       </c>
       <c r="C218" s="5">
         <v>-0.52765629999998964</v>
       </c>
       <c r="D218" s="5">
         <v>-1.6925039594611557</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>376.9038966</v>
       </c>
       <c r="C219" s="5">
         <v>6.2297096799999849</v>
       </c>
       <c r="D219" s="5">
         <v>22.140419034572979</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>380.09598919000001</v>
       </c>
       <c r="C220" s="5">
         <v>3.1920925900000157</v>
       </c>
       <c r="D220" s="5">
         <v>10.650126326711739</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>380.98943552999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.89344633999996859</v>
       </c>
       <c r="D221" s="5">
         <v>2.857450738794709</v>
       </c>
       <c r="E221" s="5">
         <v>8.123976219147643</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>382.35246325999998</v>
       </c>
       <c r="C222" s="5">
         <v>1.3630277299999989</v>
       </c>
       <c r="D222" s="5">
         <v>4.3786101660045373</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>384.72791751</v>
       </c>
       <c r="C223" s="5">
         <v>2.3754542500000184</v>
       </c>
       <c r="D223" s="5">
         <v>7.715378434953224</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>383.29930429000001</v>
       </c>
       <c r="C224" s="5">
         <v>-1.4286132199999884</v>
       </c>
       <c r="D224" s="5">
         <v>-4.3660814448599705</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>383.9070054</v>
       </c>
       <c r="C225" s="5">
         <v>0.60770110999999361</v>
       </c>
       <c r="D225" s="5">
         <v>1.9192156313604603</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>384.33877519999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.43176979999998366</v>
       </c>
       <c r="D226" s="5">
         <v>1.3579871083953421</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>382.52660300999997</v>
       </c>
       <c r="C227" s="5">
         <v>-1.8121721900000125</v>
       </c>
       <c r="D227" s="5">
         <v>-5.5135997400160397</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>381.36145062999998</v>
       </c>
       <c r="C228" s="5">
         <v>-1.165152379999995</v>
       </c>
       <c r="D228" s="5">
         <v>-3.5945101880571206</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>381.69291552999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.3314649000000145</v>
       </c>
       <c r="D229" s="5">
         <v>1.0479948544506401</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>378.43495503999998</v>
       </c>
       <c r="C230" s="5">
         <v>-3.2579604900000163</v>
       </c>
       <c r="D230" s="5">
         <v>-9.775239101354039</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>381.78407970000001</v>
       </c>
       <c r="C231" s="5">
         <v>3.3491246600000295</v>
       </c>
       <c r="D231" s="5">
         <v>11.152399622538312</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>378.31172971000001</v>
       </c>
       <c r="C232" s="5">
         <v>-3.4723499899999979</v>
       </c>
       <c r="D232" s="5">
         <v>-10.384339472521642</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>373.89621739</v>
       </c>
       <c r="C233" s="5">
         <v>-4.4155123200000048</v>
       </c>
       <c r="D233" s="5">
         <v>-13.140930083929636</v>
       </c>
       <c r="E233" s="5">
         <v>-1.861788668794051</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>368.60993633999999</v>
       </c>
       <c r="C234" s="5">
         <v>-5.2862810500000137</v>
       </c>
       <c r="D234" s="5">
         <v>-15.706983159866649</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>363.10176551000001</v>
       </c>
       <c r="C235" s="5">
         <v>-5.5081708299999832</v>
       </c>
       <c r="D235" s="5">
         <v>-16.528951043981742</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>357.46876198000001</v>
       </c>
       <c r="C236" s="5">
         <v>-5.6330035299999963</v>
       </c>
       <c r="D236" s="5">
         <v>-17.10719657447618</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>351.61899782</v>
       </c>
       <c r="C237" s="5">
         <v>-5.8497641600000065</v>
       </c>
       <c r="D237" s="5">
         <v>-17.962800478791774</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>349.14696247000001</v>
       </c>
       <c r="C238" s="5">
         <v>-2.4720353499999987</v>
       </c>
       <c r="D238" s="5">
         <v>-8.1178316231024006</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>345.47431259000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.6726498799999945</v>
       </c>
       <c r="D239" s="5">
         <v>-11.917441841536114</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>343.31924412000001</v>
       </c>
       <c r="C240" s="5">
         <v>-2.1550684700000033</v>
       </c>
       <c r="D240" s="5">
         <v>-7.2340416087014585</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>339.61854345</v>
       </c>
       <c r="C241" s="5">
         <v>-3.7007006700000034</v>
       </c>
       <c r="D241" s="5">
         <v>-12.195056347743428</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>335.95706855999998</v>
       </c>
       <c r="C242" s="5">
         <v>-3.6614748900000222</v>
       </c>
       <c r="D242" s="5">
         <v>-12.197141160174285</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>332.28823083999998</v>
       </c>
       <c r="C243" s="5">
         <v>-3.6688377199999991</v>
       </c>
       <c r="D243" s="5">
         <v>-12.345520246809238</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>329.65757029000002</v>
       </c>
       <c r="C244" s="5">
         <v>-2.6306605499999591</v>
       </c>
       <c r="D244" s="5">
         <v>-9.0972280181876304</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>328.27520434000002</v>
       </c>
       <c r="C245" s="5">
         <v>-1.3823659500000076</v>
       </c>
       <c r="D245" s="5">
         <v>-4.9175587964776168</v>
       </c>
       <c r="E245" s="5">
         <v>-12.201517674733275</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>326.63128404000003</v>
       </c>
       <c r="C246" s="5">
         <v>-1.6439202999999907</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8465205323113949</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>322.58369557999998</v>
       </c>
       <c r="C247" s="5">
         <v>-4.0475884600000427</v>
       </c>
       <c r="D247" s="5">
         <v>-13.897528560097506</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>324.22982411999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.6461285400000065</v>
       </c>
       <c r="D248" s="5">
         <v>6.2983621594080219</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>325.88418730000001</v>
       </c>
       <c r="C249" s="5">
         <v>1.6543631800000185</v>
       </c>
       <c r="D249" s="5">
         <v>6.2977144688033837</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>324.50870280999999</v>
       </c>
       <c r="C250" s="5">
         <v>-1.3754844900000194</v>
       </c>
       <c r="D250" s="5">
         <v>-4.9489923415481529</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>324.23621214999997</v>
       </c>
       <c r="C251" s="5">
         <v>-0.27249066000001676</v>
       </c>
       <c r="D251" s="5">
         <v>-1.0030019397161194</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>325.03521776000002</v>
       </c>
       <c r="C252" s="5">
         <v>0.79900561000005155</v>
       </c>
       <c r="D252" s="5">
         <v>2.9975345395575559</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>323.68665666999999</v>
       </c>
       <c r="C253" s="5">
         <v>-1.3485610900000324</v>
       </c>
       <c r="D253" s="5">
         <v>-4.8667076107491773</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>323.00625079000002</v>
       </c>
       <c r="C254" s="5">
         <v>-0.6804058799999666</v>
       </c>
       <c r="D254" s="5">
         <v>-2.493501766076911</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>322.77181614</v>
       </c>
       <c r="C255" s="5">
         <v>-0.23443465000002561</v>
       </c>
       <c r="D255" s="5">
         <v>-0.86747949882119979</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>320.44518935999997</v>
       </c>
       <c r="C256" s="5">
         <v>-2.3266267800000264</v>
       </c>
       <c r="D256" s="5">
         <v>-8.3151025498932931</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>320.50202260999998</v>
       </c>
       <c r="C257" s="5">
         <v>5.6833250000011049E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.21303632629525726</v>
       </c>
       <c r="E257" s="5">
         <v>-2.3678857334437087</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>316.48680514</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0152174699999819</v>
       </c>
       <c r="D258" s="5">
         <v>-14.039683829382865</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>317.20707700999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.72027186999997639</v>
       </c>
       <c r="D259" s="5">
         <v>2.7654473363814658</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>319.26037742</v>
       </c>
       <c r="C260" s="5">
         <v>2.0533004100000198</v>
       </c>
       <c r="D260" s="5">
         <v>8.050269958867684</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>318.58948815999997</v>
       </c>
       <c r="C261" s="5">
         <v>-0.67088926000002402</v>
       </c>
       <c r="D261" s="5">
         <v>-2.4927218502179938</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>317.87730325000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.7121849099999622</v>
       </c>
       <c r="D262" s="5">
         <v>-2.6497808617736096</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>319.02518308999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.1478798399999732</v>
       </c>
       <c r="D263" s="5">
         <v>4.4204016457944473</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>319.84355555000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.81837246000003461</v>
       </c>
       <c r="D264" s="5">
         <v>3.1220782157055593</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>319.93582755</v>
       </c>
       <c r="C265" s="5">
         <v>9.2271999999979926E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.34673907538089743</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>322.78672488000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.8508973300000093</v>
       </c>
       <c r="D266" s="5">
         <v>11.232952392402273</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>320.41762397000002</v>
       </c>
       <c r="C267" s="5">
         <v>-2.369100909999986</v>
       </c>
       <c r="D267" s="5">
         <v>-8.460452114441452</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>320.29346319000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.12416078000001107</v>
       </c>
       <c r="D268" s="5">
         <v>-0.4640063347316703</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>321.354849</v>
       </c>
       <c r="C269" s="5">
         <v>1.0613858099999902</v>
       </c>
       <c r="D269" s="5">
         <v>4.0498325924080758</v>
       </c>
       <c r="E269" s="5">
         <v>0.26609079813444403</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>322.35726797000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.0024189700000079</v>
       </c>
       <c r="D270" s="5">
         <v>3.8081155241724618</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>324.18470162</v>
       </c>
       <c r="C271" s="5">
         <v>1.827433649999989</v>
       </c>
       <c r="D271" s="5">
         <v>7.0189291924182218</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>326.46692702000001</v>
       </c>
       <c r="C272" s="5">
         <v>2.2822254000000157</v>
       </c>
       <c r="D272" s="5">
         <v>8.782766083966731</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>326.10183159000002</v>
       </c>
       <c r="C273" s="5">
         <v>-0.36509542999999667</v>
       </c>
       <c r="D273" s="5">
         <v>-1.3337638697633603</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>327.61725711000003</v>
       </c>
       <c r="C274" s="5">
         <v>1.515425520000008</v>
       </c>
       <c r="D274" s="5">
         <v>5.7212727444741596</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>328.20590013999998</v>
       </c>
       <c r="C275" s="5">
         <v>0.58864302999995743</v>
       </c>
       <c r="D275" s="5">
         <v>2.1775227360317118</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>327.20883652999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.99706360999999788</v>
       </c>
       <c r="D276" s="5">
         <v>-3.5852067011344468</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>330.93293348999998</v>
       </c>
       <c r="C277" s="5">
         <v>3.7240969599999971</v>
       </c>
       <c r="D277" s="5">
         <v>14.545909551165636</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>331.60169911999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.66876562999999578</v>
       </c>
       <c r="D278" s="5">
         <v>2.4521549999711345</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>334.01030485000001</v>
       </c>
       <c r="C279" s="5">
         <v>2.4086057300000334</v>
       </c>
       <c r="D279" s="5">
         <v>9.0730414761813094</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>336.47397658</v>
       </c>
       <c r="C280" s="5">
         <v>2.4636717299999873</v>
       </c>
       <c r="D280" s="5">
         <v>9.2192978693879102</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>337.09013914000002</v>
       </c>
       <c r="C281" s="5">
         <v>0.61616256000002068</v>
       </c>
       <c r="D281" s="5">
         <v>2.2197489217672839</v>
       </c>
       <c r="E281" s="5">
         <v>4.8965466645253697</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>337.52509405000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.43495490999998765</v>
       </c>
       <c r="D282" s="5">
         <v>1.5594226596136629</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>343.03145696000001</v>
       </c>
       <c r="C283" s="5">
         <v>5.5063629100000071</v>
       </c>
       <c r="D283" s="5">
         <v>21.432398026131374</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>344.96605461000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.9345976500000006</v>
       </c>
       <c r="D284" s="5">
         <v>6.981569555885625</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>344.49313783999997</v>
       </c>
       <c r="C285" s="5">
         <v>-0.47291677000004029</v>
       </c>
       <c r="D285" s="5">
         <v>-1.6327422997921448</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>346.46539806999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.9722602300000176</v>
       </c>
       <c r="D286" s="5">
         <v>7.0906381771203453</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>348.79895531</v>
       </c>
       <c r="C287" s="5">
         <v>2.3335572400000046</v>
       </c>
       <c r="D287" s="5">
         <v>8.388622032707115</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>350.10488229999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.305926989999989</v>
       </c>
       <c r="D288" s="5">
         <v>4.5865650821386605</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>352.21792579999999</v>
       </c>
       <c r="C289" s="5">
         <v>2.1130435000000034</v>
       </c>
       <c r="D289" s="5">
         <v>7.4878699252231229</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>353.60645124000001</v>
       </c>
       <c r="C290" s="5">
         <v>1.3885254400000235</v>
       </c>
       <c r="D290" s="5">
         <v>4.8346125348776026</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>353.75639601</v>
       </c>
       <c r="C291" s="5">
         <v>0.14994476999999051</v>
       </c>
       <c r="D291" s="5">
         <v>0.51004150603288778</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>356.60362003</v>
       </c>
       <c r="C292" s="5">
         <v>2.8472240199999987</v>
       </c>
       <c r="D292" s="5">
         <v>10.097475690227897</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>356.91129484999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.30767481999998836</v>
       </c>
       <c r="D293" s="5">
         <v>1.0402778996538409</v>
       </c>
       <c r="E293" s="5">
         <v>5.8800758042251378</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>359.81476543999997</v>
       </c>
       <c r="C294" s="5">
         <v>2.9034705899999835</v>
       </c>
       <c r="D294" s="5">
         <v>10.210829570570956</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>360.75726680999998</v>
       </c>
       <c r="C295" s="5">
         <v>0.94250137000000223</v>
       </c>
       <c r="D295" s="5">
         <v>3.1889708573153541</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>362.32728515999997</v>
       </c>
       <c r="C296" s="5">
         <v>1.570018349999998</v>
       </c>
       <c r="D296" s="5">
         <v>5.3492441366896459</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>366.77457980000003</v>
       </c>
       <c r="C297" s="5">
         <v>4.4472946400000524</v>
       </c>
       <c r="D297" s="5">
         <v>15.765262077271714</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>369.54573508999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.7711552899999674</v>
       </c>
       <c r="D298" s="5">
         <v>9.4529812166413762</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>369.7033558</v>
       </c>
       <c r="C299" s="5">
         <v>0.15762071000000333</v>
       </c>
       <c r="D299" s="5">
         <v>0.51303310687611514</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>371.54036361999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.8370078199999966</v>
       </c>
       <c r="D300" s="5">
         <v>6.128324865415502</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>373.26764321000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.7272795900000233</v>
       </c>
       <c r="D301" s="5">
         <v>5.7236416850640071</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>374.96385825999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.696215049999978</v>
       </c>
       <c r="D302" s="5">
         <v>5.5914553549494261</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>377.38703679000002</v>
       </c>
       <c r="C303" s="5">
         <v>2.4231785300000297</v>
       </c>
       <c r="D303" s="5">
         <v>8.0365795327201681</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>379.27392635000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.886889559999986</v>
       </c>
       <c r="D304" s="5">
         <v>6.167627931841535</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>381.73752454999999</v>
       </c>
       <c r="C305" s="5">
         <v>2.4635981999999785</v>
       </c>
       <c r="D305" s="5">
         <v>8.0792652205430535</v>
       </c>
       <c r="E305" s="5">
         <v>6.9558543140064488</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>382.59722914000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.8597045900000353</v>
       </c>
       <c r="D306" s="5">
         <v>2.7362265636566852</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>383.39900997000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.80178082999998423</v>
       </c>
       <c r="D307" s="5">
         <v>2.5439399227431547</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>380.33967573000001</v>
       </c>
       <c r="C308" s="5">
         <v>-3.0593342399999983</v>
       </c>
       <c r="D308" s="5">
         <v>-9.1661467857925061</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>382.63529728999998</v>
       </c>
       <c r="C309" s="5">
         <v>2.2956215599999723</v>
       </c>
       <c r="D309" s="5">
         <v>7.4881976451187882</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>383.86410848000003</v>
       </c>
       <c r="C310" s="5">
         <v>1.2288111900000445</v>
       </c>
       <c r="D310" s="5">
         <v>3.9225329310759172</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>385.68175816000002</v>
       </c>
       <c r="C311" s="5">
         <v>1.8176496799999882</v>
       </c>
       <c r="D311" s="5">
         <v>5.8325090080558084</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>388.77116642999999</v>
       </c>
       <c r="C312" s="5">
         <v>3.0894082699999785</v>
       </c>
       <c r="D312" s="5">
         <v>10.047300158140104</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>388.58949788000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.1816685499999835</v>
       </c>
       <c r="D313" s="5">
         <v>-0.55930805849592202</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>389.60533771000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.0158398300000044</v>
       </c>
       <c r="D314" s="5">
         <v>3.1825056030655663</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>391.2753687</v>
       </c>
       <c r="C315" s="5">
         <v>1.6700309899999866</v>
       </c>
       <c r="D315" s="5">
         <v>5.2667788230639667</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>390.55409551000002</v>
       </c>
       <c r="C316" s="5">
         <v>-0.72127318999997669</v>
       </c>
       <c r="D316" s="5">
         <v>-2.1897781306577824</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>391.54751691000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.99342139999998835</v>
       </c>
       <c r="D317" s="5">
         <v>3.0954107627637617</v>
       </c>
       <c r="E317" s="5">
         <v>2.5698265769298567</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>392.44268427999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.89516736999996738</v>
       </c>
       <c r="D318" s="5">
         <v>2.778236473669482</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>392.15275471000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.28992956999996977</v>
       </c>
       <c r="D319" s="5">
         <v>-0.88294491965180688</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>389.63696715999998</v>
       </c>
       <c r="C320" s="5">
         <v>-2.5157875500000273</v>
       </c>
       <c r="D320" s="5">
         <v>-7.4324840089325157</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>394.08625232000003</v>
       </c>
       <c r="C321" s="5">
         <v>4.4492851600000449</v>
       </c>
       <c r="D321" s="5">
         <v>14.597083914058274</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>392.81531902</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2709333000000242</v>
       </c>
       <c r="D322" s="5">
         <v>-3.8021035663676317</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>392.83271868000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.7399660000023687E-2</v>
       </c>
       <c r="D323" s="5">
         <v>5.3166662425541134E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>394.53404819000002</v>
       </c>
       <c r="C324" s="5">
         <v>1.7013295099999937</v>
       </c>
       <c r="D324" s="5">
         <v>5.3227118152309849</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>395.80737372999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.2733255399999734</v>
       </c>
       <c r="D325" s="5">
         <v>3.9423913222198514</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>399.51505307000002</v>
       </c>
       <c r="C326" s="5">
         <v>3.707679340000027</v>
       </c>
       <c r="D326" s="5">
         <v>11.838465962223154</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>400.75743277999999</v>
       </c>
       <c r="C327" s="5">
         <v>1.2423797099999661</v>
       </c>
       <c r="D327" s="5">
         <v>3.7961538559561969</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>398.70494940999998</v>
       </c>
       <c r="C328" s="5">
         <v>-2.0524833700000045</v>
       </c>
       <c r="D328" s="5">
         <v>-5.9756169998843927</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>399.16679223</v>
       </c>
       <c r="C329" s="5">
         <v>0.46184282000001531</v>
       </c>
       <c r="D329" s="5">
         <v>1.3989189635309707</v>
       </c>
       <c r="E329" s="5">
         <v>1.9459388684493595</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>400.30602550999998</v>
       </c>
       <c r="C330" s="5">
         <v>1.1392332799999849</v>
       </c>
       <c r="D330" s="5">
         <v>3.479108725812341</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>401.76247946000001</v>
       </c>
       <c r="C331" s="5">
         <v>1.4564539500000251</v>
       </c>
       <c r="D331" s="5">
         <v>4.4544580381407295</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>403.62738891999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.8649094599999785</v>
       </c>
       <c r="D332" s="5">
         <v>5.7146154264466231</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>401.89091237999997</v>
       </c>
       <c r="C333" s="5">
         <v>-1.7364765400000124</v>
       </c>
       <c r="D333" s="5">
         <v>-5.0421899737991716</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>404.09967024000002</v>
       </c>
       <c r="C334" s="5">
         <v>2.2087578600000484</v>
       </c>
       <c r="D334" s="5">
         <v>6.7981478248509974</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>406.68839707000001</v>
       </c>
       <c r="C335" s="5">
         <v>2.5887268299999846</v>
       </c>
       <c r="D335" s="5">
         <v>7.9641157135923679</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>403.97798254000003</v>
       </c>
       <c r="C336" s="5">
         <v>-2.71041452999998</v>
       </c>
       <c r="D336" s="5">
         <v>-7.7107817052190715</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>404.48525311999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.50727057999995395</v>
       </c>
       <c r="D337" s="5">
         <v>1.5172766752542977</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>405.29315391</v>
       </c>
       <c r="C338" s="5">
         <v>0.80790079000001924</v>
       </c>
       <c r="D338" s="5">
         <v>2.4233327577188213</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>407.16720499000002</v>
       </c>
       <c r="C339" s="5">
         <v>1.8740510800000152</v>
       </c>
       <c r="D339" s="5">
         <v>5.6920387610240875</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>409.91416212000001</v>
       </c>
       <c r="C340" s="5">
         <v>2.7469571299999984</v>
       </c>
       <c r="D340" s="5">
         <v>8.4030712702169996</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>412.80487433000002</v>
       </c>
       <c r="C341" s="5">
         <v>2.8907122100000038</v>
       </c>
       <c r="D341" s="5">
         <v>8.7984540957648516</v>
       </c>
       <c r="E341" s="5">
         <v>3.4166374471706451</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>411.90338438999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.90148994000003313</v>
       </c>
       <c r="D342" s="5">
         <v>-2.5893316003824718</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>414.29882162000001</v>
       </c>
       <c r="C343" s="5">
         <v>2.3954372300000273</v>
       </c>
       <c r="D343" s="5">
         <v>7.206237055654019</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>415.49946918000001</v>
       </c>
       <c r="C344" s="5">
         <v>1.2006475599999931</v>
       </c>
       <c r="D344" s="5">
         <v>3.5335970531415128</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>416.66310607000003</v>
       </c>
       <c r="C345" s="5">
         <v>1.1636368900000207</v>
       </c>
       <c r="D345" s="5">
         <v>3.4129399584306386</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>418.87409332999999</v>
       </c>
       <c r="C346" s="5">
         <v>2.2109872599999676</v>
       </c>
       <c r="D346" s="5">
         <v>6.5568675560016221</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>420.71458134</v>
       </c>
       <c r="C347" s="5">
         <v>1.8404880100000014</v>
       </c>
       <c r="D347" s="5">
         <v>5.4019781785105581</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>420.76664398000003</v>
       </c>
       <c r="C348" s="5">
         <v>5.2062640000031024E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.14859885973559361</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>422.18112774999997</v>
       </c>
       <c r="C349" s="5">
         <v>1.4144837699999471</v>
       </c>
       <c r="D349" s="5">
         <v>4.1094468611132307</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>420.99314588999999</v>
       </c>
       <c r="C350" s="5">
         <v>-1.1879818599999794</v>
       </c>
       <c r="D350" s="5">
         <v>-3.3249256571627139</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>420.62390220999998</v>
       </c>
       <c r="C351" s="5">
         <v>-0.36924368000001095</v>
       </c>
       <c r="D351" s="5">
         <v>-1.0474308465625803</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>422.93671728999999</v>
       </c>
       <c r="C352" s="5">
         <v>2.3128150800000071</v>
       </c>
       <c r="D352" s="5">
         <v>6.8014881195542332</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>424.55395797</v>
       </c>
       <c r="C353" s="5">
         <v>1.617240680000009</v>
       </c>
       <c r="D353" s="5">
         <v>4.6863473576015169</v>
       </c>
       <c r="E353" s="5">
         <v>2.8461591348864834</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>427.32201981999998</v>
       </c>
       <c r="C354" s="5">
         <v>2.768061849999981</v>
       </c>
       <c r="D354" s="5">
         <v>8.1106657804033375</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>427.45529010000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.13327028000003338</v>
       </c>
       <c r="D355" s="5">
         <v>0.37489043990908133</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>427.75320993999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.29791983999996319</v>
       </c>
       <c r="D356" s="5">
         <v>0.83956713140798112</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>428.81849319999998</v>
       </c>
       <c r="C357" s="5">
         <v>1.0652832600000011</v>
       </c>
       <c r="D357" s="5">
         <v>3.0297747442369793</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>431.11664832999998</v>
       </c>
       <c r="C358" s="5">
         <v>2.2981551299999978</v>
       </c>
       <c r="D358" s="5">
         <v>6.6241184101627271</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>432.33670301000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.2200546800000325</v>
       </c>
       <c r="D359" s="5">
         <v>3.4493449584248603</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>434.06575342000002</v>
       </c>
       <c r="C360" s="5">
         <v>1.7290504100000135</v>
       </c>
       <c r="D360" s="5">
         <v>4.9061611274897832</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>435.74928226999998</v>
       </c>
       <c r="C361" s="5">
         <v>1.6835288499999592</v>
       </c>
       <c r="D361" s="5">
         <v>4.7547909758293372</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>436.87924093999999</v>
       </c>
       <c r="C362" s="5">
         <v>1.1299586700000077</v>
       </c>
       <c r="D362" s="5">
         <v>3.1565341081711162</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>437.02662233000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.14738139000002093</v>
       </c>
       <c r="D363" s="5">
         <v>0.40557244934633641</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>437.94761373</v>
       </c>
       <c r="C364" s="5">
         <v>0.92099139999999124</v>
       </c>
       <c r="D364" s="5">
         <v>2.5584025767590779</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>436.66517004000002</v>
       </c>
       <c r="C365" s="5">
         <v>-1.2824436899999796</v>
       </c>
       <c r="D365" s="5">
         <v>-3.4579186782888294</v>
       </c>
       <c r="E365" s="5">
         <v>2.8526908871394419</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>438.54660762999998</v>
       </c>
       <c r="C366" s="5">
         <v>1.8814375899999618</v>
       </c>
       <c r="D366" s="5">
         <v>5.294682967818809</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>436.13084068000001</v>
       </c>
       <c r="C367" s="5">
         <v>-2.415766949999977</v>
       </c>
       <c r="D367" s="5">
         <v>-6.4136493693065733</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>434.23886353</v>
       </c>
       <c r="C368" s="5">
         <v>-1.8919771500000024</v>
       </c>
       <c r="D368" s="5">
         <v>-5.0832871387193279</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>406.54496425999997</v>
       </c>
       <c r="C369" s="5">
         <v>-27.693899270000031</v>
       </c>
       <c r="D369" s="5">
         <v>-54.651935126959671</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>413.77969999999999</v>
       </c>
       <c r="C370" s="5">
         <v>7.2347357400000192</v>
       </c>
       <c r="D370" s="5">
         <v>23.574008095464638</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>413.14498179999998</v>
       </c>
       <c r="C371" s="5">
         <v>-0.63471820000000889</v>
       </c>
       <c r="D371" s="5">
         <v>-1.8252916804240682</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>410.90045074</v>
       </c>
       <c r="C372" s="5">
         <v>-2.2445310599999857</v>
       </c>
       <c r="D372" s="5">
         <v>-6.3280356846256325</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>412.32640128999998</v>
       </c>
       <c r="C373" s="5">
         <v>1.4259505499999818</v>
       </c>
       <c r="D373" s="5">
         <v>4.2447785810346916</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>412.58660630000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.2602050100000497</v>
       </c>
       <c r="D374" s="5">
         <v>0.75991267224897463</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>414.98922178999999</v>
       </c>
       <c r="C375" s="5">
         <v>2.4026154899999597</v>
       </c>
       <c r="D375" s="5">
         <v>7.2161729980915634</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>415.29143065</v>
       </c>
       <c r="C376" s="5">
         <v>0.30220886000000746</v>
       </c>
       <c r="D376" s="5">
         <v>0.87738828505836697</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>416.02578767</v>
       </c>
       <c r="C377" s="5">
         <v>0.73435702000000447</v>
       </c>
       <c r="D377" s="5">
         <v>2.1427112705518114</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7265923151391664</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>416.40385062000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.37806295000001455</v>
       </c>
       <c r="D378" s="5">
         <v>1.0959655877832875</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>410.79372081999998</v>
       </c>
       <c r="C379" s="5">
         <v>-5.6101298000000384</v>
       </c>
       <c r="D379" s="5">
         <v>-15.021567499420962</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>422.19683767999999</v>
       </c>
       <c r="C380" s="5">
         <v>11.403116860000011</v>
       </c>
       <c r="D380" s="5">
         <v>38.89741195550431</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>421.58478534</v>
       </c>
       <c r="C381" s="5">
         <v>-0.61205233999999109</v>
       </c>
       <c r="D381" s="5">
         <v>-1.7258181052297705</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>420.02755536000001</v>
       </c>
       <c r="C382" s="5">
         <v>-1.5572299799999882</v>
       </c>
       <c r="D382" s="5">
         <v>-4.3435537827031911</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>419.84486609999999</v>
       </c>
       <c r="C383" s="5">
         <v>-0.18268926000001784</v>
       </c>
       <c r="D383" s="5">
         <v>-0.52068830527207677</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>423.91232201999998</v>
       </c>
       <c r="C384" s="5">
         <v>4.0674559199999862</v>
       </c>
       <c r="D384" s="5">
         <v>12.265502109240067</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.12295117999997</v>
       </c>
       <c r="C385" s="5">
         <v>0.21062915999999632</v>
       </c>
       <c r="D385" s="5">
         <v>0.59787566592410801</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>425.56740083</v>
       </c>
       <c r="C386" s="5">
         <v>1.4444496500000241</v>
       </c>
       <c r="D386" s="5">
         <v>4.1643092292639183</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>429.38174699000001</v>
       </c>
       <c r="C387" s="5">
         <v>3.8143461600000137</v>
       </c>
       <c r="D387" s="5">
         <v>11.301933577667999</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>431.00421311999997</v>
       </c>
       <c r="C388" s="5">
         <v>1.6224661299999639</v>
       </c>
       <c r="D388" s="5">
         <v>4.6297630664660971</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>434.0164532</v>
       </c>
       <c r="C389" s="5">
         <v>3.0122400800000264</v>
       </c>
       <c r="D389" s="5">
         <v>8.7166689353849627</v>
       </c>
       <c r="E389" s="5">
         <v>4.3244111454625811</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>433.59114235999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.42531084000000874</v>
       </c>
       <c r="D390" s="5">
         <v>-1.1696128631328739</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>436.73481163000002</v>
       </c>
       <c r="C391" s="5">
         <v>3.1436692700000322</v>
       </c>
       <c r="D391" s="5">
         <v>9.0558345720760602</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>437.16767436999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.43286273999996183</v>
       </c>
       <c r="D392" s="5">
         <v>1.1958658088201179</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>440.12053408000003</v>
       </c>
       <c r="C393" s="5">
         <v>2.9528597100000411</v>
       </c>
       <c r="D393" s="5">
         <v>8.4134288025079496</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>441.95305020000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.8325161199999798</v>
       </c>
       <c r="D394" s="5">
         <v>5.1124240033552537</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>442.06417511000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.11112491000000091</v>
       </c>
       <c r="D395" s="5">
         <v>0.30214625560889274</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>444.85319150999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.78901639999998</v>
       </c>
       <c r="D396" s="5">
         <v>7.8392043461897654</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>446.26131086999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.4081193600000006</v>
       </c>
       <c r="D397" s="5">
         <v>3.8652602787892398</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>449.15610305000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.8947921800000245</v>
       </c>
       <c r="D398" s="5">
         <v>8.0679268635946322</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>449.06388305000002</v>
       </c>
       <c r="C399" s="5">
         <v>-9.2219999999997526E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.24610400993987369</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>450.34355885000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.2796758000000068</v>
       </c>
       <c r="D400" s="5">
         <v>3.473690203140789</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>451.63023541000001</v>
       </c>
       <c r="C401" s="5">
         <v>1.2866765599999894</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4829122842416238</v>
+        <v>3.4829122842416016</v>
       </c>
       <c r="E401" s="5">
         <v>4.0583213102023397</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>457.18020142</v>
       </c>
       <c r="C402" s="5">
         <v>5.5499660099999915</v>
       </c>
       <c r="D402" s="5">
         <v>15.785151162183775</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>454.76002319999998</v>
       </c>
       <c r="C403" s="5">
         <v>-2.4201782200000252</v>
       </c>
       <c r="D403" s="5">
         <v>-6.1707199566174094</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>457.21564844</v>
       </c>
       <c r="C404" s="5">
         <v>2.4556252400000176</v>
       </c>
       <c r="D404" s="5">
         <v>6.6757418014699699</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>457.03372403999998</v>
       </c>
       <c r="C405" s="5">
         <v>-0.18192440000001397</v>
       </c>
       <c r="D405" s="5">
         <v>-0.47643198427201883</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>458.32853668000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.2948126400000319</v>
       </c>
       <c r="D406" s="5">
         <v>3.4531720725970771</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>461.63538641000002</v>
       </c>
       <c r="C407" s="5">
         <v>3.3068497300000104</v>
       </c>
       <c r="D407" s="5">
         <v>9.0099961291417721</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>462.50388821000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.86850179999999</v>
       </c>
       <c r="D408" s="5">
         <v>2.2811384631473697</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>463.28080026999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.77691205999997237</v>
       </c>
       <c r="D409" s="5">
         <v>2.0344828686130523</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>466.21009106999998</v>
       </c>
       <c r="C410" s="5">
         <v>2.9292907999999898</v>
       </c>
       <c r="D410" s="5">
         <v>7.8570180458882533</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>466.44879581999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.23870475000001079</v>
       </c>
       <c r="D411" s="5">
         <v>0.61614652365309386</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>467.72558744999998</v>
       </c>
       <c r="C412" s="5">
         <v>1.2767916299999911</v>
       </c>
       <c r="D412" s="5">
         <v>3.3346170998841851</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>469.61693392000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.8913464700000304</v>
       </c>
       <c r="D413" s="5">
         <v>4.9618400396327367</v>
       </c>
       <c r="E413" s="5">
         <v>3.9826161093203361</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>470.66987303000002</v>
       </c>
       <c r="C414" s="5">
         <v>1.0529391100000112</v>
       </c>
       <c r="D414" s="5">
         <v>2.7239762638630705</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>471.56968210999997</v>
       </c>
       <c r="C415" s="5">
         <v>0.89980907999995452</v>
       </c>
       <c r="D415" s="5">
         <v>2.31839147189703</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>472.58124426000001</v>
       </c>
       <c r="C416" s="5">
         <v>1.0115621500000316</v>
       </c>
       <c r="D416" s="5">
         <v>2.6047026550101382</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>472.62036345000001</v>
       </c>
       <c r="C417" s="5">
         <v>3.9119190000008075E-2</v>
       </c>
       <c r="D417" s="5">
         <v>9.9378480561518323E-2</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>473.74147384000003</v>
       </c>
       <c r="C418" s="5">
         <v>1.1211103900000126</v>
       </c>
       <c r="D418" s="5">
         <v>2.8839723566670417</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>474.73464452000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.99317067999999153</v>
       </c>
       <c r="D419" s="5">
         <v>2.5449393384971541</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>472.67320921999999</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0614353000000278</v>
       </c>
       <c r="D420" s="5">
         <v>-5.0880851293904961</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>479.45842985000002</v>
       </c>
       <c r="C421" s="5">
         <v>6.7852206300000262</v>
       </c>
       <c r="D421" s="5">
         <v>18.653254735379534</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>479.65125047999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.19282062999997152</v>
       </c>
       <c r="D422" s="5">
         <v>0.48366496010701088</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>482.00219511</v>
       </c>
       <c r="C423" s="5">
         <v>2.350944630000015</v>
       </c>
       <c r="D423" s="5">
         <v>6.0428083107283648</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>483.79911024</v>
       </c>
       <c r="C424" s="5">
         <v>1.7969151300000021</v>
       </c>
       <c r="D424" s="5">
         <v>4.5665045614090127</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>484.45076437</v>
       </c>
       <c r="C425" s="5">
         <v>0.65165412999999717</v>
       </c>
       <c r="D425" s="5">
         <v>1.6283704479976402</v>
       </c>
       <c r="E425" s="5">
         <v>3.158708593870041</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>486.33406106000001</v>
       </c>
       <c r="C426" s="5">
         <v>1.8832966900000088</v>
       </c>
       <c r="D426" s="5">
         <v>4.766032794995656</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>488.04327855999998</v>
       </c>
       <c r="C427" s="5">
         <v>1.7092174999999656</v>
       </c>
       <c r="D427" s="5">
         <v>4.2998747805929938</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>490.30821035000002</v>
       </c>
       <c r="C428" s="5">
         <v>2.2649317900000483</v>
       </c>
       <c r="D428" s="5">
         <v>5.7133795227586326</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>492.43423103999999</v>
       </c>
       <c r="C429" s="5">
         <v>2.1260206899999616</v>
       </c>
       <c r="D429" s="5">
         <v>5.3292106682712559</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>494.70836372000002</v>
       </c>
       <c r="C430" s="5">
         <v>2.2741326800000365</v>
       </c>
       <c r="D430" s="5">
         <v>5.6847234476215203</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>494.21893215</v>
       </c>
       <c r="C431" s="5">
         <v>-0.48943157000002202</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1807615343291444</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>495.57495552</v>
       </c>
       <c r="C432" s="5">
         <v>1.3560233700000026</v>
       </c>
       <c r="D432" s="5">
         <v>3.3426685806944301</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>497.14119421999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.5662386999999853</v>
       </c>
       <c r="D433" s="5">
         <v>3.8591602623384791</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>496.3734781</v>
       </c>
       <c r="C434" s="5">
         <v>-0.76771611999998868</v>
       </c>
       <c r="D434" s="5">
         <v>-1.837455500074292</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>497.34787017999997</v>
       </c>
       <c r="C435" s="5">
         <v>0.97439207999997279</v>
       </c>
       <c r="D435" s="5">
         <v>2.3812264150128826</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>498.72653883999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.3786686600000166</v>
       </c>
       <c r="D436" s="5">
         <v>3.3776364831694217</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>500.36134299000003</v>
       </c>
       <c r="C437" s="5">
         <v>1.6348041500000363</v>
       </c>
       <c r="D437" s="5">
         <v>4.0052460376444055</v>
       </c>
       <c r="E437" s="5">
         <v>3.2842509064240577</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>502.59665208000001</v>
       </c>
       <c r="C438" s="5">
         <v>2.235309089999987</v>
       </c>
       <c r="D438" s="5">
         <v>5.4945688957288352</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>501.78642345999998</v>
       </c>
       <c r="C439" s="5">
         <v>-0.81022862000003215</v>
       </c>
       <c r="D439" s="5">
         <v>-1.9174418622626921</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>502.01062676999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.22420331000000715</v>
       </c>
       <c r="D440" s="5">
         <v>0.53749186685709827</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>503.34745716999998</v>
       </c>
       <c r="C441" s="5">
         <v>1.3368303999999966</v>
       </c>
       <c r="D441" s="5">
         <v>3.2427634980890074</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>505.66600136</v>
+        <v>506.44804496</v>
       </c>
       <c r="C442" s="5">
-        <v>2.3185441900000114</v>
+        <v>3.10058779000002</v>
       </c>
       <c r="D442" s="5">
-        <v>5.6697082526654397</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6475723148955677</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>510.97794785000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>4.5299028900000167</v>
+      </c>
+      <c r="D443" s="5">
+        <v>11.277434894096249</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7C87D97-AE50-4AFD-83F7-629A4B930DA4}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21C362BE-F152-431B-AE03-BE859F0EE911}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{979A302C-EA59-4B51-8B52-60AD89F3EE18}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE238000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>