--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5451D1D6-235F-4268-8BFA-21EBC8398A9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{64A864CC-D31D-4D4C-B1AB-9939C7E293EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{FCFD5B76-5B75-460E-8628-1A31F67E5FB5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4C28CB60-9B05-4680-AAD2-389217A0916A}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82ABC0D7-5891-4233-8E42-AD53EE7AE96B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{629C6395-9490-4B8B-8330-E9A1B3201F47}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>160.57438751999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>160.5743875</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>160.61921534000001</v>
+        <v>160.61921530000001</v>
       </c>
       <c r="C7" s="5">
-        <v>4.4827820000023166E-2</v>
+        <v>4.4827800000007301E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.3355208665680065</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.33552071668669914</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>161.19570818</v>
+        <v>161.19570820000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.57649283999998602</v>
+        <v>0.57649290000000519</v>
       </c>
       <c r="D8" s="5">
-        <v>4.39307623284384</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.3930767002439142</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>162.50544153999999</v>
+        <v>162.50544149999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.3097333599999956</v>
+        <v>1.3097332999999765</v>
       </c>
       <c r="D9" s="5">
-        <v>10.197870326709246</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>10.19786983714177</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>163.24907554999999</v>
+        <v>163.2490756</v>
       </c>
       <c r="C10" s="5">
-        <v>0.74363400999999385</v>
+        <v>0.7436341000000084</v>
       </c>
       <c r="D10" s="5">
-        <v>5.6316031675320843</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.6316038677760138</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>165.61224048</v>
+        <v>165.61224050000001</v>
       </c>
       <c r="C11" s="5">
-        <v>2.3631649300000106</v>
+        <v>2.3631649000000152</v>
       </c>
       <c r="D11" s="5">
-        <v>18.82297538018074</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>18.822975115657425</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>165.58911821000001</v>
+        <v>165.5891182</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.3122269999987566E-2</v>
+        <v>-2.3122300000011364E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-0.16741170408905992</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.16741192111068282</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>166.83326366</v>
+        <v>166.8332637</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2441454499999907</v>
+        <v>1.2441455000000019</v>
       </c>
       <c r="D13" s="5">
-        <v>9.3982128101333338</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>9.3982132041650281</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>166.73881746999999</v>
+        <v>166.73881750000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-9.444619000001353E-2</v>
+        <v>-9.4446199999993041E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.67722232384895831</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.67722239516845306</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>165.09308297999999</v>
+        <v>165.09308300000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.6457344899999953</v>
+        <v>-1.6457345000000032</v>
       </c>
       <c r="D15" s="5">
-        <v>-11.221883439985325</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-11.221883502604124</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>167.77439591000001</v>
+        <v>167.7743959</v>
       </c>
       <c r="C16" s="5">
-        <v>2.6813129300000185</v>
+        <v>2.6813128999999947</v>
       </c>
       <c r="D16" s="5">
-        <v>21.328177145329729</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.328176882172212</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>166.37639246000001</v>
+        <v>166.37639250000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.3980034500000045</v>
+        <v>-1.3980033999999932</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.5534024944187834</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.5534021687864517</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>168.27650424000001</v>
+        <v>168.27650420000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9001117800000031</v>
+        <v>1.9001116999999965</v>
       </c>
       <c r="D18" s="5">
-        <v>14.599134666926105</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.59913400941668</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>170.46163623000001</v>
+        <v>170.46163619999999</v>
       </c>
       <c r="C19" s="5">
-        <v>2.1851319900000021</v>
+        <v>2.1851319999999816</v>
       </c>
       <c r="D19" s="5">
-        <v>16.744937423115715</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.744937509569201</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>171.13436118999999</v>
+        <v>171.1343612</v>
       </c>
       <c r="C20" s="5">
-        <v>0.67272495999998227</v>
+        <v>0.67272500000001401</v>
       </c>
       <c r="D20" s="5">
-        <v>4.8399445558912291</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8399448508184673</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>169.93581524000001</v>
+        <v>169.93581520000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.198545949999982</v>
+        <v>-1.1985459999999932</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.0879579519910862</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.0879582760546072</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>171.12006797999999</v>
+        <v>171.120068</v>
       </c>
       <c r="C22" s="5">
-        <v>1.1842527399999767</v>
+        <v>1.1842527999999959</v>
       </c>
       <c r="D22" s="5">
-        <v>8.6906778727051872</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6906783321538441</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.04308434000001</v>
+        <v>171.0430843</v>
       </c>
       <c r="C23" s="5">
-        <v>-7.6983639999980369E-2</v>
+        <v>-7.6983699999999544E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.53852321738055986</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5385236359976342</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>170.43193898000001</v>
+        <v>170.431939</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.61114535999999475</v>
+        <v>-0.611145300000004</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.2043945068952375</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2043941031649767</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>169.97699935</v>
+        <v>169.97699940000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.45493963000001258</v>
+        <v>-0.45493959999998879</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.1565885123379434</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1565883068648715</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>171.28414652000001</v>
+        <v>171.28414649999999</v>
       </c>
       <c r="C26" s="5">
-        <v>1.3071471700000075</v>
+        <v>1.3071470999999804</v>
       </c>
       <c r="D26" s="5">
-        <v>9.6286628368150708</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6286622962281854</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.37942408000000682</v>
+        <v>0.37942410000002269</v>
       </c>
       <c r="D27" s="5">
-        <v>2.6908345302700365</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6908346741584488</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>171.83748266000001</v>
+        <v>171.83748270000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17391205999999215</v>
+        <v>0.17391209999999546</v>
       </c>
       <c r="D28" s="5">
-        <v>1.2225148363610661</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2225151191095573</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>171.78251578999999</v>
+        <v>171.7825158</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.4966870000015433E-2</v>
+        <v>-5.496690000001081E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.38317787943734638</v>
+        <v>-0.38317808811256793</v>
       </c>
       <c r="E29" s="5">
-        <v>3.2493331836725092</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2493331648599133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>173.96910550999999</v>
+        <v>173.96910550000001</v>
       </c>
       <c r="C30" s="5">
-        <v>2.1865897200000006</v>
+        <v>2.1865897000000132</v>
       </c>
       <c r="D30" s="5">
-        <v>16.390641096157065</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.390640934567969</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
-        <v>0.3881300900000042</v>
+        <v>0.38813009999998371</v>
       </c>
       <c r="D31" s="5">
-        <v>2.7103315672516448</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7103316380989062</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>175.55722671999999</v>
+        <v>175.5572267</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1999911199999929</v>
+        <v>1.1999911000000054</v>
       </c>
       <c r="D32" s="5">
-        <v>8.5787513794985504</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5787512310633307</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>177.27978974999999</v>
+        <v>177.2797898</v>
       </c>
       <c r="C33" s="5">
-        <v>1.7225630300000034</v>
+        <v>1.7225631000000021</v>
       </c>
       <c r="D33" s="5">
-        <v>12.431031666201564</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.431032200423875</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>177.67469908000001</v>
+        <v>177.6746991</v>
       </c>
       <c r="C34" s="5">
-        <v>0.3949093300000186</v>
+        <v>0.3949092999999948</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7061209758103111</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7061207669367926</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.49141158</v>
+        <v>177.49141159999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.2309089030092091</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2309089028714304</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>181.44774215999999</v>
+        <v>181.44774219999999</v>
       </c>
       <c r="C36" s="5">
-        <v>3.9563305799999853</v>
+        <v>3.9563306000000011</v>
       </c>
       <c r="D36" s="5">
-        <v>30.283885188171112</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>30.283885356655848</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>180.24297804</v>
+        <v>180.24297799999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.204764119999993</v>
+        <v>-1.2047641999999996</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.6830535674820339</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.6830540575430266</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>180.15367451</v>
+        <v>180.15367449999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.9303529999995135E-2</v>
+        <v>-8.9303499999999758E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.59293677920575494</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.59293658069254906</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>181.25612262999999</v>
+        <v>181.2561226</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1024481199999911</v>
+        <v>1.1024481000000037</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5956540555018437</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5956539134711676</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>180.96620393000001</v>
+        <v>180.96620390000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.9026012174742313</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.902601217786426</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>180.80813922999999</v>
+        <v>180.8081392</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.0431178770094252</v>
+        <v>-1.0431178771814875</v>
       </c>
       <c r="E41" s="5">
-        <v>5.2540989974984464</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2540989739073396</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>180.98886436000001</v>
+        <v>180.98886440000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.18072513000001322</v>
+        <v>0.18072520000001191</v>
       </c>
       <c r="D42" s="5">
-        <v>1.2060650390414818</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2060655089572769</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>180.61347732999999</v>
+        <v>180.6134773</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.37538703000001306</v>
+        <v>-0.37538710000001174</v>
       </c>
       <c r="D43" s="5">
-        <v>-2.4607101139872745</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4607105670869212</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>181.41813893</v>
+        <v>181.4181389</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
-        <v>5.4791544616342946</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.479154462566882</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>182.27769215000001</v>
+        <v>182.27769219999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.85955322000000933</v>
+        <v>0.85955329999998753</v>
       </c>
       <c r="D45" s="5">
-        <v>5.8360848788042485</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8360854372001558</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>183.60860954</v>
+        <v>183.6086095</v>
       </c>
       <c r="C46" s="5">
-        <v>1.3309173899999962</v>
+        <v>1.3309173000000101</v>
       </c>
       <c r="D46" s="5">
-        <v>9.1224845133535801</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1224838688830587</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.42814387999999</v>
+        <v>185.42814390000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.8195343399999899</v>
+        <v>1.8195344000000091</v>
       </c>
       <c r="D47" s="5">
-        <v>12.561873328693274</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.561873768647814</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>189.51367596</v>
+        <v>189.513676</v>
       </c>
       <c r="C48" s="5">
-        <v>4.0855320800000072</v>
+        <v>4.0855320999999947</v>
       </c>
       <c r="D48" s="5">
-        <v>29.89093842649304</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>29.89093858736258</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>189.17273699</v>
+        <v>189.17273700000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.34093896999999629</v>
+        <v>-0.34093899999999167</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.1375913319816253</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1375915177693106</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>190.21982020999999</v>
+        <v>190.21982019999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0470832199999904</v>
+        <v>1.0470831999999746</v>
       </c>
       <c r="D50" s="5">
-        <v>6.8480582318156236</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8480580966325144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>192.62542511000001</v>
+        <v>192.6254251</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
-        <v>16.277080768853057</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.277080769769082</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>194.00268739000001</v>
+        <v>194.00268740000001</v>
       </c>
       <c r="C52" s="5">
-        <v>1.3772622799999965</v>
+        <v>1.3772623000000124</v>
       </c>
       <c r="D52" s="5">
-        <v>8.9255168592338396</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9255169944670634</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>197.25606636000001</v>
+        <v>197.25606640000001</v>
       </c>
       <c r="C53" s="5">
-        <v>3.25337897</v>
+        <v>3.2533789999999954</v>
       </c>
       <c r="D53" s="5">
-        <v>22.087575017311913</v>
+        <v>22.087575238881186</v>
       </c>
       <c r="E53" s="5">
-        <v>9.0968953057346305</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0968953459590765</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>197.21240635000001</v>
+        <v>197.21240639999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-4.3660009999996419E-2</v>
+        <v>-4.3660000000016908E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.26528096438597215</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.26528090364569268</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>196.63874761</v>
+        <v>196.63874759999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.57365874000001327</v>
+        <v>-0.57365880000000402</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.4352975285610543</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4352978812790536</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>199.51847366999999</v>
+        <v>199.51847369999999</v>
       </c>
       <c r="C56" s="5">
-        <v>2.8797260599999959</v>
+        <v>2.8797260999999992</v>
       </c>
       <c r="D56" s="5">
-        <v>19.060628493539667</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.060628781023638</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9152263299999959</v>
+        <v>4.9152263000000005</v>
       </c>
       <c r="D57" s="5">
-        <v>33.91601017995454</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>33.916009938323867</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>204.27665644999999</v>
+        <v>204.2766565</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.15704354999999737</v>
+        <v>-0.15704349999998612</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.91794101419514496</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.91794072317192832</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>206.52601397000001</v>
+        <v>206.526014</v>
       </c>
       <c r="C59" s="5">
-        <v>2.249357520000018</v>
+        <v>2.2493575000000021</v>
       </c>
       <c r="D59" s="5">
-        <v>14.043954214987476</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.043954078810717</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>209.91048176000001</v>
+        <v>209.91048180000001</v>
       </c>
       <c r="C60" s="5">
-        <v>3.3844677900000022</v>
+        <v>3.3844678000000101</v>
       </c>
       <c r="D60" s="5">
-        <v>21.538073363767584</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.538073429831762</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>211.68991124999999</v>
+        <v>211.68991130000001</v>
       </c>
       <c r="C61" s="5">
-        <v>1.7794294899999841</v>
+        <v>1.779429499999992</v>
       </c>
       <c r="D61" s="5">
-        <v>10.660448393454613</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.660448454057425</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>214.11960879</v>
+        <v>214.11960880000001</v>
       </c>
       <c r="C62" s="5">
-        <v>2.4296975400000065</v>
+        <v>2.4296975000000032</v>
       </c>
       <c r="D62" s="5">
-        <v>14.676746924154372</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.676746663391093</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>215.46711465999999</v>
+        <v>215.4671147</v>
       </c>
       <c r="C63" s="5">
-        <v>1.347505869999992</v>
+        <v>1.3475058999999874</v>
       </c>
       <c r="D63" s="5">
-        <v>7.8188406135337951</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.818840793298576</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>218.51623537</v>
+        <v>218.5162354</v>
       </c>
       <c r="C64" s="5">
-        <v>3.0491207100000111</v>
+        <v>3.0491207000000031</v>
       </c>
       <c r="D64" s="5">
-        <v>18.367524648362753</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.367524579680783</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>221.35878915999999</v>
+        <v>221.35878919999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8425537899999824</v>
+        <v>2.8425537999999904</v>
       </c>
       <c r="D65" s="5">
-        <v>16.77684258199783</v>
+        <v>16.776842642832769</v>
       </c>
       <c r="E65" s="5">
-        <v>12.219002053914817</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.219002051437023</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>220.91460566000001</v>
+        <v>220.91460570000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
-        <v>-2.3815486880579773</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3815486876323622</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>222.38684398999999</v>
+        <v>222.386844</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4722383299999819</v>
+        <v>1.4722382999999866</v>
       </c>
       <c r="D67" s="5">
-        <v>8.2968785612448137</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.296878384375983</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>223.59811635</v>
+        <v>223.59811640000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.2112723600000095</v>
+        <v>1.2112724000000128</v>
       </c>
       <c r="D68" s="5">
-        <v>6.7354261632567525</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7354263920746504</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>224.22864612999999</v>
+        <v>224.22864609999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.63052977999998916</v>
+        <v>0.63052969999998254</v>
       </c>
       <c r="D69" s="5">
-        <v>3.4368887547300497</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4368883111006943</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>225.45935667000001</v>
+        <v>225.4593567</v>
       </c>
       <c r="C70" s="5">
-        <v>1.2307105400000182</v>
+        <v>1.230710600000009</v>
       </c>
       <c r="D70" s="5">
-        <v>6.7888783233629235</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7888786653268696</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>227.70892101000001</v>
+        <v>227.708921</v>
       </c>
       <c r="C71" s="5">
-        <v>2.2495643400000063</v>
+        <v>2.249564300000003</v>
       </c>
       <c r="D71" s="5">
-        <v>12.652642549119332</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.652642309875661</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>226.14907518999999</v>
+        <v>226.1490752</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.5598458200000209</v>
+        <v>-1.5598458000000051</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.9174689536434473</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9174688562558053</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>227.70404231000001</v>
+        <v>227.7040423</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5549671200000148</v>
+        <v>1.5549670999999989</v>
       </c>
       <c r="D73" s="5">
-        <v>8.5703137193845702</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5703136045581338</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>230.73832388</v>
+        <v>230.73832390000001</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0342815699999903</v>
+        <v>3.0342816000000141</v>
       </c>
       <c r="D74" s="5">
-        <v>17.216275149984494</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.216275333678823</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>232.00334498999999</v>
+        <v>232.003345</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2650211099999922</v>
+        <v>1.2650210999999842</v>
       </c>
       <c r="D75" s="5">
-        <v>6.7810423911235373</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7810423352869575</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>232.81754705</v>
+        <v>232.81754710000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.81420206000001372</v>
+        <v>0.81420210000001703</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2935744651691365</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2935746800025099</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>235.66836033999999</v>
+        <v>235.66836029999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.8508132899999907</v>
+        <v>2.8508131999999762</v>
       </c>
       <c r="D77" s="5">
-        <v>15.724910079321708</v>
+        <v>15.72490954538026</v>
       </c>
       <c r="E77" s="5">
-        <v>6.4644242201997715</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4644241828912152</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>237.04345569</v>
+        <v>237.04345570000001</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3750953500000094</v>
+        <v>1.3750954000000206</v>
       </c>
       <c r="D78" s="5">
-        <v>7.2309799322985757</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2309802049867811</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>237.41307230999999</v>
+        <v>237.41307230000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.36961661999998796</v>
+        <v>0.36961660000000052</v>
       </c>
       <c r="D79" s="5">
-        <v>1.8872640632755955</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8872639601978936</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>239.41361645999999</v>
+        <v>239.41361649999999</v>
       </c>
       <c r="C80" s="5">
-        <v>2.0005441499999961</v>
+        <v>2.0005441999999789</v>
       </c>
       <c r="D80" s="5">
-        <v>10.59376040067681</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.593760678305241</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>241.75591018</v>
+        <v>241.75591019999999</v>
       </c>
       <c r="C81" s="5">
-        <v>2.3422937200000149</v>
+        <v>2.342293699999999</v>
       </c>
       <c r="D81" s="5">
-        <v>12.392941432849236</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.392941319089301</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>242.50649917000001</v>
+        <v>242.50649920000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.75058899000001134</v>
+        <v>0.75058900000001927</v>
       </c>
       <c r="D82" s="5">
-        <v>3.7899698370138957</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7899698880535126</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>243.75553352</v>
+        <v>243.75553350000001</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2490343499999881</v>
+        <v>1.2490343000000053</v>
       </c>
       <c r="D83" s="5">
-        <v>6.3587477108556945</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3587474482466932</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>243.47773379</v>
+        <v>243.47773380000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.27779972999999814</v>
+        <v>-0.27779970000000276</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.3590585506261021</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3590584048889132</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>245.71330983999999</v>
+        <v>245.71330979999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.2355760499999917</v>
+        <v>2.2355759999999805</v>
       </c>
       <c r="D85" s="5">
-        <v>11.59202914168327</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.59202886868953</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>246.21731467999999</v>
+        <v>246.2173147</v>
       </c>
       <c r="C86" s="5">
-        <v>0.50400483999999324</v>
+        <v>0.50400490000001241</v>
       </c>
       <c r="D86" s="5">
-        <v>2.4893882320637051</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.489388532177883</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>249.11779013</v>
+        <v>249.11779010000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.9004754500000161</v>
+        <v>2.9004754000000048</v>
       </c>
       <c r="D87" s="5">
-        <v>15.089002791230378</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.089002512732574</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>252.54159743</v>
+        <v>252.5415974</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
-        <v>17.798067624664316</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.798067626972227</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>253.53185225999999</v>
+        <v>253.5318523</v>
       </c>
       <c r="C89" s="5">
-        <v>0.99025482999999781</v>
+        <v>0.9902548999999965</v>
       </c>
       <c r="D89" s="5">
-        <v>4.808202568375286</v>
+        <v>4.8082029162087148</v>
       </c>
       <c r="E89" s="5">
-        <v>7.5799279522411167</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5799279874736891</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>254.69157190999999</v>
+        <v>254.69157190000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1597196499999995</v>
+        <v>1.1597196000000167</v>
       </c>
       <c r="D90" s="5">
-        <v>5.6293321359524473</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6293318862014052</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>257.96471394999998</v>
+        <v>257.96471400000001</v>
       </c>
       <c r="C91" s="5">
-        <v>3.273142039999982</v>
+        <v>3.2731421000000012</v>
       </c>
       <c r="D91" s="5">
-        <v>16.559793128533819</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.559793454558513</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
-        <v>1.5431164500000136</v>
+        <v>1.543116399999974</v>
       </c>
       <c r="D92" s="5">
-        <v>7.4192084842379824</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4192082343915944</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>259.33807091</v>
+        <v>259.33807089999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.16975948999998991</v>
+        <v>-0.16975949999999784</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.78217314306028296</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78217318897003674</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>262.18320145000001</v>
+        <v>262.1832015</v>
       </c>
       <c r="C94" s="5">
-        <v>2.8451305400000138</v>
+        <v>2.8451306000000045</v>
       </c>
       <c r="D94" s="5">
-        <v>13.989023805408651</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.989024119014392</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>262.64104863</v>
+        <v>262.64104859999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.45784717999998747</v>
+        <v>0.45784709999998086</v>
       </c>
       <c r="D95" s="5">
-        <v>2.1157891368105419</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1157887631516603</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>266.50219271999998</v>
+        <v>266.50219270000002</v>
       </c>
       <c r="C96" s="5">
-        <v>3.861144089999982</v>
+        <v>3.8611441000000468</v>
       </c>
       <c r="D96" s="5">
-        <v>19.140164498870192</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.14016455488261</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>268.37418824999997</v>
+        <v>268.37418830000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.8719955299999924</v>
+        <v>1.8719955999999911</v>
       </c>
       <c r="D97" s="5">
-        <v>8.7625762673017924</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7625766084074463</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>269.43478701999999</v>
+        <v>269.43478699999997</v>
       </c>
       <c r="C98" s="5">
-        <v>1.0605987700000128</v>
+        <v>1.0605986999999573</v>
       </c>
       <c r="D98" s="5">
-        <v>4.8467760588309261</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8467757310337367</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>268.44006221000001</v>
+        <v>268.4400622</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.9947248099999797</v>
+        <v>-0.99472479999997176</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.3414127626473897</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3414127202010766</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>270.04806754999998</v>
+        <v>270.04806760000002</v>
       </c>
       <c r="C100" s="5">
-        <v>1.608005339999977</v>
+        <v>1.6080054000000246</v>
       </c>
       <c r="D100" s="5">
-        <v>7.4298369501476724</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4298372368625909</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>271.70333270999998</v>
+        <v>271.70333269999998</v>
       </c>
       <c r="C101" s="5">
-        <v>1.655265159999999</v>
+        <v>1.6552650999999514</v>
       </c>
       <c r="D101" s="5">
-        <v>7.6085303087352285</v>
+        <v>7.608530022121518</v>
       </c>
       <c r="E101" s="5">
-        <v>7.1673362885247727</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.167336267672586</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>276.30386858000003</v>
+        <v>276.30386859999999</v>
       </c>
       <c r="C102" s="5">
-        <v>4.6005358700000443</v>
+        <v>4.6005359000000112</v>
       </c>
       <c r="D102" s="5">
-        <v>22.321838837286624</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.32183899756075</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>277.98908446000002</v>
+        <v>277.98908449999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.685215879999987</v>
+        <v>1.6852159000000029</v>
       </c>
       <c r="D103" s="5">
-        <v>7.5695449489724176</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5695450412755383</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>280.00873276999999</v>
+        <v>280.00873280000002</v>
       </c>
       <c r="C104" s="5">
-        <v>2.0196483099999796</v>
+        <v>2.0196483000000285</v>
       </c>
       <c r="D104" s="5">
-        <v>9.0751941641384892</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0751941160351013</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>283.72043888000002</v>
+        <v>283.72043889999998</v>
       </c>
       <c r="C105" s="5">
-        <v>3.7117061100000228</v>
+        <v>3.711706099999958</v>
       </c>
       <c r="D105" s="5">
-        <v>17.119325452532408</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.119325401026387</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>286.31679025</v>
+        <v>286.31679029999998</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5963513699999794</v>
+        <v>2.5963514000000032</v>
       </c>
       <c r="D106" s="5">
-        <v>11.551220254531348</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.551220393934436</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>287.82500864000002</v>
+        <v>287.82500859999999</v>
       </c>
       <c r="C107" s="5">
-        <v>1.5082183900000246</v>
+        <v>1.50821830000001</v>
       </c>
       <c r="D107" s="5">
-        <v>6.5075795917879375</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5075791909719793</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>290.36514742000003</v>
+        <v>290.36514740000001</v>
       </c>
       <c r="C108" s="5">
-        <v>2.5401387800000066</v>
+        <v>2.5401388000000225</v>
       </c>
       <c r="D108" s="5">
-        <v>11.119818688783578</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.119818782250368</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>291.80448335</v>
+        <v>291.80448339999998</v>
       </c>
       <c r="C109" s="5">
-        <v>1.4393359299999702</v>
+        <v>1.4393359999999689</v>
       </c>
       <c r="D109" s="5">
-        <v>6.1132660706578079</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1132663765524731</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>293.97176991999999</v>
+        <v>293.97176990000003</v>
       </c>
       <c r="C110" s="5">
-        <v>2.1672865699999875</v>
+        <v>2.1672865000000456</v>
       </c>
       <c r="D110" s="5">
-        <v>9.2858673517265409</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2858670377950823</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>298.02456031000003</v>
+        <v>298.02456030000002</v>
       </c>
       <c r="C111" s="5">
-        <v>4.052790390000041</v>
+        <v>4.0527903999999921</v>
       </c>
       <c r="D111" s="5">
-        <v>17.857478422194539</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.857478470958043</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>299.00648188000002</v>
+        <v>299.00648189999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.98192156999999725</v>
+        <v>0.9819215999999642</v>
       </c>
       <c r="D112" s="5">
-        <v>4.026159702688159</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0261598280716182</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>301.16672371999999</v>
+        <v>301.16672369999998</v>
       </c>
       <c r="C113" s="5">
-        <v>2.1602418399999692</v>
+        <v>2.1602417999999943</v>
       </c>
       <c r="D113" s="5">
-        <v>9.0226103848623609</v>
+        <v>9.0226102104744363</v>
       </c>
       <c r="E113" s="5">
-        <v>10.843956427081247</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.843956423799872</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>302.58240945</v>
+        <v>302.58240949999998</v>
       </c>
       <c r="C114" s="5">
-        <v>1.415685730000007</v>
+        <v>1.4156858000000057</v>
       </c>
       <c r="D114" s="5">
-        <v>5.7889504587168128</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7889507527923545</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>305.09938548000002</v>
+        <v>305.09938549999998</v>
       </c>
       <c r="C115" s="5">
-        <v>2.5169760300000235</v>
+        <v>2.5169759999999997</v>
       </c>
       <c r="D115" s="5">
-        <v>10.451564780672463</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.451564648538692</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>306.09114040999998</v>
+        <v>306.09114039999997</v>
       </c>
       <c r="C116" s="5">
-        <v>0.9917549299999564</v>
+        <v>0.99175489999998945</v>
       </c>
       <c r="D116" s="5">
-        <v>3.9712148190165886</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9712146964690387</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>308.35906212999998</v>
+        <v>308.35906210000002</v>
       </c>
       <c r="C117" s="5">
-        <v>2.2679217200000039</v>
+        <v>2.2679217000000449</v>
       </c>
       <c r="D117" s="5">
-        <v>9.262587234894081</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2625871501686099</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>305.58118051000002</v>
+        <v>305.58118050000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.7778816199999596</v>
+        <v>-2.7778816000000006</v>
       </c>
       <c r="D118" s="5">
-        <v>-10.290454052246378</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.290453982741798</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>308.24031804999998</v>
+        <v>308.24031810000002</v>
       </c>
       <c r="C119" s="5">
-        <v>2.6591375399999606</v>
+        <v>2.6591376000000082</v>
       </c>
       <c r="D119" s="5">
-        <v>10.956839477710268</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.956839737263691</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>310.79133736</v>
+        <v>310.79133739999997</v>
       </c>
       <c r="C120" s="5">
-        <v>2.5510193100000151</v>
+        <v>2.5510192999999504</v>
       </c>
       <c r="D120" s="5">
-        <v>10.396049828653563</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.396049784264205</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>309.47812692999997</v>
+        <v>309.47812690000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.3132104300000265</v>
+        <v>-1.3132104999999683</v>
       </c>
       <c r="D121" s="5">
-        <v>-4.9542607250734338</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9542609824279165</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>313.06227795000001</v>
+        <v>313.06227799999999</v>
       </c>
       <c r="C122" s="5">
-        <v>3.5841510200000357</v>
+        <v>3.5841510999999855</v>
       </c>
       <c r="D122" s="5">
-        <v>14.817840837959494</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.817841191575475</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>316.13127734</v>
+        <v>316.13127730000002</v>
       </c>
       <c r="C123" s="5">
-        <v>3.0689993899999877</v>
+        <v>3.06899930000003</v>
       </c>
       <c r="D123" s="5">
-        <v>12.419254619623388</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.419254233473676</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>317.63531015000001</v>
+        <v>317.63531019999999</v>
       </c>
       <c r="C124" s="5">
-        <v>1.5040328100000124</v>
+        <v>1.5040328999999701</v>
       </c>
       <c r="D124" s="5">
-        <v>5.8609306478148993</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8609310085164124</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>319.58061488999999</v>
+        <v>319.5806149</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9453047399999832</v>
+        <v>1.9453047000000083</v>
       </c>
       <c r="D125" s="5">
-        <v>7.6018740300211052</v>
+        <v>7.601873867169151</v>
       </c>
       <c r="E125" s="5">
-        <v>6.1141851737643194</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1141851841316264</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>320.58147114000002</v>
+        <v>320.58147109999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.0008562500000266</v>
+        <v>1.000856199999987</v>
       </c>
       <c r="D126" s="5">
-        <v>3.8235499346830348</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8235497402453245</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>322.33448165999999</v>
+        <v>322.33448170000003</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7530105199999753</v>
+        <v>1.7530106000000387</v>
       </c>
       <c r="D127" s="5">
-        <v>6.7628572709979684</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7628575898366572</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>325.98445186999999</v>
+        <v>325.98445190000001</v>
       </c>
       <c r="C128" s="5">
-        <v>3.6499702099999922</v>
+        <v>3.6499701999999843</v>
       </c>
       <c r="D128" s="5">
-        <v>14.467300043120135</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.467299999074235</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>325.09913597000002</v>
+        <v>325.09913599999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.8853158999999664</v>
+        <v>-0.88531590000002325</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.2107454038481698</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2107454035573801</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>325.28686159</v>
+        <v>325.28686160000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.18772561999998061</v>
+        <v>0.18772560000002159</v>
       </c>
       <c r="D130" s="5">
-        <v>0.69513431801258019</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.6951342436543273</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>330.04010650999999</v>
+        <v>330.04010649999998</v>
       </c>
       <c r="C131" s="5">
-        <v>4.753244919999986</v>
+        <v>4.7532448999999701</v>
       </c>
       <c r="D131" s="5">
-        <v>19.015179121566518</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.015179034388296</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>328.78952518</v>
+        <v>328.78952520000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.2505813299999886</v>
+        <v>-1.2505812999999648</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.4534405749598438</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4534404704755781</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>329.83722036</v>
+        <v>329.83722039999998</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0476951800000052</v>
+        <v>1.0476951999999642</v>
       </c>
       <c r="D133" s="5">
-        <v>3.8915597143496017</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8915597897034138</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>332.21236353</v>
+        <v>332.21236349999998</v>
       </c>
       <c r="C134" s="5">
-        <v>2.3751431700000012</v>
+        <v>2.3751431000000025</v>
       </c>
       <c r="D134" s="5">
-        <v>8.9917308792816009</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9917306025617769</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>331.59274271999999</v>
+        <v>331.59274269999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.6196208100000149</v>
+        <v>-0.61962080000000697</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2153441947447727</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2153441595555989</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>331.35031862</v>
+        <v>331.35031859999998</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.87378879415780375</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.87378879421027289</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>332.60710096000003</v>
+        <v>332.607101</v>
       </c>
       <c r="C137" s="5">
-        <v>1.2567823400000293</v>
+        <v>1.2567824000000201</v>
       </c>
       <c r="D137" s="5">
-        <v>4.6476529655250731</v>
+        <v>4.6476531923438369</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0761189706339795</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0761189798937281</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>333.85212491999999</v>
+        <v>333.85212489999998</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2450239599999691</v>
+        <v>1.2450238999999783</v>
       </c>
       <c r="D138" s="5">
-        <v>4.5855138955081198</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5855136693916609</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>334.81430487</v>
+        <v>334.81430490000002</v>
       </c>
       <c r="C139" s="5">
-        <v>0.96217995000000656</v>
+        <v>0.96218000000004622</v>
       </c>
       <c r="D139" s="5">
-        <v>3.5138164055533938</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5138165912682817</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>335.07805588000002</v>
+        <v>335.07805589999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.26375101000002132</v>
+        <v>0.26375099999995655</v>
       </c>
       <c r="D140" s="5">
-        <v>0.94941016864664718</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94941013240845695</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>334.09964269</v>
+        <v>334.0996427</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.97841319000002613</v>
+        <v>-0.97841319999997722</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.4482188210426479</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.448218855518892</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>334.77426494999997</v>
+        <v>334.77426500000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.67462225999997827</v>
+        <v>0.67462230000001</v>
       </c>
       <c r="D142" s="5">
-        <v>2.4501615950453859</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4501617418644317</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>334.97220117000001</v>
+        <v>334.97220119999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19793622000003097</v>
+        <v>0.19793619999995826</v>
       </c>
       <c r="D143" s="5">
-        <v>0.71181513491924697</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.71181506265474148</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>331.79382571000002</v>
+        <v>331.79382570000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.1783754599999838</v>
+        <v>-3.1783754999999587</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.810363173523251</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.810363301633963</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0267914899999937</v>
+        <v>1.0267915000000016</v>
       </c>
       <c r="D145" s="5">
-        <v>3.7774652739477776</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.777465311481043</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>330.86978009000001</v>
+        <v>330.86978010000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.950837110000009</v>
+        <v>-1.9508371000000011</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.8114458009427832</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8114457671450186</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>329.31792302000002</v>
+        <v>329.31792300000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.5518570699999827</v>
+        <v>-1.5518571000000065</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.4853394763038406</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4853395794629005</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>330.07565756000002</v>
+        <v>330.0756576</v>
       </c>
       <c r="C148" s="5">
-        <v>0.75773454000000129</v>
+        <v>0.75773459999999204</v>
       </c>
       <c r="D148" s="5">
-        <v>2.7963166123804006</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7963168367836744</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>327.95546605999999</v>
+        <v>327.95546610000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.1201915000000326</v>
+        <v>-2.1201914999999758</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.4414549940164836</v>
+        <v>-7.4414549931462233</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.3985374595353095</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3985374593670996</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>326.05729525999999</v>
+        <v>326.05729530000002</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.7285829558845434</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7285829550897569</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>324.91214377</v>
+        <v>324.91214380000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.1451514899999893</v>
+        <v>-1.1451514999999972</v>
       </c>
       <c r="D151" s="5">
-        <v>-4.1340756428725811</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1340756777813903</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>325.64031678999999</v>
+        <v>325.64031679999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.72817301999998563</v>
+        <v>0.72817299999996976</v>
       </c>
       <c r="D152" s="5">
-        <v>2.7227645717260884</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7227644957640518</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>324.78181804000002</v>
+        <v>324.78181799999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.858498749999967</v>
+        <v>-0.85849880000000667</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.1181373901074894</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1181375689922297</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.71560325999996621</v>
+        <v>0.71560329999999794</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6762798430410184</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6762799947879667</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>324.60259561999999</v>
+        <v>324.60259559999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.89482567999999674</v>
+        <v>-0.8948257000000126</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2494970039839033</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2494970755180042</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>323.93725382000002</v>
+        <v>323.93725380000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.4321141465298179</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4321141466780549</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>324.48162359000003</v>
+        <v>324.48162359999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.54436977000000297</v>
+        <v>0.54436979999996993</v>
       </c>
       <c r="D157" s="5">
-        <v>2.03531813135851</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0353182446896323</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>321.55150535000001</v>
+        <v>321.5515054</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.930118240000013</v>
+        <v>-2.9301181999999812</v>
       </c>
       <c r="D158" s="5">
-        <v>-10.313869161467936</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.313869027285616</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>319.51616352000002</v>
+        <v>319.5161635</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.035341829999993</v>
+        <v>-2.0353418999999917</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.3367709587156877</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3367712012235131</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>319.32891805999998</v>
+        <v>319.32891810000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.18724546000004239</v>
+        <v>-0.18724539999999479</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.70097154736987743</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.70097132352111569</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>316.47026620999998</v>
+        <v>316.47026620000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.8586518500000011</v>
+        <v>-2.8586518999999839</v>
       </c>
       <c r="D161" s="5">
-        <v>-10.229022515045639</v>
+        <v>-10.229022684024525</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.5020608096523631</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5020608244711871</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
-        <v>2.2683910900000228</v>
+        <v>2.2683910999999739</v>
       </c>
       <c r="D162" s="5">
-        <v>8.9486661128817211</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9486661541927859</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>317.37202655999999</v>
+        <v>317.37202660000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.3666307400000051</v>
+        <v>-1.3666306999999733</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0255309410861759</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0255307974446222</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>314.37339349000001</v>
+        <v>314.37339350000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.9986330699999826</v>
+        <v>-2.9986331000000064</v>
       </c>
       <c r="D164" s="5">
-        <v>-10.766966611103657</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.766966712000347</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>315.06752144000001</v>
+        <v>315.06752139999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.69412794999999505</v>
+        <v>0.69412789999995539</v>
       </c>
       <c r="D165" s="5">
-        <v>2.6819814905825412</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6819812949531618</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>317.61223395000002</v>
+        <v>317.612234</v>
       </c>
       <c r="C166" s="5">
-        <v>2.5447125100000108</v>
+        <v>2.5447126000000253</v>
       </c>
       <c r="D166" s="5">
-        <v>10.134410543043204</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.134410918885584</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>315.96202411000002</v>
+        <v>315.96202410000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6502098400000023</v>
+        <v>-1.650209899999993</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.0596922644922113</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0596924776322725</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>316.83494490999999</v>
+        <v>316.83494489999998</v>
       </c>
       <c r="C168" s="5">
         <v>0.87292079999997441</v>
       </c>
       <c r="D168" s="5">
-        <v>3.3661303698851786</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3661303699934031</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>317.91238156999998</v>
+        <v>317.9123816</v>
       </c>
       <c r="C169" s="5">
-        <v>1.0774366599999894</v>
+        <v>1.0774367000000211</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1579451872102435</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1579453446068282</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>317.56768367000001</v>
+        <v>317.56768369999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.34469789999997147</v>
+        <v>-0.34469790000002831</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.293374249467083</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2933742493459688</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>317.74541314999999</v>
+        <v>317.74541319999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.17772947999998223</v>
+        <v>0.1777294999999981</v>
       </c>
       <c r="D171" s="5">
-        <v>0.67366139853801688</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67366147451526359</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>316.66622059000002</v>
+        <v>316.66622059999997</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.0791925599999672</v>
+        <v>-1.0791925999999989</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.0004082923131623</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0004084372108899</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>316.93446865999999</v>
+        <v>316.93446870000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.26824806999997008</v>
+        <v>0.26824810000005073</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0212698540655429</v>
+        <v>1.021269968781624</v>
       </c>
       <c r="E173" s="5">
-        <v>0.1466812208171131</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.14668123662102683</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>316.12197658999997</v>
+        <v>316.12197659999998</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.81249207000001888</v>
+        <v>-0.81249210000004268</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.0333088585262735</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0333089685746661</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>314.55131972999999</v>
+        <v>314.55131970000002</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5706568599999855</v>
+        <v>-1.5706568999999604</v>
       </c>
       <c r="D175" s="5">
-        <v>-5.8019581948684618</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8019583384343871</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>313.82386918999998</v>
+        <v>313.82386919999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.72745054000000664</v>
+        <v>-0.72745050000003175</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.7401643519275209</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7401642034246665</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>314.67477050000002</v>
       </c>
       <c r="C177" s="5">
-        <v>0.85090131000004021</v>
+        <v>0.85090130000003228</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3026395033914691</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3026394638906886</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>312.64981448999998</v>
+        <v>312.64981449999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.0249560100000394</v>
+        <v>-2.0249560000000315</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.4545621658026251</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4545621302821274</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>312.37544506</v>
+        <v>312.37544509999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.27436942999997882</v>
+        <v>-0.27436940000001186</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.048005846459199</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0480057323879022</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>315.61925005000001</v>
+        <v>315.61925009999999</v>
       </c>
       <c r="C180" s="5">
-        <v>3.243804990000001</v>
+        <v>3.2438050000000089</v>
       </c>
       <c r="D180" s="5">
-        <v>13.198102742095163</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.198102783346211</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>314.97009215999998</v>
+        <v>314.97009220000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.64915789000002633</v>
+        <v>-0.64915789999997742</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.4404007983742537</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4404008351608386</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>315.46398017000001</v>
+        <v>315.46398019999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.49388801000003468</v>
+        <v>0.49388799999996991</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8979698065013428</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8979697674967433</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>317.63099820000002</v>
       </c>
       <c r="C183" s="5">
-        <v>2.1670180300000084</v>
+        <v>2.1670180000000414</v>
       </c>
       <c r="D183" s="5">
-        <v>8.5618440405055516</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5618439166174731</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>316.99347612000003</v>
+        <v>316.99347610000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.63752207999999655</v>
+        <v>-0.63752210000001241</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.3821274280160676</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3821275019239141</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>318.70172128000002</v>
+        <v>318.70172129999997</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7082451599999899</v>
+        <v>1.7082451999999648</v>
       </c>
       <c r="D185" s="5">
-        <v>6.6618266520818148</v>
+        <v>6.6618268131592995</v>
       </c>
       <c r="E185" s="5">
-        <v>0.55760821076735745</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.55760820438650605</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>320.84301856000002</v>
+        <v>320.84301859999999</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1412972800000034</v>
+        <v>2.1412973000000193</v>
       </c>
       <c r="D186" s="5">
-        <v>8.367290452789188</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3672905333065586</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>320.99465135000003</v>
+        <v>320.99465140000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15163279000000784</v>
+        <v>0.15163280000001578</v>
       </c>
       <c r="D187" s="5">
-        <v>0.56860538549612372</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56860542302157313</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>322.08831146</v>
+        <v>322.08831149999997</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0936601099999734</v>
+        <v>1.0936600999999655</v>
       </c>
       <c r="D188" s="5">
-        <v>4.166008828685297</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1660087892153141</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>324.32182650999999</v>
+        <v>324.32182649999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2335150499999941</v>
+        <v>2.2335150000000112</v>
       </c>
       <c r="D189" s="5">
-        <v>8.6462024982526984</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6462022961407481</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>324.36417084999999</v>
+        <v>324.36417089999998</v>
       </c>
       <c r="C190" s="5">
-        <v>4.2344339999999647E-2</v>
+        <v>4.2344399999990401E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.15678782134636027</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.15678804367209587</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>325.62050849000002</v>
+        <v>325.62050850000003</v>
       </c>
       <c r="C191" s="5">
-        <v>1.2563376400000266</v>
+        <v>1.2563376000000517</v>
       </c>
       <c r="D191" s="5">
-        <v>4.7481804745260758</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7481803193684557</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>327.07968361000002</v>
+        <v>327.07968360000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4591751199999976</v>
+        <v>1.4591750999999817</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5119928557213482</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5119927781268174</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>326.8605177</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.21916591000001517</v>
+        <v>-0.21916590000000724</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.80112588918613836</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.80112585279172865</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>329.20916994999999</v>
+        <v>329.20916999999997</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3486522499999865</v>
+        <v>2.3486522999999693</v>
       </c>
       <c r="D194" s="5">
-        <v>8.9716468514871259</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9716470500934342</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>328.84855270999998</v>
+        <v>328.84855270000003</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.3606172400000105</v>
+        <v>-0.36061729999994441</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.306594954378637</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3065951702661449</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>331.01067664999999</v>
+        <v>331.01067669999998</v>
       </c>
       <c r="C196" s="5">
-        <v>2.162123940000015</v>
+        <v>2.1621239999999489</v>
       </c>
       <c r="D196" s="5">
-        <v>8.181452069745788</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.181452305314707</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>332.93863878000002</v>
+        <v>332.93863879999998</v>
       </c>
       <c r="C197" s="5">
-        <v>1.9279621300000258</v>
+        <v>1.927962100000002</v>
       </c>
       <c r="D197" s="5">
-        <v>7.2176713464216169</v>
+        <v>7.2176712293636536</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4671605295447891</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4671605292644578</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>335.16524042999998</v>
+        <v>335.16524040000002</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2266016499999637</v>
+        <v>2.2266016000000377</v>
       </c>
       <c r="D198" s="5">
-        <v>8.3271383827854706</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3271381883438966</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>337.45079781999999</v>
+        <v>337.45079779999998</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2855573900000081</v>
+        <v>2.2855573999999592</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4970288361883242</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4970288755598524</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>341.22116405000003</v>
+        <v>341.22116410000001</v>
       </c>
       <c r="C200" s="5">
-        <v>3.770366230000036</v>
+        <v>3.7703663000000347</v>
       </c>
       <c r="D200" s="5">
-        <v>14.26310231908281</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.263102601267441</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>339.78352819000003</v>
+        <v>339.78352819999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4376358600000003</v>
+        <v>-1.4376359000000321</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.9403224749482</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9403226085284473</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>341.98008172999999</v>
+        <v>341.98008170000003</v>
       </c>
       <c r="C202" s="5">
-        <v>2.1965535399999681</v>
+        <v>2.19655350000005</v>
       </c>
       <c r="D202" s="5">
-        <v>8.0393299615201474</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0393298096322674</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>344.80305687999999</v>
+        <v>344.8030569</v>
       </c>
       <c r="C203" s="5">
-        <v>2.8229751499999907</v>
+        <v>2.8229751999999735</v>
       </c>
       <c r="D203" s="5">
-        <v>10.368095406502675</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.368095599507864</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>342.74836250999999</v>
+        <v>342.74836249999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.0546943699999929</v>
+        <v>-2.0546944000000167</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.9210717427703567</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9210718401458982</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>344.29499500999998</v>
+        <v>344.29499499999997</v>
       </c>
       <c r="C205" s="5">
         <v>1.546632499999987</v>
       </c>
       <c r="D205" s="5">
-        <v>5.551364021654126</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5513640218198823</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>347.11350520000002</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8185101900000404</v>
+        <v>2.8185102000000484</v>
       </c>
       <c r="D206" s="5">
-        <v>10.278187773145975</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.278187811582074</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>347.94420837000001</v>
+        <v>347.94420839999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8307031699999925</v>
+        <v>0.83070319999995945</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9099125778276003</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9099126843032286</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>350.08824929999997</v>
       </c>
       <c r="C208" s="5">
-        <v>2.1440409299999601</v>
+        <v>2.1440408999999931</v>
       </c>
       <c r="D208" s="5">
-        <v>7.6502552522990985</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6502551409190156</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>352.36350793999998</v>
+        <v>352.3635079</v>
       </c>
       <c r="C209" s="5">
-        <v>2.2752586400000041</v>
+        <v>2.2752586000000292</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0838216273374499</v>
+        <v>8.0838214801025607</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8343691291522282</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8343691107804352</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>352.92870629999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.56519836000001078</v>
+        <v>0.56519839999998567</v>
       </c>
       <c r="D210" s="5">
-        <v>1.9418969831556776</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9418971220239944</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>356.15517102000001</v>
+        <v>356.155171</v>
       </c>
       <c r="C211" s="5">
-        <v>3.226464720000024</v>
+        <v>3.2264647000000082</v>
       </c>
       <c r="D211" s="5">
-        <v>11.539126972028257</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.539126896865803</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>360.83116052999998</v>
+        <v>360.83116050000001</v>
       </c>
       <c r="C212" s="5">
-        <v>4.6759895099999653</v>
+        <v>4.6759895000000142</v>
       </c>
       <c r="D212" s="5">
-        <v>16.94384546607235</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.943845428202131</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>361.95734976</v>
+        <v>361.95734979999997</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1261892300000227</v>
+        <v>1.1261892999999645</v>
       </c>
       <c r="D213" s="5">
-        <v>3.8102828321535664</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8102830733898196</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>364.87182252000002</v>
+        <v>364.87182250000001</v>
       </c>
       <c r="C214" s="5">
-        <v>2.9144727600000238</v>
+        <v>2.914472700000033</v>
       </c>
       <c r="D214" s="5">
-        <v>10.101976588727513</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.101976370297283</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>368.37156697</v>
+        <v>368.37156700000003</v>
       </c>
       <c r="C215" s="5">
-        <v>3.4997444499999801</v>
+        <v>3.4997445000000198</v>
       </c>
       <c r="D215" s="5">
-        <v>12.137096289232719</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.137096472581277</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>367.55312799000001</v>
+        <v>367.55312800000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.81843897999999626</v>
+        <v>-0.81843900000001213</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.6337913722302764</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6337914355954117</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>371.20184322</v>
+        <v>371.20184319999998</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6487152299999934</v>
+        <v>3.6487151999999696</v>
       </c>
       <c r="D217" s="5">
-        <v>12.584865096842424</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.584864987293765</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>370.67418692000001</v>
+        <v>370.6741869</v>
       </c>
       <c r="C218" s="5">
         <v>-0.52765629999998964</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.6925039594611557</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6925039595515168</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>376.9038966</v>
       </c>
       <c r="C219" s="5">
-        <v>6.2297096799999849</v>
+        <v>6.2297097000000008</v>
       </c>
       <c r="D219" s="5">
-        <v>22.140419034572979</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.14041911365512</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>380.09598919000001</v>
+        <v>380.09598920000002</v>
       </c>
       <c r="C220" s="5">
-        <v>3.1920925900000157</v>
+        <v>3.1920926000000236</v>
       </c>
       <c r="D220" s="5">
-        <v>10.650126326711739</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.650126361645263</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>380.98943552999998</v>
+        <v>380.98943550000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.89344633999996859</v>
+        <v>0.8934462999999937</v>
       </c>
       <c r="D221" s="5">
-        <v>2.857450738794709</v>
+        <v>2.8574506091307628</v>
       </c>
       <c r="E221" s="5">
-        <v>8.123976219147643</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1239762229078352</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>382.35246325999998</v>
+        <v>382.35246330000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3630277299999989</v>
+        <v>1.3630277999999976</v>
       </c>
       <c r="D222" s="5">
-        <v>4.3786101660045373</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.378610395668292</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>384.72791751</v>
+        <v>384.72791749999999</v>
       </c>
       <c r="C223" s="5">
-        <v>2.3754542500000184</v>
+        <v>2.3754541999999788</v>
       </c>
       <c r="D223" s="5">
-        <v>7.715378434953224</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7153782661312009</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>383.29930429000001</v>
+        <v>383.29930430000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.4286132199999884</v>
+        <v>-1.4286131999999725</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.3660814448599705</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3660813850905589</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>383.9070054</v>
       </c>
       <c r="C225" s="5">
-        <v>0.60770110999999361</v>
+        <v>0.60770109999998567</v>
       </c>
       <c r="D225" s="5">
-        <v>1.9192156313604603</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9192155994524507</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>384.33877519999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.43176979999998366</v>
       </c>
       <c r="D226" s="5">
         <v>1.3579871083953421</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>382.52660300999997</v>
+        <v>382.52660300000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.8121721900000125</v>
+        <v>-1.8121721999999636</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5135997400160397</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.513599769656552</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>381.36145062999998</v>
+        <v>381.36145060000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.165152379999995</v>
+        <v>-1.1651524000000109</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.5945101880571206</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5945102488198155</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>381.69291552999999</v>
+        <v>381.69291550000003</v>
       </c>
       <c r="C229" s="5">
         <v>0.3314649000000145</v>
       </c>
       <c r="D229" s="5">
-        <v>1.0479948544506401</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.047994854533485</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>378.43495503999998</v>
+        <v>378.434955</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.2579604900000163</v>
+        <v>-3.2579605000000242</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.775239101354039</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.7752391306965123</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>381.78407970000001</v>
       </c>
       <c r="C231" s="5">
-        <v>3.3491246600000295</v>
+        <v>3.3491247000000044</v>
       </c>
       <c r="D231" s="5">
-        <v>11.152399622538312</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.152399763521871</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>378.31172971000001</v>
+        <v>378.3117297</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.4723499899999979</v>
+        <v>-3.4723500000000058</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.384339472521642</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.384339500947625</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>373.89621739</v>
+        <v>373.89621740000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.4155123200000048</v>
+        <v>-4.415512299999989</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.140930083929636</v>
+        <v>-13.140930028501074</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.861788668794051</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8617886584416876</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>368.60993633999999</v>
+        <v>368.60993630000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.2862810500000137</v>
+        <v>-5.2862810999999965</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.706983159866649</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.706983296685495</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>363.10176551000001</v>
+        <v>363.1017655</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.5081708299999832</v>
+        <v>-5.5081708000000162</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.528951043981742</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.528950962872713</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>357.46876198000001</v>
+        <v>357.46876200000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6330035299999963</v>
+        <v>-5.6330034999999725</v>
       </c>
       <c r="D236" s="5">
-        <v>-17.10719657447618</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.107196491428066</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>351.61899782</v>
+        <v>351.61899779999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.8497641600000065</v>
+        <v>-5.8497642000000383</v>
       </c>
       <c r="D237" s="5">
-        <v>-17.962800478791774</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.962800589865591</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>349.14696247000001</v>
+        <v>349.14696249999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.4720353499999987</v>
+        <v>-2.4720353000000159</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.1178316231024006</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.117831465649461</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>345.47431259000001</v>
+        <v>345.47431260000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.6726498799999945</v>
+        <v>-3.6726498999999535</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.917441841536114</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.917441901761238</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>343.31924412000001</v>
+        <v>343.31924409999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1550684700000033</v>
+        <v>-2.1550685000000271</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.2340416087014585</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2340417057724764</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>339.61854345</v>
+        <v>339.61854349999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7007006700000034</v>
+        <v>-3.7007006000000047</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.195056347743428</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.195056131238836</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>335.95706855999998</v>
+        <v>335.95706860000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.6614748900000222</v>
+        <v>-3.6614748999999733</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.197141160174285</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.197141189845674</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>332.28823083999998</v>
+        <v>332.28823080000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-3.6688377199999991</v>
+        <v>-3.6688378000000057</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.345520246809238</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.345520498665385</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>329.65757029000002</v>
+        <v>329.65757029999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.6306605499999591</v>
+        <v>-2.6306605000000332</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.0972280181876304</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.0972278537863378</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>328.27520434000002</v>
+        <v>328.27520429999998</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3823659500000076</v>
+        <v>-1.3823659999999904</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.9175587964776168</v>
+        <v>-4.9175589701173532</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.201517674733275</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.201517687779639</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>326.63128404000003</v>
+        <v>326.63128399999999</v>
       </c>
       <c r="C246" s="5">
         <v>-1.6439202999999907</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8465205323113949</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8465205330042735</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>322.58369557999998</v>
+        <v>322.5836956</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.0475884600000427</v>
+        <v>-4.0475883999999951</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.897528560097506</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.897528369506007</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>324.22982411999999</v>
+        <v>324.22982409999997</v>
       </c>
       <c r="C248" s="5">
-        <v>1.6461285400000065</v>
+        <v>1.6461284999999748</v>
       </c>
       <c r="D248" s="5">
-        <v>6.2983621594080219</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2983620016387576</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>325.88418730000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6543631800000185</v>
+        <v>1.6543632000000343</v>
       </c>
       <c r="D249" s="5">
-        <v>6.2977144688033837</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2977145474867768</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>324.50870280999999</v>
+        <v>324.50870279999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.3754844900000194</v>
+        <v>-1.3754845000000273</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.9489923415481529</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9489923766970811</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>324.23621214999997</v>
+        <v>324.23621220000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.27249066000001676</v>
+        <v>-0.27249059999996916</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.0030019397161194</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0030017199136987</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>325.03521776000002</v>
+        <v>325.0352178</v>
       </c>
       <c r="C252" s="5">
-        <v>0.79900561000005155</v>
+        <v>0.79900559999998677</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9975345395575559</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9975345010630594</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>323.68665666999999</v>
+        <v>323.68665670000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.3485610900000324</v>
+        <v>-1.3485610999999835</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.8667076107491773</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8667076454324443</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>323.00625079000002</v>
+        <v>323.00625079999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.6804058799999666</v>
+        <v>-0.68040590000003931</v>
       </c>
       <c r="D254" s="5">
-        <v>-2.493501766076911</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4935018382980623</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>322.77181614</v>
+        <v>322.77181610000002</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23443465000002561</v>
+        <v>-0.23443469999995159</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.86747949882119979</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86747968307148149</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>320.44518935999997</v>
+        <v>320.4451894</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.3266267800000264</v>
+        <v>-2.3266267000000198</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.3151025498932931</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.3151022762107178</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>320.50202260999998</v>
+        <v>320.50202259999998</v>
       </c>
       <c r="C257" s="5">
-        <v>5.6833250000011049E-2</v>
+        <v>5.6833199999971384E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.21303632629525726</v>
+        <v>0.21303613866336946</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.3678857334437087</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3678857245935547</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>316.48680514</v>
+        <v>316.48680510000003</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.0152174699999819</v>
+        <v>-4.0152174999999488</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.039683829382865</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.039683927569913</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>317.20707700999998</v>
+        <v>317.20707700000003</v>
       </c>
       <c r="C259" s="5">
-        <v>0.72027186999997639</v>
+        <v>0.72027190000000019</v>
       </c>
       <c r="D259" s="5">
-        <v>2.7654473363814658</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7654474533645113</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>319.26037742</v>
+        <v>319.26037739999998</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0533004100000198</v>
+        <v>2.0533003999999551</v>
       </c>
       <c r="D260" s="5">
-        <v>8.050269958867684</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.050269918517472</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>318.58948815999997</v>
+        <v>318.58948820000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.67088926000002402</v>
+        <v>-0.67088919999997643</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.4927218502179938</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4927216300094757</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>317.87730325000001</v>
+        <v>317.87730329999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.7121849099999622</v>
+        <v>-0.71218490000001111</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6497808617736096</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6497808246950472</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>319.02518308999998</v>
+        <v>319.02518309999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.1478798399999732</v>
+        <v>1.1478797999999983</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4204016457944473</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4204014879761333</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>319.84355555000002</v>
+        <v>319.8435556</v>
       </c>
       <c r="C264" s="5">
-        <v>0.81837246000003461</v>
+        <v>0.8183725000000095</v>
       </c>
       <c r="D264" s="5">
-        <v>3.1220782157055593</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.122078370365089</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>319.93582755</v>
+        <v>319.93582759999998</v>
       </c>
       <c r="C265" s="5">
         <v>9.2271999999979926E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.34673907538089743</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34673907532662973</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>322.78672488000001</v>
+        <v>322.78672490000002</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8508973300000093</v>
+        <v>2.8508973000000424</v>
       </c>
       <c r="D266" s="5">
-        <v>11.232952392402273</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.232952266503382</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>320.41762397000002</v>
+        <v>320.41762399999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.369100909999986</v>
+        <v>-2.3691009000000349</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.460452114441452</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.4604520796557559</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>320.29346319000001</v>
+        <v>320.29346320000002</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.12416078000001107</v>
+        <v>-0.1241607999999701</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.4640063347316703</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.46400640927186654</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>321.354849</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0613858099999902</v>
+        <v>1.0613857999999823</v>
       </c>
       <c r="D269" s="5">
-        <v>4.0498325924080758</v>
+        <v>4.0498325534250146</v>
       </c>
       <c r="E269" s="5">
-        <v>0.26609079813444403</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.26609080126287488</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>322.35726797000001</v>
+        <v>322.35726799999998</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0024189700000079</v>
+        <v>1.0024189999999749</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8081155241724618</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8081156401024829</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>324.18470162</v>
+        <v>324.18470159999998</v>
       </c>
       <c r="C271" s="5">
-        <v>1.827433649999989</v>
+        <v>1.8274336000000062</v>
       </c>
       <c r="D271" s="5">
-        <v>7.0189291924182218</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0189289936741117</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>326.46692702000001</v>
+        <v>326.466927</v>
       </c>
       <c r="C272" s="5">
         <v>2.2822254000000157</v>
       </c>
       <c r="D272" s="5">
-        <v>8.782766083966731</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.782766084529726</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>326.10183159000002</v>
+        <v>326.10183160000003</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.36509542999999667</v>
+        <v>-0.36509539999997287</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.3337638697633603</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3337637609219799</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>327.61725711000003</v>
+        <v>327.61725710000002</v>
       </c>
       <c r="C274" s="5">
-        <v>1.515425520000008</v>
+        <v>1.5154254999999921</v>
       </c>
       <c r="D274" s="5">
-        <v>5.7212727444741596</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7212726668464997</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>328.20590013999998</v>
+        <v>328.20590010000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.58864302999995743</v>
+        <v>0.58864299999999048</v>
       </c>
       <c r="D275" s="5">
-        <v>2.1775227360317118</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1775226240233536</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.20883652999999</v>
+        <v>327.20883650000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.99706360999999788</v>
+        <v>-0.99706359999998995</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.5852067011344468</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5852066662051985</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>330.93293348999998</v>
+        <v>330.93293349999999</v>
       </c>
       <c r="C277" s="5">
-        <v>3.7240969599999971</v>
+        <v>3.724096999999972</v>
       </c>
       <c r="D277" s="5">
-        <v>14.545909551165636</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.545909718726403</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>331.60169911999998</v>
+        <v>331.60169910000002</v>
       </c>
       <c r="C278" s="5">
-        <v>0.66876562999999578</v>
+        <v>0.66876560000002883</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4521549999711345</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4521548886703437</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>334.01030485000001</v>
+        <v>334.01030489999999</v>
       </c>
       <c r="C279" s="5">
-        <v>2.4086057300000334</v>
+        <v>2.4086057999999753</v>
       </c>
       <c r="D279" s="5">
-        <v>9.0730414761813094</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0730417510573638</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>336.47397658</v>
+        <v>336.47397660000001</v>
       </c>
       <c r="C280" s="5">
-        <v>2.4636717299999873</v>
+        <v>2.4636717000000203</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2192978693879102</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2192977510955778</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>337.09013914000002</v>
+        <v>337.09013909999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.61616256000002068</v>
+        <v>0.61616249999997308</v>
       </c>
       <c r="D281" s="5">
-        <v>2.2197489217672839</v>
+        <v>2.2197487032999508</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8965466645253697</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8965466520780598</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>337.52509405000001</v>
+        <v>337.52509409999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.43495490999998765</v>
+        <v>0.4349550000000022</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5594226596136629</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5594229847658347</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>343.03145696000001</v>
+        <v>343.03145699999999</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5063629100000071</v>
+        <v>5.5063628999999992</v>
       </c>
       <c r="D283" s="5">
-        <v>21.432398026131374</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.432397980186547</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>344.96605461000001</v>
+        <v>344.96605460000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.9345976500000006</v>
+        <v>1.9345976000000178</v>
       </c>
       <c r="D284" s="5">
-        <v>6.981569555885625</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9815693689728731</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>344.49313783999997</v>
+        <v>344.4931378</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.47291677000004029</v>
+        <v>-0.47291680000000724</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.6327422997921448</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6327424026341353</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>346.46539806999999</v>
+        <v>346.46539810000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9722602300000176</v>
+        <v>1.9722603000000163</v>
       </c>
       <c r="D286" s="5">
-        <v>7.0906381771203453</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0906384376093312</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>348.79895531</v>
+        <v>348.79895529999999</v>
       </c>
       <c r="C287" s="5">
-        <v>2.3335572400000046</v>
+        <v>2.3335571999999729</v>
       </c>
       <c r="D287" s="5">
-        <v>8.388622032707115</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3886218827944106</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>350.10488229999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.305926989999989</v>
+        <v>1.305926999999997</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5865650821386605</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5865651181204559</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>352.21792579999999</v>
       </c>
       <c r="C289" s="5">
         <v>2.1130435000000034</v>
       </c>
       <c r="D289" s="5">
         <v>7.4878699252231229</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>353.60645124000001</v>
+        <v>353.60645119999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3885254400000235</v>
+        <v>1.3885253999999918</v>
       </c>
       <c r="D290" s="5">
-        <v>4.8346125348776026</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8346123925707918</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>353.75639601</v>
+        <v>353.756396</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14994476999999051</v>
+        <v>0.14994480000001431</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51004150603288778</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5100416083747783</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>356.60362003</v>
+        <v>356.60361999999998</v>
       </c>
       <c r="C292" s="5">
-        <v>2.8472240199999987</v>
+        <v>2.8472239999999829</v>
       </c>
       <c r="D292" s="5">
-        <v>10.097475690227897</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.097475616428774</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>356.91129484999999</v>
+        <v>356.91129489999997</v>
       </c>
       <c r="C293" s="5">
-        <v>0.30767481999998836</v>
+        <v>0.30767489999999498</v>
       </c>
       <c r="D293" s="5">
-        <v>1.0402778996538409</v>
+        <v>1.0402781715143306</v>
       </c>
       <c r="E293" s="5">
-        <v>5.8800758042251378</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8800758316219781</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>359.81476543999997</v>
+        <v>359.8147654</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9034705899999835</v>
+        <v>2.9034705000000258</v>
       </c>
       <c r="D294" s="5">
-        <v>10.210829570570956</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.210829238273167</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>360.75726680999998</v>
+        <v>360.75726680000002</v>
       </c>
       <c r="C295" s="5">
-        <v>0.94250137000000223</v>
+        <v>0.94250140000002602</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1889708573153541</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1889709606474526</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>362.32728515999997</v>
+        <v>362.32728520000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.570018349999998</v>
+        <v>1.5700183999999808</v>
       </c>
       <c r="D296" s="5">
-        <v>5.3492441366896459</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3492443112957089</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>366.77457980000003</v>
       </c>
       <c r="C297" s="5">
-        <v>4.4472946400000524</v>
+        <v>4.4472946000000206</v>
       </c>
       <c r="D297" s="5">
-        <v>15.765262077271714</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.765261923909279</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>369.54573508999999</v>
+        <v>369.5457351</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7711552899999674</v>
+        <v>2.7711552999999753</v>
       </c>
       <c r="D298" s="5">
-        <v>9.4529812166413762</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4529812521831893</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>369.7033558</v>
       </c>
       <c r="C299" s="5">
-        <v>0.15762071000000333</v>
+        <v>0.1576206999999954</v>
       </c>
       <c r="D299" s="5">
-        <v>0.51303310687611514</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51303307423735678</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>371.54036361999999</v>
+        <v>371.54036359999998</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8370078199999966</v>
+        <v>1.8370077999999808</v>
       </c>
       <c r="D300" s="5">
-        <v>6.128324865415502</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1283247968609622</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>373.26764321000002</v>
+        <v>373.26764320000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7272795900000233</v>
+        <v>1.7272796000000312</v>
       </c>
       <c r="D301" s="5">
-        <v>5.7236416850640071</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7236417193685218</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>374.96385825999999</v>
+        <v>374.96385830000003</v>
       </c>
       <c r="C302" s="5">
-        <v>1.696215049999978</v>
+        <v>1.6962151000000176</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5914553549494261</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5914555240658359</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>377.38703679000002</v>
+        <v>377.38703679999998</v>
       </c>
       <c r="C303" s="5">
-        <v>2.4231785300000297</v>
+        <v>2.4231784999999491</v>
       </c>
       <c r="D303" s="5">
-        <v>8.0365795327201681</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0365794287728942</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>379.27392635000001</v>
+        <v>379.27392639999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.886889559999986</v>
+        <v>1.8868896000000177</v>
       </c>
       <c r="D304" s="5">
-        <v>6.167627931841535</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1676280660368565</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>381.73752454999999</v>
+        <v>381.73752459999997</v>
       </c>
       <c r="C305" s="5">
         <v>2.4635981999999785</v>
       </c>
       <c r="D305" s="5">
-        <v>8.0792652205430535</v>
+        <v>8.0792652194397583</v>
       </c>
       <c r="E305" s="5">
-        <v>6.9558543140064488</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9558543130320061</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>382.59722914000002</v>
+        <v>382.59722909999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.8597045900000353</v>
+        <v>0.85970450000002074</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7362265636566852</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7362262732889553</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>383.39900997000001</v>
+        <v>383.39900999999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.80178082999998423</v>
+        <v>0.80178089999998292</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5439399227431547</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5439401476788248</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>380.33967573000001</v>
+        <v>380.33967569999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0593342399999983</v>
+        <v>-3.0593342999999891</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.1661467857925061</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.1661469570589844</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>382.63529728999998</v>
+        <v>382.63529729999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.2956215599999723</v>
+        <v>2.295621600000004</v>
       </c>
       <c r="D309" s="5">
-        <v>7.4881976451187882</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4881977805687061</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>383.86410848000003</v>
+        <v>383.86410849999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2288111900000445</v>
+        <v>1.2288111999999956</v>
       </c>
       <c r="D310" s="5">
-        <v>3.9225329310759172</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9225329634587247</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>385.68175816000002</v>
+        <v>385.68175819999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.8176496799999882</v>
+        <v>1.817649700000004</v>
       </c>
       <c r="D311" s="5">
-        <v>5.8325090080558084</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8325090736007335</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>388.77116642999999</v>
+        <v>388.77116640000003</v>
       </c>
       <c r="C312" s="5">
-        <v>3.0894082699999785</v>
+        <v>3.0894082000000367</v>
       </c>
       <c r="D312" s="5">
-        <v>10.047300158140104</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.047299919277975</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>388.58949788000001</v>
+        <v>388.58949790000003</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.1816685499999835</v>
+        <v>-0.18166850000000068</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.55930805849592202</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55930790499802985</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>389.60533771000001</v>
+        <v>389.60533770000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0158398300000044</v>
+        <v>1.0158397999999806</v>
       </c>
       <c r="D314" s="5">
-        <v>3.1825056030655663</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1825055075572983</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>391.2753687</v>
       </c>
       <c r="C315" s="5">
-        <v>1.6700309899999866</v>
+        <v>1.6700309999999945</v>
       </c>
       <c r="D315" s="5">
-        <v>5.2667788230639667</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2667788554864536</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>390.55409551000002</v>
+        <v>390.55409550000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72127318999997669</v>
+        <v>-0.72127319999998463</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.1897781306577824</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1897781607105427</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>391.54751691000001</v>
+        <v>391.54751690000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.99342139999998835</v>
       </c>
       <c r="D317" s="5">
-        <v>3.0954107627637617</v>
+        <v>3.0954107628440308</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5698265769298567</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5698265608756543</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>392.44268427999998</v>
+        <v>392.4426843</v>
       </c>
       <c r="C318" s="5">
-        <v>0.89516736999996738</v>
+        <v>0.89516739999999118</v>
       </c>
       <c r="D318" s="5">
-        <v>2.778236473669482</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.778236568022896</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>392.15275471000001</v>
+        <v>392.1527547</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.28992956999996977</v>
+        <v>-0.28992959999999357</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.88294491965180688</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.88294501059742458</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>389.63696715999998</v>
+        <v>389.63696720000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.5157875500000273</v>
+        <v>-2.5157874999999876</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.4324840089325157</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4324838665710828</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>394.08625232000003</v>
+        <v>394.08625230000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.4492851600000449</v>
+        <v>4.4492850999999973</v>
       </c>
       <c r="D321" s="5">
-        <v>14.597083914058274</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.597083703094093</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>392.81531902</v>
+        <v>392.81531899999999</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2709333000000242</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.8021035663676317</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8021035665571468</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>392.83271868000003</v>
+        <v>392.83271869999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7399660000023687E-2</v>
+        <v>1.7399699999998575E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>5.3166662425541134E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3166784682545654E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>394.53404819000002</v>
+        <v>394.53404819999997</v>
       </c>
       <c r="C324" s="5">
-        <v>1.7013295099999937</v>
+        <v>1.7013294999999857</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3227118152309849</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3227117829190096</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>395.80737372999999</v>
+        <v>395.80737370000003</v>
       </c>
       <c r="C325" s="5">
-        <v>1.2733255399999734</v>
+        <v>1.2733255000000554</v>
       </c>
       <c r="D325" s="5">
-        <v>3.9423913222198514</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9423911960662528</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>399.51505307000002</v>
+        <v>399.51505309999999</v>
       </c>
       <c r="C326" s="5">
-        <v>3.707679340000027</v>
+        <v>3.7076793999999609</v>
       </c>
       <c r="D326" s="5">
-        <v>11.838465962223154</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.838466164720707</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>400.75743277999999</v>
+        <v>400.7574328</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2423797099999661</v>
+        <v>1.242379700000015</v>
       </c>
       <c r="D327" s="5">
-        <v>3.7961538559561969</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7961538245863347</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>398.70494940999998</v>
+        <v>398.70494939999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.0524833700000045</v>
+        <v>-2.0524834000000283</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9756169998843927</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9756170844913363</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>399.16679223</v>
+        <v>399.16679219999997</v>
       </c>
       <c r="C329" s="5">
-        <v>0.46184282000001531</v>
+        <v>0.46184279999999944</v>
       </c>
       <c r="D329" s="5">
-        <v>1.3989189635309707</v>
+        <v>1.3989189025998217</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9459388684493595</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9459388633911168</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>400.30602550999998</v>
+        <v>400.30602549999998</v>
       </c>
       <c r="C330" s="5">
-        <v>1.1392332799999849</v>
+        <v>1.1392333000000008</v>
       </c>
       <c r="D330" s="5">
-        <v>3.479108725812341</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4791087881182126</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>401.76247946000001</v>
+        <v>401.76247949999998</v>
       </c>
       <c r="C331" s="5">
-        <v>1.4564539500000251</v>
+        <v>1.4564540000000079</v>
       </c>
       <c r="D331" s="5">
-        <v>4.4544580381407295</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4544581942485895</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>403.62738891999999</v>
+        <v>403.62738890000003</v>
       </c>
       <c r="C332" s="5">
-        <v>1.8649094599999785</v>
+        <v>1.8649094000000446</v>
       </c>
       <c r="D332" s="5">
-        <v>5.7146154264466231</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7146152372867798</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>401.89091237999997</v>
+        <v>401.89091239999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.7364765400000124</v>
+        <v>-1.7364765000000375</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.0421899737991716</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0421898606298976</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>404.09967024000002</v>
+        <v>404.09967019999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.2087578600000484</v>
+        <v>2.2087578000000008</v>
       </c>
       <c r="D334" s="5">
-        <v>6.7981478248509974</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7981476342158009</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>406.68839707000001</v>
+        <v>406.68839709999997</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5887268299999846</v>
+        <v>2.5887268999999833</v>
       </c>
       <c r="D335" s="5">
-        <v>7.9641157135923679</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9641159374046255</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>403.97798254000003</v>
+        <v>403.9779825</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.71041452999998</v>
+        <v>-2.7104145999999787</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.7107817052190715</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.7107818965698183</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>404.48525311999998</v>
+        <v>404.48525310000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.50727057999995395</v>
+        <v>0.50727060000002666</v>
       </c>
       <c r="D337" s="5">
-        <v>1.5172766752542977</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5172767356406158</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>405.29315391</v>
+        <v>405.29315389999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.80790079000001924</v>
+        <v>0.80790079999997033</v>
       </c>
       <c r="D338" s="5">
-        <v>2.4233327577188213</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4233327881653333</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>407.16720499000002</v>
+        <v>407.16720500000002</v>
       </c>
       <c r="C339" s="5">
-        <v>1.8740510800000152</v>
+        <v>1.8740511000000311</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6920387610240875</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6920388234670938</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.91416212000001</v>
+        <v>409.9141621</v>
       </c>
       <c r="C340" s="5">
-        <v>2.7469571299999984</v>
+        <v>2.7469570999999746</v>
       </c>
       <c r="D340" s="5">
-        <v>8.4030712702169996</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4030711747999476</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>412.80487433000002</v>
+        <v>412.80487429999999</v>
       </c>
       <c r="C341" s="5">
-        <v>2.8907122100000038</v>
+        <v>2.8907121999999958</v>
       </c>
       <c r="D341" s="5">
-        <v>8.7984540957648516</v>
+        <v>8.7984540645836375</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4166374471706451</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4166374474274175</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>411.90338438999999</v>
+        <v>411.90338439999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.90148994000003313</v>
+        <v>-0.9014899000000014</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.5893316003824718</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.58933148705347</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.29882162000001</v>
+        <v>414.2988216</v>
       </c>
       <c r="C343" s="5">
-        <v>2.3954372300000273</v>
+        <v>2.3954372000000035</v>
       </c>
       <c r="D343" s="5">
-        <v>7.206237055654019</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2062369623177913</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>415.49946918000001</v>
+        <v>415.49946920000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2006475599999931</v>
+        <v>1.2006476000000248</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5335970531415128</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5335971729206772</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.66310607000003</v>
+        <v>416.66310609999999</v>
       </c>
       <c r="C345" s="5">
-        <v>1.1636368900000207</v>
+        <v>1.1636368999999718</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4129399584306386</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4129399880470368</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>418.87409332999999</v>
+        <v>418.87409330000003</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2109872599999676</v>
+        <v>2.2109872000000337</v>
       </c>
       <c r="D346" s="5">
-        <v>6.5568675560016221</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5568673723559012</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>420.71458134</v>
+        <v>420.71458130000002</v>
       </c>
       <c r="C347" s="5">
-        <v>1.8404880100000014</v>
+        <v>1.8404879999999935</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4019781785105581</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4019781488430008</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.76664398000003</v>
+        <v>420.76664399999999</v>
       </c>
       <c r="C348" s="5">
-        <v>5.2062640000031024E-2</v>
+        <v>5.2062699999964934E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.14859885973559361</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.14859903112005579</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>422.18112774999997</v>
+        <v>422.18112780000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4144837699999471</v>
+        <v>1.4144838000000277</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1094468611132307</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1094469496899322</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>420.99314588999999</v>
+        <v>420.9931459</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1879818599999794</v>
+        <v>-1.1879819000000111</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.3249256571627139</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3249257670003085</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>420.62390220999998</v>
+        <v>420.62390219999997</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.36924368000001095</v>
+        <v>-0.36924370000002682</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.0474308465625803</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0474309029983142</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>422.93671728999999</v>
+        <v>422.9367173</v>
       </c>
       <c r="C352" s="5">
-        <v>2.3128150800000071</v>
+        <v>2.312815100000023</v>
       </c>
       <c r="D352" s="5">
-        <v>6.8014881195542332</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8014881803262872</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>424.55395797</v>
+        <v>424.55395800000002</v>
       </c>
       <c r="C353" s="5">
-        <v>1.617240680000009</v>
+        <v>1.6172407000000248</v>
       </c>
       <c r="D353" s="5">
-        <v>4.6863473576015169</v>
+        <v>4.6863474166675134</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8461591348864834</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8461591496280469</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>427.32201981999998</v>
+        <v>427.32201980000002</v>
       </c>
       <c r="C354" s="5">
-        <v>2.768061849999981</v>
+        <v>2.7680617999999981</v>
       </c>
       <c r="D354" s="5">
-        <v>8.1106657804033375</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1106656280119935</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>427.45529010000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.13327028000003338</v>
+        <v>0.1332702999999924</v>
       </c>
       <c r="D355" s="5">
-        <v>0.37489043990908133</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.37489049628331994</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>427.75320993999998</v>
+        <v>427.7532099</v>
       </c>
       <c r="C356" s="5">
-        <v>0.29791983999996319</v>
+        <v>0.2979197999999883</v>
       </c>
       <c r="D356" s="5">
-        <v>0.83956713140798112</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83956701825149693</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>428.81849319999998</v>
       </c>
       <c r="C357" s="5">
-        <v>1.0652832600000011</v>
+        <v>1.065283299999976</v>
       </c>
       <c r="D357" s="5">
-        <v>3.0297747442369793</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0297748598508312</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>431.11664832999998</v>
+        <v>431.11664830000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.2981551299999978</v>
+        <v>2.2981551000000309</v>
       </c>
       <c r="D358" s="5">
-        <v>6.6241184101627271</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6241183211273258</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>432.33670301000001</v>
+        <v>432.336703</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2200546800000325</v>
+        <v>1.2200546999999915</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4493449584248603</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4493450160957284</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>434.06575342000002</v>
+        <v>434.06575340000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.7290504100000135</v>
+        <v>1.7290504000000055</v>
       </c>
       <c r="D360" s="5">
-        <v>4.9061611274897832</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9061610986039117</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>435.74928226999998</v>
+        <v>435.7492823</v>
       </c>
       <c r="C361" s="5">
-        <v>1.6835288499999592</v>
+        <v>1.6835288999999989</v>
       </c>
       <c r="D361" s="5">
-        <v>4.7547909758293372</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7547911202939996</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>436.87924093999999</v>
+        <v>436.87924090000001</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1299586700000077</v>
+        <v>1.129958600000009</v>
       </c>
       <c r="D362" s="5">
-        <v>3.1565341081711162</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1565339096087275</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>437.02662233000001</v>
+        <v>437.02662229999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.14738139000002093</v>
+        <v>0.14738139999997202</v>
       </c>
       <c r="D363" s="5">
-        <v>0.40557244934633641</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4055724769529645</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>437.94761373</v>
+        <v>437.94761369999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.92099139999999124</v>
       </c>
       <c r="D364" s="5">
-        <v>2.5584025767590779</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.558402576936869</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>436.66517004000002</v>
+        <v>436.66516999999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.2824436899999796</v>
+        <v>-1.2824436999999875</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4579186782888294</v>
+        <v>-3.4579187050526095</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8526908871394419</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8526908704499698</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>438.54660762999998</v>
+        <v>438.54660760000002</v>
       </c>
       <c r="C366" s="5">
-        <v>1.8814375899999618</v>
+        <v>1.8814376000000266</v>
       </c>
       <c r="D366" s="5">
-        <v>5.294682967818809</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.294682997127631</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>436.13084068000001</v>
+        <v>436.13084070000002</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.415766949999977</v>
+        <v>-2.4157668999999942</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.4136493693065733</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4136492409822328</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>434.23886353</v>
+        <v>434.23886349999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.8919771500000024</v>
+        <v>-1.8919772000000421</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.0832871387193279</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.083287269640846</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>406.54496425999997</v>
+        <v>406.5449643</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.693899270000031</v>
+        <v>-27.693899199999976</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.651935126959671</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-54.651935035822774</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>413.77969999999999</v>
       </c>
       <c r="C370" s="5">
-        <v>7.2347357400000192</v>
+        <v>7.2347356999999874</v>
       </c>
       <c r="D370" s="5">
-        <v>23.574008095464638</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.574007949563146</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>413.14498179999998</v>
       </c>
       <c r="C371" s="5">
         <v>-0.63471820000000889</v>
       </c>
       <c r="D371" s="5">
         <v>-1.8252916804240682</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>410.90045074</v>
+        <v>410.90045070000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.2445310599999857</v>
+        <v>-2.2445310999999606</v>
       </c>
       <c r="D372" s="5">
-        <v>-6.3280356846256325</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3280357940500682</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>412.32640128999998</v>
+        <v>412.32640129999999</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4259505499999818</v>
+        <v>1.4259505999999647</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2447785810346916</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2447787331483244</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>412.58660630000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.2602050100000497</v>
+        <v>0.26020500000004176</v>
       </c>
       <c r="D374" s="5">
-        <v>0.75991267224897463</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75991264292467608</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>414.98922178999999</v>
+        <v>414.9892218</v>
       </c>
       <c r="C375" s="5">
-        <v>2.4026154899999597</v>
+        <v>2.4026154999999676</v>
       </c>
       <c r="D375" s="5">
-        <v>7.2161729980915634</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2161730290945636</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>415.29143065</v>
+        <v>415.29143069999998</v>
       </c>
       <c r="C376" s="5">
-        <v>0.30220886000000746</v>
+        <v>0.30220889999998235</v>
       </c>
       <c r="D376" s="5">
-        <v>0.87738828505836697</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87738840163269494</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>416.02578767</v>
+        <v>416.02578770000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.73435702000000447</v>
+        <v>0.73435700000004545</v>
       </c>
       <c r="D377" s="5">
-        <v>2.1427112705518114</v>
+        <v>2.1427112113665991</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7265923151391664</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7265922995415437</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>416.40385062000001</v>
+        <v>416.4038506</v>
       </c>
       <c r="C378" s="5">
-        <v>0.37806295000001455</v>
+        <v>0.37806289999997489</v>
       </c>
       <c r="D378" s="5">
-        <v>1.0959655877832875</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0959654420336751</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>410.79372081999998</v>
+        <v>410.79372080000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.6101298000000384</v>
+        <v>-5.6101297999999815</v>
       </c>
       <c r="D379" s="5">
-        <v>-15.021567499420962</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.021567500089784</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>422.19683767999999</v>
+        <v>422.1968377</v>
       </c>
       <c r="C380" s="5">
-        <v>11.403116860000011</v>
+        <v>11.403116899999986</v>
       </c>
       <c r="D380" s="5">
-        <v>38.89741195550431</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>38.897412115609953</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>421.58478534</v>
+        <v>421.58478530000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.61205233999999109</v>
+        <v>-0.61205239999998184</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.7258181052297705</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7258182729854243</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.02755536000001</v>
+        <v>420.02755539999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.5572299799999882</v>
+        <v>-1.5572299000000385</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.3435537827031911</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3435535644781309</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>419.84486609999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.18268926000001784</v>
+        <v>-0.18268929999999273</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.52068830527207677</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.52068841895511753</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>423.91232201999998</v>
+        <v>423.91232200000002</v>
       </c>
       <c r="C384" s="5">
-        <v>4.0674559199999862</v>
+        <v>4.0674559000000272</v>
       </c>
       <c r="D384" s="5">
-        <v>12.265502109240067</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.265502045680531</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.12295117999997</v>
+        <v>424.12295119999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.21062915999999632</v>
+        <v>0.21062919999997121</v>
       </c>
       <c r="D385" s="5">
-        <v>0.59787566592410801</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.59787577980368045</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.56740083</v>
+        <v>425.56740079999997</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4444496500000241</v>
+        <v>1.4444495999999845</v>
       </c>
       <c r="D386" s="5">
-        <v>4.1643092292639183</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.164309082204487</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>429.38174699000001</v>
+        <v>429.38174700000002</v>
       </c>
       <c r="C387" s="5">
-        <v>3.8143461600000137</v>
+        <v>3.8143462000000454</v>
       </c>
       <c r="D387" s="5">
-        <v>11.301933577667999</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.301933702927425</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.00421311999997</v>
+        <v>431.00421310000002</v>
       </c>
       <c r="C388" s="5">
-        <v>1.6224661299999639</v>
+        <v>1.6224660999999969</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6297630664660971</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6297629789632033</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>434.0164532</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0122400800000264</v>
+        <v>3.0122400999999854</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7166689353849627</v>
+        <v>8.716668995922582</v>
       </c>
       <c r="E389" s="5">
-        <v>4.3244111454625811</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3244111379396433</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.59114235999999</v>
+        <v>433.59114240000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.42531084000000874</v>
+        <v>-0.42531079999997701</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.1696128631328739</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1696127537241918</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>436.73481163000002</v>
+        <v>436.7348116</v>
       </c>
       <c r="C391" s="5">
-        <v>3.1436692700000322</v>
+        <v>3.1436691999999766</v>
       </c>
       <c r="D391" s="5">
-        <v>9.0558345720760602</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0558343614527637</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>437.16767436999999</v>
+        <v>437.16767440000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.43286273999996183</v>
+        <v>0.43286280000000943</v>
       </c>
       <c r="D392" s="5">
-        <v>1.1958658088201179</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1958659755689993</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>440.12053408000003</v>
+        <v>440.12053409999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.9528597100000411</v>
+        <v>2.9528596999999763</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4134288025079496</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4134287723498282</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>441.95305020000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.8325161199999798</v>
+        <v>1.8325161000000207</v>
       </c>
       <c r="D394" s="5">
-        <v>5.1124240033552537</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1124239460369481</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>442.06417511000001</v>
+        <v>442.0641751</v>
       </c>
       <c r="C395" s="5">
-        <v>0.11112491000000091</v>
+        <v>0.11112489999999298</v>
       </c>
       <c r="D395" s="5">
-        <v>0.30214625560889274</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.30214622838156124</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>444.85319150999999</v>
+        <v>444.85319149999998</v>
       </c>
       <c r="C396" s="5">
         <v>2.78901639999998</v>
       </c>
       <c r="D396" s="5">
-        <v>7.8392043461897654</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.839204346373374</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>446.26131086999999</v>
+        <v>446.26131090000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.4081193600000006</v>
+        <v>1.4081194000000323</v>
       </c>
       <c r="D397" s="5">
-        <v>3.8652602787892398</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8652603905954486</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>449.15610305000001</v>
+        <v>449.1561031</v>
       </c>
       <c r="C398" s="5">
-        <v>2.8947921800000245</v>
+        <v>2.8947921999999835</v>
       </c>
       <c r="D398" s="5">
-        <v>8.0679268635946322</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0679269207772908</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>449.06388305000002</v>
+        <v>449.0638831</v>
       </c>
       <c r="C399" s="5">
         <v>-9.2219999999997526E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.24610400993987369</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.24610400991249559</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>450.34355885000002</v>
+        <v>450.3435589</v>
       </c>
       <c r="C400" s="5">
         <v>1.2796758000000068</v>
       </c>
       <c r="D400" s="5">
-        <v>3.473690203140789</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4736902027479255</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>451.63023541000001</v>
+        <v>451.6302354</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2866765599999894</v>
+        <v>1.2866764999999987</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4829122842416016</v>
+        <v>3.4829121188736822</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0583213102023397</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0583213078982938</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>457.18020142</v>
+        <v>457.18020139999999</v>
       </c>
       <c r="C402" s="5">
-        <v>5.5499660099999915</v>
+        <v>5.5499659999999835</v>
       </c>
       <c r="D402" s="5">
-        <v>15.785151162183775</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.785151132166209</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>454.76002319999998</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.4201782200000252</v>
+        <v>-2.4201782000000094</v>
       </c>
       <c r="D403" s="5">
-        <v>-6.1707199566174094</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1707199073610441</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>457.21564844</v>
+        <v>457.21564840000002</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4556252400000176</v>
+        <v>2.4556252000000427</v>
       </c>
       <c r="D404" s="5">
-        <v>6.6757418014699699</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6757416894782207</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>457.03372403999998</v>
+        <v>457.03372400000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.18192440000001397</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.47643198427201883</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.47643198431367439</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>458.32853668000001</v>
+        <v>458.32853669999997</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2948126400000319</v>
+        <v>1.2948126999999658</v>
       </c>
       <c r="D406" s="5">
-        <v>3.4531720725970771</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4531722354211869</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>461.63538641000002</v>
+        <v>461.63538640000002</v>
       </c>
       <c r="C407" s="5">
-        <v>3.3068497300000104</v>
+        <v>3.3068497000000434</v>
       </c>
       <c r="D407" s="5">
-        <v>9.0099961291417721</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0099960437229463</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>462.50388821000001</v>
+        <v>462.50388820000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.86850179999999</v>
       </c>
       <c r="D408" s="5">
-        <v>2.2811384631473697</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2811384631971521</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>463.28080026999999</v>
+        <v>463.28080030000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.77691205999997237</v>
+        <v>0.7769121000000041</v>
       </c>
       <c r="D409" s="5">
-        <v>2.0344828686130523</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0344829743742743</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>466.21009106999998</v>
+        <v>466.2100911</v>
       </c>
       <c r="C410" s="5">
         <v>2.9292907999999898</v>
       </c>
       <c r="D410" s="5">
-        <v>7.8570180458882533</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8570180453616523</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>466.44879581999999</v>
+        <v>466.44879580000003</v>
       </c>
       <c r="C411" s="5">
-        <v>0.23870475000001079</v>
+        <v>0.23870470000002797</v>
       </c>
       <c r="D411" s="5">
-        <v>0.61614652365309386</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61614639418914319</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>467.72558744999998</v>
+        <v>467.72558750000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.2767916299999911</v>
+        <v>1.2767916999999898</v>
       </c>
       <c r="D412" s="5">
-        <v>3.3346170998841851</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3346172856105083</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>469.61693392000001</v>
+        <v>469.61693389999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.8913464700000304</v>
+        <v>1.8913463999999749</v>
       </c>
       <c r="D413" s="5">
-        <v>4.9618400396327367</v>
+        <v>4.9618398513458839</v>
       </c>
       <c r="E413" s="5">
-        <v>3.9826161093203361</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9826161071943034</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>470.66987303000002</v>
+        <v>470.669873</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0529391100000112</v>
+        <v>1.0529391000000032</v>
       </c>
       <c r="D414" s="5">
-        <v>2.7239762638630705</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7239762377905485</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>471.56968210999997</v>
+        <v>471.56968210000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.89980907999995452</v>
+        <v>0.89980910000002723</v>
       </c>
       <c r="D415" s="5">
-        <v>2.31839147189703</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3183915241202557</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>472.58124426000001</v>
+        <v>472.58124429999998</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0115621500000316</v>
+        <v>1.0115621999999576</v>
       </c>
       <c r="D416" s="5">
-        <v>2.6047026550101382</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6047027853351779</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>472.62036345000001</v>
+        <v>472.6203635</v>
       </c>
       <c r="C417" s="5">
-        <v>3.9119190000008075E-2</v>
+        <v>3.9119200000016008E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>9.9378480561518323E-2</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9378505968861219E-2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>473.74147384000003</v>
+        <v>473.74147379999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1211103900000126</v>
+        <v>1.121110299999998</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8839723566670417</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8839721218109071</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>474.73464452000002</v>
+        <v>474.7346445</v>
       </c>
       <c r="C419" s="5">
-        <v>0.99317067999999153</v>
+        <v>0.9931707000000074</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5449393384971541</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5449393905558892</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>472.67320921999999</v>
+        <v>472.67320919999997</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0614353000000278</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.0880851293904961</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0880851295996621</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>479.45842985000002</v>
+        <v>479.4584299</v>
       </c>
       <c r="C421" s="5">
-        <v>6.7852206300000262</v>
+        <v>6.7852207000000249</v>
       </c>
       <c r="D421" s="5">
-        <v>18.653254735379534</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.653254944109896</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>479.65125047999999</v>
+        <v>479.6512505</v>
       </c>
       <c r="C422" s="5">
-        <v>0.19282062999997152</v>
+        <v>0.19282060000000456</v>
       </c>
       <c r="D422" s="5">
-        <v>0.48366496010701088</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.48366488463886803</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>482.00219511</v>
+        <v>482.00219509999999</v>
       </c>
       <c r="C423" s="5">
-        <v>2.350944630000015</v>
+        <v>2.3509445999999912</v>
       </c>
       <c r="D423" s="5">
-        <v>6.0428083107283648</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0428082312678377</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>483.79911024</v>
+        <v>483.79911019999997</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7969151300000021</v>
+        <v>1.7969150999999783</v>
       </c>
       <c r="D424" s="5">
-        <v>4.5665045614090127</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5665044836965096</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>484.45076437</v>
+        <v>484.45076440000003</v>
       </c>
       <c r="C425" s="5">
-        <v>0.65165412999999717</v>
+        <v>0.6516542000000527</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6283704479976402</v>
+        <v>1.6283706243489515</v>
       </c>
       <c r="E425" s="5">
-        <v>3.158708593870041</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.15870860465155</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>486.33406106000001</v>
+        <v>486.33406109999999</v>
       </c>
       <c r="C426" s="5">
-        <v>1.8832966900000088</v>
+        <v>1.8832966999999599</v>
       </c>
       <c r="D426" s="5">
-        <v>4.766032794995656</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.766032820544619</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>488.04327855999998</v>
+        <v>488.04327860000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.7092174999999656</v>
+        <v>1.7092175000000225</v>
       </c>
       <c r="D427" s="5">
-        <v>4.2998747805929938</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2998747802324377</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>490.30821035000002</v>
+        <v>490.30821040000001</v>
       </c>
       <c r="C428" s="5">
-        <v>2.2649317900000483</v>
+        <v>2.2649317999999994</v>
       </c>
       <c r="D428" s="5">
-        <v>5.7133795227586326</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7133795481508765</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.43423103999999</v>
+        <v>492.43423100000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1260206899999616</v>
+        <v>2.1260206000000039</v>
       </c>
       <c r="D429" s="5">
-        <v>5.3292106682712559</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3292104367082427</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>494.70836372000002</v>
+        <v>494.70836370000001</v>
       </c>
       <c r="C430" s="5">
-        <v>2.2741326800000365</v>
+        <v>2.2741326999999956</v>
       </c>
       <c r="D430" s="5">
-        <v>5.6847234476215203</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6847234993663065</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>494.21893215</v>
+        <v>494.21893219999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.48943157000002202</v>
+        <v>-0.48943150000002333</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1807615343291444</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.180761366418337</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>495.57495552</v>
+        <v>495.57495549999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.3560233700000026</v>
+        <v>1.3560233000000039</v>
       </c>
       <c r="D432" s="5">
-        <v>3.3426685806944301</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3426684051853117</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>497.14119421999999</v>
+        <v>497.14119419999997</v>
       </c>
       <c r="C433" s="5">
         <v>1.5662386999999853</v>
       </c>
       <c r="D433" s="5">
-        <v>3.8591602623384791</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8591602624971078</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>496.3734781</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.76771611999998868</v>
+        <v>-0.76771609999997281</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.837455500074292</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8374554526853548</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>497.34787017999997</v>
+        <v>497.34787019999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.97439207999997279</v>
+        <v>0.97439209999998866</v>
       </c>
       <c r="D435" s="5">
-        <v>2.3812264150128826</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.381226464417896</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>498.72653883999999</v>
+        <v>498.72653880000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.3786686600000166</v>
+        <v>1.3786686000000259</v>
       </c>
       <c r="D436" s="5">
-        <v>3.3776364831694217</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3776363337875592</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>500.36134299000003</v>
+        <v>500.36134299999998</v>
       </c>
       <c r="C437" s="5">
-        <v>1.6348041500000363</v>
+        <v>1.6348041999999623</v>
       </c>
       <c r="D437" s="5">
-        <v>4.0052460376444055</v>
+        <v>4.0052461626873592</v>
       </c>
       <c r="E437" s="5">
-        <v>3.2842509064240577</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2842509020922783</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>502.59665208000001</v>
+        <v>502.59665209999997</v>
       </c>
       <c r="C438" s="5">
-        <v>2.235309089999987</v>
+        <v>2.2353090999999949</v>
       </c>
       <c r="D438" s="5">
-        <v>5.4945688957288352</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4945689208042436</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>501.78642345999998</v>
+        <v>501.78642350000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.81022862000003215</v>
+        <v>-0.81022859999995944</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.9174418622626921</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.917441815274834</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>502.01062676999999</v>
+        <v>502.01062680000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.22420331000000715</v>
+        <v>0.22420329999999922</v>
       </c>
       <c r="D440" s="5">
-        <v>0.53749186685709827</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53749184278197859</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>503.34745716999998</v>
+        <v>503.34745720000001</v>
       </c>
       <c r="C441" s="5">
         <v>1.3368303999999966</v>
       </c>
       <c r="D441" s="5">
-        <v>3.2427634980890074</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2427634978922759</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>506.44804496</v>
+        <v>506.44804499999998</v>
       </c>
       <c r="C442" s="5">
-        <v>3.10058779000002</v>
+        <v>3.1005877999999711</v>
       </c>
       <c r="D442" s="5">
-        <v>7.6475723148955677</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6475723399305418</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>510.97794785000002</v>
+        <v>511.65384870000003</v>
       </c>
       <c r="C443" s="5">
-        <v>4.5299028900000167</v>
+        <v>5.2058037000000468</v>
       </c>
       <c r="D443" s="5">
-        <v>11.277434894096249</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.056661087005693</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>509.09779980000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.5560489000000075</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-5.8327910955155993</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE238000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>