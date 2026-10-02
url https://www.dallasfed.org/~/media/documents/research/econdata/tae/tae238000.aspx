--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{64A864CC-D31D-4D4C-B1AB-9939C7E293EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6968A6C9-A8C1-439F-A584-697D2318A070}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4C28CB60-9B05-4680-AAD2-389217A0916A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F3E55BF9-688E-4E70-AC2B-755445810D41}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{629C6395-9490-4B8B-8330-E9A1B3201F47}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD499844-AC8A-450E-919B-4FB72ED1F82F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>160.5743875</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>160.57438751999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>160.61921530000001</v>
+        <v>160.61921534000001</v>
       </c>
       <c r="C7" s="5">
-        <v>4.4827800000007301E-2</v>
+        <v>4.4827820000023166E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.33552071668669914</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.3355208665680065</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>161.19570820000001</v>
+        <v>161.19570818</v>
       </c>
       <c r="C8" s="5">
-        <v>0.57649290000000519</v>
+        <v>0.57649283999998602</v>
       </c>
       <c r="D8" s="5">
-        <v>4.3930767002439142</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.39307623284384</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>162.50544149999999</v>
+        <v>162.50544153999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.3097332999999765</v>
+        <v>1.3097333599999956</v>
       </c>
       <c r="D9" s="5">
-        <v>10.19786983714177</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.197870326709246</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>163.2490756</v>
+        <v>163.24907554999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.7436341000000084</v>
+        <v>0.74363400999999385</v>
       </c>
       <c r="D10" s="5">
-        <v>5.6316038677760138</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.6316031675320843</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>165.61224050000001</v>
+        <v>165.61224048</v>
       </c>
       <c r="C11" s="5">
-        <v>2.3631649000000152</v>
+        <v>2.3631649300000106</v>
       </c>
       <c r="D11" s="5">
-        <v>18.822975115657425</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>18.82297538018074</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>165.5891182</v>
+        <v>165.58911821000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.3122300000011364E-2</v>
+        <v>-2.3122269999987566E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-0.16741192111068282</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-0.16741170408905992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>166.8332637</v>
+        <v>166.83326366</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2441455000000019</v>
+        <v>1.2441454499999907</v>
       </c>
       <c r="D13" s="5">
-        <v>9.3982132041650281</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.3982128101333338</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>166.73881750000001</v>
+        <v>166.73881746999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-9.4446199999993041E-2</v>
+        <v>-9.444619000001353E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.67722239516845306</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.67722232384895831</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>165.09308300000001</v>
+        <v>165.09308297999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.6457345000000032</v>
+        <v>-1.6457344899999953</v>
       </c>
       <c r="D15" s="5">
-        <v>-11.221883502604124</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-11.221883439985325</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>167.7743959</v>
+        <v>167.77439591000001</v>
       </c>
       <c r="C16" s="5">
-        <v>2.6813128999999947</v>
+        <v>2.6813129300000185</v>
       </c>
       <c r="D16" s="5">
-        <v>21.328176882172212</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>21.328177145329729</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>166.37639250000001</v>
+        <v>166.37639246000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.3980033999999932</v>
+        <v>-1.3980034500000045</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.5534021687864517</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-9.5534024944187834</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>168.27650420000001</v>
+        <v>168.27650424000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9001116999999965</v>
+        <v>1.9001117800000031</v>
       </c>
       <c r="D18" s="5">
-        <v>14.59913400941668</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>14.599134666926105</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>170.46163619999999</v>
+        <v>170.46163623000001</v>
       </c>
       <c r="C19" s="5">
-        <v>2.1851319999999816</v>
+        <v>2.1851319900000021</v>
       </c>
       <c r="D19" s="5">
-        <v>16.744937509569201</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>16.744937423115715</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>171.1343612</v>
+        <v>171.13436118999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.67272500000001401</v>
+        <v>0.67272495999998227</v>
       </c>
       <c r="D20" s="5">
-        <v>4.8399448508184673</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.8399445558912291</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>169.93581520000001</v>
+        <v>169.93581524000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.1985459999999932</v>
+        <v>-1.198545949999982</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.0879582760546072</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-8.0879579519910862</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>171.120068</v>
+        <v>171.12006797999999</v>
       </c>
       <c r="C22" s="5">
-        <v>1.1842527999999959</v>
+        <v>1.1842527399999767</v>
       </c>
       <c r="D22" s="5">
-        <v>8.6906783321538441</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>8.6906778727051872</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.0430843</v>
+        <v>171.04308434000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-7.6983699999999544E-2</v>
+        <v>-7.6983639999980369E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.5385236359976342</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.53852321738055986</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>170.431939</v>
+        <v>170.43193898000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.611145300000004</v>
+        <v>-0.61114535999999475</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.2043941031649767</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-4.2043945068952375</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>169.97699940000001</v>
+        <v>169.97699935</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.45493959999998879</v>
+        <v>-0.45493963000001258</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.1565883068648715</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-3.1565885123379434</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>171.28414649999999</v>
+        <v>171.28414652000001</v>
       </c>
       <c r="C26" s="5">
-        <v>1.3071470999999804</v>
+        <v>1.3071471700000075</v>
       </c>
       <c r="D26" s="5">
-        <v>9.6286622962281854</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>9.6286628368150708</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.37942410000002269</v>
+        <v>0.37942408000000682</v>
       </c>
       <c r="D27" s="5">
-        <v>2.6908346741584488</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>2.6908345302700365</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>171.83748270000001</v>
+        <v>171.83748266000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17391209999999546</v>
+        <v>0.17391205999999215</v>
       </c>
       <c r="D28" s="5">
-        <v>1.2225151191095573</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.2225148363610661</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>171.7825158</v>
+        <v>171.78251578999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.496690000001081E-2</v>
+        <v>-5.4966870000015433E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.38317808811256793</v>
+        <v>-0.38317787943734638</v>
       </c>
       <c r="E29" s="5">
-        <v>3.2493331648599133</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.2493331836725092</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>173.96910550000001</v>
+        <v>173.96910550999999</v>
       </c>
       <c r="C30" s="5">
-        <v>2.1865897000000132</v>
+        <v>2.1865897200000006</v>
       </c>
       <c r="D30" s="5">
-        <v>16.390640934567969</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>16.390641096157065</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
-        <v>0.38813009999998371</v>
+        <v>0.3881300900000042</v>
       </c>
       <c r="D31" s="5">
-        <v>2.7103316380989062</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.7103315672516448</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>175.5572267</v>
+        <v>175.55722671999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1999911000000054</v>
+        <v>1.1999911199999929</v>
       </c>
       <c r="D32" s="5">
-        <v>8.5787512310633307</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>8.5787513794985504</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>177.2797898</v>
+        <v>177.27978974999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.7225631000000021</v>
+        <v>1.7225630300000034</v>
       </c>
       <c r="D33" s="5">
-        <v>12.431032200423875</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>12.431031666201564</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>177.6746991</v>
+        <v>177.67469908000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.3949092999999948</v>
+        <v>0.3949093300000186</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7061207669367926</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.7061209758103111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.49141159999999</v>
+        <v>177.49141158</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.2309089028714304</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.2309089030092091</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>181.44774219999999</v>
+        <v>181.44774215999999</v>
       </c>
       <c r="C36" s="5">
-        <v>3.9563306000000011</v>
+        <v>3.9563305799999853</v>
       </c>
       <c r="D36" s="5">
-        <v>30.283885356655848</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>30.283885188171112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>180.24297799999999</v>
+        <v>180.24297804</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.2047641999999996</v>
+        <v>-1.204764119999993</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.6830540575430266</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-7.6830535674820339</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>180.15367449999999</v>
+        <v>180.15367451</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.9303499999999758E-2</v>
+        <v>-8.9303529999995135E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.59293658069254906</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-0.59293677920575494</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>181.2561226</v>
+        <v>181.25612262999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1024481000000037</v>
+        <v>1.1024481199999911</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5956539134711676</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.5956540555018437</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>180.96620390000001</v>
+        <v>180.96620393000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.902601217786426</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.9026012174742313</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>180.8081392</v>
+        <v>180.80813922999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.0431178771814875</v>
+        <v>-1.0431178770094252</v>
       </c>
       <c r="E41" s="5">
-        <v>5.2540989739073396</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.2540989974984464</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>180.98886440000001</v>
+        <v>180.98886436000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.18072520000001191</v>
+        <v>0.18072513000001322</v>
       </c>
       <c r="D42" s="5">
-        <v>1.2060655089572769</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.2060650390414818</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>180.6134773</v>
+        <v>180.61347732999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.37538710000001174</v>
+        <v>-0.37538703000001306</v>
       </c>
       <c r="D43" s="5">
-        <v>-2.4607105670869212</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-2.4607101139872745</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>181.4181389</v>
+        <v>181.41813893</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
-        <v>5.479154462566882</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>5.4791544616342946</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>182.27769219999999</v>
+        <v>182.27769215000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.85955329999998753</v>
+        <v>0.85955322000000933</v>
       </c>
       <c r="D45" s="5">
-        <v>5.8360854372001558</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>5.8360848788042485</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>183.6086095</v>
+        <v>183.60860954</v>
       </c>
       <c r="C46" s="5">
-        <v>1.3309173000000101</v>
+        <v>1.3309173899999962</v>
       </c>
       <c r="D46" s="5">
-        <v>9.1224838688830587</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>9.1224845133535801</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.42814390000001</v>
+        <v>185.42814387999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.8195344000000091</v>
+        <v>1.8195343399999899</v>
       </c>
       <c r="D47" s="5">
-        <v>12.561873768647814</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>12.561873328693274</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>189.513676</v>
+        <v>189.51367596</v>
       </c>
       <c r="C48" s="5">
-        <v>4.0855320999999947</v>
+        <v>4.0855320800000072</v>
       </c>
       <c r="D48" s="5">
-        <v>29.89093858736258</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>29.89093842649304</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>189.17273700000001</v>
+        <v>189.17273699</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.34093899999999167</v>
+        <v>-0.34093896999999629</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.1375915177693106</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.1375913319816253</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>190.21982019999999</v>
+        <v>190.21982020999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0470831999999746</v>
+        <v>1.0470832199999904</v>
       </c>
       <c r="D50" s="5">
-        <v>6.8480580966325144</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>6.8480582318156236</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>192.6254251</v>
+        <v>192.62542511000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
-        <v>16.277080769769082</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>16.277080768853057</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>194.00268740000001</v>
+        <v>194.00268739000001</v>
       </c>
       <c r="C52" s="5">
-        <v>1.3772623000000124</v>
+        <v>1.3772622799999965</v>
       </c>
       <c r="D52" s="5">
-        <v>8.9255169944670634</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>8.9255168592338396</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>197.25606640000001</v>
+        <v>197.25606636000001</v>
       </c>
       <c r="C53" s="5">
-        <v>3.2533789999999954</v>
+        <v>3.25337897</v>
       </c>
       <c r="D53" s="5">
-        <v>22.087575238881186</v>
+        <v>22.087575017311913</v>
       </c>
       <c r="E53" s="5">
-        <v>9.0968953459590765</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>9.0968953057346305</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>197.21240639999999</v>
+        <v>197.21240635000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-4.3660000000016908E-2</v>
+        <v>-4.3660009999996419E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.26528090364569268</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-0.26528096438597215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>196.63874759999999</v>
+        <v>196.63874761</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.57365880000000402</v>
+        <v>-0.57365874000001327</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.4352978812790536</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-3.4352975285610543</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>199.51847369999999</v>
+        <v>199.51847366999999</v>
       </c>
       <c r="C56" s="5">
-        <v>2.8797260999999992</v>
+        <v>2.8797260599999959</v>
       </c>
       <c r="D56" s="5">
-        <v>19.060628781023638</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>19.060628493539667</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9152263000000005</v>
+        <v>4.9152263299999959</v>
       </c>
       <c r="D57" s="5">
-        <v>33.916009938323867</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>33.91601017995454</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>204.2766565</v>
+        <v>204.27665644999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.15704349999998612</v>
+        <v>-0.15704354999999737</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.91794072317192832</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.91794101419514496</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>206.526014</v>
+        <v>206.52601397000001</v>
       </c>
       <c r="C59" s="5">
-        <v>2.2493575000000021</v>
+        <v>2.249357520000018</v>
       </c>
       <c r="D59" s="5">
-        <v>14.043954078810717</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>14.043954214987476</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>209.91048180000001</v>
+        <v>209.91048176000001</v>
       </c>
       <c r="C60" s="5">
-        <v>3.3844678000000101</v>
+        <v>3.3844677900000022</v>
       </c>
       <c r="D60" s="5">
-        <v>21.538073429831762</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>21.538073363767584</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>211.68991130000001</v>
+        <v>211.68991124999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.779429499999992</v>
+        <v>1.7794294899999841</v>
       </c>
       <c r="D61" s="5">
-        <v>10.660448454057425</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>10.660448393454613</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>214.11960880000001</v>
+        <v>214.11960879</v>
       </c>
       <c r="C62" s="5">
-        <v>2.4296975000000032</v>
+        <v>2.4296975400000065</v>
       </c>
       <c r="D62" s="5">
-        <v>14.676746663391093</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>14.676746924154372</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>215.4671147</v>
+        <v>215.46711465999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.3475058999999874</v>
+        <v>1.347505869999992</v>
       </c>
       <c r="D63" s="5">
-        <v>7.818840793298576</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>7.8188406135337951</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>218.5162354</v>
+        <v>218.51623537</v>
       </c>
       <c r="C64" s="5">
-        <v>3.0491207000000031</v>
+        <v>3.0491207100000111</v>
       </c>
       <c r="D64" s="5">
-        <v>18.367524579680783</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>18.367524648362753</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>221.35878919999999</v>
+        <v>221.35878915999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8425537999999904</v>
+        <v>2.8425537899999824</v>
       </c>
       <c r="D65" s="5">
-        <v>16.776842642832769</v>
+        <v>16.77684258199783</v>
       </c>
       <c r="E65" s="5">
-        <v>12.219002051437023</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>12.219002053914817</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>220.91460570000001</v>
+        <v>220.91460566000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
-        <v>-2.3815486876323622</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-2.3815486880579773</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>222.386844</v>
+        <v>222.38684398999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4722382999999866</v>
+        <v>1.4722383299999819</v>
       </c>
       <c r="D67" s="5">
-        <v>8.296878384375983</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.2968785612448137</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>223.59811640000001</v>
+        <v>223.59811635</v>
       </c>
       <c r="C68" s="5">
-        <v>1.2112724000000128</v>
+        <v>1.2112723600000095</v>
       </c>
       <c r="D68" s="5">
-        <v>6.7354263920746504</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.7354261632567525</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>224.22864609999999</v>
+        <v>224.22864612999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.63052969999998254</v>
+        <v>0.63052977999998916</v>
       </c>
       <c r="D69" s="5">
-        <v>3.4368883111006943</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>3.4368887547300497</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>225.4593567</v>
+        <v>225.45935667000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.230710600000009</v>
+        <v>1.2307105400000182</v>
       </c>
       <c r="D70" s="5">
-        <v>6.7888786653268696</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>6.7888783233629235</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>227.708921</v>
+        <v>227.70892101000001</v>
       </c>
       <c r="C71" s="5">
-        <v>2.249564300000003</v>
+        <v>2.2495643400000063</v>
       </c>
       <c r="D71" s="5">
-        <v>12.652642309875661</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>12.652642549119332</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>226.1490752</v>
+        <v>226.14907518999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.5598458000000051</v>
+        <v>-1.5598458200000209</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.9174688562558053</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-7.9174689536434473</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>227.7040423</v>
+        <v>227.70404231000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5549670999999989</v>
+        <v>1.5549671200000148</v>
       </c>
       <c r="D73" s="5">
-        <v>8.5703136045581338</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>8.5703137193845702</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>230.73832390000001</v>
+        <v>230.73832388</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0342816000000141</v>
+        <v>3.0342815699999903</v>
       </c>
       <c r="D74" s="5">
-        <v>17.216275333678823</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>17.216275149984494</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>232.003345</v>
+        <v>232.00334498999999</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2650210999999842</v>
+        <v>1.2650211099999922</v>
       </c>
       <c r="D75" s="5">
-        <v>6.7810423352869575</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>6.7810423911235373</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>232.81754710000001</v>
+        <v>232.81754705</v>
       </c>
       <c r="C76" s="5">
-        <v>0.81420210000001703</v>
+        <v>0.81420206000001372</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2935746800025099</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.2935744651691365</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>235.66836029999999</v>
+        <v>235.66836033999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.8508131999999762</v>
+        <v>2.8508132899999907</v>
       </c>
       <c r="D77" s="5">
-        <v>15.72490954538026</v>
+        <v>15.724910079321708</v>
       </c>
       <c r="E77" s="5">
-        <v>6.4644241828912152</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.4644242201997715</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>237.04345570000001</v>
+        <v>237.04345569</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3750954000000206</v>
+        <v>1.3750953500000094</v>
       </c>
       <c r="D78" s="5">
-        <v>7.2309802049867811</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>7.2309799322985757</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>237.41307230000001</v>
+        <v>237.41307230999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.36961660000000052</v>
+        <v>0.36961661999998796</v>
       </c>
       <c r="D79" s="5">
-        <v>1.8872639601978936</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.8872640632755955</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>239.41361649999999</v>
+        <v>239.41361645999999</v>
       </c>
       <c r="C80" s="5">
-        <v>2.0005441999999789</v>
+        <v>2.0005441499999961</v>
       </c>
       <c r="D80" s="5">
-        <v>10.593760678305241</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>10.59376040067681</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>241.75591019999999</v>
+        <v>241.75591018</v>
       </c>
       <c r="C81" s="5">
-        <v>2.342293699999999</v>
+        <v>2.3422937200000149</v>
       </c>
       <c r="D81" s="5">
-        <v>12.392941319089301</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>12.392941432849236</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>242.50649920000001</v>
+        <v>242.50649917000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.75058900000001927</v>
+        <v>0.75058899000001134</v>
       </c>
       <c r="D82" s="5">
-        <v>3.7899698880535126</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.7899698370138957</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>243.75553350000001</v>
+        <v>243.75553352</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2490343000000053</v>
+        <v>1.2490343499999881</v>
       </c>
       <c r="D83" s="5">
-        <v>6.3587474482466932</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>6.3587477108556945</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>243.47773380000001</v>
+        <v>243.47773379</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.27779970000000276</v>
+        <v>-0.27779972999999814</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.3590584048889132</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.3590585506261021</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>245.71330979999999</v>
+        <v>245.71330983999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.2355759999999805</v>
+        <v>2.2355760499999917</v>
       </c>
       <c r="D85" s="5">
-        <v>11.59202886868953</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>11.59202914168327</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>246.2173147</v>
+        <v>246.21731467999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.50400490000001241</v>
+        <v>0.50400483999999324</v>
       </c>
       <c r="D86" s="5">
-        <v>2.489388532177883</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.4893882320637051</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>249.11779010000001</v>
+        <v>249.11779013</v>
       </c>
       <c r="C87" s="5">
-        <v>2.9004754000000048</v>
+        <v>2.9004754500000161</v>
       </c>
       <c r="D87" s="5">
-        <v>15.089002512732574</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>15.089002791230378</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>252.5415974</v>
+        <v>252.54159743</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
-        <v>17.798067626972227</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>17.798067624664316</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>253.5318523</v>
+        <v>253.53185225999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.9902548999999965</v>
+        <v>0.99025482999999781</v>
       </c>
       <c r="D89" s="5">
-        <v>4.8082029162087148</v>
+        <v>4.808202568375286</v>
       </c>
       <c r="E89" s="5">
-        <v>7.5799279874736891</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>7.5799279522411167</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>254.69157190000001</v>
+        <v>254.69157190999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1597196000000167</v>
+        <v>1.1597196499999995</v>
       </c>
       <c r="D90" s="5">
-        <v>5.6293318862014052</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.6293321359524473</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>257.96471400000001</v>
+        <v>257.96471394999998</v>
       </c>
       <c r="C91" s="5">
-        <v>3.2731421000000012</v>
+        <v>3.273142039999982</v>
       </c>
       <c r="D91" s="5">
-        <v>16.559793454558513</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>16.559793128533819</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
-        <v>1.543116399999974</v>
+        <v>1.5431164500000136</v>
       </c>
       <c r="D92" s="5">
-        <v>7.4192082343915944</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>7.4192084842379824</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>259.33807089999999</v>
+        <v>259.33807091</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.16975949999999784</v>
+        <v>-0.16975948999998991</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.78217318897003674</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-0.78217314306028296</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>262.1832015</v>
+        <v>262.18320145000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.8451306000000045</v>
+        <v>2.8451305400000138</v>
       </c>
       <c r="D94" s="5">
-        <v>13.989024119014392</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>13.989023805408651</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>262.64104859999998</v>
+        <v>262.64104863</v>
       </c>
       <c r="C95" s="5">
-        <v>0.45784709999998086</v>
+        <v>0.45784717999998747</v>
       </c>
       <c r="D95" s="5">
-        <v>2.1157887631516603</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.1157891368105419</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>266.50219270000002</v>
+        <v>266.50219271999998</v>
       </c>
       <c r="C96" s="5">
-        <v>3.8611441000000468</v>
+        <v>3.861144089999982</v>
       </c>
       <c r="D96" s="5">
-        <v>19.14016455488261</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>19.140164498870192</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>268.37418830000001</v>
+        <v>268.37418824999997</v>
       </c>
       <c r="C97" s="5">
-        <v>1.8719955999999911</v>
+        <v>1.8719955299999924</v>
       </c>
       <c r="D97" s="5">
-        <v>8.7625766084074463</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>8.7625762673017924</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>269.43478699999997</v>
+        <v>269.43478701999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.0605986999999573</v>
+        <v>1.0605987700000128</v>
       </c>
       <c r="D98" s="5">
-        <v>4.8467757310337367</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.8467760588309261</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>268.4400622</v>
+        <v>268.44006221000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.99472479999997176</v>
+        <v>-0.9947248099999797</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.3414127202010766</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.3414127626473897</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>270.04806760000002</v>
+        <v>270.04806754999998</v>
       </c>
       <c r="C100" s="5">
-        <v>1.6080054000000246</v>
+        <v>1.608005339999977</v>
       </c>
       <c r="D100" s="5">
-        <v>7.4298372368625909</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>7.4298369501476724</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>271.70333269999998</v>
+        <v>271.70333270999998</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6552650999999514</v>
+        <v>1.655265159999999</v>
       </c>
       <c r="D101" s="5">
-        <v>7.608530022121518</v>
+        <v>7.6085303087352285</v>
       </c>
       <c r="E101" s="5">
-        <v>7.167336267672586</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.1673362885247727</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>276.30386859999999</v>
+        <v>276.30386858000003</v>
       </c>
       <c r="C102" s="5">
-        <v>4.6005359000000112</v>
+        <v>4.6005358700000443</v>
       </c>
       <c r="D102" s="5">
-        <v>22.32183899756075</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>22.321838837286624</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>277.98908449999999</v>
+        <v>277.98908446000002</v>
       </c>
       <c r="C103" s="5">
-        <v>1.6852159000000029</v>
+        <v>1.685215879999987</v>
       </c>
       <c r="D103" s="5">
-        <v>7.5695450412755383</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>7.5695449489724176</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>280.00873280000002</v>
+        <v>280.00873276999999</v>
       </c>
       <c r="C104" s="5">
-        <v>2.0196483000000285</v>
+        <v>2.0196483099999796</v>
       </c>
       <c r="D104" s="5">
-        <v>9.0751941160351013</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>9.0751941641384892</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>283.72043889999998</v>
+        <v>283.72043888000002</v>
       </c>
       <c r="C105" s="5">
-        <v>3.711706099999958</v>
+        <v>3.7117061100000228</v>
       </c>
       <c r="D105" s="5">
-        <v>17.119325401026387</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>17.119325452532408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>286.31679029999998</v>
+        <v>286.31679025</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5963514000000032</v>
+        <v>2.5963513699999794</v>
       </c>
       <c r="D106" s="5">
-        <v>11.551220393934436</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>11.551220254531348</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>287.82500859999999</v>
+        <v>287.82500864000002</v>
       </c>
       <c r="C107" s="5">
-        <v>1.50821830000001</v>
+        <v>1.5082183900000246</v>
       </c>
       <c r="D107" s="5">
-        <v>6.5075791909719793</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>6.5075795917879375</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>290.36514740000001</v>
+        <v>290.36514742000003</v>
       </c>
       <c r="C108" s="5">
-        <v>2.5401388000000225</v>
+        <v>2.5401387800000066</v>
       </c>
       <c r="D108" s="5">
-        <v>11.119818782250368</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>11.119818688783578</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>291.80448339999998</v>
+        <v>291.80448335</v>
       </c>
       <c r="C109" s="5">
-        <v>1.4393359999999689</v>
+        <v>1.4393359299999702</v>
       </c>
       <c r="D109" s="5">
-        <v>6.1132663765524731</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.1132660706578079</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>293.97176990000003</v>
+        <v>293.97176991999999</v>
       </c>
       <c r="C110" s="5">
-        <v>2.1672865000000456</v>
+        <v>2.1672865699999875</v>
       </c>
       <c r="D110" s="5">
-        <v>9.2858670377950823</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>9.2858673517265409</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>298.02456030000002</v>
+        <v>298.02456031000003</v>
       </c>
       <c r="C111" s="5">
-        <v>4.0527903999999921</v>
+        <v>4.052790390000041</v>
       </c>
       <c r="D111" s="5">
-        <v>17.857478470958043</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>17.857478422194539</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>299.00648189999998</v>
+        <v>299.00648188000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.9819215999999642</v>
+        <v>0.98192156999999725</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0261598280716182</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.026159702688159</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>301.16672369999998</v>
+        <v>301.16672371999999</v>
       </c>
       <c r="C113" s="5">
-        <v>2.1602417999999943</v>
+        <v>2.1602418399999692</v>
       </c>
       <c r="D113" s="5">
-        <v>9.0226102104744363</v>
+        <v>9.0226103848623609</v>
       </c>
       <c r="E113" s="5">
-        <v>10.843956423799872</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>10.843956427081247</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>302.58240949999998</v>
+        <v>302.58240945</v>
       </c>
       <c r="C114" s="5">
-        <v>1.4156858000000057</v>
+        <v>1.415685730000007</v>
       </c>
       <c r="D114" s="5">
-        <v>5.7889507527923545</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.7889504587168128</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>305.09938549999998</v>
+        <v>305.09938548000002</v>
       </c>
       <c r="C115" s="5">
-        <v>2.5169759999999997</v>
+        <v>2.5169760300000235</v>
       </c>
       <c r="D115" s="5">
-        <v>10.451564648538692</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>10.451564780672463</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>306.09114039999997</v>
+        <v>306.09114040999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.99175489999998945</v>
+        <v>0.9917549299999564</v>
       </c>
       <c r="D116" s="5">
-        <v>3.9712146964690387</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.9712148190165886</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>308.35906210000002</v>
+        <v>308.35906212999998</v>
       </c>
       <c r="C117" s="5">
-        <v>2.2679217000000449</v>
+        <v>2.2679217200000039</v>
       </c>
       <c r="D117" s="5">
-        <v>9.2625871501686099</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>9.262587234894081</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>305.58118050000002</v>
+        <v>305.58118051000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.7778816000000006</v>
+        <v>-2.7778816199999596</v>
       </c>
       <c r="D118" s="5">
-        <v>-10.290453982741798</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-10.290454052246378</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>308.24031810000002</v>
+        <v>308.24031804999998</v>
       </c>
       <c r="C119" s="5">
-        <v>2.6591376000000082</v>
+        <v>2.6591375399999606</v>
       </c>
       <c r="D119" s="5">
-        <v>10.956839737263691</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>10.956839477710268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>310.79133739999997</v>
+        <v>310.79133736</v>
       </c>
       <c r="C120" s="5">
-        <v>2.5510192999999504</v>
+        <v>2.5510193100000151</v>
       </c>
       <c r="D120" s="5">
-        <v>10.396049784264205</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>10.396049828653563</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>309.47812690000001</v>
+        <v>309.47812692999997</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.3132104999999683</v>
+        <v>-1.3132104300000265</v>
       </c>
       <c r="D121" s="5">
-        <v>-4.9542609824279165</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-4.9542607250734338</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>313.06227799999999</v>
+        <v>313.06227795000001</v>
       </c>
       <c r="C122" s="5">
-        <v>3.5841510999999855</v>
+        <v>3.5841510200000357</v>
       </c>
       <c r="D122" s="5">
-        <v>14.817841191575475</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>14.817840837959494</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>316.13127730000002</v>
+        <v>316.13127734</v>
       </c>
       <c r="C123" s="5">
-        <v>3.06899930000003</v>
+        <v>3.0689993899999877</v>
       </c>
       <c r="D123" s="5">
-        <v>12.419254233473676</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>12.419254619623388</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>317.63531019999999</v>
+        <v>317.63531015000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.5040328999999701</v>
+        <v>1.5040328100000124</v>
       </c>
       <c r="D124" s="5">
-        <v>5.8609310085164124</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.8609306478148993</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>319.5806149</v>
+        <v>319.58061488999999</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9453047000000083</v>
+        <v>1.9453047399999832</v>
       </c>
       <c r="D125" s="5">
-        <v>7.601873867169151</v>
+        <v>7.6018740300211052</v>
       </c>
       <c r="E125" s="5">
-        <v>6.1141851841316264</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.1141851737643194</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>320.58147109999999</v>
+        <v>320.58147114000002</v>
       </c>
       <c r="C126" s="5">
-        <v>1.000856199999987</v>
+        <v>1.0008562500000266</v>
       </c>
       <c r="D126" s="5">
-        <v>3.8235497402453245</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.8235499346830348</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>322.33448170000003</v>
+        <v>322.33448165999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7530106000000387</v>
+        <v>1.7530105199999753</v>
       </c>
       <c r="D127" s="5">
-        <v>6.7628575898366572</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>6.7628572709979684</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>325.98445190000001</v>
+        <v>325.98445186999999</v>
       </c>
       <c r="C128" s="5">
-        <v>3.6499701999999843</v>
+        <v>3.6499702099999922</v>
       </c>
       <c r="D128" s="5">
-        <v>14.467299999074235</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>14.467300043120135</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>325.09913599999999</v>
+        <v>325.09913597000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.88531590000002325</v>
+        <v>-0.8853158999999664</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.2107454035573801</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-3.2107454038481698</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>325.28686160000001</v>
+        <v>325.28686159</v>
       </c>
       <c r="C130" s="5">
-        <v>0.18772560000002159</v>
+        <v>0.18772561999998061</v>
       </c>
       <c r="D130" s="5">
-        <v>0.6951342436543273</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.69513431801258019</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>330.04010649999998</v>
+        <v>330.04010650999999</v>
       </c>
       <c r="C131" s="5">
-        <v>4.7532448999999701</v>
+        <v>4.753244919999986</v>
       </c>
       <c r="D131" s="5">
-        <v>19.015179034388296</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>19.015179121566518</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>328.78952520000001</v>
+        <v>328.78952518</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.2505812999999648</v>
+        <v>-1.2505813299999886</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.4534404704755781</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-4.4534405749598438</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>329.83722039999998</v>
+        <v>329.83722036</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0476951999999642</v>
+        <v>1.0476951800000052</v>
       </c>
       <c r="D133" s="5">
-        <v>3.8915597897034138</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.8915597143496017</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>332.21236349999998</v>
+        <v>332.21236353</v>
       </c>
       <c r="C134" s="5">
-        <v>2.3751431000000025</v>
+        <v>2.3751431700000012</v>
       </c>
       <c r="D134" s="5">
-        <v>8.9917306025617769</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>8.9917308792816009</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>331.59274269999997</v>
+        <v>331.59274271999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.61962080000000697</v>
+        <v>-0.6196208100000149</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2153441595555989</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.2153441947447727</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>331.35031859999998</v>
+        <v>331.35031862</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.87378879421027289</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-0.87378879415780375</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>332.607101</v>
+        <v>332.60710096000003</v>
       </c>
       <c r="C137" s="5">
-        <v>1.2567824000000201</v>
+        <v>1.2567823400000293</v>
       </c>
       <c r="D137" s="5">
-        <v>4.6476531923438369</v>
+        <v>4.6476529655250731</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0761189798937281</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.0761189706339795</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>333.85212489999998</v>
+        <v>333.85212491999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2450238999999783</v>
+        <v>1.2450239599999691</v>
       </c>
       <c r="D138" s="5">
-        <v>4.5855136693916609</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>4.5855138955081198</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>334.81430490000002</v>
+        <v>334.81430487</v>
       </c>
       <c r="C139" s="5">
-        <v>0.96218000000004622</v>
+        <v>0.96217995000000656</v>
       </c>
       <c r="D139" s="5">
-        <v>3.5138165912682817</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.5138164055533938</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>335.07805589999998</v>
+        <v>335.07805588000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.26375099999995655</v>
+        <v>0.26375101000002132</v>
       </c>
       <c r="D140" s="5">
-        <v>0.94941013240845695</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.94941016864664718</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>334.0996427</v>
+        <v>334.09964269</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.97841319999997722</v>
+        <v>-0.97841319000002613</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.448218855518892</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.4482188210426479</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>334.77426500000001</v>
+        <v>334.77426494999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.67462230000001</v>
+        <v>0.67462225999997827</v>
       </c>
       <c r="D142" s="5">
-        <v>2.4501617418644317</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.4501615950453859</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>334.97220119999997</v>
+        <v>334.97220117000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19793619999995826</v>
+        <v>0.19793622000003097</v>
       </c>
       <c r="D143" s="5">
-        <v>0.71181506265474148</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.71181513491924697</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>331.79382570000001</v>
+        <v>331.79382571000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.1783754999999587</v>
+        <v>-3.1783754599999838</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.810363301633963</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.810363173523251</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0267915000000016</v>
+        <v>1.0267914899999937</v>
       </c>
       <c r="D145" s="5">
-        <v>3.777465311481043</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.7774652739477776</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>330.86978010000001</v>
+        <v>330.86978009000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.9508371000000011</v>
+        <v>-1.950837110000009</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.8114457671450186</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-6.8114458009427832</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>329.31792300000001</v>
+        <v>329.31792302000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.5518571000000065</v>
+        <v>-1.5518570699999827</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.4853395794629005</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.4853394763038406</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>330.0756576</v>
+        <v>330.07565756000002</v>
       </c>
       <c r="C148" s="5">
-        <v>0.75773459999999204</v>
+        <v>0.75773454000000129</v>
       </c>
       <c r="D148" s="5">
-        <v>2.7963168367836744</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.7963166123804006</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>327.95546610000002</v>
+        <v>327.95546605999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.1201914999999758</v>
+        <v>-2.1201915000000326</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.4414549931462233</v>
+        <v>-7.4414549940164836</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.3985374593670996</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.3985374595353095</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>326.05729530000002</v>
+        <v>326.05729525999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.7285829550897569</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.7285829558845434</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>324.91214380000002</v>
+        <v>324.91214377</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.1451514999999972</v>
+        <v>-1.1451514899999893</v>
       </c>
       <c r="D151" s="5">
-        <v>-4.1340756777813903</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-4.1340756428725811</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>325.64031679999999</v>
+        <v>325.64031678999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.72817299999996976</v>
+        <v>0.72817301999998563</v>
       </c>
       <c r="D152" s="5">
-        <v>2.7227644957640518</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.7227645717260884</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>324.78181799999999</v>
+        <v>324.78181804000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.85849880000000667</v>
+        <v>-0.858498749999967</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.1181375689922297</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.1181373901074894</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.71560329999999794</v>
+        <v>0.71560325999996621</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6762799947879667</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.6762798430410184</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>324.60259559999997</v>
+        <v>324.60259561999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.8948257000000126</v>
+        <v>-0.89482567999999674</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2494970755180042</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.2494970039839033</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>323.93725380000001</v>
+        <v>323.93725382000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.4321141466780549</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.4321141465298179</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>324.48162359999998</v>
+        <v>324.48162359000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.54436979999996993</v>
+        <v>0.54436977000000297</v>
       </c>
       <c r="D157" s="5">
-        <v>2.0353182446896323</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.03531813135851</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>321.5515054</v>
+        <v>321.55150535000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.9301181999999812</v>
+        <v>-2.930118240000013</v>
       </c>
       <c r="D158" s="5">
-        <v>-10.313869027285616</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-10.313869161467936</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>319.5161635</v>
+        <v>319.51616352000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.0353418999999917</v>
+        <v>-2.035341829999993</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.3367712012235131</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-7.3367709587156877</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>319.32891810000001</v>
+        <v>319.32891805000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.18724539999999479</v>
+        <v>-0.18724546999999347</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.70097132352111569</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.70097158468511722</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>316.47026620000003</v>
+        <v>316.47026620999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.8586518999999839</v>
+        <v>-2.85865184000005</v>
       </c>
       <c r="D161" s="5">
-        <v>-10.229022684024525</v>
+        <v>-10.229022481310823</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.5020608244711871</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-3.5020608096523631</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
-        <v>2.2683910999999739</v>
+        <v>2.2683910900000228</v>
       </c>
       <c r="D162" s="5">
-        <v>8.9486661541927859</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>8.9486661128817211</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>317.37202660000003</v>
+        <v>317.37202657</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.3666306999999733</v>
+        <v>-1.3666307299999971</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0255307974446222</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.0255309051758239</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>314.37339350000002</v>
+        <v>314.37339349000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.9986331000000064</v>
+        <v>-2.9986330799999905</v>
       </c>
       <c r="D164" s="5">
-        <v>-10.766966712000347</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-10.766966644843102</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>315.06752139999998</v>
+        <v>315.06752145000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.69412789999995539</v>
+        <v>0.69412796000000299</v>
       </c>
       <c r="D165" s="5">
-        <v>2.6819812949531618</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>2.681981529690991</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>317.612234</v>
+        <v>317.61223396000003</v>
       </c>
       <c r="C166" s="5">
-        <v>2.5447126000000253</v>
+        <v>2.5447125100000108</v>
       </c>
       <c r="D166" s="5">
-        <v>10.134410918885584</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>10.134410542706963</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>315.96202410000001</v>
+        <v>315.96202411000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.650209899999993</v>
+        <v>-1.6502098500000102</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.0596924776322725</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-6.0596922999847092</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>316.83494489999998</v>
+        <v>316.83494490999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.87292079999997441</v>
       </c>
       <c r="D168" s="5">
-        <v>3.3661303699934031</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.3661303698851786</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>317.9123816</v>
+        <v>317.91238155999997</v>
       </c>
       <c r="C169" s="5">
-        <v>1.0774367000000211</v>
+        <v>1.0774366499999815</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1579453446068282</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>4.1579451478943596</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>317.56768369999998</v>
+        <v>317.56768367000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.34469790000002831</v>
+        <v>-0.34469788999996354</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.2933742493459688</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.2933742122089198</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>317.74541319999997</v>
+        <v>317.74541313999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.1777294999999981</v>
+        <v>0.1777294699999743</v>
       </c>
       <c r="D171" s="5">
-        <v>0.67366147451526359</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.67366136051736358</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>316.66622059999997</v>
+        <v>316.66622059000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.0791925999999989</v>
+        <v>-1.0791925499999593</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.0004084372108899</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-4.0004082560577974</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>316.93446870000002</v>
+        <v>316.93446867</v>
       </c>
       <c r="C173" s="5">
-        <v>0.26824810000005073</v>
+        <v>0.26824807999997802</v>
       </c>
       <c r="D173" s="5">
-        <v>1.021269968781624</v>
+        <v>1.0212698923149022</v>
       </c>
       <c r="E173" s="5">
-        <v>0.14668123662102683</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.14668122397698546</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>316.12197659999998</v>
+        <v>316.12197658999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.81249210000004268</v>
+        <v>-0.81249208000002682</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.0333089685746661</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-3.0333088952405052</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>314.55131970000002</v>
+        <v>314.55131974</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5706568999999604</v>
+        <v>-1.5706568499999776</v>
       </c>
       <c r="D175" s="5">
-        <v>-5.8019583384343871</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-5.8019581589321856</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>313.82386919999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.72745050000003175</v>
+        <v>-0.72745054000000664</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.7401642034246665</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.740164351841412</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>314.67477050000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.85090130000003228</v>
       </c>
       <c r="D177" s="5">
         <v>3.3026394638906886</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>312.64981449999999</v>
+        <v>312.64981448999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.0249560000000315</v>
+        <v>-2.0249560100000394</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.4545621302821274</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-7.4545621658026251</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>312.37544509999998</v>
+        <v>312.37544507000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.27436940000001186</v>
+        <v>-0.27436941999997089</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.0480057323879022</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.0480058084465171</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>315.61925009999999</v>
+        <v>315.61925001999998</v>
       </c>
       <c r="C180" s="5">
-        <v>3.2438050000000089</v>
+        <v>3.2438049499999693</v>
       </c>
       <c r="D180" s="5">
-        <v>13.198102783346211</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.198102569494253</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>314.97009220000001</v>
+        <v>314.97009215000003</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.64915789999997742</v>
+        <v>-0.64915786999995362</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.4404008351608386</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.4404007242651238</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>315.46398019999998</v>
+        <v>315.46398015</v>
       </c>
       <c r="C182" s="5">
         <v>0.49388799999996991</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8979697674967433</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.8979697678006113</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>317.63099820000002</v>
       </c>
       <c r="C183" s="5">
-        <v>2.1670180000000414</v>
+        <v>2.1670180500000242</v>
       </c>
       <c r="D183" s="5">
-        <v>8.5618439166174731</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>8.5618441230977957</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>316.99347610000001</v>
+        <v>316.99347613999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.63752210000001241</v>
+        <v>-0.63752206000003753</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.3821275019239141</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.3821273541084875</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>318.70172129999997</v>
+        <v>318.70172130999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7082451999999648</v>
+        <v>1.7082451699999979</v>
       </c>
       <c r="D185" s="5">
-        <v>6.6618268131592995</v>
+        <v>6.6618266918103464</v>
       </c>
       <c r="E185" s="5">
-        <v>0.55760820438650605</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.55760821706019037</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>320.84301859999999</v>
+        <v>320.84301857999998</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1412973000000193</v>
+        <v>2.1412972699999955</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3672905333065586</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>8.3672904114413083</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>320.99465140000001</v>
+        <v>320.99465134000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15163280000001578</v>
+        <v>0.15163276000004089</v>
       </c>
       <c r="D187" s="5">
-        <v>0.56860542302157313</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.56860527267168504</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>322.08831149999997</v>
+        <v>322.08831144999999</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0936600999999655</v>
+        <v>1.0936601099999734</v>
       </c>
       <c r="D188" s="5">
-        <v>4.1660087892153141</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.1660088288175245</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>324.32182649999999</v>
+        <v>324.32182648000003</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2335150000000112</v>
+        <v>2.233515030000035</v>
       </c>
       <c r="D189" s="5">
-        <v>8.6462022961407481</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.6462024181327646</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>324.36417089999998</v>
+        <v>324.36417083999999</v>
       </c>
       <c r="C190" s="5">
-        <v>4.2344399999990401E-2</v>
+        <v>4.234435999995867E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.15678804367209587</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.15678789546764715</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>325.62050850000003</v>
+        <v>325.62050851999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.2563376000000517</v>
+        <v>1.2563376800000015</v>
       </c>
       <c r="D191" s="5">
-        <v>4.7481803193684557</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.748180629085641</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>327.07968360000001</v>
+        <v>327.07968361000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4591750999999817</v>
+        <v>1.4591750900000307</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5119927781268174</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5119927390695489</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>326.8605177</v>
+        <v>326.86051773000003</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.21916590000000724</v>
+        <v>-0.21916587999999138</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.80112585279172865</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.80112577992966783</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>329.20916999999997</v>
+        <v>329.20916978999998</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3486522999999693</v>
+        <v>2.3486520599999494</v>
       </c>
       <c r="D194" s="5">
-        <v>8.9716470500934342</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.9716460959273103</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>328.84855270000003</v>
+        <v>328.84855275000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.36061729999994441</v>
+        <v>-0.36061703999996553</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.3065951702661449</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.3065942347262216</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>331.01067669999998</v>
+        <v>331.01067671999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.1621239999999489</v>
+        <v>2.1621239699999819</v>
       </c>
       <c r="D196" s="5">
-        <v>8.181452305314707</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.1814521863698744</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>332.93863879999998</v>
+        <v>332.93863886999998</v>
       </c>
       <c r="C197" s="5">
-        <v>1.927962100000002</v>
+        <v>1.9279621499999848</v>
       </c>
       <c r="D197" s="5">
-        <v>7.2176712293636536</v>
+        <v>7.217671422134031</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4671605292644578</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.467160547950666</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>335.16524040000002</v>
+        <v>335.16524049999998</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2266016000000377</v>
+        <v>2.2266016300000047</v>
       </c>
       <c r="D198" s="5">
-        <v>8.3271381883438966</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>8.32713830288181</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>337.45079779999998</v>
+        <v>337.45079785000001</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2855573999999592</v>
+        <v>2.2855573500000332</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4970288755598524</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>8.4970286800172943</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>341.22116410000001</v>
+        <v>341.22116407999999</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7703663000000347</v>
+        <v>3.7703662299999792</v>
       </c>
       <c r="D200" s="5">
-        <v>14.263102601267441</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>14.263102317735733</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>339.78352819999998</v>
+        <v>339.7835278</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.4376359000000321</v>
+        <v>-1.4376362799999924</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.9403226085284473</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-4.9403238845413755</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>341.98008170000003</v>
+        <v>341.98008177999998</v>
       </c>
       <c r="C202" s="5">
-        <v>2.19655350000005</v>
+        <v>2.196553979999976</v>
       </c>
       <c r="D202" s="5">
-        <v>8.0393298096322674</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>8.0393316391508041</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>344.8030569</v>
+        <v>344.80305700000002</v>
       </c>
       <c r="C203" s="5">
-        <v>2.8229751999999735</v>
+        <v>2.8229752200000462</v>
       </c>
       <c r="D203" s="5">
-        <v>10.368095599507864</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>10.368095673793221</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>342.74836249999998</v>
+        <v>342.74836255000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.0546944000000167</v>
+        <v>-2.0546944499999995</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.9210718401458982</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-6.9210720011437683</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>344.29499499999997</v>
+        <v>344.29499507000003</v>
       </c>
       <c r="C205" s="5">
-        <v>1.546632499999987</v>
+        <v>1.5466325200000028</v>
       </c>
       <c r="D205" s="5">
-        <v>5.5513640218198823</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.5513640945672904</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>347.11350520000002</v>
+        <v>347.11350485000003</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8185102000000484</v>
+        <v>2.8185097799999994</v>
       </c>
       <c r="D206" s="5">
-        <v>10.278187811582074</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>10.278186208185947</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>347.94420839999998</v>
+        <v>347.94420838000002</v>
       </c>
       <c r="C207" s="5">
-        <v>0.83070319999995945</v>
+        <v>0.83070352999999386</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9099126843032286</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.909913858507629</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>350.08824929999997</v>
+        <v>350.08824935000001</v>
       </c>
       <c r="C208" s="5">
-        <v>2.1440408999999931</v>
+        <v>2.1440409699999918</v>
       </c>
       <c r="D208" s="5">
-        <v>7.6502551409190156</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>7.6502553996692813</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>352.3635079</v>
+        <v>352.36350812000001</v>
       </c>
       <c r="C209" s="5">
-        <v>2.2752586000000292</v>
+        <v>2.2752587699999935</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0838214801025607</v>
+        <v>8.0838221046551251</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8343691107804352</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.8343691546071108</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>352.92870629999999</v>
+        <v>352.92870656999997</v>
       </c>
       <c r="C210" s="5">
-        <v>0.56519839999998567</v>
+        <v>0.56519844999996849</v>
       </c>
       <c r="D210" s="5">
-        <v>1.9418971220239944</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.9418972941080304</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>356.155171</v>
+        <v>356.15517139999997</v>
       </c>
       <c r="C211" s="5">
-        <v>3.2264647000000082</v>
+        <v>3.2264648299999976</v>
       </c>
       <c r="D211" s="5">
-        <v>11.539126896865803</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>11.539127376143576</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>360.83116050000001</v>
+        <v>360.83116037000002</v>
       </c>
       <c r="C212" s="5">
-        <v>4.6759895000000142</v>
+        <v>4.6759889700000485</v>
       </c>
       <c r="D212" s="5">
-        <v>16.943845428202131</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>16.943843346528851</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>361.95734979999997</v>
+        <v>361.95734921000002</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1261892999999645</v>
+        <v>1.1261888399999975</v>
       </c>
       <c r="D213" s="5">
-        <v>3.8102830733898196</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.8102814916362471</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>364.87182250000001</v>
+        <v>364.87182266000002</v>
       </c>
       <c r="C214" s="5">
-        <v>2.914472700000033</v>
+        <v>2.9144734500000027</v>
       </c>
       <c r="D214" s="5">
-        <v>10.101976370297283</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>10.10197910329671</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>368.37156700000003</v>
+        <v>368.37156692999997</v>
       </c>
       <c r="C215" s="5">
-        <v>3.4997445000000198</v>
+        <v>3.499744269999951</v>
       </c>
       <c r="D215" s="5">
-        <v>12.137096472581277</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>12.137095626795013</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>367.55312800000002</v>
+        <v>367.55312823999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.81843900000001213</v>
+        <v>-0.81843868999999358</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.6337914355954117</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.6337904506476661</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>371.20184319999998</v>
+        <v>371.20184289000002</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6487151999999696</v>
+        <v>3.6487146500000449</v>
       </c>
       <c r="D217" s="5">
-        <v>12.584864987293765</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>12.584862976854239</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>370.6741869</v>
+        <v>370.67418604</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.52765629999998964</v>
+        <v>-0.52765685000002804</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.6925039595515168</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.6925057113578279</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>376.9038966</v>
+        <v>376.90389644999999</v>
       </c>
       <c r="C219" s="5">
-        <v>6.2297097000000008</v>
+        <v>6.2297104099999956</v>
       </c>
       <c r="D219" s="5">
-        <v>22.14041911365512</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>22.140421930873799</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>380.09598920000002</v>
+        <v>380.09598929999999</v>
       </c>
       <c r="C220" s="5">
-        <v>3.1920926000000236</v>
+        <v>3.1920928499999945</v>
       </c>
       <c r="D220" s="5">
-        <v>10.650126361645263</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>10.650127239416118</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>380.98943550000001</v>
+        <v>380.98943593000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.8934462999999937</v>
+        <v>0.89344663000002811</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8574506091307628</v>
+        <v>2.85745167746847</v>
       </c>
       <c r="E221" s="5">
-        <v>8.1239762229078352</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>8.1239762774331545</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>382.35246330000001</v>
+        <v>382.35246440999998</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3630277999999976</v>
+        <v>1.3630284799999686</v>
       </c>
       <c r="D222" s="5">
-        <v>4.378610395668292</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.3786126182314922</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>384.72791749999999</v>
+        <v>384.72791918000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.3754541999999788</v>
+        <v>2.375454770000033</v>
       </c>
       <c r="D223" s="5">
-        <v>7.7153782661312009</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>7.7153801580122972</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>383.29930430000002</v>
+        <v>383.29930380000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.4286131999999725</v>
+        <v>-1.4286153799999965</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.3660813850905589</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.3660878933832414</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>383.9070054</v>
+        <v>383.90700454</v>
       </c>
       <c r="C225" s="5">
-        <v>0.60770109999998567</v>
+        <v>0.60770073999998431</v>
       </c>
       <c r="D225" s="5">
-        <v>1.9192155994524507</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.9192144551088974</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>384.33877519999999</v>
+        <v>384.33877524000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.43176979999998366</v>
+        <v>0.43177070000001549</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3579871083953421</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.3579899596372291</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>382.52660300000002</v>
+        <v>382.52660251999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.8121721999999636</v>
+        <v>-1.812172720000035</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.513599769656552</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.5136013104157939</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>381.36145060000001</v>
+        <v>381.36145063999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.1651524000000109</v>
+        <v>-1.1651518799999963</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.5945102488198155</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.594508675826813</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>381.69291550000003</v>
+        <v>381.69291432</v>
       </c>
       <c r="C229" s="5">
-        <v>0.3314649000000145</v>
+        <v>0.33146368000001303</v>
       </c>
       <c r="D229" s="5">
-        <v>1.047994854533485</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.0479909786826447</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>378.434955</v>
+        <v>378.43495332999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.2579605000000242</v>
+        <v>-3.257960990000015</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.7752391306965123</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.7752405613954156</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>381.78407970000001</v>
+        <v>381.78407915000003</v>
       </c>
       <c r="C231" s="5">
-        <v>3.3491247000000044</v>
+        <v>3.3491258200000402</v>
       </c>
       <c r="D231" s="5">
-        <v>11.152399763521871</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.152403728070425</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>378.3117297</v>
+        <v>378.31173002999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.4723500000000058</v>
+        <v>-3.4723491200000467</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.384339500947625</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.384337013681533</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>373.89621740000001</v>
+        <v>373.89621846</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.415512299999989</v>
+        <v>-4.4155115699999783</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.140930028501074</v>
+        <v>-13.140927982746032</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.8617886584416876</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.8617884909814864</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>368.60993630000002</v>
+        <v>368.60993910000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.2862810999999965</v>
+        <v>-5.2862793599999804</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.706983296685495</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.706978480761313</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>363.1017655</v>
+        <v>363.10176903000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.5081708000000162</v>
+        <v>-5.5081700700000056</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.528950962872713</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.528948833672995</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>357.46876200000003</v>
+        <v>357.46876125</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6330034999999725</v>
+        <v>-5.633007780000014</v>
       </c>
       <c r="D236" s="5">
-        <v>-17.107196491428066</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-17.107208248820971</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>351.61899779999999</v>
+        <v>351.61899692999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.8497642000000383</v>
+        <v>-5.8497643200000198</v>
       </c>
       <c r="D237" s="5">
-        <v>-17.962800589865591</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-17.962800960198166</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>349.14696249999997</v>
+        <v>349.14696272999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.4720353000000159</v>
+        <v>-2.472034199999996</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.117831465649461</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.1178280112280898</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>345.47431260000002</v>
+        <v>345.47431297000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.6726498999999535</v>
+        <v>-3.6726497599999561</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.917441901761238</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-11.917441466024281</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>343.31924409999999</v>
+        <v>343.31923898999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.1550685000000271</v>
+        <v>-2.1550739800000542</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.2340417057724764</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-7.2340594668495957</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>339.61854349999999</v>
+        <v>339.61854233000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7007006000000047</v>
+        <v>-3.7006966599999487</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.195056131238836</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-12.195044078360818</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>335.95706860000001</v>
+        <v>335.95706689999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.6614748999999733</v>
+        <v>-3.6614754300000527</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.197141189845674</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-12.197142891600976</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>332.28823080000001</v>
+        <v>332.28823025000003</v>
       </c>
       <c r="C243" s="5">
-        <v>-3.6688378000000057</v>
+        <v>-3.6688366499999461</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.345520498665385</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-12.345516917123279</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>329.65757029999997</v>
+        <v>329.65756980999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.6306605000000332</v>
+        <v>-2.6306604400000424</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.0972278537863378</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-9.0972276696550729</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>328.27520429999998</v>
+        <v>328.27520435999998</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3823659999999904</v>
+        <v>-1.3823654500000089</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.9175589701173532</v>
+        <v>-4.9175570656187055</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.201517687779639</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-12.201517920642102</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>326.63128399999999</v>
+        <v>326.63129548000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.6439202999999907</v>
+        <v>-1.6439088799999695</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8465205330042735</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-5.8464810293331944</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>322.5836956</v>
+        <v>322.58370301999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.0475883999999951</v>
+        <v>-4.0475924600000326</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.897528369506007</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-13.897540917956764</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>324.22982409999997</v>
+        <v>324.22981764999997</v>
       </c>
       <c r="C248" s="5">
-        <v>1.6461284999999748</v>
+        <v>1.6461146299999996</v>
       </c>
       <c r="D248" s="5">
-        <v>6.2983620016387576</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.2983072855335109</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>325.88418730000001</v>
+        <v>325.88418772</v>
       </c>
       <c r="C249" s="5">
-        <v>1.6543632000000343</v>
+        <v>1.6543700700000272</v>
       </c>
       <c r="D249" s="5">
-        <v>6.2977145474867768</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.2977415667933689</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>324.50870279999998</v>
+        <v>324.50870244999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.3754845000000273</v>
+        <v>-1.3754852700000129</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.9489923766970811</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-4.9489950769305846</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>324.23621220000001</v>
+        <v>324.23620856999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.27249059999996916</v>
+        <v>-0.27249388000001318</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.0030017199136987</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.0030137385307114</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>325.0352178</v>
+        <v>325.03520007999998</v>
       </c>
       <c r="C252" s="5">
-        <v>0.79900559999998677</v>
+        <v>0.79899151000000757</v>
       </c>
       <c r="D252" s="5">
-        <v>2.9975345010630594</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.9974809568252825</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>323.68665670000001</v>
+        <v>323.68664927999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.3485610999999835</v>
+        <v>-1.3485507999999982</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.8667076454324443</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-4.866671577997284</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>323.00625079999998</v>
+        <v>323.00624794999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.68040590000003931</v>
+        <v>-0.68040132999999514</v>
       </c>
       <c r="D254" s="5">
-        <v>-2.4935018382980623</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-2.4934853401436419</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>322.77181610000002</v>
+        <v>322.77182250999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23443469999995159</v>
+        <v>-0.23442543999999543</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.86747968307148149</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.86744556253733895</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>320.4451894</v>
+        <v>320.44520505000003</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.3266267000000198</v>
+        <v>-2.3266174599999658</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.3151022762107178</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-8.31507039288425</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>320.50202259999998</v>
+        <v>320.50204751000001</v>
       </c>
       <c r="C257" s="5">
-        <v>5.6833199999971384E-2</v>
+        <v>5.6842459999984385E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.21303613866336946</v>
+        <v>0.2130708727216879</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.3678857245935547</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.3678781542926464</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>316.48680510000003</v>
+        <v>316.48684236000003</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.0152174999999488</v>
+        <v>-4.0152051499999857</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.039683927569913</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-14.039642658145524</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>317.20707700000003</v>
+        <v>317.20708216000003</v>
       </c>
       <c r="C259" s="5">
-        <v>0.72027190000000019</v>
+        <v>0.72023980000000165</v>
       </c>
       <c r="D259" s="5">
-        <v>2.7654474533645113</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.7653223306996821</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>319.26037739999998</v>
+        <v>319.26034391000002</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0533003999999551</v>
+        <v>2.0532617499999901</v>
       </c>
       <c r="D260" s="5">
-        <v>8.050269918517472</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.0501128148106282</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>318.58948820000001</v>
+        <v>318.58945144</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.67088919999997643</v>
+        <v>-0.67089247000001251</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.4927216300094757</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.4927338982460023</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>317.87730329999999</v>
+        <v>317.87727193000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.71218490000001111</v>
+        <v>-0.71217950999999857</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6497808246950472</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.6497613183729563</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>319.02518309999999</v>
+        <v>319.02516702000003</v>
       </c>
       <c r="C263" s="5">
-        <v>1.1478797999999983</v>
+        <v>1.14789509000002</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4204014879761333</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.4204619879228968</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>319.8435556</v>
+        <v>319.84353655000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.8183725000000095</v>
+        <v>0.81836952999998402</v>
       </c>
       <c r="D264" s="5">
-        <v>3.122078370365089</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.122067039116394</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>319.93582759999998</v>
+        <v>319.93583193000001</v>
       </c>
       <c r="C265" s="5">
-        <v>9.2271999999979926E-2</v>
+        <v>9.229537999999593E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.34673907532662973</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.34682709270221768</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>322.78672490000002</v>
+        <v>322.78673758999997</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8508973000000424</v>
+        <v>2.8509056599999667</v>
       </c>
       <c r="D266" s="5">
-        <v>11.232952266503382</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.23298667742716</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>320.41762399999999</v>
+        <v>320.41765471000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.3691009000000349</v>
+        <v>-2.3690828799999508</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.4604520796557559</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.4603899831099287</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>320.29346320000002</v>
+        <v>320.29351281999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.1241607999999701</v>
+        <v>-0.12414189000003262</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.46400640927186654</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.46393584608795946</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>321.354849</v>
+        <v>321.35492412000002</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0613857999999823</v>
+        <v>1.0614113000000316</v>
       </c>
       <c r="D269" s="5">
-        <v>4.0498325534250146</v>
+        <v>4.0499309927370719</v>
       </c>
       <c r="E269" s="5">
-        <v>0.26609080126287488</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.26610644662836691</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>322.35726799999998</v>
+        <v>322.35735237</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0024189999999749</v>
+        <v>1.0024282499999799</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8081156401024829</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.8081504797109922</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>324.18470159999998</v>
+        <v>324.18470576999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8274336000000062</v>
+        <v>1.8273533999999927</v>
       </c>
       <c r="D271" s="5">
-        <v>7.0189289936741117</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.0186093947478323</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>326.466927</v>
+        <v>326.46684284999998</v>
       </c>
       <c r="C272" s="5">
-        <v>2.2822254000000157</v>
+        <v>2.2821370799999841</v>
       </c>
       <c r="D272" s="5">
-        <v>8.782766084529726</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>8.7824128160489003</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>326.10183160000003</v>
+        <v>326.10173299000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.36509539999997287</v>
+        <v>-0.36510985999996137</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.3337637609219799</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.3338166032732302</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>327.61725710000002</v>
+        <v>327.61716484999999</v>
       </c>
       <c r="C274" s="5">
-        <v>1.5154254999999921</v>
+        <v>1.5154318599999783</v>
       </c>
       <c r="D274" s="5">
-        <v>5.7212726668464997</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.7212990696444921</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>328.20590010000001</v>
+        <v>328.20584163000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.58864299999999048</v>
+        <v>0.58867678000001433</v>
       </c>
       <c r="D275" s="5">
-        <v>2.1775226240233536</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.177649440592444</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.20883650000002</v>
+        <v>327.20878689</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.99706359999998995</v>
+        <v>-0.99705474000001004</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.5852066662051985</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-3.5851759661989058</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>330.93293349999999</v>
+        <v>330.93287119000001</v>
       </c>
       <c r="C277" s="5">
-        <v>3.724096999999972</v>
+        <v>3.7240843000000154</v>
       </c>
       <c r="D277" s="5">
-        <v>14.545909718726403</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>14.545859313707176</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>331.60169910000002</v>
+        <v>331.60164806</v>
       </c>
       <c r="C278" s="5">
-        <v>0.66876560000002883</v>
+        <v>0.66877686999998787</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4521548886703437</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.4521971394878106</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>334.01030489999999</v>
+        <v>334.01039656</v>
       </c>
       <c r="C279" s="5">
-        <v>2.4086057999999753</v>
+        <v>2.4087485000000015</v>
       </c>
       <c r="D279" s="5">
-        <v>9.0730417510573638</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>9.0736023995939163</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>336.47397660000001</v>
+        <v>336.47421333</v>
       </c>
       <c r="C280" s="5">
-        <v>2.4636717000000203</v>
+        <v>2.463816769999994</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2192977510955778</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.2198601946386294</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>337.09013909999999</v>
+        <v>337.09041087999998</v>
       </c>
       <c r="C281" s="5">
-        <v>0.61616249999997308</v>
+        <v>0.61619754999998122</v>
       </c>
       <c r="D281" s="5">
-        <v>2.2197487032999508</v>
+        <v>2.2198746692022375</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8965466520780598</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.8966067045930872</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>337.52509409999999</v>
+        <v>337.52536117</v>
       </c>
       <c r="C282" s="5">
-        <v>0.4349550000000022</v>
+        <v>0.4349502900000175</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5594229847658347</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.5594047120027543</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>343.03145699999999</v>
+        <v>343.03164831999999</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5063628999999992</v>
+        <v>5.5062871499999915</v>
       </c>
       <c r="D283" s="5">
-        <v>21.432397980186547</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>21.432057688581807</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>344.96605460000001</v>
+        <v>344.96600373000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.9345976000000178</v>
+        <v>1.9343554100000233</v>
       </c>
       <c r="D284" s="5">
-        <v>6.9815693689728731</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.980664056148056</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>344.4931378</v>
+        <v>344.49211651000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.47291680000000724</v>
+        <v>-0.47388721999999461</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.6327424026341353</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-1.6360677385036104</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>346.46539810000002</v>
+        <v>346.46551324000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9722603000000163</v>
+        <v>1.9733967299999904</v>
       </c>
       <c r="D286" s="5">
-        <v>7.0906384376093312</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.0948753889781502</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>348.79895529999999</v>
+        <v>348.79895046000001</v>
       </c>
       <c r="C287" s="5">
-        <v>2.3335571999999729</v>
+        <v>2.3334372200000075</v>
       </c>
       <c r="D287" s="5">
-        <v>8.3886218827944106</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.3881715892368369</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>350.10488229999999</v>
+        <v>350.10470638999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.305926999999997</v>
+        <v>1.3057559299999753</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5865651181204559</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.5859519413884664</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>352.21792579999999</v>
+        <v>352.21754386999999</v>
       </c>
       <c r="C289" s="5">
-        <v>2.1130435000000034</v>
+        <v>2.112837479999996</v>
       </c>
       <c r="D289" s="5">
-        <v>7.4878699252231229</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>7.4871193510936074</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>353.60645119999998</v>
+        <v>353.60648279999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3885253999999918</v>
+        <v>1.3889389299999948</v>
       </c>
       <c r="D290" s="5">
-        <v>4.8346123925707918</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.8360889639458948</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>353.756396</v>
+        <v>353.75637520999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14994480000001431</v>
+        <v>0.14989241000000675</v>
       </c>
       <c r="D291" s="5">
-        <v>0.5100416083747783</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.50986294091224238</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>356.60361999999998</v>
+        <v>356.60424566</v>
       </c>
       <c r="C292" s="5">
-        <v>2.8472239999999829</v>
+        <v>2.8478704500000163</v>
       </c>
       <c r="D292" s="5">
-        <v>10.097475616428774</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>10.099871272978067</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>356.91129489999997</v>
+        <v>356.91214554999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.30767489999999498</v>
+        <v>0.30789988999998741</v>
       </c>
       <c r="D293" s="5">
-        <v>1.0402781715143306</v>
+        <v>1.0410406651018222</v>
       </c>
       <c r="E293" s="5">
-        <v>5.8800758316219781</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.8802428162384901</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>359.8147654</v>
+        <v>359.81550118000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9034705000000258</v>
+        <v>2.9033556300000214</v>
       </c>
       <c r="D294" s="5">
-        <v>10.210829238273167</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>10.210381590496432</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>360.75726680000002</v>
+        <v>360.75760160999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.94250140000002602</v>
+        <v>0.94210042999998223</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1889709606474526</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.1875880623273067</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>362.32728520000001</v>
+        <v>362.32684752</v>
       </c>
       <c r="C296" s="5">
-        <v>1.5700183999999808</v>
+        <v>1.5692459100000065</v>
       </c>
       <c r="D296" s="5">
-        <v>5.3492443112957089</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.3465439778201951</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>366.77457980000003</v>
+        <v>366.77253259000003</v>
       </c>
       <c r="C297" s="5">
-        <v>4.4472946000000206</v>
+        <v>4.4456850700000246</v>
       </c>
       <c r="D297" s="5">
-        <v>15.765261923909279</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.759186208213706</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>369.5457351</v>
+        <v>369.54563509000002</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7711552999999753</v>
+        <v>2.7731024999999931</v>
       </c>
       <c r="D298" s="5">
-        <v>9.4529812521831893</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>9.4599571886862179</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>369.7033558</v>
+        <v>369.70336329000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.1576206999999954</v>
+        <v>0.1577282000000082</v>
       </c>
       <c r="D299" s="5">
-        <v>0.51303307423735678</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.51338393257840398</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>371.54036359999998</v>
+        <v>371.54003039000003</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8370077999999808</v>
+        <v>1.8366670999999997</v>
       </c>
       <c r="D300" s="5">
-        <v>6.1283247968609622</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>6.1271568477357041</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>373.26764320000001</v>
+        <v>373.26748351999998</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7272796000000312</v>
+        <v>1.727453129999958</v>
       </c>
       <c r="D301" s="5">
-        <v>5.7236417193685218</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.7242367903719282</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>374.96385830000003</v>
+        <v>374.96482386999998</v>
       </c>
       <c r="C302" s="5">
-        <v>1.6962151000000176</v>
+        <v>1.6973403499999904</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5914555240658359</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.5952605442076031</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>377.38703679999998</v>
+        <v>377.38695502000002</v>
       </c>
       <c r="C303" s="5">
-        <v>2.4231784999999491</v>
+        <v>2.4221311500000411</v>
       </c>
       <c r="D303" s="5">
-        <v>8.0365794287728942</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.0329600926461566</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>379.27392639999999</v>
+        <v>379.2735083</v>
       </c>
       <c r="C304" s="5">
-        <v>1.8868896000000177</v>
+        <v>1.8865532799999869</v>
       </c>
       <c r="D304" s="5">
-        <v>6.1676280660368565</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.1664997189302184</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>381.73752459999997</v>
+        <v>381.74289399000003</v>
       </c>
       <c r="C305" s="5">
-        <v>2.4635981999999785</v>
+        <v>2.4693856900000242</v>
       </c>
       <c r="D305" s="5">
-        <v>8.0792652194397583</v>
+        <v>8.0989390753352311</v>
       </c>
       <c r="E305" s="5">
-        <v>6.9558543130320061</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>6.9571037997981255</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>382.59722909999999</v>
+        <v>382.59547100999998</v>
       </c>
       <c r="C306" s="5">
-        <v>0.85970450000002074</v>
+        <v>0.85257701999995561</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7362262732889553</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.7132232695371794</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>383.39900999999998</v>
+        <v>383.39739051999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.80178089999998292</v>
+        <v>0.80191951000000472</v>
       </c>
       <c r="D307" s="5">
-        <v>2.5439401476788248</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.5443968472938394</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>380.33967569999999</v>
+        <v>380.33807148</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0593342999999891</v>
+        <v>-3.0593190399999912</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.1661469570589844</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-9.1661402584720992</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>382.63529729999999</v>
+        <v>382.63239879999998</v>
       </c>
       <c r="C309" s="5">
-        <v>2.295621600000004</v>
+        <v>2.2943273199999794</v>
       </c>
       <c r="D309" s="5">
-        <v>7.4881977805687061</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>7.4838674819770024</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>383.86410849999999</v>
+        <v>383.86423768999998</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2288111999999956</v>
+        <v>1.2318388900000059</v>
       </c>
       <c r="D310" s="5">
-        <v>3.9225329634587247</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.9323998516857639</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>385.68175819999999</v>
+        <v>385.68243464</v>
       </c>
       <c r="C311" s="5">
-        <v>1.817649700000004</v>
+        <v>1.818196950000015</v>
       </c>
       <c r="D311" s="5">
-        <v>5.8325090736007335</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.8343090819137577</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>388.77116640000003</v>
+        <v>388.77186160999997</v>
       </c>
       <c r="C312" s="5">
-        <v>3.0894082000000367</v>
+        <v>3.0894269699999768</v>
       </c>
       <c r="D312" s="5">
-        <v>10.047299919277975</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>10.04734527138087</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>388.58949790000003</v>
+        <v>388.59111623000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.18166850000000068</v>
+        <v>-0.1807453799999621</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.55930790499802985</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.55647214027780834</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>389.60533770000001</v>
+        <v>389.60966108000002</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0158397999999806</v>
+        <v>1.018544850000012</v>
       </c>
       <c r="D314" s="5">
-        <v>3.1825055075572983</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.1910891716220968</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>391.2753687</v>
+        <v>391.27497563999998</v>
       </c>
       <c r="C315" s="5">
-        <v>1.6700309999999945</v>
+        <v>1.6653145599999561</v>
       </c>
       <c r="D315" s="5">
-        <v>5.2667788554864536</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.2514935626181591</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>390.55409550000002</v>
+        <v>390.55271419000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.72127319999998463</v>
+        <v>-0.72226144999996222</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.1897781607105427</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.1927502633455664</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>391.54751690000001</v>
+        <v>391.55547075999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.99342139999998835</v>
+        <v>1.0027565699999741</v>
       </c>
       <c r="D317" s="5">
-        <v>3.0954107628440308</v>
+        <v>3.1249215144536935</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5698265608756543</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5704674335750743</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>392.4426843</v>
+        <v>392.43477725999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.89516739999999118</v>
+        <v>0.87930649999998423</v>
       </c>
       <c r="D318" s="5">
-        <v>2.778236568022896</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.7283451141957293</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>392.1527547</v>
+        <v>392.14584193000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.28992959999999357</v>
+        <v>-0.28893532999995841</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.88294501059742458</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.87994699173368218</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>389.63696720000002</v>
+        <v>389.63294230000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.5157874999999876</v>
+        <v>-2.5128996299999926</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.4324838665710828</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-7.4243768430421468</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>394.08625230000001</v>
+        <v>394.08444549000001</v>
       </c>
       <c r="C321" s="5">
-        <v>4.4492850999999973</v>
+        <v>4.4515031899999826</v>
       </c>
       <c r="D321" s="5">
-        <v>14.597083703094093</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>14.604984444630409</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>392.81531899999999</v>
+        <v>392.81721406999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2709333000000242</v>
+        <v>-1.2672314200000301</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.8021035665571468</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.7912412848069454</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>392.83271869999999</v>
+        <v>392.83505989000003</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7399699999998575E-2</v>
+        <v>1.7845820000047752E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>5.3166784682545654E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>5.4530033151056756E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>394.53404819999997</v>
+        <v>394.53804325999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.7013294999999857</v>
+        <v>1.7029833699999699</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3227117829190096</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.327977490784086</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>395.80737370000003</v>
+        <v>395.81383634000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.2733255000000554</v>
+        <v>1.2757930800000281</v>
       </c>
       <c r="D325" s="5">
-        <v>3.9423911960662528</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.9501268401532119</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>399.51505309999999</v>
+        <v>399.52287941999998</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7076793999999609</v>
+        <v>3.7090430799999581</v>
       </c>
       <c r="D326" s="5">
-        <v>11.838466164720707</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.842843720960872</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>400.7574328</v>
+        <v>400.75773679999998</v>
       </c>
       <c r="C327" s="5">
-        <v>1.242379700000015</v>
+        <v>1.234857379999994</v>
       </c>
       <c r="D327" s="5">
-        <v>3.7961538245863347</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.7727017058503343</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>398.70494939999998</v>
+        <v>398.70780250000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.0524834000000283</v>
+        <v>-2.0499342999999612</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.9756170844913363</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.9683987481754075</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>399.16679219999997</v>
+        <v>399.18767083</v>
       </c>
       <c r="C329" s="5">
-        <v>0.46184279999999944</v>
+        <v>0.47986832999998796</v>
       </c>
       <c r="D329" s="5">
-        <v>1.3989189025998217</v>
+        <v>1.4538696135725893</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9459388633911168</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.9492002129828823</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>400.30602549999998</v>
+        <v>400.24953517</v>
       </c>
       <c r="C330" s="5">
-        <v>1.1392333000000008</v>
+        <v>1.0618643399999996</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4791087881182126</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.2391933136514117</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>401.76247949999998</v>
+        <v>401.76031651</v>
       </c>
       <c r="C331" s="5">
-        <v>1.4564540000000079</v>
+        <v>1.5107813399999941</v>
       </c>
       <c r="D331" s="5">
-        <v>4.4544581942485895</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.6247457056698638</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>403.62738890000003</v>
+        <v>403.62459403000003</v>
       </c>
       <c r="C332" s="5">
-        <v>1.8649094000000446</v>
+        <v>1.8642775200000301</v>
       </c>
       <c r="D332" s="5">
-        <v>5.7146152372867798</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.7126608401577572</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>401.89091239999999</v>
+        <v>401.89214436999998</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.7364765000000375</v>
+        <v>-1.732449660000043</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.0421898606298976</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-5.0308058245487235</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>404.09967019999999</v>
+        <v>404.10422256999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.2087578000000008</v>
+        <v>2.2120782000000077</v>
       </c>
       <c r="D334" s="5">
-        <v>6.7981476342158009</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>6.8086570514460654</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>406.68839709999997</v>
+        <v>406.69944399000002</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5887268999999833</v>
+        <v>2.5952214200000299</v>
       </c>
       <c r="D335" s="5">
-        <v>7.9641159374046255</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>7.984713909907537</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>403.9779825</v>
+        <v>403.98956016</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.7104145999999787</v>
+        <v>-2.7098838300000239</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.7107818965698183</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-7.7091250367122282</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>404.48525310000002</v>
+        <v>404.49511775000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.50727060000002666</v>
+        <v>0.50555759000002354</v>
       </c>
       <c r="D337" s="5">
-        <v>1.5172767356406158</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.5120740693282064</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>405.29315389999999</v>
+        <v>405.30438304</v>
       </c>
       <c r="C338" s="5">
-        <v>0.80790079999997033</v>
+        <v>0.80926528999998482</v>
       </c>
       <c r="D338" s="5">
-        <v>2.4233327881653333</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.4274109236439134</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>407.16720500000002</v>
+        <v>407.16918833</v>
       </c>
       <c r="C339" s="5">
-        <v>1.8740511000000311</v>
+        <v>1.8648052899999925</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6920388234670938</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.6630813131087976</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.9141621</v>
+        <v>409.92238327000001</v>
       </c>
       <c r="C340" s="5">
-        <v>2.7469570999999746</v>
+        <v>2.7531949400000144</v>
       </c>
       <c r="D340" s="5">
-        <v>8.4030711747999476</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>8.4228256595513251</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>412.80487429999999</v>
+        <v>412.83230651000002</v>
       </c>
       <c r="C341" s="5">
-        <v>2.8907121999999958</v>
+        <v>2.9099232400000119</v>
       </c>
       <c r="D341" s="5">
-        <v>8.7984540645836375</v>
+        <v>8.8590438672723195</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4166374474274175</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.4181004768082612</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>411.90338439999999</v>
+        <v>411.78884617</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.9014899000000014</v>
+        <v>-1.0434603400000242</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.58933148705347</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-2.991266153714045</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>414.2988216</v>
+        <v>414.30443750000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.3954372000000035</v>
+        <v>2.5155913300000066</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2062369623177913</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.5821132575194294</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>415.49946920000002</v>
+        <v>415.49622846</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2006476000000248</v>
+        <v>1.1917909599999916</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5335971729206772</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.5070693564926536</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>416.66310609999999</v>
+        <v>416.66888686999999</v>
       </c>
       <c r="C345" s="5">
-        <v>1.1636368999999718</v>
+        <v>1.1726584099999968</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4129399880470368</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.4398393619702761</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>418.87409330000003</v>
+        <v>418.88083533999998</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2109872000000337</v>
+        <v>2.2119484699999816</v>
       </c>
       <c r="D346" s="5">
-        <v>6.5568673723559012</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.5597081622207343</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>420.71458130000002</v>
+        <v>420.74694290000002</v>
       </c>
       <c r="C347" s="5">
-        <v>1.8404879999999935</v>
+        <v>1.8661075600000459</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4019781488430008</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4789354708949745</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>420.76664399999999</v>
+        <v>420.7843613</v>
       </c>
       <c r="C348" s="5">
-        <v>5.2062699999964934E-2</v>
+        <v>3.7418399999978647E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.14859903112005579</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.10677213550276399</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>422.18112780000001</v>
+        <v>422.19333791000003</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4144838000000277</v>
+        <v>1.4089766100000247</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1094469496899322</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.0929757777069531</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>420.9931459</v>
+        <v>421.00677979</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.1879819000000111</v>
+        <v>-1.1865581200000292</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.3249257670003085</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.320907718824051</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>420.62390219999997</v>
+        <v>420.62870006999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.36924370000002682</v>
+        <v>-0.37807972000001655</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.0474309029983142</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-1.0723377499540887</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>422.9367173</v>
+        <v>422.94822160000001</v>
       </c>
       <c r="C352" s="5">
-        <v>2.312815100000023</v>
+        <v>2.3195215300000314</v>
       </c>
       <c r="D352" s="5">
-        <v>6.8014881803262872</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>6.8217321447228807</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>424.55395800000002</v>
+        <v>424.58666072</v>
       </c>
       <c r="C353" s="5">
-        <v>1.6172407000000248</v>
+        <v>1.6384391199999868</v>
       </c>
       <c r="D353" s="5">
-        <v>4.6863474166675134</v>
+        <v>4.7489578805578025</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8461591496280469</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.8472466966960264</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>427.32201980000002</v>
+        <v>427.14387088000001</v>
       </c>
       <c r="C354" s="5">
-        <v>2.7680617999999981</v>
+        <v>2.557210160000011</v>
       </c>
       <c r="D354" s="5">
-        <v>8.1106656280119935</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>7.4716703793846762</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>427.45529010000001</v>
+        <v>427.46934434000002</v>
       </c>
       <c r="C355" s="5">
-        <v>0.1332702999999924</v>
+        <v>0.32547346000001198</v>
       </c>
       <c r="D355" s="5">
-        <v>0.37489049628331994</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>0.9182131905646429</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>427.7532099</v>
+        <v>427.75062951000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.2979197999999883</v>
+        <v>0.28128516999998965</v>
       </c>
       <c r="D356" s="5">
-        <v>0.83956701825149693</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.79249308073729985</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>428.81849319999998</v>
+        <v>428.83007199000002</v>
       </c>
       <c r="C357" s="5">
-        <v>1.065283299999976</v>
+        <v>1.0794424800000115</v>
       </c>
       <c r="D357" s="5">
-        <v>3.0297748598508312</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.070624401105948</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>431.11664830000001</v>
+        <v>431.12715042000002</v>
       </c>
       <c r="C358" s="5">
-        <v>2.2981551000000309</v>
+        <v>2.2970784299999991</v>
       </c>
       <c r="D358" s="5">
-        <v>6.6241183211273258</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.6207389001063932</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>432.336703</v>
+        <v>432.39218345</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2200546999999915</v>
+        <v>1.2650330299999837</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4493450160957284</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.5784791069082944</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>434.06575340000001</v>
+        <v>434.08945395000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.7290504000000055</v>
+        <v>1.6972705000000019</v>
       </c>
       <c r="D360" s="5">
-        <v>4.9061610986039117</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.8133993120814456</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>435.7492823</v>
+        <v>435.76174089</v>
       </c>
       <c r="C361" s="5">
-        <v>1.6835288999999989</v>
+        <v>1.6722869399999922</v>
       </c>
       <c r="D361" s="5">
-        <v>4.7547911202939996</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.7221013895219155</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>436.87924090000001</v>
+        <v>436.89364606999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.129958600000009</v>
+        <v>1.1319051799999897</v>
       </c>
       <c r="D362" s="5">
-        <v>3.1565339096087275</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.1619578952753136</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>437.02662229999999</v>
+        <v>437.03347625999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.14738139999997202</v>
+        <v>0.13983018999999786</v>
       </c>
       <c r="D363" s="5">
-        <v>0.4055724769529645</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.38474332915425791</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>437.94761369999998</v>
+        <v>437.96210976999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.92099139999999124</v>
+        <v>0.92863350999999739</v>
       </c>
       <c r="D364" s="5">
-        <v>2.558402576936869</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.5798392204126275</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>436.66516999999999</v>
+        <v>436.69502408</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.2824436999999875</v>
+        <v>-1.2670856899999876</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4579187050526095</v>
+        <v>-3.4170535755413289</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8526908704499698</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.851800228360224</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>438.54660760000002</v>
+        <v>438.32477712000002</v>
       </c>
       <c r="C366" s="5">
-        <v>1.8814376000000266</v>
+        <v>1.6297530400000255</v>
       </c>
       <c r="D366" s="5">
-        <v>5.294682997127631</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.5714974697975919</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>436.13084070000002</v>
+        <v>436.15195997000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.4157668999999942</v>
+        <v>-2.1728171500000144</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.4136492409822328</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-5.7889826740223693</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>434.23886349999998</v>
+        <v>434.23653528</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.8919772000000421</v>
+        <v>-1.9154246900000089</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.083287269640846</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.1445282098507743</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>406.5449643</v>
+        <v>406.55723545000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.693899199999976</v>
+        <v>-27.679299829999991</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.651935035822774</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-54.632588058031395</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>413.77969999999999</v>
+        <v>413.78954131</v>
       </c>
       <c r="C370" s="5">
-        <v>7.2347356999999874</v>
+        <v>7.2323058599999968</v>
       </c>
       <c r="D370" s="5">
-        <v>23.574007949563146</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>23.564518003374801</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>413.14498179999998</v>
+        <v>413.21132811000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.63471820000000889</v>
+        <v>-0.57821319999999332</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.8252916804240682</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-1.6640052841279673</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>410.90045070000002</v>
+        <v>410.92430409000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.2445310999999606</v>
+        <v>-2.2870240199999898</v>
       </c>
       <c r="D372" s="5">
-        <v>-6.3280357940500682</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-6.4432103680430401</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>412.32640129999999</v>
+        <v>412.34221859000002</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4259505999999647</v>
+        <v>1.4179144999999949</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2447787331483244</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.2201513526498369</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>412.58660630000003</v>
+        <v>412.6058974</v>
       </c>
       <c r="C374" s="5">
-        <v>0.26020500000004176</v>
+        <v>0.26367880999998761</v>
       </c>
       <c r="D374" s="5">
-        <v>0.75991264292467608</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>0.77006375554740103</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>414.9892218</v>
+        <v>415.00585637</v>
       </c>
       <c r="C375" s="5">
-        <v>2.4026154999999676</v>
+        <v>2.3999589700000001</v>
       </c>
       <c r="D375" s="5">
-        <v>7.2161730290945636</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>7.2075894044453692</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>415.29143069999998</v>
+        <v>415.31243991000002</v>
       </c>
       <c r="C376" s="5">
-        <v>0.30220889999998235</v>
+        <v>0.30658354000001964</v>
       </c>
       <c r="D376" s="5">
-        <v>0.87738840163269494</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.89010490859071645</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>416.02578770000002</v>
+        <v>416.05243082999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.73435700000004545</v>
+        <v>0.73999091999996836</v>
       </c>
       <c r="D377" s="5">
-        <v>2.1427112113665991</v>
+        <v>2.1592010332244227</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7265922995415437</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.7270044565972391</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>416.4038506</v>
+        <v>416.15976978999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.37806289999997489</v>
+        <v>0.10733895999999277</v>
       </c>
       <c r="D378" s="5">
-        <v>1.0959654420336751</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.31003227507715447</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>410.79372080000002</v>
+        <v>410.81083178</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.6101297999999815</v>
+        <v>-5.3489380099999835</v>
       </c>
       <c r="D379" s="5">
-        <v>-15.021567500089784</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-14.378763142377371</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>422.1968377</v>
+        <v>422.18843413000002</v>
       </c>
       <c r="C380" s="5">
-        <v>11.403116899999986</v>
+        <v>11.377602350000018</v>
       </c>
       <c r="D380" s="5">
-        <v>38.897412115609953</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>38.794848405748006</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>421.58478530000002</v>
+        <v>421.59014655999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.61205239999998184</v>
+        <v>-0.59828757000002497</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.7258182729854243</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.6873406148829928</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.02755539999998</v>
+        <v>420.03302808000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.5572299000000385</v>
+        <v>-1.5571184799999855</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.3435535644781309</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-4.3431949536088084</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>419.84486609999999</v>
+        <v>419.91314481000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.18268929999999273</v>
+        <v>-0.11988327000000254</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.52068841895511753</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-0.34195956312271791</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>423.91232200000002</v>
+        <v>423.94146790000002</v>
       </c>
       <c r="C384" s="5">
-        <v>4.0674559000000272</v>
+        <v>4.0283230900000149</v>
       </c>
       <c r="D384" s="5">
-        <v>12.265502045680531</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.139122284922287</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.12295119999999</v>
+        <v>424.15259384000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.21062919999997121</v>
+        <v>0.21112593999998808</v>
       </c>
       <c r="D385" s="5">
-        <v>0.59787577980368045</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.59924833821569656</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>425.56740079999997</v>
+        <v>425.61156840000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4444495999999845</v>
+        <v>1.4589745600000015</v>
       </c>
       <c r="D386" s="5">
-        <v>4.164309082204487</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.2066800417902561</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>429.38174700000002</v>
+        <v>429.42741453999997</v>
       </c>
       <c r="C387" s="5">
-        <v>3.8143462000000454</v>
+        <v>3.8158461399999624</v>
       </c>
       <c r="D387" s="5">
-        <v>11.301933702927425</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.30536767685355</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>431.00421310000002</v>
+        <v>431.0398328</v>
       </c>
       <c r="C388" s="5">
-        <v>1.6224660999999969</v>
+        <v>1.6124182600000267</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6297629789632033</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.5999970092517994</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>434.0164532</v>
+        <v>434.02822859999998</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0122400999999854</v>
+        <v>2.988395799999978</v>
       </c>
       <c r="D389" s="5">
-        <v>8.716668995922582</v>
+        <v>8.6442757646592696</v>
       </c>
       <c r="E389" s="5">
-        <v>4.3244111379396433</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.3205606885024839</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>433.59114240000002</v>
+        <v>433.33094461000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.42531079999997701</v>
+        <v>-0.69728398999995989</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.1696127537241918</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.9109052450879682</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>436.7348116</v>
+        <v>436.71664526000001</v>
       </c>
       <c r="C391" s="5">
-        <v>3.1436691999999766</v>
+        <v>3.3857006499999898</v>
       </c>
       <c r="D391" s="5">
-        <v>9.0558343614527637</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.7894221839369457</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>437.16767440000001</v>
+        <v>437.13020877000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.43286280000000943</v>
+        <v>0.41356351000001723</v>
       </c>
       <c r="D392" s="5">
-        <v>1.1958659755689993</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.1423178026556791</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>440.12053409999999</v>
+        <v>440.10793224999998</v>
       </c>
       <c r="C393" s="5">
-        <v>2.9528596999999763</v>
+        <v>2.9777234799999519</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4134287723498282</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.4877018274647007</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>441.95305020000001</v>
+        <v>441.93856276999998</v>
       </c>
       <c r="C394" s="5">
-        <v>1.8325161000000207</v>
+        <v>1.8306305199999997</v>
       </c>
       <c r="D394" s="5">
-        <v>5.1124239460369481</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.107192156888174</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>442.0641751</v>
+        <v>442.12943770999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.11112489999999298</v>
+        <v>0.1908749400000147</v>
       </c>
       <c r="D395" s="5">
-        <v>0.30214622838156124</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.51951749148038129</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>444.85319149999998</v>
+        <v>444.88873884999998</v>
       </c>
       <c r="C396" s="5">
-        <v>2.78901639999998</v>
+        <v>2.7593011399999909</v>
       </c>
       <c r="D396" s="5">
-        <v>7.839204346373374</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.751610953470256</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>446.26131090000001</v>
+        <v>446.32568672999997</v>
       </c>
       <c r="C397" s="5">
-        <v>1.4081194000000323</v>
+        <v>1.4369478799999911</v>
       </c>
       <c r="D397" s="5">
-        <v>3.8652603905954486</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.9454844540609324</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>449.1561031</v>
+        <v>449.26469674999998</v>
       </c>
       <c r="C398" s="5">
-        <v>2.8947921999999835</v>
+        <v>2.939010020000012</v>
       </c>
       <c r="D398" s="5">
-        <v>8.0679269207772908</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>8.1944376644318417</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>449.0638831</v>
+        <v>449.16376342000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.2219999999997526E-2</v>
+        <v>-0.10093332999997529</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.24610400991249559</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.26926319191681314</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>450.3435589</v>
+        <v>450.44862575000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2796758000000068</v>
+        <v>1.2848623300000099</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4736902027479255</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.4872035084859032</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>451.6302354</v>
+        <v>451.61840371</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2866764999999987</v>
+        <v>1.1697779599999762</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4829121188736822</v>
+        <v>3.1611989425772258</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0583213078982938</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0527721357522806</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>457.18020139999999</v>
+        <v>456.88036345</v>
       </c>
       <c r="C402" s="5">
-        <v>5.5499659999999835</v>
+        <v>5.2619597400000089</v>
       </c>
       <c r="D402" s="5">
-        <v>15.785151132166209</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>14.913310244619371</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>454.76002319999998</v>
+        <v>454.59106924000002</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.4201782000000094</v>
+        <v>-2.28929420999998</v>
       </c>
       <c r="D403" s="5">
-        <v>-6.1707199073610441</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-5.849879159445881</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>457.21564840000002</v>
+        <v>457.14957758000003</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4556252000000427</v>
+        <v>2.558508340000003</v>
       </c>
       <c r="D404" s="5">
-        <v>6.6757416894782207</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.9668188351848181</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>457.03372400000001</v>
+        <v>457.00755055000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.18192440000001397</v>
+        <v>-0.14202703000000838</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.47643198431367439</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.37217908845594838</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>458.32853669999997</v>
+        <v>458.2958658</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2948126999999658</v>
+        <v>1.2883152499999824</v>
       </c>
       <c r="D406" s="5">
-        <v>3.4531722354211869</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.4357743020851705</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>461.63538640000002</v>
+        <v>461.68644098999999</v>
       </c>
       <c r="C407" s="5">
-        <v>3.3068497000000434</v>
+        <v>3.3905751899999927</v>
       </c>
       <c r="D407" s="5">
-        <v>9.0099960437229463</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.2481691087256124</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>462.50388820000001</v>
+        <v>462.56069206000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.86850179999999</v>
+        <v>0.8742510700000139</v>
       </c>
       <c r="D408" s="5">
-        <v>2.2811384631971521</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>2.2961400883425576</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>463.28080030000001</v>
+        <v>463.40614420999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.7769121000000041</v>
+        <v>0.84545214999997143</v>
       </c>
       <c r="D409" s="5">
-        <v>2.0344829743742743</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.2155014246740379</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>466.2100911</v>
+        <v>466.41002372000003</v>
       </c>
       <c r="C410" s="5">
-        <v>2.9292907999999898</v>
+        <v>3.003879510000047</v>
       </c>
       <c r="D410" s="5">
-        <v>7.8570180453616523</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.0620126100649401</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>466.44879580000003</v>
+        <v>466.62035126000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.23870470000002797</v>
+        <v>0.21032753999998022</v>
       </c>
       <c r="D411" s="5">
-        <v>0.61614639418914319</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.54248401283225611</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>467.72558750000002</v>
+        <v>467.93375699000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.2767916999999898</v>
+        <v>1.3134057299999995</v>
       </c>
       <c r="D412" s="5">
-        <v>3.3346172856105083</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.4304474548993991</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>469.61693389999999</v>
+        <v>469.63146394</v>
       </c>
       <c r="C413" s="5">
-        <v>1.8913463999999749</v>
+        <v>1.6977069499999971</v>
       </c>
       <c r="D413" s="5">
-        <v>4.9618398513458839</v>
+        <v>4.4416464288163482</v>
       </c>
       <c r="E413" s="5">
-        <v>3.9826161071943034</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.9885576145756163</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>470.669873</v>
+        <v>470.22607273</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0529391000000032</v>
+        <v>0.59460878999999522</v>
       </c>
       <c r="D414" s="5">
-        <v>2.7239762377905485</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.5299663864195789</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>471.56968210000002</v>
+        <v>471.20822344999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.89980910000002723</v>
+        <v>0.98215071999999282</v>
       </c>
       <c r="D415" s="5">
-        <v>2.3183915241202557</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.5354076621450838</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>472.58124429999998</v>
+        <v>472.49592904999997</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0115621999999576</v>
+        <v>1.2877055999999811</v>
       </c>
       <c r="D416" s="5">
-        <v>2.6047027853351779</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.3290697627408994</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>472.6203635</v>
+        <v>472.58317296000001</v>
       </c>
       <c r="C417" s="5">
-        <v>3.9119200000016008E-2</v>
+        <v>8.7243910000040614E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>9.9378505968861219E-2</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.22179890090276988</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>473.74147379999999</v>
+        <v>473.68852894000003</v>
       </c>
       <c r="C418" s="5">
-        <v>1.121110299999998</v>
+        <v>1.105355980000013</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8839721218109071</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.843149242644305</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>474.7346445</v>
+        <v>474.77387784000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.9931707000000074</v>
+        <v>1.0853488999999854</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5449393905558892</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.7844409850229956</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>472.67320919999997</v>
+        <v>472.75772728999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.0614353000000278</v>
+        <v>-2.0161505500000203</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.0880851295996621</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-4.9785086005807333</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>479.4584299</v>
+        <v>479.65305804000002</v>
       </c>
       <c r="C421" s="5">
-        <v>6.7852207000000249</v>
+        <v>6.8953307500000278</v>
       </c>
       <c r="D421" s="5">
-        <v>18.653254944109896</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>18.976990108655144</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>479.6512505</v>
+        <v>479.95048267999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.19282060000000456</v>
+        <v>0.29742463999997426</v>
       </c>
       <c r="D422" s="5">
-        <v>0.48366488463886803</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.74664240272164228</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>482.00219509999999</v>
+        <v>482.24891504999999</v>
       </c>
       <c r="C423" s="5">
-        <v>2.3509445999999912</v>
+        <v>2.2984323700000004</v>
       </c>
       <c r="D423" s="5">
-        <v>6.0428082312678377</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.9004773574205416</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>483.79911019999997</v>
+        <v>484.13552116</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7969150999999783</v>
+        <v>1.8866061100000024</v>
       </c>
       <c r="D424" s="5">
-        <v>4.5665044836965096</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.7968590801617861</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>484.45076440000003</v>
+        <v>484.51168460000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.6516542000000527</v>
+        <v>0.37616344000002755</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6283706243489515</v>
+        <v>0.93637030062245774</v>
       </c>
       <c r="E425" s="5">
-        <v>3.15870860465155</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.1684888689444968</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>486.33406109999999</v>
+        <v>485.68406678000002</v>
       </c>
       <c r="C426" s="5">
-        <v>1.8832966999999599</v>
+        <v>1.1723821799999996</v>
       </c>
       <c r="D426" s="5">
-        <v>4.766032820544619</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.9426195837618296</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>488.04327860000001</v>
+        <v>487.46028385</v>
       </c>
       <c r="C427" s="5">
-        <v>1.7092175000000225</v>
+        <v>1.7762170699999729</v>
       </c>
       <c r="D427" s="5">
-        <v>4.2998747802324377</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.4779321162882635</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>490.30821040000001</v>
+        <v>490.22365391</v>
       </c>
       <c r="C428" s="5">
-        <v>2.2649317999999994</v>
+        <v>2.7633700599999997</v>
       </c>
       <c r="D428" s="5">
-        <v>5.7133795481508765</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>7.0188568426280851</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>492.43423100000001</v>
+        <v>492.39407770000003</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1260206000000039</v>
+        <v>2.1704237900000294</v>
       </c>
       <c r="D429" s="5">
-        <v>5.3292104367082427</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>5.4442002698316116</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>494.70836370000001</v>
+        <v>494.64609870999999</v>
       </c>
       <c r="C430" s="5">
-        <v>2.2741326999999956</v>
+        <v>2.2520210099999645</v>
       </c>
       <c r="D430" s="5">
-        <v>5.6847234993663065</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>5.6285232510309147</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>494.21893219999998</v>
+        <v>494.25607731000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.48943150000002333</v>
+        <v>-0.39002139999996643</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.180761366418337</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.94209038065837802</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>495.57495549999999</v>
+        <v>495.69611230999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.3560233000000039</v>
+        <v>1.4400349999999662</v>
       </c>
       <c r="D432" s="5">
-        <v>3.3426684051853117</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.5528215857170586</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>497.14119419999997</v>
+        <v>497.40001086000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5662386999999853</v>
+        <v>1.7038985500000194</v>
       </c>
       <c r="D433" s="5">
-        <v>3.8591602624971078</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>4.2037459628735174</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>496.3734781</v>
+        <v>496.75680046999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.76771609999997281</v>
+        <v>-0.64321039000003566</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.8374554526853548</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.5407848828990489</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>497.34787019999999</v>
+        <v>498.28049485999998</v>
       </c>
       <c r="C435" s="5">
-        <v>0.97439209999998866</v>
+        <v>1.5236943900000028</v>
       </c>
       <c r="D435" s="5">
-        <v>2.381226464417896</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.7434749080842655</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>498.72653880000001</v>
+        <v>499.94476179999998</v>
       </c>
       <c r="C436" s="5">
-        <v>1.3786686000000259</v>
+        <v>1.6642669400000045</v>
       </c>
       <c r="D436" s="5">
-        <v>3.3776363337875592</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>4.0824780670022376</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>500.36134299999998</v>
+        <v>501.36828516999998</v>
       </c>
       <c r="C437" s="5">
-        <v>1.6348041999999623</v>
+        <v>1.4235233699999981</v>
       </c>
       <c r="D437" s="5">
-        <v>4.0052461626873592</v>
+        <v>3.4708539818185669</v>
       </c>
       <c r="E437" s="5">
-        <v>3.2842509020922783</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.4790906196444649</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>502.59665209999997</v>
+        <v>509.89456710000002</v>
       </c>
       <c r="C438" s="5">
-        <v>2.2353090999999949</v>
+        <v>8.5262819300000388</v>
       </c>
       <c r="D438" s="5">
-        <v>5.4945689208042436</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>22.428439259243738</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>501.78642350000001</v>
+        <v>508.21411443</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.81022859999995944</v>
+        <v>-1.6804526700000224</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.917441815274834</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.8839193473512279</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>502.01062680000001</v>
+        <v>508.1776782</v>
       </c>
       <c r="C440" s="5">
-        <v>0.22420329999999922</v>
+        <v>-3.643622999999252E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.53749184278197859</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-8.5999656077795361E-2</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>503.34745720000001</v>
+        <v>509.47228825000002</v>
       </c>
       <c r="C441" s="5">
-        <v>1.3368303999999966</v>
+        <v>1.2946100500000171</v>
       </c>
       <c r="D441" s="5">
-        <v>3.2427634978922759</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.1002647770318914</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>506.44804499999998</v>
+        <v>512.44886573999997</v>
       </c>
       <c r="C442" s="5">
-        <v>3.1005877999999711</v>
+        <v>2.9765774899999542</v>
       </c>
       <c r="D442" s="5">
-        <v>7.6475723399305418</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>7.2406994113097589</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>511.65384870000003</v>
+        <v>517.8363981</v>
       </c>
       <c r="C443" s="5">
-        <v>5.2058037000000468</v>
+        <v>5.3875323600000229</v>
       </c>
       <c r="D443" s="5">
-        <v>13.056661087005693</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>13.371643945827195</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>509.09779980000002</v>
+        <v>514.23883826999997</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.5560489000000075</v>
+        <v>-3.5975598300000229</v>
       </c>
       <c r="D444" s="5">
-        <v>-5.8327910955155993</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-8.0254632735168094</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>514.41676197000004</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.17792370000006485</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.41598415539418898</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE238000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>