--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6968A6C9-A8C1-439F-A584-697D2318A070}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{91551912-7FD1-4CA5-83CA-4A67FD1D6354}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F3E55BF9-688E-4E70-AC2B-755445810D41}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3AEDFB9D-A2CC-4E04-9CE1-557C9497DA2B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE238000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Specialty Trade Contractors</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD499844-AC8A-450E-919B-4FB72ED1F82F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5ECCE5C-495E-4460-B4C7-8D03B58C38B6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>160.57438751999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>160.61921534000001</v>
       </c>
       <c r="C7" s="5">
         <v>4.4827820000023166E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.3355208665680065</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>161.19570818</v>
       </c>
       <c r="C8" s="5">
         <v>0.57649283999998602</v>
       </c>
       <c r="D8" s="5">
         <v>4.39307623284384</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>162.50544153999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.3097333599999956</v>
       </c>
       <c r="D9" s="5">
         <v>10.197870326709246</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>163.24907554999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.74363400999999385</v>
       </c>
       <c r="D10" s="5">
         <v>5.6316031675320843</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>165.61224048</v>
       </c>
       <c r="C11" s="5">
         <v>2.3631649300000106</v>
       </c>
       <c r="D11" s="5">
         <v>18.82297538018074</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>165.58911821000001</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3122269999987566E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-0.16741170408905992</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>166.83326366</v>
       </c>
       <c r="C13" s="5">
         <v>1.2441454499999907</v>
       </c>
       <c r="D13" s="5">
         <v>9.3982128101333338</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>166.73881746999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.444619000001353E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67722232384895831</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>165.09308297999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.6457344899999953</v>
       </c>
       <c r="D15" s="5">
         <v>-11.221883439985325</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>167.77439591000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.6813129300000185</v>
       </c>
       <c r="D16" s="5">
         <v>21.328177145329729</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>166.37639246000001</v>
       </c>
       <c r="C17" s="5">
         <v>-1.3980034500000045</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5534024944187834</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>168.27650424000001</v>
       </c>
       <c r="C18" s="5">
         <v>1.9001117800000031</v>
       </c>
       <c r="D18" s="5">
         <v>14.599134666926105</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>170.46163623000001</v>
       </c>
       <c r="C19" s="5">
         <v>2.1851319900000021</v>
       </c>
       <c r="D19" s="5">
         <v>16.744937423115715</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>171.13436118999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.67272495999998227</v>
       </c>
       <c r="D20" s="5">
         <v>4.8399445558912291</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>169.93581524000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.198545949999982</v>
       </c>
       <c r="D21" s="5">
         <v>-8.0879579519910862</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>171.12006797999999</v>
       </c>
       <c r="C22" s="5">
         <v>1.1842527399999767</v>
       </c>
       <c r="D22" s="5">
         <v>8.6906778727051872</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.04308434000001</v>
       </c>
       <c r="C23" s="5">
         <v>-7.6983639999980369E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.53852321738055986</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>170.43193898000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.61114535999999475</v>
       </c>
       <c r="D24" s="5">
         <v>-4.2043945068952375</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>169.97699935</v>
       </c>
       <c r="C25" s="5">
         <v>-0.45493963000001258</v>
       </c>
       <c r="D25" s="5">
         <v>-3.1565885123379434</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>171.28414652000001</v>
       </c>
       <c r="C26" s="5">
         <v>1.3071471700000075</v>
       </c>
       <c r="D26" s="5">
         <v>9.6286628368150708</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>171.66357060000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.37942408000000682</v>
       </c>
       <c r="D27" s="5">
         <v>2.6908345302700365</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>171.83748266000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.17391205999999215</v>
       </c>
       <c r="D28" s="5">
         <v>1.2225148363610661</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>171.78251578999999</v>
       </c>
       <c r="C29" s="5">
         <v>-5.4966870000015433E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.38317787943734638</v>
       </c>
       <c r="E29" s="5">
         <v>3.2493331836725092</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>173.96910550999999</v>
       </c>
       <c r="C30" s="5">
         <v>2.1865897200000006</v>
       </c>
       <c r="D30" s="5">
         <v>16.390641096157065</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>174.3572356</v>
       </c>
       <c r="C31" s="5">
         <v>0.3881300900000042</v>
       </c>
       <c r="D31" s="5">
         <v>2.7103315672516448</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>175.55722671999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.1999911199999929</v>
       </c>
       <c r="D32" s="5">
         <v>8.5787513794985504</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>177.27978974999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.7225630300000034</v>
       </c>
       <c r="D33" s="5">
         <v>12.431031666201564</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>177.67469908000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.3949093300000186</v>
       </c>
       <c r="D34" s="5">
         <v>2.7061209758103111</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.49141158</v>
       </c>
       <c r="C35" s="5">
         <v>-0.18328750000000582</v>
       </c>
       <c r="D35" s="5">
         <v>-1.2309089030092091</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>181.44774215999999</v>
       </c>
       <c r="C36" s="5">
         <v>3.9563305799999853</v>
       </c>
       <c r="D36" s="5">
         <v>30.283885188171112</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.24297804</v>
       </c>
       <c r="C37" s="5">
         <v>-1.204764119999993</v>
       </c>
       <c r="D37" s="5">
         <v>-7.6830535674820339</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>180.15367451</v>
       </c>
       <c r="C38" s="5">
         <v>-8.9303529999995135E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-0.59293677920575494</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.25612262999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.1024481199999911</v>
       </c>
       <c r="D39" s="5">
         <v>7.5956540555018437</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>180.96620393000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.28991869999998698</v>
       </c>
       <c r="D40" s="5">
         <v>-1.9026012174742313</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>180.80813922999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.15806470000001127</v>
       </c>
       <c r="D41" s="5">
         <v>-1.0431178770094252</v>
       </c>
       <c r="E41" s="5">
         <v>5.2540989974984464</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>180.98886436000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.18072513000001322</v>
       </c>
       <c r="D42" s="5">
         <v>1.2060650390414818</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>180.61347732999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.37538703000001306</v>
       </c>
       <c r="D43" s="5">
         <v>-2.4607101139872745</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>181.41813893</v>
       </c>
       <c r="C44" s="5">
         <v>0.80466160000000286</v>
       </c>
       <c r="D44" s="5">
         <v>5.4791544616342946</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>182.27769215000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.85955322000000933</v>
       </c>
       <c r="D45" s="5">
         <v>5.8360848788042485</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>183.60860954</v>
       </c>
       <c r="C46" s="5">
         <v>1.3309173899999962</v>
       </c>
       <c r="D46" s="5">
         <v>9.1224845133535801</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.42814387999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.8195343399999899</v>
       </c>
       <c r="D47" s="5">
         <v>12.561873328693274</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>189.51367596</v>
       </c>
       <c r="C48" s="5">
         <v>4.0855320800000072</v>
       </c>
       <c r="D48" s="5">
         <v>29.89093842649304</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>189.17273699</v>
       </c>
       <c r="C49" s="5">
         <v>-0.34093896999999629</v>
       </c>
       <c r="D49" s="5">
         <v>-2.1375913319816253</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>190.21982020999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0470832199999904</v>
       </c>
       <c r="D50" s="5">
         <v>6.8480582318156236</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>192.62542511000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.4056049000000144</v>
       </c>
       <c r="D51" s="5">
         <v>16.277080768853057</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>194.00268739000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.3772622799999965</v>
       </c>
       <c r="D52" s="5">
         <v>8.9255168592338396</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>197.25606636000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.25337897</v>
       </c>
       <c r="D53" s="5">
         <v>22.087575017311913</v>
       </c>
       <c r="E53" s="5">
         <v>9.0968953057346305</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>197.21240635000001</v>
       </c>
       <c r="C54" s="5">
         <v>-4.3660009999996419E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.26528096438597215</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>196.63874761</v>
       </c>
       <c r="C55" s="5">
         <v>-0.57365874000001327</v>
       </c>
       <c r="D55" s="5">
         <v>-3.4352975285610543</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>199.51847366999999</v>
       </c>
       <c r="C56" s="5">
         <v>2.8797260599999959</v>
       </c>
       <c r="D56" s="5">
         <v>19.060628493539667</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.43369999999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.9152263299999959</v>
       </c>
       <c r="D57" s="5">
         <v>33.91601017995454</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>204.27665644999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.15704354999999737</v>
       </c>
       <c r="D58" s="5">
         <v>-0.91794101419514496</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.52601397000001</v>
       </c>
       <c r="C59" s="5">
         <v>2.249357520000018</v>
       </c>
       <c r="D59" s="5">
         <v>14.043954214987476</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>209.91048176000001</v>
       </c>
       <c r="C60" s="5">
         <v>3.3844677900000022</v>
       </c>
       <c r="D60" s="5">
         <v>21.538073363767584</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>211.68991124999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.7794294899999841</v>
       </c>
       <c r="D61" s="5">
         <v>10.660448393454613</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>214.11960879</v>
       </c>
       <c r="C62" s="5">
         <v>2.4296975400000065</v>
       </c>
       <c r="D62" s="5">
         <v>14.676746924154372</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.46711465999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.347505869999992</v>
       </c>
       <c r="D63" s="5">
         <v>7.8188406135337951</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>218.51623537</v>
       </c>
       <c r="C64" s="5">
         <v>3.0491207100000111</v>
       </c>
       <c r="D64" s="5">
         <v>18.367524648362753</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>221.35878915999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.8425537899999824</v>
       </c>
       <c r="D65" s="5">
         <v>16.77684258199783</v>
       </c>
       <c r="E65" s="5">
         <v>12.219002053914817</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.91460566000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.44418349999997986</v>
       </c>
       <c r="D66" s="5">
         <v>-2.3815486880579773</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>222.38684398999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4722383299999819</v>
       </c>
       <c r="D67" s="5">
         <v>8.2968785612448137</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>223.59811635</v>
       </c>
       <c r="C68" s="5">
         <v>1.2112723600000095</v>
       </c>
       <c r="D68" s="5">
         <v>6.7354261632567525</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>224.22864612999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.63052977999998916</v>
       </c>
       <c r="D69" s="5">
         <v>3.4368887547300497</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>225.45935667000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.2307105400000182</v>
       </c>
       <c r="D70" s="5">
         <v>6.7888783233629235</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>227.70892101000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.2495643400000063</v>
       </c>
       <c r="D71" s="5">
         <v>12.652642549119332</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>226.14907518999999</v>
       </c>
       <c r="C72" s="5">
         <v>-1.5598458200000209</v>
       </c>
       <c r="D72" s="5">
         <v>-7.9174689536434473</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>227.70404231000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.5549671200000148</v>
       </c>
       <c r="D73" s="5">
         <v>8.5703137193845702</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>230.73832388</v>
       </c>
       <c r="C74" s="5">
         <v>3.0342815699999903</v>
       </c>
       <c r="D74" s="5">
         <v>17.216275149984494</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>232.00334498999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.2650211099999922</v>
       </c>
       <c r="D75" s="5">
         <v>6.7810423911235373</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>232.81754705</v>
       </c>
       <c r="C76" s="5">
         <v>0.81420206000001372</v>
       </c>
       <c r="D76" s="5">
         <v>4.2935744651691365</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>235.66836033999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.8508132899999907</v>
       </c>
       <c r="D77" s="5">
         <v>15.724910079321708</v>
       </c>
       <c r="E77" s="5">
         <v>6.4644242201997715</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>237.04345569</v>
       </c>
       <c r="C78" s="5">
         <v>1.3750953500000094</v>
       </c>
       <c r="D78" s="5">
         <v>7.2309799322985757</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>237.41307230999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.36961661999998796</v>
       </c>
       <c r="D79" s="5">
         <v>1.8872640632755955</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>239.41361645999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.0005441499999961</v>
       </c>
       <c r="D80" s="5">
         <v>10.59376040067681</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>241.75591018</v>
       </c>
       <c r="C81" s="5">
         <v>2.3422937200000149</v>
       </c>
       <c r="D81" s="5">
         <v>12.392941432849236</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>242.50649917000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.75058899000001134</v>
       </c>
       <c r="D82" s="5">
         <v>3.7899698370138957</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>243.75553352</v>
       </c>
       <c r="C83" s="5">
         <v>1.2490343499999881</v>
       </c>
       <c r="D83" s="5">
         <v>6.3587477108556945</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>243.47773379</v>
       </c>
       <c r="C84" s="5">
         <v>-0.27779972999999814</v>
       </c>
       <c r="D84" s="5">
         <v>-1.3590585506261021</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>245.71330983999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.2355760499999917</v>
       </c>
       <c r="D85" s="5">
         <v>11.59202914168327</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>246.21731467999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.50400483999999324</v>
       </c>
       <c r="D86" s="5">
         <v>2.4893882320637051</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>249.11779013</v>
       </c>
       <c r="C87" s="5">
         <v>2.9004754500000161</v>
       </c>
       <c r="D87" s="5">
         <v>15.089002791230378</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>252.54159743</v>
       </c>
       <c r="C88" s="5">
         <v>3.4238072999999929</v>
       </c>
       <c r="D88" s="5">
         <v>17.798067624664316</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>253.53185225999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.99025482999999781</v>
       </c>
       <c r="D89" s="5">
         <v>4.808202568375286</v>
       </c>
       <c r="E89" s="5">
         <v>7.5799279522411167</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>254.69157190999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.1597196499999995</v>
       </c>
       <c r="D90" s="5">
         <v>5.6293321359524473</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>257.96471394999998</v>
       </c>
       <c r="C91" s="5">
         <v>3.273142039999982</v>
       </c>
       <c r="D91" s="5">
         <v>16.559793128533819</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>259.50783039999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.5431164500000136</v>
       </c>
       <c r="D92" s="5">
         <v>7.4192084842379824</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>259.33807091</v>
       </c>
       <c r="C93" s="5">
         <v>-0.16975948999998991</v>
       </c>
       <c r="D93" s="5">
         <v>-0.78217314306028296</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>262.18320145000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.8451305400000138</v>
       </c>
       <c r="D94" s="5">
         <v>13.989023805408651</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>262.64104863</v>
       </c>
       <c r="C95" s="5">
         <v>0.45784717999998747</v>
       </c>
       <c r="D95" s="5">
         <v>2.1157891368105419</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>266.50219271999998</v>
       </c>
       <c r="C96" s="5">
         <v>3.861144089999982</v>
       </c>
       <c r="D96" s="5">
         <v>19.140164498870192</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>268.37418824999997</v>
       </c>
       <c r="C97" s="5">
         <v>1.8719955299999924</v>
       </c>
       <c r="D97" s="5">
         <v>8.7625762673017924</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>269.43478701999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.0605987700000128</v>
       </c>
       <c r="D98" s="5">
         <v>4.8467760588309261</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>268.44006221000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.9947248099999797</v>
       </c>
       <c r="D99" s="5">
         <v>-4.3414127626473897</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>270.04806754999998</v>
       </c>
       <c r="C100" s="5">
         <v>1.608005339999977</v>
       </c>
       <c r="D100" s="5">
         <v>7.4298369501476724</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>271.70333270999998</v>
       </c>
       <c r="C101" s="5">
         <v>1.655265159999999</v>
       </c>
       <c r="D101" s="5">
         <v>7.6085303087352285</v>
       </c>
       <c r="E101" s="5">
         <v>7.1673362885247727</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>276.30386858000003</v>
       </c>
       <c r="C102" s="5">
         <v>4.6005358700000443</v>
       </c>
       <c r="D102" s="5">
         <v>22.321838837286624</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>277.98908446000002</v>
       </c>
       <c r="C103" s="5">
         <v>1.685215879999987</v>
       </c>
       <c r="D103" s="5">
         <v>7.5695449489724176</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>280.00873276999999</v>
       </c>
       <c r="C104" s="5">
         <v>2.0196483099999796</v>
       </c>
       <c r="D104" s="5">
         <v>9.0751941641384892</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>283.72043888000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.7117061100000228</v>
       </c>
       <c r="D105" s="5">
         <v>17.119325452532408</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>286.31679025</v>
       </c>
       <c r="C106" s="5">
         <v>2.5963513699999794</v>
       </c>
       <c r="D106" s="5">
         <v>11.551220254531348</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>287.82500864000002</v>
       </c>
       <c r="C107" s="5">
         <v>1.5082183900000246</v>
       </c>
       <c r="D107" s="5">
         <v>6.5075795917879375</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>290.36514742000003</v>
       </c>
       <c r="C108" s="5">
         <v>2.5401387800000066</v>
       </c>
       <c r="D108" s="5">
         <v>11.119818688783578</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>291.80448335</v>
       </c>
       <c r="C109" s="5">
         <v>1.4393359299999702</v>
       </c>
       <c r="D109" s="5">
         <v>6.1132660706578079</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>293.97176991999999</v>
       </c>
       <c r="C110" s="5">
         <v>2.1672865699999875</v>
       </c>
       <c r="D110" s="5">
         <v>9.2858673517265409</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>298.02456031000003</v>
       </c>
       <c r="C111" s="5">
         <v>4.052790390000041</v>
       </c>
       <c r="D111" s="5">
         <v>17.857478422194539</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>299.00648188000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.98192156999999725</v>
       </c>
       <c r="D112" s="5">
         <v>4.026159702688159</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>301.16672371999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.1602418399999692</v>
       </c>
       <c r="D113" s="5">
         <v>9.0226103848623609</v>
       </c>
       <c r="E113" s="5">
         <v>10.843956427081247</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>302.58240945</v>
       </c>
       <c r="C114" s="5">
         <v>1.415685730000007</v>
       </c>
       <c r="D114" s="5">
         <v>5.7889504587168128</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>305.09938548000002</v>
       </c>
       <c r="C115" s="5">
         <v>2.5169760300000235</v>
       </c>
       <c r="D115" s="5">
         <v>10.451564780672463</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>306.09114040999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.9917549299999564</v>
       </c>
       <c r="D116" s="5">
         <v>3.9712148190165886</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>308.35906212999998</v>
       </c>
       <c r="C117" s="5">
         <v>2.2679217200000039</v>
       </c>
       <c r="D117" s="5">
         <v>9.262587234894081</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>305.58118051000002</v>
       </c>
       <c r="C118" s="5">
         <v>-2.7778816199999596</v>
       </c>
       <c r="D118" s="5">
         <v>-10.290454052246378</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>308.24031804999998</v>
       </c>
       <c r="C119" s="5">
         <v>2.6591375399999606</v>
       </c>
       <c r="D119" s="5">
         <v>10.956839477710268</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.79133736</v>
       </c>
       <c r="C120" s="5">
         <v>2.5510193100000151</v>
       </c>
       <c r="D120" s="5">
         <v>10.396049828653563</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>309.47812692999997</v>
       </c>
       <c r="C121" s="5">
         <v>-1.3132104300000265</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9542607250734338</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>313.06227795000001</v>
       </c>
       <c r="C122" s="5">
         <v>3.5841510200000357</v>
       </c>
       <c r="D122" s="5">
         <v>14.817840837959494</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>316.13127734</v>
       </c>
       <c r="C123" s="5">
         <v>3.0689993899999877</v>
       </c>
       <c r="D123" s="5">
         <v>12.419254619623388</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>317.63531015000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.5040328100000124</v>
       </c>
       <c r="D124" s="5">
         <v>5.8609306478148993</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>319.58061488999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.9453047399999832</v>
       </c>
       <c r="D125" s="5">
         <v>7.6018740300211052</v>
       </c>
       <c r="E125" s="5">
         <v>6.1141851737643194</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>320.58147114000002</v>
       </c>
       <c r="C126" s="5">
         <v>1.0008562500000266</v>
       </c>
       <c r="D126" s="5">
         <v>3.8235499346830348</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>322.33448165999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7530105199999753</v>
       </c>
       <c r="D127" s="5">
         <v>6.7628572709979684</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>325.98445186999999</v>
       </c>
       <c r="C128" s="5">
         <v>3.6499702099999922</v>
       </c>
       <c r="D128" s="5">
         <v>14.467300043120135</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>325.09913597000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.8853158999999664</v>
       </c>
       <c r="D129" s="5">
         <v>-3.2107454038481698</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>325.28686159</v>
       </c>
       <c r="C130" s="5">
         <v>0.18772561999998061</v>
       </c>
       <c r="D130" s="5">
         <v>0.69513431801258019</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>330.04010650999999</v>
       </c>
       <c r="C131" s="5">
         <v>4.753244919999986</v>
       </c>
       <c r="D131" s="5">
         <v>19.015179121566518</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>328.78952518</v>
       </c>
       <c r="C132" s="5">
         <v>-1.2505813299999886</v>
       </c>
       <c r="D132" s="5">
         <v>-4.4534405749598438</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>329.83722036</v>
       </c>
       <c r="C133" s="5">
         <v>1.0476951800000052</v>
       </c>
       <c r="D133" s="5">
         <v>3.8915597143496017</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>332.21236353</v>
       </c>
       <c r="C134" s="5">
         <v>2.3751431700000012</v>
       </c>
       <c r="D134" s="5">
         <v>8.9917308792816009</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>331.59274271999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.6196208100000149</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2153441947447727</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>331.35031862</v>
       </c>
       <c r="C136" s="5">
         <v>-0.24242409999999381</v>
       </c>
       <c r="D136" s="5">
         <v>-0.87378879415780375</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>332.60710096000003</v>
       </c>
       <c r="C137" s="5">
         <v>1.2567823400000293</v>
       </c>
       <c r="D137" s="5">
         <v>4.6476529655250731</v>
       </c>
       <c r="E137" s="5">
         <v>4.0761189706339795</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>333.85212491999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.2450239599999691</v>
       </c>
       <c r="D138" s="5">
         <v>4.5855138955081198</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>334.81430487</v>
       </c>
       <c r="C139" s="5">
         <v>0.96217995000000656</v>
       </c>
       <c r="D139" s="5">
         <v>3.5138164055533938</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>335.07805588000002</v>
       </c>
       <c r="C140" s="5">
         <v>0.26375101000002132</v>
       </c>
       <c r="D140" s="5">
         <v>0.94941016864664718</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>334.09964269</v>
       </c>
       <c r="C141" s="5">
         <v>-0.97841319000002613</v>
       </c>
       <c r="D141" s="5">
         <v>-3.4482188210426479</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>334.77426494999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.67462225999997827</v>
       </c>
       <c r="D142" s="5">
         <v>2.4501615950453859</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>334.97220117000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19793622000003097</v>
       </c>
       <c r="D143" s="5">
         <v>0.71181513491924697</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>331.79382571000002</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1783754599999838</v>
       </c>
       <c r="D144" s="5">
         <v>-10.810363173523251</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>332.82061720000002</v>
       </c>
       <c r="C145" s="5">
         <v>1.0267914899999937</v>
       </c>
       <c r="D145" s="5">
         <v>3.7774652739477776</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>330.86978009000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.950837110000009</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8114458009427832</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>329.31792302000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5518570699999827</v>
       </c>
       <c r="D147" s="5">
         <v>-5.4853394763038406</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>330.07565756000002</v>
       </c>
       <c r="C148" s="5">
         <v>0.75773454000000129</v>
       </c>
       <c r="D148" s="5">
         <v>2.7963166123804006</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.95546605999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.1201915000000326</v>
       </c>
       <c r="D149" s="5">
         <v>-7.4414549940164836</v>
       </c>
       <c r="E149" s="5">
         <v>-1.3985374595353095</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>326.05729525999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.8981708000000026</v>
       </c>
       <c r="D150" s="5">
         <v>-6.7285829558845434</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>324.91214377</v>
       </c>
       <c r="C151" s="5">
         <v>-1.1451514899999893</v>
       </c>
       <c r="D151" s="5">
         <v>-4.1340756428725811</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>325.64031678999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.72817301999998563</v>
       </c>
       <c r="D152" s="5">
         <v>2.7227645717260884</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>324.78181804000002</v>
       </c>
       <c r="C153" s="5">
         <v>-0.858498749999967</v>
       </c>
       <c r="D153" s="5">
         <v>-3.1181373901074894</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>325.49742129999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.71560325999996621</v>
       </c>
       <c r="D154" s="5">
         <v>2.6762798430410184</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>324.60259561999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.89482567999999674</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2494970039839033</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>323.93725382000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.66534179999996468</v>
       </c>
       <c r="D156" s="5">
         <v>-2.4321141465298179</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>324.48162359000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.54436977000000297</v>
       </c>
       <c r="D157" s="5">
         <v>2.03531813135851</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>321.55150535000001</v>
       </c>
       <c r="C158" s="5">
         <v>-2.930118240000013</v>
       </c>
       <c r="D158" s="5">
         <v>-10.313869161467936</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>319.51616352000002</v>
       </c>
       <c r="C159" s="5">
         <v>-2.035341829999993</v>
       </c>
       <c r="D159" s="5">
         <v>-7.3367709587156877</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>319.32891805000003</v>
       </c>
       <c r="C160" s="5">
         <v>-0.18724546999999347</v>
       </c>
       <c r="D160" s="5">
         <v>-0.70097158468511722</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>316.47026620999998</v>
       </c>
       <c r="C161" s="5">
         <v>-2.85865184000005</v>
       </c>
       <c r="D161" s="5">
         <v>-10.229022481310823</v>
       </c>
       <c r="E161" s="5">
         <v>-3.5020608096523631</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>318.7386573</v>
       </c>
       <c r="C162" s="5">
         <v>2.2683910900000228</v>
       </c>
       <c r="D162" s="5">
         <v>8.9486661128817211</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>317.37202657</v>
       </c>
       <c r="C163" s="5">
         <v>-1.3666307299999971</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0255309051758239</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>314.37339349000001</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9986330799999905</v>
       </c>
       <c r="D164" s="5">
         <v>-10.766966644843102</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>315.06752145000002</v>
       </c>
       <c r="C165" s="5">
         <v>0.69412796000000299</v>
       </c>
       <c r="D165" s="5">
         <v>2.681981529690991</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>317.61223396000003</v>
       </c>
       <c r="C166" s="5">
         <v>2.5447125100000108</v>
       </c>
       <c r="D166" s="5">
         <v>10.134410542706963</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>315.96202411000002</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6502098500000102</v>
       </c>
       <c r="D167" s="5">
         <v>-6.0596922999847092</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>316.83494490999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.87292079999997441</v>
       </c>
       <c r="D168" s="5">
         <v>3.3661303698851786</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>317.91238155999997</v>
       </c>
       <c r="C169" s="5">
         <v>1.0774366499999815</v>
       </c>
       <c r="D169" s="5">
         <v>4.1579451478943596</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>317.56768367000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.34469788999996354</v>
       </c>
       <c r="D170" s="5">
         <v>-1.2933742122089198</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>317.74541313999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.1777294699999743</v>
       </c>
       <c r="D171" s="5">
         <v>0.67366136051736358</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>316.66622059000002</v>
       </c>
       <c r="C172" s="5">
         <v>-1.0791925499999593</v>
       </c>
       <c r="D172" s="5">
         <v>-4.0004082560577974</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>316.93446867</v>
       </c>
       <c r="C173" s="5">
         <v>0.26824807999997802</v>
       </c>
       <c r="D173" s="5">
         <v>1.0212698923149022</v>
       </c>
       <c r="E173" s="5">
         <v>0.14668122397698546</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>316.12197658999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.81249208000002682</v>
       </c>
       <c r="D174" s="5">
         <v>-3.0333088952405052</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>314.55131974</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5706568499999776</v>
       </c>
       <c r="D175" s="5">
         <v>-5.8019581589321856</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>313.82386919999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.72745054000000664</v>
       </c>
       <c r="D176" s="5">
         <v>-2.740164351841412</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>314.67477050000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.85090130000003228</v>
       </c>
       <c r="D177" s="5">
         <v>3.3026394638906886</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>312.64981448999998</v>
       </c>
       <c r="C178" s="5">
         <v>-2.0249560100000394</v>
       </c>
       <c r="D178" s="5">
         <v>-7.4545621658026251</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>312.37544507000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27436941999997089</v>
       </c>
       <c r="D179" s="5">
         <v>-1.0480058084465171</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>315.61925001999998</v>
       </c>
       <c r="C180" s="5">
         <v>3.2438049499999693</v>
       </c>
       <c r="D180" s="5">
         <v>13.198102569494253</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>314.97009215000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.64915786999995362</v>
       </c>
       <c r="D181" s="5">
         <v>-2.4404007242651238</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>315.46398015</v>
       </c>
       <c r="C182" s="5">
         <v>0.49388799999996991</v>
       </c>
       <c r="D182" s="5">
         <v>1.8979697678006113</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>317.63099820000002</v>
       </c>
       <c r="C183" s="5">
         <v>2.1670180500000242</v>
       </c>
       <c r="D183" s="5">
         <v>8.5618441230977957</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>316.99347613999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.63752206000003753</v>
       </c>
       <c r="D184" s="5">
         <v>-2.3821273541084875</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>318.70172130999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.7082451699999979</v>
       </c>
       <c r="D185" s="5">
         <v>6.6618266918103464</v>
       </c>
       <c r="E185" s="5">
         <v>0.55760821706019037</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>320.84301857999998</v>
       </c>
       <c r="C186" s="5">
         <v>2.1412972699999955</v>
       </c>
       <c r="D186" s="5">
         <v>8.3672904114413083</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>320.99465134000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.15163276000004089</v>
       </c>
       <c r="D187" s="5">
         <v>0.56860527267168504</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>322.08831144999999</v>
       </c>
       <c r="C188" s="5">
         <v>1.0936601099999734</v>
       </c>
       <c r="D188" s="5">
         <v>4.1660088288175245</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>324.32182648000003</v>
       </c>
       <c r="C189" s="5">
         <v>2.233515030000035</v>
       </c>
       <c r="D189" s="5">
         <v>8.6462024181327646</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>324.36417083999999</v>
       </c>
       <c r="C190" s="5">
         <v>4.234435999995867E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.15678789546764715</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>325.62050851999999</v>
       </c>
       <c r="C191" s="5">
         <v>1.2563376800000015</v>
       </c>
       <c r="D191" s="5">
         <v>4.748180629085641</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>327.07968361000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.4591750900000307</v>
       </c>
       <c r="D192" s="5">
         <v>5.5119927390695489</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>326.86051773000003</v>
       </c>
       <c r="C193" s="5">
         <v>-0.21916587999999138</v>
       </c>
       <c r="D193" s="5">
         <v>-0.80112577992966783</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>329.20916978999998</v>
       </c>
       <c r="C194" s="5">
         <v>2.3486520599999494</v>
       </c>
       <c r="D194" s="5">
         <v>8.9716460959273103</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>328.84855275000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.36061703999996553</v>
       </c>
       <c r="D195" s="5">
         <v>-1.3065942347262216</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>331.01067671999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.1621239699999819</v>
       </c>
       <c r="D196" s="5">
         <v>8.1814521863698744</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>332.93863886999998</v>
       </c>
       <c r="C197" s="5">
         <v>1.9279621499999848</v>
       </c>
       <c r="D197" s="5">
         <v>7.217671422134031</v>
       </c>
       <c r="E197" s="5">
         <v>4.467160547950666</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>335.16524049999998</v>
       </c>
       <c r="C198" s="5">
         <v>2.2266016300000047</v>
       </c>
       <c r="D198" s="5">
         <v>8.32713830288181</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>337.45079785000001</v>
       </c>
       <c r="C199" s="5">
         <v>2.2855573500000332</v>
       </c>
       <c r="D199" s="5">
         <v>8.4970286800172943</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>341.22116407999999</v>
       </c>
       <c r="C200" s="5">
         <v>3.7703662299999792</v>
       </c>
       <c r="D200" s="5">
         <v>14.263102317735733</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>339.7835278</v>
       </c>
       <c r="C201" s="5">
         <v>-1.4376362799999924</v>
       </c>
       <c r="D201" s="5">
         <v>-4.9403238845413755</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>341.98008177999998</v>
       </c>
       <c r="C202" s="5">
         <v>2.196553979999976</v>
       </c>
       <c r="D202" s="5">
         <v>8.0393316391508041</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>344.80305700000002</v>
       </c>
       <c r="C203" s="5">
         <v>2.8229752200000462</v>
       </c>
       <c r="D203" s="5">
         <v>10.368095673793221</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>342.74836255000002</v>
       </c>
       <c r="C204" s="5">
         <v>-2.0546944499999995</v>
       </c>
       <c r="D204" s="5">
         <v>-6.9210720011437683</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>344.29499507000003</v>
       </c>
       <c r="C205" s="5">
         <v>1.5466325200000028</v>
       </c>
       <c r="D205" s="5">
         <v>5.5513640945672904</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>347.11350485000003</v>
       </c>
       <c r="C206" s="5">
         <v>2.8185097799999994</v>
       </c>
       <c r="D206" s="5">
         <v>10.278186208185947</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>347.94420838000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.83070352999999386</v>
       </c>
       <c r="D207" s="5">
         <v>2.909913858507629</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>350.08824935000001</v>
       </c>
       <c r="C208" s="5">
         <v>2.1440409699999918</v>
       </c>
       <c r="D208" s="5">
         <v>7.6502553996692813</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>352.36350812000001</v>
       </c>
       <c r="C209" s="5">
         <v>2.2752587699999935</v>
       </c>
       <c r="D209" s="5">
         <v>8.0838221046551251</v>
       </c>
       <c r="E209" s="5">
         <v>5.8343691546071108</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>352.92870656999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.56519844999996849</v>
       </c>
       <c r="D210" s="5">
         <v>1.9418972941080304</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>356.15517139999997</v>
       </c>
       <c r="C211" s="5">
         <v>3.2264648299999976</v>
       </c>
       <c r="D211" s="5">
         <v>11.539127376143576</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>360.83116037000002</v>
       </c>
       <c r="C212" s="5">
         <v>4.6759889700000485</v>
       </c>
       <c r="D212" s="5">
         <v>16.943843346528851</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>361.95734921000002</v>
       </c>
       <c r="C213" s="5">
         <v>1.1261888399999975</v>
       </c>
       <c r="D213" s="5">
         <v>3.8102814916362471</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>364.87182266000002</v>
       </c>
       <c r="C214" s="5">
         <v>2.9144734500000027</v>
       </c>
       <c r="D214" s="5">
         <v>10.10197910329671</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>368.37156692999997</v>
       </c>
       <c r="C215" s="5">
         <v>3.499744269999951</v>
       </c>
       <c r="D215" s="5">
         <v>12.137095626795013</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>367.55312823999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81843868999999358</v>
       </c>
       <c r="D216" s="5">
         <v>-2.6337904506476661</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>371.20184289000002</v>
       </c>
       <c r="C217" s="5">
         <v>3.6487146500000449</v>
       </c>
       <c r="D217" s="5">
         <v>12.584862976854239</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>370.67418604</v>
       </c>
       <c r="C218" s="5">
         <v>-0.52765685000002804</v>
       </c>
       <c r="D218" s="5">
         <v>-1.6925057113578279</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>376.90389644999999</v>
       </c>
       <c r="C219" s="5">
         <v>6.2297104099999956</v>
       </c>
       <c r="D219" s="5">
         <v>22.140421930873799</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>380.09598929999999</v>
       </c>
       <c r="C220" s="5">
         <v>3.1920928499999945</v>
       </c>
       <c r="D220" s="5">
         <v>10.650127239416118</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>380.98943593000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.89344663000002811</v>
       </c>
       <c r="D221" s="5">
         <v>2.85745167746847</v>
       </c>
       <c r="E221" s="5">
         <v>8.1239762774331545</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>382.35246440999998</v>
       </c>
       <c r="C222" s="5">
         <v>1.3630284799999686</v>
       </c>
       <c r="D222" s="5">
         <v>4.3786126182314922</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>384.72791918000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.375454770000033</v>
       </c>
       <c r="D223" s="5">
         <v>7.7153801580122972</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>383.29930380000002</v>
       </c>
       <c r="C224" s="5">
         <v>-1.4286153799999965</v>
       </c>
       <c r="D224" s="5">
         <v>-4.3660878933832414</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>383.90700454</v>
       </c>
       <c r="C225" s="5">
         <v>0.60770073999998431</v>
       </c>
       <c r="D225" s="5">
         <v>1.9192144551088974</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>384.33877524000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.43177070000001549</v>
       </c>
       <c r="D226" s="5">
         <v>1.3579899596372291</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>382.52660251999998</v>
       </c>
       <c r="C227" s="5">
         <v>-1.812172720000035</v>
       </c>
       <c r="D227" s="5">
         <v>-5.5136013104157939</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>381.36145063999999</v>
       </c>
       <c r="C228" s="5">
         <v>-1.1651518799999963</v>
       </c>
       <c r="D228" s="5">
         <v>-3.594508675826813</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>381.69291432</v>
       </c>
       <c r="C229" s="5">
         <v>0.33146368000001303</v>
       </c>
       <c r="D229" s="5">
         <v>1.0479909786826447</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>378.43495332999998</v>
       </c>
       <c r="C230" s="5">
         <v>-3.257960990000015</v>
       </c>
       <c r="D230" s="5">
         <v>-9.7752405613954156</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>381.78407915000003</v>
       </c>
       <c r="C231" s="5">
         <v>3.3491258200000402</v>
       </c>
       <c r="D231" s="5">
         <v>11.152403728070425</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>378.31173002999998</v>
       </c>
       <c r="C232" s="5">
         <v>-3.4723491200000467</v>
       </c>
       <c r="D232" s="5">
         <v>-10.384337013681533</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>373.89621846</v>
       </c>
       <c r="C233" s="5">
         <v>-4.4155115699999783</v>
       </c>
       <c r="D233" s="5">
         <v>-13.140927982746032</v>
       </c>
       <c r="E233" s="5">
         <v>-1.8617884909814864</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>368.60993910000002</v>
       </c>
       <c r="C234" s="5">
         <v>-5.2862793599999804</v>
       </c>
       <c r="D234" s="5">
         <v>-15.706978480761313</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>363.10176903000001</v>
       </c>
       <c r="C235" s="5">
         <v>-5.5081700700000056</v>
       </c>
       <c r="D235" s="5">
         <v>-16.528948833672995</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>357.46876125</v>
       </c>
       <c r="C236" s="5">
         <v>-5.633007780000014</v>
       </c>
       <c r="D236" s="5">
         <v>-17.107208248820971</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>351.61899692999998</v>
       </c>
       <c r="C237" s="5">
         <v>-5.8497643200000198</v>
       </c>
       <c r="D237" s="5">
         <v>-17.962800960198166</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>349.14696272999998</v>
       </c>
       <c r="C238" s="5">
         <v>-2.472034199999996</v>
       </c>
       <c r="D238" s="5">
         <v>-8.1178280112280898</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>345.47431297000003</v>
       </c>
       <c r="C239" s="5">
         <v>-3.6726497599999561</v>
       </c>
       <c r="D239" s="5">
         <v>-11.917441466024281</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>343.31923898999997</v>
       </c>
       <c r="C240" s="5">
         <v>-2.1550739800000542</v>
       </c>
       <c r="D240" s="5">
         <v>-7.2340594668495957</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>339.61854233000003</v>
       </c>
       <c r="C241" s="5">
         <v>-3.7006966599999487</v>
       </c>
       <c r="D241" s="5">
         <v>-12.195044078360818</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>335.95706689999997</v>
       </c>
       <c r="C242" s="5">
         <v>-3.6614754300000527</v>
       </c>
       <c r="D242" s="5">
         <v>-12.197142891600976</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>332.28823025000003</v>
       </c>
       <c r="C243" s="5">
         <v>-3.6688366499999461</v>
       </c>
       <c r="D243" s="5">
         <v>-12.345516917123279</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>329.65756980999998</v>
       </c>
       <c r="C244" s="5">
         <v>-2.6306604400000424</v>
       </c>
       <c r="D244" s="5">
         <v>-9.0972276696550729</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>328.27520435999998</v>
       </c>
       <c r="C245" s="5">
         <v>-1.3823654500000089</v>
       </c>
       <c r="D245" s="5">
         <v>-4.9175570656187055</v>
       </c>
       <c r="E245" s="5">
         <v>-12.201517920642102</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>326.63129548000001</v>
       </c>
       <c r="C246" s="5">
         <v>-1.6439088799999695</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8464810293331944</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>322.58370301999997</v>
       </c>
       <c r="C247" s="5">
         <v>-4.0475924600000326</v>
       </c>
       <c r="D247" s="5">
         <v>-13.897540917956764</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>324.22981764999997</v>
       </c>
       <c r="C248" s="5">
         <v>1.6461146299999996</v>
       </c>
       <c r="D248" s="5">
         <v>6.2983072855335109</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>325.88418772</v>
       </c>
       <c r="C249" s="5">
         <v>1.6543700700000272</v>
       </c>
       <c r="D249" s="5">
         <v>6.2977415667933689</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>324.50870244999999</v>
       </c>
       <c r="C250" s="5">
         <v>-1.3754852700000129</v>
       </c>
       <c r="D250" s="5">
         <v>-4.9489950769305846</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>324.23620856999997</v>
       </c>
       <c r="C251" s="5">
         <v>-0.27249388000001318</v>
       </c>
       <c r="D251" s="5">
         <v>-1.0030137385307114</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>325.03520007999998</v>
       </c>
       <c r="C252" s="5">
         <v>0.79899151000000757</v>
       </c>
       <c r="D252" s="5">
         <v>2.9974809568252825</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>323.68664927999998</v>
       </c>
       <c r="C253" s="5">
         <v>-1.3485507999999982</v>
       </c>
       <c r="D253" s="5">
         <v>-4.866671577997284</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>323.00624794999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.68040132999999514</v>
       </c>
       <c r="D254" s="5">
         <v>-2.4934853401436419</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>322.77182250999999</v>
       </c>
       <c r="C255" s="5">
         <v>-0.23442543999999543</v>
       </c>
       <c r="D255" s="5">
         <v>-0.86744556253733895</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>320.44520505000003</v>
       </c>
       <c r="C256" s="5">
         <v>-2.3266174599999658</v>
       </c>
       <c r="D256" s="5">
         <v>-8.31507039288425</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>320.50204751000001</v>
       </c>
       <c r="C257" s="5">
         <v>5.6842459999984385E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.2130708727216879</v>
       </c>
       <c r="E257" s="5">
         <v>-2.3678781542926464</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>316.48684236000003</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0152051499999857</v>
       </c>
       <c r="D258" s="5">
         <v>-14.039642658145524</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>317.20708216000003</v>
       </c>
       <c r="C259" s="5">
         <v>0.72023980000000165</v>
       </c>
       <c r="D259" s="5">
         <v>2.7653223306996821</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>319.26034391000002</v>
       </c>
       <c r="C260" s="5">
         <v>2.0532617499999901</v>
       </c>
       <c r="D260" s="5">
         <v>8.0501128148106282</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>318.58945144</v>
       </c>
       <c r="C261" s="5">
         <v>-0.67089247000001251</v>
       </c>
       <c r="D261" s="5">
         <v>-2.4927338982460023</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>317.87727193000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.71217950999999857</v>
       </c>
       <c r="D262" s="5">
         <v>-2.6497613183729563</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>319.02516702000003</v>
       </c>
       <c r="C263" s="5">
         <v>1.14789509000002</v>
       </c>
       <c r="D263" s="5">
         <v>4.4204619879228968</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>319.84353655000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.81836952999998402</v>
       </c>
       <c r="D264" s="5">
         <v>3.122067039116394</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>319.93583193000001</v>
       </c>
       <c r="C265" s="5">
         <v>9.229537999999593E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.34682709270221768</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>322.78673758999997</v>
       </c>
       <c r="C266" s="5">
         <v>2.8509056599999667</v>
       </c>
       <c r="D266" s="5">
         <v>11.23298667742716</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>320.41765471000002</v>
       </c>
       <c r="C267" s="5">
         <v>-2.3690828799999508</v>
       </c>
       <c r="D267" s="5">
         <v>-8.4603899831099287</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>320.29351281999999</v>
       </c>
       <c r="C268" s="5">
         <v>-0.12414189000003262</v>
       </c>
       <c r="D268" s="5">
         <v>-0.46393584608795946</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>321.35492412000002</v>
       </c>
       <c r="C269" s="5">
         <v>1.0614113000000316</v>
       </c>
       <c r="D269" s="5">
         <v>4.0499309927370719</v>
       </c>
       <c r="E269" s="5">
         <v>0.26610644662836691</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>322.35735237</v>
       </c>
       <c r="C270" s="5">
         <v>1.0024282499999799</v>
       </c>
       <c r="D270" s="5">
         <v>3.8081504797109922</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>324.18470576999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.8273533999999927</v>
       </c>
       <c r="D271" s="5">
         <v>7.0186093947478323</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>326.46684284999998</v>
       </c>
       <c r="C272" s="5">
         <v>2.2821370799999841</v>
       </c>
       <c r="D272" s="5">
         <v>8.7824128160489003</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>326.10173299000002</v>
       </c>
       <c r="C273" s="5">
         <v>-0.36510985999996137</v>
       </c>
       <c r="D273" s="5">
         <v>-1.3338166032732302</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>327.61716484999999</v>
       </c>
       <c r="C274" s="5">
         <v>1.5154318599999783</v>
       </c>
       <c r="D274" s="5">
         <v>5.7212990696444921</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>328.20584163000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.58867678000001433</v>
       </c>
       <c r="D275" s="5">
         <v>2.177649440592444</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>327.20878689</v>
       </c>
       <c r="C276" s="5">
         <v>-0.99705474000001004</v>
       </c>
       <c r="D276" s="5">
         <v>-3.5851759661989058</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>330.93287119000001</v>
       </c>
       <c r="C277" s="5">
         <v>3.7240843000000154</v>
       </c>
       <c r="D277" s="5">
         <v>14.545859313707176</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>331.60164806</v>
       </c>
       <c r="C278" s="5">
         <v>0.66877686999998787</v>
       </c>
       <c r="D278" s="5">
         <v>2.4521971394878106</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>334.01039656</v>
       </c>
       <c r="C279" s="5">
         <v>2.4087485000000015</v>
       </c>
       <c r="D279" s="5">
         <v>9.0736023995939163</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>336.47421333</v>
       </c>
       <c r="C280" s="5">
         <v>2.463816769999994</v>
       </c>
       <c r="D280" s="5">
         <v>9.2198601946386294</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>337.09041087999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.61619754999998122</v>
       </c>
       <c r="D281" s="5">
         <v>2.2198746692022375</v>
       </c>
       <c r="E281" s="5">
         <v>4.8966067045930872</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>337.52536117</v>
       </c>
       <c r="C282" s="5">
         <v>0.4349502900000175</v>
       </c>
       <c r="D282" s="5">
         <v>1.5594047120027543</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>343.03164831999999</v>
       </c>
       <c r="C283" s="5">
         <v>5.5062871499999915</v>
       </c>
       <c r="D283" s="5">
         <v>21.432057688581807</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>344.96600373000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.9343554100000233</v>
       </c>
       <c r="D284" s="5">
         <v>6.980664056148056</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>344.49211651000002</v>
       </c>
       <c r="C285" s="5">
         <v>-0.47388721999999461</v>
       </c>
       <c r="D285" s="5">
         <v>-1.6360677385036104</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>346.46551324000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.9733967299999904</v>
       </c>
       <c r="D286" s="5">
         <v>7.0948753889781502</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>348.79895046000001</v>
       </c>
       <c r="C287" s="5">
         <v>2.3334372200000075</v>
       </c>
       <c r="D287" s="5">
         <v>8.3881715892368369</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>350.10470638999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.3057559299999753</v>
       </c>
       <c r="D288" s="5">
         <v>4.5859519413884664</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>352.21754386999999</v>
       </c>
       <c r="C289" s="5">
         <v>2.112837479999996</v>
       </c>
       <c r="D289" s="5">
         <v>7.4871193510936074</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>353.60648279999998</v>
       </c>
       <c r="C290" s="5">
         <v>1.3889389299999948</v>
       </c>
       <c r="D290" s="5">
         <v>4.8360889639458948</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>353.75637520999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.14989241000000675</v>
       </c>
       <c r="D291" s="5">
         <v>0.50986294091224238</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>356.60424566</v>
       </c>
       <c r="C292" s="5">
         <v>2.8478704500000163</v>
       </c>
       <c r="D292" s="5">
         <v>10.099871272978067</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>356.91214554999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.30789988999998741</v>
       </c>
       <c r="D293" s="5">
         <v>1.0410406651018222</v>
       </c>
       <c r="E293" s="5">
         <v>5.8802428162384901</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>359.81550118000001</v>
       </c>
       <c r="C294" s="5">
         <v>2.9033556300000214</v>
       </c>
       <c r="D294" s="5">
         <v>10.210381590496432</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>360.75760160999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.94210042999998223</v>
       </c>
       <c r="D295" s="5">
         <v>3.1875880623273067</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>362.32684752</v>
       </c>
       <c r="C296" s="5">
         <v>1.5692459100000065</v>
       </c>
       <c r="D296" s="5">
         <v>5.3465439778201951</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>366.77253259000003</v>
       </c>
       <c r="C297" s="5">
         <v>4.4456850700000246</v>
       </c>
       <c r="D297" s="5">
         <v>15.759186208213706</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>369.54563509000002</v>
       </c>
       <c r="C298" s="5">
         <v>2.7731024999999931</v>
       </c>
       <c r="D298" s="5">
         <v>9.4599571886862179</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>369.70336329000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.1577282000000082</v>
       </c>
       <c r="D299" s="5">
         <v>0.51338393257840398</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>371.54003039000003</v>
       </c>
       <c r="C300" s="5">
         <v>1.8366670999999997</v>
       </c>
       <c r="D300" s="5">
         <v>6.1271568477357041</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>373.26748351999998</v>
       </c>
       <c r="C301" s="5">
         <v>1.727453129999958</v>
       </c>
       <c r="D301" s="5">
         <v>5.7242367903719282</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>374.96482386999998</v>
       </c>
       <c r="C302" s="5">
         <v>1.6973403499999904</v>
       </c>
       <c r="D302" s="5">
         <v>5.5952605442076031</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>377.38695502000002</v>
       </c>
       <c r="C303" s="5">
         <v>2.4221311500000411</v>
       </c>
       <c r="D303" s="5">
         <v>8.0329600926461566</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>379.2735083</v>
       </c>
       <c r="C304" s="5">
         <v>1.8865532799999869</v>
       </c>
       <c r="D304" s="5">
         <v>6.1664997189302184</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>381.74289399000003</v>
       </c>
       <c r="C305" s="5">
         <v>2.4693856900000242</v>
       </c>
       <c r="D305" s="5">
         <v>8.0989390753352311</v>
       </c>
       <c r="E305" s="5">
         <v>6.9571037997981255</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>382.59547100999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.85257701999995561</v>
       </c>
       <c r="D306" s="5">
         <v>2.7132232695371794</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>383.39739051999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.80191951000000472</v>
       </c>
       <c r="D307" s="5">
         <v>2.5443968472938394</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>380.33807148</v>
       </c>
       <c r="C308" s="5">
         <v>-3.0593190399999912</v>
       </c>
       <c r="D308" s="5">
         <v>-9.1661402584720992</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>382.63239879999998</v>
       </c>
       <c r="C309" s="5">
         <v>2.2943273199999794</v>
       </c>
       <c r="D309" s="5">
         <v>7.4838674819770024</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>383.86423768999998</v>
       </c>
       <c r="C310" s="5">
         <v>1.2318388900000059</v>
       </c>
       <c r="D310" s="5">
         <v>3.9323998516857639</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>385.68243464</v>
       </c>
       <c r="C311" s="5">
         <v>1.818196950000015</v>
       </c>
       <c r="D311" s="5">
         <v>5.8343090819137577</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>388.77186160999997</v>
       </c>
       <c r="C312" s="5">
         <v>3.0894269699999768</v>
       </c>
       <c r="D312" s="5">
         <v>10.04734527138087</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>388.59111623000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.1807453799999621</v>
       </c>
       <c r="D313" s="5">
         <v>-0.55647214027780834</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>389.60966108000002</v>
       </c>
       <c r="C314" s="5">
         <v>1.018544850000012</v>
       </c>
       <c r="D314" s="5">
         <v>3.1910891716220968</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>391.27497563999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.6653145599999561</v>
       </c>
       <c r="D315" s="5">
         <v>5.2514935626181591</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>390.55271419000002</v>
       </c>
       <c r="C316" s="5">
         <v>-0.72226144999996222</v>
       </c>
       <c r="D316" s="5">
         <v>-2.1927502633455664</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>391.55547075999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.0027565699999741</v>
       </c>
       <c r="D317" s="5">
         <v>3.1249215144536935</v>
       </c>
       <c r="E317" s="5">
         <v>2.5704674335750743</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>392.43477725999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.87930649999998423</v>
       </c>
       <c r="D318" s="5">
         <v>2.7283451141957293</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>392.14584193000002</v>
       </c>
       <c r="C319" s="5">
         <v>-0.28893532999995841</v>
       </c>
       <c r="D319" s="5">
         <v>-0.87994699173368218</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>389.63294230000002</v>
       </c>
       <c r="C320" s="5">
         <v>-2.5128996299999926</v>
       </c>
       <c r="D320" s="5">
         <v>-7.4243768430421468</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>394.08444549000001</v>
       </c>
       <c r="C321" s="5">
         <v>4.4515031899999826</v>
       </c>
       <c r="D321" s="5">
         <v>14.604984444630409</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>392.81721406999998</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2672314200000301</v>
       </c>
       <c r="D322" s="5">
         <v>-3.7912412848069454</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>392.83505989000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.7845820000047752E-2</v>
       </c>
       <c r="D323" s="5">
         <v>5.4530033151056756E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>394.53804325999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.7029833699999699</v>
       </c>
       <c r="D324" s="5">
         <v>5.327977490784086</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>395.81383634000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.2757930800000281</v>
       </c>
       <c r="D325" s="5">
         <v>3.9501268401532119</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>399.52287941999998</v>
       </c>
       <c r="C326" s="5">
         <v>3.7090430799999581</v>
       </c>
       <c r="D326" s="5">
         <v>11.842843720960872</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>400.75773679999998</v>
       </c>
       <c r="C327" s="5">
         <v>1.234857379999994</v>
       </c>
       <c r="D327" s="5">
         <v>3.7727017058503343</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>398.70780250000001</v>
       </c>
       <c r="C328" s="5">
         <v>-2.0499342999999612</v>
       </c>
       <c r="D328" s="5">
         <v>-5.9683987481754075</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>399.18767083</v>
       </c>
       <c r="C329" s="5">
         <v>0.47986832999998796</v>
       </c>
       <c r="D329" s="5">
         <v>1.4538696135725893</v>
       </c>
       <c r="E329" s="5">
         <v>1.9492002129828823</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>400.24953517</v>
       </c>
       <c r="C330" s="5">
         <v>1.0618643399999996</v>
       </c>
       <c r="D330" s="5">
         <v>3.2391933136514117</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>401.76031651</v>
       </c>
       <c r="C331" s="5">
         <v>1.5107813399999941</v>
       </c>
       <c r="D331" s="5">
         <v>4.6247457056698638</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>403.62459403000003</v>
       </c>
       <c r="C332" s="5">
         <v>1.8642775200000301</v>
       </c>
       <c r="D332" s="5">
         <v>5.7126608401577572</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>401.89214436999998</v>
       </c>
       <c r="C333" s="5">
         <v>-1.732449660000043</v>
       </c>
       <c r="D333" s="5">
         <v>-5.0308058245487235</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>404.10422256999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.2120782000000077</v>
       </c>
       <c r="D334" s="5">
         <v>6.8086570514460654</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>406.69944399000002</v>
       </c>
       <c r="C335" s="5">
         <v>2.5952214200000299</v>
       </c>
       <c r="D335" s="5">
         <v>7.984713909907537</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>403.98956016</v>
       </c>
       <c r="C336" s="5">
         <v>-2.7098838300000239</v>
       </c>
       <c r="D336" s="5">
         <v>-7.7091250367122282</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>404.49511775000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.50555759000002354</v>
       </c>
       <c r="D337" s="5">
         <v>1.5120740693282064</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>405.30438304</v>
       </c>
       <c r="C338" s="5">
         <v>0.80926528999998482</v>
       </c>
       <c r="D338" s="5">
         <v>2.4274109236439134</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>407.16918833</v>
       </c>
       <c r="C339" s="5">
         <v>1.8648052899999925</v>
       </c>
       <c r="D339" s="5">
         <v>5.6630813131087976</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>409.92238327000001</v>
       </c>
       <c r="C340" s="5">
         <v>2.7531949400000144</v>
       </c>
       <c r="D340" s="5">
         <v>8.4228256595513251</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>412.83230651000002</v>
       </c>
       <c r="C341" s="5">
         <v>2.9099232400000119</v>
       </c>
       <c r="D341" s="5">
         <v>8.8590438672723195</v>
       </c>
       <c r="E341" s="5">
         <v>3.4181004768082612</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>411.78884617</v>
       </c>
       <c r="C342" s="5">
         <v>-1.0434603400000242</v>
       </c>
       <c r="D342" s="5">
         <v>-2.991266153714045</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>414.30443750000001</v>
       </c>
       <c r="C343" s="5">
         <v>2.5155913300000066</v>
       </c>
       <c r="D343" s="5">
         <v>7.5821132575194294</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>415.49622846</v>
       </c>
       <c r="C344" s="5">
         <v>1.1917909599999916</v>
       </c>
       <c r="D344" s="5">
         <v>3.5070693564926536</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>416.66888686999999</v>
       </c>
       <c r="C345" s="5">
         <v>1.1726584099999968</v>
       </c>
       <c r="D345" s="5">
         <v>3.4398393619702761</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>418.88083533999998</v>
       </c>
       <c r="C346" s="5">
         <v>2.2119484699999816</v>
       </c>
       <c r="D346" s="5">
         <v>6.5597081622207343</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>420.74694290000002</v>
       </c>
       <c r="C347" s="5">
         <v>1.8661075600000459</v>
       </c>
       <c r="D347" s="5">
         <v>5.4789354708949745</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>420.7843613</v>
       </c>
       <c r="C348" s="5">
         <v>3.7418399999978647E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.10677213550276399</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>422.19333791000003</v>
       </c>
       <c r="C349" s="5">
         <v>1.4089766100000247</v>
       </c>
       <c r="D349" s="5">
         <v>4.0929757777069531</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>421.00677979</v>
       </c>
       <c r="C350" s="5">
         <v>-1.1865581200000292</v>
       </c>
       <c r="D350" s="5">
         <v>-3.320907718824051</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>420.62870006999998</v>
       </c>
       <c r="C351" s="5">
         <v>-0.37807972000001655</v>
       </c>
       <c r="D351" s="5">
         <v>-1.0723377499540887</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>422.94822160000001</v>
       </c>
       <c r="C352" s="5">
         <v>2.3195215300000314</v>
       </c>
       <c r="D352" s="5">
         <v>6.8217321447228807</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>424.58666072</v>
       </c>
       <c r="C353" s="5">
         <v>1.6384391199999868</v>
       </c>
       <c r="D353" s="5">
         <v>4.7489578805578025</v>
       </c>
       <c r="E353" s="5">
         <v>2.8472466966960264</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>427.14387088000001</v>
       </c>
       <c r="C354" s="5">
         <v>2.557210160000011</v>
       </c>
       <c r="D354" s="5">
         <v>7.4716703793846762</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>427.46934434000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.32547346000001198</v>
       </c>
       <c r="D355" s="5">
         <v>0.9182131905646429</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>427.75062951000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.28128516999998965</v>
       </c>
       <c r="D356" s="5">
         <v>0.79249308073729985</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>428.83007199000002</v>
       </c>
       <c r="C357" s="5">
         <v>1.0794424800000115</v>
       </c>
       <c r="D357" s="5">
         <v>3.070624401105948</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>431.12715042000002</v>
       </c>
       <c r="C358" s="5">
         <v>2.2970784299999991</v>
       </c>
       <c r="D358" s="5">
         <v>6.6207389001063932</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>432.39218345</v>
       </c>
       <c r="C359" s="5">
         <v>1.2650330299999837</v>
       </c>
       <c r="D359" s="5">
         <v>3.5784791069082944</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>434.08945395000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.6972705000000019</v>
       </c>
       <c r="D360" s="5">
         <v>4.8133993120814456</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>435.76174089</v>
       </c>
       <c r="C361" s="5">
         <v>1.6722869399999922</v>
       </c>
       <c r="D361" s="5">
         <v>4.7221013895219155</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>436.89364606999999</v>
       </c>
       <c r="C362" s="5">
         <v>1.1319051799999897</v>
       </c>
       <c r="D362" s="5">
         <v>3.1619578952753136</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>437.03347625999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.13983018999999786</v>
       </c>
       <c r="D363" s="5">
         <v>0.38474332915425791</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>437.96210976999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.92863350999999739</v>
       </c>
       <c r="D364" s="5">
         <v>2.5798392204126275</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>436.69502408</v>
       </c>
       <c r="C365" s="5">
         <v>-1.2670856899999876</v>
       </c>
       <c r="D365" s="5">
         <v>-3.4170535755413289</v>
       </c>
       <c r="E365" s="5">
         <v>2.851800228360224</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>438.32477712000002</v>
       </c>
       <c r="C366" s="5">
         <v>1.6297530400000255</v>
       </c>
       <c r="D366" s="5">
         <v>4.5714974697975919</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>436.15195997000001</v>
       </c>
       <c r="C367" s="5">
         <v>-2.1728171500000144</v>
       </c>
       <c r="D367" s="5">
         <v>-5.7889826740223693</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>434.23653528</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9154246900000089</v>
       </c>
       <c r="D368" s="5">
         <v>-5.1445282098507743</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>406.55723545000001</v>
       </c>
       <c r="C369" s="5">
         <v>-27.679299829999991</v>
       </c>
       <c r="D369" s="5">
         <v>-54.632588058031395</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>413.78954131</v>
       </c>
       <c r="C370" s="5">
         <v>7.2323058599999968</v>
       </c>
       <c r="D370" s="5">
         <v>23.564518003374801</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>413.21132811000001</v>
       </c>
       <c r="C371" s="5">
         <v>-0.57821319999999332</v>
       </c>
       <c r="D371" s="5">
         <v>-1.6640052841279673</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>410.92430409000002</v>
       </c>
       <c r="C372" s="5">
         <v>-2.2870240199999898</v>
       </c>
       <c r="D372" s="5">
         <v>-6.4432103680430401</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>412.34221859000002</v>
       </c>
       <c r="C373" s="5">
         <v>1.4179144999999949</v>
       </c>
       <c r="D373" s="5">
         <v>4.2201513526498369</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>412.6058974</v>
       </c>
       <c r="C374" s="5">
         <v>0.26367880999998761</v>
       </c>
       <c r="D374" s="5">
         <v>0.77006375554740103</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>415.00585637</v>
       </c>
       <c r="C375" s="5">
         <v>2.3999589700000001</v>
       </c>
       <c r="D375" s="5">
         <v>7.2075894044453692</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>415.31243991000002</v>
       </c>
       <c r="C376" s="5">
         <v>0.30658354000001964</v>
       </c>
       <c r="D376" s="5">
         <v>0.89010490859071645</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>416.05243082999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.73999091999996836</v>
       </c>
       <c r="D377" s="5">
         <v>2.1592010332244227</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7270044565972391</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>416.15976978999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.10733895999999277</v>
       </c>
       <c r="D378" s="5">
         <v>0.31003227507715447</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>410.81083178</v>
       </c>
       <c r="C379" s="5">
         <v>-5.3489380099999835</v>
       </c>
       <c r="D379" s="5">
         <v>-14.378763142377371</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>422.18843413000002</v>
       </c>
       <c r="C380" s="5">
         <v>11.377602350000018</v>
       </c>
       <c r="D380" s="5">
         <v>38.794848405748006</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>421.59014655999999</v>
       </c>
       <c r="C381" s="5">
         <v>-0.59828757000002497</v>
       </c>
       <c r="D381" s="5">
         <v>-1.6873406148829928</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>420.03302808000001</v>
       </c>
       <c r="C382" s="5">
         <v>-1.5571184799999855</v>
       </c>
       <c r="D382" s="5">
         <v>-4.3431949536088084</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>419.91314481000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.11988327000000254</v>
       </c>
       <c r="D383" s="5">
         <v>-0.34195956312271791</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>423.94146790000002</v>
       </c>
       <c r="C384" s="5">
         <v>4.0283230900000149</v>
       </c>
       <c r="D384" s="5">
         <v>12.139122284922287</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.15259384000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.21112593999998808</v>
       </c>
       <c r="D385" s="5">
         <v>0.59924833821569656</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>425.61156840000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.4589745600000015</v>
       </c>
       <c r="D386" s="5">
         <v>4.2066800417902561</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>429.42741453999997</v>
       </c>
       <c r="C387" s="5">
         <v>3.8158461399999624</v>
       </c>
       <c r="D387" s="5">
         <v>11.30536767685355</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>431.0398328</v>
       </c>
       <c r="C388" s="5">
         <v>1.6124182600000267</v>
       </c>
       <c r="D388" s="5">
         <v>4.5999970092517994</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>434.02822859999998</v>
       </c>
       <c r="C389" s="5">
         <v>2.988395799999978</v>
       </c>
       <c r="D389" s="5">
         <v>8.6442757646592696</v>
       </c>
       <c r="E389" s="5">
         <v>4.3205606885024839</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>433.33094461000002</v>
       </c>
       <c r="C390" s="5">
         <v>-0.69728398999995989</v>
       </c>
       <c r="D390" s="5">
         <v>-1.9109052450879682</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>436.71664526000001</v>
       </c>
       <c r="C391" s="5">
         <v>3.3857006499999898</v>
       </c>
       <c r="D391" s="5">
         <v>9.7894221839369457</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>437.13020877000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.41356351000001723</v>
       </c>
       <c r="D392" s="5">
         <v>1.1423178026556791</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>440.10793224999998</v>
       </c>
       <c r="C393" s="5">
         <v>2.9777234799999519</v>
       </c>
       <c r="D393" s="5">
         <v>8.4877018274647007</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>441.93856276999998</v>
       </c>
       <c r="C394" s="5">
         <v>1.8306305199999997</v>
       </c>
       <c r="D394" s="5">
         <v>5.107192156888174</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>442.12943770999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.1908749400000147</v>
       </c>
       <c r="D395" s="5">
         <v>0.51951749148038129</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>444.88873884999998</v>
       </c>
       <c r="C396" s="5">
         <v>2.7593011399999909</v>
       </c>
       <c r="D396" s="5">
         <v>7.751610953470256</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>446.32568672999997</v>
       </c>
       <c r="C397" s="5">
         <v>1.4369478799999911</v>
       </c>
       <c r="D397" s="5">
         <v>3.9454844540609324</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>449.26469674999998</v>
       </c>
       <c r="C398" s="5">
         <v>2.939010020000012</v>
       </c>
       <c r="D398" s="5">
         <v>8.1944376644318417</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>449.16376342000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.10093332999997529</v>
       </c>
       <c r="D399" s="5">
         <v>-0.26926319191681314</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>450.44862575000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.2848623300000099</v>
       </c>
       <c r="D400" s="5">
         <v>3.4872035084859032</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>451.61840371</v>
       </c>
       <c r="C401" s="5">
         <v>1.1697779599999762</v>
       </c>
       <c r="D401" s="5">
         <v>3.1611989425772258</v>
       </c>
       <c r="E401" s="5">
         <v>4.0527721357522806</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>456.88036345</v>
       </c>
       <c r="C402" s="5">
         <v>5.2619597400000089</v>
       </c>
       <c r="D402" s="5">
         <v>14.913310244619371</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>454.59106924000002</v>
       </c>
       <c r="C403" s="5">
         <v>-2.28929420999998</v>
       </c>
       <c r="D403" s="5">
         <v>-5.849879159445881</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>457.14957758000003</v>
       </c>
       <c r="C404" s="5">
         <v>2.558508340000003</v>
       </c>
       <c r="D404" s="5">
         <v>6.9668188351848181</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>457.00755055000002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.14202703000000838</v>
       </c>
       <c r="D405" s="5">
         <v>-0.37217908845594838</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>458.2958658</v>
       </c>
       <c r="C406" s="5">
         <v>1.2883152499999824</v>
       </c>
       <c r="D406" s="5">
         <v>3.4357743020851705</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>461.68644098999999</v>
       </c>
       <c r="C407" s="5">
         <v>3.3905751899999927</v>
       </c>
       <c r="D407" s="5">
         <v>9.2481691087256124</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>462.56069206000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.8742510700000139</v>
       </c>
       <c r="D408" s="5">
         <v>2.2961400883425576</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>463.40614420999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.84545214999997143</v>
       </c>
       <c r="D409" s="5">
         <v>2.2155014246740379</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>466.41002372000003</v>
       </c>
       <c r="C410" s="5">
         <v>3.003879510000047</v>
       </c>
       <c r="D410" s="5">
         <v>8.0620126100649401</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>466.62035126000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.21032753999998022</v>
       </c>
       <c r="D411" s="5">
         <v>0.54248401283225611</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>467.93375699000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.3134057299999995</v>
       </c>
       <c r="D412" s="5">
         <v>3.4304474548993991</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>469.63146394</v>
       </c>
       <c r="C413" s="5">
         <v>1.6977069499999971</v>
       </c>
       <c r="D413" s="5">
         <v>4.4416464288163482</v>
       </c>
       <c r="E413" s="5">
         <v>3.9885576145756163</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>470.22607273</v>
       </c>
       <c r="C414" s="5">
         <v>0.59460878999999522</v>
       </c>
       <c r="D414" s="5">
         <v>1.5299663864195789</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>471.20822344999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.98215071999999282</v>
       </c>
       <c r="D415" s="5">
         <v>2.5354076621450838</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>472.49592904999997</v>
       </c>
       <c r="C416" s="5">
         <v>1.2877055999999811</v>
       </c>
       <c r="D416" s="5">
         <v>3.3290697627408994</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>472.58317296000001</v>
       </c>
       <c r="C417" s="5">
         <v>8.7243910000040614E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.22179890090276988</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>473.68852894000003</v>
       </c>
       <c r="C418" s="5">
         <v>1.105355980000013</v>
       </c>
       <c r="D418" s="5">
         <v>2.843149242644305</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>474.77387784000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.0853488999999854</v>
       </c>
       <c r="D419" s="5">
         <v>2.7844409850229956</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>472.75772728999999</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0161505500000203</v>
       </c>
       <c r="D420" s="5">
         <v>-4.9785086005807333</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>479.65305804000002</v>
       </c>
       <c r="C421" s="5">
         <v>6.8953307500000278</v>
       </c>
       <c r="D421" s="5">
         <v>18.976990108655144</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>479.95048267999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.29742463999997426</v>
       </c>
       <c r="D422" s="5">
         <v>0.74664240272164228</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>482.24891504999999</v>
       </c>
       <c r="C423" s="5">
         <v>2.2984323700000004</v>
       </c>
       <c r="D423" s="5">
         <v>5.9004773574205416</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>484.13552116</v>
       </c>
       <c r="C424" s="5">
         <v>1.8866061100000024</v>
       </c>
       <c r="D424" s="5">
         <v>4.7968590801617861</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>484.51168460000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.37616344000002755</v>
       </c>
       <c r="D425" s="5">
         <v>0.93637030062245774</v>
       </c>
       <c r="E425" s="5">
         <v>3.1684888689444968</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>485.68406678000002</v>
       </c>
       <c r="C426" s="5">
         <v>1.1723821799999996</v>
       </c>
       <c r="D426" s="5">
         <v>2.9426195837618296</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>487.46028385</v>
       </c>
       <c r="C427" s="5">
         <v>1.7762170699999729</v>
       </c>
       <c r="D427" s="5">
         <v>4.4779321162882635</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>490.22365391</v>
       </c>
       <c r="C428" s="5">
         <v>2.7633700599999997</v>
       </c>
       <c r="D428" s="5">
         <v>7.0188568426280851</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>492.39407770000003</v>
       </c>
       <c r="C429" s="5">
         <v>2.1704237900000294</v>
       </c>
       <c r="D429" s="5">
         <v>5.4442002698316116</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>494.64609870999999</v>
       </c>
       <c r="C430" s="5">
         <v>2.2520210099999645</v>
       </c>
       <c r="D430" s="5">
         <v>5.6285232510309147</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>494.25607731000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.39002139999996643</v>
       </c>
       <c r="D431" s="5">
         <v>-0.94209038065837802</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>495.69611230999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.4400349999999662</v>
       </c>
       <c r="D432" s="5">
         <v>3.5528215857170586</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>497.40001086000001</v>
       </c>
       <c r="C433" s="5">
         <v>1.7038985500000194</v>
       </c>
       <c r="D433" s="5">
         <v>4.2037459628735174</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>496.75680046999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.64321039000003566</v>
       </c>
       <c r="D434" s="5">
         <v>-1.5407848828990489</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>498.28049485999998</v>
       </c>
       <c r="C435" s="5">
         <v>1.5236943900000028</v>
       </c>
       <c r="D435" s="5">
         <v>3.7434749080842655</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>499.94476179999998</v>
       </c>
       <c r="C436" s="5">
         <v>1.6642669400000045</v>
       </c>
       <c r="D436" s="5">
         <v>4.0824780670022376</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>501.36828516999998</v>
       </c>
       <c r="C437" s="5">
         <v>1.4235233699999981</v>
       </c>
       <c r="D437" s="5">
         <v>3.4708539818185669</v>
       </c>
       <c r="E437" s="5">
         <v>3.4790906196444649</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>509.89456710000002</v>
       </c>
       <c r="C438" s="5">
         <v>8.5262819300000388</v>
       </c>
       <c r="D438" s="5">
         <v>22.428439259243738</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>508.21411443</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6804526700000224</v>
       </c>
       <c r="D439" s="5">
         <v>-3.8839193473512279</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>508.1776782</v>
       </c>
       <c r="C440" s="5">
         <v>-3.643622999999252E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-8.5999656077795361E-2</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>509.47228825000002</v>
       </c>
       <c r="C441" s="5">
         <v>1.2946100500000171</v>
       </c>
       <c r="D441" s="5">
         <v>3.1002647770318914</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>512.44886573999997</v>
       </c>
       <c r="C442" s="5">
         <v>2.9765774899999542</v>
       </c>
       <c r="D442" s="5">
         <v>7.2406994113097589</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>517.8363981</v>
       </c>
       <c r="C443" s="5">
         <v>5.3875323600000229</v>
       </c>
       <c r="D443" s="5">
         <v>13.371643945827195</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>514.23883826999997</v>
       </c>
       <c r="C444" s="5">
         <v>-3.5975598300000229</v>
       </c>
       <c r="D444" s="5">
         <v>-8.0254632735168094</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>514.41676197000004</v>
+        <v>514.27215441999999</v>
       </c>
       <c r="C445" s="5">
-        <v>0.17792370000006485</v>
+        <v>3.3316150000018752E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>0.41598415539418898</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7772478390980559E-2</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>511.06554487</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.206609549999996</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-7.2309491621719735</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE238000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>