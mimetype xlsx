--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C2A28CBF-50C1-4852-B63E-BCBC7B46AB1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{81814D6E-297C-4AB9-AE5A-747F38931613}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6E6E5F1F-E192-440C-BDA8-566C46391959}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A976F76F-6F65-4B62-8195-FA85BFA3477D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3BACA9B-2239-4C41-9228-2F30A85BF6A3}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1907A00A-42F3-48E7-A101-261D9B5627F9}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>938.18337670000005</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>938.19502910000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>939.00588130000006</v>
+        <v>939.003288</v>
       </c>
       <c r="C7" s="5">
-        <v>0.82250460000000203</v>
+        <v>0.8082588999999416</v>
       </c>
       <c r="D7" s="5">
-        <v>1.0571266429969528</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.0387175098252932</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>939.38270009999997</v>
+        <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
-        <v>0.37681879999990997</v>
+        <v>0.29077359999996588</v>
       </c>
       <c r="D8" s="5">
-        <v>0.48261882986335713</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.37222788499433612</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>942.14045439999995</v>
+        <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
-        <v>2.7577542999999878</v>
+        <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
-        <v>3.5802925438702449</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.8025600861361086</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>941.07489369999996</v>
+        <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
-        <v>-1.0655606999999918</v>
+        <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
-        <v>-1.3487890910059197</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.4969718735350801</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>942.37207579999995</v>
+        <v>942.27950269999997</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2971820999999863</v>
+        <v>1.2431938999999375</v>
       </c>
       <c r="D11" s="5">
-        <v>1.6666834894826454</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.5968780300000818</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>947.24508219999996</v>
+        <v>947.15265739999995</v>
       </c>
       <c r="C12" s="5">
-        <v>4.8730064000000084</v>
+        <v>4.8731546999999864</v>
       </c>
       <c r="D12" s="5">
-        <v>6.3847571203309972</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.385602218167552</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>950.47034450000001</v>
+        <v>950.3201755</v>
       </c>
       <c r="C13" s="5">
-        <v>3.225262300000054</v>
+        <v>3.1675181000000521</v>
       </c>
       <c r="D13" s="5">
-        <v>4.1632547789346219</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.0877472383316293</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>950.02448000000004</v>
+        <v>949.95619190000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.44586449999997058</v>
+        <v>-0.3639835999999832</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.56146847674275469</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.4586468849621661</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>951.51789059999999</v>
+        <v>951.47810289999995</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4934105999999474</v>
+        <v>1.5219109999999318</v>
       </c>
       <c r="D15" s="5">
-        <v>1.9027597478915359</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.9395334139280074</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>950.18435280000006</v>
+        <v>950.07058840000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.3335377999999309</v>
+        <v>-1.4075144999999338</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.6688786008230205</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7607792564908076</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>944.56083809999996</v>
+        <v>944.45614669999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.6235147000001007</v>
+        <v>-5.6144417000000431</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.875332660445677</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8653934188565575</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>946.73734520000005</v>
+        <v>946.65382179999995</v>
       </c>
       <c r="C18" s="5">
-        <v>2.1765071000000944</v>
+        <v>2.1976750999999695</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8004173442751634</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8283202822839248</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>946.50951050000003</v>
+        <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.22783470000001671</v>
+        <v>-0.35378559999992376</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.28840106518520647</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44754604118820707</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>944.58329830000002</v>
+        <v>944.38312120000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.926212200000009</v>
+        <v>-1.9169150000000172</v>
       </c>
       <c r="D20" s="5">
-        <v>-2.4149334825643742</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4039330223682986</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>936.95413810000002</v>
+        <v>936.94422139999995</v>
       </c>
       <c r="C21" s="5">
-        <v>-7.6291602000000012</v>
+        <v>-7.4388998000000583</v>
       </c>
       <c r="D21" s="5">
-        <v>-9.2729362526800312</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0534461141595468</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>936.90199810000001</v>
+        <v>936.76936890000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-5.2140000000008513E-2</v>
+        <v>-0.17485249999992902</v>
       </c>
       <c r="D22" s="5">
-        <v>-6.675764699440867E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.22371424545818419</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>936.18247940000003</v>
+        <v>936.09080659999995</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.71951869999998053</v>
+        <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.9176891253566799</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86578247909514516</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>931.40943119999997</v>
+        <v>931.21402</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.773048200000062</v>
+        <v>-4.8767865999999458</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.949422814249516</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0756256741292702</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>930.57072800000003</v>
+        <v>930.32513370000004</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.83870319999994081</v>
+        <v>-0.88888629999996738</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.0752245541485128</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1394602446388569</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>929.15990869999996</v>
+        <v>928.99047640000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.4108193000000711</v>
+        <v>-1.3346573000000035</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8042018438016227</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7080177688512554</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>922.21374890000004</v>
+        <v>922.06784319999997</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.9461597999999185</v>
+        <v>-6.9226332000000639</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.6110768244786584</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5845976395061427</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>923.64815410000006</v>
+        <v>923.43531629999995</v>
       </c>
       <c r="C28" s="5">
-        <v>1.4344052000000147</v>
+        <v>1.3674730999999838</v>
       </c>
       <c r="D28" s="5">
-        <v>1.8825222233710637</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7942487969544452</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>921.02817800000003</v>
+        <v>920.82645430000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.6199761000000308</v>
+        <v>-2.608861999999931</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.3512576377774494</v>
+        <v>-3.3380187933813588</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.49138638304508</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5019364300358338</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>922.81950189999998</v>
+        <v>922.63937350000003</v>
       </c>
       <c r="C30" s="5">
-        <v>1.7913238999999521</v>
+        <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3590295171181497</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3883061573233277</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>921.17863420000003</v>
+        <v>920.96053510000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-1.6408676999999443</v>
+        <v>-1.6788384000000178</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.112979351370381</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1618046077402586</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>918.08379149999996</v>
+        <v>917.67046540000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-3.094842700000072</v>
+        <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.9579183094054615</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2036834497748865</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>922.77263159999995</v>
+        <v>922.67211150000003</v>
       </c>
       <c r="C33" s="5">
-        <v>4.6888400999999931</v>
+        <v>5.0016461000000163</v>
       </c>
       <c r="D33" s="5">
-        <v>6.3037592386742336</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7401167458493783</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>926.51196560000005</v>
+        <v>926.29121580000003</v>
       </c>
       <c r="C34" s="5">
-        <v>3.739334000000099</v>
+        <v>3.6191043000000036</v>
       </c>
       <c r="D34" s="5">
-        <v>4.9725930414316721</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8097825401733463</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>926.67079950000004</v>
+        <v>926.38005659999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.15883389999999054</v>
+        <v>8.8840799999957198E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.20591260851323678</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11515300270101836</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>928.61050290000003</v>
+        <v>928.31253830000003</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9397033999999849</v>
+        <v>1.9324817000000394</v>
       </c>
       <c r="D36" s="5">
-        <v>2.5409553407869767</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5321899645134094</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>927.70264090000001</v>
+        <v>927.36551450000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.90786200000002282</v>
+        <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.166899831814372</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2173420114246047</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>926.65195080000001</v>
+        <v>926.47866729999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.0506900999999971</v>
+        <v>-0.88684720000003381</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.350652414587572</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1415531129081224</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>931.99786400000005</v>
+        <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
-        <v>5.3459132000000409</v>
+        <v>5.2643039000000726</v>
       </c>
       <c r="D39" s="5">
-        <v>7.146816472100137</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0356414935679457</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>932.57921810000005</v>
+        <v>932.26665579999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.58135409999999865</v>
+        <v>0.52368459999991046</v>
       </c>
       <c r="D40" s="5">
-        <v>0.75109965809709855</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67654686067748493</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>934.15259209999999</v>
+        <v>933.85374650000006</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5733739999999443</v>
+        <v>1.5870907000000898</v>
       </c>
       <c r="D41" s="5">
-        <v>2.04343736238084</v>
+        <v>2.0621167834275367</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4249742204955673</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4147391334345727</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>932.58274889999996</v>
+        <v>932.29833199999996</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.5698432000000366</v>
+        <v>-1.5554145000000972</v>
       </c>
       <c r="D42" s="5">
-        <v>-1.9980647943663055</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9804958837842501</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>937.08983320000004</v>
+        <v>936.76468250000005</v>
       </c>
       <c r="C43" s="5">
-        <v>4.5070843000000878</v>
+        <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9561532635747039</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9027454224472864</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>939.06000300000005</v>
+        <v>938.5525351</v>
       </c>
       <c r="C44" s="5">
-        <v>1.9701698000000079</v>
+        <v>1.7878525999999511</v>
       </c>
       <c r="D44" s="5">
-        <v>2.5523000898393544</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3144419157645757</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>934.42646360000003</v>
+        <v>934.11399559999995</v>
       </c>
       <c r="C45" s="5">
-        <v>-4.6335394000000178</v>
+        <v>-4.4385395000000472</v>
       </c>
       <c r="D45" s="5">
-        <v>-5.7630037074978047</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5296545356626652</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>937.46395870000003</v>
+        <v>937.0534864</v>
       </c>
       <c r="C46" s="5">
-        <v>3.037495100000001</v>
+        <v>2.9394908000000441</v>
       </c>
       <c r="D46" s="5">
-        <v>3.9712838994997668</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8422336903686238</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>939.34244750000005</v>
+        <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.8784888000000137</v>
+        <v>1.9148460000000114</v>
       </c>
       <c r="D47" s="5">
-        <v>2.4312362837812795</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.479919630186167</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>940.57483239999999</v>
+        <v>940.27295370000002</v>
       </c>
       <c r="C48" s="5">
-        <v>1.2323848999999427</v>
+        <v>1.304621300000008</v>
       </c>
       <c r="D48" s="5">
-        <v>1.5857687218283179</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6801043106182689</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>941.43874889999995</v>
+        <v>941.10322510000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.86391649999995934</v>
+        <v>0.83027140000001509</v>
       </c>
       <c r="D49" s="5">
-        <v>1.1077832096517914</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0647745026572286</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>944.2840976</v>
+        <v>943.92136789999995</v>
       </c>
       <c r="C50" s="5">
-        <v>2.845348700000045</v>
+        <v>2.8181427999999187</v>
       </c>
       <c r="D50" s="5">
-        <v>3.6877084149527173</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6531892511473263</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>945.86822219999999</v>
+        <v>945.49063750000005</v>
       </c>
       <c r="C51" s="5">
-        <v>1.5841245999999956</v>
+        <v>1.5692696000000979</v>
       </c>
       <c r="D51" s="5">
-        <v>2.0317906309518463</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0133436721789133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>946.98646689999998</v>
+        <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
-        <v>1.1182446999999911</v>
+        <v>1.0778381000000081</v>
       </c>
       <c r="D52" s="5">
-        <v>1.427951080669887</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3765827573443135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>948.91740419999996</v>
+        <v>948.42326179999998</v>
       </c>
       <c r="C53" s="5">
-        <v>1.9309372999999823</v>
+        <v>1.8547861999999213</v>
       </c>
       <c r="D53" s="5">
-        <v>2.4744683262129641</v>
+        <v>2.3768888031991064</v>
       </c>
       <c r="E53" s="5">
-        <v>1.5805567767904316</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5601495795894316</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>949.06819280000002</v>
+        <v>948.68283350000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.15078860000005534</v>
+        <v>0.25957170000003771</v>
       </c>
       <c r="D54" s="5">
-        <v>0.19085385822881218</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32891996102399901</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>948.89931249999995</v>
+        <v>948.471947</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.16888030000006893</v>
+        <v>-0.21088650000001508</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.21332306970592851</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.26642690277302039</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>951.45790409999995</v>
+        <v>950.95681649999995</v>
       </c>
       <c r="C56" s="5">
-        <v>2.5585915999999997</v>
+        <v>2.4848694999999452</v>
       </c>
       <c r="D56" s="5">
-        <v>3.284072993425835</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1895376734722314</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>957.01150919999998</v>
+        <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
-        <v>5.5536051000000271</v>
+        <v>5.6318944000000783</v>
       </c>
       <c r="D57" s="5">
-        <v>7.2336253620671753</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3429349400032207</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>960.82170589999998</v>
+        <v>960.31719650000002</v>
       </c>
       <c r="C58" s="5">
-        <v>3.8101967000000059</v>
+        <v>3.7284855999999991</v>
       </c>
       <c r="D58" s="5">
-        <v>4.8836370853831301</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7788084584370338</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>962.97505009999998</v>
+        <v>962.51645010000004</v>
       </c>
       <c r="C59" s="5">
-        <v>2.1533441999999923</v>
+        <v>2.19925360000002</v>
       </c>
       <c r="D59" s="5">
-        <v>2.7227773247658016</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.783039647333907</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>966.90619460000005</v>
+        <v>966.40532629999996</v>
       </c>
       <c r="C60" s="5">
-        <v>3.9311445000000731</v>
+        <v>3.8888761999999133</v>
       </c>
       <c r="D60" s="5">
-        <v>5.0102495517553747</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9575901734871586</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>970.89816740000003</v>
+        <v>970.36644879999994</v>
       </c>
       <c r="C61" s="5">
-        <v>3.991972799999985</v>
+        <v>3.9611224999999877</v>
       </c>
       <c r="D61" s="5">
-        <v>5.0683869673917803</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.030996489720807</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>974.07025039999996</v>
+        <v>973.60106559999997</v>
       </c>
       <c r="C62" s="5">
-        <v>3.1720829999999296</v>
+        <v>3.2346168000000262</v>
       </c>
       <c r="D62" s="5">
-        <v>3.9918198051545728</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0742337850808275</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>975.60766269999999</v>
+        <v>975.11358489999998</v>
       </c>
       <c r="C63" s="5">
-        <v>1.5374123000000282</v>
+        <v>1.5125193000000081</v>
       </c>
       <c r="D63" s="5">
-        <v>1.9105342669790915</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8802486301936039</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>978.99257829999999</v>
+        <v>978.4690306</v>
       </c>
       <c r="C64" s="5">
-        <v>3.3849155999999994</v>
+        <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
-        <v>4.2438303194200389</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2083525560019153</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>981.49125019999997</v>
+        <v>981.00738369999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.4986718999999766</v>
+        <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
-        <v>3.1061081531378987</v>
+        <v>3.1578545370023248</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4327377552382243</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4356097337974401</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>985.71522640000001</v>
+        <v>985.2212237</v>
       </c>
       <c r="C66" s="5">
-        <v>4.2239762000000383</v>
+        <v>4.2138400000000047</v>
       </c>
       <c r="D66" s="5">
-        <v>5.2883681068805588</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2780403366045281</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>988.74409779999996</v>
+        <v>988.22321829999998</v>
       </c>
       <c r="C67" s="5">
-        <v>3.0288713999999572</v>
+        <v>3.0019945999999891</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7502773450591498</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7183345802284995</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>989.65366730000005</v>
+        <v>989.08114039999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.90956950000008874</v>
+        <v>0.85792209999999614</v>
       </c>
       <c r="D68" s="5">
-        <v>1.1095113709164162</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0467639749740965</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>991.90335389999996</v>
+        <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
-        <v>2.2496865999999045</v>
+        <v>2.365359900000044</v>
       </c>
       <c r="D69" s="5">
-        <v>2.7622121590592075</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9078152942912716</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>991.46281320000003</v>
+        <v>990.85680300000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.44054069999992862</v>
+        <v>-0.58969730000001164</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.53166408786894381</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71141149775618695</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>993.65619189999995</v>
+        <v>993.11580909999998</v>
       </c>
       <c r="C71" s="5">
-        <v>2.1933786999999256</v>
+        <v>2.259006099999965</v>
       </c>
       <c r="D71" s="5">
-        <v>2.6872588263787467</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7703884803348178</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>990.18351689999997</v>
+        <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.4726749999999811</v>
+        <v>-3.5270011000000068</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.1141344580830967</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1794731241524659</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>994.25712329999999</v>
+        <v>993.7277507</v>
       </c>
       <c r="C73" s="5">
-        <v>4.0736064000000169</v>
+        <v>4.1389427000000296</v>
       </c>
       <c r="D73" s="5">
-        <v>5.0500402052328086</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.136064860900702</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>997.1841508</v>
+        <v>996.6074625</v>
       </c>
       <c r="C74" s="5">
-        <v>2.9270275000000083</v>
+        <v>2.8797117999999955</v>
       </c>
       <c r="D74" s="5">
-        <v>3.5904865707282241</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5334297704584516</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>999.04314569999997</v>
+        <v>998.43329519999998</v>
       </c>
       <c r="C75" s="5">
-        <v>1.8589948999999706</v>
+        <v>1.8258326999999781</v>
       </c>
       <c r="D75" s="5">
-        <v>2.2601740206356746</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.220745667940216</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1001.226387</v>
+        <v>1000.597675</v>
       </c>
       <c r="C76" s="5">
-        <v>2.183241300000077</v>
+        <v>2.1643798000000061</v>
       </c>
       <c r="D76" s="5">
-        <v>2.6541490194364359</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6325715577850461</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1005.463737</v>
+        <v>1004.885768</v>
       </c>
       <c r="C77" s="5">
-        <v>4.2373499999999922</v>
+        <v>4.2880930000000035</v>
       </c>
       <c r="D77" s="5">
-        <v>5.1984890961399133</v>
+        <v>5.2656005001466166</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4424554773275098</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4340677447237447</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1005.566241</v>
+        <v>1004.96279</v>
       </c>
       <c r="C78" s="5">
-        <v>0.10250399999995352</v>
+        <v>7.7022000000056323E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.12240500451987657</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2015805476464152E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1007.697013</v>
+        <v>1007.092787</v>
       </c>
       <c r="C79" s="5">
-        <v>2.130771999999979</v>
+        <v>2.129997000000003</v>
       </c>
       <c r="D79" s="5">
-        <v>2.5726174577969774</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5732330819552063</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1009.042988</v>
+        <v>1008.400943</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3459750000000668</v>
+        <v>1.3081559999999399</v>
       </c>
       <c r="D80" s="5">
-        <v>1.6146604776974716</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5699156743393061</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1010.305059</v>
+        <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
-        <v>1.2620709999999917</v>
+        <v>1.2159920000000284</v>
       </c>
       <c r="D81" s="5">
-        <v>1.5112806854066019</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4566697058555178</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1012.724412</v>
+        <v>1012.113687</v>
       </c>
       <c r="C82" s="5">
-        <v>2.419353000000001</v>
+        <v>2.496752000000015</v>
       </c>
       <c r="D82" s="5">
-        <v>2.9117621269441285</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0082609325610132</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1012.74949</v>
+        <v>1012.216301</v>
       </c>
       <c r="C83" s="5">
-        <v>2.5078000000007705E-2</v>
+        <v>0.10261400000001686</v>
       </c>
       <c r="D83" s="5">
-        <v>2.9719535353511795E-2</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12173087727080922</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1017.02772</v>
+        <v>1016.3408930000001</v>
       </c>
       <c r="C84" s="5">
-        <v>4.2782300000000077</v>
+        <v>4.1245920000000069</v>
       </c>
       <c r="D84" s="5">
-        <v>5.1886991199964427</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0008647160020292</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1020.67837</v>
+        <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6506499999999278</v>
+        <v>3.6126979999999094</v>
       </c>
       <c r="D85" s="5">
-        <v>4.3934991012325675</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3499237745283192</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1020.925311</v>
+        <v>1020.230377</v>
       </c>
       <c r="C86" s="5">
-        <v>0.24694099999999253</v>
+        <v>0.27678600000001552</v>
       </c>
       <c r="D86" s="5">
-        <v>0.2907123734523509</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32613188396830584</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1022.1954490000001</v>
+        <v>1021.484058</v>
       </c>
       <c r="C87" s="5">
-        <v>1.2701380000000881</v>
+        <v>1.2536810000000287</v>
       </c>
       <c r="D87" s="5">
-        <v>1.5031836059083981</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4845927231601497</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1025.6741079999999</v>
+        <v>1024.8426010000001</v>
       </c>
       <c r="C88" s="5">
-        <v>3.4786589999998796</v>
+        <v>3.3585430000000542</v>
       </c>
       <c r="D88" s="5">
-        <v>4.161060201651634</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0176224334033117</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1025.699779</v>
+        <v>1024.919089</v>
       </c>
       <c r="C89" s="5">
-        <v>2.567100000010214E-2</v>
+        <v>7.6487999999926615E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0038235969342963E-2</v>
+        <v>8.9597452359990726E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0126078400776848</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9935918726236679</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1028.0014200000001</v>
+        <v>1027.294259</v>
       </c>
       <c r="C90" s="5">
-        <v>2.3016410000000178</v>
+        <v>2.3751700000000255</v>
       </c>
       <c r="D90" s="5">
-        <v>2.7262492519922299</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.816626516943499</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1031.0933150000001</v>
+        <v>1030.3067450000001</v>
       </c>
       <c r="C91" s="5">
-        <v>3.0918950000000223</v>
+        <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
-        <v>3.6695179599774086</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5762499062907072</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1035.5239200000001</v>
+        <v>1034.7099989999999</v>
       </c>
       <c r="C92" s="5">
-        <v>4.4306050000000141</v>
+        <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
-        <v>5.2800226384120075</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2507587969006009</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1038.4099650000001</v>
+        <v>1037.69633</v>
       </c>
       <c r="C93" s="5">
-        <v>2.8860449999999673</v>
+        <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
-        <v>3.3961914808397387</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5188927213837262</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1042.7796109999999</v>
+        <v>1041.9603890000001</v>
       </c>
       <c r="C94" s="5">
-        <v>4.3696459999998751</v>
+        <v>4.2640590000000884</v>
       </c>
       <c r="D94" s="5">
-        <v>5.1681432491917922</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0439734326440444</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1044.2581479999999</v>
+        <v>1043.528869</v>
       </c>
       <c r="C95" s="5">
-        <v>1.4785369999999602</v>
+        <v>1.5684799999999086</v>
       </c>
       <c r="D95" s="5">
-        <v>1.7147881976086632</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8214103560704187</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1040.8121189999999</v>
+        <v>1040.024778</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.4460289999999532</v>
+        <v>-3.5040910000000167</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.8888854117260396</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9559166135656132</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1046.622421</v>
+        <v>1045.8015700000001</v>
       </c>
       <c r="C97" s="5">
-        <v>5.8103020000000924</v>
+        <v>5.7767920000001141</v>
       </c>
       <c r="D97" s="5">
-        <v>6.9085215723990512</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.872812554425356</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1051.1241190000001</v>
+        <v>1050.328671</v>
       </c>
       <c r="C98" s="5">
-        <v>4.5016980000000331</v>
+        <v>4.5271009999999023</v>
       </c>
       <c r="D98" s="5">
-        <v>5.2852685030111424</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3200785119490668</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1056.445207</v>
+        <v>1055.62878</v>
       </c>
       <c r="C99" s="5">
-        <v>5.3210879999999179</v>
+        <v>5.3001090000000204</v>
       </c>
       <c r="D99" s="5">
-        <v>6.2467629972881911</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2262906848583155</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1059.0448220000001</v>
+        <v>1058.2080559999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.5996150000000853</v>
+        <v>2.5792759999999362</v>
       </c>
       <c r="D100" s="5">
-        <v>2.993156573890654</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9717507387244213</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1062.8643770000001</v>
+        <v>1061.974549</v>
       </c>
       <c r="C101" s="5">
-        <v>3.8195550000000367</v>
+        <v>3.7664930000000822</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4148150816072818</v>
+        <v>4.3557882772783163</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6233407436465859</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6154522242487053</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1068.177277</v>
+        <v>1067.377291</v>
       </c>
       <c r="C102" s="5">
-        <v>5.3128999999998996</v>
+        <v>5.4027419999999893</v>
       </c>
       <c r="D102" s="5">
-        <v>6.1660853210987909</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2786919342558978</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1069.283932</v>
+        <v>1068.4095669999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1066550000000461</v>
+        <v>1.0322759999999107</v>
       </c>
       <c r="D103" s="5">
-        <v>1.2503347951774657</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1667303299259357</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1072.4962619999999</v>
+        <v>1071.6932650000001</v>
       </c>
       <c r="C104" s="5">
-        <v>3.212329999999838</v>
+        <v>3.2836980000001859</v>
       </c>
       <c r="D104" s="5">
-        <v>3.6651921528414677</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.751121116806444</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1075.7920810000001</v>
+        <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
-        <v>3.295819000000165</v>
+        <v>3.2831619999999475</v>
       </c>
       <c r="D105" s="5">
-        <v>3.7506127950773349</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7388124909359721</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1078.3539189999999</v>
+        <v>1077.5331269999999</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5618379999998524</v>
+        <v>2.5566999999998643</v>
       </c>
       <c r="D106" s="5">
-        <v>2.8953467589858617</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8916849465797645</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1080.0285220000001</v>
+        <v>1079.187359</v>
       </c>
       <c r="C107" s="5">
-        <v>1.674603000000161</v>
+        <v>1.6542320000000927</v>
       </c>
       <c r="D107" s="5">
-        <v>1.8795093525423745</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8578785743907922</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1082.2307880000001</v>
+        <v>1081.3406339999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.2022660000000087</v>
+        <v>2.1532749999998941</v>
       </c>
       <c r="D108" s="5">
-        <v>2.474526808153632</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4207803160328778</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1084.0344709999999</v>
+        <v>1083.115045</v>
       </c>
       <c r="C109" s="5">
-        <v>1.8036829999998645</v>
+        <v>1.7744110000001001</v>
       </c>
       <c r="D109" s="5">
-        <v>2.0183960645633992</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9869926498621515</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1084.230423</v>
+        <v>1083.334644</v>
       </c>
       <c r="C110" s="5">
-        <v>0.19595200000003388</v>
+        <v>0.21959900000001653</v>
       </c>
       <c r="D110" s="5">
-        <v>0.21712991919164981</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.24356863368983905</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1083.03197</v>
+        <v>1082.114542</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1984529999999722</v>
+        <v>-1.2201019999999971</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.3183845660468263</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3431556660442712</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1080.4587509999999</v>
+        <v>1079.524148</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.5732190000001083</v>
+        <v>-2.5903940000000603</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.8141639243494221</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8350707887548565</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1080.290878</v>
+        <v>1079.394957</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.16787299999987226</v>
+        <v>-0.12919099999999162</v>
       </c>
       <c r="D113" s="5">
-        <v>-0.1862871143717526</v>
+        <v>-0.1435143434778241</v>
       </c>
       <c r="E113" s="5">
-        <v>1.639578988354784</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6403790482929947</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1074.2080530000001</v>
+        <v>1073.314938</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.0828249999999571</v>
+        <v>-6.080018999999993</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.5514990877992396</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5538380011641362</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1072.315057</v>
+        <v>1071.3411289999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.8929960000000392</v>
+        <v>-1.9738090000000739</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.094293721064755</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1845967697686097</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1071.2417359999999</v>
+        <v>1070.245821</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.0733210000000781</v>
+        <v>-1.0953079999999318</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.194535348336534</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2199699432209443</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1064.8331109999999</v>
+        <v>1063.8242700000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.4086250000000291</v>
+        <v>-6.4215509999999085</v>
       </c>
       <c r="D117" s="5">
-        <v>-6.9473492025542321</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9671682928579166</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1063.0355400000001</v>
+        <v>1062.017239</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.7975709999998344</v>
+        <v>-1.8070310000000518</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.0070465426259343</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.019405951490072</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1061.53639</v>
+        <v>1060.5755979999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.4991500000000997</v>
+        <v>-1.4416410000001179</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6792399848999162</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6168395801518853</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1063.8199970000001</v>
+        <v>1062.8264959999999</v>
       </c>
       <c r="C120" s="5">
-        <v>2.2836070000000745</v>
+        <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
-        <v>2.6122372689610263</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5767432305093152</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1063.6681659999999</v>
+        <v>1062.6523629999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.15183100000012928</v>
+        <v>-0.17413299999998344</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.17113256806560173</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19643037357581772</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1063.2433679999999</v>
+        <v>1062.1423500000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.42479800000000978</v>
+        <v>-0.5100129999998444</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.47819367249342104</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5744142414843334</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1063.970834</v>
+        <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.72746600000004946</v>
+        <v>0.81245899999998983</v>
       </c>
       <c r="D123" s="5">
-        <v>0.82413089943222939</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9217813209882797</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1065.1037269999999</v>
+        <v>1064.0811880000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.1328929999999673</v>
+        <v>1.1263790000000427</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2852432869382868</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2790387311596429</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1067.192759</v>
+        <v>1066.1932979999999</v>
       </c>
       <c r="C125" s="5">
-        <v>2.0890320000000884</v>
+        <v>2.1121099999998023</v>
       </c>
       <c r="D125" s="5">
-        <v>2.3791656411686013</v>
+        <v>2.4080732563979579</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.2124622420444098</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2230610226947825</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1069.3384229999999</v>
+        <v>1068.2455339999999</v>
       </c>
       <c r="C126" s="5">
-        <v>2.145663999999897</v>
+        <v>2.0522359999999935</v>
       </c>
       <c r="D126" s="5">
-        <v>2.4395413955986101</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3344008081823242</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1071.2158019999999</v>
+        <v>1070.1370790000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.877379000000019</v>
+        <v>1.8915450000001783</v>
       </c>
       <c r="D127" s="5">
-        <v>2.1272370263015761</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1456591417617243</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1073.01467</v>
+        <v>1071.9284239999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7988680000000841</v>
+        <v>1.7913449999998647</v>
       </c>
       <c r="D128" s="5">
-        <v>2.0338487196146504</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0273249773642199</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1071.8508420000001</v>
+        <v>1070.7465649999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.1638279999999668</v>
+        <v>-1.1818590000000313</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.2938241455914157</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.31507111770095</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1072.61006</v>
+        <v>1071.4987000000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.7592179999999189</v>
+        <v>0.7521350000001803</v>
       </c>
       <c r="D130" s="5">
-        <v>0.85330836774291097</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8461919769295223</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1074.585615</v>
+        <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.9755549999999857</v>
+        <v>2.005190999999968</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2327116008530101</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2689255674019693</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1072.501964</v>
+        <v>1071.4037499999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.083650999999918</v>
+        <v>-2.1001410000001215</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.3021777649140263</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.322514667159703</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1071.8990490000001</v>
+        <v>1070.7783099999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.60291499999993903</v>
+        <v>-0.62544000000002598</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.67250713909497994</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69826429836111759</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1072.181748</v>
+        <v>1071.0801799999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.28269899999986592</v>
+        <v>0.30187000000000808</v>
       </c>
       <c r="D134" s="5">
-        <v>0.31694338794172605</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3388247583189008</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1071.488251</v>
+        <v>1070.377798</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.69349699999997938</v>
+        <v>-0.70238199999994322</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.77341577366680792</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78409169092609199</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1072.2270570000001</v>
+        <v>1071.120913</v>
       </c>
       <c r="C136" s="5">
-        <v>0.7388060000000678</v>
+        <v>0.74311499999998887</v>
       </c>
       <c r="D136" s="5">
-        <v>0.83056168905284444</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83629435120555762</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1070.996063</v>
+        <v>1069.895978</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.2309940000000097</v>
+        <v>-1.2249349999999595</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.3690205006583578</v>
+        <v>-1.3637224442561213</v>
       </c>
       <c r="E137" s="5">
-        <v>0.35638397730171079</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34728036716660249</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1066.2088180000001</v>
+        <v>1065.0166300000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.7872449999999844</v>
+        <v>-4.8793479999999363</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.2339568082167442</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3374907990636045</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1062.6676130000001</v>
+        <v>1061.4791210000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-3.5412049999999908</v>
+        <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.9135613418668225</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9138477003656247</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1057.4395939999999</v>
+        <v>1056.26008</v>
       </c>
       <c r="C140" s="5">
-        <v>-5.2280190000001312</v>
+        <v>-5.2190410000000611</v>
       </c>
       <c r="D140" s="5">
-        <v>-5.7465021528192555</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7431494588731313</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1051.1594680000001</v>
+        <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.280125999999882</v>
+        <v>-6.3019719999999779</v>
       </c>
       <c r="D141" s="5">
-        <v>-6.8985459366823099</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9292397554652556</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1043.7790500000001</v>
+        <v>1042.573347</v>
       </c>
       <c r="C142" s="5">
-        <v>-7.3804179999999633</v>
+        <v>-7.3847610000000259</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.1075920780644513</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1211060443829304</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1036.4594400000001</v>
+        <v>1035.257157</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.3196100000000115</v>
+        <v>-7.316190000000006</v>
       </c>
       <c r="D143" s="5">
-        <v>-8.0980285149541249</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1033920832354607</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1026.629003</v>
+        <v>1025.4258480000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-9.8304370000000745</v>
+        <v>-9.8313089999999193</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.806210936556948</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.819022638536225</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1022.129557</v>
+        <v>1020.805952</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.4994460000000345</v>
+        <v>-4.6198960000000397</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.1343442149169753</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.274436616715783</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1011.954718</v>
+        <v>1010.751899</v>
       </c>
       <c r="C146" s="5">
-        <v>-10.17483900000002</v>
+        <v>-10.054053000000067</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.312667926070574</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.199283885548073</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1002.922142</v>
+        <v>1001.621436</v>
       </c>
       <c r="C147" s="5">
-        <v>-9.0325759999999491</v>
+        <v>-9.1304629999999634</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.20054929347658</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.317329124057306</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>993.27527610000004</v>
+        <v>991.98582820000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-9.6468658999999661</v>
+        <v>-9.6356078000000025</v>
       </c>
       <c r="D148" s="5">
-        <v>-10.951036064963892</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.95238589415194</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>985.08590379999998</v>
+        <v>983.78771289999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.1893723000000591</v>
+        <v>-8.1981153000000404</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.4572358404129915</v>
+        <v>-9.4786303905952209</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.0215196085179343</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0482838397958787</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>978.84460779999995</v>
+        <v>977.64647239999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.2412960000000339</v>
+        <v>-6.1412404999999808</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.3435239976350815</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2390214134841813</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>971.44138869999995</v>
+        <v>970.24848029999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-7.4032191000000012</v>
+        <v>-7.3979921000000104</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.7076889922378502</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7120187137778906</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>966.57669199999998</v>
+        <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-4.8646966999999677</v>
+        <v>-4.9454326000000037</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.8464745418259856</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9479049082846291</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>962.08290910000005</v>
+        <v>960.77850339999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-4.4937828999999283</v>
+        <v>-4.5245443000000023</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.4385384593872317</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4818523077898913</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>958.02837299999999</v>
+        <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
-        <v>-4.0545361000000639</v>
+        <v>-4.0514345000000276</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9416088255544892</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9444650377652106</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>953.96643870000003</v>
+        <v>952.64645189999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.0619342999999617</v>
+        <v>-4.0806169999999611</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.970882188728643</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9998457112962358</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>950.59226439999998</v>
+        <v>949.28507720000005</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.3741743000000497</v>
+        <v>-3.3613746999999421</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.1627913014429812</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1529403782619827</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>948.02336400000002</v>
+        <v>946.69677130000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.5689003999999613</v>
+        <v>-2.588305900000023</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.1951363202787575</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2232783881408933</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>940.97652300000004</v>
+        <v>939.67191990000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.0468409999999722</v>
+        <v>-7.0248513999999886</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.5640525625636172</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5498889017083144</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>935.41348889999995</v>
+        <v>934.12759779999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.5630341000000953</v>
+        <v>-5.5443221000000449</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.8681817264974683</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8550213602507455</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>930.96688900000004</v>
+        <v>929.59291370000005</v>
       </c>
       <c r="C160" s="5">
-        <v>-4.4465998999999101</v>
+        <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.5575420816624144</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.672306176369057</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>926.71446560000004</v>
+        <v>925.31754009999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.2524233999999979</v>
+        <v>-4.2753736000000799</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.3456698875596897</v>
+        <v>-5.3815384323153133</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9255175589083446</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9433729485848357</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>923.1926555</v>
+        <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.5218101000000388</v>
+        <v>-3.5299941999999191</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4662594139903806</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4830385635032943</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>919.23038010000005</v>
+        <v>917.83210220000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.9622753999999532</v>
+        <v>-3.9554437000000462</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0304587278831914</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0294640636073478</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>912.75473639999996</v>
+        <v>911.38341060000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.4756437000000915</v>
+        <v>-6.448691599999961</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.1335967406220622</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1129081869146127</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>911.72932409999999</v>
+        <v>910.32086960000004</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.0254122999999709</v>
+        <v>-1.0625410000000102</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3398124136735912</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3900900550022133</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>906.88855530000001</v>
+        <v>905.49235429999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.840768799999978</v>
+        <v>-4.8285153000000491</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.188522661881235</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1825855241738781</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>902.27012639999998</v>
+        <v>900.83706359999996</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.6184289000000263</v>
+        <v>-4.6552907000000232</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.9428347314444903</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9979112356071562</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>898.64130669999997</v>
+        <v>897.23180100000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.6288197000000082</v>
+        <v>-3.6052625999999464</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.7209127894639602</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6982354825724881</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>896.53598050000005</v>
+        <v>895.11084860000005</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.1053261999999222</v>
+        <v>-2.1209523999999647</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.7754020496085885</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8000700632344944</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>895.38823279999997</v>
+        <v>893.88109129999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.1477477000000817</v>
+        <v>-1.2297573000000739</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.525472292102581</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6362318394825048</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>894.2024748</v>
+        <v>892.7304547</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1857579999999643</v>
+        <v>-1.1506365999999844</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.5776299340626299</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5337948430266812</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>892.90949290000003</v>
+        <v>891.44255099999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.2929818999999725</v>
+        <v>-1.2879037000000153</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.7214201875806578</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7175177465039715</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>891.70599200000004</v>
+        <v>890.20754520000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2035008999999945</v>
+        <v>-1.2350057999999535</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.6054740087478758</v>
+        <v>-1.649872428193333</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.7776979748917361</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7943725670871453</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>892.64202279999995</v>
+        <v>891.12991309999995</v>
       </c>
       <c r="C174" s="5">
-        <v>0.93603079999991223</v>
+        <v>0.92236789999992652</v>
       </c>
       <c r="D174" s="5">
-        <v>1.2669474057067198</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2504621830328633</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>892.62107860000003</v>
+        <v>891.12237579999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.0944199999917146E-2</v>
+        <v>-7.5372999999672174E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.8152155353622366E-2</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.014929374358875E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>891.61928890000002</v>
+        <v>890.14662740000006</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0017897000000175</v>
+        <v>-0.97574839999992946</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.3384793548745444</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3060745336293089</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>893.30551179999998</v>
+        <v>891.89565649999997</v>
       </c>
       <c r="C177" s="5">
-        <v>1.6862228999999616</v>
+        <v>1.7490290999999161</v>
       </c>
       <c r="D177" s="5">
-        <v>2.2931849484185474</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3835015650908398</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>893.60355189999996</v>
+        <v>892.10933</v>
       </c>
       <c r="C178" s="5">
-        <v>0.29804009999998016</v>
+        <v>0.21367350000002716</v>
       </c>
       <c r="D178" s="5">
-        <v>0.40110033125699829</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28786587730214031</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>892.81520720000003</v>
+        <v>891.28184350000004</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.78834469999992507</v>
+        <v>-0.8274864999999636</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.0535286171459712</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1074131847160551</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>895.44255390000001</v>
+        <v>893.92890269999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6273466999999755</v>
+        <v>2.6470591999999442</v>
       </c>
       <c r="D180" s="5">
-        <v>3.5890393746973004</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6227315721191866</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>895.23581039999999</v>
+        <v>893.71289220000006</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.20674350000001596</v>
+        <v>-0.21601049999992483</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.27670943064268538</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.28958497191408084</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>893.31157089999999</v>
+        <v>891.80649370000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.9242394999999988</v>
+        <v>-1.906398500000023</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.5490316561650572</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5299273583119231</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>897.26409569999998</v>
+        <v>895.69998450000003</v>
       </c>
       <c r="C183" s="5">
-        <v>3.952524799999992</v>
+        <v>3.893490799999995</v>
       </c>
       <c r="D183" s="5">
-        <v>5.4406230989966886</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.36666548263387</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>897.28297169999996</v>
+        <v>895.70950219999997</v>
       </c>
       <c r="C184" s="5">
-        <v>1.8875999999977466E-2</v>
+        <v>9.5176999999466716E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>2.5247662478622424E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2751934478405502E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>897.2306992</v>
+        <v>895.7301195</v>
       </c>
       <c r="C185" s="5">
-        <v>-5.22724999999582E-2</v>
+        <v>2.0617300000026262E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-6.9885317675766334E-2</v>
+        <v>2.7624907755874339E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>0.61956600601154044</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62036929812352426</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>895.36298650000003</v>
+        <v>893.84963870000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.86771269999997</v>
+        <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.4695680461846559</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4903735857086384</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>895.7952894</v>
+        <v>894.19526640000004</v>
       </c>
       <c r="C187" s="5">
-        <v>0.43230289999996785</v>
+        <v>0.34562770000002274</v>
       </c>
       <c r="D187" s="5">
-        <v>0.58093008188522255</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46499591953768071</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>897.16472669999996</v>
+        <v>895.58937820000006</v>
       </c>
       <c r="C188" s="5">
-        <v>1.3694372999999587</v>
+        <v>1.3941118000000188</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8499902975364968</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8870086228923277</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>896.64055759999997</v>
+        <v>895.03211180000005</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.52416909999999461</v>
+        <v>-0.55726640000000316</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.6988522931254848</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74413105453486894</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>896.87252360000002</v>
+        <v>895.28241969999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.23196600000005674</v>
+        <v>0.25030789999993885</v>
       </c>
       <c r="D190" s="5">
-        <v>0.31088891916020156</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3361129955563591</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>899.59008540000002</v>
+        <v>897.95780549999995</v>
       </c>
       <c r="C191" s="5">
-        <v>2.7175617999999986</v>
+        <v>2.6753857999999582</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6972627692632765</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6455071112215354</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>902.78623340000001</v>
+        <v>901.17812170000002</v>
       </c>
       <c r="C192" s="5">
-        <v>3.1961479999999938</v>
+        <v>3.2203162000000702</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3477792640760349</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3894276768856599</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>902.56343619999996</v>
+        <v>900.94364459999997</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.22279720000005909</v>
+        <v>-0.23447710000004918</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.29574448035186718</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31178099674521453</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>903.11663229999999</v>
+        <v>901.50939819999996</v>
       </c>
       <c r="C194" s="5">
-        <v>0.55319610000003649</v>
+        <v>0.56575359999999364</v>
       </c>
       <c r="D194" s="5">
-        <v>0.73798437628611602</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75615607361048109</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>904.6471636</v>
+        <v>902.98935310000002</v>
       </c>
       <c r="C195" s="5">
-        <v>1.5305313000000069</v>
+        <v>1.4799549000000525</v>
       </c>
       <c r="D195" s="5">
-        <v>2.0527291969663075</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.987853944089335</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>908.30628620000005</v>
+        <v>906.61419660000001</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6591226000000461</v>
+        <v>3.6248434999999972</v>
       </c>
       <c r="D196" s="5">
-        <v>4.9632158398597692</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9249154561950448</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>910.73249199999998</v>
+        <v>909.12465799999995</v>
       </c>
       <c r="C197" s="5">
-        <v>2.4262057999999342</v>
+        <v>2.5104613999999401</v>
       </c>
       <c r="D197" s="5">
-        <v>3.2528706055808154</v>
+        <v>3.373938293134926</v>
       </c>
       <c r="E197" s="5">
-        <v>1.5048295618995899</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4953765881487557</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>915.22436249999998</v>
+        <v>913.61243309999998</v>
       </c>
       <c r="C198" s="5">
-        <v>4.4918705000000045</v>
+        <v>4.4877751000000217</v>
       </c>
       <c r="D198" s="5">
-        <v>6.0818030924404409</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0871462894647177</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>917.191732</v>
+        <v>915.59734189999995</v>
       </c>
       <c r="C199" s="5">
-        <v>1.967369500000018</v>
+        <v>1.9849087999999711</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6102410417407906</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6384924819684352</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>920.99665879999998</v>
+        <v>919.31758930000001</v>
       </c>
       <c r="C200" s="5">
-        <v>3.8049267999999756</v>
+        <v>3.720247400000062</v>
       </c>
       <c r="D200" s="5">
-        <v>5.0933127966022784</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9862821224265774</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>924.26881719999994</v>
+        <v>922.5670361</v>
       </c>
       <c r="C201" s="5">
-        <v>3.2721583999999666</v>
+        <v>3.249446799999987</v>
       </c>
       <c r="D201" s="5">
-        <v>4.3477184605367425</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3249921261044211</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>928.26975979999997</v>
+        <v>926.5814464</v>
       </c>
       <c r="C202" s="5">
-        <v>4.0009426000000303</v>
+        <v>4.0144103000000086</v>
       </c>
       <c r="D202" s="5">
-        <v>5.3199922835983626</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3484140506535383</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>932.5183131</v>
+        <v>930.79175359999999</v>
       </c>
       <c r="C203" s="5">
-        <v>4.248553300000026</v>
+        <v>4.2103071999999884</v>
       </c>
       <c r="D203" s="5">
-        <v>5.6326074882262711</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.591054371583648</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>931.25393559999998</v>
+        <v>929.55330270000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2643775000000232</v>
+        <v>-1.2384508999999753</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.6149702774029828</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5850093968307055</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>933.07819830000005</v>
+        <v>931.36106819999998</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8242627000000766</v>
+        <v>1.8077654999999595</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3762108744300958</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3588461140585881</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>934.64477020000004</v>
+        <v>932.93231270000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5665718999999854</v>
+        <v>1.5712445000000343</v>
       </c>
       <c r="D206" s="5">
-        <v>2.0334232161913324</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0433397956579835</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>933.8799017</v>
+        <v>932.11927709999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.76486850000003415</v>
+        <v>-0.81303560000003472</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.97761452059390574</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0407827569149042</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>935.59091650000005</v>
+        <v>933.88499960000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7110148000000436</v>
+        <v>1.7657225000000381</v>
       </c>
       <c r="D208" s="5">
-        <v>2.2208794020946776</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2970052107045946</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>936.71877329999995</v>
+        <v>934.90380200000004</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1278567999999041</v>
+        <v>1.0188024000000269</v>
       </c>
       <c r="D209" s="5">
-        <v>1.456232500175747</v>
+        <v>1.3169984886611363</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8533385520190579</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8356005717315114</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>936.4253622</v>
+        <v>934.61514550000004</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.29341109999995751</v>
+        <v>-0.28865650000000187</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.37523254932211314</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36987782524180446</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>937.8033471</v>
+        <v>936.01283860000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3779849000000013</v>
+        <v>1.3976930999999695</v>
       </c>
       <c r="D211" s="5">
-        <v>1.7802069472407256</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8094037357116788</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>938.78483589999996</v>
+        <v>937.00525019999998</v>
       </c>
       <c r="C212" s="5">
-        <v>0.98148879999996552</v>
+        <v>0.99241159999996853</v>
       </c>
       <c r="D212" s="5">
-        <v>1.2631537856530484</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2797507144993059</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>940.70470079999996</v>
+        <v>938.90837959999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.9198648999999932</v>
+        <v>1.9031294000000116</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4818556309017081</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4647038442667357</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>941.00723110000001</v>
+        <v>939.22281250000003</v>
       </c>
       <c r="C214" s="5">
-        <v>0.30253030000005765</v>
+        <v>0.31443290000004254</v>
       </c>
       <c r="D214" s="5">
-        <v>0.3866029228615453</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40261142793038829</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>944.22723570000005</v>
+        <v>942.40899839999997</v>
       </c>
       <c r="C215" s="5">
-        <v>3.2200046000000384</v>
+        <v>3.1861858999999413</v>
       </c>
       <c r="D215" s="5">
-        <v>4.1844132342981233</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1476562697460029</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>941.16474370000003</v>
+        <v>939.37000769999997</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.0624920000000202</v>
+        <v>-3.0389906999999994</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.8233776066218139</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8017464493925734</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>940.15813909999997</v>
+        <v>938.34008649999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.0066046000000597</v>
+        <v>-1.0299211999999898</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.2759139939781727</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3077699655060782</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>939.10635579999996</v>
+        <v>937.28711980000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.051783300000011</v>
+        <v>-1.0529666999999563</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3342466843255352</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3383107273634232</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>938.50925629999995</v>
+        <v>936.7434647</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.59709950000001299</v>
+        <v>-0.54365510000002359</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.76031754655832007</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69382039273224727</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>937.32176440000001</v>
+        <v>935.50528159999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.1874918999999409</v>
+        <v>-1.2381831000000147</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.5078330745966873</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5746738613790057</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>937.50239079999994</v>
+        <v>935.58251719999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.18062639999993735</v>
+        <v>7.723559999999452E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>0.2314910053922814</v>
+        <v>9.9117363559741989E-2</v>
       </c>
       <c r="E221" s="5">
-        <v>8.3655577568864103E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2597330179635655E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>936.69928640000001</v>
+        <v>934.79234989999998</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.80310439999993832</v>
+        <v>-0.79016730000000734</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.0231414936824001</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0087924743970023</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>937.37627929999996</v>
+        <v>935.49129049999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.67699289999995926</v>
+        <v>0.69894060000001446</v>
       </c>
       <c r="D223" s="5">
-        <v>0.87074753984721642</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9009342652304575</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>935.52271599999995</v>
+        <v>933.64711069999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8535633000000189</v>
+        <v>-1.8441798000000063</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3472369101463109</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3401375421887693</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>934.70722439999997</v>
+        <v>932.81276939999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.815491599999973</v>
+        <v>-0.8343413000000055</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.0410349496575044</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0671090082192913</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>935.35915269999998</v>
+        <v>933.47531330000004</v>
       </c>
       <c r="C226" s="5">
-        <v>0.65192830000000868</v>
+        <v>0.66254390000005969</v>
       </c>
       <c r="D226" s="5">
-        <v>0.84017962135967128</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85565497062132234</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>934.36337409999999</v>
+        <v>932.45359140000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.99577859999999419</v>
+        <v>-1.0217218999999886</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2700601906689868</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3055645639617475</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>932.08464939999999</v>
+        <v>930.08709020000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-2.2787246999999979</v>
+        <v>-2.3665012000000161</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8876213826430241</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0033614739586878</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>929.87458930000003</v>
+        <v>927.95147110000005</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.2100600999999642</v>
+        <v>-2.1356190999999853</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.8084984641110644</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7208472811360518</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>925.56919010000001</v>
+        <v>923.65019729999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.3053992000000108</v>
+        <v>-4.3012738000001036</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.4167753626543025</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4226474472564457</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>922.36415269999998</v>
+        <v>920.38644650000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.2050374000000375</v>
+        <v>-3.2637507999999116</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.0770964797223641</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.158798835767918</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>918.16517969999995</v>
+        <v>916.15062980000005</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.1989730000000236</v>
+        <v>-4.2358166999999867</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.328156821327557</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3849903996783466</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>909.9310256</v>
+        <v>907.91047000000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.2341540999999552</v>
+        <v>-8.2401598000000149</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.246404473402126</v>
+        <v>-10.274956217937614</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.9409381213921448</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9577345334344751</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>898.12148930000001</v>
+        <v>896.22161129999995</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.809536299999991</v>
+        <v>-11.688858700000083</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.509201205912724</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.401007418920987</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>885.39395769999999</v>
+        <v>883.41937150000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.72753160000002</v>
+        <v>-12.802239799999938</v>
       </c>
       <c r="D235" s="5">
-        <v>-15.740749455252413</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.8569845506922</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>871.94664309999996</v>
+        <v>869.97450179999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-13.447314600000027</v>
+        <v>-13.444869700000027</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.77759267768819</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.809205880513435</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>857.36304070000006</v>
+        <v>855.35802799999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.583602399999904</v>
+        <v>-14.616473799999994</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.323301377182901</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.398725518064563</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>848.39700149999999</v>
+        <v>846.41198180000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.9660392000000684</v>
+        <v>-8.9460461999999552</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.852012092684273</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.853230316479147</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>836.80002390000004</v>
+        <v>834.79171580000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-11.596977599999946</v>
+        <v>-11.620266000000015</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.224432020396216</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.285854177679425</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>826.61523990000001</v>
+        <v>824.61032069999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.184784000000036</v>
+        <v>-10.181395100000032</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.666233653530247</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.692681158499365</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>825.15312530000006</v>
+        <v>823.12561989999995</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4621145999999499</v>
+        <v>-1.4847008000000415</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.1020286826780032</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1393176263061586</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>822.6603288</v>
+        <v>820.64187430000004</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.492796500000054</v>
+        <v>-2.4837455999999065</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.5655804791220769</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5614546426353311</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>817.93835039999999</v>
+        <v>815.95609539999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.7219784000000118</v>
+        <v>-4.6857789000000594</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.6745274084049289</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6407381687507367</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>813.90567580000004</v>
+        <v>811.79879679999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.0326745999999503</v>
+        <v>-4.1572985999999901</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.7585261921168307</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9455502851001647</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>812.22254320000002</v>
+        <v>810.20579439999995</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.6831326000000217</v>
+        <v>-1.5930024000000458</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.4535328737904538</v>
+        <v>-2.3295253192861298</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.738009766792144</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.76148792512549</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>814.69258990000003</v>
+        <v>812.6029992</v>
       </c>
       <c r="C246" s="5">
-        <v>2.4700467000000117</v>
+        <v>2.3972048000000541</v>
       </c>
       <c r="D246" s="5">
-        <v>3.7109767079892109</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6088642358307554</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>812.65651609999998</v>
+        <v>810.59624580000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0360738000000538</v>
+        <v>-2.0067533999999796</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.9581494083818827</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9235233834039476</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>814.48979970000005</v>
+        <v>812.41915389999997</v>
       </c>
       <c r="C248" s="5">
-        <v>1.8332836000000725</v>
+        <v>1.8229080999999496</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7409396257873198</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7322479108997877</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>813.30619320000005</v>
+        <v>811.18541830000004</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.1836064999999962</v>
+        <v>-1.2337355999999318</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.7299548680771992</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8071702255653355</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>815.37929380000003</v>
+        <v>813.18781799999999</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0731005999999752</v>
+        <v>2.0023996999999554</v>
       </c>
       <c r="D250" s="5">
-        <v>3.1020236832444592</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0027323258474015</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>815.41484560000004</v>
+        <v>813.19858799999997</v>
       </c>
       <c r="C251" s="5">
-        <v>3.5551800000007461E-2</v>
+        <v>1.0769999999979518E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.2334407509468939E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5894165133456539E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>816.31571399999996</v>
+        <v>814.19942100000003</v>
       </c>
       <c r="C252" s="5">
-        <v>0.90086839999992208</v>
+        <v>1.0008330000000569</v>
       </c>
       <c r="D252" s="5">
-        <v>1.3338427267459929</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4869217526280565</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>817.69462190000002</v>
+        <v>815.56758060000004</v>
       </c>
       <c r="C253" s="5">
-        <v>1.3789079000000584</v>
+        <v>1.3681596000000127</v>
       </c>
       <c r="D253" s="5">
-        <v>2.045959985551149</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.035189809349669</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>818.3386898</v>
+        <v>816.22013960000004</v>
       </c>
       <c r="C254" s="5">
-        <v>0.64406789999998182</v>
+        <v>0.65255899999999656</v>
       </c>
       <c r="D254" s="5">
-        <v>0.94930124532335292</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96439104732946035</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>821.06127860000004</v>
+        <v>818.86930380000001</v>
       </c>
       <c r="C255" s="5">
-        <v>2.7225888000000396</v>
+        <v>2.6491641999999729</v>
       </c>
       <c r="D255" s="5">
-        <v>4.0662346730571786</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9650626613396467</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>822.77016819999994</v>
+        <v>820.57963059999997</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7088895999999067</v>
+        <v>1.7103267999999616</v>
       </c>
       <c r="D256" s="5">
-        <v>2.52637129580493</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5353667751189191</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>824.20714929999997</v>
+        <v>821.98405330000003</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4369811000000254</v>
+        <v>1.4044227000000546</v>
       </c>
       <c r="D257" s="5">
-        <v>2.1160687225537433</v>
+        <v>2.0732446399458704</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4755323156610434</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4537366902840354</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>826.34945630000004</v>
+        <v>824.22099760000003</v>
       </c>
       <c r="C258" s="5">
-        <v>2.1423070000000735</v>
+        <v>2.2369443000000047</v>
       </c>
       <c r="D258" s="5">
-        <v>3.1640587460928904</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3150011826887704</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>827.92504870000005</v>
+        <v>825.76090529999999</v>
       </c>
       <c r="C259" s="5">
-        <v>1.575592400000005</v>
+        <v>1.5399076999999579</v>
       </c>
       <c r="D259" s="5">
-        <v>2.3121754644921833</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2651648702995963</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>831.85954530000004</v>
+        <v>829.5828573</v>
       </c>
       <c r="C260" s="5">
-        <v>3.9344965999999886</v>
+        <v>3.8219520000000102</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8541245866106761</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6976703013444041</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>835.5042661</v>
+        <v>833.27574179999999</v>
       </c>
       <c r="C261" s="5">
-        <v>3.6447207999999591</v>
+        <v>3.692884499999991</v>
       </c>
       <c r="D261" s="5">
-        <v>5.3862639846299798</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4745393750533777</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>837.84427410000001</v>
+        <v>835.606719</v>
       </c>
       <c r="C262" s="5">
-        <v>2.3400080000000116</v>
+        <v>2.3309772000000066</v>
       </c>
       <c r="D262" s="5">
-        <v>3.4131128323489301</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4089704775467355</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>840.93009280000001</v>
+        <v>838.71439769999995</v>
       </c>
       <c r="C263" s="5">
-        <v>3.0858187000000044</v>
+        <v>3.1076786999999513</v>
       </c>
       <c r="D263" s="5">
-        <v>4.5102908924239626</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5553112250400263</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>844.5451693</v>
+        <v>842.32043880000003</v>
       </c>
       <c r="C264" s="5">
-        <v>3.6150764999999865</v>
+        <v>3.606041100000084</v>
       </c>
       <c r="D264" s="5">
-        <v>5.2824195840473154</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2831540194528959</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>846.56054210000002</v>
+        <v>844.34036430000003</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0153728000000228</v>
+        <v>2.0199254999999994</v>
       </c>
       <c r="D265" s="5">
-        <v>2.9014943432157825</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9159177756343801</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>849.42721970000002</v>
+        <v>847.11048410000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8666776000000027</v>
+        <v>2.7701197999999749</v>
       </c>
       <c r="D266" s="5">
-        <v>4.1400585333338791</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0087944283882848</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>851.00603149999995</v>
+        <v>848.71375439999997</v>
       </c>
       <c r="C267" s="5">
-        <v>1.5788117999999258</v>
+        <v>1.6032702999999628</v>
       </c>
       <c r="D267" s="5">
-        <v>2.2533565360939978</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2949524892025064</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>853.13823160000004</v>
+        <v>850.85352309999996</v>
       </c>
       <c r="C268" s="5">
-        <v>2.132200100000091</v>
+        <v>2.1397686999999905</v>
       </c>
       <c r="D268" s="5">
-        <v>3.0483861871430928</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0677349078489291</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>855.45335869999997</v>
+        <v>853.11609199999998</v>
       </c>
       <c r="C269" s="5">
-        <v>2.3151270999999269</v>
+        <v>2.2625689000000193</v>
       </c>
       <c r="D269" s="5">
-        <v>3.305436410903928</v>
+        <v>3.2380968626921414</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7910626505166078</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.787426115508552</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>859.71770119999996</v>
+        <v>857.57592939999995</v>
       </c>
       <c r="C270" s="5">
-        <v>4.2643424999999979</v>
+        <v>4.4598373999999694</v>
       </c>
       <c r="D270" s="5">
-        <v>6.1486305816619069</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.456794331286253</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>862.40276730000005</v>
+        <v>860.02432390000001</v>
       </c>
       <c r="C271" s="5">
-        <v>2.6850661000000855</v>
+        <v>2.4483945000000631</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8128877548607054</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4803340126625892</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>865.33607749999999</v>
+        <v>863.04769329999999</v>
       </c>
       <c r="C272" s="5">
-        <v>2.9333101999999371</v>
+        <v>3.0233693999999787</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1588151047431188</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3010642553987788</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>868.83183159999999</v>
+        <v>866.50242219999996</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4957540999999992</v>
+        <v>3.4547288999999637</v>
       </c>
       <c r="D273" s="5">
-        <v>4.9568912744262006</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9107083008028241</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>868.91663540000002</v>
+        <v>866.52166009999996</v>
       </c>
       <c r="C274" s="5">
-        <v>8.4803800000031515E-2</v>
+        <v>1.9237900000007357E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.11719092813575749</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6645394843449743E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>871.51304049999999</v>
+        <v>869.19367699999998</v>
       </c>
       <c r="C275" s="5">
-        <v>2.5964050999999699</v>
+        <v>2.6720169000000169</v>
       </c>
       <c r="D275" s="5">
-        <v>3.6452339143286938</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7637415808958075</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>874.10669770000004</v>
+        <v>871.78012590000003</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5936572000000524</v>
+        <v>2.5864489000000503</v>
       </c>
       <c r="D276" s="5">
-        <v>3.6302860882522214</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6298499010724017</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>875.22258980000004</v>
+        <v>872.80616699999996</v>
       </c>
       <c r="C277" s="5">
-        <v>1.1158920999999964</v>
+        <v>1.0260410999999294</v>
       </c>
       <c r="D277" s="5">
-        <v>1.5427323997181608</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4215176329423596</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>875.86012000000005</v>
+        <v>873.4538192</v>
       </c>
       <c r="C278" s="5">
-        <v>0.6375302000000147</v>
+        <v>0.64765220000003865</v>
       </c>
       <c r="D278" s="5">
-        <v>0.87761522402360903</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89408434239863777</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>875.76176729999997</v>
+        <v>873.37326740000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-9.8352700000077675E-2</v>
+        <v>-8.0551799999966534E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.13466805060171616</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11061047966265392</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>875.95713309999996</v>
+        <v>873.57702670000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.19536579999999049</v>
+        <v>0.20375930000000153</v>
       </c>
       <c r="D280" s="5">
-        <v>0.26802587938397071</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28032132397535214</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>876.31749660000003</v>
+        <v>873.86077390000003</v>
       </c>
       <c r="C281" s="5">
-        <v>0.36036350000006223</v>
+        <v>0.28374719999999343</v>
       </c>
       <c r="D281" s="5">
-        <v>0.49479133822265542</v>
+        <v>0.39046995508775773</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4389568043436727</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4316364554051839</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>876.07801029999996</v>
+        <v>873.94366809999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.23948630000006688</v>
+        <v>8.289419999994152E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.327452086831026</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11389108804216175</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>876.80832039999996</v>
+        <v>874.40045410000005</v>
       </c>
       <c r="C283" s="5">
-        <v>0.73031009999999696</v>
+        <v>0.45678600000007918</v>
       </c>
       <c r="D283" s="5">
-        <v>1.0049348912219536</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62901273169637673</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>877.26426930000002</v>
+        <v>874.8488327</v>
       </c>
       <c r="C284" s="5">
-        <v>0.45594890000006671</v>
+        <v>0.44837859999995544</v>
       </c>
       <c r="D284" s="5">
-        <v>0.62579953783523656</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61707927465950441</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>877.21195309999996</v>
+        <v>874.77729390000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-5.2316200000063873E-2</v>
+        <v>-7.1538799999984803E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-7.1539278287069408E-2</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8083186272734935E-2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>876.54797189999999</v>
+        <v>873.89204840000002</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.66398119999996652</v>
+        <v>-0.88524549999999635</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.90453481644742206</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2076238936343797</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>876.64807459999997</v>
+        <v>874.23951509999995</v>
       </c>
       <c r="C287" s="5">
-        <v>0.10010269999997945</v>
+        <v>0.34746669999992719</v>
       </c>
       <c r="D287" s="5">
-        <v>0.13712737087305804</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.47817470992366218</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>875.66526590000001</v>
+        <v>873.1351836</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.98280869999996412</v>
+        <v>-1.1043314999999438</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.3370536419414103</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5053421349496166</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>876.12743469999998</v>
+        <v>873.61928150000006</v>
       </c>
       <c r="C289" s="5">
-        <v>0.46216879999997218</v>
+        <v>0.4840979000000516</v>
       </c>
       <c r="D289" s="5">
-        <v>0.63519171952177711</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66735623379285958</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>875.92968150000002</v>
+        <v>873.54096289999995</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.19775319999996555</v>
+        <v>-7.8318600000102379E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-0.27051939967033256</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10752509280806954</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>876.37620360000005</v>
+        <v>873.90454250000005</v>
       </c>
       <c r="C291" s="5">
-        <v>0.44652210000003834</v>
+        <v>0.36357960000009371</v>
       </c>
       <c r="D291" s="5">
-        <v>0.61344123928548377</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50060121065262919</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>877.52259549999997</v>
+        <v>875.04651349999995</v>
       </c>
       <c r="C292" s="5">
-        <v>1.1463918999999123</v>
+        <v>1.1419709999998986</v>
       </c>
       <c r="D292" s="5">
-        <v>1.5810686350568259</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5794141271548989</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>876.88504360000002</v>
+        <v>874.32248830000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.63755189999994855</v>
+        <v>-0.72402519999991455</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.86836797799723087</v>
+        <v>-0.98839005873360142</v>
       </c>
       <c r="E293" s="5">
-        <v>6.4764996956245824E-2</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2836151225710282E-2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>875.44345490000001</v>
+        <v>873.26148030000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.4415887000000112</v>
+        <v>-1.0610080000000153</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.9550454760894231</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4465440807584273</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>878.45118279999997</v>
+        <v>875.91521839999996</v>
       </c>
       <c r="C295" s="5">
-        <v>3.0077278999999635</v>
+        <v>2.6537380999999414</v>
       </c>
       <c r="D295" s="5">
-        <v>4.2015985486880458</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7082290421652564</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>879.18304969999997</v>
+        <v>876.64060259999997</v>
       </c>
       <c r="C296" s="5">
-        <v>0.73186689999999999</v>
+        <v>0.7253842000000077</v>
       </c>
       <c r="D296" s="5">
-        <v>1.0043537941873515</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99831211647865015</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>884.064797</v>
+        <v>881.52175060000002</v>
       </c>
       <c r="C297" s="5">
-        <v>4.8817473000000291</v>
+        <v>4.8811480000000529</v>
       </c>
       <c r="D297" s="5">
-        <v>6.8704142378103628</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8900821174743943</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>887.61180490000004</v>
+        <v>884.83157229999995</v>
       </c>
       <c r="C298" s="5">
-        <v>3.5470079000000396</v>
+        <v>3.3098216999999295</v>
       </c>
       <c r="D298" s="5">
-        <v>4.922266663140884</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.599819972923358</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>888.07437040000002</v>
+        <v>885.56900949999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.46256549999998242</v>
+        <v>0.73743720000004487</v>
       </c>
       <c r="D299" s="5">
-        <v>0.6271574504871591</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0047022382186688</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>888.88908800000002</v>
+        <v>886.35343179999995</v>
       </c>
       <c r="C300" s="5">
-        <v>0.81471759999999449</v>
+        <v>0.78442229999996016</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1064492373413781</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0681338026231835</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>890.99576620000005</v>
+        <v>888.39445179999996</v>
       </c>
       <c r="C301" s="5">
-        <v>2.106678200000033</v>
+        <v>2.0410200000000032</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8813812996976162</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7985254086767553</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>891.23510650000003</v>
+        <v>888.75935489999995</v>
       </c>
       <c r="C302" s="5">
-        <v>0.23934029999998074</v>
+        <v>0.36490309999999226</v>
       </c>
       <c r="D302" s="5">
-        <v>0.32282203506586171</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49400837147437482</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>895.63103220000005</v>
+        <v>893.06744409999999</v>
       </c>
       <c r="C303" s="5">
-        <v>4.3959257000000207</v>
+        <v>4.3080892000000404</v>
       </c>
       <c r="D303" s="5">
-        <v>6.0821147273045106</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9743774102931413</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>897.56224859999998</v>
+        <v>895.10717030000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.9312163999999257</v>
+        <v>2.0397262000000183</v>
       </c>
       <c r="D304" s="5">
-        <v>2.6184242085928178</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7754385121828262</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>900.68146239999999</v>
+        <v>898.0747748</v>
       </c>
       <c r="C305" s="5">
-        <v>3.1192138000000114</v>
+        <v>2.9676044999999931</v>
       </c>
       <c r="D305" s="5">
-        <v>4.2508865030003617</v>
+        <v>4.0517871256271265</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7137444039762704</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7166505285919129</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>900.32926580000003</v>
+        <v>898.03357659999995</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.35219659999995656</v>
+        <v>-4.1198200000053475E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-0.46823229408532452</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5034803120945774E-2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>895.88269720000005</v>
+        <v>893.18659400000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-4.4465685999999778</v>
+        <v>-4.846982599999933</v>
       </c>
       <c r="D307" s="5">
-        <v>-5.7682238131397607</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2879464823685556</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>892.26333929999998</v>
+        <v>889.59776360000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.6193579000000682</v>
+        <v>-3.5888304000000062</v>
       </c>
       <c r="D308" s="5">
-        <v>-4.7417045011421965</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7164703031169708</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>887.67043039999999</v>
+        <v>884.92727739999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-4.5929088999999976</v>
+        <v>-4.6704862000000276</v>
       </c>
       <c r="D309" s="5">
-        <v>-6.0050664227673138</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1213583605367212</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>885.10101689999999</v>
+        <v>882.31142750000004</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.569413499999996</v>
+        <v>-2.6158498999999438</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.4187017487186777</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4901004959936865</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>881.35763989999998</v>
+        <v>878.67472969999994</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.7433770000000095</v>
+        <v>-3.6366978000000927</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.9587794329089547</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8355399610714445</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>878.067859</v>
+        <v>875.3313564</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.2897808999999825</v>
+        <v>-3.3433732999999393</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.3883344866159408</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4716675703122988</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>874.20452169999999</v>
+        <v>871.61144049999996</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.863337300000012</v>
+        <v>-3.7199159000000463</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.153869650246989</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9821432501723333</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>870.86455269999999</v>
+        <v>868.20012099999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.3399689999999964</v>
+        <v>-3.4113194999999905</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.4895742392799693</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5967784585961731</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>867.33020509999994</v>
+        <v>864.67458959999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.5343476000000464</v>
+        <v>-3.5255313999999771</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7628719186300295</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7655116220088667</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>863.50967200000002</v>
+        <v>860.85515299999997</v>
       </c>
       <c r="C316" s="5">
-        <v>-3.8205330999999205</v>
+        <v>-3.8194366000000173</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.1597209680199319</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.173735186926443</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>860.44558640000002</v>
+        <v>857.74767750000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.0640855999999985</v>
+        <v>-3.1074754999999641</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.1759641114893835</v>
+        <v>-4.2467313286684067</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.4672703591329022</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4903941666751273</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>860.53263589999995</v>
+        <v>858.11130660000003</v>
       </c>
       <c r="C318" s="5">
-        <v>8.7049499999920954E-2</v>
+        <v>0.36362910000002557</v>
       </c>
       <c r="D318" s="5">
-        <v>0.1214690910557259</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50990960839245592</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>857.43218609999997</v>
+        <v>854.61777770000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-3.1004497999999785</v>
+        <v>-3.4935289000000012</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.2388760320795082</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7774996846002393</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>854.02321029999996</v>
+        <v>851.25579800000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.4089758000000074</v>
+        <v>-3.3619797000000062</v>
       </c>
       <c r="D320" s="5">
-        <v>-4.6680000709829139</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6198672273054626</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>850.5359019</v>
+        <v>847.78904399999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.4873083999999608</v>
+        <v>-3.4667540000000372</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7915014181102773</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7790296342068554</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>848.18874719999997</v>
+        <v>845.23506080000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.3471547000000328</v>
+        <v>-2.5539831999999478</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.2617395520418757</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5557269791723911</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>844.64691230000005</v>
+        <v>841.96991839999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.5418348999999125</v>
+        <v>-3.2651424000000588</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.8974179641634858</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5383661251910068</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>844.63099279999994</v>
+        <v>841.89328680000006</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.591950000010911E-2</v>
+        <v>-7.6631599999927857E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-2.2614680243249197E-2</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10916292803792027</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>843.23992099999998</v>
+        <v>840.44086589999995</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.3910717999999633</v>
+        <v>-1.4524209000001065</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.9585452525657021</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0506901094986207</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>842.85536539999998</v>
+        <v>840.08041779999996</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.38455559999999878</v>
+        <v>-0.36044809999998506</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.54588379032683987</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51344348892715663</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>840.91478170000005</v>
+        <v>838.15955499999995</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.9405836999999337</v>
+        <v>-1.920862800000009</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.7281512116458906</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7095826578342086</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>840.30845680000004</v>
+        <v>837.54653970000004</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.60632490000000416</v>
+        <v>-0.61301529999991544</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.86181316000235597</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.87413721693110347</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>840.90393529999994</v>
+        <v>838.12299689999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.59547849999989921</v>
+        <v>0.57645719999993617</v>
       </c>
       <c r="D329" s="5">
-        <v>0.85369349970432218</v>
+        <v>0.82905632561631748</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.2711082965466756</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.287931651088615</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>842.35348750000003</v>
+        <v>839.7880212</v>
       </c>
       <c r="C330" s="5">
-        <v>1.4495522000000847</v>
+        <v>1.6650243000000273</v>
       </c>
       <c r="D330" s="5">
-        <v>2.088287841568004</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4101540808146416</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>843.63416900000004</v>
+        <v>840.72552789999997</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2806815000000142</v>
+        <v>0.93750669999997172</v>
       </c>
       <c r="D331" s="5">
-        <v>1.8397668223871788</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3478893652578261</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>846.27997370000003</v>
+        <v>843.3319722</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6458046999999851</v>
+        <v>2.606444300000021</v>
       </c>
       <c r="D332" s="5">
-        <v>3.8290382475507201</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7843742086234311</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>848.23636910000005</v>
+        <v>845.2779792</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9563954000000194</v>
+        <v>1.9460070000000087</v>
       </c>
       <c r="D333" s="5">
-        <v>2.809656014360784</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8044407432753715</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>849.70283640000002</v>
+        <v>846.80743949999999</v>
       </c>
       <c r="C334" s="5">
-        <v>1.4664672999999766</v>
+        <v>1.5294602999999825</v>
       </c>
       <c r="D334" s="5">
-        <v>2.0944521509642211</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1930395280347792</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>853.09384</v>
+        <v>850.33519020000006</v>
       </c>
       <c r="C335" s="5">
-        <v>3.3910035999999764</v>
+        <v>3.5277507000000696</v>
       </c>
       <c r="D335" s="5">
-        <v>4.8954997896746288</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1152795267547457</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>854.19032440000001</v>
+        <v>851.31452920000004</v>
       </c>
       <c r="C336" s="5">
-        <v>1.0964844000000085</v>
+        <v>0.97933899999998175</v>
       </c>
       <c r="D336" s="5">
-        <v>1.5533141418033525</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.390839398595678</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>856.64699859999996</v>
+        <v>853.75072260000002</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4566741999999522</v>
+        <v>2.4361933999999792</v>
       </c>
       <c r="D337" s="5">
-        <v>3.5063509278452143</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4885889967233963</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>857.59559460000003</v>
+        <v>854.71237599999995</v>
       </c>
       <c r="C338" s="5">
-        <v>0.94859600000006594</v>
+        <v>0.96165339999993193</v>
       </c>
       <c r="D338" s="5">
-        <v>1.3369259339665485</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3600692061700448</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>859.4984925</v>
+        <v>856.63621520000004</v>
       </c>
       <c r="C339" s="5">
-        <v>1.9028978999999708</v>
+        <v>1.9238392000000886</v>
       </c>
       <c r="D339" s="5">
-        <v>2.6953867039064106</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7347240760785319</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>861.33419990000004</v>
+        <v>858.44361579999998</v>
       </c>
       <c r="C340" s="5">
-        <v>1.8357074000000466</v>
+        <v>1.8074005999999372</v>
       </c>
       <c r="D340" s="5">
-        <v>2.593268658645731</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5614455415945647</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>864.46440670000004</v>
+        <v>861.55648540000004</v>
       </c>
       <c r="C341" s="5">
-        <v>3.1302067999999963</v>
+        <v>3.1128696000000673</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4491953314141242</v>
+        <v>4.4392560547957149</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8018029659469645</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.795948636020551</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>864.61201189999997</v>
+        <v>861.93018189999998</v>
       </c>
       <c r="C342" s="5">
-        <v>0.14760519999992994</v>
+        <v>0.37369649999993726</v>
       </c>
       <c r="D342" s="5">
-        <v>0.20508961925227442</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52173844098011291</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>868.08343990000003</v>
+        <v>868.04691300000002</v>
       </c>
       <c r="C343" s="5">
-        <v>3.4714280000000599</v>
+        <v>6.1167311000000382</v>
       </c>
       <c r="D343" s="5">
-        <v>4.9258459551967837</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8562329983628896</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>871.28467550000005</v>
+        <v>871.21381759999997</v>
       </c>
       <c r="C344" s="5">
-        <v>3.2012356000000182</v>
+        <v>3.1669045999999526</v>
       </c>
       <c r="D344" s="5">
-        <v>4.5161129523208388</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4668967547918825</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>874.11863449999998</v>
+        <v>874.07068170000002</v>
       </c>
       <c r="C345" s="5">
-        <v>2.8339589999999362</v>
+        <v>2.8568641000000525</v>
       </c>
       <c r="D345" s="5">
-        <v>3.973733042014338</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0067634036686561</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>877.59469309999997</v>
+        <v>877.55584169999997</v>
       </c>
       <c r="C346" s="5">
-        <v>3.4760585999999876</v>
+        <v>3.4851599999999507</v>
       </c>
       <c r="D346" s="5">
-        <v>4.8777391078254073</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8910661311078796</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>881.39666999999997</v>
+        <v>881.44156510000005</v>
       </c>
       <c r="C347" s="5">
-        <v>3.8019768999999997</v>
+        <v>3.8857234000000744</v>
       </c>
       <c r="D347" s="5">
-        <v>5.3244025326994349</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4448018839861723</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>884.76970989999995</v>
+        <v>884.64713040000004</v>
       </c>
       <c r="C348" s="5">
-        <v>3.3730398999999807</v>
+        <v>3.2055652999999893</v>
       </c>
       <c r="D348" s="5">
-        <v>4.6902143989364431</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4524336429349054</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>887.81190059999994</v>
+        <v>887.81966780000005</v>
       </c>
       <c r="C349" s="5">
-        <v>3.0421906999999919</v>
+        <v>3.1725374000000102</v>
       </c>
       <c r="D349" s="5">
-        <v>4.205008327724169</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3893667677261661</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>890.12166070000001</v>
+        <v>890.13438310000004</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3097601000000623</v>
+        <v>2.3147152999999889</v>
       </c>
       <c r="D350" s="5">
-        <v>3.1670204524905321</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1738843171845943</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>893.79137009999999</v>
+        <v>893.81881859999999</v>
       </c>
       <c r="C351" s="5">
-        <v>3.6697093999999879</v>
+        <v>3.6844354999999496</v>
       </c>
       <c r="D351" s="5">
-        <v>5.0609807181288158</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0816801145411539</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>896.88071849999994</v>
+        <v>896.87379739999994</v>
       </c>
       <c r="C352" s="5">
-        <v>3.0893483999999489</v>
+        <v>3.054978799999958</v>
       </c>
       <c r="D352" s="5">
-        <v>4.2275105769095767</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1794603476328351</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>897.67158259999997</v>
+        <v>897.66811619999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.79086410000002161</v>
+        <v>0.79431880000004185</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0632999006526811</v>
+        <v>1.0679756011081176</v>
       </c>
       <c r="E353" s="5">
-        <v>3.8413583766583104</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1914408877363529</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>899.98791870000002</v>
+        <v>897.42454999999995</v>
       </c>
       <c r="C354" s="5">
-        <v>2.3163361000000577</v>
+        <v>-0.24356620000003204</v>
       </c>
       <c r="D354" s="5">
-        <v>3.1407845354248565</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32511309310763181</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>902.88524840000002</v>
+        <v>900.07750669999996</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8973297000000002</v>
+        <v>2.6529567000000043</v>
       </c>
       <c r="D355" s="5">
-        <v>3.932299110187043</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6056768667879213</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>904.33542390000002</v>
+        <v>901.34169469999995</v>
       </c>
       <c r="C356" s="5">
-        <v>1.4501755000000003</v>
+        <v>1.2641879999999901</v>
       </c>
       <c r="D356" s="5">
-        <v>1.9445062241258304</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6985198956239511</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>906.08396560000006</v>
+        <v>903.15743020000002</v>
       </c>
       <c r="C357" s="5">
-        <v>1.7485417000000325</v>
+        <v>1.8157355000000734</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3450457150139714</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4443412535836817</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>907.33880799999997</v>
+        <v>904.4835137</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2548423999999159</v>
+        <v>1.3260834999999815</v>
       </c>
       <c r="D358" s="5">
-        <v>1.6746061060488593</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7762283887540642</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>909.34615429999997</v>
+        <v>906.3446768</v>
       </c>
       <c r="C359" s="5">
-        <v>2.0073462999999947</v>
+        <v>1.8611630999999988</v>
       </c>
       <c r="D359" s="5">
-        <v>2.6873566789209935</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4973878269700656</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>910.57702989999996</v>
+        <v>907.44652659999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.2308755999999903</v>
+        <v>1.1018497999999681</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6364469005604843</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.468642775219875</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>911.68457339999998</v>
+        <v>908.72852279999995</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1075435000000198</v>
+        <v>1.2819961999999805</v>
       </c>
       <c r="D361" s="5">
-        <v>1.4693752045981334</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7085364265956748</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>911.47211849999997</v>
+        <v>908.62847039999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.21245490000001155</v>
+        <v>-0.10005239999998139</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.27928450052966403</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.13204185692327064</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>906.89706009999998</v>
+        <v>903.93279219999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.575058399999989</v>
+        <v>-4.6956781999999748</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.8597670750806463</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0281854352011273</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>911.41124439999999</v>
+        <v>908.38927479999995</v>
       </c>
       <c r="C364" s="5">
-        <v>4.5141843000000108</v>
+        <v>4.4564825999999584</v>
       </c>
       <c r="D364" s="5">
-        <v>6.1394076041897394</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0792095553056091</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>910.51048249999997</v>
+        <v>907.44952769999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.90076190000002043</v>
+        <v>-0.93974709999997685</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.1795531774320911</v>
+        <v>-1.234385069551891</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4302446628435828</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0896467551289035</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>911.64930289999995</v>
+        <v>908.98644520000005</v>
       </c>
       <c r="C366" s="5">
-        <v>1.138820399999986</v>
+        <v>1.5369175000000723</v>
       </c>
       <c r="D366" s="5">
-        <v>1.5112672632463964</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.051440086670242</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>911.25454100000002</v>
+        <v>908.30788559999996</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.39476189999993494</v>
+        <v>-0.67855960000008508</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.51838761249921594</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89213280136676287</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>909.59645160000002</v>
+        <v>906.30080620000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.6580893999999944</v>
+        <v>-2.0070793999999523</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.1617618686090689</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6196388786679403</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>855.60964420000005</v>
+        <v>852.35692100000006</v>
       </c>
       <c r="C369" s="5">
-        <v>-53.986807399999975</v>
+        <v>-53.943885199999954</v>
       </c>
       <c r="D369" s="5">
-        <v>-52.013070222944876</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-52.116100897372149</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>856.83504930000004</v>
+        <v>853.78081020000002</v>
       </c>
       <c r="C370" s="5">
-        <v>1.225405099999989</v>
+        <v>1.4238891999999623</v>
       </c>
       <c r="D370" s="5">
-        <v>1.7322441163867941</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0231593706261819</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>858.58953899999995</v>
+        <v>855.43968310000002</v>
       </c>
       <c r="C371" s="5">
-        <v>1.7544896999999082</v>
+        <v>1.6588729000000058</v>
       </c>
       <c r="D371" s="5">
-        <v>2.4850303979930821</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3566453958405509</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>852.22562640000001</v>
+        <v>849.00259670000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.3639125999999351</v>
+        <v>-6.4370863999999983</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.5406820619662209</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6653629221363211</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>853.22889399999997</v>
+        <v>850.32354610000004</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0032675999999583</v>
+        <v>1.3209494000000177</v>
       </c>
       <c r="D373" s="5">
-        <v>1.421861622802334</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8831208432023239</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>854.7000491</v>
+        <v>851.74611990000005</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4711551000000327</v>
+        <v>1.4225738000000092</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0887996917934082</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0261511934152043</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>856.9523666</v>
+        <v>854.02457530000004</v>
       </c>
       <c r="C375" s="5">
-        <v>2.2523175000000037</v>
+        <v>2.2784553999999844</v>
       </c>
       <c r="D375" s="5">
-        <v>3.2084944718066</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2577008769840488</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>858.34604650000006</v>
+        <v>855.36578770000006</v>
       </c>
       <c r="C376" s="5">
-        <v>1.3936799000000519</v>
+        <v>1.3412124000000176</v>
       </c>
       <c r="D376" s="5">
-        <v>1.9691370370953143</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9009167690179796</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>861.22429109999996</v>
+        <v>858.18496070000003</v>
       </c>
       <c r="C377" s="5">
-        <v>2.8782445999999027</v>
+        <v>2.8191729999999779</v>
       </c>
       <c r="D377" s="5">
-        <v>4.0989418760491558</v>
+        <v>4.0275296382229486</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.4130284436346372</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4289043628536255</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>862.99524840000004</v>
+        <v>860.42495150000002</v>
       </c>
       <c r="C378" s="5">
-        <v>1.7709573000000773</v>
+        <v>2.2399907999999868</v>
       </c>
       <c r="D378" s="5">
-        <v>2.4956904690067061</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1775375818049456</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>862.40505499999995</v>
+        <v>859.39566490000004</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.59019340000008924</v>
+        <v>-1.0292865999999776</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.8175875893478679</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4260973425167633</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>868.46509319999996</v>
+        <v>865.29502190000005</v>
       </c>
       <c r="C380" s="5">
-        <v>6.0600382000000081</v>
+        <v>5.8993570000000091</v>
       </c>
       <c r="D380" s="5">
-        <v>8.7659319105427791</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.555681707248052</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>867.03151479999997</v>
+        <v>863.53025419999994</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.4335783999999876</v>
+        <v>-1.7647677000001067</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.9629590032635869</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4201306538254141</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>867.60971570000004</v>
+        <v>864.8349561</v>
       </c>
       <c r="C382" s="5">
-        <v>0.57820090000006985</v>
+        <v>1.3047019000000546</v>
       </c>
       <c r="D382" s="5">
-        <v>0.80319066766587621</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8282143206803214</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>870.95369730000004</v>
+        <v>868.06649749999997</v>
       </c>
       <c r="C383" s="5">
-        <v>3.3439816000000064</v>
+        <v>3.2315413999999691</v>
       </c>
       <c r="D383" s="5">
-        <v>4.7244106831013433</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5772265597526562</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>876.38934159999997</v>
+        <v>873.80334130000006</v>
       </c>
       <c r="C384" s="5">
-        <v>5.4356442999999217</v>
+        <v>5.7368438000000879</v>
       </c>
       <c r="D384" s="5">
-        <v>7.75172717553263</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2252182105316152</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>879.45463370000004</v>
+        <v>877.25103879999995</v>
       </c>
       <c r="C385" s="5">
-        <v>3.0652921000000788</v>
+        <v>3.4476974999998902</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2788545012612866</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8388579161174672</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>879.75126890000001</v>
+        <v>877.84715559999995</v>
       </c>
       <c r="C386" s="5">
-        <v>0.29663519999996879</v>
+        <v>0.59611680000000433</v>
       </c>
       <c r="D386" s="5">
-        <v>0.4055050958853279</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8184883336145754</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>889.432233</v>
+        <v>887.48335059999999</v>
       </c>
       <c r="C387" s="5">
-        <v>9.6809640999999829</v>
+        <v>9.6361950000000434</v>
       </c>
       <c r="D387" s="5">
-        <v>14.034312272624794</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.997596994075391</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>894.00653869999996</v>
+        <v>892.22404700000004</v>
       </c>
       <c r="C388" s="5">
-        <v>4.5743056999999681</v>
+        <v>4.7406964000000471</v>
       </c>
       <c r="D388" s="5">
-        <v>6.3491374427194769</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6017947877917482</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>899.19495719999998</v>
+        <v>897.50612599999999</v>
       </c>
       <c r="C389" s="5">
-        <v>5.1884185000000116</v>
+        <v>5.2820789999999533</v>
       </c>
       <c r="D389" s="5">
-        <v>7.1909227029531175</v>
+        <v>7.340093722272556</v>
       </c>
       <c r="E389" s="5">
-        <v>4.4089172231198903</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.581898669947182</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>898.39177789999997</v>
+        <v>897.4180844</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.8031793000000107</v>
+        <v>-8.8041599999996834E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0666143924047411</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11765149517044549</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>906.493201</v>
+        <v>905.3014551</v>
       </c>
       <c r="C391" s="5">
-        <v>8.1014231000000336</v>
+        <v>7.8833707000000004</v>
       </c>
       <c r="D391" s="5">
-        <v>11.374403203349992</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.065919620655794</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>912.44285379999997</v>
+        <v>910.84785150000005</v>
       </c>
       <c r="C392" s="5">
-        <v>5.9496527999999671</v>
+        <v>5.5463964000000487</v>
       </c>
       <c r="D392" s="5">
-        <v>8.1666742486757435</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6047488165500665</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>921.25942580000003</v>
+        <v>919.36598579999998</v>
       </c>
       <c r="C393" s="5">
-        <v>8.8165720000000647</v>
+        <v>8.5181342999999288</v>
       </c>
       <c r="D393" s="5">
-        <v>12.231622688942046</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.817846520746468</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>923.86510559999999</v>
+        <v>922.69968840000001</v>
       </c>
       <c r="C394" s="5">
-        <v>2.6056797999999617</v>
+        <v>3.3337026000000378</v>
       </c>
       <c r="D394" s="5">
-        <v>3.4473660380946347</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4391441673797827</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>926.04944880000005</v>
+        <v>925.29939260000003</v>
       </c>
       <c r="C395" s="5">
-        <v>2.1843432000000575</v>
+        <v>2.5997042000000192</v>
       </c>
       <c r="D395" s="5">
-        <v>2.8744109738253254</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4338850969638957</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>932.95122049999998</v>
+        <v>933.79306819999999</v>
       </c>
       <c r="C396" s="5">
-        <v>6.9017716999999266</v>
+        <v>8.4936755999999605</v>
       </c>
       <c r="D396" s="5">
-        <v>9.3193687661507152</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.588752817999847</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>935.69231930000001</v>
+        <v>938.10491279999997</v>
       </c>
       <c r="C397" s="5">
-        <v>2.7410988000000316</v>
+        <v>4.3118445999999722</v>
       </c>
       <c r="D397" s="5">
-        <v>3.5832488570354482</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6839837148684902</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>938.84898169999997</v>
+        <v>942.40764420000005</v>
       </c>
       <c r="C398" s="5">
-        <v>3.1566623999999592</v>
+        <v>4.3027314000000842</v>
       </c>
       <c r="D398" s="5">
-        <v>4.1243012786184252</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6449344440441029</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>940.3709202</v>
+        <v>944.8754983</v>
       </c>
       <c r="C399" s="5">
-        <v>1.5219385000000329</v>
+        <v>2.4678540999999541</v>
       </c>
       <c r="D399" s="5">
-        <v>1.9627201442211861</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1880597653629827</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>943.23231439999995</v>
+        <v>948.80842610000002</v>
       </c>
       <c r="C400" s="5">
-        <v>2.8613941999999497</v>
+        <v>3.9329278000000158</v>
       </c>
       <c r="D400" s="5">
-        <v>3.7131353081352403</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.110801084216865</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>945.0731505</v>
+        <v>951.62328419999994</v>
       </c>
       <c r="C401" s="5">
-        <v>1.8408361000000468</v>
+        <v>2.814858099999924</v>
       </c>
       <c r="D401" s="5">
-        <v>2.367253035358563</v>
+        <v>3.6187437016190316</v>
       </c>
       <c r="E401" s="5">
-        <v>5.1021408575132599</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0297257737046195</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>945.78468610000004</v>
+        <v>953.39293139999995</v>
       </c>
       <c r="C402" s="5">
-        <v>0.71153560000004745</v>
+        <v>1.7696472000000085</v>
       </c>
       <c r="D402" s="5">
-        <v>0.90721789976835332</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2544966017033374</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>948.34226360000002</v>
+        <v>956.62880710000002</v>
       </c>
       <c r="C403" s="5">
-        <v>2.5575774999999794</v>
+        <v>3.2358757000000651</v>
       </c>
       <c r="D403" s="5">
-        <v>3.2937239355640635</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1497721862535641</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>949.36471159999996</v>
+        <v>958.63237489999995</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0224479999999403</v>
+        <v>2.003567799999928</v>
       </c>
       <c r="D404" s="5">
-        <v>1.301470293485063</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5424397288151601</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>952.68010409999999</v>
+        <v>960.81598729999996</v>
       </c>
       <c r="C405" s="5">
-        <v>3.3153925000000299</v>
+        <v>2.1836124000000154</v>
       </c>
       <c r="D405" s="5">
-        <v>4.2721020555435585</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7679153924600408</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>955.13146959999995</v>
+        <v>963.83279200000004</v>
       </c>
       <c r="C406" s="5">
-        <v>2.4513654999999517</v>
+        <v>3.0168047000000797</v>
       </c>
       <c r="D406" s="5">
-        <v>3.1318260579303425</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8335556876674337</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>960.44972729999995</v>
+        <v>970.43657310000003</v>
       </c>
       <c r="C407" s="5">
-        <v>5.3182577000000038</v>
+        <v>6.603781099999992</v>
       </c>
       <c r="D407" s="5">
-        <v>6.8901774420780493</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5389186434910123</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>959.89528040000005</v>
+        <v>967.95585610000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.5544468999999026</v>
+        <v>-2.4807170000000269</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.6905388770370835</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0247845391226824</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>961.67488100000003</v>
+        <v>970.7312187</v>
       </c>
       <c r="C409" s="5">
-        <v>1.7796005999999807</v>
+        <v>2.775362599999994</v>
       </c>
       <c r="D409" s="5">
-        <v>2.2475693405384467</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4954700591747434</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>963.30355859999997</v>
+        <v>972.81331939999995</v>
       </c>
       <c r="C410" s="5">
-        <v>1.6286775999999463</v>
+        <v>2.0821006999999554</v>
       </c>
       <c r="D410" s="5">
-        <v>2.0513388909077612</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6044358891557318</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>964.47280760000001</v>
+        <v>974.34230419999994</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1692490000000362</v>
+        <v>1.5289847999999893</v>
       </c>
       <c r="D411" s="5">
-        <v>1.4663121146932356</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9024470105286628</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>964.35547199999996</v>
+        <v>974.36997940000003</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.11733560000004672</v>
+        <v>2.7675200000089717E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.1458916658910181</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4090102128203625E-2</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>966.35007840000003</v>
+        <v>976.67710669999997</v>
       </c>
       <c r="C413" s="5">
-        <v>1.9946064000000661</v>
+        <v>2.3071272999999337</v>
       </c>
       <c r="D413" s="5">
-        <v>2.5104276309640072</v>
+        <v>2.8786741350136813</v>
       </c>
       <c r="E413" s="5">
-        <v>2.2513524893542192</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6327458476451682</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>969.84780660000001</v>
+        <v>980.74427300000002</v>
       </c>
       <c r="C414" s="5">
-        <v>3.4977281999999832</v>
+        <v>4.0671663000000535</v>
       </c>
       <c r="D414" s="5">
-        <v>4.430948025842496</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1132038271927138</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>971.2797478</v>
+        <v>982.57855819999997</v>
       </c>
       <c r="C415" s="5">
-        <v>1.4319411999999829</v>
+        <v>1.8342851999999539</v>
       </c>
       <c r="D415" s="5">
-        <v>1.7862102420617809</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2675904686143111</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>971.94509630000005</v>
+        <v>983.37370229999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.66534850000005008</v>
+        <v>0.7951441000000159</v>
       </c>
       <c r="D416" s="5">
-        <v>0.82513119488305531</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97542456275483413</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>972.42351440000004</v>
+        <v>983.58006279999995</v>
       </c>
       <c r="C417" s="5">
-        <v>0.47841809999999896</v>
+        <v>0.20636049999995976</v>
       </c>
       <c r="D417" s="5">
-        <v>0.59227472079383947</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25211027114302453</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>973.05940959999998</v>
+        <v>984.38582369999995</v>
       </c>
       <c r="C418" s="5">
-        <v>0.63589519999993627</v>
+        <v>0.80576089999999567</v>
       </c>
       <c r="D418" s="5">
-        <v>0.78754235850588827</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98749621340097349</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>975.2403769</v>
+        <v>984.77845850000006</v>
       </c>
       <c r="C419" s="5">
-        <v>2.1809673000000203</v>
+        <v>0.39263480000010986</v>
       </c>
       <c r="D419" s="5">
-        <v>2.7230258058619006</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.47968665619699813</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>973.837716</v>
+        <v>982.30766679999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.4026609000000008</v>
+        <v>-2.4707917000000634</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.7123386770813265</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9695773006086723</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>975.3332332</v>
+        <v>985.30402330000004</v>
       </c>
       <c r="C421" s="5">
-        <v>1.4955171999999948</v>
+        <v>2.9963565000000472</v>
       </c>
       <c r="D421" s="5">
-        <v>1.8584784833806545</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.722426856711869</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>975.68088539999997</v>
+        <v>986.45258720000004</v>
       </c>
       <c r="C422" s="5">
-        <v>0.34765219999997043</v>
+        <v>1.1485638999999992</v>
       </c>
       <c r="D422" s="5">
-        <v>0.42857298602103633</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4078372248413018</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>976.11618099999998</v>
+        <v>986.74236659999997</v>
       </c>
       <c r="C423" s="5">
-        <v>0.43529560000001766</v>
+        <v>0.28977939999992941</v>
       </c>
       <c r="D423" s="5">
-        <v>0.53669021290485563</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35308099161723838</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>977.09367910000003</v>
+        <v>987.79003899999998</v>
       </c>
       <c r="C424" s="5">
-        <v>0.977498100000048</v>
+        <v>1.0476724000000104</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2083397228301651</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2815650525251465</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>976.33987639999998</v>
+        <v>987.36194639999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.75380270000005112</v>
+        <v>-0.42809260000001359</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.921851151015185</v>
+        <v>-0.51882320977972851</v>
       </c>
       <c r="E425" s="5">
-        <v>1.0337659429324297</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0939991965309703</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>976.38690120000001</v>
+        <v>987.15863139999999</v>
       </c>
       <c r="C426" s="5">
-        <v>4.7024800000031064E-2</v>
+        <v>-0.20331499999997504</v>
       </c>
       <c r="D426" s="5">
-        <v>5.7812563265335903E-2</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24682121306536242</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>976.8675796</v>
+        <v>987.18320630000005</v>
       </c>
       <c r="C427" s="5">
-        <v>0.48067839999998796</v>
+        <v>2.4574900000061461E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.59236606503421108</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9877587205340284E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>977.31749009999999</v>
+        <v>987.41497419999996</v>
       </c>
       <c r="C428" s="5">
-        <v>0.44991049999998722</v>
+        <v>0.23176789999990888</v>
       </c>
       <c r="D428" s="5">
-        <v>0.55407950624075664</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28209646426540225</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>975.14480040000001</v>
+        <v>987.71735269999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-2.1726896999999781</v>
+        <v>0.30237850000003164</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.635360359544292</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36809850090988583</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>974.32983190000004</v>
+        <v>987.29233360000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.81496849999996357</v>
+        <v>-0.42501909999998588</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.99829217353342159</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51514493519196902</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>970.75439630000005</v>
+        <v>985.76745740000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.5754355999999916</v>
+        <v>-1.5248761999999942</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.3157640558527222</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8377404184041435</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>967.15156230000002</v>
+        <v>986.11150659999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-3.6028340000000298</v>
+        <v>0.34404919999997219</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.3638554077714993</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41962481134401042</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>967.83015339999997</v>
+        <v>984.17985810000005</v>
       </c>
       <c r="C433" s="5">
-        <v>0.67859109999994871</v>
+        <v>-1.9316484999999375</v>
       </c>
       <c r="D433" s="5">
-        <v>0.8452233793967423</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3254645502541305</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>966.05413629999998</v>
+        <v>983.1113282</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.77601709999999</v>
+        <v>-1.0685299000000441</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.1799709483031449</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2950953941772703</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>965.46058860000005</v>
+        <v>984.98666979999996</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.59354769999993096</v>
+        <v>1.8753415999999561</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.73479866168186803</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3132385472516725</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>965.25159629999996</v>
+        <v>984.03888689999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.20899230000009084</v>
+        <v>-0.94778289999999288</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.25945376947270615</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1485837139668997</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>966.62323519999995</v>
+        <v>986.48166019999996</v>
       </c>
       <c r="C437" s="5">
-        <v>1.3716388999999936</v>
+        <v>2.4427732999999989</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7186110046723213</v>
+        <v>3.0198836161930975</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.9952109336993975</v>
+        <v>-8.9155370349203178E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>983.49690169999997</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-2.9847584999999981</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-3.5709772332959688</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>985.01193350000005</v>
+      </c>
+      <c r="C439" s="5">
+        <v>1.515031800000088</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.8642873697527484</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE300000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>