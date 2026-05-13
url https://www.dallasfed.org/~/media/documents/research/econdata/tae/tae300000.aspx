--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{81814D6E-297C-4AB9-AE5A-747F38931613}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{46DF5727-3692-4831-9551-AE999442F272}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A976F76F-6F65-4B62-8195-FA85BFA3477D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A7BFC7E9-68F2-439C-BB76-6F8C464DC79B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1907A00A-42F3-48E7-A101-261D9B5627F9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ABC9555-071F-4C79-A3E0-8C4DFB37654B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>938.19502910000006</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>938.19502910999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>939.003288</v>
+        <v>939.00328801000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.8082588999999416</v>
+        <v>0.80825890000005529</v>
       </c>
       <c r="D7" s="5">
-        <v>1.0387175098252932</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.0387175098145462</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
-        <v>0.29077359999996588</v>
+        <v>0.29077358999995795</v>
       </c>
       <c r="D8" s="5">
-        <v>0.37222788499433612</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.3722278721673522</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
         <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
         <v>3.8025600861361086</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
         <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
         <v>-1.4969718735350801</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>942.27950269999997</v>
+        <v>942.27950268999996</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2431938999999375</v>
+        <v>1.2431938899999295</v>
       </c>
       <c r="D11" s="5">
-        <v>1.5968780300000818</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.5968780170616093</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>947.15265739999995</v>
+        <v>947.15265736000003</v>
       </c>
       <c r="C12" s="5">
-        <v>4.8731546999999864</v>
+        <v>4.8731546700000763</v>
       </c>
       <c r="D12" s="5">
-        <v>6.385602218167552</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.3856021778017968</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>950.3201755</v>
+        <v>950.32017547999999</v>
       </c>
       <c r="C13" s="5">
-        <v>3.1675181000000521</v>
+        <v>3.1675181199999543</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0877472383316293</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>4.0877472647945279</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>949.95619190000002</v>
+        <v>949.95619189000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.3639835999999832</v>
+        <v>-0.36398358999997527</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.4586468849621661</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.45864687239758339</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>951.47810289999995</v>
+        <v>951.47810285000003</v>
       </c>
       <c r="C15" s="5">
-        <v>1.5219109999999318</v>
+        <v>1.5219109600000138</v>
       </c>
       <c r="D15" s="5">
-        <v>1.9395334139280074</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.9395333625223499</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>950.07058840000002</v>
+        <v>950.07058837</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.4075144999999338</v>
+        <v>-1.4075144800000317</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.7607792564908076</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-1.7607792317662962</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>944.45614669999998</v>
+        <v>944.45614665999994</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.6144417000000431</v>
+        <v>-5.614441710000051</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.8653934188565575</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-6.8653934308997355</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>946.65382179999995</v>
+        <v>946.65382177000004</v>
       </c>
       <c r="C18" s="5">
-        <v>2.1976750999999695</v>
+        <v>2.1976751100000911</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8283202822839248</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>2.8283202954401787</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.35378559999992376</v>
+        <v>-0.35378557000001365</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.44754604118820707</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.44754600332980177</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>944.38312120000001</v>
+        <v>944.38312117999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.9169150000000172</v>
+        <v>-1.9169150200000331</v>
       </c>
       <c r="D20" s="5">
-        <v>-2.4039330223682986</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-2.4039330471708364</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>936.94422139999995</v>
+        <v>936.94422140999995</v>
       </c>
       <c r="C21" s="5">
-        <v>-7.4388998000000583</v>
+        <v>-7.4388997700000346</v>
       </c>
       <c r="D21" s="5">
-        <v>-9.0534461141595468</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-9.0534460793988636</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>936.76936890000002</v>
+        <v>936.76936894000005</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.17485249999992902</v>
+        <v>-0.17485246999990522</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.22371424545818419</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-0.22371420711185808</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>936.09080659999995</v>
+        <v>936.09080663999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.86578247909514516</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.86578247905840788</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>931.21402</v>
+        <v>931.21401999</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.8767865999999458</v>
+        <v>-4.8767866499999855</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.0756256741292702</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.0756257343944187</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>930.32513370000004</v>
+        <v>930.32513373999996</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.88888629999996738</v>
+        <v>-0.8888862500000414</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.1394602446388569</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.1394601808925042</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>928.99047640000003</v>
+        <v>928.99047638000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.3346573000000035</v>
+        <v>-1.3346573599999374</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.7080177688512554</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.7080178449579764</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>922.06784319999997</v>
+        <v>922.06784318999996</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.9226332000000639</v>
+        <v>-6.9226331900000559</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.5845976395061427</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-8.5845976277864278</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>923.43531629999995</v>
+        <v>923.43531632999998</v>
       </c>
       <c r="C28" s="5">
-        <v>1.3674730999999838</v>
+        <v>1.3674731400000155</v>
       </c>
       <c r="D28" s="5">
-        <v>1.7942487969544452</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.7942488498868148</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>920.82645430000002</v>
+        <v>920.82645424999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.608861999999931</v>
+        <v>-2.6088620799999944</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.3380187933813588</v>
+        <v>-3.3380188940488442</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.5019364300358338</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.5019364312006021</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>922.63937350000003</v>
+        <v>922.63937344999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3883061573233277</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.3883061574545561</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>920.96053510000002</v>
+        <v>920.96053511000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-1.6788384000000178</v>
+        <v>-1.6788383399999702</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.1618046077402586</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.1618045313670065</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>917.67046540000001</v>
+        <v>917.67046541000002</v>
       </c>
       <c r="C32" s="5">
         <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.2036834497748865</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.2036834497300557</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>922.67211150000003</v>
+        <v>922.67211144999999</v>
       </c>
       <c r="C33" s="5">
-        <v>5.0016461000000163</v>
+        <v>5.0016460399999687</v>
       </c>
       <c r="D33" s="5">
-        <v>6.7401167458493783</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.7401166624796449</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>926.29121580000003</v>
+        <v>926.29121578000002</v>
       </c>
       <c r="C34" s="5">
-        <v>3.6191043000000036</v>
+        <v>3.6191043300000274</v>
       </c>
       <c r="D34" s="5">
-        <v>4.8097825401733463</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.8097825811737493</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>926.38005659999999</v>
+        <v>926.38005654999995</v>
       </c>
       <c r="C35" s="5">
-        <v>8.8840799999957198E-2</v>
+        <v>8.88407699999334E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.11515300270101836</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.11515296379775997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>928.31253830000003</v>
+        <v>928.31253829000002</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9324817000000394</v>
+        <v>1.9324817400000711</v>
       </c>
       <c r="D36" s="5">
-        <v>2.5321899645134094</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>2.532190017667646</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>927.36551450000002</v>
+        <v>927.36551449000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.2173420114246047</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.2173420114376388</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>926.47866729999998</v>
+        <v>926.47866726999996</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.88684720000003381</v>
+        <v>-0.88684722000004967</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.1415531129081224</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.1415531385292721</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
-        <v>5.2643039000000726</v>
+        <v>5.2643039300000964</v>
       </c>
       <c r="D39" s="5">
-        <v>7.0356414935679457</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.0356415351585211</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>932.26665579999997</v>
+        <v>932.26665576000005</v>
       </c>
       <c r="C40" s="5">
-        <v>0.52368459999991046</v>
+        <v>0.52368455999999242</v>
       </c>
       <c r="D40" s="5">
-        <v>0.67654686067748493</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.67654680884170482</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>933.85374650000006</v>
+        <v>933.85374645000002</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5870907000000898</v>
+        <v>1.5870906899999682</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0621167834275367</v>
+        <v>2.0621167704016452</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4147391334345727</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.4147391335113779</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>932.29833199999996</v>
+        <v>932.29833198999995</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.5554145000000972</v>
+        <v>-1.5554144600000654</v>
       </c>
       <c r="D42" s="5">
-        <v>-1.9804958837842501</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-1.980495833423257</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>936.76468250000005</v>
+        <v>936.76468249000004</v>
       </c>
       <c r="C43" s="5">
         <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9027454224472864</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.9027454225124565</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>938.5525351</v>
+        <v>938.55253513000002</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7878525999999511</v>
+        <v>1.7878526399999828</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3144419157645757</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.3144419681160322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>934.11399559999995</v>
+        <v>934.11399561999997</v>
       </c>
       <c r="C45" s="5">
-        <v>-4.4385395000000472</v>
+        <v>-4.4385395100000551</v>
       </c>
       <c r="D45" s="5">
-        <v>-5.5296545356626652</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-5.529654547626583</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>937.0534864</v>
+        <v>937.05348637999998</v>
       </c>
       <c r="C46" s="5">
-        <v>2.9394908000000441</v>
+        <v>2.9394907600000124</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8422336903686238</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.8422336370922405</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.9148460000000114</v>
+        <v>1.9148460200000272</v>
       </c>
       <c r="D47" s="5">
-        <v>2.479919630186167</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>2.4799196564335269</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>940.27295370000002</v>
+        <v>940.27295369000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.304621300000008</v>
+        <v>1.30462129</v>
       </c>
       <c r="D48" s="5">
-        <v>1.6801043106182689</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>1.6801042976416714</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>941.10322510000003</v>
+        <v>941.10322513000006</v>
       </c>
       <c r="C49" s="5">
-        <v>0.83027140000001509</v>
+        <v>0.83027144000004682</v>
       </c>
       <c r="D49" s="5">
-        <v>1.0647745026572286</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.0647745542155862</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>943.92136789999995</v>
+        <v>943.92136788000005</v>
       </c>
       <c r="C50" s="5">
-        <v>2.8181427999999187</v>
+        <v>2.8181427499999927</v>
       </c>
       <c r="D50" s="5">
-        <v>3.6531892511473263</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.6531891851422582</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>945.49063750000005</v>
+        <v>945.49063752999996</v>
       </c>
       <c r="C51" s="5">
-        <v>1.5692696000000979</v>
+        <v>1.5692696499999101</v>
       </c>
       <c r="D51" s="5">
-        <v>2.0133436721789133</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.0133437369585616</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0778381000000081</v>
+        <v>1.077838070000098</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3765827573443135</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.3765827187447233</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>948.42326179999998</v>
+        <v>948.42326176999995</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8547861999999213</v>
+        <v>1.8547861699998975</v>
       </c>
       <c r="D53" s="5">
-        <v>2.3768888031991064</v>
+        <v>2.3768887643390135</v>
       </c>
       <c r="E53" s="5">
-        <v>1.5601495795894316</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.5601495818146294</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>948.68283350000002</v>
+        <v>948.68283353000004</v>
       </c>
       <c r="C54" s="5">
-        <v>0.25957170000003771</v>
+        <v>0.25957176000008531</v>
       </c>
       <c r="D54" s="5">
-        <v>0.32891996102399901</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.32892003717881479</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>948.471947</v>
+        <v>948.47194694999996</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21088650000001508</v>
+        <v>-0.21088658000007854</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.26642690277302039</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.26642700371040107</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>950.95681649999995</v>
+        <v>950.95681646000003</v>
       </c>
       <c r="C56" s="5">
-        <v>2.4848694999999452</v>
+        <v>2.4848695100000668</v>
       </c>
       <c r="D56" s="5">
-        <v>3.1895376734722314</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.1895376866642566</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
-        <v>5.6318944000000783</v>
+        <v>5.6318944399999964</v>
       </c>
       <c r="D57" s="5">
-        <v>7.3429349400032207</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.3429349941849686</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>960.31719650000002</v>
+        <v>960.31719653000005</v>
       </c>
       <c r="C58" s="5">
-        <v>3.7284855999999991</v>
+        <v>3.7284856300000229</v>
       </c>
       <c r="D58" s="5">
-        <v>4.7788084584370338</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.7788084977160139</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>962.51645010000004</v>
+        <v>962.51645009000003</v>
       </c>
       <c r="C59" s="5">
-        <v>2.19925360000002</v>
+        <v>2.1992535599999883</v>
       </c>
       <c r="D59" s="5">
-        <v>2.783039647333907</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.7830395959887566</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>966.40532629999996</v>
+        <v>966.40532631999997</v>
       </c>
       <c r="C60" s="5">
-        <v>3.8888761999999133</v>
+        <v>3.8888762299999371</v>
       </c>
       <c r="D60" s="5">
-        <v>4.9575901734871586</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>4.9575902126378635</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>970.36644879999994</v>
+        <v>970.36644876000003</v>
       </c>
       <c r="C61" s="5">
-        <v>3.9611224999999877</v>
+        <v>3.9611224400000538</v>
       </c>
       <c r="D61" s="5">
-        <v>5.030996489720807</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>5.0309964116827199</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>973.60106559999997</v>
+        <v>973.60106555000004</v>
       </c>
       <c r="C62" s="5">
-        <v>3.2346168000000262</v>
+        <v>3.2346167900000182</v>
       </c>
       <c r="D62" s="5">
-        <v>4.0742337850808275</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.0742337724244626</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>975.11358489999998</v>
+        <v>975.11358493</v>
       </c>
       <c r="C63" s="5">
-        <v>1.5125193000000081</v>
+        <v>1.5125193799999579</v>
       </c>
       <c r="D63" s="5">
-        <v>1.8802486301936039</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>1.8802487305920712</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>978.4690306</v>
+        <v>978.46903063000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
-        <v>4.2083525560019153</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.2083525558701984</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>981.00738369999999</v>
+        <v>981.00738373000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
-        <v>3.1578545370023248</v>
+        <v>3.1578545369041811</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4356097337974401</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.4356097402324037</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>985.2212237</v>
+        <v>985.22122365999996</v>
       </c>
       <c r="C66" s="5">
-        <v>4.2138400000000047</v>
+        <v>4.2138399299999492</v>
       </c>
       <c r="D66" s="5">
-        <v>5.2780403366045281</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>5.278040246679172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>988.22321829999998</v>
+        <v>988.22321824999995</v>
       </c>
       <c r="C67" s="5">
-        <v>3.0019945999999891</v>
+        <v>3.0019945899999811</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7183345802284995</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.7183345677875845</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>989.08114039999998</v>
+        <v>989.08114042</v>
       </c>
       <c r="C68" s="5">
-        <v>0.85792209999999614</v>
+        <v>0.85792217000005166</v>
       </c>
       <c r="D68" s="5">
-        <v>1.0467639749740965</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.0467640608436968</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
-        <v>2.365359900000044</v>
+        <v>2.3653598800000282</v>
       </c>
       <c r="D69" s="5">
-        <v>2.9078152942912716</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.9078152693207793</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>990.85680300000001</v>
+        <v>990.85680301000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.58969730000001164</v>
+        <v>-0.5896972900000037</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.71141149775618695</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-0.71141148573161672</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>993.11580909999998</v>
+        <v>993.11580913</v>
       </c>
       <c r="C71" s="5">
-        <v>2.259006099999965</v>
+        <v>2.2590061199999809</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7703884803348178</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.770388505142507</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.5270011000000068</v>
+        <v>-3.5270011300000306</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.1794731241524659</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.1794731588870038</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>993.7277507</v>
+        <v>993.72775074000003</v>
       </c>
       <c r="C73" s="5">
-        <v>4.1389427000000296</v>
+        <v>4.1389427400000613</v>
       </c>
       <c r="D73" s="5">
-        <v>5.136064860900702</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.1360649116844792</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>996.6074625</v>
+        <v>996.60746244999996</v>
       </c>
       <c r="C74" s="5">
-        <v>2.8797117999999955</v>
+        <v>2.8797117099999241</v>
       </c>
       <c r="D74" s="5">
-        <v>3.5334297704584516</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.5334296581171154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>998.43329519999998</v>
+        <v>998.43329521999999</v>
       </c>
       <c r="C75" s="5">
-        <v>1.8258326999999781</v>
+        <v>1.8258327700000336</v>
       </c>
       <c r="D75" s="5">
-        <v>2.220745667940216</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>2.2207457540528885</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1000.597675</v>
+        <v>1000.5976747</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1643798000000061</v>
+        <v>2.1643794799999796</v>
       </c>
       <c r="D76" s="5">
-        <v>2.6325715577850461</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.6325711638579774</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1004.885768</v>
+        <v>1004.8857675</v>
       </c>
       <c r="C77" s="5">
-        <v>4.2880930000000035</v>
+        <v>4.2880928000000722</v>
       </c>
       <c r="D77" s="5">
-        <v>5.2656005001466166</v>
+        <v>5.2656002503536969</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4340677447237447</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.4340676906232206</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1004.96279</v>
+        <v>1004.9627898</v>
       </c>
       <c r="C78" s="5">
-        <v>7.7022000000056323E-2</v>
+        <v>7.7022299999953248E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>9.2015805476464152E-2</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>9.2016164074193441E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1007.092787</v>
+        <v>1007.0927866</v>
       </c>
       <c r="C79" s="5">
-        <v>2.129997000000003</v>
+        <v>2.1299967999999581</v>
       </c>
       <c r="D79" s="5">
-        <v>2.5732330819552063</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.5732328380313918</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1008.400943</v>
+        <v>1008.4009425</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3081559999999399</v>
+        <v>1.308155900000088</v>
       </c>
       <c r="D80" s="5">
-        <v>1.5699156743393061</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.5699155540989995</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
-        <v>1.2159920000000284</v>
+        <v>1.2159924999999703</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4566697058555178</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.4566703095241884</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1012.113687</v>
+        <v>1012.1136865</v>
       </c>
       <c r="C82" s="5">
-        <v>2.496752000000015</v>
+        <v>2.4967514999999594</v>
       </c>
       <c r="D82" s="5">
-        <v>3.0082609325610132</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.0082603219086179</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1012.216301</v>
+        <v>1012.2163013000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10261400000001686</v>
+        <v>0.10261480000008305</v>
       </c>
       <c r="D83" s="5">
-        <v>0.12173087727080922</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.12173182689951823</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1016.3408930000001</v>
+        <v>1016.3408928</v>
       </c>
       <c r="C84" s="5">
-        <v>4.1245920000000069</v>
+        <v>4.1245914999999513</v>
       </c>
       <c r="D84" s="5">
-        <v>5.0008647160020292</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>5.00086409461038</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6126979999999094</v>
+        <v>3.6126981999999543</v>
       </c>
       <c r="D85" s="5">
-        <v>4.3499237745283192</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.3499240209414758</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1020.230377</v>
+        <v>1020.2303774</v>
       </c>
       <c r="C86" s="5">
-        <v>0.27678600000001552</v>
+        <v>0.27678639999999177</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32613188396830584</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.32613235598470958</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1021.484058</v>
+        <v>1021.4840574999999</v>
       </c>
       <c r="C87" s="5">
-        <v>1.2536810000000287</v>
+        <v>1.2536800999999969</v>
       </c>
       <c r="D87" s="5">
-        <v>1.4845927231601497</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>1.4845916495924927</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1024.8426010000001</v>
+        <v>1024.8426013000001</v>
       </c>
       <c r="C88" s="5">
-        <v>3.3585430000000542</v>
+        <v>3.3585438000001204</v>
       </c>
       <c r="D88" s="5">
-        <v>4.0176224334033117</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.0176234097689667</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1024.919089</v>
+        <v>1024.9190885</v>
       </c>
       <c r="C89" s="5">
-        <v>7.6487999999926615E-2</v>
+        <v>7.6487199999974109E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>8.9597452359990726E-2</v>
+        <v>8.9596514835466046E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>1.9935918726236679</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.99359187361563</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1027.294259</v>
+        <v>1027.2942587</v>
       </c>
       <c r="C90" s="5">
-        <v>2.3751700000000255</v>
+        <v>2.3751701999999568</v>
       </c>
       <c r="D90" s="5">
-        <v>2.816626516943499</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>2.8166267585388427</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1030.3067450000001</v>
+        <v>1030.3067447000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
-        <v>3.5762499062907072</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>3.5762499073520582</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1034.7099989999999</v>
+        <v>1034.7099986999999</v>
       </c>
       <c r="C92" s="5">
         <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
-        <v>5.2507587969006009</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.2507587984655268</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1037.69633</v>
+        <v>1037.6963297</v>
       </c>
       <c r="C93" s="5">
         <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
-        <v>3.5188927213837262</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.5188927224200528</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1041.9603890000001</v>
+        <v>1041.9603884999999</v>
       </c>
       <c r="C94" s="5">
-        <v>4.2640590000000884</v>
+        <v>4.2640587999999298</v>
       </c>
       <c r="D94" s="5">
-        <v>5.0439734326440444</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.0439731921821274</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1043.528869</v>
+        <v>1043.5288693</v>
       </c>
       <c r="C95" s="5">
-        <v>1.5684799999999086</v>
+        <v>1.5684808000000885</v>
       </c>
       <c r="D95" s="5">
-        <v>1.8214103560704187</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.8214112936636218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1040.024778</v>
+        <v>1040.0247781</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.5040910000000167</v>
+        <v>-3.504091199999948</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.9559166135656132</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-3.9559168340841833</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1045.8015700000001</v>
+        <v>1045.8015696</v>
       </c>
       <c r="C97" s="5">
-        <v>5.7767920000001141</v>
+        <v>5.7767914999999448</v>
       </c>
       <c r="D97" s="5">
-        <v>6.872812554425356</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.8728119405906618</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1050.328671</v>
+        <v>1050.3286705</v>
       </c>
       <c r="C98" s="5">
-        <v>4.5271009999999023</v>
+        <v>4.5271009000000504</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3200785119490668</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.3200783937046081</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1055.62878</v>
+        <v>1055.6287795999999</v>
       </c>
       <c r="C99" s="5">
-        <v>5.3001090000000204</v>
+        <v>5.3001090999998723</v>
       </c>
       <c r="D99" s="5">
-        <v>6.2262906848583155</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>6.2262908086590407</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1058.2080559999999</v>
+        <v>1058.2080556999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.5792759999999362</v>
+        <v>2.5792761000000155</v>
       </c>
       <c r="D100" s="5">
-        <v>2.9717507387244213</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.9717508566349027</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1061.974549</v>
+        <v>1061.9745491000001</v>
       </c>
       <c r="C101" s="5">
-        <v>3.7664930000000822</v>
+        <v>3.7664934000001722</v>
       </c>
       <c r="D101" s="5">
-        <v>4.3557882772783163</v>
+        <v>4.3557887502133852</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6154522242487053</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.6154522845536885</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1067.377291</v>
+        <v>1067.3772908000001</v>
       </c>
       <c r="C102" s="5">
-        <v>5.4027419999999893</v>
+        <v>5.4027416999999787</v>
       </c>
       <c r="D102" s="5">
-        <v>6.2786919342558978</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.2786915751960493</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1068.4095669999999</v>
+        <v>1068.4095669000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.0322759999999107</v>
+        <v>1.03227609999999</v>
       </c>
       <c r="D103" s="5">
-        <v>1.1667303299259357</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.1667304437727788</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1071.6932650000001</v>
+        <v>1071.6932648</v>
       </c>
       <c r="C104" s="5">
-        <v>3.2836980000001859</v>
+        <v>3.2836978999998792</v>
       </c>
       <c r="D104" s="5">
-        <v>3.751121116806444</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.7511210009907092</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
-        <v>3.2831619999999475</v>
+        <v>3.2831622000001062</v>
       </c>
       <c r="D105" s="5">
-        <v>3.7388124909359721</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.7388127232535151</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1077.5331269999999</v>
+        <v>1077.5331268</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5566999999998643</v>
+        <v>2.556699799999933</v>
       </c>
       <c r="D106" s="5">
-        <v>2.8916849465797645</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.8916847174082161</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1079.187359</v>
+        <v>1079.1873585000001</v>
       </c>
       <c r="C107" s="5">
-        <v>1.6542320000000927</v>
+        <v>1.6542317000000821</v>
       </c>
       <c r="D107" s="5">
-        <v>1.8578785743907922</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.8578782349568002</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1081.3406339999999</v>
+        <v>1081.3406344</v>
       </c>
       <c r="C108" s="5">
-        <v>2.1532749999998941</v>
+        <v>2.153275899999926</v>
       </c>
       <c r="D108" s="5">
-        <v>2.4207803160328778</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.4207813401047718</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1083.115045</v>
+        <v>1083.1150447</v>
       </c>
       <c r="C109" s="5">
-        <v>1.7744110000001001</v>
+        <v>1.7744102999999996</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9869926498621515</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.9869918581695289</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1083.334644</v>
+        <v>1083.3346435999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.21959900000001653</v>
+        <v>0.2195988999999372</v>
       </c>
       <c r="D110" s="5">
-        <v>0.24356863368983905</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.24356852271842921</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1082.114542</v>
+        <v>1082.1145415000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.2201019999999971</v>
+        <v>-1.2201020999998491</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.3431556660442712</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.3431557759415957</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1079.524148</v>
+        <v>1079.5241477</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.5903940000000603</v>
+        <v>-2.590393800000129</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.8350707887548565</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-2.8350705740304738</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1079.394957</v>
+        <v>1079.3949571999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.12919099999999162</v>
+        <v>-0.12919050000004972</v>
       </c>
       <c r="D113" s="5">
-        <v>-0.1435143434778241</v>
+        <v>-0.1435137884485016</v>
       </c>
       <c r="E113" s="5">
-        <v>1.6403790482929947</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.6403790575549415</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1073.314938</v>
+        <v>1073.3149378000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.080018999999993</v>
+        <v>-6.0800193999998555</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.5538380011641362</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-6.5538384178900788</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1071.3411289999999</v>
+        <v>1071.3411286999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.9738090000000739</v>
+        <v>-1.9738091000001532</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.1845967697686097</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-2.18459687973378</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1070.245821</v>
+        <v>1070.2458205999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.0953079999999318</v>
+        <v>-1.0953081000000111</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2199699432209443</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-1.2199700543166436</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1063.8242700000001</v>
+        <v>1063.8242702</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.4215509999999085</v>
+        <v>-6.4215503999998873</v>
       </c>
       <c r="D117" s="5">
-        <v>-6.9671682928579166</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-6.967167665727092</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1062.017239</v>
+        <v>1062.0172388000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.8070310000000518</v>
+        <v>-1.8070313999999144</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.019405951490072</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-2.0194063939567686</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1060.5755979999999</v>
+        <v>1060.5755984</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.4416410000001179</v>
+        <v>-1.4416404000000966</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6168395801518853</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-1.6168389125537974</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1062.8264959999999</v>
+        <v>1062.8264964</v>
       </c>
       <c r="C120" s="5">
         <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
-        <v>2.5767432305093152</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.5767432295263459</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1062.6523629999999</v>
+        <v>1062.6523629000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.17413299999998344</v>
+        <v>-0.17413349999992533</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.19643037357581772</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.19643093701771086</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.1423500000001</v>
+        <v>1062.1423503000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.5100129999998444</v>
+        <v>-0.51001259999998183</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.5744142414843334</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-0.57441379221737643</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.81245899999998983</v>
+        <v>0.81245869999997922</v>
       </c>
       <c r="D123" s="5">
-        <v>0.9217813209882797</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>0.92178097892632316</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1064.0811880000001</v>
+        <v>1064.0811878</v>
       </c>
       <c r="C124" s="5">
-        <v>1.1263790000000427</v>
+        <v>1.126378799999884</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2790387311596429</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.279038502728036</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1066.1932979999999</v>
+        <v>1066.1932981</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1121099999998023</v>
+        <v>2.1121103000000403</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4080732563979579</v>
+        <v>2.4080736026364402</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.2230610226947825</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-1.2230610317325974</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1068.2455339999999</v>
+        <v>1068.2455338</v>
       </c>
       <c r="C126" s="5">
-        <v>2.0522359999999935</v>
+        <v>2.0522356999999829</v>
       </c>
       <c r="D126" s="5">
-        <v>2.3344008081823242</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.3344004630928783</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1070.1370790000001</v>
+        <v>1070.1370789</v>
       </c>
       <c r="C127" s="5">
-        <v>1.8915450000001783</v>
+        <v>1.8915451000000303</v>
       </c>
       <c r="D127" s="5">
-        <v>2.1456591417617243</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.1456592567084432</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1071.9284239999999</v>
+        <v>1071.9284239000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7913449999998647</v>
+        <v>1.7913450000000921</v>
       </c>
       <c r="D128" s="5">
-        <v>2.0273249773642199</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.0273249775558222</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1070.7465649999999</v>
+        <v>1070.7465654</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.1818590000000313</v>
+        <v>-1.1818585000000894</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.31507111770095</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.315070564835441</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1071.4987000000001</v>
+        <v>1071.4986999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.7521350000001803</v>
+        <v>0.75213450000001103</v>
       </c>
       <c r="D130" s="5">
-        <v>0.8461919769295223</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.8461914119102909</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
-        <v>2.005190999999968</v>
+        <v>2.0051911000000473</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2689255674019693</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.2689256819356629</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1071.4037499999999</v>
+        <v>1071.4037504</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.1001410000001215</v>
+        <v>-2.1001406000000316</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.322514667159703</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-2.3225142295542844</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1070.7783099999999</v>
+        <v>1070.7783096000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.62544000000002598</v>
+        <v>-0.62544079999997848</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.69826429836111759</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-0.69826518838510543</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1071.0801799999999</v>
+        <v>1071.0801799000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.30187000000000808</v>
+        <v>0.30187030000001869</v>
       </c>
       <c r="D134" s="5">
-        <v>0.3388247583189008</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.33882509569380659</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1070.377798</v>
+        <v>1070.3777977</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.70238199999994322</v>
+        <v>-0.70238220000010188</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.78409169092609199</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.78409191346093809</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1071.120913</v>
+        <v>1071.1209125</v>
       </c>
       <c r="C136" s="5">
-        <v>0.74311499999998887</v>
+        <v>0.74311480000005758</v>
       </c>
       <c r="D136" s="5">
-        <v>0.83629435120555762</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>0.8362941255026346</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1069.895978</v>
+        <v>1069.8959781000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.2249349999999595</v>
+        <v>-1.2249343999999383</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.3637224442561213</v>
+        <v>-1.363721781103433</v>
       </c>
       <c r="E137" s="5">
-        <v>0.34728036716660249</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0.34728036713402854</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1065.0166300000001</v>
+        <v>1065.0166294999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.8793479999999363</v>
+        <v>-4.8793486000001849</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.3374907990636045</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-5.3374914385392547</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4791210000001</v>
+        <v>1061.4791204999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.9138477003656247</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.9138477021696816</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1056.26008</v>
+        <v>1056.2600797</v>
       </c>
       <c r="C140" s="5">
-        <v>-5.2190410000000611</v>
+        <v>-5.2190407999999024</v>
       </c>
       <c r="D140" s="5">
-        <v>-5.7431494588731313</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-5.7431492473381311</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.3019719999999779</v>
+        <v>-6.3019716999999673</v>
       </c>
       <c r="D141" s="5">
-        <v>-6.9292397554652556</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-6.929239438256718</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1042.573347</v>
+        <v>1042.5733468000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-7.3847610000000259</v>
+        <v>-7.3847611999999572</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.1211060443829304</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-8.121106255887744</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1035.257157</v>
+        <v>1035.2571571000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.316190000000006</v>
+        <v>-7.3161896999999954</v>
       </c>
       <c r="D143" s="5">
-        <v>-8.1033920832354607</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-8.1033917651694978</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1025.4258480000001</v>
+        <v>1025.4258483000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-9.8313089999999193</v>
+        <v>-9.831308799999988</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.819022638536225</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.819022428817926</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1020.805952</v>
+        <v>1020.8059521</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.6198960000000397</v>
+        <v>-4.6198962000000847</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.274436616715783</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-5.2744368379185396</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1010.751899</v>
+        <v>1010.7518987</v>
       </c>
       <c r="C146" s="5">
-        <v>-10.054053000000067</v>
+        <v>-10.054053400000043</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.199283885548073</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-11.199284306218882</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1001.621436</v>
+        <v>1001.6214363</v>
       </c>
       <c r="C147" s="5">
-        <v>-9.1304629999999634</v>
+        <v>-9.1304623999999421</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.317329124057306</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-10.317328482299137</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>991.98582820000001</v>
+        <v>991.98582819000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-9.6356078000000025</v>
+        <v>-9.635608110000021</v>
       </c>
       <c r="D148" s="5">
-        <v>-10.95238589415194</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-10.952386224976451</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>983.78771289999997</v>
+        <v>983.78771285000005</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.1981153000000404</v>
+        <v>-8.1981153399999585</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.4786303905952209</v>
+        <v>-9.4786304348526311</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.0482838397958787</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-8.0482838530636762</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>977.64647239999999</v>
+        <v>977.64647241</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1412404999999808</v>
+        <v>-6.1412404400000469</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.2390214134841813</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-7.23902134552461</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>970.24848029999998</v>
+        <v>970.24848028999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-7.3979921000000104</v>
+        <v>-7.3979921200000263</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.7120187137778906</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-8.7120187362734196</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-4.9454326000000037</v>
+        <v>-4.9454325899999958</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.9479049082846291</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-5.9479048966522674</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>960.77850339999998</v>
+        <v>960.77850336999995</v>
       </c>
       <c r="C153" s="5">
-        <v>-4.5245443000000023</v>
+        <v>-4.5245443300000261</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.4818523077898913</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-5.4818523432055173</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
-        <v>-4.0514345000000276</v>
+        <v>-4.0514344700000038</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9444650377652106</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-4.9444650021482577</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>952.64645189999999</v>
+        <v>952.64645184999995</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.0806169999999611</v>
+        <v>-4.0806170500000007</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.9998457112962358</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-4.9998457711296744</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>949.28507720000005</v>
+        <v>949.28507719000004</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.3613746999999421</v>
+        <v>-3.3613746599999104</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.1529403782619827</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.1529403300112566</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>946.69677130000002</v>
+        <v>946.69677132000004</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.588305900000023</v>
+        <v>-2.5883058699999992</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.2232783881408933</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-3.2232783513731378</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>939.67191990000003</v>
+        <v>939.67191993999995</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.0248513999999886</v>
+        <v>-7.0248513800000865</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.5498889017083144</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-8.5498888781779812</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>934.12759779999999</v>
+        <v>934.12759777999997</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.5443221000000449</v>
+        <v>-5.5443221599999788</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.8550213602507455</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-6.8550214317618092</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>929.59291370000005</v>
+        <v>929.59291368000004</v>
       </c>
       <c r="C160" s="5">
         <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.672306176369057</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-5.6723061764872522</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>925.31754009999997</v>
+        <v>925.31754013</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.2753736000000799</v>
+        <v>-4.2753735500000403</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.3815384323153133</v>
+        <v>-5.3815383710749565</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9433729485848357</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-5.9433729407550651</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.5299941999999191</v>
+        <v>-3.5299942299999429</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4830385635032943</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.4830386006648233</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>917.83210220000001</v>
+        <v>917.83210224000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.9554437000000462</v>
+        <v>-3.9554436600000145</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0294640636073478</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.0294640139404549</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>911.38341060000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.448691599999961</v>
+        <v>-6.4486916399999927</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.1129081869146127</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-8.11290823496903</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>910.32086960000004</v>
+        <v>910.32086956000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.0625410000000102</v>
+        <v>-1.0625410400000419</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3900900550022133</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.3900901069979099</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>905.49235429999999</v>
+        <v>905.49235427999997</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.8285153000000491</v>
+        <v>-4.8285152800000333</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.1825855241738781</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-6.1825854995713581</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>900.83706359999996</v>
+        <v>900.83706361999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.6552907000000232</v>
+        <v>-4.6552906599999915</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.9979112356071562</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-5.9979111856479195</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>897.23180100000002</v>
+        <v>897.23180099000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.6052625999999464</v>
+        <v>-3.6052626299999702</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.6982354825724881</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-4.6982355207088267</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>895.11084860000005</v>
+        <v>895.11084863999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.1209523999999647</v>
+        <v>-2.1209523500000387</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.8000700632344944</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-2.8000699981114652</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>893.88109129999998</v>
+        <v>893.88109134000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.2297573000000739</v>
+        <v>-1.2297572999999602</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6362318394825048</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.6362318394097963</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>892.7304547</v>
+        <v>892.73045468999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1506365999999844</v>
+        <v>-1.150636650000024</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.5337948430266812</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.533794909137276</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>891.44255099999998</v>
+        <v>891.44255095000005</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.2879037000000153</v>
+        <v>-1.2879037399999334</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.7175177465039715</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.7175177994435242</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>890.20754520000003</v>
+        <v>890.20754521000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2350057999999535</v>
+        <v>-1.2350057400000196</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.649872428193333</v>
+        <v>-1.6498723487396116</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.7943725670871453</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.7943725691255481</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>891.12991309999995</v>
+        <v>891.12991312999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.92236789999992652</v>
+        <v>0.92236791999994239</v>
       </c>
       <c r="D174" s="5">
-        <v>1.2504621830328633</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.2504622102877505</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>891.12237579999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-7.5372999999672174E-3</v>
+        <v>-7.5373299999910159E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.014929374358875E-2</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.0149334137643518E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>890.14662740000006</v>
+        <v>890.14662736000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.97574839999992946</v>
+        <v>-0.97574843999996119</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.3060745336293089</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.3060745868488488</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>891.89565649999997</v>
+        <v>891.89565646999995</v>
       </c>
       <c r="C177" s="5">
-        <v>1.7490290999999161</v>
+        <v>1.749029109999924</v>
       </c>
       <c r="D177" s="5">
-        <v>2.3835015650908398</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.3835015789741343</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>892.10933</v>
+        <v>892.10933003000002</v>
       </c>
       <c r="C178" s="5">
-        <v>0.21367350000002716</v>
+        <v>0.21367356000007476</v>
       </c>
       <c r="D178" s="5">
-        <v>0.28786587730214031</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.28786595825192052</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>891.28184350000004</v>
+        <v>891.28184352999995</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.8274864999999636</v>
+        <v>-0.82748650000007729</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1074131847160551</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.1074131846791291</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>893.92890269999998</v>
+        <v>893.92890266999996</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6470591999999442</v>
+        <v>2.6470591400000103</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6227315721191866</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.62273148853407</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>893.71289220000006</v>
+        <v>893.71289216000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.21601049999992483</v>
+        <v>-0.21601050999993276</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.28958497191408084</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-0.28958498531194143</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>891.80649370000003</v>
+        <v>891.80649368000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.906398500000023</v>
+        <v>-1.9063984800000071</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.5299273583119231</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.529927332193016</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>895.69998450000003</v>
+        <v>895.69998449000002</v>
       </c>
       <c r="C183" s="5">
-        <v>3.893490799999995</v>
+        <v>3.893490810000003</v>
       </c>
       <c r="D183" s="5">
-        <v>5.36666548263387</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.3666654968732797</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.70950219999997</v>
+        <v>895.70950220999998</v>
       </c>
       <c r="C184" s="5">
-        <v>9.5176999999466716E-3</v>
+        <v>9.5177199999625373E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>1.2751934478405502E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.275196127636935E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>895.7301195</v>
+        <v>895.73011953000002</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0617300000026262E-2</v>
+        <v>2.0617320000042128E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>2.7624907755874339E-2</v>
+        <v>2.7624934556702563E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>0.62036929812352426</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.62036930036324378</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>893.84963870000001</v>
+        <v>893.84963873000004</v>
       </c>
       <c r="C186" s="5">
         <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.4903735857086384</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-2.4903735856262377</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>894.19526640000004</v>
+        <v>894.19526639000003</v>
       </c>
       <c r="C187" s="5">
-        <v>0.34562770000002274</v>
+        <v>0.34562765999999101</v>
       </c>
       <c r="D187" s="5">
-        <v>0.46499591953768071</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.46499586559280992</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>895.58937820000006</v>
+        <v>895.58937823999997</v>
       </c>
       <c r="C188" s="5">
-        <v>1.3941118000000188</v>
+        <v>1.3941118499999448</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8870086228923277</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.8870086911726203</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>895.03211180000005</v>
+        <v>895.03211177000003</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.55726640000000316</v>
+        <v>-0.557266469999945</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.74413105453486894</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-0.7441311476546475</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>895.28241969999999</v>
+        <v>895.28241974000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.25030789999993885</v>
+        <v>0.25030796999999438</v>
       </c>
       <c r="D190" s="5">
-        <v>0.3361129955563591</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.336113089708312</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>897.95780549999995</v>
+        <v>897.95780550999996</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6753857999999582</v>
+        <v>2.6753857699999344</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6455071112215354</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.6455070695032843</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>901.17812170000002</v>
+        <v>901.17812173000004</v>
       </c>
       <c r="C192" s="5">
-        <v>3.2203162000000702</v>
+        <v>3.2203162200000861</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3894276768856599</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>4.3894277046366614</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>900.94364459999997</v>
+        <v>900.94364457999995</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.23447710000004918</v>
+        <v>-0.23447715000008884</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.31178099674521453</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.3117810631240836</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>901.50939819999996</v>
+        <v>901.50939818999996</v>
       </c>
       <c r="C194" s="5">
-        <v>0.56575359999999364</v>
+        <v>0.56575361000000157</v>
       </c>
       <c r="D194" s="5">
-        <v>0.75615607361048109</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>0.75615608703916148</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>902.98935310000002</v>
+        <v>902.98935304999998</v>
       </c>
       <c r="C195" s="5">
-        <v>1.4799549000000525</v>
+        <v>1.4799548600000207</v>
       </c>
       <c r="D195" s="5">
-        <v>1.987853944089335</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.9878538898980835</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>906.61419660000001</v>
+        <v>906.61419655999998</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6248434999999972</v>
+        <v>3.6248435100000052</v>
       </c>
       <c r="D196" s="5">
-        <v>4.9249154561950448</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.9249154703618903</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>909.12465799999995</v>
+        <v>909.12465800999996</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5104613999999401</v>
+        <v>2.5104614499999798</v>
       </c>
       <c r="D197" s="5">
-        <v>3.373938293134926</v>
+        <v>3.3739383615103646</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4953765881487557</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.4953765858658707</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>913.61243309999998</v>
+        <v>913.61243313</v>
       </c>
       <c r="C198" s="5">
-        <v>4.4877751000000217</v>
+        <v>4.4877751200000375</v>
       </c>
       <c r="D198" s="5">
-        <v>6.0871462894647177</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.0871463172643248</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>915.59734189999995</v>
+        <v>915.59734187000004</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9849087999999711</v>
+        <v>1.9849087400000371</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6384924819684352</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.6384924011686905</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>919.31758930000001</v>
+        <v>919.31758927999999</v>
       </c>
       <c r="C200" s="5">
-        <v>3.720247400000062</v>
+        <v>3.7202474099999563</v>
       </c>
       <c r="D200" s="5">
-        <v>4.9862821224265774</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.9862821362976151</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>922.5670361</v>
+        <v>922.56703604999996</v>
       </c>
       <c r="C201" s="5">
-        <v>3.249446799999987</v>
+        <v>3.2494467699999632</v>
       </c>
       <c r="D201" s="5">
-        <v>4.3249921261044211</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.3249920854908863</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>926.5814464</v>
+        <v>926.58144635999997</v>
       </c>
       <c r="C202" s="5">
-        <v>4.0144103000000086</v>
+        <v>4.0144103100000166</v>
       </c>
       <c r="D202" s="5">
-        <v>5.3484140506535383</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>5.3484140645938538</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>930.79175359999999</v>
+        <v>930.79175361</v>
       </c>
       <c r="C203" s="5">
-        <v>4.2103071999999884</v>
+        <v>4.210307250000028</v>
       </c>
       <c r="D203" s="5">
-        <v>5.591054371583648</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.5910544398964479</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>929.55330270000002</v>
+        <v>929.55330271000003</v>
       </c>
       <c r="C204" s="5">
         <v>-1.2384508999999753</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.5850093968307055</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.5850093968137746</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>931.36106819999998</v>
+        <v>931.36106824000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8077654999999595</v>
+        <v>1.8077655299999833</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3588461140585881</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.3588461535978267</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>932.93231270000001</v>
+        <v>932.93231268</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5712445000000343</v>
+        <v>1.5712444399999868</v>
       </c>
       <c r="D206" s="5">
-        <v>2.0433397956579835</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.0433397168162948</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>932.11927709999998</v>
+        <v>932.11927708999997</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.81303560000003472</v>
+        <v>-0.81303559000002679</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.0407827569149042</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.0407827441971995</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>933.88499960000001</v>
+        <v>933.88499955999998</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7657225000000381</v>
+        <v>1.7657224700000143</v>
       </c>
       <c r="D208" s="5">
-        <v>2.2970052107045946</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.2970051712952744</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>934.90380200000004</v>
+        <v>934.90380203999996</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0188024000000269</v>
+        <v>1.0188024799999766</v>
       </c>
       <c r="D209" s="5">
-        <v>1.3169984886611363</v>
+        <v>1.3169985927545369</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8356005717315114</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.8356005750001856</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>934.61514550000004</v>
+        <v>934.61514545</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.28865650000000187</v>
+        <v>-0.28865658999995958</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.36987782524180446</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.36987794035412414</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>936.01283860000001</v>
+        <v>936.01283854999997</v>
       </c>
       <c r="C211" s="5">
         <v>1.3976930999999695</v>
       </c>
       <c r="D211" s="5">
-        <v>1.8094037357116788</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.8094037358092008</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>937.00525019999998</v>
+        <v>937.00525017999996</v>
       </c>
       <c r="C212" s="5">
-        <v>0.99241159999996853</v>
+        <v>0.99241162999999233</v>
       </c>
       <c r="D212" s="5">
-        <v>1.2797507144993059</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>1.2797507534802355</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>938.90837959999999</v>
+        <v>938.90837954999995</v>
       </c>
       <c r="C213" s="5">
-        <v>1.9031294000000116</v>
+        <v>1.9031293699999878</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4647038442667357</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.4647038050325198</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>939.22281250000003</v>
+        <v>939.22281244999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.31443290000004254</v>
       </c>
       <c r="D214" s="5">
-        <v>0.40261142793038829</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.40261142795177118</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>942.40899839999997</v>
+        <v>942.40899836000006</v>
       </c>
       <c r="C215" s="5">
-        <v>3.1861858999999413</v>
+        <v>3.1861859100000629</v>
       </c>
       <c r="D215" s="5">
-        <v>4.1476562697460029</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.1476562832325037</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>939.37000769999997</v>
+        <v>939.37000766999995</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.0389906999999994</v>
+        <v>-3.0389906900001051</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.8017464493925734</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-3.801746437262421</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>938.34008649999998</v>
+        <v>938.34008653000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.0299211999999898</v>
+        <v>-1.0299211399999422</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.3077699655060782</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.3077698898197987</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>937.28711980000003</v>
+        <v>937.28711976</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.0529666999999563</v>
+        <v>-1.0529667700000118</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3383107273634232</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.3383108157419388</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>936.7434647</v>
+        <v>936.74346474000004</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.54365510000002359</v>
+        <v>-0.54365501999996013</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.69382039273224727</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-0.69382029099009923</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>935.50528159999999</v>
+        <v>935.50528157999997</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.2381831000000147</v>
+        <v>-1.2381831600000623</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.5746738613790057</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-1.5746739370640972</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>935.58251719999998</v>
+        <v>935.58251716999996</v>
       </c>
       <c r="C221" s="5">
-        <v>7.723559999999452E-2</v>
+        <v>7.7235589999986587E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>9.9117363559741989E-2</v>
+        <v>9.9117350722899289E-2</v>
       </c>
       <c r="E221" s="5">
-        <v>7.2597330179635655E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>7.2597322689138544E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>934.79234989999998</v>
+        <v>934.79234994000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.79016730000000734</v>
+        <v>-0.79016722999995181</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.0087924743970023</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-1.0087923854761649</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>935.49129049999999</v>
+        <v>935.49129051</v>
       </c>
       <c r="C223" s="5">
-        <v>0.69894060000001446</v>
+        <v>0.69894056999999066</v>
       </c>
       <c r="D223" s="5">
-        <v>0.9009342652304575</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.9009342263625264</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>933.64711069999998</v>
+        <v>933.64711070999999</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8441798000000063</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3401375421887693</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.3401375421640003</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>932.81276939999998</v>
+        <v>932.81276943</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.8343413000000055</v>
+        <v>-0.83434127999998964</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.0671090082192913</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.0671089827539282</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>933.47531330000004</v>
+        <v>933.47531332999995</v>
       </c>
       <c r="C226" s="5">
-        <v>0.66254390000005969</v>
+        <v>0.66254389999994601</v>
       </c>
       <c r="D226" s="5">
-        <v>0.85565497062132234</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.85565497059365558</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>932.45359140000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0217218999999886</v>
+        <v>-1.0217219299998987</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3055645639617475</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.3055646020236567</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>930.08709020000003</v>
+        <v>930.08709016</v>
       </c>
       <c r="C228" s="5">
-        <v>-2.3665012000000161</v>
+        <v>-2.3665012400000478</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.0033614739586878</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.0033615240169009</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>927.95147110000005</v>
+        <v>927.95147106000002</v>
       </c>
       <c r="C229" s="5">
         <v>-2.1356190999999853</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.7208472811360518</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.7208472812516593</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>923.65019729999995</v>
+        <v>923.65019727000004</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.3012738000001036</v>
+        <v>-4.301273789999982</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.4226474472564457</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.4226474351968035</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>920.38644650000003</v>
+        <v>920.38644644999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.2637507999999116</v>
+        <v>-3.2637508200000411</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.158798835767918</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.1587988608919879</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>916.15062980000005</v>
+        <v>916.15062975000001</v>
       </c>
       <c r="C232" s="5">
         <v>-4.2358166999999867</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.3849903996783466</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.3849903999635291</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>907.91047000000003</v>
+        <v>907.91046997000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.2401598000000149</v>
+        <v>-8.240159779999999</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.274956217937614</v>
+        <v>-10.274956194752727</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.9577345334344751</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.9577345335293215</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>896.22161129999995</v>
+        <v>896.22161130999996</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.688858700000083</v>
+        <v>-11.688858660000051</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.401007418920987</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-14.401007373518315</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>883.41937150000001</v>
+        <v>883.41937152000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.802239799999938</v>
+        <v>-12.802239789999931</v>
       </c>
       <c r="D235" s="5">
-        <v>-15.8569845506922</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-15.856984539099239</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>869.97450179999998</v>
+        <v>869.97450183000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-13.444869700000027</v>
+        <v>-13.444869690000019</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.809205880513435</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-16.809205868689205</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>855.35802799999999</v>
+        <v>855.35802802000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.616473799999994</v>
+        <v>-14.616473810000002</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.398725518064563</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-18.3987255289356</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>846.41198180000004</v>
+        <v>846.41198177000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.9460461999999552</v>
+        <v>-8.9460462499999949</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.853230316479147</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-11.853230378702783</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>834.79171580000002</v>
+        <v>834.79171583000004</v>
       </c>
       <c r="C239" s="5">
-        <v>-11.620266000000015</v>
+        <v>-11.620265939999967</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.285854177679425</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.285854105115781</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>824.61032069999999</v>
+        <v>824.61032065999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.181395100000032</v>
+        <v>-10.181395170000087</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.692681158499365</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-13.692681245957994</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>823.12561989999995</v>
+        <v>823.12561985000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4847008000000415</v>
+        <v>-1.4847008099999357</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.1393176263061586</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.13931764067542</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>820.64187430000004</v>
+        <v>820.64187426000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.4837455999999065</v>
+        <v>-2.4837455900000123</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.5614546426353311</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.5614546287464077</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>815.95609539999998</v>
+        <v>815.95609540999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.6857789000000594</v>
+        <v>-4.6857788500000197</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.6407381687507367</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.640738100414123</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>811.79879679999999</v>
+        <v>811.79879674999995</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.1572985999999901</v>
+        <v>-4.1572986600000377</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.9455502851001647</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.945550368448127</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>810.20579439999995</v>
+        <v>810.20579436000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.5930024000000458</v>
+        <v>-1.5930023899999242</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.3295253192861298</v>
+        <v>-2.3295253049619102</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.76148792512549</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-10.761487926582502</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>812.6029992</v>
+        <v>812.60299918999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.3972048000000541</v>
+        <v>2.3972048299999642</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6088642358307554</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.6088642819125827</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>810.59624580000002</v>
+        <v>810.59624578</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0067533999999796</v>
+        <v>-2.0067534099999875</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.9235233834039476</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-2.9235233978104902</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>812.41915389999997</v>
+        <v>812.41915386000005</v>
       </c>
       <c r="C248" s="5">
-        <v>1.8229080999999496</v>
+        <v>1.8229080800000474</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7322479108997877</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.7322478806198536</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>811.18541830000004</v>
+        <v>811.18541832999995</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2337355999999318</v>
+        <v>-1.2337355300001036</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.8071702255653355</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-1.8071701239729898</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>813.18781799999999</v>
+        <v>813.18781797999998</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0023996999999554</v>
+        <v>2.0023996500000294</v>
       </c>
       <c r="D250" s="5">
-        <v>3.0027323258474015</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.0027322497355735</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>813.19858799999997</v>
+        <v>813.19858797999996</v>
       </c>
       <c r="C251" s="5">
         <v>1.0769999999979518E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5894165133456539E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.5894165133989446E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>814.19942100000003</v>
+        <v>814.19942097000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0008330000000569</v>
+        <v>1.000832990000049</v>
       </c>
       <c r="D252" s="5">
-        <v>1.4869217526280565</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.4869217377073252</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>815.56758060000004</v>
+        <v>815.56758055</v>
       </c>
       <c r="C253" s="5">
-        <v>1.3681596000000127</v>
+        <v>1.3681595799999968</v>
       </c>
       <c r="D253" s="5">
-        <v>2.035189809349669</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.0351897793992491</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>816.22013960000004</v>
+        <v>816.22013955</v>
       </c>
       <c r="C254" s="5">
         <v>0.65255899999999656</v>
       </c>
       <c r="D254" s="5">
-        <v>0.96439104732946035</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.96439104738885728</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>818.86930380000001</v>
+        <v>818.86930384000004</v>
       </c>
       <c r="C255" s="5">
-        <v>2.6491641999999729</v>
+        <v>2.6491642900000443</v>
       </c>
       <c r="D255" s="5">
-        <v>3.9650626613396467</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.9650627987055653</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>820.57963059999997</v>
+        <v>820.57963064</v>
       </c>
       <c r="C256" s="5">
         <v>1.7103267999999616</v>
       </c>
       <c r="D256" s="5">
-        <v>2.5353667751189191</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.5353667749937747</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>821.98405330000003</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4044227000000546</v>
+        <v>1.4044226600000229</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0732446399458704</v>
+        <v>2.0732445802379873</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4537366902840354</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4537366952928288</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>824.22099760000003</v>
+        <v>824.22099758000002</v>
       </c>
       <c r="C258" s="5">
-        <v>2.2369443000000047</v>
+        <v>2.2369442799999888</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3150011826887704</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.3150011526050127</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>825.76090529999999</v>
+        <v>825.76090526999997</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5399076999999579</v>
+        <v>1.53990768999995</v>
       </c>
       <c r="D259" s="5">
-        <v>2.2651648702995963</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.2651648554940396</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>829.5828573</v>
+        <v>829.58285732000002</v>
       </c>
       <c r="C260" s="5">
-        <v>3.8219520000000102</v>
+        <v>3.8219520500000499</v>
       </c>
       <c r="D260" s="5">
-        <v>5.6976703013444041</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.6976703780030169</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>833.27574179999999</v>
       </c>
       <c r="C261" s="5">
-        <v>3.692884499999991</v>
+        <v>3.6928844799999752</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4745393750533777</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4745393445391866</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>835.606719</v>
+        <v>835.60671897999998</v>
       </c>
       <c r="C262" s="5">
-        <v>2.3309772000000066</v>
+        <v>2.3309771799999908</v>
       </c>
       <c r="D262" s="5">
-        <v>3.4089704775467355</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.4089704478459382</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>838.71439769999995</v>
+        <v>838.71439768000005</v>
       </c>
       <c r="C263" s="5">
-        <v>3.1076786999999513</v>
+        <v>3.107678700000065</v>
       </c>
       <c r="D263" s="5">
-        <v>4.5553112250400263</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.5553112251513372</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>842.32043880000003</v>
+        <v>842.32043879000003</v>
       </c>
       <c r="C264" s="5">
-        <v>3.606041100000084</v>
+        <v>3.6060411099999783</v>
       </c>
       <c r="D264" s="5">
-        <v>5.2831540194528959</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.2831540345808392</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>844.34036430000003</v>
+        <v>844.34036424999999</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0199254999999994</v>
+        <v>2.0199254599999676</v>
       </c>
       <c r="D265" s="5">
-        <v>2.9159177756343801</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.9159177171624417</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>847.11048410000001</v>
+        <v>847.11048404999997</v>
       </c>
       <c r="C266" s="5">
         <v>2.7701197999999749</v>
       </c>
       <c r="D266" s="5">
-        <v>4.0087944283882848</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.0087944286299804</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>848.71375439999997</v>
+        <v>848.71375436000005</v>
       </c>
       <c r="C267" s="5">
-        <v>1.6032702999999628</v>
+        <v>1.6032703100000845</v>
       </c>
       <c r="D267" s="5">
-        <v>2.2949524892025064</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.2949525038030938</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>850.85352309999996</v>
+        <v>850.85352305000004</v>
       </c>
       <c r="C268" s="5">
-        <v>2.1397686999999905</v>
+        <v>2.1397686899999826</v>
       </c>
       <c r="D268" s="5">
-        <v>3.0677349078489291</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.0677348934592841</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>853.11609199999998</v>
+        <v>853.11609195000005</v>
       </c>
       <c r="C269" s="5">
         <v>2.2625689000000193</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2380968626921414</v>
+        <v>3.238096862885298</v>
       </c>
       <c r="E269" s="5">
-        <v>3.787426115508552</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.7874261094257289</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>857.57592939999995</v>
+        <v>857.57592940999996</v>
       </c>
       <c r="C270" s="5">
-        <v>4.4598373999999694</v>
+        <v>4.4598374599999033</v>
       </c>
       <c r="D270" s="5">
-        <v>6.456794331286253</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.4567944210539352</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>860.02432390000001</v>
+        <v>860.02432384999997</v>
       </c>
       <c r="C271" s="5">
-        <v>2.4483945000000631</v>
+        <v>2.4483944400000155</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4803340126625892</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.480333925989032</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>863.04769329999999</v>
+        <v>863.04769324999995</v>
       </c>
       <c r="C272" s="5">
         <v>3.0233693999999787</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3010642553987788</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.3010642556535528</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>866.50242219999996</v>
+        <v>866.50242220999996</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4547288999999637</v>
+        <v>3.4547289600000113</v>
       </c>
       <c r="D273" s="5">
-        <v>4.9107083008028241</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.9107083882668601</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>866.52166009999996</v>
+        <v>866.52166007000005</v>
       </c>
       <c r="C274" s="5">
-        <v>1.9237900000007357E-2</v>
+        <v>1.9237860000089313E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.6645394843449743E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.6645339434505644E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>869.19367699999998</v>
+        <v>869.19367696999996</v>
       </c>
       <c r="C275" s="5">
-        <v>2.6720169000000169</v>
+        <v>2.6720168999999032</v>
       </c>
       <c r="D275" s="5">
-        <v>3.7637415808958075</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.7637415810281016</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>871.78012590000003</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5864489000000503</v>
+        <v>2.5864489300000741</v>
       </c>
       <c r="D276" s="5">
-        <v>3.6298499010724017</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.6298499439937348</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>872.80616699999996</v>
+        <v>872.80616700999997</v>
       </c>
       <c r="C277" s="5">
-        <v>1.0260410999999294</v>
+        <v>1.0260411099999374</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4215176329423596</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.4215176468863389</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>873.4538192</v>
+        <v>873.45381915999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.64765220000003865</v>
+        <v>0.64765214999999898</v>
       </c>
       <c r="D278" s="5">
-        <v>0.89408434239863777</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.89408427308128591</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>873.37326740000003</v>
+        <v>873.37326738000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.0551799999966534E-2</v>
+        <v>-8.0551779999950668E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.11061047966265392</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.11061045221848476</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>873.57702670000003</v>
+        <v>873.57702671000004</v>
       </c>
       <c r="C280" s="5">
-        <v>0.20375930000000153</v>
+        <v>0.20375933000002533</v>
       </c>
       <c r="D280" s="5">
-        <v>0.28032132397535214</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>0.2803213653072234</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>873.86077390000003</v>
+        <v>873.86077387</v>
       </c>
       <c r="C281" s="5">
-        <v>0.28374719999999343</v>
+        <v>0.2837471599999617</v>
       </c>
       <c r="D281" s="5">
-        <v>0.39046995508775773</v>
+        <v>0.39046989994011572</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4316364554051839</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.4316364578920391</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>873.94366809999997</v>
+        <v>873.94366814</v>
       </c>
       <c r="C282" s="5">
-        <v>8.289419999994152E-2</v>
+        <v>8.289426999999705E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.11389108804216175</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.11389118427149736</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>874.40045410000005</v>
+        <v>874.40045406000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.45678600000007918</v>
+        <v>0.45678592000001572</v>
       </c>
       <c r="D283" s="5">
-        <v>0.62901273169637673</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>0.62901262118744139</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>874.8488327</v>
+        <v>874.84883274000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.44837859999995544</v>
+        <v>0.4483786800000189</v>
       </c>
       <c r="D284" s="5">
-        <v>0.61707927465950441</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.61707938509827365</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>874.77729390000002</v>
+        <v>874.77729394000005</v>
       </c>
       <c r="C285" s="5">
         <v>-7.1538799999984803E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-9.8083186272734935E-2</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-9.8083186268205225E-2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>873.89204840000002</v>
+        <v>873.89204839000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.88524549999999635</v>
+        <v>-0.88524555000003602</v>
       </c>
       <c r="D286" s="5">
-        <v>-1.2076238936343797</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-1.207623961408788</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>874.23951509999995</v>
+        <v>874.23951505000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.34746669999992719</v>
+        <v>0.34746666000000914</v>
       </c>
       <c r="D287" s="5">
-        <v>0.47817470992366218</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.47817465476185372</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>873.1351836</v>
+        <v>873.13518361000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.1043314999999438</v>
+        <v>-1.1043314400000099</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.5053421349496166</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-1.5053420538151174</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>873.61928150000006</v>
+        <v>873.61928147000003</v>
       </c>
       <c r="C289" s="5">
-        <v>0.4840979000000516</v>
+        <v>0.48409786000001986</v>
       </c>
       <c r="D289" s="5">
-        <v>0.66735623379285958</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.66735617847444306</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>873.54096289999995</v>
+        <v>873.54096286000004</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.8318600000102379E-2</v>
+        <v>-7.8318609999996625E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-0.10752509280806954</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-0.10752510653406766</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>873.90454250000005</v>
+        <v>873.90454245000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.36357960000009371</v>
+        <v>0.36357958999997209</v>
       </c>
       <c r="D291" s="5">
-        <v>0.50060121065262919</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.50060119687533877</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>875.04651349999995</v>
+        <v>875.04651348000004</v>
       </c>
       <c r="C292" s="5">
-        <v>1.1419709999998986</v>
+        <v>1.1419710300000361</v>
       </c>
       <c r="D292" s="5">
-        <v>1.5794141271548989</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.5794141690365304</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>874.32248830000003</v>
+        <v>874.32248832000005</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.72402519999991455</v>
+        <v>-0.7240251599999965</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.98839005873360142</v>
+        <v>-0.98839000439912006</v>
       </c>
       <c r="E293" s="5">
-        <v>5.2836151225710282E-2</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.2836156949265245E-2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>873.26148030000002</v>
+        <v>873.26148029000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.0610080000000153</v>
+        <v>-1.0610080300000391</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.4465440807584273</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-1.446544121353921</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>875.91521839999996</v>
+        <v>875.91521838000006</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6537380999999414</v>
+        <v>2.6537380900000471</v>
       </c>
       <c r="D295" s="5">
-        <v>3.7082290421652564</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.708229028000587</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>876.64060259999997</v>
+        <v>876.64060257999995</v>
       </c>
       <c r="C296" s="5">
-        <v>0.7253842000000077</v>
+        <v>0.72538419999989401</v>
       </c>
       <c r="D296" s="5">
-        <v>0.99831211647865015</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.99831211650149854</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>881.52175060000002</v>
       </c>
       <c r="C297" s="5">
-        <v>4.8811480000000529</v>
+        <v>4.8811480200000688</v>
       </c>
       <c r="D297" s="5">
-        <v>6.8900821174743943</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.8900821467379858</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>884.83157229999995</v>
+        <v>884.83157227000004</v>
       </c>
       <c r="C298" s="5">
-        <v>3.3098216999999295</v>
+        <v>3.3098216700000194</v>
       </c>
       <c r="D298" s="5">
-        <v>4.599819972923358</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.5998199303663778</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>885.56900949999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.73743720000004487</v>
+        <v>0.73743722999995498</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0047022382186688</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0047022793129745</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>886.35343179999995</v>
+        <v>886.35343176000003</v>
       </c>
       <c r="C300" s="5">
-        <v>0.78442229999996016</v>
+        <v>0.78442226000004212</v>
       </c>
       <c r="D300" s="5">
-        <v>1.0681338026231835</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.068133747890454</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>888.39445179999996</v>
+        <v>888.39445178000005</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0410200000000032</v>
+        <v>2.041020020000019</v>
       </c>
       <c r="D301" s="5">
-        <v>2.7985254086767553</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.7985254365754608</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>888.75935489999995</v>
+        <v>888.75935487000004</v>
       </c>
       <c r="C302" s="5">
-        <v>0.36490309999999226</v>
+        <v>0.36490308999998433</v>
       </c>
       <c r="D302" s="5">
-        <v>0.49400837147437482</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>0.49400835791686415</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>893.06744409999999</v>
+        <v>893.06744414000002</v>
       </c>
       <c r="C303" s="5">
-        <v>4.3080892000000404</v>
+        <v>4.3080892699999822</v>
       </c>
       <c r="D303" s="5">
-        <v>5.9743774102931413</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.9743775101774199</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>895.10717030000001</v>
+        <v>895.10717025999998</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0397262000000183</v>
+        <v>2.0397261199999548</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7754385121828262</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7754384018303435</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>898.0747748</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9676044999999931</v>
+        <v>2.9676045400000248</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0517871256271265</v>
+        <v>4.0517871814249373</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7166505285919129</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.7166505262422813</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>898.03357659999995</v>
+        <v>898.03357663999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-4.1198200000053475E-2</v>
+        <v>-4.1198160000021744E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.5034803120945774E-2</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-5.5034749700266783E-2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>893.18659400000001</v>
+        <v>893.18659396999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-4.846982599999933</v>
+        <v>-4.8469826699999885</v>
       </c>
       <c r="D307" s="5">
-        <v>-6.2879464823685556</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-6.2879465702285753</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>889.59776360000001</v>
+        <v>889.59776354999997</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.5888304000000062</v>
+        <v>-3.5888304200000221</v>
       </c>
       <c r="D308" s="5">
-        <v>-4.7164703031169708</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-4.7164703289780281</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>884.92727739999998</v>
+        <v>884.92727743</v>
       </c>
       <c r="C309" s="5">
-        <v>-4.6704862000000276</v>
+        <v>-4.6704861199999641</v>
       </c>
       <c r="D309" s="5">
-        <v>-6.1213583605367212</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-6.1213582590279536</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>882.31142750000004</v>
+        <v>882.31142746</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.6158498999999438</v>
+        <v>-2.6158499699999993</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.4901004959936865</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-3.4901005877590707</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>878.67472969999994</v>
+        <v>878.67472972999997</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.6366978000000927</v>
+        <v>-3.6366977300000372</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.8355399610714445</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-4.8355398703098684</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>875.3313564</v>
+        <v>875.33135641000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.3433732999999393</v>
+        <v>-3.3433733199999551</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.4716675703122988</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-4.4716675963549779</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>871.61144049999996</v>
+        <v>871.61144052999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.7199159000000463</v>
+        <v>-3.7199158800000305</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.9821432501723333</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-4.9821432239532726</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>868.20012099999997</v>
+        <v>868.20012095000004</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.4113194999999905</v>
+        <v>-3.4113195799999403</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.5967784585961731</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-4.5967785639320358</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>864.67458959999999</v>
+        <v>864.67458954999995</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.5255313999999771</v>
+        <v>-3.5255314000000908</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7655116220088667</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-4.7655116222772964</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>860.85515299999997</v>
+        <v>860.85515297999996</v>
       </c>
       <c r="C316" s="5">
-        <v>-3.8194366000000173</v>
+        <v>-3.8194365699999935</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.173735186926443</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-5.173735147563141</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>857.74767750000001</v>
+        <v>857.74767752000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.1074754999999641</v>
+        <v>-3.1074754599999324</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.2467313286684067</v>
+        <v>-4.2467312751809594</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.4903941666751273</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-4.4903941644481415</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>858.11130660000003</v>
+        <v>858.11130654999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.36362910000002557</v>
+        <v>0.36362902999997004</v>
       </c>
       <c r="D318" s="5">
-        <v>0.50990960839245592</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>0.50990950999203477</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>854.61777770000003</v>
+        <v>854.61777771000004</v>
       </c>
       <c r="C319" s="5">
-        <v>-3.4935289000000012</v>
+        <v>-3.4935288399999536</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.7774996846002393</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.7774996046491491</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>851.25579800000003</v>
+        <v>851.25579801000003</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3619797000000062</v>
       </c>
       <c r="D320" s="5">
-        <v>-4.6198672273054626</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-4.6198672272525272</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>847.78904399999999</v>
+        <v>847.78904404000002</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.4667540000000372</v>
+        <v>-3.4667539700000134</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7790296342068554</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-4.7790295937179206</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>845.23506080000004</v>
+        <v>845.23506082999995</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.5539831999999478</v>
+        <v>-2.5539832100000694</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.5557269791723911</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.5557269926999258</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>841.96991839999998</v>
+        <v>841.96991844000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.2651424000000588</v>
+        <v>-3.2651423899999372</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5383661251910068</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.5383661114276608</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>841.89328680000006</v>
+        <v>841.89328682999997</v>
       </c>
       <c r="C324" s="5">
-        <v>-7.6631599999927857E-2</v>
+        <v>-7.6631610000049477E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.10916292803792027</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-0.10916294227093504</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>840.44086589999995</v>
+        <v>840.44086587000004</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.4524209000001065</v>
+        <v>-1.4524209599999267</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.0506901094986207</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-2.0506901933385113</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>840.08041779999996</v>
+        <v>840.08041784</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.36044809999998506</v>
+        <v>-0.36044803000004322</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.51344348892715663</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.51344338946858192</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>838.15955499999995</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.920862800000009</v>
+        <v>-1.9208628400000407</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.7095826578342086</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.7095827134234751</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>837.54653970000004</v>
+        <v>837.54653969000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.61301529999991544</v>
+        <v>-0.61301530999992337</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.87413721693110347</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.87413723113355379</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>838.12299689999998</v>
+        <v>838.12299688999997</v>
       </c>
       <c r="C329" s="5">
         <v>0.57645719999993617</v>
       </c>
       <c r="D329" s="5">
-        <v>0.82905632561631748</v>
+        <v>0.82905632562624287</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.287931651088615</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-2.2879316545328043</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>839.7880212</v>
+        <v>839.78802115999997</v>
       </c>
       <c r="C330" s="5">
-        <v>1.6650243000000273</v>
+        <v>1.6650242700000035</v>
       </c>
       <c r="D330" s="5">
-        <v>2.4101540808146416</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.4101540369423802</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>840.72552789999997</v>
+        <v>840.72552787999996</v>
       </c>
       <c r="C331" s="5">
-        <v>0.93750669999997172</v>
+        <v>0.93750671999998758</v>
       </c>
       <c r="D331" s="5">
-        <v>1.3478893652578261</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.3478893942539649</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>843.3319722</v>
+        <v>843.33197221</v>
       </c>
       <c r="C332" s="5">
-        <v>2.606444300000021</v>
+        <v>2.6064443300000448</v>
       </c>
       <c r="D332" s="5">
-        <v>3.7843742086234311</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.78437425301823</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>845.2779792</v>
+        <v>845.27797924000004</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9460070000000087</v>
+        <v>1.9460070300000325</v>
       </c>
       <c r="D333" s="5">
-        <v>2.8044407432753715</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.8044407870255972</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>846.80743949999999</v>
+        <v>846.80743947999997</v>
       </c>
       <c r="C334" s="5">
-        <v>1.5294602999999825</v>
+        <v>1.5294602399999349</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1930395280347792</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.1930394410400122</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>850.33519020000006</v>
+        <v>850.33519016000002</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5277507000000696</v>
+        <v>3.5277506800000538</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1152795267547457</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.1152794972105564</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>851.31452920000004</v>
+        <v>851.31452922000005</v>
       </c>
       <c r="C336" s="5">
-        <v>0.97933899999998175</v>
+        <v>0.97933906000002935</v>
       </c>
       <c r="D336" s="5">
-        <v>1.390839398595678</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.3908394844129646</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>853.75072260000002</v>
+        <v>853.75072254999998</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4361933999999792</v>
+        <v>2.4361933299999237</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4885889967233963</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.4885888948182897</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>854.71237599999995</v>
+        <v>854.71237603999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.96165339999993193</v>
+        <v>0.96165349000000333</v>
       </c>
       <c r="D338" s="5">
-        <v>1.3600692061700448</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.3600693343270853</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>856.63621520000004</v>
       </c>
       <c r="C339" s="5">
-        <v>1.9238392000000886</v>
+        <v>1.9238391600000568</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7347240760785319</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.7347240183832389</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>858.44361579999998</v>
+        <v>858.44361584000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.8074005999999372</v>
+        <v>1.8074006399999689</v>
       </c>
       <c r="D340" s="5">
-        <v>2.5614455415945647</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.5614455989421581</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>861.55648540000004</v>
+        <v>861.55648535</v>
       </c>
       <c r="C341" s="5">
-        <v>3.1128696000000673</v>
+        <v>3.1128695099999959</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4392560547957149</v>
+        <v>4.4392559236652307</v>
       </c>
       <c r="E341" s="5">
-        <v>2.795948636020551</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.795948631281342</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>861.93018189999998</v>
+        <v>861.93018194000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.37369649999993726</v>
+        <v>0.37369659000000865</v>
       </c>
       <c r="D342" s="5">
-        <v>0.52173844098011291</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.52173856696442478</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>868.04691300000002</v>
+        <v>868.04691304000005</v>
       </c>
       <c r="C343" s="5">
         <v>6.1167311000000382</v>
       </c>
       <c r="D343" s="5">
-        <v>8.8562329983628896</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.8562329979357877</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>871.21381759999997</v>
+        <v>871.21381755000004</v>
       </c>
       <c r="C344" s="5">
-        <v>3.1669045999999526</v>
+        <v>3.1669045099999948</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4668967547918825</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.4668966250795306</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>874.07068170000002</v>
+        <v>874.07068173000005</v>
       </c>
       <c r="C345" s="5">
-        <v>2.8568641000000525</v>
+        <v>2.8568641800000023</v>
       </c>
       <c r="D345" s="5">
-        <v>4.0067634036686561</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.0067635181341821</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>877.55584169999997</v>
+        <v>877.55584167999996</v>
       </c>
       <c r="C346" s="5">
-        <v>3.4851599999999507</v>
+        <v>3.4851599499999111</v>
       </c>
       <c r="D346" s="5">
-        <v>4.8910661311078796</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.8910660592203614</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>881.44156510000005</v>
+        <v>881.44156505000001</v>
       </c>
       <c r="C347" s="5">
-        <v>3.8857234000000744</v>
+        <v>3.8857233700000506</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4448018839861723</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4448018410473198</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>884.64713040000004</v>
+        <v>884.64713036000001</v>
       </c>
       <c r="C348" s="5">
-        <v>3.2055652999999893</v>
+        <v>3.2055653099999972</v>
       </c>
       <c r="D348" s="5">
-        <v>4.4524336429349054</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>4.4524336573610546</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>887.81966780000005</v>
+        <v>887.81966782999996</v>
       </c>
       <c r="C349" s="5">
-        <v>3.1725374000000102</v>
+        <v>3.172537469999952</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3893667677261661</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.3893668666952435</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>890.13438310000004</v>
+        <v>890.13438305</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3147152999999889</v>
+        <v>2.3147152200000392</v>
       </c>
       <c r="D350" s="5">
-        <v>3.1738843171845943</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.1738842058038896</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>893.81881859999999</v>
+        <v>893.81881860999999</v>
       </c>
       <c r="C351" s="5">
-        <v>3.6844354999999496</v>
+        <v>3.6844355599999972</v>
       </c>
       <c r="D351" s="5">
-        <v>5.0816801145411539</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.0816801994798988</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>896.87379739999994</v>
+        <v>896.87379739000005</v>
       </c>
       <c r="C352" s="5">
-        <v>3.054978799999958</v>
+        <v>3.0549787800000558</v>
       </c>
       <c r="D352" s="5">
-        <v>4.1794603476328351</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.1794603197072622</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>897.66811619999999</v>
+        <v>897.66811617999997</v>
       </c>
       <c r="C353" s="5">
-        <v>0.79431880000004185</v>
+        <v>0.79431878999992023</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0679756011081176</v>
+        <v>1.0679755876093378</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1914408877363529</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1914408914616841</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>897.42454999999995</v>
+        <v>897.42455000999996</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.24356620000003204</v>
+        <v>-0.24356617000000824</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.32511309310763181</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.32511305313055461</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>900.07750669999996</v>
+        <v>900.07750668999995</v>
       </c>
       <c r="C355" s="5">
-        <v>2.6529567000000043</v>
+        <v>2.6529566799999884</v>
       </c>
       <c r="D355" s="5">
-        <v>3.6056768667879213</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.60567683912143</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>901.34169469999995</v>
+        <v>901.34169467000004</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2641879999999901</v>
+        <v>1.2641879800000879</v>
       </c>
       <c r="D356" s="5">
-        <v>1.6985198956239511</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.698519868564019</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>903.15743020000002</v>
+        <v>903.15743024000005</v>
       </c>
       <c r="C357" s="5">
-        <v>1.8157355000000734</v>
+        <v>1.8157355700000153</v>
       </c>
       <c r="D357" s="5">
-        <v>2.4443412535836817</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.444341348946244</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>904.4835137</v>
+        <v>904.48351367999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.3260834999999815</v>
+        <v>1.3260834399999339</v>
       </c>
       <c r="D358" s="5">
-        <v>1.7762283887540642</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.7762283076571572</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>906.3446768</v>
+        <v>906.34467683000003</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8611630999999988</v>
+        <v>1.8611631500000385</v>
       </c>
       <c r="D359" s="5">
-        <v>2.4973878269700656</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.4973878948792549</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>907.44652659999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.1018497999999681</v>
+        <v>1.1018497699999443</v>
       </c>
       <c r="D360" s="5">
-        <v>1.468642775219875</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.4686427349166253</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>908.72852279999995</v>
+        <v>908.72852281999997</v>
       </c>
       <c r="C361" s="5">
-        <v>1.2819961999999805</v>
+        <v>1.2819962199999964</v>
       </c>
       <c r="D361" s="5">
-        <v>1.7085364265956748</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.7085364534574987</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>908.62847039999997</v>
+        <v>908.62847044</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10005239999998139</v>
+        <v>-0.10005237999996552</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.13204185692327064</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.13204183054184027</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>903.93279219999999</v>
+        <v>903.93279216999997</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.6956781999999748</v>
+        <v>-4.6956782700000304</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.0281854352011273</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-6.0281855222687923</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>908.38927479999995</v>
+        <v>908.38927477000004</v>
       </c>
       <c r="C364" s="5">
-        <v>4.4564825999999584</v>
+        <v>4.4564826000000721</v>
       </c>
       <c r="D364" s="5">
-        <v>6.0792095553056091</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>6.07920955551291</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>907.44952769999998</v>
+        <v>907.44952766999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.93974709999997685</v>
+        <v>-0.93974710000009054</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.234385069551891</v>
+        <v>-1.2343850695925918</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0896467551289035</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.0896467540391752</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>908.98644520000005</v>
+        <v>908.98644521000006</v>
       </c>
       <c r="C366" s="5">
-        <v>1.5369175000000723</v>
+        <v>1.5369175400001041</v>
       </c>
       <c r="D366" s="5">
-        <v>2.051440086670242</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.051440140628058</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>908.30788559999996</v>
+        <v>908.30788558999996</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.67855960000008508</v>
+        <v>-0.67855962000010095</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.89213280136676287</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-0.89213282754398993</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>906.30080620000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.0070793999999523</v>
+        <v>-2.0070793899999444</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6196388786679403</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.6196388658027203</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>852.35692100000006</v>
+        <v>852.35692099000005</v>
       </c>
       <c r="C369" s="5">
-        <v>-53.943885199999954</v>
+        <v>-53.943885209999962</v>
       </c>
       <c r="D369" s="5">
-        <v>-52.116100897372149</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-52.116100904113516</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>853.78081020000002</v>
+        <v>853.78081024000005</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4238891999999623</v>
+        <v>1.423889250000002</v>
       </c>
       <c r="D370" s="5">
-        <v>2.0231593706261819</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>2.0231594423477661</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>855.43968310000002</v>
+        <v>855.43968307</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6588729000000058</v>
+        <v>1.6588728299999502</v>
       </c>
       <c r="D371" s="5">
-        <v>2.3566453958405509</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.3566452952195283</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>849.00259670000003</v>
+        <v>849.00259669000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.4370863999999983</v>
+        <v>-6.4370863799999825</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.6653629221363211</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-8.6653628966087854</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>850.32354610000004</v>
+        <v>850.32354611999995</v>
       </c>
       <c r="C373" s="5">
-        <v>1.3209494000000177</v>
+        <v>1.3209494299999278</v>
       </c>
       <c r="D373" s="5">
-        <v>1.8831208432023239</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>1.8831208863585358</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>851.74611990000005</v>
+        <v>851.74611985000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4225738000000092</v>
+        <v>1.4225737300000674</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0261511934152043</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.0261510927481519</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>854.02457530000004</v>
+        <v>854.02457528000002</v>
       </c>
       <c r="C375" s="5">
-        <v>2.2784553999999844</v>
+        <v>2.2784554300000082</v>
       </c>
       <c r="D375" s="5">
-        <v>3.2577008769840488</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>3.2577009207046981</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>855.36578770000006</v>
+        <v>855.36578771999996</v>
       </c>
       <c r="C376" s="5">
-        <v>1.3412124000000176</v>
+        <v>1.3412124399999357</v>
       </c>
       <c r="D376" s="5">
-        <v>1.9009167690179796</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.900916826245691</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>858.18496070000003</v>
+        <v>858.18496064999999</v>
       </c>
       <c r="C377" s="5">
-        <v>2.8191729999999779</v>
+        <v>2.8191729300000361</v>
       </c>
       <c r="D377" s="5">
-        <v>4.0275296382229486</v>
+        <v>4.0275295363039199</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.4289043628536255</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-5.4289043652370861</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>860.42495150000002</v>
+        <v>860.42495149000001</v>
       </c>
       <c r="C378" s="5">
-        <v>2.2399907999999868</v>
+        <v>2.2399908400000186</v>
       </c>
       <c r="D378" s="5">
-        <v>3.1775375818049456</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.177537639551864</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>859.39566490000004</v>
+        <v>859.39566485</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.0292865999999776</v>
+        <v>-1.0292866400000094</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4260973425167633</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.4260973975899316</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>865.29502190000005</v>
+        <v>865.29502192999996</v>
       </c>
       <c r="C380" s="5">
-        <v>5.8993570000000091</v>
+        <v>5.8993570799999588</v>
       </c>
       <c r="D380" s="5">
-        <v>8.555681707248052</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.5556818282017453</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>863.53025419999994</v>
+        <v>863.53025423999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.7647677000001067</v>
+        <v>-1.7647676899999851</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.4201306538254141</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-2.4201306401821721</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>864.8349561</v>
+        <v>864.83495606999998</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3047019000000546</v>
+        <v>1.3047018299999991</v>
       </c>
       <c r="D382" s="5">
-        <v>1.8282143206803214</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.8282142216907715</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>868.06649749999997</v>
+        <v>868.06649745000004</v>
       </c>
       <c r="C383" s="5">
-        <v>3.2315413999999691</v>
+        <v>3.231541380000067</v>
       </c>
       <c r="D383" s="5">
-        <v>4.5772265597526562</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.5772265310017213</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>873.80334130000006</v>
+        <v>873.80334127000003</v>
       </c>
       <c r="C384" s="5">
-        <v>5.7368438000000879</v>
+        <v>5.73684381999999</v>
       </c>
       <c r="D384" s="5">
-        <v>8.2252182105316152</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>8.2252182407477559</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>877.25103879999995</v>
+        <v>877.25103881999996</v>
       </c>
       <c r="C385" s="5">
-        <v>3.4476974999998902</v>
+        <v>3.4476975499999298</v>
       </c>
       <c r="D385" s="5">
-        <v>4.8388579161174672</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.83885798799224</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>877.84715559999995</v>
+        <v>877.84715555000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.59611680000000433</v>
+        <v>0.59611673000006249</v>
       </c>
       <c r="D386" s="5">
-        <v>0.8184883336145754</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>0.81848823712404872</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>887.48335059999999</v>
+        <v>887.48335055999996</v>
       </c>
       <c r="C387" s="5">
-        <v>9.6361950000000434</v>
+        <v>9.6361950099999376</v>
       </c>
       <c r="D387" s="5">
-        <v>13.997596994075391</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.997597010335273</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>892.22404700000004</v>
       </c>
       <c r="C388" s="5">
-        <v>4.7406964000000471</v>
+        <v>4.7406964400000788</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6017947877917482</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.6017948454478281</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>897.50612599999999</v>
+        <v>897.50612602000001</v>
       </c>
       <c r="C389" s="5">
-        <v>5.2820789999999533</v>
+        <v>5.2820790199999692</v>
       </c>
       <c r="D389" s="5">
-        <v>7.340093722272556</v>
+        <v>7.34009375097604</v>
       </c>
       <c r="E389" s="5">
-        <v>4.581898669947182</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.5818986783708882</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>897.4180844</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.8041599999996834E-2</v>
+        <v>-8.8041620000012699E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.11765149517044549</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-0.11765152187982464</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>905.3014551</v>
+        <v>905.30145506999997</v>
       </c>
       <c r="C391" s="5">
-        <v>7.8833707000000004</v>
+        <v>7.8833706699999766</v>
       </c>
       <c r="D391" s="5">
-        <v>11.065919620655794</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.06591957648957</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>910.84785150000005</v>
+        <v>910.84785147000002</v>
       </c>
       <c r="C392" s="5">
         <v>5.5463964000000487</v>
       </c>
       <c r="D392" s="5">
-        <v>7.6047488165500665</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>7.6047488168108135</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>919.36598579999998</v>
+        <v>919.36598575999994</v>
       </c>
       <c r="C393" s="5">
-        <v>8.5181342999999288</v>
+        <v>8.5181342899999208</v>
       </c>
       <c r="D393" s="5">
-        <v>11.817846520746468</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.817846506560903</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>922.69968840000001</v>
       </c>
       <c r="C394" s="5">
-        <v>3.3337026000000378</v>
+        <v>3.3337026400000696</v>
       </c>
       <c r="D394" s="5">
-        <v>4.4391441673797827</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.439144221907565</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>925.29939260000003</v>
       </c>
       <c r="C395" s="5">
         <v>2.5997042000000192</v>
       </c>
       <c r="D395" s="5">
         <v>3.4338850969638957</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>933.79306819999999</v>
+        <v>933.79306818999999</v>
       </c>
       <c r="C396" s="5">
-        <v>8.4936755999999605</v>
+        <v>8.4936755899999525</v>
       </c>
       <c r="D396" s="5">
-        <v>11.588752817999847</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>11.58875280365972</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>938.10491279999997</v>
+        <v>938.10491277000006</v>
       </c>
       <c r="C397" s="5">
-        <v>4.3118445999999722</v>
+        <v>4.31184458000007</v>
       </c>
       <c r="D397" s="5">
-        <v>5.6839837148684902</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.6839836878934014</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>942.40764420000005</v>
+        <v>942.40764417000003</v>
       </c>
       <c r="C398" s="5">
-        <v>4.3027314000000842</v>
+        <v>4.3027313999999706</v>
       </c>
       <c r="D398" s="5">
-        <v>5.6449344440441029</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.6449344442290439</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>944.8754983</v>
+        <v>944.87549834000004</v>
       </c>
       <c r="C399" s="5">
-        <v>2.4678540999999541</v>
+        <v>2.4678541700000096</v>
       </c>
       <c r="D399" s="5">
-        <v>3.1880597653629827</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.1880598572007202</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>948.80842610000002</v>
+        <v>948.80842609000001</v>
       </c>
       <c r="C400" s="5">
-        <v>3.9329278000000158</v>
+        <v>3.9329277499999762</v>
       </c>
       <c r="D400" s="5">
-        <v>5.110801084216865</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.1108010175263008</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>951.62328419999994</v>
+        <v>951.62328423999998</v>
       </c>
       <c r="C401" s="5">
-        <v>2.814858099999924</v>
+        <v>2.8148581499999636</v>
       </c>
       <c r="D401" s="5">
-        <v>3.6187437016190316</v>
+        <v>3.6187437669895628</v>
       </c>
       <c r="E401" s="5">
-        <v>6.0297257737046195</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.0297257757986555</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>953.39293139999995</v>
+        <v>953.39293143999998</v>
       </c>
       <c r="C402" s="5">
         <v>1.7696472000000085</v>
       </c>
       <c r="D402" s="5">
-        <v>2.2544966017033374</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.254496601607614</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>956.62880710000002</v>
       </c>
       <c r="C403" s="5">
-        <v>3.2358757000000651</v>
+        <v>3.2358756600000333</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1497721862535641</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.1497721338177085</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>958.63237489999995</v>
+        <v>958.63237486000003</v>
       </c>
       <c r="C404" s="5">
-        <v>2.003567799999928</v>
+        <v>2.0035677600000099</v>
       </c>
       <c r="D404" s="5">
-        <v>2.5424397288151601</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.5424396774711422</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>960.81598729999996</v>
+        <v>960.81598726000004</v>
       </c>
       <c r="C405" s="5">
         <v>2.1836124000000154</v>
       </c>
       <c r="D405" s="5">
-        <v>2.7679153924600408</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.7679153925769695</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>963.83279200000004</v>
       </c>
       <c r="C406" s="5">
-        <v>3.0168047000000797</v>
+        <v>3.0168047399999978</v>
       </c>
       <c r="D406" s="5">
-        <v>3.8335556876674337</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.833555739540051</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>970.43657310000003</v>
+        <v>970.43657313999995</v>
       </c>
       <c r="C407" s="5">
-        <v>6.603781099999992</v>
+        <v>6.60378113999991</v>
       </c>
       <c r="D407" s="5">
-        <v>8.5389186434910123</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.5389186971766016</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>967.95585610000001</v>
+        <v>967.95585613000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.4807170000000269</v>
+        <v>-2.4807170099999212</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.0247845391226824</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.0247845510217752</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>970.7312187</v>
+        <v>970.73121871000001</v>
       </c>
       <c r="C409" s="5">
-        <v>2.775362599999994</v>
+        <v>2.7753625799999782</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4954700591747434</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.4954700334768551</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>972.81331939999995</v>
+        <v>972.81331935000003</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0821006999999554</v>
+        <v>2.0821006400000215</v>
       </c>
       <c r="D410" s="5">
-        <v>2.6044358891557318</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.6044358131890766</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>974.34230419999994</v>
+        <v>974.34230417000003</v>
       </c>
       <c r="C411" s="5">
-        <v>1.5289847999999893</v>
+        <v>1.5289848200000051</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9024470105286628</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.9024470357279055</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>974.36997940000003</v>
+        <v>974.36997936</v>
       </c>
       <c r="C412" s="5">
-        <v>2.7675200000089717E-2</v>
+        <v>2.7675189999968097E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>3.4090102128203625E-2</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.409008980914674E-2</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>976.67710669999997</v>
+        <v>976.67710667999995</v>
       </c>
       <c r="C413" s="5">
-        <v>2.3071272999999337</v>
+        <v>2.3071273199999496</v>
       </c>
       <c r="D413" s="5">
-        <v>2.8786741350136813</v>
+        <v>2.8786741604138744</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6327458476451682</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.632745841229478</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>980.74427300000002</v>
+        <v>980.74427298000001</v>
       </c>
       <c r="C414" s="5">
         <v>4.0671663000000535</v>
       </c>
       <c r="D414" s="5">
-        <v>5.1132038271927138</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.1132038272998059</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>982.57855819999997</v>
+        <v>982.57855823</v>
       </c>
       <c r="C415" s="5">
-        <v>1.8342851999999539</v>
+        <v>1.8342852499999935</v>
       </c>
       <c r="D415" s="5">
-        <v>2.2675904686143111</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.2675905311095423</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>983.37370229999999</v>
+        <v>983.37370226999997</v>
       </c>
       <c r="C416" s="5">
-        <v>0.7951441000000159</v>
+        <v>0.7951440399999683</v>
       </c>
       <c r="D416" s="5">
-        <v>0.97542456275483413</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.97542448879348598</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>983.58006279999995</v>
+        <v>983.58006281999997</v>
       </c>
       <c r="C417" s="5">
-        <v>0.20636049999995976</v>
+        <v>0.20636054999999942</v>
       </c>
       <c r="D417" s="5">
-        <v>0.25211027114302453</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.25211033230616575</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>984.38582369999995</v>
       </c>
       <c r="C418" s="5">
-        <v>0.80576089999999567</v>
+        <v>0.80576087999997981</v>
       </c>
       <c r="D418" s="5">
-        <v>0.98749621340097349</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.9874961887592848</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>984.77845850000006</v>
+        <v>984.77845850999995</v>
       </c>
       <c r="C419" s="5">
-        <v>0.39263480000010986</v>
+        <v>0.39263481000000411</v>
       </c>
       <c r="D419" s="5">
-        <v>0.47968665619699813</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.47968666844058205</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>982.30766679999999</v>
+        <v>982.30766674999995</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.4707917000000634</v>
+        <v>-2.4707917599999973</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.9695773006086723</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.9695773716990059</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>985.30402330000004</v>
+        <v>985.30402329000003</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9963565000000472</v>
+        <v>2.9963565400000789</v>
       </c>
       <c r="D421" s="5">
-        <v>3.722426856711869</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.72242690743394</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>986.45258720000004</v>
+        <v>986.45258718000002</v>
       </c>
       <c r="C422" s="5">
-        <v>1.1485638999999992</v>
+        <v>1.1485638899999913</v>
       </c>
       <c r="D422" s="5">
-        <v>1.4078372248413018</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.4078372125197358</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>986.74236659999997</v>
       </c>
       <c r="C423" s="5">
-        <v>0.28977939999992941</v>
+        <v>0.28977941999994528</v>
       </c>
       <c r="D423" s="5">
-        <v>0.35308099161723838</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.35308101603279685</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>987.79003899999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.0476724000000104</v>
       </c>
       <c r="D424" s="5">
         <v>1.2815650525251465</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>987.36194639999997</v>
+        <v>987.36194640999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.42809260000001359</v>
+        <v>-0.42809259000000566</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.51882320977972851</v>
+        <v>-0.51882319768923324</v>
       </c>
       <c r="E425" s="5">
-        <v>1.0939991965309703</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.0939991996250287</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>987.15863139999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.20331499999997504</v>
+        <v>-0.20331500999998298</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.24682121306536242</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.24682122518894234</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>987.18320630000005</v>
+        <v>987.18320628000004</v>
       </c>
       <c r="C427" s="5">
-        <v>2.4574900000061461E-2</v>
+        <v>2.4574880000045596E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>2.9877587205340284E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.9877562886393427E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>987.41497419999996</v>
+        <v>987.41497417000005</v>
       </c>
       <c r="C428" s="5">
-        <v>0.23176789999990888</v>
+        <v>0.23176789000001463</v>
       </c>
       <c r="D428" s="5">
-        <v>0.28209646426540225</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.28209645208423506</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>987.71735269999999</v>
+        <v>987.71735274000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.30237850000003164</v>
+        <v>0.30237856999997348</v>
       </c>
       <c r="D429" s="5">
-        <v>0.36809850090988583</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.36809858627875336</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>987.29233360000001</v>
+        <v>987.29233354999997</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.42501909999998588</v>
+        <v>-0.42501919000005728</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.51514493519196902</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.51514504399789995</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>985.76745740000001</v>
+        <v>985.76745738</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.5248761999999942</v>
+        <v>-1.5248761699999704</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.8377404184041435</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.8377403826477123</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>986.11150659999998</v>
+        <v>986.11150658999998</v>
       </c>
       <c r="C432" s="5">
-        <v>0.34404919999997219</v>
+        <v>0.34404920999998012</v>
       </c>
       <c r="D432" s="5">
-        <v>0.41962481134401042</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.41962482357258413</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>984.17985810000005</v>
+        <v>984.17985812999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.9316484999999375</v>
+        <v>-1.9316484600000194</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.3254645502541305</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.3254645026401066</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>983.1113282</v>
+        <v>983.11132818999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.0685299000000441</v>
+        <v>-1.0685299399999622</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.2950953941772703</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.2950954423301075</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>984.98666979999996</v>
+        <v>984.98666978000006</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8753415999999561</v>
+        <v>1.8753415900000618</v>
       </c>
       <c r="D435" s="5">
-        <v>2.3132385472516725</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.313238534810802</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>984.03888689999997</v>
+        <v>984.03888686000005</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.94778289999999288</v>
+        <v>-0.94778292000000874</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1485837139668997</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.1485837380992847</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>986.48166019999996</v>
+        <v>986.48166022999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.4427732999999989</v>
+        <v>2.4427733699999408</v>
       </c>
       <c r="D437" s="5">
-        <v>3.0198836161930975</v>
+        <v>3.0198837040401383</v>
       </c>
       <c r="E437" s="5">
-        <v>-8.9155370349203178E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-8.9155368322701989E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>983.49690169999997</v>
+        <v>983.49690168999996</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.9847584999999981</v>
+        <v>-2.9847585400000298</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.5709772332959688</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-3.5709772802518525</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>985.01193350000005</v>
+        <v>984.17010907999997</v>
       </c>
       <c r="C439" s="5">
-        <v>1.515031800000088</v>
+        <v>0.67320739000001595</v>
       </c>
       <c r="D439" s="5">
-        <v>1.8642873697527484</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.8245040556245975</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>983.95297835999997</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.21713072000000011</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-0.26442677659315184</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE300000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>