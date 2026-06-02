--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{46DF5727-3692-4831-9551-AE999442F272}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AEA3082F-D19D-42A3-A0EA-A906DCA2AB45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A7BFC7E9-68F2-439C-BB76-6F8C464DC79B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA992841-B133-4BCE-ADF7-A39C7531EF99}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ABC9555-071F-4C79-A3E0-8C4DFB37654B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C7AF4AD-EB62-40B4-9F91-6DAD86506836}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>938.19502910999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>939.00328801000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.80825890000005529</v>
       </c>
       <c r="D7" s="5">
         <v>1.0387175098145462</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
         <v>0.29077358999995795</v>
       </c>
       <c r="D8" s="5">
         <v>0.3722278721673522</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
         <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
         <v>3.8025600861361086</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
         <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
         <v>-1.4969718735350801</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>942.27950268999996</v>
       </c>
       <c r="C11" s="5">
         <v>1.2431938899999295</v>
       </c>
       <c r="D11" s="5">
         <v>1.5968780170616093</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>947.15265736000003</v>
       </c>
       <c r="C12" s="5">
         <v>4.8731546700000763</v>
       </c>
       <c r="D12" s="5">
         <v>6.3856021778017968</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>950.32017547999999</v>
       </c>
       <c r="C13" s="5">
         <v>3.1675181199999543</v>
       </c>
       <c r="D13" s="5">
         <v>4.0877472647945279</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>949.95619189000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.36398358999997527</v>
       </c>
       <c r="D14" s="5">
         <v>-0.45864687239758339</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>951.47810285000003</v>
       </c>
       <c r="C15" s="5">
         <v>1.5219109600000138</v>
       </c>
       <c r="D15" s="5">
         <v>1.9395333625223499</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>950.07058837</v>
       </c>
       <c r="C16" s="5">
         <v>-1.4075144800000317</v>
       </c>
       <c r="D16" s="5">
         <v>-1.7607792317662962</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>944.45614665999994</v>
       </c>
       <c r="C17" s="5">
         <v>-5.614441710000051</v>
       </c>
       <c r="D17" s="5">
         <v>-6.8653934308997355</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>946.65382177000004</v>
       </c>
       <c r="C18" s="5">
         <v>2.1976751100000911</v>
       </c>
       <c r="D18" s="5">
         <v>2.8283202954401787</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.35378557000001365</v>
       </c>
       <c r="D19" s="5">
         <v>-0.44754600332980177</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>944.38312117999999</v>
       </c>
       <c r="C20" s="5">
         <v>-1.9169150200000331</v>
       </c>
       <c r="D20" s="5">
         <v>-2.4039330471708364</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>936.94422140999995</v>
       </c>
       <c r="C21" s="5">
         <v>-7.4388997700000346</v>
       </c>
       <c r="D21" s="5">
         <v>-9.0534460793988636</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>936.76936894000005</v>
       </c>
       <c r="C22" s="5">
         <v>-0.17485246999990522</v>
       </c>
       <c r="D22" s="5">
         <v>-0.22371420711185808</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>936.09080663999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
         <v>-0.86578247905840788</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>931.21401999</v>
       </c>
       <c r="C24" s="5">
         <v>-4.8767866499999855</v>
       </c>
       <c r="D24" s="5">
         <v>-6.0756257343944187</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>930.32513373999996</v>
       </c>
       <c r="C25" s="5">
         <v>-0.8888862500000414</v>
       </c>
       <c r="D25" s="5">
         <v>-1.1394601808925042</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>928.99047638000002</v>
       </c>
       <c r="C26" s="5">
         <v>-1.3346573599999374</v>
       </c>
       <c r="D26" s="5">
         <v>-1.7080178449579764</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>922.06784318999996</v>
       </c>
       <c r="C27" s="5">
         <v>-6.9226331900000559</v>
       </c>
       <c r="D27" s="5">
         <v>-8.5845976277864278</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>923.43531632999998</v>
       </c>
       <c r="C28" s="5">
         <v>1.3674731400000155</v>
       </c>
       <c r="D28" s="5">
         <v>1.7942488498868148</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>920.82645424999998</v>
       </c>
       <c r="C29" s="5">
         <v>-2.6088620799999944</v>
       </c>
       <c r="D29" s="5">
         <v>-3.3380188940488442</v>
       </c>
       <c r="E29" s="5">
         <v>-2.5019364312006021</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>922.63937344999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
         <v>2.3883061574545561</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>920.96053511000002</v>
       </c>
       <c r="C31" s="5">
         <v>-1.6788383399999702</v>
       </c>
       <c r="D31" s="5">
         <v>-2.1618045313670065</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>917.67046541000002</v>
       </c>
       <c r="C32" s="5">
         <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2036834497300557</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>922.67211144999999</v>
       </c>
       <c r="C33" s="5">
         <v>5.0016460399999687</v>
       </c>
       <c r="D33" s="5">
         <v>6.7401166624796449</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>926.29121578000002</v>
       </c>
       <c r="C34" s="5">
         <v>3.6191043300000274</v>
       </c>
       <c r="D34" s="5">
         <v>4.8097825811737493</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>926.38005654999995</v>
       </c>
       <c r="C35" s="5">
         <v>8.88407699999334E-2</v>
       </c>
       <c r="D35" s="5">
         <v>0.11515296379775997</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>928.31253829000002</v>
       </c>
       <c r="C36" s="5">
         <v>1.9324817400000711</v>
       </c>
       <c r="D36" s="5">
         <v>2.532190017667646</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>927.36551449000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
         <v>-1.2173420114376388</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>926.47866726999996</v>
       </c>
       <c r="C38" s="5">
         <v>-0.88684722000004967</v>
       </c>
       <c r="D38" s="5">
         <v>-1.1415531385292721</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
         <v>5.2643039300000964</v>
       </c>
       <c r="D39" s="5">
         <v>7.0356415351585211</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>932.26665576000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.52368455999999242</v>
       </c>
       <c r="D40" s="5">
         <v>0.67654680884170482</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>933.85374645000002</v>
       </c>
       <c r="C41" s="5">
         <v>1.5870906899999682</v>
       </c>
       <c r="D41" s="5">
         <v>2.0621167704016452</v>
       </c>
       <c r="E41" s="5">
         <v>1.4147391335113779</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>932.29833198999995</v>
       </c>
       <c r="C42" s="5">
         <v>-1.5554144600000654</v>
       </c>
       <c r="D42" s="5">
         <v>-1.980495833423257</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>936.76468249000004</v>
       </c>
       <c r="C43" s="5">
         <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
         <v>5.9027454225124565</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>938.55253513000002</v>
       </c>
       <c r="C44" s="5">
         <v>1.7878526399999828</v>
       </c>
       <c r="D44" s="5">
         <v>2.3144419681160322</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>934.11399561999997</v>
       </c>
       <c r="C45" s="5">
         <v>-4.4385395100000551</v>
       </c>
       <c r="D45" s="5">
         <v>-5.529654547626583</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>937.05348637999998</v>
       </c>
       <c r="C46" s="5">
         <v>2.9394907600000124</v>
       </c>
       <c r="D46" s="5">
         <v>3.8422336370922405</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.9148460200000272</v>
       </c>
       <c r="D47" s="5">
         <v>2.4799196564335269</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>940.27295369000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.30462129</v>
       </c>
       <c r="D48" s="5">
         <v>1.6801042976416714</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>941.10322513000006</v>
       </c>
       <c r="C49" s="5">
         <v>0.83027144000004682</v>
       </c>
       <c r="D49" s="5">
         <v>1.0647745542155862</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>943.92136788000005</v>
       </c>
       <c r="C50" s="5">
         <v>2.8181427499999927</v>
       </c>
       <c r="D50" s="5">
         <v>3.6531891851422582</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>945.49063752999996</v>
       </c>
       <c r="C51" s="5">
         <v>1.5692696499999101</v>
       </c>
       <c r="D51" s="5">
         <v>2.0133437369585616</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
         <v>1.077838070000098</v>
       </c>
       <c r="D52" s="5">
         <v>1.3765827187447233</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>948.42326176999995</v>
       </c>
       <c r="C53" s="5">
         <v>1.8547861699998975</v>
       </c>
       <c r="D53" s="5">
         <v>2.3768887643390135</v>
       </c>
       <c r="E53" s="5">
         <v>1.5601495818146294</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>948.68283353000004</v>
       </c>
       <c r="C54" s="5">
         <v>0.25957176000008531</v>
       </c>
       <c r="D54" s="5">
         <v>0.32892003717881479</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>948.47194694999996</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21088658000007854</v>
       </c>
       <c r="D55" s="5">
         <v>-0.26642700371040107</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>950.95681646000003</v>
       </c>
       <c r="C56" s="5">
         <v>2.4848695100000668</v>
       </c>
       <c r="D56" s="5">
         <v>3.1895376866642566</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
         <v>5.6318944399999964</v>
       </c>
       <c r="D57" s="5">
         <v>7.3429349941849686</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>960.31719653000005</v>
       </c>
       <c r="C58" s="5">
         <v>3.7284856300000229</v>
       </c>
       <c r="D58" s="5">
         <v>4.7788084977160139</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>962.51645009000003</v>
       </c>
       <c r="C59" s="5">
         <v>2.1992535599999883</v>
       </c>
       <c r="D59" s="5">
         <v>2.7830395959887566</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>966.40532631999997</v>
       </c>
       <c r="C60" s="5">
         <v>3.8888762299999371</v>
       </c>
       <c r="D60" s="5">
         <v>4.9575902126378635</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>970.36644876000003</v>
       </c>
       <c r="C61" s="5">
         <v>3.9611224400000538</v>
       </c>
       <c r="D61" s="5">
         <v>5.0309964116827199</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>973.60106555000004</v>
       </c>
       <c r="C62" s="5">
         <v>3.2346167900000182</v>
       </c>
       <c r="D62" s="5">
         <v>4.0742337724244626</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>975.11358493</v>
       </c>
       <c r="C63" s="5">
         <v>1.5125193799999579</v>
       </c>
       <c r="D63" s="5">
         <v>1.8802487305920712</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>978.46903063000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
         <v>4.2083525558701984</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>981.00738373000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
         <v>3.1578545369041811</v>
       </c>
       <c r="E65" s="5">
         <v>3.4356097402324037</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>985.22122365999996</v>
       </c>
       <c r="C66" s="5">
         <v>4.2138399299999492</v>
       </c>
       <c r="D66" s="5">
         <v>5.278040246679172</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>988.22321824999995</v>
       </c>
       <c r="C67" s="5">
         <v>3.0019945899999811</v>
       </c>
       <c r="D67" s="5">
         <v>3.7183345677875845</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>989.08114042</v>
       </c>
       <c r="C68" s="5">
         <v>0.85792217000005166</v>
       </c>
       <c r="D68" s="5">
         <v>1.0467640608436968</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
         <v>2.3653598800000282</v>
       </c>
       <c r="D69" s="5">
         <v>2.9078152693207793</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>990.85680301000002</v>
       </c>
       <c r="C70" s="5">
         <v>-0.5896972900000037</v>
       </c>
       <c r="D70" s="5">
         <v>-0.71141148573161672</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>993.11580913</v>
       </c>
       <c r="C71" s="5">
         <v>2.2590061199999809</v>
       </c>
       <c r="D71" s="5">
         <v>2.770388505142507</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
         <v>-3.5270011300000306</v>
       </c>
       <c r="D72" s="5">
         <v>-4.1794731588870038</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>993.72775074000003</v>
       </c>
       <c r="C73" s="5">
         <v>4.1389427400000613</v>
       </c>
       <c r="D73" s="5">
         <v>5.1360649116844792</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>996.60746244999996</v>
       </c>
       <c r="C74" s="5">
         <v>2.8797117099999241</v>
       </c>
       <c r="D74" s="5">
         <v>3.5334296581171154</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>998.43329521999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.8258327700000336</v>
       </c>
       <c r="D75" s="5">
         <v>2.2207457540528885</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1000.5976747</v>
       </c>
       <c r="C76" s="5">
         <v>2.1643794799999796</v>
       </c>
       <c r="D76" s="5">
         <v>2.6325711638579774</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1004.8857675</v>
       </c>
       <c r="C77" s="5">
         <v>4.2880928000000722</v>
       </c>
       <c r="D77" s="5">
         <v>5.2656002503536969</v>
       </c>
       <c r="E77" s="5">
         <v>2.4340676906232206</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1004.9627898</v>
       </c>
       <c r="C78" s="5">
         <v>7.7022299999953248E-2</v>
       </c>
       <c r="D78" s="5">
         <v>9.2016164074193441E-2</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1007.0927866</v>
       </c>
       <c r="C79" s="5">
         <v>2.1299967999999581</v>
       </c>
       <c r="D79" s="5">
         <v>2.5732328380313918</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1008.4009425</v>
       </c>
       <c r="C80" s="5">
         <v>1.308155900000088</v>
       </c>
       <c r="D80" s="5">
         <v>1.5699155540989995</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
         <v>1.2159924999999703</v>
       </c>
       <c r="D81" s="5">
         <v>1.4566703095241884</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1012.1136865</v>
       </c>
       <c r="C82" s="5">
         <v>2.4967514999999594</v>
       </c>
       <c r="D82" s="5">
         <v>3.0082603219086179</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1012.2163013000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.10261480000008305</v>
       </c>
       <c r="D83" s="5">
         <v>0.12173182689951823</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1016.3408928</v>
       </c>
       <c r="C84" s="5">
         <v>4.1245914999999513</v>
       </c>
       <c r="D84" s="5">
         <v>5.00086409461038</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
         <v>3.6126981999999543</v>
       </c>
       <c r="D85" s="5">
         <v>4.3499240209414758</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1020.2303774</v>
       </c>
       <c r="C86" s="5">
         <v>0.27678639999999177</v>
       </c>
       <c r="D86" s="5">
         <v>0.32613235598470958</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1021.4840574999999</v>
       </c>
       <c r="C87" s="5">
         <v>1.2536800999999969</v>
       </c>
       <c r="D87" s="5">
         <v>1.4845916495924927</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1024.8426013000001</v>
       </c>
       <c r="C88" s="5">
         <v>3.3585438000001204</v>
       </c>
       <c r="D88" s="5">
         <v>4.0176234097689667</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1024.9190885</v>
       </c>
       <c r="C89" s="5">
         <v>7.6487199999974109E-2</v>
       </c>
       <c r="D89" s="5">
         <v>8.9596514835466046E-2</v>
       </c>
       <c r="E89" s="5">
         <v>1.99359187361563</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1027.2942587</v>
       </c>
       <c r="C90" s="5">
         <v>2.3751701999999568</v>
       </c>
       <c r="D90" s="5">
         <v>2.8166267585388427</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1030.3067447000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
         <v>3.5762499073520582</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1034.7099986999999</v>
       </c>
       <c r="C92" s="5">
         <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
         <v>5.2507587984655268</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1037.6963297</v>
       </c>
       <c r="C93" s="5">
         <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
         <v>3.5188927224200528</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1041.9603884999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.2640587999999298</v>
       </c>
       <c r="D94" s="5">
         <v>5.0439731921821274</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1043.5288693</v>
       </c>
       <c r="C95" s="5">
         <v>1.5684808000000885</v>
       </c>
       <c r="D95" s="5">
         <v>1.8214112936636218</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1040.0247781</v>
       </c>
       <c r="C96" s="5">
         <v>-3.504091199999948</v>
       </c>
       <c r="D96" s="5">
         <v>-3.9559168340841833</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1045.8015696</v>
       </c>
       <c r="C97" s="5">
         <v>5.7767914999999448</v>
       </c>
       <c r="D97" s="5">
         <v>6.8728119405906618</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1050.3286705</v>
       </c>
       <c r="C98" s="5">
         <v>4.5271009000000504</v>
       </c>
       <c r="D98" s="5">
         <v>5.3200783937046081</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1055.6287795999999</v>
       </c>
       <c r="C99" s="5">
         <v>5.3001090999998723</v>
       </c>
       <c r="D99" s="5">
         <v>6.2262908086590407</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1058.2080556999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.5792761000000155</v>
       </c>
       <c r="D100" s="5">
         <v>2.9717508566349027</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1061.9745491000001</v>
       </c>
       <c r="C101" s="5">
         <v>3.7664934000001722</v>
       </c>
       <c r="D101" s="5">
         <v>4.3557887502133852</v>
       </c>
       <c r="E101" s="5">
         <v>3.6154522845536885</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1067.3772908000001</v>
       </c>
       <c r="C102" s="5">
         <v>5.4027416999999787</v>
       </c>
       <c r="D102" s="5">
         <v>6.2786915751960493</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1068.4095669000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.03227609999999</v>
       </c>
       <c r="D103" s="5">
         <v>1.1667304437727788</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1071.6932648</v>
       </c>
       <c r="C104" s="5">
         <v>3.2836978999998792</v>
       </c>
       <c r="D104" s="5">
         <v>3.7511210009907092</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
         <v>3.2831622000001062</v>
       </c>
       <c r="D105" s="5">
         <v>3.7388127232535151</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1077.5331268</v>
       </c>
       <c r="C106" s="5">
         <v>2.556699799999933</v>
       </c>
       <c r="D106" s="5">
         <v>2.8916847174082161</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1079.1873585000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.6542317000000821</v>
       </c>
       <c r="D107" s="5">
         <v>1.8578782349568002</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1081.3406344</v>
       </c>
       <c r="C108" s="5">
         <v>2.153275899999926</v>
       </c>
       <c r="D108" s="5">
         <v>2.4207813401047718</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1083.1150447</v>
       </c>
       <c r="C109" s="5">
         <v>1.7744102999999996</v>
       </c>
       <c r="D109" s="5">
         <v>1.9869918581695289</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1083.3346435999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.2195988999999372</v>
       </c>
       <c r="D110" s="5">
         <v>0.24356852271842921</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1082.1145415000001</v>
       </c>
       <c r="C111" s="5">
         <v>-1.2201020999998491</v>
       </c>
       <c r="D111" s="5">
         <v>-1.3431557759415957</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1079.5241477</v>
       </c>
       <c r="C112" s="5">
         <v>-2.590393800000129</v>
       </c>
       <c r="D112" s="5">
         <v>-2.8350705740304738</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1079.3949571999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.12919050000004972</v>
       </c>
       <c r="D113" s="5">
         <v>-0.1435137884485016</v>
       </c>
       <c r="E113" s="5">
         <v>1.6403790575549415</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1073.3149378000001</v>
       </c>
       <c r="C114" s="5">
         <v>-6.0800193999998555</v>
       </c>
       <c r="D114" s="5">
         <v>-6.5538384178900788</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1071.3411286999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.9738091000001532</v>
       </c>
       <c r="D115" s="5">
         <v>-2.18459687973378</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1070.2458205999999</v>
       </c>
       <c r="C116" s="5">
         <v>-1.0953081000000111</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2199700543166436</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1063.8242702</v>
       </c>
       <c r="C117" s="5">
         <v>-6.4215503999998873</v>
       </c>
       <c r="D117" s="5">
         <v>-6.967167665727092</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1062.0172388000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.8070313999999144</v>
       </c>
       <c r="D118" s="5">
         <v>-2.0194063939567686</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1060.5755984</v>
       </c>
       <c r="C119" s="5">
         <v>-1.4416404000000966</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6168389125537974</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1062.8264964</v>
       </c>
       <c r="C120" s="5">
         <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
         <v>2.5767432295263459</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1062.6523629000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.17413349999992533</v>
       </c>
       <c r="D121" s="5">
         <v>-0.19643093701771086</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1062.1423503000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.51001259999998183</v>
       </c>
       <c r="D122" s="5">
         <v>-0.57441379221737643</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.81245869999997922</v>
       </c>
       <c r="D123" s="5">
         <v>0.92178097892632316</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1064.0811878</v>
       </c>
       <c r="C124" s="5">
         <v>1.126378799999884</v>
       </c>
       <c r="D124" s="5">
         <v>1.279038502728036</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1066.1932981</v>
       </c>
       <c r="C125" s="5">
         <v>2.1121103000000403</v>
       </c>
       <c r="D125" s="5">
         <v>2.4080736026364402</v>
       </c>
       <c r="E125" s="5">
         <v>-1.2230610317325974</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1068.2455338</v>
       </c>
       <c r="C126" s="5">
         <v>2.0522356999999829</v>
       </c>
       <c r="D126" s="5">
         <v>2.3344004630928783</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1070.1370789</v>
       </c>
       <c r="C127" s="5">
         <v>1.8915451000000303</v>
       </c>
       <c r="D127" s="5">
         <v>2.1456592567084432</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1071.9284239000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.7913450000000921</v>
       </c>
       <c r="D128" s="5">
         <v>2.0273249775558222</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1070.7465654</v>
       </c>
       <c r="C129" s="5">
         <v>-1.1818585000000894</v>
       </c>
       <c r="D129" s="5">
         <v>-1.315070564835441</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1071.4986999</v>
       </c>
       <c r="C130" s="5">
         <v>0.75213450000001103</v>
       </c>
       <c r="D130" s="5">
         <v>0.8461914119102909</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.0051911000000473</v>
       </c>
       <c r="D131" s="5">
         <v>2.2689256819356629</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1071.4037504</v>
       </c>
       <c r="C132" s="5">
         <v>-2.1001406000000316</v>
       </c>
       <c r="D132" s="5">
         <v>-2.3225142295542844</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1070.7783096000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.62544079999997848</v>
       </c>
       <c r="D133" s="5">
         <v>-0.69826518838510543</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1071.0801799000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.30187030000001869</v>
       </c>
       <c r="D134" s="5">
         <v>0.33882509569380659</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1070.3777977</v>
       </c>
       <c r="C135" s="5">
         <v>-0.70238220000010188</v>
       </c>
       <c r="D135" s="5">
         <v>-0.78409191346093809</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1071.1209125</v>
       </c>
       <c r="C136" s="5">
         <v>0.74311480000005758</v>
       </c>
       <c r="D136" s="5">
         <v>0.8362941255026346</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1069.8959781000001</v>
       </c>
       <c r="C137" s="5">
         <v>-1.2249343999999383</v>
       </c>
       <c r="D137" s="5">
         <v>-1.363721781103433</v>
       </c>
       <c r="E137" s="5">
         <v>0.34728036713402854</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1065.0166294999999</v>
       </c>
       <c r="C138" s="5">
         <v>-4.8793486000001849</v>
       </c>
       <c r="D138" s="5">
         <v>-5.3374914385392547</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1061.4791204999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
         <v>-3.9138477021696816</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1056.2600797</v>
       </c>
       <c r="C140" s="5">
         <v>-5.2190407999999024</v>
       </c>
       <c r="D140" s="5">
         <v>-5.7431492473381311</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
         <v>-6.3019716999999673</v>
       </c>
       <c r="D141" s="5">
         <v>-6.929239438256718</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1042.5733468000001</v>
       </c>
       <c r="C142" s="5">
         <v>-7.3847611999999572</v>
       </c>
       <c r="D142" s="5">
         <v>-8.121106255887744</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1035.2571571000001</v>
       </c>
       <c r="C143" s="5">
         <v>-7.3161896999999954</v>
       </c>
       <c r="D143" s="5">
         <v>-8.1033917651694978</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1025.4258483000001</v>
       </c>
       <c r="C144" s="5">
         <v>-9.831308799999988</v>
       </c>
       <c r="D144" s="5">
         <v>-10.819022428817926</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1020.8059521</v>
       </c>
       <c r="C145" s="5">
         <v>-4.6198962000000847</v>
       </c>
       <c r="D145" s="5">
         <v>-5.2744368379185396</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1010.7518987</v>
       </c>
       <c r="C146" s="5">
         <v>-10.054053400000043</v>
       </c>
       <c r="D146" s="5">
         <v>-11.199284306218882</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1001.6214363</v>
       </c>
       <c r="C147" s="5">
         <v>-9.1304623999999421</v>
       </c>
       <c r="D147" s="5">
         <v>-10.317328482299137</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>991.98582819000001</v>
       </c>
       <c r="C148" s="5">
         <v>-9.635608110000021</v>
       </c>
       <c r="D148" s="5">
         <v>-10.952386224976451</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>983.78771285000005</v>
       </c>
       <c r="C149" s="5">
         <v>-8.1981153399999585</v>
       </c>
       <c r="D149" s="5">
         <v>-9.4786304348526311</v>
       </c>
       <c r="E149" s="5">
         <v>-8.0482838530636762</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>977.64647241</v>
       </c>
       <c r="C150" s="5">
         <v>-6.1412404400000469</v>
       </c>
       <c r="D150" s="5">
         <v>-7.23902134552461</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>970.24848028999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.3979921200000263</v>
       </c>
       <c r="D151" s="5">
         <v>-8.7120187362734196</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
         <v>-4.9454325899999958</v>
       </c>
       <c r="D152" s="5">
         <v>-5.9479048966522674</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>960.77850336999995</v>
       </c>
       <c r="C153" s="5">
         <v>-4.5245443300000261</v>
       </c>
       <c r="D153" s="5">
         <v>-5.4818523432055173</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
         <v>-4.0514344700000038</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9444650021482577</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>952.64645184999995</v>
       </c>
       <c r="C155" s="5">
         <v>-4.0806170500000007</v>
       </c>
       <c r="D155" s="5">
         <v>-4.9998457711296744</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>949.28507719000004</v>
       </c>
       <c r="C156" s="5">
         <v>-3.3613746599999104</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1529403300112566</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>946.69677132000004</v>
       </c>
       <c r="C157" s="5">
         <v>-2.5883058699999992</v>
       </c>
       <c r="D157" s="5">
         <v>-3.2232783513731378</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>939.67191993999995</v>
       </c>
       <c r="C158" s="5">
         <v>-7.0248513800000865</v>
       </c>
       <c r="D158" s="5">
         <v>-8.5498888781779812</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>934.12759777999997</v>
       </c>
       <c r="C159" s="5">
         <v>-5.5443221599999788</v>
       </c>
       <c r="D159" s="5">
         <v>-6.8550214317618092</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>929.59291368000004</v>
       </c>
       <c r="C160" s="5">
         <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
         <v>-5.6723061764872522</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>925.31754013</v>
       </c>
       <c r="C161" s="5">
         <v>-4.2753735500000403</v>
       </c>
       <c r="D161" s="5">
         <v>-5.3815383710749565</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9433729407550651</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
         <v>-3.5299942299999429</v>
       </c>
       <c r="D162" s="5">
         <v>-4.4830386006648233</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>917.83210224000004</v>
       </c>
       <c r="C163" s="5">
         <v>-3.9554436600000145</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0294640139404549</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>911.38341060000005</v>
       </c>
       <c r="C164" s="5">
         <v>-6.4486916399999927</v>
       </c>
       <c r="D164" s="5">
         <v>-8.11290823496903</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>910.32086956000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.0625410400000419</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3900901069979099</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>905.49235427999997</v>
       </c>
       <c r="C166" s="5">
         <v>-4.8285152800000333</v>
       </c>
       <c r="D166" s="5">
         <v>-6.1825854995713581</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>900.83706361999998</v>
       </c>
       <c r="C167" s="5">
         <v>-4.6552906599999915</v>
       </c>
       <c r="D167" s="5">
         <v>-5.9979111856479195</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>897.23180099000001</v>
       </c>
       <c r="C168" s="5">
         <v>-3.6052626299999702</v>
       </c>
       <c r="D168" s="5">
         <v>-4.6982355207088267</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>895.11084863999997</v>
       </c>
       <c r="C169" s="5">
         <v>-2.1209523500000387</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8000699981114652</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>893.88109134000001</v>
       </c>
       <c r="C170" s="5">
         <v>-1.2297572999999602</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6362318394097963</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>892.73045468999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.150636650000024</v>
       </c>
       <c r="D171" s="5">
         <v>-1.533794909137276</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>891.44255095000005</v>
       </c>
       <c r="C172" s="5">
         <v>-1.2879037399999334</v>
       </c>
       <c r="D172" s="5">
         <v>-1.7175177994435242</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>890.20754521000003</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2350057400000196</v>
       </c>
       <c r="D173" s="5">
         <v>-1.6498723487396116</v>
       </c>
       <c r="E173" s="5">
         <v>-3.7943725691255481</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>891.12991312999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.92236791999994239</v>
       </c>
       <c r="D174" s="5">
         <v>1.2504622102877505</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>891.12237579999999</v>
       </c>
       <c r="C175" s="5">
         <v>-7.5373299999910159E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.0149334137643518E-2</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>890.14662736000002</v>
       </c>
       <c r="C176" s="5">
         <v>-0.97574843999996119</v>
       </c>
       <c r="D176" s="5">
         <v>-1.3060745868488488</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>891.89565646999995</v>
       </c>
       <c r="C177" s="5">
         <v>1.749029109999924</v>
       </c>
       <c r="D177" s="5">
         <v>2.3835015789741343</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>892.10933003000002</v>
       </c>
       <c r="C178" s="5">
         <v>0.21367356000007476</v>
       </c>
       <c r="D178" s="5">
         <v>0.28786595825192052</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>891.28184352999995</v>
       </c>
       <c r="C179" s="5">
         <v>-0.82748650000007729</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1074131846791291</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>893.92890266999996</v>
       </c>
       <c r="C180" s="5">
         <v>2.6470591400000103</v>
       </c>
       <c r="D180" s="5">
         <v>3.62273148853407</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>893.71289216000002</v>
       </c>
       <c r="C181" s="5">
         <v>-0.21601050999993276</v>
       </c>
       <c r="D181" s="5">
         <v>-0.28958498531194143</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.80649368000002</v>
       </c>
       <c r="C182" s="5">
         <v>-1.9063984800000071</v>
       </c>
       <c r="D182" s="5">
         <v>-2.529927332193016</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>895.69998449000002</v>
       </c>
       <c r="C183" s="5">
         <v>3.893490810000003</v>
       </c>
       <c r="D183" s="5">
         <v>5.3666654968732797</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>895.70950220999998</v>
       </c>
       <c r="C184" s="5">
         <v>9.5177199999625373E-3</v>
       </c>
       <c r="D184" s="5">
         <v>1.275196127636935E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>895.73011953000002</v>
       </c>
       <c r="C185" s="5">
         <v>2.0617320000042128E-2</v>
       </c>
       <c r="D185" s="5">
         <v>2.7624934556702563E-2</v>
       </c>
       <c r="E185" s="5">
         <v>0.62036930036324378</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>893.84963873000004</v>
       </c>
       <c r="C186" s="5">
         <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
         <v>-2.4903735856262377</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>894.19526639000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.34562765999999101</v>
       </c>
       <c r="D187" s="5">
         <v>0.46499586559280992</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>895.58937823999997</v>
       </c>
       <c r="C188" s="5">
         <v>1.3941118499999448</v>
       </c>
       <c r="D188" s="5">
         <v>1.8870086911726203</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>895.03211177000003</v>
       </c>
       <c r="C189" s="5">
         <v>-0.557266469999945</v>
       </c>
       <c r="D189" s="5">
         <v>-0.7441311476546475</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>895.28241974000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.25030796999999438</v>
       </c>
       <c r="D190" s="5">
         <v>0.336113089708312</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>897.95780550999996</v>
       </c>
       <c r="C191" s="5">
         <v>2.6753857699999344</v>
       </c>
       <c r="D191" s="5">
         <v>3.6455070695032843</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>901.17812173000004</v>
       </c>
       <c r="C192" s="5">
         <v>3.2203162200000861</v>
       </c>
       <c r="D192" s="5">
         <v>4.3894277046366614</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>900.94364457999995</v>
       </c>
       <c r="C193" s="5">
         <v>-0.23447715000008884</v>
       </c>
       <c r="D193" s="5">
         <v>-0.3117810631240836</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>901.50939818999996</v>
       </c>
       <c r="C194" s="5">
         <v>0.56575361000000157</v>
       </c>
       <c r="D194" s="5">
         <v>0.75615608703916148</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>902.98935304999998</v>
       </c>
       <c r="C195" s="5">
         <v>1.4799548600000207</v>
       </c>
       <c r="D195" s="5">
         <v>1.9878538898980835</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>906.61419655999998</v>
       </c>
       <c r="C196" s="5">
         <v>3.6248435100000052</v>
       </c>
       <c r="D196" s="5">
         <v>4.9249154703618903</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>909.12465800999996</v>
       </c>
       <c r="C197" s="5">
         <v>2.5104614499999798</v>
       </c>
       <c r="D197" s="5">
         <v>3.3739383615103646</v>
       </c>
       <c r="E197" s="5">
         <v>1.4953765858658707</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>913.61243313</v>
       </c>
       <c r="C198" s="5">
         <v>4.4877751200000375</v>
       </c>
       <c r="D198" s="5">
         <v>6.0871463172643248</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>915.59734187000004</v>
       </c>
       <c r="C199" s="5">
         <v>1.9849087400000371</v>
       </c>
       <c r="D199" s="5">
         <v>2.6384924011686905</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>919.31758927999999</v>
       </c>
       <c r="C200" s="5">
         <v>3.7202474099999563</v>
       </c>
       <c r="D200" s="5">
         <v>4.9862821362976151</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>922.56703604999996</v>
       </c>
       <c r="C201" s="5">
         <v>3.2494467699999632</v>
       </c>
       <c r="D201" s="5">
         <v>4.3249920854908863</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>926.58144635999997</v>
       </c>
       <c r="C202" s="5">
         <v>4.0144103100000166</v>
       </c>
       <c r="D202" s="5">
         <v>5.3484140645938538</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>930.79175361</v>
       </c>
       <c r="C203" s="5">
         <v>4.210307250000028</v>
       </c>
       <c r="D203" s="5">
         <v>5.5910544398964479</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>929.55330271000003</v>
       </c>
       <c r="C204" s="5">
         <v>-1.2384508999999753</v>
       </c>
       <c r="D204" s="5">
         <v>-1.5850093968137746</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>931.36106824000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.8077655299999833</v>
       </c>
       <c r="D205" s="5">
         <v>2.3588461535978267</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>932.93231268</v>
       </c>
       <c r="C206" s="5">
         <v>1.5712444399999868</v>
       </c>
       <c r="D206" s="5">
         <v>2.0433397168162948</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>932.11927708999997</v>
       </c>
       <c r="C207" s="5">
         <v>-0.81303559000002679</v>
       </c>
       <c r="D207" s="5">
         <v>-1.0407827441971995</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>933.88499955999998</v>
       </c>
       <c r="C208" s="5">
         <v>1.7657224700000143</v>
       </c>
       <c r="D208" s="5">
         <v>2.2970051712952744</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>934.90380203999996</v>
       </c>
       <c r="C209" s="5">
         <v>1.0188024799999766</v>
       </c>
       <c r="D209" s="5">
         <v>1.3169985927545369</v>
       </c>
       <c r="E209" s="5">
         <v>2.8356005750001856</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>934.61514545</v>
       </c>
       <c r="C210" s="5">
         <v>-0.28865658999995958</v>
       </c>
       <c r="D210" s="5">
         <v>-0.36987794035412414</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>936.01283854999997</v>
       </c>
       <c r="C211" s="5">
         <v>1.3976930999999695</v>
       </c>
       <c r="D211" s="5">
         <v>1.8094037358092008</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>937.00525017999996</v>
       </c>
       <c r="C212" s="5">
         <v>0.99241162999999233</v>
       </c>
       <c r="D212" s="5">
         <v>1.2797507534802355</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>938.90837954999995</v>
       </c>
       <c r="C213" s="5">
         <v>1.9031293699999878</v>
       </c>
       <c r="D213" s="5">
         <v>2.4647038050325198</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>939.22281244999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.31443290000004254</v>
       </c>
       <c r="D214" s="5">
         <v>0.40261142795177118</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>942.40899836000006</v>
       </c>
       <c r="C215" s="5">
         <v>3.1861859100000629</v>
       </c>
       <c r="D215" s="5">
         <v>4.1476562832325037</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>939.37000766999995</v>
       </c>
       <c r="C216" s="5">
         <v>-3.0389906900001051</v>
       </c>
       <c r="D216" s="5">
         <v>-3.801746437262421</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>938.34008653000001</v>
       </c>
       <c r="C217" s="5">
         <v>-1.0299211399999422</v>
       </c>
       <c r="D217" s="5">
         <v>-1.3077698898197987</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>937.28711976</v>
       </c>
       <c r="C218" s="5">
         <v>-1.0529667700000118</v>
       </c>
       <c r="D218" s="5">
         <v>-1.3383108157419388</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>936.74346474000004</v>
       </c>
       <c r="C219" s="5">
         <v>-0.54365501999996013</v>
       </c>
       <c r="D219" s="5">
         <v>-0.69382029099009923</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>935.50528157999997</v>
       </c>
       <c r="C220" s="5">
         <v>-1.2381831600000623</v>
       </c>
       <c r="D220" s="5">
         <v>-1.5746739370640972</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>935.58251716999996</v>
       </c>
       <c r="C221" s="5">
         <v>7.7235589999986587E-2</v>
       </c>
       <c r="D221" s="5">
         <v>9.9117350722899289E-2</v>
       </c>
       <c r="E221" s="5">
         <v>7.2597322689138544E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>934.79234994000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.79016722999995181</v>
       </c>
       <c r="D222" s="5">
         <v>-1.0087923854761649</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>935.49129051</v>
       </c>
       <c r="C223" s="5">
         <v>0.69894056999999066</v>
       </c>
       <c r="D223" s="5">
         <v>0.9009342263625264</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>933.64711070999999</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8441798000000063</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3401375421640003</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>932.81276943</v>
       </c>
       <c r="C225" s="5">
         <v>-0.83434127999998964</v>
       </c>
       <c r="D225" s="5">
         <v>-1.0671089827539282</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>933.47531332999995</v>
       </c>
       <c r="C226" s="5">
         <v>0.66254389999994601</v>
       </c>
       <c r="D226" s="5">
         <v>0.85565497059365558</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>932.45359140000005</v>
       </c>
       <c r="C227" s="5">
         <v>-1.0217219299998987</v>
       </c>
       <c r="D227" s="5">
         <v>-1.3055646020236567</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>930.08709016</v>
       </c>
       <c r="C228" s="5">
         <v>-2.3665012400000478</v>
       </c>
       <c r="D228" s="5">
         <v>-3.0033615240169009</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>927.95147106000002</v>
       </c>
       <c r="C229" s="5">
         <v>-2.1356190999999853</v>
       </c>
       <c r="D229" s="5">
         <v>-2.7208472812516593</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>923.65019727000004</v>
       </c>
       <c r="C230" s="5">
         <v>-4.301273789999982</v>
       </c>
       <c r="D230" s="5">
         <v>-5.4226474351968035</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>920.38644644999999</v>
       </c>
       <c r="C231" s="5">
         <v>-3.2637508200000411</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1587988608919879</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>916.15062975000001</v>
       </c>
       <c r="C232" s="5">
         <v>-4.2358166999999867</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3849903999635291</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>907.91046997000001</v>
       </c>
       <c r="C233" s="5">
         <v>-8.240159779999999</v>
       </c>
       <c r="D233" s="5">
         <v>-10.274956194752727</v>
       </c>
       <c r="E233" s="5">
         <v>-2.9577345335293215</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>896.22161130999996</v>
       </c>
       <c r="C234" s="5">
         <v>-11.688858660000051</v>
       </c>
       <c r="D234" s="5">
         <v>-14.401007373518315</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>883.41937152000003</v>
       </c>
       <c r="C235" s="5">
         <v>-12.802239789999931</v>
       </c>
       <c r="D235" s="5">
         <v>-15.856984539099239</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>869.97450183000001</v>
       </c>
       <c r="C236" s="5">
         <v>-13.444869690000019</v>
       </c>
       <c r="D236" s="5">
         <v>-16.809205868689205</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>855.35802802000001</v>
       </c>
       <c r="C237" s="5">
         <v>-14.616473810000002</v>
       </c>
       <c r="D237" s="5">
         <v>-18.3987255289356</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>846.41198177000001</v>
       </c>
       <c r="C238" s="5">
         <v>-8.9460462499999949</v>
       </c>
       <c r="D238" s="5">
         <v>-11.853230378702783</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>834.79171583000004</v>
       </c>
       <c r="C239" s="5">
         <v>-11.620265939999967</v>
       </c>
       <c r="D239" s="5">
         <v>-15.285854105115781</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>824.61032065999996</v>
       </c>
       <c r="C240" s="5">
         <v>-10.181395170000087</v>
       </c>
       <c r="D240" s="5">
         <v>-13.692681245957994</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>823.12561985000002</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4847008099999357</v>
       </c>
       <c r="D241" s="5">
         <v>-2.13931764067542</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>820.64187426000001</v>
       </c>
       <c r="C242" s="5">
         <v>-2.4837455900000123</v>
       </c>
       <c r="D242" s="5">
         <v>-3.5614546287464077</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>815.95609540999999</v>
       </c>
       <c r="C243" s="5">
         <v>-4.6857788500000197</v>
       </c>
       <c r="D243" s="5">
         <v>-6.640738100414123</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>811.79879674999995</v>
       </c>
       <c r="C244" s="5">
         <v>-4.1572986600000377</v>
       </c>
       <c r="D244" s="5">
         <v>-5.945550368448127</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>810.20579436000003</v>
       </c>
       <c r="C245" s="5">
         <v>-1.5930023899999242</v>
       </c>
       <c r="D245" s="5">
         <v>-2.3295253049619102</v>
       </c>
       <c r="E245" s="5">
         <v>-10.761487926582502</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>812.60299918999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.3972048299999642</v>
       </c>
       <c r="D246" s="5">
         <v>3.6088642819125827</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>810.59624578</v>
       </c>
       <c r="C247" s="5">
         <v>-2.0067534099999875</v>
       </c>
       <c r="D247" s="5">
         <v>-2.9235233978104902</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>812.41915386000005</v>
       </c>
       <c r="C248" s="5">
         <v>1.8229080800000474</v>
       </c>
       <c r="D248" s="5">
         <v>2.7322478806198536</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>811.18541832999995</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2337355300001036</v>
       </c>
       <c r="D249" s="5">
         <v>-1.8071701239729898</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>813.18781797999998</v>
       </c>
       <c r="C250" s="5">
         <v>2.0023996500000294</v>
       </c>
       <c r="D250" s="5">
         <v>3.0027322497355735</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>813.19858797999996</v>
       </c>
       <c r="C251" s="5">
         <v>1.0769999999979518E-2</v>
       </c>
       <c r="D251" s="5">
         <v>1.5894165133989446E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>814.19942097000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.000832990000049</v>
       </c>
       <c r="D252" s="5">
         <v>1.4869217377073252</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>815.56758055</v>
       </c>
       <c r="C253" s="5">
         <v>1.3681595799999968</v>
       </c>
       <c r="D253" s="5">
         <v>2.0351897793992491</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>816.22013955</v>
       </c>
       <c r="C254" s="5">
         <v>0.65255899999999656</v>
       </c>
       <c r="D254" s="5">
         <v>0.96439104738885728</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>818.86930384000004</v>
       </c>
       <c r="C255" s="5">
         <v>2.6491642900000443</v>
       </c>
       <c r="D255" s="5">
         <v>3.9650627987055653</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>820.57963064</v>
       </c>
       <c r="C256" s="5">
         <v>1.7103267999999616</v>
       </c>
       <c r="D256" s="5">
         <v>2.5353667749937747</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>821.98405330000003</v>
       </c>
       <c r="C257" s="5">
         <v>1.4044226600000229</v>
       </c>
       <c r="D257" s="5">
         <v>2.0732445802379873</v>
       </c>
       <c r="E257" s="5">
         <v>1.4537366952928288</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>824.22099758000002</v>
       </c>
       <c r="C258" s="5">
         <v>2.2369442799999888</v>
       </c>
       <c r="D258" s="5">
         <v>3.3150011526050127</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>825.76090526999997</v>
       </c>
       <c r="C259" s="5">
         <v>1.53990768999995</v>
       </c>
       <c r="D259" s="5">
         <v>2.2651648554940396</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>829.58285732000002</v>
       </c>
       <c r="C260" s="5">
         <v>3.8219520500000499</v>
       </c>
       <c r="D260" s="5">
         <v>5.6976703780030169</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>833.27574179999999</v>
       </c>
       <c r="C261" s="5">
         <v>3.6928844799999752</v>
       </c>
       <c r="D261" s="5">
         <v>5.4745393445391866</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>835.60671897999998</v>
       </c>
       <c r="C262" s="5">
         <v>2.3309771799999908</v>
       </c>
       <c r="D262" s="5">
         <v>3.4089704478459382</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>838.71439768000005</v>
       </c>
       <c r="C263" s="5">
         <v>3.107678700000065</v>
       </c>
       <c r="D263" s="5">
         <v>4.5553112251513372</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>842.32043879000003</v>
       </c>
       <c r="C264" s="5">
         <v>3.6060411099999783</v>
       </c>
       <c r="D264" s="5">
         <v>5.2831540345808392</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>844.34036424999999</v>
       </c>
       <c r="C265" s="5">
         <v>2.0199254599999676</v>
       </c>
       <c r="D265" s="5">
         <v>2.9159177171624417</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>847.11048404999997</v>
       </c>
       <c r="C266" s="5">
         <v>2.7701197999999749</v>
       </c>
       <c r="D266" s="5">
         <v>4.0087944286299804</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>848.71375436000005</v>
       </c>
       <c r="C267" s="5">
         <v>1.6032703100000845</v>
       </c>
       <c r="D267" s="5">
         <v>2.2949525038030938</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>850.85352305000004</v>
       </c>
       <c r="C268" s="5">
         <v>2.1397686899999826</v>
       </c>
       <c r="D268" s="5">
         <v>3.0677348934592841</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>853.11609195000005</v>
       </c>
       <c r="C269" s="5">
         <v>2.2625689000000193</v>
       </c>
       <c r="D269" s="5">
         <v>3.238096862885298</v>
       </c>
       <c r="E269" s="5">
         <v>3.7874261094257289</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>857.57592940999996</v>
       </c>
       <c r="C270" s="5">
         <v>4.4598374599999033</v>
       </c>
       <c r="D270" s="5">
         <v>6.4567944210539352</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>860.02432384999997</v>
       </c>
       <c r="C271" s="5">
         <v>2.4483944400000155</v>
       </c>
       <c r="D271" s="5">
         <v>3.480333925989032</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>863.04769324999995</v>
       </c>
       <c r="C272" s="5">
         <v>3.0233693999999787</v>
       </c>
       <c r="D272" s="5">
         <v>4.3010642556535528</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>866.50242220999996</v>
       </c>
       <c r="C273" s="5">
         <v>3.4547289600000113</v>
       </c>
       <c r="D273" s="5">
         <v>4.9107083882668601</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>866.52166007000005</v>
       </c>
       <c r="C274" s="5">
         <v>1.9237860000089313E-2</v>
       </c>
       <c r="D274" s="5">
         <v>2.6645339434505644E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>869.19367696999996</v>
       </c>
       <c r="C275" s="5">
         <v>2.6720168999999032</v>
       </c>
       <c r="D275" s="5">
         <v>3.7637415810281016</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>871.78012590000003</v>
       </c>
       <c r="C276" s="5">
         <v>2.5864489300000741</v>
       </c>
       <c r="D276" s="5">
         <v>3.6298499439937348</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>872.80616700999997</v>
       </c>
       <c r="C277" s="5">
         <v>1.0260411099999374</v>
       </c>
       <c r="D277" s="5">
         <v>1.4215176468863389</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>873.45381915999997</v>
       </c>
       <c r="C278" s="5">
         <v>0.64765214999999898</v>
       </c>
       <c r="D278" s="5">
         <v>0.89408427308128591</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>873.37326738000002</v>
       </c>
       <c r="C279" s="5">
         <v>-8.0551779999950668E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.11061045221848476</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>873.57702671000004</v>
       </c>
       <c r="C280" s="5">
         <v>0.20375933000002533</v>
       </c>
       <c r="D280" s="5">
         <v>0.2803213653072234</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>873.86077387</v>
       </c>
       <c r="C281" s="5">
         <v>0.2837471599999617</v>
       </c>
       <c r="D281" s="5">
         <v>0.39046989994011572</v>
       </c>
       <c r="E281" s="5">
         <v>2.4316364578920391</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>873.94366814</v>
       </c>
       <c r="C282" s="5">
         <v>8.289426999999705E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.11389118427149736</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>874.40045406000002</v>
       </c>
       <c r="C283" s="5">
         <v>0.45678592000001572</v>
       </c>
       <c r="D283" s="5">
         <v>0.62901262118744139</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>874.84883274000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.4483786800000189</v>
       </c>
       <c r="D284" s="5">
         <v>0.61707938509827365</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>874.77729394000005</v>
       </c>
       <c r="C285" s="5">
         <v>-7.1538799999984803E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-9.8083186268205225E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>873.89204839000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.88524555000003602</v>
       </c>
       <c r="D286" s="5">
         <v>-1.207623961408788</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>874.23951505000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.34746666000000914</v>
       </c>
       <c r="D287" s="5">
         <v>0.47817465476185372</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>873.13518361000001</v>
       </c>
       <c r="C288" s="5">
         <v>-1.1043314400000099</v>
       </c>
       <c r="D288" s="5">
         <v>-1.5053420538151174</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>873.61928147000003</v>
       </c>
       <c r="C289" s="5">
         <v>0.48409786000001986</v>
       </c>
       <c r="D289" s="5">
         <v>0.66735617847444306</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>873.54096286000004</v>
       </c>
       <c r="C290" s="5">
         <v>-7.8318609999996625E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-0.10752510653406766</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>873.90454245000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.36357958999997209</v>
       </c>
       <c r="D291" s="5">
         <v>0.50060119687533877</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>875.04651348000004</v>
       </c>
       <c r="C292" s="5">
         <v>1.1419710300000361</v>
       </c>
       <c r="D292" s="5">
         <v>1.5794141690365304</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>874.32248832000005</v>
       </c>
       <c r="C293" s="5">
         <v>-0.7240251599999965</v>
       </c>
       <c r="D293" s="5">
         <v>-0.98839000439912006</v>
       </c>
       <c r="E293" s="5">
         <v>5.2836156949265245E-2</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>873.26148029000001</v>
       </c>
       <c r="C294" s="5">
         <v>-1.0610080300000391</v>
       </c>
       <c r="D294" s="5">
         <v>-1.446544121353921</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>875.91521838000006</v>
       </c>
       <c r="C295" s="5">
         <v>2.6537380900000471</v>
       </c>
       <c r="D295" s="5">
         <v>3.708229028000587</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>876.64060257999995</v>
       </c>
       <c r="C296" s="5">
         <v>0.72538419999989401</v>
       </c>
       <c r="D296" s="5">
         <v>0.99831211650149854</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>881.52175060000002</v>
       </c>
       <c r="C297" s="5">
         <v>4.8811480200000688</v>
       </c>
       <c r="D297" s="5">
         <v>6.8900821467379858</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>884.83157227000004</v>
       </c>
       <c r="C298" s="5">
         <v>3.3098216700000194</v>
       </c>
       <c r="D298" s="5">
         <v>4.5998199303663778</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>885.56900949999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.73743722999995498</v>
       </c>
       <c r="D299" s="5">
         <v>1.0047022793129745</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>886.35343176000003</v>
       </c>
       <c r="C300" s="5">
         <v>0.78442226000004212</v>
       </c>
       <c r="D300" s="5">
         <v>1.068133747890454</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>888.39445178000005</v>
       </c>
       <c r="C301" s="5">
         <v>2.041020020000019</v>
       </c>
       <c r="D301" s="5">
         <v>2.7985254365754608</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>888.75935487000004</v>
       </c>
       <c r="C302" s="5">
         <v>0.36490308999998433</v>
       </c>
       <c r="D302" s="5">
         <v>0.49400835791686415</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>893.06744414000002</v>
       </c>
       <c r="C303" s="5">
         <v>4.3080892699999822</v>
       </c>
       <c r="D303" s="5">
         <v>5.9743775101774199</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>895.10717025999998</v>
       </c>
       <c r="C304" s="5">
         <v>2.0397261199999548</v>
       </c>
       <c r="D304" s="5">
         <v>2.7754384018303435</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>898.0747748</v>
       </c>
       <c r="C305" s="5">
         <v>2.9676045400000248</v>
       </c>
       <c r="D305" s="5">
         <v>4.0517871814249373</v>
       </c>
       <c r="E305" s="5">
         <v>2.7166505262422813</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>898.03357663999998</v>
       </c>
       <c r="C306" s="5">
         <v>-4.1198160000021744E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-5.5034749700266783E-2</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>893.18659396999999</v>
       </c>
       <c r="C307" s="5">
         <v>-4.8469826699999885</v>
       </c>
       <c r="D307" s="5">
         <v>-6.2879465702285753</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>889.59776354999997</v>
       </c>
       <c r="C308" s="5">
         <v>-3.5888304200000221</v>
       </c>
       <c r="D308" s="5">
         <v>-4.7164703289780281</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>884.92727743</v>
       </c>
       <c r="C309" s="5">
         <v>-4.6704861199999641</v>
       </c>
       <c r="D309" s="5">
         <v>-6.1213582590279536</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>882.31142746</v>
       </c>
       <c r="C310" s="5">
         <v>-2.6158499699999993</v>
       </c>
       <c r="D310" s="5">
         <v>-3.4901005877590707</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>878.67472972999997</v>
       </c>
       <c r="C311" s="5">
         <v>-3.6366977300000372</v>
       </c>
       <c r="D311" s="5">
         <v>-4.8355398703098684</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>875.33135641000001</v>
       </c>
       <c r="C312" s="5">
         <v>-3.3433733199999551</v>
       </c>
       <c r="D312" s="5">
         <v>-4.4716675963549779</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>871.61144052999998</v>
       </c>
       <c r="C313" s="5">
         <v>-3.7199158800000305</v>
       </c>
       <c r="D313" s="5">
         <v>-4.9821432239532726</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>868.20012095000004</v>
       </c>
       <c r="C314" s="5">
         <v>-3.4113195799999403</v>
       </c>
       <c r="D314" s="5">
         <v>-4.5967785639320358</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>864.67458954999995</v>
       </c>
       <c r="C315" s="5">
         <v>-3.5255314000000908</v>
       </c>
       <c r="D315" s="5">
         <v>-4.7655116222772964</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>860.85515297999996</v>
       </c>
       <c r="C316" s="5">
         <v>-3.8194365699999935</v>
       </c>
       <c r="D316" s="5">
         <v>-5.173735147563141</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>857.74767752000002</v>
       </c>
       <c r="C317" s="5">
         <v>-3.1074754599999324</v>
       </c>
       <c r="D317" s="5">
         <v>-4.2467312751809594</v>
       </c>
       <c r="E317" s="5">
         <v>-4.4903941644481415</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>858.11130654999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.36362902999997004</v>
       </c>
       <c r="D318" s="5">
         <v>0.50990950999203477</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>854.61777771000004</v>
       </c>
       <c r="C319" s="5">
         <v>-3.4935288399999536</v>
       </c>
       <c r="D319" s="5">
         <v>-4.7774996046491491</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>851.25579801000003</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3619797000000062</v>
       </c>
       <c r="D320" s="5">
         <v>-4.6198672272525272</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>847.78904404000002</v>
       </c>
       <c r="C321" s="5">
         <v>-3.4667539700000134</v>
       </c>
       <c r="D321" s="5">
         <v>-4.7790295937179206</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>845.23506082999995</v>
       </c>
       <c r="C322" s="5">
         <v>-2.5539832100000694</v>
       </c>
       <c r="D322" s="5">
         <v>-3.5557269926999258</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>841.96991844000001</v>
       </c>
       <c r="C323" s="5">
         <v>-3.2651423899999372</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5383661114276608</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>841.89328682999997</v>
       </c>
       <c r="C324" s="5">
         <v>-7.6631610000049477E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.10916294227093504</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>840.44086587000004</v>
       </c>
       <c r="C325" s="5">
         <v>-1.4524209599999267</v>
       </c>
       <c r="D325" s="5">
         <v>-2.0506901933385113</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>840.08041784</v>
       </c>
       <c r="C326" s="5">
         <v>-0.36044803000004322</v>
       </c>
       <c r="D326" s="5">
         <v>-0.51344338946858192</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>838.15955499999995</v>
       </c>
       <c r="C327" s="5">
         <v>-1.9208628400000407</v>
       </c>
       <c r="D327" s="5">
         <v>-2.7095827134234751</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>837.54653969000003</v>
       </c>
       <c r="C328" s="5">
         <v>-0.61301530999992337</v>
       </c>
       <c r="D328" s="5">
         <v>-0.87413723113355379</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>838.12299688999997</v>
       </c>
       <c r="C329" s="5">
         <v>0.57645719999993617</v>
       </c>
       <c r="D329" s="5">
         <v>0.82905632562624287</v>
       </c>
       <c r="E329" s="5">
         <v>-2.2879316545328043</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>839.78802115999997</v>
       </c>
       <c r="C330" s="5">
         <v>1.6650242700000035</v>
       </c>
       <c r="D330" s="5">
         <v>2.4101540369423802</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>840.72552787999996</v>
       </c>
       <c r="C331" s="5">
         <v>0.93750671999998758</v>
       </c>
       <c r="D331" s="5">
         <v>1.3478893942539649</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>843.33197221</v>
       </c>
       <c r="C332" s="5">
         <v>2.6064443300000448</v>
       </c>
       <c r="D332" s="5">
         <v>3.78437425301823</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>845.27797924000004</v>
       </c>
       <c r="C333" s="5">
         <v>1.9460070300000325</v>
       </c>
       <c r="D333" s="5">
         <v>2.8044407870255972</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>846.80743947999997</v>
       </c>
       <c r="C334" s="5">
         <v>1.5294602399999349</v>
       </c>
       <c r="D334" s="5">
         <v>2.1930394410400122</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>850.33519016000002</v>
       </c>
       <c r="C335" s="5">
         <v>3.5277506800000538</v>
       </c>
       <c r="D335" s="5">
         <v>5.1152794972105564</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>851.31452922000005</v>
       </c>
       <c r="C336" s="5">
         <v>0.97933906000002935</v>
       </c>
       <c r="D336" s="5">
         <v>1.3908394844129646</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>853.75072254999998</v>
       </c>
       <c r="C337" s="5">
         <v>2.4361933299999237</v>
       </c>
       <c r="D337" s="5">
         <v>3.4885888948182897</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>854.71237603999998</v>
       </c>
       <c r="C338" s="5">
         <v>0.96165349000000333</v>
       </c>
       <c r="D338" s="5">
         <v>1.3600693343270853</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>856.63621520000004</v>
       </c>
       <c r="C339" s="5">
         <v>1.9238391600000568</v>
       </c>
       <c r="D339" s="5">
         <v>2.7347240183832389</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>858.44361584000001</v>
       </c>
       <c r="C340" s="5">
         <v>1.8074006399999689</v>
       </c>
       <c r="D340" s="5">
         <v>2.5614455989421581</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>861.55648535</v>
       </c>
       <c r="C341" s="5">
         <v>3.1128695099999959</v>
       </c>
       <c r="D341" s="5">
         <v>4.4392559236652307</v>
       </c>
       <c r="E341" s="5">
         <v>2.795948631281342</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>861.93018194000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.37369659000000865</v>
       </c>
       <c r="D342" s="5">
         <v>0.52173856696442478</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>868.04691304000005</v>
       </c>
       <c r="C343" s="5">
         <v>6.1167311000000382</v>
       </c>
       <c r="D343" s="5">
         <v>8.8562329979357877</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>871.21381755000004</v>
       </c>
       <c r="C344" s="5">
         <v>3.1669045099999948</v>
       </c>
       <c r="D344" s="5">
         <v>4.4668966250795306</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>874.07068173000005</v>
       </c>
       <c r="C345" s="5">
         <v>2.8568641800000023</v>
       </c>
       <c r="D345" s="5">
         <v>4.0067635181341821</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>877.55584167999996</v>
       </c>
       <c r="C346" s="5">
         <v>3.4851599499999111</v>
       </c>
       <c r="D346" s="5">
         <v>4.8910660592203614</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>881.44156505000001</v>
       </c>
       <c r="C347" s="5">
         <v>3.8857233700000506</v>
       </c>
       <c r="D347" s="5">
         <v>5.4448018410473198</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>884.64713036000001</v>
       </c>
       <c r="C348" s="5">
         <v>3.2055653099999972</v>
       </c>
       <c r="D348" s="5">
         <v>4.4524336573610546</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>887.81966782999996</v>
       </c>
       <c r="C349" s="5">
         <v>3.172537469999952</v>
       </c>
       <c r="D349" s="5">
         <v>4.3893668666952435</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>890.13438305</v>
       </c>
       <c r="C350" s="5">
         <v>2.3147152200000392</v>
       </c>
       <c r="D350" s="5">
         <v>3.1738842058038896</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>893.81881860999999</v>
       </c>
       <c r="C351" s="5">
         <v>3.6844355599999972</v>
       </c>
       <c r="D351" s="5">
         <v>5.0816801994798988</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>896.87379739000005</v>
       </c>
       <c r="C352" s="5">
         <v>3.0549787800000558</v>
       </c>
       <c r="D352" s="5">
         <v>4.1794603197072622</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>897.66811617999997</v>
       </c>
       <c r="C353" s="5">
         <v>0.79431878999992023</v>
       </c>
       <c r="D353" s="5">
         <v>1.0679755876093378</v>
       </c>
       <c r="E353" s="5">
         <v>4.1914408914616841</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>897.42455000999996</v>
       </c>
       <c r="C354" s="5">
         <v>-0.24356617000000824</v>
       </c>
       <c r="D354" s="5">
         <v>-0.32511305313055461</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>900.07750668999995</v>
       </c>
       <c r="C355" s="5">
         <v>2.6529566799999884</v>
       </c>
       <c r="D355" s="5">
         <v>3.60567683912143</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>901.34169467000004</v>
       </c>
       <c r="C356" s="5">
         <v>1.2641879800000879</v>
       </c>
       <c r="D356" s="5">
         <v>1.698519868564019</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>903.15743024000005</v>
       </c>
       <c r="C357" s="5">
         <v>1.8157355700000153</v>
       </c>
       <c r="D357" s="5">
         <v>2.444341348946244</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>904.48351367999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.3260834399999339</v>
       </c>
       <c r="D358" s="5">
         <v>1.7762283076571572</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>906.34467683000003</v>
       </c>
       <c r="C359" s="5">
         <v>1.8611631500000385</v>
       </c>
       <c r="D359" s="5">
         <v>2.4973878948792549</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>907.44652659999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.1018497699999443</v>
       </c>
       <c r="D360" s="5">
         <v>1.4686427349166253</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>908.72852281999997</v>
       </c>
       <c r="C361" s="5">
         <v>1.2819962199999964</v>
       </c>
       <c r="D361" s="5">
         <v>1.7085364534574987</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>908.62847044</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10005237999996552</v>
       </c>
       <c r="D362" s="5">
         <v>-0.13204183054184027</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>903.93279216999997</v>
       </c>
       <c r="C363" s="5">
         <v>-4.6956782700000304</v>
       </c>
       <c r="D363" s="5">
         <v>-6.0281855222687923</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>908.38927477000004</v>
       </c>
       <c r="C364" s="5">
         <v>4.4564826000000721</v>
       </c>
       <c r="D364" s="5">
         <v>6.07920955551291</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>907.44952766999995</v>
       </c>
       <c r="C365" s="5">
         <v>-0.93974710000009054</v>
       </c>
       <c r="D365" s="5">
         <v>-1.2343850695925918</v>
       </c>
       <c r="E365" s="5">
         <v>1.0896467540391752</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>908.98644521000006</v>
       </c>
       <c r="C366" s="5">
         <v>1.5369175400001041</v>
       </c>
       <c r="D366" s="5">
         <v>2.051440140628058</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>908.30788558999996</v>
       </c>
       <c r="C367" s="5">
         <v>-0.67855962000010095</v>
       </c>
       <c r="D367" s="5">
         <v>-0.89213282754398993</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>906.30080620000001</v>
       </c>
       <c r="C368" s="5">
         <v>-2.0070793899999444</v>
       </c>
       <c r="D368" s="5">
         <v>-2.6196388658027203</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>852.35692099000005</v>
       </c>
       <c r="C369" s="5">
         <v>-53.943885209999962</v>
       </c>
       <c r="D369" s="5">
         <v>-52.116100904113516</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>853.78081024000005</v>
       </c>
       <c r="C370" s="5">
         <v>1.423889250000002</v>
       </c>
       <c r="D370" s="5">
         <v>2.0231594423477661</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>855.43968307</v>
       </c>
       <c r="C371" s="5">
         <v>1.6588728299999502</v>
       </c>
       <c r="D371" s="5">
         <v>2.3566452952195283</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>849.00259669000002</v>
       </c>
       <c r="C372" s="5">
         <v>-6.4370863799999825</v>
       </c>
       <c r="D372" s="5">
         <v>-8.6653628966087854</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>850.32354611999995</v>
       </c>
       <c r="C373" s="5">
         <v>1.3209494299999278</v>
       </c>
       <c r="D373" s="5">
         <v>1.8831208863585358</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>851.74611985000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.4225737300000674</v>
       </c>
       <c r="D374" s="5">
         <v>2.0261510927481519</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>854.02457528000002</v>
       </c>
       <c r="C375" s="5">
         <v>2.2784554300000082</v>
       </c>
       <c r="D375" s="5">
         <v>3.2577009207046981</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>855.36578771999996</v>
       </c>
       <c r="C376" s="5">
         <v>1.3412124399999357</v>
       </c>
       <c r="D376" s="5">
         <v>1.900916826245691</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>858.18496064999999</v>
       </c>
       <c r="C377" s="5">
         <v>2.8191729300000361</v>
       </c>
       <c r="D377" s="5">
         <v>4.0275295363039199</v>
       </c>
       <c r="E377" s="5">
         <v>-5.4289043652370861</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>860.42495149000001</v>
       </c>
       <c r="C378" s="5">
         <v>2.2399908400000186</v>
       </c>
       <c r="D378" s="5">
         <v>3.177537639551864</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>859.39566485</v>
       </c>
       <c r="C379" s="5">
         <v>-1.0292866400000094</v>
       </c>
       <c r="D379" s="5">
         <v>-1.4260973975899316</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>865.29502192999996</v>
       </c>
       <c r="C380" s="5">
         <v>5.8993570799999588</v>
       </c>
       <c r="D380" s="5">
         <v>8.5556818282017453</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>863.53025423999998</v>
       </c>
       <c r="C381" s="5">
         <v>-1.7647676899999851</v>
       </c>
       <c r="D381" s="5">
         <v>-2.4201306401821721</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>864.83495606999998</v>
       </c>
       <c r="C382" s="5">
         <v>1.3047018299999991</v>
       </c>
       <c r="D382" s="5">
         <v>1.8282142216907715</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>868.06649745000004</v>
       </c>
       <c r="C383" s="5">
         <v>3.231541380000067</v>
       </c>
       <c r="D383" s="5">
         <v>4.5772265310017213</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>873.80334127000003</v>
       </c>
       <c r="C384" s="5">
         <v>5.73684381999999</v>
       </c>
       <c r="D384" s="5">
         <v>8.2252182407477559</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>877.25103881999996</v>
       </c>
       <c r="C385" s="5">
         <v>3.4476975499999298</v>
       </c>
       <c r="D385" s="5">
         <v>4.83885798799224</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>877.84715555000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.59611673000006249</v>
       </c>
       <c r="D386" s="5">
         <v>0.81848823712404872</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>887.48335055999996</v>
       </c>
       <c r="C387" s="5">
         <v>9.6361950099999376</v>
       </c>
       <c r="D387" s="5">
         <v>13.997597010335273</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>892.22404700000004</v>
       </c>
       <c r="C388" s="5">
         <v>4.7406964400000788</v>
       </c>
       <c r="D388" s="5">
         <v>6.6017948454478281</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>897.50612602000001</v>
       </c>
       <c r="C389" s="5">
         <v>5.2820790199999692</v>
       </c>
       <c r="D389" s="5">
         <v>7.34009375097604</v>
       </c>
       <c r="E389" s="5">
         <v>4.5818986783708882</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>897.4180844</v>
       </c>
       <c r="C390" s="5">
         <v>-8.8041620000012699E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-0.11765152187982464</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>905.30145506999997</v>
       </c>
       <c r="C391" s="5">
         <v>7.8833706699999766</v>
       </c>
       <c r="D391" s="5">
         <v>11.06591957648957</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>910.84785147000002</v>
       </c>
       <c r="C392" s="5">
         <v>5.5463964000000487</v>
       </c>
       <c r="D392" s="5">
         <v>7.6047488168108135</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>919.36598575999994</v>
       </c>
       <c r="C393" s="5">
         <v>8.5181342899999208</v>
       </c>
       <c r="D393" s="5">
         <v>11.817846506560903</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>922.69968840000001</v>
       </c>
       <c r="C394" s="5">
         <v>3.3337026400000696</v>
       </c>
       <c r="D394" s="5">
         <v>4.439144221907565</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>925.29939260000003</v>
       </c>
       <c r="C395" s="5">
         <v>2.5997042000000192</v>
       </c>
       <c r="D395" s="5">
         <v>3.4338850969638957</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>933.79306818999999</v>
       </c>
       <c r="C396" s="5">
         <v>8.4936755899999525</v>
       </c>
       <c r="D396" s="5">
         <v>11.58875280365972</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>938.10491277000006</v>
       </c>
       <c r="C397" s="5">
         <v>4.31184458000007</v>
       </c>
       <c r="D397" s="5">
         <v>5.6839836878934014</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>942.40764417000003</v>
       </c>
       <c r="C398" s="5">
         <v>4.3027313999999706</v>
       </c>
       <c r="D398" s="5">
         <v>5.6449344442290439</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>944.87549834000004</v>
       </c>
       <c r="C399" s="5">
         <v>2.4678541700000096</v>
       </c>
       <c r="D399" s="5">
         <v>3.1880598572007202</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>948.80842609000001</v>
       </c>
       <c r="C400" s="5">
         <v>3.9329277499999762</v>
       </c>
       <c r="D400" s="5">
         <v>5.1108010175263008</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>951.62328423999998</v>
       </c>
       <c r="C401" s="5">
         <v>2.8148581499999636</v>
       </c>
       <c r="D401" s="5">
         <v>3.6187437669895628</v>
       </c>
       <c r="E401" s="5">
         <v>6.0297257757986555</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>953.39293143999998</v>
       </c>
       <c r="C402" s="5">
         <v>1.7696472000000085</v>
       </c>
       <c r="D402" s="5">
         <v>2.254496601607614</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>956.62880710000002</v>
       </c>
       <c r="C403" s="5">
         <v>3.2358756600000333</v>
       </c>
       <c r="D403" s="5">
         <v>4.1497721338177085</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>958.63237486000003</v>
       </c>
       <c r="C404" s="5">
         <v>2.0035677600000099</v>
       </c>
       <c r="D404" s="5">
         <v>2.5424396774711422</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>960.81598726000004</v>
       </c>
       <c r="C405" s="5">
         <v>2.1836124000000154</v>
       </c>
       <c r="D405" s="5">
         <v>2.7679153925769695</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>963.83279200000004</v>
       </c>
       <c r="C406" s="5">
         <v>3.0168047399999978</v>
       </c>
       <c r="D406" s="5">
         <v>3.833555739540051</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>970.43657313999995</v>
       </c>
       <c r="C407" s="5">
         <v>6.60378113999991</v>
       </c>
       <c r="D407" s="5">
         <v>8.5389186971766016</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>967.95585613000003</v>
       </c>
       <c r="C408" s="5">
         <v>-2.4807170099999212</v>
       </c>
       <c r="D408" s="5">
         <v>-3.0247845510217752</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>970.73121871000001</v>
       </c>
       <c r="C409" s="5">
         <v>2.7753625799999782</v>
       </c>
       <c r="D409" s="5">
         <v>3.4954700334768551</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>972.81331935000003</v>
       </c>
       <c r="C410" s="5">
         <v>2.0821006400000215</v>
       </c>
       <c r="D410" s="5">
         <v>2.6044358131890766</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>974.34230417000003</v>
       </c>
       <c r="C411" s="5">
         <v>1.5289848200000051</v>
       </c>
       <c r="D411" s="5">
         <v>1.9024470357279055</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>974.36997936</v>
       </c>
       <c r="C412" s="5">
         <v>2.7675189999968097E-2</v>
       </c>
       <c r="D412" s="5">
         <v>3.409008980914674E-2</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>976.67710667999995</v>
       </c>
       <c r="C413" s="5">
         <v>2.3071273199999496</v>
       </c>
       <c r="D413" s="5">
         <v>2.8786741604138744</v>
       </c>
       <c r="E413" s="5">
         <v>2.632745841229478</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>980.74427298000001</v>
       </c>
       <c r="C414" s="5">
         <v>4.0671663000000535</v>
       </c>
       <c r="D414" s="5">
         <v>5.1132038272998059</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>982.57855823</v>
       </c>
       <c r="C415" s="5">
         <v>1.8342852499999935</v>
       </c>
       <c r="D415" s="5">
         <v>2.2675905311095423</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>983.37370226999997</v>
       </c>
       <c r="C416" s="5">
         <v>0.7951440399999683</v>
       </c>
       <c r="D416" s="5">
         <v>0.97542448879348598</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>983.58006281999997</v>
       </c>
       <c r="C417" s="5">
         <v>0.20636054999999942</v>
       </c>
       <c r="D417" s="5">
         <v>0.25211033230616575</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>984.38582369999995</v>
       </c>
       <c r="C418" s="5">
         <v>0.80576087999997981</v>
       </c>
       <c r="D418" s="5">
         <v>0.9874961887592848</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>984.77845850999995</v>
       </c>
       <c r="C419" s="5">
         <v>0.39263481000000411</v>
       </c>
       <c r="D419" s="5">
         <v>0.47968666844058205</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>982.30766674999995</v>
       </c>
       <c r="C420" s="5">
         <v>-2.4707917599999973</v>
       </c>
       <c r="D420" s="5">
         <v>-2.9695773716990059</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>985.30402329000003</v>
       </c>
       <c r="C421" s="5">
         <v>2.9963565400000789</v>
       </c>
       <c r="D421" s="5">
         <v>3.72242690743394</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>986.45258718000002</v>
       </c>
       <c r="C422" s="5">
         <v>1.1485638899999913</v>
       </c>
       <c r="D422" s="5">
         <v>1.4078372125197358</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>986.74236659999997</v>
       </c>
       <c r="C423" s="5">
         <v>0.28977941999994528</v>
       </c>
       <c r="D423" s="5">
         <v>0.35308101603279685</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>987.79003899999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.0476724000000104</v>
       </c>
       <c r="D424" s="5">
         <v>1.2815650525251465</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>987.36194640999997</v>
       </c>
       <c r="C425" s="5">
         <v>-0.42809259000000566</v>
       </c>
       <c r="D425" s="5">
         <v>-0.51882319768923324</v>
       </c>
       <c r="E425" s="5">
         <v>1.0939991996250287</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>987.15863139999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.20331500999998298</v>
       </c>
       <c r="D426" s="5">
         <v>-0.24682122518894234</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>987.18320628000004</v>
       </c>
       <c r="C427" s="5">
         <v>2.4574880000045596E-2</v>
       </c>
       <c r="D427" s="5">
         <v>2.9877562886393427E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>987.41497417000005</v>
       </c>
       <c r="C428" s="5">
         <v>0.23176789000001463</v>
       </c>
       <c r="D428" s="5">
         <v>0.28209645208423506</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>987.71735274000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.30237856999997348</v>
       </c>
       <c r="D429" s="5">
         <v>0.36809858627875336</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>987.29233354999997</v>
       </c>
       <c r="C430" s="5">
         <v>-0.42501919000005728</v>
       </c>
       <c r="D430" s="5">
         <v>-0.51514504399789995</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>985.76745738</v>
       </c>
       <c r="C431" s="5">
         <v>-1.5248761699999704</v>
       </c>
       <c r="D431" s="5">
         <v>-1.8377403826477123</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>986.11150658999998</v>
       </c>
       <c r="C432" s="5">
         <v>0.34404920999998012</v>
       </c>
       <c r="D432" s="5">
         <v>0.41962482357258413</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>984.17985812999996</v>
       </c>
       <c r="C433" s="5">
         <v>-1.9316484600000194</v>
       </c>
       <c r="D433" s="5">
         <v>-2.3254645026401066</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>983.11132818999999</v>
       </c>
       <c r="C434" s="5">
         <v>-1.0685299399999622</v>
       </c>
       <c r="D434" s="5">
         <v>-1.2950954423301075</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>984.98666978000006</v>
       </c>
       <c r="C435" s="5">
         <v>1.8753415900000618</v>
       </c>
       <c r="D435" s="5">
         <v>2.313238534810802</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>984.03888686000005</v>
       </c>
       <c r="C436" s="5">
         <v>-0.94778292000000874</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1485837380992847</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>986.48166022999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.4427733699999408</v>
       </c>
       <c r="D437" s="5">
         <v>3.0198837040401383</v>
       </c>
       <c r="E437" s="5">
         <v>-8.9155368322701989E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>983.49690168999996</v>
       </c>
       <c r="C438" s="5">
         <v>-2.9847585400000298</v>
       </c>
       <c r="D438" s="5">
         <v>-3.5709772802518525</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>984.17010907999997</v>
       </c>
       <c r="C439" s="5">
         <v>0.67320739000001595</v>
       </c>
       <c r="D439" s="5">
         <v>0.8245040556245975</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>983.95297835999997</v>
+        <v>983.81418511000004</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.21713072000000011</v>
+        <v>-0.35592396999993525</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.26442677659315184</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.43311642442899201</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>982.37549138999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.4386937200000602</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-1.7407903457886675</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>