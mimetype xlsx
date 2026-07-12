--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AEA3082F-D19D-42A3-A0EA-A906DCA2AB45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F8AC5C7-C95C-446D-91B7-981C18F33C10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA992841-B133-4BCE-ADF7-A39C7531EF99}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{121E217C-93AB-4879-B4A1-7014DF000CD8}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C7AF4AD-EB62-40B4-9F91-6DAD86506836}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A20EED03-D07D-4263-A59C-4FFB76B9D849}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>938.19502910999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>939.00328801000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.80825890000005529</v>
       </c>
       <c r="D7" s="5">
         <v>1.0387175098145462</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
         <v>0.29077358999995795</v>
       </c>
       <c r="D8" s="5">
         <v>0.3722278721673522</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
         <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
         <v>3.8025600861361086</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
         <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
         <v>-1.4969718735350801</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>942.27950268999996</v>
       </c>
       <c r="C11" s="5">
         <v>1.2431938899999295</v>
       </c>
       <c r="D11" s="5">
         <v>1.5968780170616093</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>947.15265736000003</v>
       </c>
       <c r="C12" s="5">
         <v>4.8731546700000763</v>
       </c>
       <c r="D12" s="5">
         <v>6.3856021778017968</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>950.32017547999999</v>
       </c>
       <c r="C13" s="5">
         <v>3.1675181199999543</v>
       </c>
       <c r="D13" s="5">
         <v>4.0877472647945279</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>949.95619189000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.36398358999997527</v>
       </c>
       <c r="D14" s="5">
         <v>-0.45864687239758339</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>951.47810285000003</v>
       </c>
       <c r="C15" s="5">
         <v>1.5219109600000138</v>
       </c>
       <c r="D15" s="5">
         <v>1.9395333625223499</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>950.07058837</v>
       </c>
       <c r="C16" s="5">
         <v>-1.4075144800000317</v>
       </c>
       <c r="D16" s="5">
         <v>-1.7607792317662962</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>944.45614665999994</v>
       </c>
       <c r="C17" s="5">
         <v>-5.614441710000051</v>
       </c>
       <c r="D17" s="5">
         <v>-6.8653934308997355</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>946.65382177000004</v>
       </c>
       <c r="C18" s="5">
         <v>2.1976751100000911</v>
       </c>
       <c r="D18" s="5">
         <v>2.8283202954401787</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.35378557000001365</v>
       </c>
       <c r="D19" s="5">
         <v>-0.44754600332980177</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>944.38312117999999</v>
       </c>
       <c r="C20" s="5">
         <v>-1.9169150200000331</v>
       </c>
       <c r="D20" s="5">
         <v>-2.4039330471708364</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>936.94422140999995</v>
       </c>
       <c r="C21" s="5">
         <v>-7.4388997700000346</v>
       </c>
       <c r="D21" s="5">
         <v>-9.0534460793988636</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>936.76936894000005</v>
       </c>
       <c r="C22" s="5">
         <v>-0.17485246999990522</v>
       </c>
       <c r="D22" s="5">
         <v>-0.22371420711185808</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>936.09080663999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
         <v>-0.86578247905840788</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>931.21401999</v>
       </c>
       <c r="C24" s="5">
         <v>-4.8767866499999855</v>
       </c>
       <c r="D24" s="5">
         <v>-6.0756257343944187</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>930.32513373999996</v>
       </c>
       <c r="C25" s="5">
         <v>-0.8888862500000414</v>
       </c>
       <c r="D25" s="5">
         <v>-1.1394601808925042</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>928.99047638000002</v>
       </c>
       <c r="C26" s="5">
         <v>-1.3346573599999374</v>
       </c>
       <c r="D26" s="5">
         <v>-1.7080178449579764</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>922.06784318999996</v>
       </c>
       <c r="C27" s="5">
         <v>-6.9226331900000559</v>
       </c>
       <c r="D27" s="5">
         <v>-8.5845976277864278</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>923.43531632999998</v>
       </c>
       <c r="C28" s="5">
         <v>1.3674731400000155</v>
       </c>
       <c r="D28" s="5">
         <v>1.7942488498868148</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>920.82645424999998</v>
       </c>
       <c r="C29" s="5">
         <v>-2.6088620799999944</v>
       </c>
       <c r="D29" s="5">
         <v>-3.3380188940488442</v>
       </c>
       <c r="E29" s="5">
         <v>-2.5019364312006021</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>922.63937344999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
         <v>2.3883061574545561</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>920.96053511000002</v>
       </c>
       <c r="C31" s="5">
         <v>-1.6788383399999702</v>
       </c>
       <c r="D31" s="5">
         <v>-2.1618045313670065</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>917.67046541000002</v>
       </c>
       <c r="C32" s="5">
         <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2036834497300557</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>922.67211144999999</v>
       </c>
       <c r="C33" s="5">
         <v>5.0016460399999687</v>
       </c>
       <c r="D33" s="5">
         <v>6.7401166624796449</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>926.29121578000002</v>
       </c>
       <c r="C34" s="5">
         <v>3.6191043300000274</v>
       </c>
       <c r="D34" s="5">
         <v>4.8097825811737493</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>926.38005654999995</v>
       </c>
       <c r="C35" s="5">
         <v>8.88407699999334E-2</v>
       </c>
       <c r="D35" s="5">
         <v>0.11515296379775997</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>928.31253829000002</v>
       </c>
       <c r="C36" s="5">
         <v>1.9324817400000711</v>
       </c>
       <c r="D36" s="5">
         <v>2.532190017667646</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>927.36551449000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
         <v>-1.2173420114376388</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>926.47866726999996</v>
       </c>
       <c r="C38" s="5">
         <v>-0.88684722000004967</v>
       </c>
       <c r="D38" s="5">
         <v>-1.1415531385292721</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
         <v>5.2643039300000964</v>
       </c>
       <c r="D39" s="5">
         <v>7.0356415351585211</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>932.26665576000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.52368455999999242</v>
       </c>
       <c r="D40" s="5">
         <v>0.67654680884170482</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>933.85374645000002</v>
       </c>
       <c r="C41" s="5">
         <v>1.5870906899999682</v>
       </c>
       <c r="D41" s="5">
         <v>2.0621167704016452</v>
       </c>
       <c r="E41" s="5">
         <v>1.4147391335113779</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>932.29833198999995</v>
       </c>
       <c r="C42" s="5">
         <v>-1.5554144600000654</v>
       </c>
       <c r="D42" s="5">
         <v>-1.980495833423257</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>936.76468249000004</v>
       </c>
       <c r="C43" s="5">
         <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
         <v>5.9027454225124565</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>938.55253513000002</v>
       </c>
       <c r="C44" s="5">
         <v>1.7878526399999828</v>
       </c>
       <c r="D44" s="5">
         <v>2.3144419681160322</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>934.11399561999997</v>
       </c>
       <c r="C45" s="5">
         <v>-4.4385395100000551</v>
       </c>
       <c r="D45" s="5">
         <v>-5.529654547626583</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>937.05348637999998</v>
       </c>
       <c r="C46" s="5">
         <v>2.9394907600000124</v>
       </c>
       <c r="D46" s="5">
         <v>3.8422336370922405</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.9148460200000272</v>
       </c>
       <c r="D47" s="5">
         <v>2.4799196564335269</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>940.27295369000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.30462129</v>
       </c>
       <c r="D48" s="5">
         <v>1.6801042976416714</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>941.10322513000006</v>
       </c>
       <c r="C49" s="5">
         <v>0.83027144000004682</v>
       </c>
       <c r="D49" s="5">
         <v>1.0647745542155862</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>943.92136788000005</v>
       </c>
       <c r="C50" s="5">
         <v>2.8181427499999927</v>
       </c>
       <c r="D50" s="5">
         <v>3.6531891851422582</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>945.49063752999996</v>
       </c>
       <c r="C51" s="5">
         <v>1.5692696499999101</v>
       </c>
       <c r="D51" s="5">
         <v>2.0133437369585616</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
         <v>1.077838070000098</v>
       </c>
       <c r="D52" s="5">
         <v>1.3765827187447233</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>948.42326176999995</v>
       </c>
       <c r="C53" s="5">
         <v>1.8547861699998975</v>
       </c>
       <c r="D53" s="5">
         <v>2.3768887643390135</v>
       </c>
       <c r="E53" s="5">
         <v>1.5601495818146294</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>948.68283353000004</v>
       </c>
       <c r="C54" s="5">
         <v>0.25957176000008531</v>
       </c>
       <c r="D54" s="5">
         <v>0.32892003717881479</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>948.47194694999996</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21088658000007854</v>
       </c>
       <c r="D55" s="5">
         <v>-0.26642700371040107</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>950.95681646000003</v>
       </c>
       <c r="C56" s="5">
         <v>2.4848695100000668</v>
       </c>
       <c r="D56" s="5">
         <v>3.1895376866642566</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
         <v>5.6318944399999964</v>
       </c>
       <c r="D57" s="5">
         <v>7.3429349941849686</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>960.31719653000005</v>
       </c>
       <c r="C58" s="5">
         <v>3.7284856300000229</v>
       </c>
       <c r="D58" s="5">
         <v>4.7788084977160139</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>962.51645009000003</v>
       </c>
       <c r="C59" s="5">
         <v>2.1992535599999883</v>
       </c>
       <c r="D59" s="5">
         <v>2.7830395959887566</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>966.40532631999997</v>
       </c>
       <c r="C60" s="5">
         <v>3.8888762299999371</v>
       </c>
       <c r="D60" s="5">
         <v>4.9575902126378635</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>970.36644876000003</v>
       </c>
       <c r="C61" s="5">
         <v>3.9611224400000538</v>
       </c>
       <c r="D61" s="5">
         <v>5.0309964116827199</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>973.60106555000004</v>
       </c>
       <c r="C62" s="5">
         <v>3.2346167900000182</v>
       </c>
       <c r="D62" s="5">
         <v>4.0742337724244626</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>975.11358493</v>
       </c>
       <c r="C63" s="5">
         <v>1.5125193799999579</v>
       </c>
       <c r="D63" s="5">
         <v>1.8802487305920712</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>978.46903063000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
         <v>4.2083525558701984</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>981.00738373000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
         <v>3.1578545369041811</v>
       </c>
       <c r="E65" s="5">
         <v>3.4356097402324037</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>985.22122365999996</v>
       </c>
       <c r="C66" s="5">
         <v>4.2138399299999492</v>
       </c>
       <c r="D66" s="5">
         <v>5.278040246679172</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>988.22321824999995</v>
       </c>
       <c r="C67" s="5">
         <v>3.0019945899999811</v>
       </c>
       <c r="D67" s="5">
         <v>3.7183345677875845</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>989.08114042</v>
       </c>
       <c r="C68" s="5">
         <v>0.85792217000005166</v>
       </c>
       <c r="D68" s="5">
         <v>1.0467640608436968</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
         <v>2.3653598800000282</v>
       </c>
       <c r="D69" s="5">
         <v>2.9078152693207793</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>990.85680301000002</v>
       </c>
       <c r="C70" s="5">
         <v>-0.5896972900000037</v>
       </c>
       <c r="D70" s="5">
         <v>-0.71141148573161672</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>993.11580913</v>
       </c>
       <c r="C71" s="5">
         <v>2.2590061199999809</v>
       </c>
       <c r="D71" s="5">
         <v>2.770388505142507</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
         <v>-3.5270011300000306</v>
       </c>
       <c r="D72" s="5">
         <v>-4.1794731588870038</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>993.72775074000003</v>
       </c>
       <c r="C73" s="5">
         <v>4.1389427400000613</v>
       </c>
       <c r="D73" s="5">
         <v>5.1360649116844792</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>996.60746244999996</v>
       </c>
       <c r="C74" s="5">
         <v>2.8797117099999241</v>
       </c>
       <c r="D74" s="5">
         <v>3.5334296581171154</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>998.43329521999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.8258327700000336</v>
       </c>
       <c r="D75" s="5">
         <v>2.2207457540528885</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1000.5976747</v>
       </c>
       <c r="C76" s="5">
         <v>2.1643794799999796</v>
       </c>
       <c r="D76" s="5">
         <v>2.6325711638579774</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1004.8857675</v>
       </c>
       <c r="C77" s="5">
         <v>4.2880928000000722</v>
       </c>
       <c r="D77" s="5">
         <v>5.2656002503536969</v>
       </c>
       <c r="E77" s="5">
         <v>2.4340676906232206</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1004.9627898</v>
       </c>
       <c r="C78" s="5">
         <v>7.7022299999953248E-2</v>
       </c>
       <c r="D78" s="5">
         <v>9.2016164074193441E-2</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1007.0927866</v>
       </c>
       <c r="C79" s="5">
         <v>2.1299967999999581</v>
       </c>
       <c r="D79" s="5">
         <v>2.5732328380313918</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1008.4009425</v>
       </c>
       <c r="C80" s="5">
         <v>1.308155900000088</v>
       </c>
       <c r="D80" s="5">
         <v>1.5699155540989995</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
         <v>1.2159924999999703</v>
       </c>
       <c r="D81" s="5">
         <v>1.4566703095241884</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1012.1136865</v>
       </c>
       <c r="C82" s="5">
         <v>2.4967514999999594</v>
       </c>
       <c r="D82" s="5">
         <v>3.0082603219086179</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1012.2163013000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.10261480000008305</v>
       </c>
       <c r="D83" s="5">
         <v>0.12173182689951823</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1016.3408928</v>
       </c>
       <c r="C84" s="5">
         <v>4.1245914999999513</v>
       </c>
       <c r="D84" s="5">
         <v>5.00086409461038</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
         <v>3.6126981999999543</v>
       </c>
       <c r="D85" s="5">
         <v>4.3499240209414758</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1020.2303774</v>
       </c>
       <c r="C86" s="5">
         <v>0.27678639999999177</v>
       </c>
       <c r="D86" s="5">
         <v>0.32613235598470958</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1021.4840574999999</v>
       </c>
       <c r="C87" s="5">
         <v>1.2536800999999969</v>
       </c>
       <c r="D87" s="5">
         <v>1.4845916495924927</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1024.8426013000001</v>
       </c>
       <c r="C88" s="5">
         <v>3.3585438000001204</v>
       </c>
       <c r="D88" s="5">
         <v>4.0176234097689667</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1024.9190885</v>
       </c>
       <c r="C89" s="5">
         <v>7.6487199999974109E-2</v>
       </c>
       <c r="D89" s="5">
         <v>8.9596514835466046E-2</v>
       </c>
       <c r="E89" s="5">
         <v>1.99359187361563</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1027.2942587</v>
       </c>
       <c r="C90" s="5">
         <v>2.3751701999999568</v>
       </c>
       <c r="D90" s="5">
         <v>2.8166267585388427</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1030.3067447000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
         <v>3.5762499073520582</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1034.7099986999999</v>
       </c>
       <c r="C92" s="5">
         <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
         <v>5.2507587984655268</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1037.6963297</v>
       </c>
       <c r="C93" s="5">
         <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
         <v>3.5188927224200528</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1041.9603884999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.2640587999999298</v>
       </c>
       <c r="D94" s="5">
         <v>5.0439731921821274</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1043.5288693</v>
       </c>
       <c r="C95" s="5">
         <v>1.5684808000000885</v>
       </c>
       <c r="D95" s="5">
         <v>1.8214112936636218</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1040.0247781</v>
       </c>
       <c r="C96" s="5">
         <v>-3.504091199999948</v>
       </c>
       <c r="D96" s="5">
         <v>-3.9559168340841833</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1045.8015696</v>
       </c>
       <c r="C97" s="5">
         <v>5.7767914999999448</v>
       </c>
       <c r="D97" s="5">
         <v>6.8728119405906618</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1050.3286705</v>
       </c>
       <c r="C98" s="5">
         <v>4.5271009000000504</v>
       </c>
       <c r="D98" s="5">
         <v>5.3200783937046081</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1055.6287795999999</v>
       </c>
       <c r="C99" s="5">
         <v>5.3001090999998723</v>
       </c>
       <c r="D99" s="5">
         <v>6.2262908086590407</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1058.2080556999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.5792761000000155</v>
       </c>
       <c r="D100" s="5">
         <v>2.9717508566349027</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1061.9745491000001</v>
       </c>
       <c r="C101" s="5">
         <v>3.7664934000001722</v>
       </c>
       <c r="D101" s="5">
         <v>4.3557887502133852</v>
       </c>
       <c r="E101" s="5">
         <v>3.6154522845536885</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1067.3772908000001</v>
       </c>
       <c r="C102" s="5">
         <v>5.4027416999999787</v>
       </c>
       <c r="D102" s="5">
         <v>6.2786915751960493</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1068.4095669000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.03227609999999</v>
       </c>
       <c r="D103" s="5">
         <v>1.1667304437727788</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1071.6932648</v>
       </c>
       <c r="C104" s="5">
         <v>3.2836978999998792</v>
       </c>
       <c r="D104" s="5">
         <v>3.7511210009907092</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
         <v>3.2831622000001062</v>
       </c>
       <c r="D105" s="5">
         <v>3.7388127232535151</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1077.5331268</v>
       </c>
       <c r="C106" s="5">
         <v>2.556699799999933</v>
       </c>
       <c r="D106" s="5">
         <v>2.8916847174082161</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1079.1873585000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.6542317000000821</v>
       </c>
       <c r="D107" s="5">
         <v>1.8578782349568002</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1081.3406344</v>
       </c>
       <c r="C108" s="5">
         <v>2.153275899999926</v>
       </c>
       <c r="D108" s="5">
         <v>2.4207813401047718</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1083.1150447</v>
       </c>
       <c r="C109" s="5">
         <v>1.7744102999999996</v>
       </c>
       <c r="D109" s="5">
         <v>1.9869918581695289</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1083.3346435999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.2195988999999372</v>
       </c>
       <c r="D110" s="5">
         <v>0.24356852271842921</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1082.1145415000001</v>
       </c>
       <c r="C111" s="5">
         <v>-1.2201020999998491</v>
       </c>
       <c r="D111" s="5">
         <v>-1.3431557759415957</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1079.5241477</v>
       </c>
       <c r="C112" s="5">
         <v>-2.590393800000129</v>
       </c>
       <c r="D112" s="5">
         <v>-2.8350705740304738</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1079.3949571999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.12919050000004972</v>
       </c>
       <c r="D113" s="5">
         <v>-0.1435137884485016</v>
       </c>
       <c r="E113" s="5">
         <v>1.6403790575549415</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1073.3149378000001</v>
       </c>
       <c r="C114" s="5">
         <v>-6.0800193999998555</v>
       </c>
       <c r="D114" s="5">
         <v>-6.5538384178900788</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1071.3411286999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.9738091000001532</v>
       </c>
       <c r="D115" s="5">
         <v>-2.18459687973378</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1070.2458205999999</v>
       </c>
       <c r="C116" s="5">
         <v>-1.0953081000000111</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2199700543166436</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1063.8242702</v>
       </c>
       <c r="C117" s="5">
         <v>-6.4215503999998873</v>
       </c>
       <c r="D117" s="5">
         <v>-6.967167665727092</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1062.0172388000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.8070313999999144</v>
       </c>
       <c r="D118" s="5">
         <v>-2.0194063939567686</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1060.5755984</v>
       </c>
       <c r="C119" s="5">
         <v>-1.4416404000000966</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6168389125537974</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1062.8264964</v>
       </c>
       <c r="C120" s="5">
         <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
         <v>2.5767432295263459</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1062.6523629000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.17413349999992533</v>
       </c>
       <c r="D121" s="5">
         <v>-0.19643093701771086</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1062.1423503000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.51001259999998183</v>
       </c>
       <c r="D122" s="5">
         <v>-0.57441379221737643</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.81245869999997922</v>
       </c>
       <c r="D123" s="5">
         <v>0.92178097892632316</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1064.0811878</v>
       </c>
       <c r="C124" s="5">
         <v>1.126378799999884</v>
       </c>
       <c r="D124" s="5">
         <v>1.279038502728036</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1066.1932981</v>
       </c>
       <c r="C125" s="5">
         <v>2.1121103000000403</v>
       </c>
       <c r="D125" s="5">
         <v>2.4080736026364402</v>
       </c>
       <c r="E125" s="5">
         <v>-1.2230610317325974</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1068.2455338</v>
       </c>
       <c r="C126" s="5">
         <v>2.0522356999999829</v>
       </c>
       <c r="D126" s="5">
         <v>2.3344004630928783</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1070.1370789</v>
       </c>
       <c r="C127" s="5">
         <v>1.8915451000000303</v>
       </c>
       <c r="D127" s="5">
         <v>2.1456592567084432</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1071.9284239000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.7913450000000921</v>
       </c>
       <c r="D128" s="5">
         <v>2.0273249775558222</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1070.7465654</v>
       </c>
       <c r="C129" s="5">
         <v>-1.1818585000000894</v>
       </c>
       <c r="D129" s="5">
         <v>-1.315070564835441</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1071.4986999</v>
       </c>
       <c r="C130" s="5">
         <v>0.75213450000001103</v>
       </c>
       <c r="D130" s="5">
         <v>0.8461914119102909</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.0051911000000473</v>
       </c>
       <c r="D131" s="5">
         <v>2.2689256819356629</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1071.4037504</v>
       </c>
       <c r="C132" s="5">
         <v>-2.1001406000000316</v>
       </c>
       <c r="D132" s="5">
         <v>-2.3225142295542844</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1070.7783096000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.62544079999997848</v>
       </c>
       <c r="D133" s="5">
         <v>-0.69826518838510543</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1071.0801799000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.30187030000001869</v>
       </c>
       <c r="D134" s="5">
         <v>0.33882509569380659</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1070.3777977</v>
       </c>
       <c r="C135" s="5">
         <v>-0.70238220000010188</v>
       </c>
       <c r="D135" s="5">
         <v>-0.78409191346093809</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1071.1209125</v>
       </c>
       <c r="C136" s="5">
         <v>0.74311480000005758</v>
       </c>
       <c r="D136" s="5">
         <v>0.8362941255026346</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1069.8959781000001</v>
       </c>
       <c r="C137" s="5">
         <v>-1.2249343999999383</v>
       </c>
       <c r="D137" s="5">
         <v>-1.363721781103433</v>
       </c>
       <c r="E137" s="5">
         <v>0.34728036713402854</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1065.0166294999999</v>
       </c>
       <c r="C138" s="5">
         <v>-4.8793486000001849</v>
       </c>
       <c r="D138" s="5">
         <v>-5.3374914385392547</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1061.4791204999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
         <v>-3.9138477021696816</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1056.2600797</v>
       </c>
       <c r="C140" s="5">
         <v>-5.2190407999999024</v>
       </c>
       <c r="D140" s="5">
         <v>-5.7431492473381311</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
         <v>-6.3019716999999673</v>
       </c>
       <c r="D141" s="5">
         <v>-6.929239438256718</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1042.5733468000001</v>
       </c>
       <c r="C142" s="5">
         <v>-7.3847611999999572</v>
       </c>
       <c r="D142" s="5">
         <v>-8.121106255887744</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1035.2571571000001</v>
       </c>
       <c r="C143" s="5">
         <v>-7.3161896999999954</v>
       </c>
       <c r="D143" s="5">
         <v>-8.1033917651694978</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1025.4258483000001</v>
       </c>
       <c r="C144" s="5">
         <v>-9.831308799999988</v>
       </c>
       <c r="D144" s="5">
         <v>-10.819022428817926</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1020.8059521</v>
       </c>
       <c r="C145" s="5">
         <v>-4.6198962000000847</v>
       </c>
       <c r="D145" s="5">
         <v>-5.2744368379185396</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1010.7518987</v>
       </c>
       <c r="C146" s="5">
         <v>-10.054053400000043</v>
       </c>
       <c r="D146" s="5">
         <v>-11.199284306218882</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1001.6214363</v>
       </c>
       <c r="C147" s="5">
         <v>-9.1304623999999421</v>
       </c>
       <c r="D147" s="5">
         <v>-10.317328482299137</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>991.98582819000001</v>
       </c>
       <c r="C148" s="5">
         <v>-9.635608110000021</v>
       </c>
       <c r="D148" s="5">
         <v>-10.952386224976451</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>983.78771285000005</v>
       </c>
       <c r="C149" s="5">
         <v>-8.1981153399999585</v>
       </c>
       <c r="D149" s="5">
         <v>-9.4786304348526311</v>
       </c>
       <c r="E149" s="5">
         <v>-8.0482838530636762</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>977.64647241</v>
       </c>
       <c r="C150" s="5">
         <v>-6.1412404400000469</v>
       </c>
       <c r="D150" s="5">
         <v>-7.23902134552461</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>970.24848028999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.3979921200000263</v>
       </c>
       <c r="D151" s="5">
         <v>-8.7120187362734196</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
         <v>-4.9454325899999958</v>
       </c>
       <c r="D152" s="5">
         <v>-5.9479048966522674</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>960.77850336999995</v>
       </c>
       <c r="C153" s="5">
         <v>-4.5245443300000261</v>
       </c>
       <c r="D153" s="5">
         <v>-5.4818523432055173</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
         <v>-4.0514344700000038</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9444650021482577</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>952.64645184999995</v>
       </c>
       <c r="C155" s="5">
         <v>-4.0806170500000007</v>
       </c>
       <c r="D155" s="5">
         <v>-4.9998457711296744</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>949.28507719000004</v>
       </c>
       <c r="C156" s="5">
         <v>-3.3613746599999104</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1529403300112566</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>946.69677132000004</v>
       </c>
       <c r="C157" s="5">
         <v>-2.5883058699999992</v>
       </c>
       <c r="D157" s="5">
         <v>-3.2232783513731378</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>939.67191993999995</v>
       </c>
       <c r="C158" s="5">
         <v>-7.0248513800000865</v>
       </c>
       <c r="D158" s="5">
         <v>-8.5498888781779812</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>934.12759777999997</v>
       </c>
       <c r="C159" s="5">
         <v>-5.5443221599999788</v>
       </c>
       <c r="D159" s="5">
         <v>-6.8550214317618092</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>929.59291368000004</v>
       </c>
       <c r="C160" s="5">
         <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
         <v>-5.6723061764872522</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>925.31754013</v>
       </c>
       <c r="C161" s="5">
         <v>-4.2753735500000403</v>
       </c>
       <c r="D161" s="5">
         <v>-5.3815383710749565</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9433729407550651</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
         <v>-3.5299942299999429</v>
       </c>
       <c r="D162" s="5">
         <v>-4.4830386006648233</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>917.83210224000004</v>
       </c>
       <c r="C163" s="5">
         <v>-3.9554436600000145</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0294640139404549</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>911.38341060000005</v>
+        <v>911.38341059000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.4486916399999927</v>
+        <v>-6.4486916500000007</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.11290823496903</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-8.1129082470676632</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>910.32086956000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.0625410400000419</v>
+        <v>-1.062541030000034</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3900901069979099</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.3900900940141181</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>905.49235427999997</v>
       </c>
       <c r="C166" s="5">
         <v>-4.8285152800000333</v>
       </c>
       <c r="D166" s="5">
         <v>-6.1825854995713581</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>900.83706361999998</v>
       </c>
       <c r="C167" s="5">
         <v>-4.6552906599999915</v>
       </c>
       <c r="D167" s="5">
         <v>-5.9979111856479195</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>897.23180099000001</v>
       </c>
       <c r="C168" s="5">
         <v>-3.6052626299999702</v>
       </c>
       <c r="D168" s="5">
         <v>-4.6982355207088267</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>895.11084863999997</v>
       </c>
       <c r="C169" s="5">
         <v>-2.1209523500000387</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8000699981114652</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>893.88109134000001</v>
       </c>
       <c r="C170" s="5">
         <v>-1.2297572999999602</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6362318394097963</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>892.73045468999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.150636650000024</v>
       </c>
       <c r="D171" s="5">
         <v>-1.533794909137276</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>891.44255095000005</v>
       </c>
       <c r="C172" s="5">
         <v>-1.2879037399999334</v>
       </c>
       <c r="D172" s="5">
         <v>-1.7175177994435242</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>890.20754521000003</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2350057400000196</v>
       </c>
       <c r="D173" s="5">
         <v>-1.6498723487396116</v>
       </c>
       <c r="E173" s="5">
         <v>-3.7943725691255481</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>891.12991312999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.92236791999994239</v>
       </c>
       <c r="D174" s="5">
         <v>1.2504622102877505</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>891.12237579999999</v>
+        <v>891.12237578999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-7.5373299999910159E-3</v>
+        <v>-7.5373399999989488E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.0149334137643518E-2</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.0149347602417258E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>890.14662736000002</v>
+        <v>890.14662735000002</v>
       </c>
       <c r="C176" s="5">
         <v>-0.97574843999996119</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.3060745868488488</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.3060745868634593</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>891.89565646999995</v>
       </c>
       <c r="C177" s="5">
-        <v>1.749029109999924</v>
+        <v>1.7490291199999319</v>
       </c>
       <c r="D177" s="5">
-        <v>2.3835015789741343</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.3835015927762937</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>892.10933003000002</v>
       </c>
       <c r="C178" s="5">
         <v>0.21367356000007476</v>
       </c>
       <c r="D178" s="5">
         <v>0.28786595825192052</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>891.28184352999995</v>
+        <v>891.28184352000005</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.82748650000007729</v>
+        <v>-0.82748650999997153</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1074131846791291</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.1074131979936341</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>893.92890266999996</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6470591400000103</v>
+        <v>2.6470591499999045</v>
       </c>
       <c r="D180" s="5">
-        <v>3.62273148853407</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.6227315024854212</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>893.71289216000002</v>
+        <v>893.71289217000003</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.21601050999993276</v>
+        <v>-0.21601049999992483</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.28958498531194143</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-0.28958497192378418</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>891.80649368000002</v>
+        <v>891.80649370000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.9063984800000071</v>
+        <v>-1.9063984699999992</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.529927332193016</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.5299273190496407</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>895.69998449000002</v>
+        <v>895.69998450000003</v>
       </c>
       <c r="C183" s="5">
-        <v>3.893490810000003</v>
+        <v>3.893490799999995</v>
       </c>
       <c r="D183" s="5">
-        <v>5.3666654968732797</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.36666548263387</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.70950220999998</v>
+        <v>895.70950221999999</v>
       </c>
       <c r="C184" s="5">
         <v>9.5177199999625373E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>1.275196127636935E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.2751961276102897E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>895.73011953000002</v>
+        <v>895.73011952000002</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0617320000042128E-2</v>
+        <v>2.0617300000026262E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>2.7624934556702563E-2</v>
+        <v>2.7624907755341432E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>0.62036930036324378</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.62036929923989792</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>893.84963873000004</v>
+        <v>893.84963872000003</v>
       </c>
       <c r="C186" s="5">
         <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.4903735856262377</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-2.4903735856537046</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>894.19526639000003</v>
+        <v>894.19526638000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.34562765999999101</v>
       </c>
       <c r="D187" s="5">
-        <v>0.46499586559280992</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.4649958655981612</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>895.58937823999997</v>
+        <v>895.58937822999997</v>
       </c>
       <c r="C188" s="5">
         <v>1.3941118499999448</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8870086911726203</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.8870086911940476</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>895.03211177000003</v>
+        <v>895.03211175000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.557266469999945</v>
+        <v>-0.55726647999995294</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.7441311476546475</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-0.74413116097057364</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>895.28241974000002</v>
+        <v>895.28241973000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.25030796999999438</v>
+        <v>0.25030798000000232</v>
       </c>
       <c r="D190" s="5">
-        <v>0.336113089708312</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.33611310316450371</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>897.95780550999996</v>
+        <v>897.95780549000006</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6753857699999344</v>
+        <v>2.6753857600000401</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6455070695032843</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.6455070556942193</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>901.17812173000004</v>
       </c>
       <c r="C192" s="5">
-        <v>3.2203162200000861</v>
+        <v>3.2203162399999883</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3894277046366614</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>4.3894277325370545</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>900.94364457999995</v>
+        <v>900.94364461999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.23447715000008884</v>
+        <v>-0.23447711000005711</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.3117810631240836</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.31178101001266834</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>901.50939818999996</v>
+        <v>901.50939824</v>
       </c>
       <c r="C194" s="5">
-        <v>0.56575361000000157</v>
+        <v>0.56575362000000951</v>
       </c>
       <c r="D194" s="5">
-        <v>0.75615608703916148</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>0.75615610041712689</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>902.98935304999998</v>
+        <v>902.98935309000001</v>
       </c>
       <c r="C195" s="5">
-        <v>1.4799548600000207</v>
+        <v>1.4799548500000128</v>
       </c>
       <c r="D195" s="5">
-        <v>1.9878538898980835</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.9878538762335474</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>906.61419655999998</v>
+        <v>906.61419660000001</v>
       </c>
       <c r="C196" s="5">
         <v>3.6248435100000052</v>
       </c>
       <c r="D196" s="5">
-        <v>4.9249154703618903</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.9249154701388465</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>909.12465800999996</v>
+        <v>909.12465794000002</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5104614499999798</v>
+        <v>2.5104613400000062</v>
       </c>
       <c r="D197" s="5">
-        <v>3.3739383615103646</v>
+        <v>3.3739382112659699</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4953765858658707</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.4953765791841267</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>913.61243313</v>
+        <v>913.61243310999998</v>
       </c>
       <c r="C198" s="5">
-        <v>4.4877751200000375</v>
+        <v>4.4877751699999635</v>
       </c>
       <c r="D198" s="5">
-        <v>6.0871463172643248</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.0871463874166754</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>915.59734187000004</v>
+        <v>915.59734186000003</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9849087400000371</v>
+        <v>1.9849087500000451</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6384924011686905</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.638492414679261</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>919.31758927999999</v>
+        <v>919.31758925999998</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7202474099999563</v>
+        <v>3.7202473999999484</v>
       </c>
       <c r="D200" s="5">
-        <v>4.9862821362976151</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.9862821226491771</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>922.56703604999996</v>
+        <v>922.56703600000003</v>
       </c>
       <c r="C201" s="5">
-        <v>3.2494467699999632</v>
+        <v>3.2494467400000531</v>
       </c>
       <c r="D201" s="5">
-        <v>4.3249920854908863</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.3249920448779289</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>926.58144635999997</v>
+        <v>926.58144633999996</v>
       </c>
       <c r="C202" s="5">
-        <v>4.0144103100000166</v>
+        <v>4.0144103399999267</v>
       </c>
       <c r="D202" s="5">
-        <v>5.3484140645938538</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>5.3484141058211865</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>930.79175361</v>
+        <v>930.79175354999995</v>
       </c>
       <c r="C203" s="5">
-        <v>4.210307250000028</v>
+        <v>4.2103072099999963</v>
       </c>
       <c r="D203" s="5">
-        <v>5.5910544398964479</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.5910543855679729</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>929.55330271000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2384508999999753</v>
+        <v>-1.2384508399999277</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.5850093968137746</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.5850093206863036</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>931.36106824000001</v>
+        <v>931.36106823</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8077655299999833</v>
+        <v>1.8077655199999754</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3588461535978267</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.358846140409554</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>932.93231268</v>
+        <v>932.93231295999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5712444399999868</v>
+        <v>1.5712447299999894</v>
       </c>
       <c r="D206" s="5">
-        <v>2.0433397168162948</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.0433400974779747</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>932.11927708999997</v>
+        <v>932.11927710999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.81303559000002679</v>
+        <v>-0.81303585000000567</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.0407827441971995</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.040783075123719</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>933.88499955999998</v>
+        <v>933.88499964000005</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7657224700000143</v>
+        <v>1.7657225300000619</v>
       </c>
       <c r="D208" s="5">
-        <v>2.2970051712952744</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.2970052501139149</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>934.90380203999996</v>
+        <v>934.90380198000003</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0188024799999766</v>
+        <v>1.0188023399999793</v>
       </c>
       <c r="D209" s="5">
-        <v>1.3169985927545369</v>
+        <v>1.3169984105767307</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8356005750001856</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.8356005763184644</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>934.61514545</v>
+        <v>934.61514534000003</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.28865658999995958</v>
+        <v>-0.28865663999999924</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.36987794035412414</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.36987800433799789</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>936.01283854999997</v>
+        <v>936.01283856999999</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3976930999999695</v>
+        <v>1.3976932299999589</v>
       </c>
       <c r="D211" s="5">
-        <v>1.8094037358092008</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.8094039057038103</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>937.00525017999996</v>
+        <v>937.00525014000004</v>
       </c>
       <c r="C212" s="5">
-        <v>0.99241162999999233</v>
+        <v>0.99241157000005842</v>
       </c>
       <c r="D212" s="5">
-        <v>1.2797507534802355</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>1.2797506756289101</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>938.90837954999995</v>
+        <v>938.90837942999997</v>
       </c>
       <c r="C213" s="5">
-        <v>1.9031293699999878</v>
+        <v>1.9031292899999244</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4647038050325198</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.4647037003723504</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>939.22281244999999</v>
+        <v>939.22281238000005</v>
       </c>
       <c r="C214" s="5">
-        <v>0.31443290000004254</v>
+        <v>0.3144329500000822</v>
       </c>
       <c r="D214" s="5">
-        <v>0.40261142795177118</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.40261149214328995</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>942.40899836000006</v>
+        <v>942.40899822999995</v>
       </c>
       <c r="C215" s="5">
-        <v>3.1861859100000629</v>
+        <v>3.1861858499999016</v>
       </c>
       <c r="D215" s="5">
-        <v>4.1476562832325037</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.1476562039783893</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>939.37000766999995</v>
+        <v>939.37000766000006</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.0389906900001051</v>
+        <v>-3.0389905699998963</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.801746437262421</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-3.8017462903109922</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>938.34008653000001</v>
+        <v>938.34008645999995</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.0299211399999422</v>
+        <v>-1.0299212000001035</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.3077698898197987</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.3077699655616226</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>937.28711976</v>
+        <v>937.28712027999995</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.0529667700000118</v>
+        <v>-1.0529661799999985</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3383108157419388</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.3383100705788187</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>936.74346474000004</v>
+        <v>936.74346478999996</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.54365501999996013</v>
+        <v>-0.54365548999999191</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.69382029099009923</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-0.69382088851482893</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>935.50528157999997</v>
+        <v>935.50528179000003</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.2381831600000623</v>
+        <v>-1.2381829999999354</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.5746739370640972</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-1.5746737349756068</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>935.58251716999996</v>
+        <v>935.58251722</v>
       </c>
       <c r="C221" s="5">
-        <v>7.7235589999986587E-2</v>
+        <v>7.7235429999973348E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>9.9117350722899289E-2</v>
+        <v>9.9117145277394236E-2</v>
       </c>
       <c r="E221" s="5">
-        <v>7.2597322689138544E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>7.2597334459700846E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>934.79234994000001</v>
+        <v>934.79234979</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.79016722999995181</v>
+        <v>-0.79016742999999678</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.0087923854761649</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-1.0087926395739633</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>935.49129051</v>
+        <v>935.49129049999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.69894056999999066</v>
+        <v>0.69894070999998803</v>
       </c>
       <c r="D223" s="5">
-        <v>0.9009342263625264</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.90093440771044087</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>933.64711070999999</v>
+        <v>933.64711046000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8441798000000063</v>
+        <v>-1.8441800399999693</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3401375421640003</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.340137843437895</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>932.81276943</v>
+        <v>932.81276897999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.83434127999998964</v>
+        <v>-0.83434148000003461</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.0671089827539282</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.0671092375791336</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>933.47531332999995</v>
+        <v>933.47531301000004</v>
       </c>
       <c r="C226" s="5">
-        <v>0.66254389999994601</v>
+        <v>0.66254403000004913</v>
       </c>
       <c r="D226" s="5">
-        <v>0.85565497059365558</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.85565513955563333</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>932.45359140000005</v>
+        <v>932.45359117999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0217219299998987</v>
+        <v>-1.0217218300000468</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3055646020236567</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.3055644754561668</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>930.08709016</v>
+        <v>930.08709035000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-2.3665012400000478</v>
+        <v>-2.3665008299999499</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.0033615240169009</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.0033610116200093</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>927.95147106000002</v>
+        <v>927.95147134000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.1356190999999853</v>
+        <v>-2.1356190100000276</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.7208472812516593</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.7208471674840862</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>923.65019727000004</v>
+        <v>923.65019855000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.301273789999982</v>
+        <v>-4.3012727899999845</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.4226474351968035</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.4226462048595936</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>920.38644644999999</v>
+        <v>920.38644683999996</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.2637508200000411</v>
+        <v>-3.263751710000065</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1587988608919879</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.1587999673644571</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>916.15062975000001</v>
+        <v>916.15062982999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.2358166999999867</v>
+        <v>-4.2358170100000052</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.3849903999635291</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.3849907819203402</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>907.91046997000001</v>
+        <v>907.9104701</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.240159779999999</v>
+        <v>-8.2401597299999594</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.274956194752727</v>
+        <v>-10.274956134603864</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.9577345335293215</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.9577345248204323</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>896.22161130999996</v>
+        <v>896.22161017999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.688858660000051</v>
+        <v>-11.688859920000027</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.401007373518315</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-14.401008815725834</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>883.41937152000003</v>
+        <v>883.41937098999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.802239789999931</v>
+        <v>-12.802239190000023</v>
       </c>
       <c r="D235" s="5">
-        <v>-15.856984539099239</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-15.85698387177057</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>869.97450183000001</v>
+        <v>869.97450150999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-13.444869690000019</v>
+        <v>-13.444869479999966</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.809205868689205</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-16.809205636971491</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>855.35802802000001</v>
+        <v>855.35802611999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.616473810000002</v>
+        <v>-14.616475390000005</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.3987255289356</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-18.398727343876953</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>846.41198177000001</v>
+        <v>846.41198173999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.9460462499999949</v>
+        <v>-8.9460443799999894</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.853230378702783</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-11.853228066597143</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>834.79171583000004</v>
+        <v>834.79171602999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-11.620265939999967</v>
+        <v>-11.620265710000012</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.285854105115781</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.285853825534234</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>824.61032065999996</v>
+        <v>824.61032176000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.181395170000087</v>
+        <v>-10.181394269999942</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.692681245957994</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-13.692680112519007</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>823.12561985000002</v>
+        <v>823.12562151999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4847008099999357</v>
+        <v>-1.484700240000052</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.13931764067542</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.1393168246483851</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>820.64187426000001</v>
+        <v>820.6418774</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.4837455900000123</v>
+        <v>-2.483744119999983</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.5614546287464077</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.5614525486580395</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>815.95609540999999</v>
+        <v>815.95609692999994</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.6857788500000197</v>
+        <v>-4.6857804700000543</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.640738100414123</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.640740300064274</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>811.79879674999995</v>
+        <v>811.7987961</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.1572986600000377</v>
+        <v>-4.1573008299999401</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.945550368448127</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.9455533746572531</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>810.20579436000003</v>
+        <v>810.20579280000004</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.5930023899999242</v>
+        <v>-1.5930032999999639</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.3295253049619102</v>
+        <v>-2.3295266232154055</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.761487926582502</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-10.761488111183304</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>812.60299918999999</v>
+        <v>812.60299520000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.3972048299999642</v>
+        <v>2.3972023999999692</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6088642819125827</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.6088605710037802</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>810.59624578</v>
+        <v>810.59624341000006</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0067534099999875</v>
+        <v>-2.006751789999953</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.9235233978104902</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-2.9235210838492676</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>812.41915386000005</v>
+        <v>812.41915325000002</v>
       </c>
       <c r="C248" s="5">
-        <v>1.8229080800000474</v>
+        <v>1.8229098399999657</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7322478806198536</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.7322505593791346</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>811.18541832999995</v>
+        <v>811.18541541000002</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2337355300001036</v>
+        <v>-1.2337378400000034</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.8071701239729898</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-1.8071734807845963</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>813.18781797999998</v>
+        <v>813.18781865999995</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0023996500000294</v>
+        <v>2.0024032499999294</v>
       </c>
       <c r="D250" s="5">
-        <v>3.0027322497355735</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.0027377326355298</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>813.19858797999996</v>
+        <v>813.19858859999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.0769999999979518E-2</v>
+        <v>1.0769940000045608E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5894165133989446E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.5894076567390947E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>814.19942097000001</v>
+        <v>814.19942408999998</v>
       </c>
       <c r="C252" s="5">
-        <v>1.000832990000049</v>
+        <v>1.0008354899999858</v>
       </c>
       <c r="D252" s="5">
-        <v>1.4869217377073252</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.4869254759540373</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>815.56758055</v>
+        <v>815.56758628</v>
       </c>
       <c r="C253" s="5">
-        <v>1.3681595799999968</v>
+        <v>1.3681621900000209</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0351897793992491</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.0351936899553058</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>816.22013955</v>
+        <v>816.22014692000005</v>
       </c>
       <c r="C254" s="5">
-        <v>0.65255899999999656</v>
+        <v>0.65256064000004699</v>
       </c>
       <c r="D254" s="5">
-        <v>0.96439104738885728</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.96439347495020922</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>818.86930384000004</v>
+        <v>818.86930935999999</v>
       </c>
       <c r="C255" s="5">
-        <v>2.6491642900000443</v>
+        <v>2.6491624399999409</v>
       </c>
       <c r="D255" s="5">
-        <v>3.9650627987055653</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.9650599437111911</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>820.57963064</v>
+        <v>820.57962988999998</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7103267999999616</v>
+        <v>1.71032052999999</v>
       </c>
       <c r="D256" s="5">
-        <v>2.5353667749937747</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.5353573561071707</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>821.98405330000003</v>
+        <v>821.98405491999995</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4044226600000229</v>
+        <v>1.4044250299999703</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0732445802379873</v>
+        <v>2.0732481138046266</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4537366952928288</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4537370905847613</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>824.22099758000002</v>
+        <v>824.22096570999997</v>
       </c>
       <c r="C258" s="5">
-        <v>2.2369442799999888</v>
+        <v>2.2369107900000245</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3150011526050127</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.3149507708638559</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>825.76090526999997</v>
+        <v>825.76090297999997</v>
       </c>
       <c r="C259" s="5">
-        <v>1.53990768999995</v>
+        <v>1.5399372699999958</v>
       </c>
       <c r="D259" s="5">
-        <v>2.2651648554940396</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.2652089035007927</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>829.58285732000002</v>
+        <v>829.58286052000005</v>
       </c>
       <c r="C260" s="5">
-        <v>3.8219520500000499</v>
+        <v>3.8219575400000849</v>
       </c>
       <c r="D260" s="5">
-        <v>5.6976703780030169</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.6976787880205437</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>833.27574179999999</v>
+        <v>833.27573875999997</v>
       </c>
       <c r="C261" s="5">
-        <v>3.6928844799999752</v>
+        <v>3.6928782399999136</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4745393445391866</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4745298447274271</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>835.60671897999998</v>
+        <v>835.60672093999995</v>
       </c>
       <c r="C262" s="5">
-        <v>2.3309771799999908</v>
+        <v>2.3309821799999781</v>
       </c>
       <c r="D262" s="5">
-        <v>3.4089704478459382</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.408977885664477</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>838.71439768000005</v>
+        <v>838.71440287999997</v>
       </c>
       <c r="C263" s="5">
-        <v>3.107678700000065</v>
+        <v>3.1076819400000204</v>
       </c>
       <c r="D263" s="5">
-        <v>4.5553112251513372</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.5553160610822374</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>842.32043879000003</v>
+        <v>842.32044781000002</v>
       </c>
       <c r="C264" s="5">
-        <v>3.6060411099999783</v>
+        <v>3.6060449300000528</v>
       </c>
       <c r="D264" s="5">
-        <v>5.2831540345808392</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.2831597306716827</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>844.34036424999999</v>
+        <v>844.34037673</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0199254599999676</v>
+        <v>2.0199289199999839</v>
       </c>
       <c r="D265" s="5">
-        <v>2.9159177171624417</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.9159227463614545</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>847.11048404999997</v>
+        <v>847.11049653999999</v>
       </c>
       <c r="C266" s="5">
-        <v>2.7701197999999749</v>
+        <v>2.7701198099999829</v>
       </c>
       <c r="D266" s="5">
-        <v>4.0087944286299804</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.0087943830375838</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>848.71375436000005</v>
+        <v>848.71376841999995</v>
       </c>
       <c r="C267" s="5">
-        <v>1.6032703100000845</v>
+        <v>1.6032718799999657</v>
       </c>
       <c r="D267" s="5">
-        <v>2.2949525038030938</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.2949547403863013</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>850.85352305000004</v>
+        <v>850.85352623000006</v>
       </c>
       <c r="C268" s="5">
-        <v>2.1397686899999826</v>
+        <v>2.1397578100001056</v>
       </c>
       <c r="D268" s="5">
-        <v>3.0677348934592841</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.067719026609983</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>853.11609195000005</v>
+        <v>853.11608617000002</v>
       </c>
       <c r="C269" s="5">
-        <v>2.2625689000000193</v>
+        <v>2.2625599399999601</v>
       </c>
       <c r="D269" s="5">
-        <v>3.238096862885298</v>
+        <v>3.2380838392937594</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7874261094257289</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.787425201700545</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>857.57592940999996</v>
+        <v>857.57585764999999</v>
       </c>
       <c r="C270" s="5">
-        <v>4.4598374599999033</v>
+        <v>4.4597714799999721</v>
       </c>
       <c r="D270" s="5">
-        <v>6.4567944210539352</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.4566961794953803</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>860.02432384999997</v>
+        <v>860.02431584999999</v>
       </c>
       <c r="C271" s="5">
-        <v>2.4483944400000155</v>
+        <v>2.4484582000000046</v>
       </c>
       <c r="D271" s="5">
-        <v>3.480333925989032</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.4804262830512078</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>863.04769324999995</v>
+        <v>863.04769542999998</v>
       </c>
       <c r="C272" s="5">
-        <v>3.0233693999999787</v>
+        <v>3.0233795799999825</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3010642556535528</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.3010790597239446</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>866.50242220999996</v>
+        <v>866.50242199000002</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4547289600000113</v>
+        <v>3.4547265600000401</v>
       </c>
       <c r="D273" s="5">
-        <v>4.9107083882668601</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.9107048886641858</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>866.52166007000005</v>
+        <v>866.52167140999995</v>
       </c>
       <c r="C274" s="5">
-        <v>1.9237860000089313E-2</v>
+        <v>1.9249419999937345E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.6645339434505644E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.6661352540369165E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>869.19367696999996</v>
+        <v>869.19369642000004</v>
       </c>
       <c r="C275" s="5">
-        <v>2.6720168999999032</v>
+        <v>2.672025010000084</v>
       </c>
       <c r="D275" s="5">
-        <v>3.7637415810281016</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.763753148929494</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>871.78012590000003</v>
+        <v>871.78014756000005</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5864489300000741</v>
+        <v>2.5864511400000083</v>
       </c>
       <c r="D276" s="5">
-        <v>3.6298499439937348</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.6298530139074803</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>872.80616700999997</v>
+        <v>872.80618957000002</v>
       </c>
       <c r="C277" s="5">
-        <v>1.0260411099999374</v>
+        <v>1.0260420099999692</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4215176468863389</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.4215188663168954</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>873.45381915999997</v>
+        <v>873.45383574000005</v>
       </c>
       <c r="C278" s="5">
-        <v>0.64765214999999898</v>
+        <v>0.64764617000003</v>
       </c>
       <c r="D278" s="5">
-        <v>0.89408427308128591</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.89407596076207518</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>873.37326738000002</v>
+        <v>873.37328732000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.0551779999950668E-2</v>
+        <v>-8.0548420000013721E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.11061045221848476</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.11060583864367368</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>873.57702671000004</v>
+        <v>873.57703621999997</v>
       </c>
       <c r="C280" s="5">
-        <v>0.20375933000002533</v>
+        <v>0.20374889999993684</v>
       </c>
       <c r="D280" s="5">
-        <v>0.2803213653072234</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>0.28030699143788418</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>873.86077387</v>
+        <v>873.86076711999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.2837471599999617</v>
+        <v>0.28373090000002321</v>
       </c>
       <c r="D281" s="5">
-        <v>0.39046989994011572</v>
+        <v>0.39044747999850138</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4316364578920391</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.4316363606659452</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>873.94366814</v>
+        <v>873.94353660000002</v>
       </c>
       <c r="C282" s="5">
-        <v>8.289426999999705E-2</v>
+        <v>8.2769480000024487E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.11389118427149736</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.1137196427072773</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>874.40045406000002</v>
+        <v>874.40041273999998</v>
       </c>
       <c r="C283" s="5">
-        <v>0.45678592000001572</v>
+        <v>0.45687613999996302</v>
       </c>
       <c r="D283" s="5">
-        <v>0.62901262118744139</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>0.62913731015969976</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>874.84883274000003</v>
+        <v>874.84883987000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.4483786800000189</v>
+        <v>0.44842713000002732</v>
       </c>
       <c r="D284" s="5">
-        <v>0.61707938509827365</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.61714628165367991</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>874.77729394000005</v>
+        <v>874.77729621000003</v>
       </c>
       <c r="C285" s="5">
-        <v>-7.1538799999984803E-2</v>
+        <v>-7.1543659999974807E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-9.8083186268205225E-2</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-9.8089845769666617E-2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>873.89204839000001</v>
+        <v>873.89206459000002</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.88524555000003602</v>
+        <v>-0.88523162000001321</v>
       </c>
       <c r="D286" s="5">
-        <v>-1.207623961408788</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-1.2076050610669853</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>874.23951505000002</v>
+        <v>874.23960756999998</v>
       </c>
       <c r="C287" s="5">
-        <v>0.34746666000000914</v>
+        <v>0.34754297999995742</v>
       </c>
       <c r="D287" s="5">
-        <v>0.47817465476185372</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.4782799053318465</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>873.13518361000001</v>
+        <v>873.13521318999994</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.1043314400000099</v>
+        <v>-1.1043943800000307</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.5053420538151174</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-1.5054270954856563</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>873.61928147000003</v>
+        <v>873.61930647999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.48409786000001986</v>
+        <v>0.48409329000003254</v>
       </c>
       <c r="D289" s="5">
-        <v>0.66735617847444306</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.66734983657115166</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>873.54096286000004</v>
+        <v>873.54097612999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.8318609999996625E-2</v>
+        <v>-7.8330349999987448E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-0.10752510653406766</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-0.10754121357816615</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>873.90454245000001</v>
+        <v>873.90456181000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.36357958999997209</v>
+        <v>0.36358568000002833</v>
       </c>
       <c r="D291" s="5">
-        <v>0.50060119687533877</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.50060959358544377</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>875.04651348000004</v>
+        <v>875.04652600999998</v>
       </c>
       <c r="C292" s="5">
-        <v>1.1419710300000361</v>
+        <v>1.1419641999999612</v>
       </c>
       <c r="D292" s="5">
-        <v>1.5794141690365304</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.5794046195028555</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>874.32248832000005</v>
+        <v>874.32246859999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.7240251599999965</v>
+        <v>-0.72405741000000035</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.98839000439912006</v>
+        <v>-0.98843381565556498</v>
       </c>
       <c r="E293" s="5">
-        <v>5.2836156949265245E-2</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.2834673139257049E-2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>873.26148029000001</v>
+        <v>873.26130377000004</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.0610080300000391</v>
+        <v>-1.0611648299999388</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.446544121353921</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-1.4467565048255193</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>875.91521838000006</v>
+        <v>875.91513640000005</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6537380900000471</v>
+        <v>2.6538326300000108</v>
       </c>
       <c r="D295" s="5">
-        <v>3.708229028000587</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.7083641125176703</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>876.64060257999995</v>
+        <v>876.64060387999996</v>
       </c>
       <c r="C296" s="5">
-        <v>0.72538419999989401</v>
+        <v>0.72546747999990657</v>
       </c>
       <c r="D296" s="5">
-        <v>0.99831211650149854</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.99842734732467076</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>881.52175060000002</v>
+        <v>881.52173987000003</v>
       </c>
       <c r="C297" s="5">
-        <v>4.8811480200000688</v>
+        <v>4.8811359900000753</v>
       </c>
       <c r="D297" s="5">
-        <v>6.8900821467379858</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.8900646316446768</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>884.83157227000004</v>
+        <v>884.83156550000001</v>
       </c>
       <c r="C298" s="5">
-        <v>3.3098216700000194</v>
+        <v>3.3098256299999775</v>
       </c>
       <c r="D298" s="5">
-        <v>4.5998199303663778</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.5998256050649111</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>885.56900949999999</v>
+        <v>885.56930717</v>
       </c>
       <c r="C299" s="5">
-        <v>0.73743722999995498</v>
+        <v>0.73774166999999125</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0047022793129745</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0051189673341954</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>886.35343176000003</v>
+        <v>886.35344024999995</v>
       </c>
       <c r="C300" s="5">
-        <v>0.78442226000004212</v>
+        <v>0.78413307999994686</v>
       </c>
       <c r="D300" s="5">
-        <v>1.068133747890454</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.0677376963616814</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>888.39445178000005</v>
+        <v>888.39446262000001</v>
       </c>
       <c r="C301" s="5">
-        <v>2.041020020000019</v>
+        <v>2.0410223700000643</v>
       </c>
       <c r="D301" s="5">
-        <v>2.7985254365754608</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.7985286725276115</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>888.75935487000004</v>
+        <v>888.75935142000003</v>
       </c>
       <c r="C302" s="5">
-        <v>0.36490308999998433</v>
+        <v>0.364888800000017</v>
       </c>
       <c r="D302" s="5">
-        <v>0.49400835791686415</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>0.49398896225012479</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>893.06744414000002</v>
+        <v>893.06742972999996</v>
       </c>
       <c r="C303" s="5">
-        <v>4.3080892699999822</v>
+        <v>4.308078309999928</v>
       </c>
       <c r="D303" s="5">
-        <v>5.9743775101774199</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.9743619273872506</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>895.10717025999998</v>
+        <v>895.10713483999996</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0397261199999548</v>
+        <v>2.0397051099999999</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7754384018303435</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7754094989780542</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>898.0747748</v>
+        <v>898.07471152000005</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9676045400000248</v>
+        <v>2.9675766800000929</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0517871814249373</v>
+        <v>4.0517486100673183</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7166505262422813</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.7166456053717924</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>898.03357663999998</v>
+        <v>898.03336615000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-4.1198160000021744E-2</v>
+        <v>-4.1345370000044568E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.5034749700266783E-2</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-5.5231354949092371E-2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>893.18659396999999</v>
+        <v>893.18649583000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-4.8469826699999885</v>
+        <v>-4.8468703199999936</v>
       </c>
       <c r="D307" s="5">
-        <v>-6.2879465702285753</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-6.2878065489504813</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>889.59776354999997</v>
+        <v>889.59785517</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.5888304200000221</v>
+        <v>-3.58864066000001</v>
       </c>
       <c r="D308" s="5">
-        <v>-4.7164703289780281</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-4.7162269364666827</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>884.92727743</v>
+        <v>884.92737292000004</v>
       </c>
       <c r="C309" s="5">
-        <v>-4.6704861199999641</v>
+        <v>-4.6704822499999636</v>
       </c>
       <c r="D309" s="5">
-        <v>-6.1213582590279536</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-6.1213527200324354</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>882.31142746</v>
+        <v>882.31147206000003</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.6158499699999993</v>
+        <v>-2.6159008600000107</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.4901005877590707</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-3.490167015255996</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>878.67472972999997</v>
+        <v>878.67523630000005</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.6366977300000372</v>
+        <v>-3.6362357599999768</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.8355398703098684</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-4.8349392283193566</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>875.33135641000001</v>
+        <v>875.33128545</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.3433733199999551</v>
+        <v>-3.3439508500000557</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.4716675963549779</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-4.472421406192451</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>871.61144052999998</v>
+        <v>871.61133988999995</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.7199158800000305</v>
+        <v>-3.719945560000042</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.9821432239532726</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-4.9821824448699426</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>868.20012095000004</v>
+        <v>868.19998253999995</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.4113195799999403</v>
+        <v>-3.411357350000003</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.5967785639320358</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-4.5968288881430901</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>864.67458954999995</v>
+        <v>864.67438208999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.5255314000000908</v>
+        <v>-3.5256004499999563</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7655116222772964</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-4.7656036263558406</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>860.85515297999996</v>
+        <v>860.85481125000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-3.8194365699999935</v>
+        <v>-3.819570839999983</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.173735147563141</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-5.1739138426085018</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>857.74767752000002</v>
+        <v>857.74732841000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.1074754599999324</v>
+        <v>-3.1074828399999888</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.2467312751809594</v>
+        <v>-4.2467428139161267</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.4903941644481415</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-4.4904263078230482</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>858.11130654999999</v>
+        <v>858.11112047999995</v>
       </c>
       <c r="C318" s="5">
-        <v>0.36362902999997004</v>
+        <v>0.3637920699999313</v>
       </c>
       <c r="D318" s="5">
-        <v>0.50990950999203477</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>0.51013887932618296</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>854.61777771000004</v>
+        <v>854.61799877999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-3.4935288399999536</v>
+        <v>-3.4931216999999606</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.7774996046491491</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.7769562478506167</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>851.25579801000003</v>
+        <v>851.25654693000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.3619797000000062</v>
+        <v>-3.3614518499999804</v>
       </c>
       <c r="D320" s="5">
-        <v>-4.6198672272525272</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-4.6191563314952999</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>847.78904404000002</v>
+        <v>847.78983446999996</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.4667539700000134</v>
+        <v>-3.4667124600000534</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7790295937179206</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-4.7789695357167812</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>845.23506082999995</v>
+        <v>845.23550335000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.5539832100000694</v>
+        <v>-2.5543311199999152</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.5557269926999258</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.556200103728524</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>841.96991844000001</v>
+        <v>841.97055211999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.2651423899999372</v>
+        <v>-3.2649512300000652</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5383661114276608</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.5381037032861338</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>841.89328682999997</v>
+        <v>841.89283548000003</v>
       </c>
       <c r="C324" s="5">
-        <v>-7.6631610000049477E-2</v>
+        <v>-7.7716639999948711E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.10916294227093504</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-0.11070771682725189</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>840.44086587000004</v>
+        <v>840.44020806000003</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.4524209599999267</v>
+        <v>-1.4526274199999989</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.0506901933385113</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-2.0509800250410382</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>840.08041784</v>
+        <v>840.07952090000003</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.36044803000004322</v>
+        <v>-0.36068715999999768</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.51344338946858192</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.5137836178804478</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>838.15955499999995</v>
+        <v>838.15848875999995</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.9208628400000407</v>
+        <v>-1.9210321400000794</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.7095827134234751</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.7098213906100899</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>837.54653969000003</v>
+        <v>837.54524117999995</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.61301530999992337</v>
+        <v>-0.61324758000000656</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.87413723113355379</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.87446821586122381</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>838.12299688999997</v>
+        <v>838.12182070999995</v>
       </c>
       <c r="C329" s="5">
-        <v>0.57645719999993617</v>
+        <v>0.57657953000000361</v>
       </c>
       <c r="D329" s="5">
-        <v>0.82905632562624287</v>
+        <v>0.82923421685934251</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.2879316545328043</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-2.2880290092397892</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>839.78802115999997</v>
+        <v>839.78805095999996</v>
       </c>
       <c r="C330" s="5">
-        <v>1.6650242700000035</v>
+        <v>1.6662302500000123</v>
       </c>
       <c r="D330" s="5">
-        <v>2.4101540369423802</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.4119222694988007</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>840.72552787999996</v>
+        <v>840.72701945999995</v>
       </c>
       <c r="C331" s="5">
-        <v>0.93750671999998758</v>
+        <v>0.93896849999998722</v>
       </c>
       <c r="D331" s="5">
-        <v>1.3478893942539649</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.3500039444038325</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>843.33197221</v>
+        <v>843.33442006999996</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6064443300000448</v>
+        <v>2.6074006100000133</v>
       </c>
       <c r="D332" s="5">
-        <v>3.78437425301823</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.7857796417115619</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>845.27797924000004</v>
+        <v>845.28108236000003</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9460070300000325</v>
+        <v>1.946662290000063</v>
       </c>
       <c r="D333" s="5">
-        <v>2.8044407870255972</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.8053888732840537</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>846.80743947999997</v>
+        <v>846.80985482000006</v>
       </c>
       <c r="C334" s="5">
-        <v>1.5294602399999349</v>
+        <v>1.5287724600000274</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1930394410400122</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.1920352994595271</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>850.33519016000002</v>
+        <v>850.33771956999999</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5277506800000538</v>
+        <v>3.5278647499999352</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1152794972105564</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.1154337816213369</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>851.31452922000005</v>
+        <v>851.30872053999997</v>
       </c>
       <c r="C336" s="5">
-        <v>0.97933906000002935</v>
+        <v>0.97100096999997731</v>
       </c>
       <c r="D336" s="5">
-        <v>1.3908394844129646</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.3789192853071786</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>853.75072254999998</v>
+        <v>853.74999323999998</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4361933299999237</v>
+        <v>2.4412727000000132</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4885888948182897</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.4960018032813123</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>854.71237603999998</v>
+        <v>854.70990618999997</v>
       </c>
       <c r="C338" s="5">
-        <v>0.96165349000000333</v>
+        <v>0.959912949999989</v>
       </c>
       <c r="D338" s="5">
-        <v>1.3600693343270853</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.3575936079313067</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>856.63621520000004</v>
+        <v>856.63274636999995</v>
       </c>
       <c r="C339" s="5">
-        <v>1.9238391600000568</v>
+        <v>1.9228401799999801</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7347240183832389</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.7332943550848698</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>858.44361584000001</v>
+        <v>858.44068338</v>
       </c>
       <c r="C340" s="5">
-        <v>1.8074006399999689</v>
+        <v>1.807937010000046</v>
       </c>
       <c r="D340" s="5">
-        <v>2.5614455989421581</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.5622250830728444</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>861.55648535</v>
+        <v>861.55403636000005</v>
       </c>
       <c r="C341" s="5">
-        <v>3.1128695099999959</v>
+        <v>3.1133529800000588</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4392559236652307</v>
+        <v>4.439974680769776</v>
       </c>
       <c r="E341" s="5">
-        <v>2.795948631281342</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.7958006904234889</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>861.93018194000001</v>
+        <v>861.92905771999995</v>
       </c>
       <c r="C342" s="5">
-        <v>0.37369659000000865</v>
+        <v>0.3750213599998915</v>
       </c>
       <c r="D342" s="5">
-        <v>0.52173856696442478</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.5235940741169065</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>868.04691304000005</v>
+        <v>868.04894536999996</v>
       </c>
       <c r="C343" s="5">
-        <v>6.1167311000000382</v>
+        <v>6.1198876500000097</v>
       </c>
       <c r="D343" s="5">
-        <v>8.8562329979357877</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.8609952192999266</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>871.21381755000004</v>
+        <v>871.22731424999995</v>
       </c>
       <c r="C344" s="5">
-        <v>3.1669045099999948</v>
+        <v>3.1783688799999936</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4668966250795306</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.4833833656217958</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>874.07068173000005</v>
+        <v>874.07500728000002</v>
       </c>
       <c r="C345" s="5">
-        <v>2.8568641800000023</v>
+        <v>2.8476930300000731</v>
       </c>
       <c r="D345" s="5">
-        <v>4.0067635181341821</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.9936058497967553</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>877.55584167999996</v>
+        <v>877.56022860999997</v>
       </c>
       <c r="C346" s="5">
-        <v>3.4851599499999111</v>
+        <v>3.4852213299999448</v>
       </c>
       <c r="D346" s="5">
-        <v>4.8910660592203614</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.8911293593891125</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>881.44156505000001</v>
+        <v>881.44662643000004</v>
       </c>
       <c r="C347" s="5">
-        <v>3.8857233700000506</v>
+        <v>3.8863978200000702</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4448018410473198</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4457421497807523</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>884.64713036000001</v>
+        <v>884.63579478999998</v>
       </c>
       <c r="C348" s="5">
-        <v>3.2055653099999972</v>
+        <v>3.1891683599999396</v>
       </c>
       <c r="D348" s="5">
-        <v>4.4524336573610546</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>4.4291777521237252</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>887.81966782999996</v>
+        <v>887.81792036000002</v>
       </c>
       <c r="C349" s="5">
-        <v>3.172537469999952</v>
+        <v>3.1821255700000393</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3893668666952435</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.402953573763857</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>890.13438305</v>
+        <v>890.12577632</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3147152200000392</v>
+        <v>2.3078559599999835</v>
       </c>
       <c r="D350" s="5">
-        <v>3.1738842058038896</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.16435039306453</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>893.81881860999999</v>
+        <v>893.81270368000003</v>
       </c>
       <c r="C351" s="5">
-        <v>3.6844355599999972</v>
+        <v>3.686927360000027</v>
       </c>
       <c r="D351" s="5">
-        <v>5.0816801994798988</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.085245925517512</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>896.87379739000005</v>
+        <v>896.86642212000004</v>
       </c>
       <c r="C352" s="5">
-        <v>3.0549787800000558</v>
+        <v>3.0537184400000115</v>
       </c>
       <c r="D352" s="5">
-        <v>4.1794603197072622</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.1777326642933543</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>897.66811617999997</v>
+        <v>897.66030908000005</v>
       </c>
       <c r="C353" s="5">
-        <v>0.79431878999992023</v>
+        <v>0.79388696000000891</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0679755876093378</v>
+        <v>1.0674009753784519</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1914408914616841</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1908308935033611</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>897.42455000999996</v>
+        <v>897.43518309000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.24356617000000824</v>
+        <v>-0.22512599000003775</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.32511305313055461</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.3005355834525103</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>900.07750668999995</v>
+        <v>900.07431076</v>
       </c>
       <c r="C355" s="5">
-        <v>2.6529566799999884</v>
+        <v>2.6391276699999935</v>
       </c>
       <c r="D355" s="5">
-        <v>3.60567683912143</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.5865333945320099</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>901.34169467000004</v>
+        <v>901.35964247000004</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2641879800000879</v>
+        <v>1.2853317100000368</v>
       </c>
       <c r="D356" s="5">
-        <v>1.698519868564019</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.7271575463891686</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>903.15743024000005</v>
+        <v>903.18245753999997</v>
       </c>
       <c r="C357" s="5">
-        <v>1.8157355700000153</v>
+        <v>1.8228150699999333</v>
       </c>
       <c r="D357" s="5">
-        <v>2.444341348946244</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.4539286126298743</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>904.48351367999999</v>
+        <v>904.48197084000003</v>
       </c>
       <c r="C358" s="5">
-        <v>1.3260834399999339</v>
+        <v>1.2995133000000578</v>
       </c>
       <c r="D358" s="5">
-        <v>1.7762283076571572</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.7403081105485052</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>906.34467683000003</v>
+        <v>906.35548878999998</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8611631500000385</v>
+        <v>1.8735179499999504</v>
       </c>
       <c r="D359" s="5">
-        <v>2.4973878948792549</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.5141597563835605</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>907.44652659999997</v>
+        <v>907.42495778</v>
       </c>
       <c r="C360" s="5">
-        <v>1.1018497699999443</v>
+        <v>1.0694689900000185</v>
       </c>
       <c r="D360" s="5">
-        <v>1.4686427349166253</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.4251851918427372</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>908.72852281999997</v>
+        <v>908.72313417999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.2819962199999964</v>
+        <v>1.2981763999999885</v>
       </c>
       <c r="D361" s="5">
-        <v>1.7085364534574987</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.7303114398236286</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>908.62847044</v>
+        <v>908.61125621999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10005237999996552</v>
+        <v>-0.11187796000001526</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.13204183054184027</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.14763867716340862</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>903.93279216999997</v>
+        <v>903.92307366</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.6956782700000304</v>
+        <v>-4.6881825599999729</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.0281855222687923</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-6.0189449653003546</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>908.38927477000004</v>
+        <v>908.37753263000002</v>
       </c>
       <c r="C364" s="5">
-        <v>4.4564826000000721</v>
+        <v>4.4544589700000188</v>
       </c>
       <c r="D364" s="5">
-        <v>6.07920955551291</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>6.0764409334476577</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>907.44952766999995</v>
+        <v>907.43665432</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.93974710000009054</v>
+        <v>-0.94087831000001643</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.2343850695925918</v>
+        <v>-1.2358783768692039</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0896467540391752</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.0890918470060962</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>908.98644521000006</v>
+        <v>909.00981141</v>
       </c>
       <c r="C366" s="5">
-        <v>1.5369175400001041</v>
+        <v>1.5731570899999952</v>
       </c>
       <c r="D366" s="5">
-        <v>2.051440140628058</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.1003040753418301</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>908.30788558999996</v>
+        <v>908.30177838999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.67855962000010095</v>
+        <v>-0.70803302000001622</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.89213282754398993</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-0.93069316342917485</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>906.30080620000001</v>
+        <v>906.32796666000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.0070793899999444</v>
+        <v>-1.9738117299999658</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6196388658027203</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.5767527342154262</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>852.35692099000005</v>
+        <v>852.40739240000005</v>
       </c>
       <c r="C369" s="5">
-        <v>-53.943885209999962</v>
+        <v>-53.920574259999967</v>
       </c>
       <c r="D369" s="5">
-        <v>-52.116100904113516</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-52.099294067307845</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>853.78081024000005</v>
+        <v>853.77567594000004</v>
       </c>
       <c r="C370" s="5">
-        <v>1.423889250000002</v>
+        <v>1.3682835399999931</v>
       </c>
       <c r="D370" s="5">
-        <v>2.0231594423477661</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>1.9433361701339802</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>855.43968307</v>
+        <v>855.45869722999998</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6588728299999502</v>
+        <v>1.6830212899999424</v>
       </c>
       <c r="D371" s="5">
-        <v>2.3566452952195283</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.3913386884208077</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>849.00259669000002</v>
+        <v>848.96897633000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.4370863799999825</v>
+        <v>-6.4897208999999521</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.6653628966087854</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-8.7331019152996241</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>850.32354611999995</v>
+        <v>850.30229721000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.3209494299999278</v>
+        <v>1.3333208799999738</v>
       </c>
       <c r="D373" s="5">
-        <v>1.8831208863585358</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>1.9009859435662468</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>851.74611985000001</v>
+        <v>851.70799342999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4225737300000674</v>
+        <v>1.4056962199999816</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0261510927481519</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.0019442101350204</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>854.02457528000002</v>
+        <v>854.00282501000004</v>
       </c>
       <c r="C375" s="5">
-        <v>2.2784554300000082</v>
+        <v>2.2948315800000501</v>
       </c>
       <c r="D375" s="5">
-        <v>3.2577009207046981</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>3.2816124328207907</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>855.36578771999996</v>
+        <v>855.34685606999994</v>
       </c>
       <c r="C376" s="5">
-        <v>1.3412124399999357</v>
+        <v>1.3440310599999066</v>
       </c>
       <c r="D376" s="5">
-        <v>1.900916826245691</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.9049952698273032</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>858.18496064999999</v>
+        <v>858.17018467000003</v>
       </c>
       <c r="C377" s="5">
-        <v>2.8191729300000361</v>
+        <v>2.8233286000000817</v>
       </c>
       <c r="D377" s="5">
-        <v>4.0275295363039199</v>
+        <v>4.0336655084334705</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.4289043652370861</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-5.4291910532221603</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>860.42495149000001</v>
+        <v>860.47151272999997</v>
       </c>
       <c r="C378" s="5">
-        <v>2.2399908400000186</v>
+        <v>2.3013280599999462</v>
       </c>
       <c r="D378" s="5">
-        <v>3.177537639551864</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.2658920756155396</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>859.39566485</v>
+        <v>859.40053642999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.0292866400000094</v>
+        <v>-1.0709762999999839</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4260973975899316</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.4833847246545906</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>865.29502192999996</v>
+        <v>865.33534440000005</v>
       </c>
       <c r="C380" s="5">
-        <v>5.8993570799999588</v>
+        <v>5.9348079700000653</v>
       </c>
       <c r="D380" s="5">
-        <v>8.5556818282017453</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.6090131299275008</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>863.53025423999998</v>
+        <v>863.62248731</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.7647676899999851</v>
+        <v>-1.7128570900000568</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.4201306401821721</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-2.3496076010248945</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>864.83495606999998</v>
+        <v>864.84324859000003</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3047018299999991</v>
+        <v>1.2207612800000334</v>
       </c>
       <c r="D382" s="5">
-        <v>1.8282142216907715</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.7094926117042775</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>868.06649745000004</v>
+        <v>868.10728568000002</v>
       </c>
       <c r="C383" s="5">
-        <v>3.231541380000067</v>
+        <v>3.264037089999988</v>
       </c>
       <c r="D383" s="5">
-        <v>4.5772265310017213</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.6241686031608609</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>873.80334127000003</v>
+        <v>873.71142315999998</v>
       </c>
       <c r="C384" s="5">
-        <v>5.73684381999999</v>
+        <v>5.604137479999963</v>
       </c>
       <c r="D384" s="5">
-        <v>8.2252182407477559</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>8.0277555301119463</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>877.25103881999996</v>
+        <v>877.20201698999995</v>
       </c>
       <c r="C385" s="5">
-        <v>3.4476975499999298</v>
+        <v>3.4905938299999661</v>
       </c>
       <c r="D385" s="5">
-        <v>4.83885798799224</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.9009190412549808</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>877.84715555000002</v>
+        <v>877.76862161999998</v>
       </c>
       <c r="C386" s="5">
-        <v>0.59611673000006249</v>
+        <v>0.56660463000002892</v>
       </c>
       <c r="D386" s="5">
-        <v>0.81848823712404872</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>0.77786671396782303</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>887.48335055999996</v>
+        <v>887.42711153000005</v>
       </c>
       <c r="C387" s="5">
-        <v>9.6361950099999376</v>
+        <v>9.6584899100000712</v>
       </c>
       <c r="D387" s="5">
-        <v>13.997597010335273</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.033299598756543</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>892.22404700000004</v>
+        <v>892.19286924999994</v>
       </c>
       <c r="C388" s="5">
-        <v>4.7406964400000788</v>
+        <v>4.7657577199998968</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6017948454478281</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.6381650309874196</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>897.50612602000001</v>
+        <v>897.50425175999999</v>
       </c>
       <c r="C389" s="5">
-        <v>5.2820790199999692</v>
+        <v>5.311382510000044</v>
       </c>
       <c r="D389" s="5">
-        <v>7.34009375097604</v>
+        <v>7.3824235052817544</v>
       </c>
       <c r="E389" s="5">
-        <v>4.5818986783708882</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.5834809683029665</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>897.4180844</v>
+        <v>897.49480796</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.8041620000012699E-2</v>
+        <v>-9.4437999999854583E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.11765152187982464</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.262601726521595E-2</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>905.30145506999997</v>
+        <v>905.34520727999995</v>
       </c>
       <c r="C391" s="5">
-        <v>7.8833706699999766</v>
+        <v>7.8503993199999513</v>
       </c>
       <c r="D391" s="5">
-        <v>11.06591957648957</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.016401048846314</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>910.84785147000002</v>
+        <v>910.93238108000003</v>
       </c>
       <c r="C392" s="5">
-        <v>5.5463964000000487</v>
+        <v>5.5871738000000732</v>
       </c>
       <c r="D392" s="5">
-        <v>7.6047488168108135</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>7.6621878801976573</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>919.36598575999994</v>
+        <v>919.50621858</v>
       </c>
       <c r="C393" s="5">
-        <v>8.5181342899999208</v>
+        <v>8.5738374999999678</v>
       </c>
       <c r="D393" s="5">
-        <v>11.817846506560903</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.898010453767217</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>922.69968840000001</v>
+        <v>922.74935764999998</v>
       </c>
       <c r="C394" s="5">
-        <v>3.3337026400000696</v>
+        <v>3.2431390699999838</v>
       </c>
       <c r="D394" s="5">
-        <v>4.439144221907565</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.3155302906612292</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>925.29939260000003</v>
+        <v>925.35938639000005</v>
       </c>
       <c r="C395" s="5">
-        <v>2.5997042000000192</v>
+        <v>2.6100287400000752</v>
       </c>
       <c r="D395" s="5">
-        <v>3.4338850969638957</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.4475469172418061</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>933.79306818999999</v>
+        <v>933.63555540000004</v>
       </c>
       <c r="C396" s="5">
-        <v>8.4936755899999525</v>
+        <v>8.2761690099999896</v>
       </c>
       <c r="D396" s="5">
-        <v>11.58875280365972</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>11.2764788257393</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>938.10491277000006</v>
+        <v>938.00081710999996</v>
       </c>
       <c r="C397" s="5">
-        <v>4.31184458000007</v>
+        <v>4.3652617099999134</v>
       </c>
       <c r="D397" s="5">
-        <v>5.6839836878934014</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.7572162366149815</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>942.40764417000003</v>
+        <v>942.24438124999995</v>
       </c>
       <c r="C398" s="5">
-        <v>4.3027313999999706</v>
+        <v>4.2435641399999895</v>
       </c>
       <c r="D398" s="5">
-        <v>5.6449344442290439</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.5660024137227815</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>944.87549834000004</v>
+        <v>944.69207926000001</v>
       </c>
       <c r="C399" s="5">
-        <v>2.4678541700000096</v>
+        <v>2.4476980100000674</v>
       </c>
       <c r="D399" s="5">
-        <v>3.1880598572007202</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.1622040345689051</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>948.80842609000001</v>
+        <v>948.75561714000003</v>
       </c>
       <c r="C400" s="5">
-        <v>3.9329277499999762</v>
+        <v>4.0635378800000126</v>
       </c>
       <c r="D400" s="5">
-        <v>5.1108010175263008</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.2856138304039124</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>951.62328423999998</v>
+        <v>951.70213355999999</v>
       </c>
       <c r="C401" s="5">
-        <v>2.8148581499999636</v>
+        <v>2.9465164199999663</v>
       </c>
       <c r="D401" s="5">
-        <v>3.6187437669895628</v>
+        <v>3.7911187453107953</v>
       </c>
       <c r="E401" s="5">
-        <v>6.0297257757986555</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.0387325958309646</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>953.39293143999998</v>
+        <v>953.54991969000002</v>
       </c>
       <c r="C402" s="5">
-        <v>1.7696472000000085</v>
+        <v>1.8477861300000313</v>
       </c>
       <c r="D402" s="5">
-        <v>2.254496601607614</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.354912592549363</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>956.62880710000002</v>
+        <v>956.73550966000005</v>
       </c>
       <c r="C403" s="5">
-        <v>3.2358756600000333</v>
+        <v>3.1855899700000236</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1497721338177085</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.0834100919161953</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>958.63237486000003</v>
+        <v>958.77147753999998</v>
       </c>
       <c r="C404" s="5">
-        <v>2.0035677600000099</v>
+        <v>2.0359678799999301</v>
       </c>
       <c r="D404" s="5">
-        <v>2.5424396774711422</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.583744926283571</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>960.81598726000004</v>
+        <v>961.02021291999995</v>
       </c>
       <c r="C405" s="5">
-        <v>2.1836124000000154</v>
+        <v>2.248735379999971</v>
       </c>
       <c r="D405" s="5">
-        <v>2.7679153925769695</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.851113359472901</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>963.83279200000004</v>
+        <v>963.92609726000001</v>
       </c>
       <c r="C406" s="5">
-        <v>3.0168047399999978</v>
+        <v>2.9058843400000569</v>
       </c>
       <c r="D406" s="5">
-        <v>3.833555739540051</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.6894559177479191</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>970.43657313999995</v>
+        <v>970.50162274000002</v>
       </c>
       <c r="C407" s="5">
-        <v>6.60378113999991</v>
+        <v>6.5755254800000102</v>
       </c>
       <c r="D407" s="5">
-        <v>8.5389186971766016</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.5001475763138767</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>967.95585613000003</v>
+        <v>967.71632502</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.4807170099999212</v>
+        <v>-2.7852977200000169</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.0247845510217752</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.3901029542370953</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>970.73121871000001</v>
+        <v>970.54303450999998</v>
       </c>
       <c r="C409" s="5">
-        <v>2.7753625799999782</v>
+        <v>2.8267094899999847</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4954700334768551</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.5620776485194794</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>972.81331935000003</v>
+        <v>972.51422939999998</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0821006400000215</v>
+        <v>1.9711948899999925</v>
       </c>
       <c r="D410" s="5">
-        <v>2.6044358131890766</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.4646376977414119</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>974.34230417000003</v>
+        <v>974.04558451000003</v>
       </c>
       <c r="C411" s="5">
-        <v>1.5289848200000051</v>
+        <v>1.5313551100000495</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9024470357279055</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.9060129454192998</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>974.36997936</v>
+        <v>974.31356668000001</v>
       </c>
       <c r="C412" s="5">
-        <v>2.7675189999968097E-2</v>
+        <v>0.26798216999998203</v>
       </c>
       <c r="D412" s="5">
-        <v>3.409008980914674E-2</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.33064741581252388</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>976.67710667999995</v>
+        <v>976.87450918000002</v>
       </c>
       <c r="C413" s="5">
-        <v>2.3071273199999496</v>
+        <v>2.5609425000000101</v>
       </c>
       <c r="D413" s="5">
-        <v>2.8786741604138744</v>
+        <v>3.2001497722730088</v>
       </c>
       <c r="E413" s="5">
-        <v>2.632745841229478</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.6449846787501174</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>980.74427298000001</v>
+        <v>980.97972289999996</v>
       </c>
       <c r="C414" s="5">
-        <v>4.0671663000000535</v>
+        <v>4.1052137199999379</v>
       </c>
       <c r="D414" s="5">
-        <v>5.1132038272998059</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.1610805861976194</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>982.57855823</v>
+        <v>982.75629979999997</v>
       </c>
       <c r="C415" s="5">
-        <v>1.8342852499999935</v>
+        <v>1.7765769000000091</v>
       </c>
       <c r="D415" s="5">
-        <v>2.2675905311095423</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.1950055920604727</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>983.37370226999997</v>
+        <v>983.57405475999997</v>
       </c>
       <c r="C416" s="5">
-        <v>0.7951440399999683</v>
+        <v>0.81775496000000203</v>
       </c>
       <c r="D416" s="5">
-        <v>0.97542448879348598</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.0031067181624387</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>983.58006281999997</v>
+        <v>983.82628279999994</v>
       </c>
       <c r="C417" s="5">
-        <v>0.20636054999999942</v>
+        <v>0.25222803999997723</v>
       </c>
       <c r="D417" s="5">
-        <v>0.25211033230616575</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.30816277548855187</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>984.38582369999995</v>
+        <v>984.52242518000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.80576087999997981</v>
+        <v>0.69614238000008299</v>
       </c>
       <c r="D418" s="5">
-        <v>0.9874961887592848</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.85241631167776166</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>984.77845850999995</v>
+        <v>984.83092674</v>
       </c>
       <c r="C419" s="5">
-        <v>0.39263481000000411</v>
+        <v>0.30850155999996787</v>
       </c>
       <c r="D419" s="5">
-        <v>0.47968666844058205</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.37667050295169258</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>982.30766674999995</v>
+        <v>982.01119061999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.4707917599999973</v>
+        <v>-2.8197361200000159</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.9695773716990059</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-3.3822093121533725</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>985.30402329000003</v>
+        <v>985.02107233000004</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9963565400000789</v>
+        <v>3.0098817100000588</v>
       </c>
       <c r="D421" s="5">
-        <v>3.72242690743394</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.7406617315657753</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>986.45258718000002</v>
+        <v>986.00394298000003</v>
       </c>
       <c r="C422" s="5">
-        <v>1.1485638899999913</v>
+        <v>0.98287064999999529</v>
       </c>
       <c r="D422" s="5">
-        <v>1.4078372125197358</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.2039733717967183</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>986.74236659999997</v>
+        <v>986.33009745000004</v>
       </c>
       <c r="C423" s="5">
-        <v>0.28977941999994528</v>
+        <v>0.32615447000000586</v>
       </c>
       <c r="D423" s="5">
-        <v>0.35308101603279685</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.39766392912903292</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>987.79003899999998</v>
+        <v>987.74927964000005</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0476724000000104</v>
+        <v>1.419182190000015</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2815650525251465</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.7403510523919863</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>987.36194640999997</v>
+        <v>987.70938106000006</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.42809259000000566</v>
+        <v>-3.9898579999999129E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.51882319768923324</v>
+        <v>-4.8461347015760214E-2</v>
       </c>
       <c r="E425" s="5">
-        <v>1.0939991996250287</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.1091365142790854</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>987.15863139999999</v>
+        <v>987.46965081999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.20331500999998298</v>
+        <v>-0.23973024000008536</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.24682122518894234</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.29086751451204984</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>987.18320628000004</v>
+        <v>987.42053914999997</v>
       </c>
       <c r="C427" s="5">
-        <v>2.4574880000045596E-2</v>
+        <v>-4.911167000000205E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>2.9877562886393427E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-5.9665515504470079E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>987.41497417000005</v>
+        <v>987.66007262999995</v>
       </c>
       <c r="C428" s="5">
-        <v>0.23176789000001463</v>
+        <v>0.23953347999997732</v>
       </c>
       <c r="D428" s="5">
-        <v>0.28209645208423506</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.2914907910976039</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>987.71735274000002</v>
+        <v>987.98421644999996</v>
       </c>
       <c r="C429" s="5">
-        <v>0.30237856999997348</v>
+        <v>0.32414382000001751</v>
       </c>
       <c r="D429" s="5">
-        <v>0.36809858627875336</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.39454411939821021</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>987.29233354999997</v>
+        <v>987.45440073999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.42501919000005728</v>
+        <v>-0.52981570999997984</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.51514504399789995</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.64161654268422019</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>985.76745738</v>
+        <v>985.80493137999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.5248761699999704</v>
+        <v>-1.6494693600000119</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.8377403826477123</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.9861970535291373</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>986.11150658999998</v>
+        <v>985.75633486000004</v>
       </c>
       <c r="C432" s="5">
-        <v>0.34404920999998012</v>
+        <v>-4.8596519999932752E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.41962482357258413</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-5.9139504782423913E-2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>984.17985812999996</v>
+        <v>983.82372339000005</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.9316484600000194</v>
+        <v>-1.9326114699999835</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.3254645026401066</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.3274406473909215</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>983.11132818999999</v>
+        <v>982.53919445999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.0685299399999622</v>
+        <v>-1.2845289300000786</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.2950954423301075</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.5555770401748603</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>984.98666978000006</v>
+        <v>983.40877381999996</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8753415900000618</v>
+        <v>0.86957935999998881</v>
       </c>
       <c r="D435" s="5">
-        <v>2.313238534810802</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.0672242426074119</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>984.03888686000005</v>
+        <v>982.97190680999995</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.94778292000000874</v>
+        <v>-0.43686701000001449</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1485837380992847</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.53178438204011247</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>986.48166022999999</v>
+        <v>982.24300466</v>
       </c>
       <c r="C437" s="5">
-        <v>2.4427733699999408</v>
+        <v>-0.72890214999995351</v>
       </c>
       <c r="D437" s="5">
-        <v>3.0198837040401383</v>
+        <v>-0.88621461427785819</v>
       </c>
       <c r="E437" s="5">
-        <v>-8.9155368322701989E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.55343975716152238</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>983.49690168999996</v>
+        <v>978.78127215999996</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.9847585400000298</v>
+        <v>-3.4617325000000392</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.5709772802518525</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-4.1481547219482495</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>984.17010907999997</v>
+        <v>979.28276241000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.67320739000001595</v>
+        <v>0.50149025000007441</v>
       </c>
       <c r="D439" s="5">
-        <v>0.8245040556245975</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.61656986143689974</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>983.81418511000004</v>
+        <v>978.92860594000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.35592396999993525</v>
+        <v>-0.35415647000002082</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.43311642442899201</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-0.43311642835021091</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>982.37549138999998</v>
+        <v>977.65441133000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.4386937200000602</v>
+        <v>-1.274194609999995</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.7407903457886675</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.5508124392100919</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>978.93613376999997</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.2817224399999532</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.5846150766685607</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">