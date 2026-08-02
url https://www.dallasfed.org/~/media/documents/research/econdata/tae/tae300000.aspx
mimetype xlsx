--- v6 (2026-07-12)
+++ v7 (2026-08-02)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F8AC5C7-C95C-446D-91B7-981C18F33C10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7E7D40CB-27D7-4BF9-97CC-5744E2CCF01A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{121E217C-93AB-4879-B4A1-7014DF000CD8}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{EDA74721-5371-4932-98EB-32B91345D147}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A20EED03-D07D-4263-A59C-4FFB76B9D849}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B3DB8A-AE66-423E-9D53-CDF3BDE801BD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>938.19502910999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>939.00328801000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.80825890000005529</v>
       </c>
       <c r="D7" s="5">
         <v>1.0387175098145462</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
         <v>0.29077358999995795</v>
       </c>
       <c r="D8" s="5">
         <v>0.3722278721673522</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
         <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
         <v>3.8025600861361086</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
         <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
         <v>-1.4969718735350801</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>942.27950268999996</v>
       </c>
       <c r="C11" s="5">
         <v>1.2431938899999295</v>
       </c>
       <c r="D11" s="5">
         <v>1.5968780170616093</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>947.15265736000003</v>
       </c>
       <c r="C12" s="5">
         <v>4.8731546700000763</v>
       </c>
       <c r="D12" s="5">
         <v>6.3856021778017968</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>950.32017547999999</v>
       </c>
       <c r="C13" s="5">
         <v>3.1675181199999543</v>
       </c>
       <c r="D13" s="5">
         <v>4.0877472647945279</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>949.95619189000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.36398358999997527</v>
       </c>
       <c r="D14" s="5">
         <v>-0.45864687239758339</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>951.47810285000003</v>
       </c>
       <c r="C15" s="5">
         <v>1.5219109600000138</v>
       </c>
       <c r="D15" s="5">
         <v>1.9395333625223499</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>950.07058837</v>
       </c>
       <c r="C16" s="5">
         <v>-1.4075144800000317</v>
       </c>
       <c r="D16" s="5">
         <v>-1.7607792317662962</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>944.45614665999994</v>
       </c>
       <c r="C17" s="5">
         <v>-5.614441710000051</v>
       </c>
       <c r="D17" s="5">
         <v>-6.8653934308997355</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>946.65382177000004</v>
       </c>
       <c r="C18" s="5">
         <v>2.1976751100000911</v>
       </c>
       <c r="D18" s="5">
         <v>2.8283202954401787</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.35378557000001365</v>
       </c>
       <c r="D19" s="5">
         <v>-0.44754600332980177</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>944.38312117999999</v>
       </c>
       <c r="C20" s="5">
         <v>-1.9169150200000331</v>
       </c>
       <c r="D20" s="5">
         <v>-2.4039330471708364</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>936.94422140999995</v>
       </c>
       <c r="C21" s="5">
         <v>-7.4388997700000346</v>
       </c>
       <c r="D21" s="5">
         <v>-9.0534460793988636</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>936.76936894000005</v>
       </c>
       <c r="C22" s="5">
         <v>-0.17485246999990522</v>
       </c>
       <c r="D22" s="5">
         <v>-0.22371420711185808</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>936.09080663999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
         <v>-0.86578247905840788</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>931.21401999</v>
       </c>
       <c r="C24" s="5">
         <v>-4.8767866499999855</v>
       </c>
       <c r="D24" s="5">
         <v>-6.0756257343944187</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>930.32513373999996</v>
       </c>
       <c r="C25" s="5">
         <v>-0.8888862500000414</v>
       </c>
       <c r="D25" s="5">
         <v>-1.1394601808925042</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>928.99047638000002</v>
       </c>
       <c r="C26" s="5">
         <v>-1.3346573599999374</v>
       </c>
       <c r="D26" s="5">
         <v>-1.7080178449579764</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>922.06784318999996</v>
       </c>
       <c r="C27" s="5">
         <v>-6.9226331900000559</v>
       </c>
       <c r="D27" s="5">
         <v>-8.5845976277864278</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>923.43531632999998</v>
       </c>
       <c r="C28" s="5">
         <v>1.3674731400000155</v>
       </c>
       <c r="D28" s="5">
         <v>1.7942488498868148</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>920.82645424999998</v>
       </c>
       <c r="C29" s="5">
         <v>-2.6088620799999944</v>
       </c>
       <c r="D29" s="5">
         <v>-3.3380188940488442</v>
       </c>
       <c r="E29" s="5">
         <v>-2.5019364312006021</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>922.63937344999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
         <v>2.3883061574545561</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>920.96053511000002</v>
       </c>
       <c r="C31" s="5">
         <v>-1.6788383399999702</v>
       </c>
       <c r="D31" s="5">
         <v>-2.1618045313670065</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>917.67046541000002</v>
       </c>
       <c r="C32" s="5">
         <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2036834497300557</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>922.67211144999999</v>
       </c>
       <c r="C33" s="5">
         <v>5.0016460399999687</v>
       </c>
       <c r="D33" s="5">
         <v>6.7401166624796449</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>926.29121578000002</v>
       </c>
       <c r="C34" s="5">
         <v>3.6191043300000274</v>
       </c>
       <c r="D34" s="5">
         <v>4.8097825811737493</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>926.38005654999995</v>
       </c>
       <c r="C35" s="5">
         <v>8.88407699999334E-2</v>
       </c>
       <c r="D35" s="5">
         <v>0.11515296379775997</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>928.31253829000002</v>
       </c>
       <c r="C36" s="5">
         <v>1.9324817400000711</v>
       </c>
       <c r="D36" s="5">
         <v>2.532190017667646</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>927.36551449000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
         <v>-1.2173420114376388</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>926.47866726999996</v>
       </c>
       <c r="C38" s="5">
         <v>-0.88684722000004967</v>
       </c>
       <c r="D38" s="5">
         <v>-1.1415531385292721</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
         <v>5.2643039300000964</v>
       </c>
       <c r="D39" s="5">
         <v>7.0356415351585211</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>932.26665576000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.52368455999999242</v>
       </c>
       <c r="D40" s="5">
         <v>0.67654680884170482</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>933.85374645000002</v>
       </c>
       <c r="C41" s="5">
         <v>1.5870906899999682</v>
       </c>
       <c r="D41" s="5">
         <v>2.0621167704016452</v>
       </c>
       <c r="E41" s="5">
         <v>1.4147391335113779</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>932.29833198999995</v>
       </c>
       <c r="C42" s="5">
         <v>-1.5554144600000654</v>
       </c>
       <c r="D42" s="5">
         <v>-1.980495833423257</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>936.76468249000004</v>
       </c>
       <c r="C43" s="5">
         <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
         <v>5.9027454225124565</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>938.55253513000002</v>
       </c>
       <c r="C44" s="5">
         <v>1.7878526399999828</v>
       </c>
       <c r="D44" s="5">
         <v>2.3144419681160322</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>934.11399561999997</v>
       </c>
       <c r="C45" s="5">
         <v>-4.4385395100000551</v>
       </c>
       <c r="D45" s="5">
         <v>-5.529654547626583</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>937.05348637999998</v>
       </c>
       <c r="C46" s="5">
         <v>2.9394907600000124</v>
       </c>
       <c r="D46" s="5">
         <v>3.8422336370922405</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.9148460200000272</v>
       </c>
       <c r="D47" s="5">
         <v>2.4799196564335269</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>940.27295369000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.30462129</v>
       </c>
       <c r="D48" s="5">
         <v>1.6801042976416714</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>941.10322513000006</v>
       </c>
       <c r="C49" s="5">
         <v>0.83027144000004682</v>
       </c>
       <c r="D49" s="5">
         <v>1.0647745542155862</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>943.92136788000005</v>
       </c>
       <c r="C50" s="5">
         <v>2.8181427499999927</v>
       </c>
       <c r="D50" s="5">
         <v>3.6531891851422582</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>945.49063752999996</v>
       </c>
       <c r="C51" s="5">
         <v>1.5692696499999101</v>
       </c>
       <c r="D51" s="5">
         <v>2.0133437369585616</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
         <v>1.077838070000098</v>
       </c>
       <c r="D52" s="5">
         <v>1.3765827187447233</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>948.42326176999995</v>
       </c>
       <c r="C53" s="5">
         <v>1.8547861699998975</v>
       </c>
       <c r="D53" s="5">
         <v>2.3768887643390135</v>
       </c>
       <c r="E53" s="5">
         <v>1.5601495818146294</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>948.68283353000004</v>
       </c>
       <c r="C54" s="5">
         <v>0.25957176000008531</v>
       </c>
       <c r="D54" s="5">
         <v>0.32892003717881479</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>948.47194694999996</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21088658000007854</v>
       </c>
       <c r="D55" s="5">
         <v>-0.26642700371040107</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>950.95681646000003</v>
       </c>
       <c r="C56" s="5">
         <v>2.4848695100000668</v>
       </c>
       <c r="D56" s="5">
         <v>3.1895376866642566</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
         <v>5.6318944399999964</v>
       </c>
       <c r="D57" s="5">
         <v>7.3429349941849686</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>960.31719653000005</v>
       </c>
       <c r="C58" s="5">
         <v>3.7284856300000229</v>
       </c>
       <c r="D58" s="5">
         <v>4.7788084977160139</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>962.51645009000003</v>
       </c>
       <c r="C59" s="5">
         <v>2.1992535599999883</v>
       </c>
       <c r="D59" s="5">
         <v>2.7830395959887566</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>966.40532631999997</v>
       </c>
       <c r="C60" s="5">
         <v>3.8888762299999371</v>
       </c>
       <c r="D60" s="5">
         <v>4.9575902126378635</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>970.36644876000003</v>
       </c>
       <c r="C61" s="5">
         <v>3.9611224400000538</v>
       </c>
       <c r="D61" s="5">
         <v>5.0309964116827199</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>973.60106555000004</v>
       </c>
       <c r="C62" s="5">
         <v>3.2346167900000182</v>
       </c>
       <c r="D62" s="5">
         <v>4.0742337724244626</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>975.11358493</v>
       </c>
       <c r="C63" s="5">
         <v>1.5125193799999579</v>
       </c>
       <c r="D63" s="5">
         <v>1.8802487305920712</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>978.46903063000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
         <v>4.2083525558701984</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>981.00738373000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
         <v>3.1578545369041811</v>
       </c>
       <c r="E65" s="5">
         <v>3.4356097402324037</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>985.22122365999996</v>
       </c>
       <c r="C66" s="5">
         <v>4.2138399299999492</v>
       </c>
       <c r="D66" s="5">
         <v>5.278040246679172</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>988.22321824999995</v>
       </c>
       <c r="C67" s="5">
         <v>3.0019945899999811</v>
       </c>
       <c r="D67" s="5">
         <v>3.7183345677875845</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>989.08114042</v>
       </c>
       <c r="C68" s="5">
         <v>0.85792217000005166</v>
       </c>
       <c r="D68" s="5">
         <v>1.0467640608436968</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
         <v>2.3653598800000282</v>
       </c>
       <c r="D69" s="5">
         <v>2.9078152693207793</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>990.85680301000002</v>
       </c>
       <c r="C70" s="5">
         <v>-0.5896972900000037</v>
       </c>
       <c r="D70" s="5">
         <v>-0.71141148573161672</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>993.11580913</v>
       </c>
       <c r="C71" s="5">
         <v>2.2590061199999809</v>
       </c>
       <c r="D71" s="5">
         <v>2.770388505142507</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
         <v>-3.5270011300000306</v>
       </c>
       <c r="D72" s="5">
         <v>-4.1794731588870038</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>993.72775074000003</v>
       </c>
       <c r="C73" s="5">
         <v>4.1389427400000613</v>
       </c>
       <c r="D73" s="5">
         <v>5.1360649116844792</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>996.60746244999996</v>
       </c>
       <c r="C74" s="5">
         <v>2.8797117099999241</v>
       </c>
       <c r="D74" s="5">
         <v>3.5334296581171154</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>998.43329521999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.8258327700000336</v>
       </c>
       <c r="D75" s="5">
         <v>2.2207457540528885</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1000.5976747</v>
       </c>
       <c r="C76" s="5">
         <v>2.1643794799999796</v>
       </c>
       <c r="D76" s="5">
         <v>2.6325711638579774</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1004.8857675</v>
       </c>
       <c r="C77" s="5">
         <v>4.2880928000000722</v>
       </c>
       <c r="D77" s="5">
         <v>5.2656002503536969</v>
       </c>
       <c r="E77" s="5">
         <v>2.4340676906232206</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1004.9627898</v>
       </c>
       <c r="C78" s="5">
         <v>7.7022299999953248E-2</v>
       </c>
       <c r="D78" s="5">
         <v>9.2016164074193441E-2</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1007.0927866</v>
       </c>
       <c r="C79" s="5">
         <v>2.1299967999999581</v>
       </c>
       <c r="D79" s="5">
         <v>2.5732328380313918</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1008.4009425</v>
       </c>
       <c r="C80" s="5">
         <v>1.308155900000088</v>
       </c>
       <c r="D80" s="5">
         <v>1.5699155540989995</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
         <v>1.2159924999999703</v>
       </c>
       <c r="D81" s="5">
         <v>1.4566703095241884</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1012.1136865</v>
       </c>
       <c r="C82" s="5">
         <v>2.4967514999999594</v>
       </c>
       <c r="D82" s="5">
         <v>3.0082603219086179</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1012.2163013000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.10261480000008305</v>
       </c>
       <c r="D83" s="5">
         <v>0.12173182689951823</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1016.3408928</v>
       </c>
       <c r="C84" s="5">
         <v>4.1245914999999513</v>
       </c>
       <c r="D84" s="5">
         <v>5.00086409461038</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
         <v>3.6126981999999543</v>
       </c>
       <c r="D85" s="5">
         <v>4.3499240209414758</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1020.2303774</v>
       </c>
       <c r="C86" s="5">
         <v>0.27678639999999177</v>
       </c>
       <c r="D86" s="5">
         <v>0.32613235598470958</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1021.4840574999999</v>
       </c>
       <c r="C87" s="5">
         <v>1.2536800999999969</v>
       </c>
       <c r="D87" s="5">
         <v>1.4845916495924927</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1024.8426013000001</v>
       </c>
       <c r="C88" s="5">
         <v>3.3585438000001204</v>
       </c>
       <c r="D88" s="5">
         <v>4.0176234097689667</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1024.9190885</v>
       </c>
       <c r="C89" s="5">
         <v>7.6487199999974109E-2</v>
       </c>
       <c r="D89" s="5">
         <v>8.9596514835466046E-2</v>
       </c>
       <c r="E89" s="5">
         <v>1.99359187361563</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1027.2942587</v>
       </c>
       <c r="C90" s="5">
         <v>2.3751701999999568</v>
       </c>
       <c r="D90" s="5">
         <v>2.8166267585388427</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1030.3067447000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
         <v>3.5762499073520582</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1034.7099986999999</v>
       </c>
       <c r="C92" s="5">
         <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
         <v>5.2507587984655268</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1037.6963297</v>
       </c>
       <c r="C93" s="5">
         <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
         <v>3.5188927224200528</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1041.9603884999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.2640587999999298</v>
       </c>
       <c r="D94" s="5">
         <v>5.0439731921821274</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1043.5288693</v>
       </c>
       <c r="C95" s="5">
         <v>1.5684808000000885</v>
       </c>
       <c r="D95" s="5">
         <v>1.8214112936636218</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1040.0247781</v>
       </c>
       <c r="C96" s="5">
         <v>-3.504091199999948</v>
       </c>
       <c r="D96" s="5">
         <v>-3.9559168340841833</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1045.8015696</v>
       </c>
       <c r="C97" s="5">
         <v>5.7767914999999448</v>
       </c>
       <c r="D97" s="5">
         <v>6.8728119405906618</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1050.3286705</v>
       </c>
       <c r="C98" s="5">
         <v>4.5271009000000504</v>
       </c>
       <c r="D98" s="5">
         <v>5.3200783937046081</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1055.6287795999999</v>
       </c>
       <c r="C99" s="5">
         <v>5.3001090999998723</v>
       </c>
       <c r="D99" s="5">
         <v>6.2262908086590407</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1058.2080556999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.5792761000000155</v>
       </c>
       <c r="D100" s="5">
         <v>2.9717508566349027</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1061.9745491000001</v>
       </c>
       <c r="C101" s="5">
         <v>3.7664934000001722</v>
       </c>
       <c r="D101" s="5">
         <v>4.3557887502133852</v>
       </c>
       <c r="E101" s="5">
         <v>3.6154522845536885</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1067.3772908000001</v>
       </c>
       <c r="C102" s="5">
         <v>5.4027416999999787</v>
       </c>
       <c r="D102" s="5">
         <v>6.2786915751960493</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1068.4095669000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.03227609999999</v>
       </c>
       <c r="D103" s="5">
         <v>1.1667304437727788</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1071.6932648</v>
       </c>
       <c r="C104" s="5">
         <v>3.2836978999998792</v>
       </c>
       <c r="D104" s="5">
         <v>3.7511210009907092</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
         <v>3.2831622000001062</v>
       </c>
       <c r="D105" s="5">
         <v>3.7388127232535151</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1077.5331268</v>
       </c>
       <c r="C106" s="5">
         <v>2.556699799999933</v>
       </c>
       <c r="D106" s="5">
         <v>2.8916847174082161</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1079.1873585000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.6542317000000821</v>
       </c>
       <c r="D107" s="5">
         <v>1.8578782349568002</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1081.3406344</v>
       </c>
       <c r="C108" s="5">
         <v>2.153275899999926</v>
       </c>
       <c r="D108" s="5">
         <v>2.4207813401047718</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1083.1150447</v>
       </c>
       <c r="C109" s="5">
         <v>1.7744102999999996</v>
       </c>
       <c r="D109" s="5">
         <v>1.9869918581695289</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1083.3346435999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.2195988999999372</v>
       </c>
       <c r="D110" s="5">
         <v>0.24356852271842921</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1082.1145415000001</v>
       </c>
       <c r="C111" s="5">
         <v>-1.2201020999998491</v>
       </c>
       <c r="D111" s="5">
         <v>-1.3431557759415957</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1079.5241477</v>
       </c>
       <c r="C112" s="5">
         <v>-2.590393800000129</v>
       </c>
       <c r="D112" s="5">
         <v>-2.8350705740304738</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1079.3949571999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.12919050000004972</v>
       </c>
       <c r="D113" s="5">
         <v>-0.1435137884485016</v>
       </c>
       <c r="E113" s="5">
         <v>1.6403790575549415</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1073.3149378000001</v>
       </c>
       <c r="C114" s="5">
         <v>-6.0800193999998555</v>
       </c>
       <c r="D114" s="5">
         <v>-6.5538384178900788</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1071.3411286999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.9738091000001532</v>
       </c>
       <c r="D115" s="5">
         <v>-2.18459687973378</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1070.2458205999999</v>
       </c>
       <c r="C116" s="5">
         <v>-1.0953081000000111</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2199700543166436</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1063.8242702</v>
       </c>
       <c r="C117" s="5">
         <v>-6.4215503999998873</v>
       </c>
       <c r="D117" s="5">
         <v>-6.967167665727092</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1062.0172388000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.8070313999999144</v>
       </c>
       <c r="D118" s="5">
         <v>-2.0194063939567686</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1060.5755984</v>
       </c>
       <c r="C119" s="5">
         <v>-1.4416404000000966</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6168389125537974</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1062.8264964</v>
       </c>
       <c r="C120" s="5">
         <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
         <v>2.5767432295263459</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1062.6523629000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.17413349999992533</v>
       </c>
       <c r="D121" s="5">
         <v>-0.19643093701771086</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1062.1423503000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.51001259999998183</v>
       </c>
       <c r="D122" s="5">
         <v>-0.57441379221737643</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.81245869999997922</v>
       </c>
       <c r="D123" s="5">
         <v>0.92178097892632316</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1064.0811878</v>
       </c>
       <c r="C124" s="5">
         <v>1.126378799999884</v>
       </c>
       <c r="D124" s="5">
         <v>1.279038502728036</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1066.1932981</v>
       </c>
       <c r="C125" s="5">
         <v>2.1121103000000403</v>
       </c>
       <c r="D125" s="5">
         <v>2.4080736026364402</v>
       </c>
       <c r="E125" s="5">
         <v>-1.2230610317325974</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1068.2455338</v>
       </c>
       <c r="C126" s="5">
         <v>2.0522356999999829</v>
       </c>
       <c r="D126" s="5">
         <v>2.3344004630928783</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1070.1370789</v>
       </c>
       <c r="C127" s="5">
         <v>1.8915451000000303</v>
       </c>
       <c r="D127" s="5">
         <v>2.1456592567084432</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1071.9284239000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.7913450000000921</v>
       </c>
       <c r="D128" s="5">
         <v>2.0273249775558222</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1070.7465654</v>
       </c>
       <c r="C129" s="5">
         <v>-1.1818585000000894</v>
       </c>
       <c r="D129" s="5">
         <v>-1.315070564835441</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1071.4986999</v>
       </c>
       <c r="C130" s="5">
         <v>0.75213450000001103</v>
       </c>
       <c r="D130" s="5">
         <v>0.8461914119102909</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.0051911000000473</v>
       </c>
       <c r="D131" s="5">
         <v>2.2689256819356629</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1071.4037504</v>
       </c>
       <c r="C132" s="5">
         <v>-2.1001406000000316</v>
       </c>
       <c r="D132" s="5">
         <v>-2.3225142295542844</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1070.7783096000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.62544079999997848</v>
       </c>
       <c r="D133" s="5">
         <v>-0.69826518838510543</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1071.0801799000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.30187030000001869</v>
       </c>
       <c r="D134" s="5">
         <v>0.33882509569380659</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1070.3777977</v>
       </c>
       <c r="C135" s="5">
         <v>-0.70238220000010188</v>
       </c>
       <c r="D135" s="5">
         <v>-0.78409191346093809</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1071.1209125</v>
       </c>
       <c r="C136" s="5">
         <v>0.74311480000005758</v>
       </c>
       <c r="D136" s="5">
         <v>0.8362941255026346</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1069.8959781000001</v>
       </c>
       <c r="C137" s="5">
         <v>-1.2249343999999383</v>
       </c>
       <c r="D137" s="5">
         <v>-1.363721781103433</v>
       </c>
       <c r="E137" s="5">
         <v>0.34728036713402854</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1065.0166294999999</v>
       </c>
       <c r="C138" s="5">
         <v>-4.8793486000001849</v>
       </c>
       <c r="D138" s="5">
         <v>-5.3374914385392547</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1061.4791204999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
         <v>-3.9138477021696816</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1056.2600797</v>
       </c>
       <c r="C140" s="5">
         <v>-5.2190407999999024</v>
       </c>
       <c r="D140" s="5">
         <v>-5.7431492473381311</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
         <v>-6.3019716999999673</v>
       </c>
       <c r="D141" s="5">
         <v>-6.929239438256718</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1042.5733468000001</v>
       </c>
       <c r="C142" s="5">
         <v>-7.3847611999999572</v>
       </c>
       <c r="D142" s="5">
         <v>-8.121106255887744</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1035.2571571000001</v>
       </c>
       <c r="C143" s="5">
         <v>-7.3161896999999954</v>
       </c>
       <c r="D143" s="5">
         <v>-8.1033917651694978</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1025.4258483000001</v>
       </c>
       <c r="C144" s="5">
         <v>-9.831308799999988</v>
       </c>
       <c r="D144" s="5">
         <v>-10.819022428817926</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1020.8059521</v>
       </c>
       <c r="C145" s="5">
         <v>-4.6198962000000847</v>
       </c>
       <c r="D145" s="5">
         <v>-5.2744368379185396</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1010.7518987</v>
       </c>
       <c r="C146" s="5">
         <v>-10.054053400000043</v>
       </c>
       <c r="D146" s="5">
         <v>-11.199284306218882</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1001.6214363</v>
       </c>
       <c r="C147" s="5">
         <v>-9.1304623999999421</v>
       </c>
       <c r="D147" s="5">
         <v>-10.317328482299137</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>991.98582819000001</v>
       </c>
       <c r="C148" s="5">
         <v>-9.635608110000021</v>
       </c>
       <c r="D148" s="5">
         <v>-10.952386224976451</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>983.78771285000005</v>
       </c>
       <c r="C149" s="5">
         <v>-8.1981153399999585</v>
       </c>
       <c r="D149" s="5">
         <v>-9.4786304348526311</v>
       </c>
       <c r="E149" s="5">
         <v>-8.0482838530636762</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>977.64647241</v>
       </c>
       <c r="C150" s="5">
         <v>-6.1412404400000469</v>
       </c>
       <c r="D150" s="5">
         <v>-7.23902134552461</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>970.24848028999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.3979921200000263</v>
       </c>
       <c r="D151" s="5">
         <v>-8.7120187362734196</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
         <v>-4.9454325899999958</v>
       </c>
       <c r="D152" s="5">
         <v>-5.9479048966522674</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>960.77850336999995</v>
       </c>
       <c r="C153" s="5">
         <v>-4.5245443300000261</v>
       </c>
       <c r="D153" s="5">
         <v>-5.4818523432055173</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
         <v>-4.0514344700000038</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9444650021482577</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>952.64645184999995</v>
       </c>
       <c r="C155" s="5">
         <v>-4.0806170500000007</v>
       </c>
       <c r="D155" s="5">
         <v>-4.9998457711296744</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>949.28507719000004</v>
       </c>
       <c r="C156" s="5">
         <v>-3.3613746599999104</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1529403300112566</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>946.69677132000004</v>
       </c>
       <c r="C157" s="5">
         <v>-2.5883058699999992</v>
       </c>
       <c r="D157" s="5">
         <v>-3.2232783513731378</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>939.67191993999995</v>
       </c>
       <c r="C158" s="5">
         <v>-7.0248513800000865</v>
       </c>
       <c r="D158" s="5">
         <v>-8.5498888781779812</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>934.12759777999997</v>
       </c>
       <c r="C159" s="5">
         <v>-5.5443221599999788</v>
       </c>
       <c r="D159" s="5">
         <v>-6.8550214317618092</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>929.59291368000004</v>
       </c>
       <c r="C160" s="5">
         <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
         <v>-5.6723061764872522</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>925.31754013</v>
       </c>
       <c r="C161" s="5">
         <v>-4.2753735500000403</v>
       </c>
       <c r="D161" s="5">
         <v>-5.3815383710749565</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9433729407550651</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
         <v>-3.5299942299999429</v>
       </c>
       <c r="D162" s="5">
         <v>-4.4830386006648233</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>917.83210224000004</v>
       </c>
       <c r="C163" s="5">
         <v>-3.9554436600000145</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0294640139404549</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>911.38341059000004</v>
       </c>
       <c r="C164" s="5">
         <v>-6.4486916500000007</v>
       </c>
       <c r="D164" s="5">
         <v>-8.1129082470676632</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>910.32086956000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.062541030000034</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3900900940141181</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>905.49235427999997</v>
       </c>
       <c r="C166" s="5">
         <v>-4.8285152800000333</v>
       </c>
       <c r="D166" s="5">
         <v>-6.1825854995713581</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>900.83706361999998</v>
       </c>
       <c r="C167" s="5">
         <v>-4.6552906599999915</v>
       </c>
       <c r="D167" s="5">
         <v>-5.9979111856479195</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>897.23180099000001</v>
       </c>
       <c r="C168" s="5">
         <v>-3.6052626299999702</v>
       </c>
       <c r="D168" s="5">
         <v>-4.6982355207088267</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>895.11084863999997</v>
       </c>
       <c r="C169" s="5">
         <v>-2.1209523500000387</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8000699981114652</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>893.88109134000001</v>
       </c>
       <c r="C170" s="5">
         <v>-1.2297572999999602</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6362318394097963</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>892.73045468999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.150636650000024</v>
       </c>
       <c r="D171" s="5">
         <v>-1.533794909137276</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>891.44255095000005</v>
       </c>
       <c r="C172" s="5">
         <v>-1.2879037399999334</v>
       </c>
       <c r="D172" s="5">
         <v>-1.7175177994435242</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>890.20754521000003</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2350057400000196</v>
       </c>
       <c r="D173" s="5">
         <v>-1.6498723487396116</v>
       </c>
       <c r="E173" s="5">
         <v>-3.7943725691255481</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>891.12991312999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.92236791999994239</v>
       </c>
       <c r="D174" s="5">
         <v>1.2504622102877505</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>891.12237578999998</v>
       </c>
       <c r="C175" s="5">
         <v>-7.5373399999989488E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.0149347602417258E-2</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>890.14662735000002</v>
       </c>
       <c r="C176" s="5">
         <v>-0.97574843999996119</v>
       </c>
       <c r="D176" s="5">
         <v>-1.3060745868634593</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>891.89565646999995</v>
       </c>
       <c r="C177" s="5">
         <v>1.7490291199999319</v>
       </c>
       <c r="D177" s="5">
         <v>2.3835015927762937</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>892.10933003000002</v>
       </c>
       <c r="C178" s="5">
         <v>0.21367356000007476</v>
       </c>
       <c r="D178" s="5">
         <v>0.28786595825192052</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>891.28184352000005</v>
       </c>
       <c r="C179" s="5">
         <v>-0.82748650999997153</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1074131979936341</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>893.92890266999996</v>
       </c>
       <c r="C180" s="5">
         <v>2.6470591499999045</v>
       </c>
       <c r="D180" s="5">
         <v>3.6227315024854212</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>893.71289217000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.21601049999992483</v>
       </c>
       <c r="D181" s="5">
         <v>-0.28958497192378418</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.80649370000003</v>
       </c>
       <c r="C182" s="5">
         <v>-1.9063984699999992</v>
       </c>
       <c r="D182" s="5">
         <v>-2.5299273190496407</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>895.69998450000003</v>
       </c>
       <c r="C183" s="5">
         <v>3.893490799999995</v>
       </c>
       <c r="D183" s="5">
         <v>5.36666548263387</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>895.70950221999999</v>
       </c>
       <c r="C184" s="5">
         <v>9.5177199999625373E-3</v>
       </c>
       <c r="D184" s="5">
         <v>1.2751961276102897E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>895.73011952000002</v>
       </c>
       <c r="C185" s="5">
         <v>2.0617300000026262E-2</v>
       </c>
       <c r="D185" s="5">
         <v>2.7624907755341432E-2</v>
       </c>
       <c r="E185" s="5">
         <v>0.62036929923989792</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>893.84963872000003</v>
       </c>
       <c r="C186" s="5">
         <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
         <v>-2.4903735856537046</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>894.19526638000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.34562765999999101</v>
       </c>
       <c r="D187" s="5">
         <v>0.4649958655981612</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>895.58937822999997</v>
       </c>
       <c r="C188" s="5">
         <v>1.3941118499999448</v>
       </c>
       <c r="D188" s="5">
         <v>1.8870086911940476</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>895.03211175000001</v>
       </c>
       <c r="C189" s="5">
         <v>-0.55726647999995294</v>
       </c>
       <c r="D189" s="5">
         <v>-0.74413116097057364</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>895.28241973000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.25030798000000232</v>
       </c>
       <c r="D190" s="5">
         <v>0.33611310316450371</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>897.95780549000006</v>
       </c>
       <c r="C191" s="5">
         <v>2.6753857600000401</v>
       </c>
       <c r="D191" s="5">
         <v>3.6455070556942193</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>901.17812173000004</v>
       </c>
       <c r="C192" s="5">
         <v>3.2203162399999883</v>
       </c>
       <c r="D192" s="5">
         <v>4.3894277325370545</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>900.94364461999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.23447711000005711</v>
       </c>
       <c r="D193" s="5">
         <v>-0.31178101001266834</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>901.50939824</v>
       </c>
       <c r="C194" s="5">
         <v>0.56575362000000951</v>
       </c>
       <c r="D194" s="5">
         <v>0.75615610041712689</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>902.98935309000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.4799548500000128</v>
       </c>
       <c r="D195" s="5">
         <v>1.9878538762335474</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>906.61419660000001</v>
       </c>
       <c r="C196" s="5">
         <v>3.6248435100000052</v>
       </c>
       <c r="D196" s="5">
         <v>4.9249154701388465</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>909.12465794000002</v>
       </c>
       <c r="C197" s="5">
         <v>2.5104613400000062</v>
       </c>
       <c r="D197" s="5">
         <v>3.3739382112659699</v>
       </c>
       <c r="E197" s="5">
         <v>1.4953765791841267</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>913.61243310999998</v>
       </c>
       <c r="C198" s="5">
         <v>4.4877751699999635</v>
       </c>
       <c r="D198" s="5">
         <v>6.0871463874166754</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>915.59734186000003</v>
       </c>
       <c r="C199" s="5">
         <v>1.9849087500000451</v>
       </c>
       <c r="D199" s="5">
         <v>2.638492414679261</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>919.31758925999998</v>
       </c>
       <c r="C200" s="5">
         <v>3.7202473999999484</v>
       </c>
       <c r="D200" s="5">
         <v>4.9862821226491771</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>922.56703600000003</v>
       </c>
       <c r="C201" s="5">
         <v>3.2494467400000531</v>
       </c>
       <c r="D201" s="5">
         <v>4.3249920448779289</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>926.58144633999996</v>
       </c>
       <c r="C202" s="5">
         <v>4.0144103399999267</v>
       </c>
       <c r="D202" s="5">
         <v>5.3484141058211865</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>930.79175354999995</v>
       </c>
       <c r="C203" s="5">
         <v>4.2103072099999963</v>
       </c>
       <c r="D203" s="5">
         <v>5.5910543855679729</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>929.55330271000003</v>
       </c>
       <c r="C204" s="5">
         <v>-1.2384508399999277</v>
       </c>
       <c r="D204" s="5">
         <v>-1.5850093206863036</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>931.36106823</v>
       </c>
       <c r="C205" s="5">
         <v>1.8077655199999754</v>
       </c>
       <c r="D205" s="5">
         <v>2.358846140409554</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>932.93231295999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.5712447299999894</v>
       </c>
       <c r="D206" s="5">
         <v>2.0433400974779747</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>932.11927710999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.81303585000000567</v>
       </c>
       <c r="D207" s="5">
         <v>-1.040783075123719</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>933.88499964000005</v>
       </c>
       <c r="C208" s="5">
         <v>1.7657225300000619</v>
       </c>
       <c r="D208" s="5">
         <v>2.2970052501139149</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>934.90380198000003</v>
       </c>
       <c r="C209" s="5">
         <v>1.0188023399999793</v>
       </c>
       <c r="D209" s="5">
         <v>1.3169984105767307</v>
       </c>
       <c r="E209" s="5">
         <v>2.8356005763184644</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>934.61514534000003</v>
       </c>
       <c r="C210" s="5">
         <v>-0.28865663999999924</v>
       </c>
       <c r="D210" s="5">
         <v>-0.36987800433799789</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>936.01283856999999</v>
       </c>
       <c r="C211" s="5">
         <v>1.3976932299999589</v>
       </c>
       <c r="D211" s="5">
         <v>1.8094039057038103</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>937.00525014000004</v>
       </c>
       <c r="C212" s="5">
         <v>0.99241157000005842</v>
       </c>
       <c r="D212" s="5">
         <v>1.2797506756289101</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>938.90837942999997</v>
       </c>
       <c r="C213" s="5">
         <v>1.9031292899999244</v>
       </c>
       <c r="D213" s="5">
         <v>2.4647037003723504</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>939.22281238000005</v>
       </c>
       <c r="C214" s="5">
         <v>0.3144329500000822</v>
       </c>
       <c r="D214" s="5">
         <v>0.40261149214328995</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>942.40899822999995</v>
       </c>
       <c r="C215" s="5">
         <v>3.1861858499999016</v>
       </c>
       <c r="D215" s="5">
         <v>4.1476562039783893</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>939.37000766000006</v>
       </c>
       <c r="C216" s="5">
         <v>-3.0389905699998963</v>
       </c>
       <c r="D216" s="5">
         <v>-3.8017462903109922</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>938.34008645999995</v>
       </c>
       <c r="C217" s="5">
         <v>-1.0299212000001035</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.3077699655616226</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3077699655616337</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>937.28712027999995</v>
       </c>
       <c r="C218" s="5">
         <v>-1.0529661799999985</v>
       </c>
       <c r="D218" s="5">
         <v>-1.3383100705788187</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>936.74346478999996</v>
       </c>
       <c r="C219" s="5">
         <v>-0.54365548999999191</v>
       </c>
       <c r="D219" s="5">
         <v>-0.69382088851482893</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>935.50528179000003</v>
       </c>
       <c r="C220" s="5">
         <v>-1.2381829999999354</v>
       </c>
       <c r="D220" s="5">
         <v>-1.5746737349756068</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>935.58251722</v>
       </c>
       <c r="C221" s="5">
         <v>7.7235429999973348E-2</v>
       </c>
       <c r="D221" s="5">
         <v>9.9117145277394236E-2</v>
       </c>
       <c r="E221" s="5">
         <v>7.2597334459700846E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>934.79234979</v>
       </c>
       <c r="C222" s="5">
         <v>-0.79016742999999678</v>
       </c>
       <c r="D222" s="5">
         <v>-1.0087926395739633</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>935.49129049999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.69894070999998803</v>
       </c>
       <c r="D223" s="5">
         <v>0.90093440771044087</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>933.64711046000002</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8441800399999693</v>
       </c>
       <c r="D224" s="5">
         <v>-2.340137843437895</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>932.81276897999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.83434148000003461</v>
       </c>
       <c r="D225" s="5">
         <v>-1.0671092375791336</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>933.47531301000004</v>
       </c>
       <c r="C226" s="5">
         <v>0.66254403000004913</v>
       </c>
       <c r="D226" s="5">
         <v>0.85565513955563333</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>932.45359117999999</v>
       </c>
       <c r="C227" s="5">
         <v>-1.0217218300000468</v>
       </c>
       <c r="D227" s="5">
         <v>-1.3055644754561668</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>930.08709035000004</v>
       </c>
       <c r="C228" s="5">
         <v>-2.3665008299999499</v>
       </c>
       <c r="D228" s="5">
         <v>-3.0033610116200093</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>927.95147134000001</v>
       </c>
       <c r="C229" s="5">
         <v>-2.1356190100000276</v>
       </c>
       <c r="D229" s="5">
         <v>-2.7208471674840862</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>923.65019855000003</v>
       </c>
       <c r="C230" s="5">
         <v>-4.3012727899999845</v>
       </c>
       <c r="D230" s="5">
         <v>-5.4226462048595936</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>920.38644683999996</v>
       </c>
       <c r="C231" s="5">
         <v>-3.263751710000065</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1587999673644571</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>916.15062982999996</v>
       </c>
       <c r="C232" s="5">
         <v>-4.2358170100000052</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3849907819203402</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>907.9104701</v>
       </c>
       <c r="C233" s="5">
         <v>-8.2401597299999594</v>
       </c>
       <c r="D233" s="5">
         <v>-10.274956134603864</v>
       </c>
       <c r="E233" s="5">
         <v>-2.9577345248204323</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>896.22161017999997</v>
       </c>
       <c r="C234" s="5">
         <v>-11.688859920000027</v>
       </c>
       <c r="D234" s="5">
         <v>-14.401008815725834</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>883.41937098999995</v>
       </c>
       <c r="C235" s="5">
         <v>-12.802239190000023</v>
       </c>
       <c r="D235" s="5">
         <v>-15.85698387177057</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>869.97450150999998</v>
       </c>
       <c r="C236" s="5">
         <v>-13.444869479999966</v>
       </c>
       <c r="D236" s="5">
         <v>-16.809205636971491</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>855.35802611999998</v>
       </c>
       <c r="C237" s="5">
         <v>-14.616475390000005</v>
       </c>
       <c r="D237" s="5">
         <v>-18.398727343876953</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>846.41198173999999</v>
       </c>
       <c r="C238" s="5">
         <v>-8.9460443799999894</v>
       </c>
       <c r="D238" s="5">
         <v>-11.853228066597143</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>834.79171602999998</v>
       </c>
       <c r="C239" s="5">
         <v>-11.620265710000012</v>
       </c>
       <c r="D239" s="5">
         <v>-15.285853825534234</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>824.61032176000003</v>
       </c>
       <c r="C240" s="5">
         <v>-10.181394269999942</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.692680112519007</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.692680112519017</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>823.12562151999998</v>
       </c>
       <c r="C241" s="5">
         <v>-1.484700240000052</v>
       </c>
       <c r="D241" s="5">
         <v>-2.1393168246483851</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>820.6418774</v>
       </c>
       <c r="C242" s="5">
         <v>-2.483744119999983</v>
       </c>
       <c r="D242" s="5">
         <v>-3.5614525486580395</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>815.95609692999994</v>
       </c>
       <c r="C243" s="5">
         <v>-4.6857804700000543</v>
       </c>
       <c r="D243" s="5">
         <v>-6.640740300064274</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>811.7987961</v>
       </c>
       <c r="C244" s="5">
         <v>-4.1573008299999401</v>
       </c>
       <c r="D244" s="5">
         <v>-5.9455533746572531</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>810.20579280000004</v>
       </c>
       <c r="C245" s="5">
         <v>-1.5930032999999639</v>
       </c>
       <c r="D245" s="5">
         <v>-2.3295266232154055</v>
       </c>
       <c r="E245" s="5">
         <v>-10.761488111183304</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>812.60299520000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.3972023999999692</v>
       </c>
       <c r="D246" s="5">
         <v>3.6088605710037802</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>810.59624341000006</v>
       </c>
       <c r="C247" s="5">
         <v>-2.006751789999953</v>
       </c>
       <c r="D247" s="5">
         <v>-2.9235210838492676</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>812.41915325000002</v>
       </c>
       <c r="C248" s="5">
         <v>1.8229098399999657</v>
       </c>
       <c r="D248" s="5">
         <v>2.7322505593791346</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>811.18541541000002</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2337378400000034</v>
       </c>
       <c r="D249" s="5">
         <v>-1.8071734807845963</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>813.18781865999995</v>
       </c>
       <c r="C250" s="5">
         <v>2.0024032499999294</v>
       </c>
       <c r="D250" s="5">
         <v>3.0027377326355298</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>813.19858859999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.0769940000045608E-2</v>
       </c>
       <c r="D251" s="5">
         <v>1.5894076567390947E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>814.19942408999998</v>
       </c>
       <c r="C252" s="5">
         <v>1.0008354899999858</v>
       </c>
       <c r="D252" s="5">
         <v>1.4869254759540373</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>815.56758628</v>
       </c>
       <c r="C253" s="5">
         <v>1.3681621900000209</v>
       </c>
       <c r="D253" s="5">
         <v>2.0351936899553058</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>816.22014692000005</v>
       </c>
       <c r="C254" s="5">
         <v>0.65256064000004699</v>
       </c>
       <c r="D254" s="5">
         <v>0.96439347495020922</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>818.86930935999999</v>
       </c>
       <c r="C255" s="5">
         <v>2.6491624399999409</v>
       </c>
       <c r="D255" s="5">
         <v>3.9650599437111911</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>820.57962988999998</v>
       </c>
       <c r="C256" s="5">
         <v>1.71032052999999</v>
       </c>
       <c r="D256" s="5">
         <v>2.5353573561071707</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>821.98405491999995</v>
       </c>
       <c r="C257" s="5">
         <v>1.4044250299999703</v>
       </c>
       <c r="D257" s="5">
         <v>2.0732481138046266</v>
       </c>
       <c r="E257" s="5">
         <v>1.4537370905847613</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>824.22096570999997</v>
       </c>
       <c r="C258" s="5">
         <v>2.2369107900000245</v>
       </c>
       <c r="D258" s="5">
         <v>3.3149507708638559</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>825.76090297999997</v>
       </c>
       <c r="C259" s="5">
         <v>1.5399372699999958</v>
       </c>
       <c r="D259" s="5">
         <v>2.2652089035007927</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>829.58286052000005</v>
       </c>
       <c r="C260" s="5">
         <v>3.8219575400000849</v>
       </c>
       <c r="D260" s="5">
         <v>5.6976787880205437</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>833.27573875999997</v>
       </c>
       <c r="C261" s="5">
         <v>3.6928782399999136</v>
       </c>
       <c r="D261" s="5">
         <v>5.4745298447274271</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>835.60672093999995</v>
       </c>
       <c r="C262" s="5">
         <v>2.3309821799999781</v>
       </c>
       <c r="D262" s="5">
         <v>3.408977885664477</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>838.71440287999997</v>
       </c>
       <c r="C263" s="5">
         <v>3.1076819400000204</v>
       </c>
       <c r="D263" s="5">
         <v>4.5553160610822374</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>842.32044781000002</v>
       </c>
       <c r="C264" s="5">
         <v>3.6060449300000528</v>
       </c>
       <c r="D264" s="5">
         <v>5.2831597306716827</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>844.34037673</v>
       </c>
       <c r="C265" s="5">
         <v>2.0199289199999839</v>
       </c>
       <c r="D265" s="5">
         <v>2.9159227463614545</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>847.11049653999999</v>
       </c>
       <c r="C266" s="5">
         <v>2.7701198099999829</v>
       </c>
       <c r="D266" s="5">
         <v>4.0087943830375838</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>848.71376841999995</v>
       </c>
       <c r="C267" s="5">
         <v>1.6032718799999657</v>
       </c>
       <c r="D267" s="5">
         <v>2.2949547403863013</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>850.85352623000006</v>
       </c>
       <c r="C268" s="5">
         <v>2.1397578100001056</v>
       </c>
       <c r="D268" s="5">
         <v>3.067719026609983</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>853.11608617000002</v>
       </c>
       <c r="C269" s="5">
         <v>2.2625599399999601</v>
       </c>
       <c r="D269" s="5">
         <v>3.2380838392937594</v>
       </c>
       <c r="E269" s="5">
         <v>3.787425201700545</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>857.57585764999999</v>
       </c>
       <c r="C270" s="5">
         <v>4.4597714799999721</v>
       </c>
       <c r="D270" s="5">
         <v>6.4566961794953803</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>860.02431584999999</v>
       </c>
       <c r="C271" s="5">
         <v>2.4484582000000046</v>
       </c>
       <c r="D271" s="5">
         <v>3.4804262830512078</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>863.04769542999998</v>
       </c>
       <c r="C272" s="5">
         <v>3.0233795799999825</v>
       </c>
       <c r="D272" s="5">
         <v>4.3010790597239446</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>866.50242199000002</v>
       </c>
       <c r="C273" s="5">
         <v>3.4547265600000401</v>
       </c>
       <c r="D273" s="5">
         <v>4.9107048886641858</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>866.52167140999995</v>
       </c>
       <c r="C274" s="5">
         <v>1.9249419999937345E-2</v>
       </c>
       <c r="D274" s="5">
         <v>2.6661352540369165E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>869.19369642000004</v>
       </c>
       <c r="C275" s="5">
         <v>2.672025010000084</v>
       </c>
       <c r="D275" s="5">
         <v>3.763753148929494</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>871.78014756000005</v>
       </c>
       <c r="C276" s="5">
         <v>2.5864511400000083</v>
       </c>
       <c r="D276" s="5">
         <v>3.6298530139074803</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>872.80618957000002</v>
       </c>
       <c r="C277" s="5">
         <v>1.0260420099999692</v>
       </c>
       <c r="D277" s="5">
         <v>1.4215188663168954</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>873.45383574000005</v>
       </c>
       <c r="C278" s="5">
         <v>0.64764617000003</v>
       </c>
       <c r="D278" s="5">
         <v>0.89407596076207518</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>873.37328732000003</v>
       </c>
       <c r="C279" s="5">
         <v>-8.0548420000013721E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.11060583864367368</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>873.57703621999997</v>
       </c>
       <c r="C280" s="5">
         <v>0.20374889999993684</v>
       </c>
       <c r="D280" s="5">
         <v>0.28030699143788418</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>873.86076711999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.28373090000002321</v>
       </c>
       <c r="D281" s="5">
         <v>0.39044747999850138</v>
       </c>
       <c r="E281" s="5">
         <v>2.4316363606659452</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>873.94353660000002</v>
       </c>
       <c r="C282" s="5">
         <v>8.2769480000024487E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.1137196427072773</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>874.40041273999998</v>
       </c>
       <c r="C283" s="5">
         <v>0.45687613999996302</v>
       </c>
       <c r="D283" s="5">
         <v>0.62913731015969976</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>874.84883987000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.44842713000002732</v>
       </c>
       <c r="D284" s="5">
         <v>0.61714628165367991</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>874.77729621000003</v>
       </c>
       <c r="C285" s="5">
         <v>-7.1543659999974807E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-9.8089845769666617E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>873.89206459000002</v>
       </c>
       <c r="C286" s="5">
         <v>-0.88523162000001321</v>
       </c>
       <c r="D286" s="5">
         <v>-1.2076050610669853</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>874.23960756999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.34754297999995742</v>
       </c>
       <c r="D287" s="5">
         <v>0.4782799053318465</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>873.13521318999994</v>
       </c>
       <c r="C288" s="5">
         <v>-1.1043943800000307</v>
       </c>
       <c r="D288" s="5">
         <v>-1.5054270954856563</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>873.61930647999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.48409329000003254</v>
       </c>
       <c r="D289" s="5">
         <v>0.66734983657115166</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>873.54097612999999</v>
       </c>
       <c r="C290" s="5">
         <v>-7.8330349999987448E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-0.10754121357816615</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>873.90456181000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.36358568000002833</v>
       </c>
       <c r="D291" s="5">
         <v>0.50060959358544377</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>875.04652600999998</v>
       </c>
       <c r="C292" s="5">
         <v>1.1419641999999612</v>
       </c>
       <c r="D292" s="5">
         <v>1.5794046195028555</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>874.32246859999998</v>
       </c>
       <c r="C293" s="5">
         <v>-0.72405741000000035</v>
       </c>
       <c r="D293" s="5">
         <v>-0.98843381565556498</v>
       </c>
       <c r="E293" s="5">
         <v>5.2834673139257049E-2</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>873.26130377000004</v>
       </c>
       <c r="C294" s="5">
         <v>-1.0611648299999388</v>
       </c>
       <c r="D294" s="5">
         <v>-1.4467565048255193</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>875.91513640000005</v>
       </c>
       <c r="C295" s="5">
         <v>2.6538326300000108</v>
       </c>
       <c r="D295" s="5">
         <v>3.7083641125176703</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>876.64060387999996</v>
       </c>
       <c r="C296" s="5">
         <v>0.72546747999990657</v>
       </c>
       <c r="D296" s="5">
         <v>0.99842734732467076</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>881.52173987000003</v>
       </c>
       <c r="C297" s="5">
         <v>4.8811359900000753</v>
       </c>
       <c r="D297" s="5">
         <v>6.8900646316446768</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>884.83156550000001</v>
       </c>
       <c r="C298" s="5">
         <v>3.3098256299999775</v>
       </c>
       <c r="D298" s="5">
         <v>4.5998256050649111</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>885.56930717</v>
       </c>
       <c r="C299" s="5">
         <v>0.73774166999999125</v>
       </c>
       <c r="D299" s="5">
         <v>1.0051189673341954</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>886.35344024999995</v>
       </c>
       <c r="C300" s="5">
         <v>0.78413307999994686</v>
       </c>
       <c r="D300" s="5">
         <v>1.0677376963616814</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>888.39446262000001</v>
       </c>
       <c r="C301" s="5">
         <v>2.0410223700000643</v>
       </c>
       <c r="D301" s="5">
         <v>2.7985286725276115</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>888.75935142000003</v>
       </c>
       <c r="C302" s="5">
         <v>0.364888800000017</v>
       </c>
       <c r="D302" s="5">
         <v>0.49398896225012479</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>893.06742972999996</v>
       </c>
       <c r="C303" s="5">
         <v>4.308078309999928</v>
       </c>
       <c r="D303" s="5">
         <v>5.9743619273872506</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>895.10713483999996</v>
       </c>
       <c r="C304" s="5">
         <v>2.0397051099999999</v>
       </c>
       <c r="D304" s="5">
         <v>2.7754094989780542</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>898.07471152000005</v>
       </c>
       <c r="C305" s="5">
         <v>2.9675766800000929</v>
       </c>
       <c r="D305" s="5">
         <v>4.0517486100673183</v>
       </c>
       <c r="E305" s="5">
         <v>2.7166456053717924</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>898.03336615000001</v>
       </c>
       <c r="C306" s="5">
         <v>-4.1345370000044568E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-5.5231354949092371E-2</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>893.18649583000001</v>
       </c>
       <c r="C307" s="5">
         <v>-4.8468703199999936</v>
       </c>
       <c r="D307" s="5">
         <v>-6.2878065489504813</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>889.59785517</v>
       </c>
       <c r="C308" s="5">
         <v>-3.58864066000001</v>
       </c>
       <c r="D308" s="5">
         <v>-4.7162269364666827</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>884.92737292000004</v>
       </c>
       <c r="C309" s="5">
         <v>-4.6704822499999636</v>
       </c>
       <c r="D309" s="5">
         <v>-6.1213527200324354</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>882.31147206000003</v>
       </c>
       <c r="C310" s="5">
         <v>-2.6159008600000107</v>
       </c>
       <c r="D310" s="5">
         <v>-3.490167015255996</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>878.67523630000005</v>
       </c>
       <c r="C311" s="5">
         <v>-3.6362357599999768</v>
       </c>
       <c r="D311" s="5">
         <v>-4.8349392283193566</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>875.33128545</v>
       </c>
       <c r="C312" s="5">
         <v>-3.3439508500000557</v>
       </c>
       <c r="D312" s="5">
         <v>-4.472421406192451</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>871.61133988999995</v>
       </c>
       <c r="C313" s="5">
         <v>-3.719945560000042</v>
       </c>
       <c r="D313" s="5">
         <v>-4.9821824448699426</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>868.19998253999995</v>
       </c>
       <c r="C314" s="5">
         <v>-3.411357350000003</v>
       </c>
       <c r="D314" s="5">
         <v>-4.5968288881430901</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>864.67438208999999</v>
       </c>
       <c r="C315" s="5">
         <v>-3.5256004499999563</v>
       </c>
       <c r="D315" s="5">
         <v>-4.7656036263558406</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>860.85481125000001</v>
       </c>
       <c r="C316" s="5">
         <v>-3.819570839999983</v>
       </c>
       <c r="D316" s="5">
         <v>-5.1739138426085018</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>857.74732841000002</v>
       </c>
       <c r="C317" s="5">
         <v>-3.1074828399999888</v>
       </c>
       <c r="D317" s="5">
         <v>-4.2467428139161267</v>
       </c>
       <c r="E317" s="5">
         <v>-4.4904263078230482</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>858.11112047999995</v>
       </c>
       <c r="C318" s="5">
         <v>0.3637920699999313</v>
       </c>
       <c r="D318" s="5">
         <v>0.51013887932618296</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>854.61799877999999</v>
       </c>
       <c r="C319" s="5">
         <v>-3.4931216999999606</v>
       </c>
       <c r="D319" s="5">
         <v>-4.7769562478506167</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>851.25654693000001</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3614518499999804</v>
       </c>
       <c r="D320" s="5">
         <v>-4.6191563314952999</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>847.78983446999996</v>
       </c>
       <c r="C321" s="5">
         <v>-3.4667124600000534</v>
       </c>
       <c r="D321" s="5">
         <v>-4.7789695357167812</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>845.23550335000004</v>
       </c>
       <c r="C322" s="5">
         <v>-2.5543311199999152</v>
       </c>
       <c r="D322" s="5">
         <v>-3.556200103728524</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>841.97055211999998</v>
       </c>
       <c r="C323" s="5">
         <v>-3.2649512300000652</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5381037032861338</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>841.89283548000003</v>
       </c>
       <c r="C324" s="5">
         <v>-7.7716639999948711E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.11070771682725189</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>840.44020806000003</v>
       </c>
       <c r="C325" s="5">
         <v>-1.4526274199999989</v>
       </c>
       <c r="D325" s="5">
         <v>-2.0509800250410382</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>840.07952090000003</v>
       </c>
       <c r="C326" s="5">
         <v>-0.36068715999999768</v>
       </c>
       <c r="D326" s="5">
         <v>-0.5137836178804478</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>838.15848875999995</v>
       </c>
       <c r="C327" s="5">
         <v>-1.9210321400000794</v>
       </c>
       <c r="D327" s="5">
         <v>-2.7098213906100899</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>837.54524117999995</v>
       </c>
       <c r="C328" s="5">
         <v>-0.61324758000000656</v>
       </c>
       <c r="D328" s="5">
         <v>-0.87446821586122381</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>838.12182070999995</v>
       </c>
       <c r="C329" s="5">
         <v>0.57657953000000361</v>
       </c>
       <c r="D329" s="5">
         <v>0.82923421685934251</v>
       </c>
       <c r="E329" s="5">
         <v>-2.2880290092397892</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>839.78805095999996</v>
       </c>
       <c r="C330" s="5">
         <v>1.6662302500000123</v>
       </c>
       <c r="D330" s="5">
         <v>2.4119222694988007</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>840.72701945999995</v>
       </c>
       <c r="C331" s="5">
         <v>0.93896849999998722</v>
       </c>
       <c r="D331" s="5">
         <v>1.3500039444038325</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>843.33442006999996</v>
       </c>
       <c r="C332" s="5">
         <v>2.6074006100000133</v>
       </c>
       <c r="D332" s="5">
         <v>3.7857796417115619</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>845.28108236000003</v>
       </c>
       <c r="C333" s="5">
         <v>1.946662290000063</v>
       </c>
       <c r="D333" s="5">
         <v>2.8053888732840537</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>846.80985482000006</v>
       </c>
       <c r="C334" s="5">
         <v>1.5287724600000274</v>
       </c>
       <c r="D334" s="5">
         <v>2.1920352994595271</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>850.33771956999999</v>
       </c>
       <c r="C335" s="5">
         <v>3.5278647499999352</v>
       </c>
       <c r="D335" s="5">
         <v>5.1154337816213369</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>851.30872053999997</v>
       </c>
       <c r="C336" s="5">
         <v>0.97100096999997731</v>
       </c>
       <c r="D336" s="5">
         <v>1.3789192853071786</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>853.74999323999998</v>
       </c>
       <c r="C337" s="5">
         <v>2.4412727000000132</v>
       </c>
       <c r="D337" s="5">
         <v>3.4960018032813123</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>854.70990618999997</v>
       </c>
       <c r="C338" s="5">
         <v>0.959912949999989</v>
       </c>
       <c r="D338" s="5">
         <v>1.3575936079313067</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>856.63274636999995</v>
       </c>
       <c r="C339" s="5">
         <v>1.9228401799999801</v>
       </c>
       <c r="D339" s="5">
         <v>2.7332943550848698</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>858.44068338</v>
       </c>
       <c r="C340" s="5">
         <v>1.807937010000046</v>
       </c>
       <c r="D340" s="5">
         <v>2.5622250830728444</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>861.55403636000005</v>
       </c>
       <c r="C341" s="5">
         <v>3.1133529800000588</v>
       </c>
       <c r="D341" s="5">
         <v>4.439974680769776</v>
       </c>
       <c r="E341" s="5">
         <v>2.7958006904234889</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>861.92905771999995</v>
       </c>
       <c r="C342" s="5">
         <v>0.3750213599998915</v>
       </c>
       <c r="D342" s="5">
         <v>0.5235940741169065</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>868.04894536999996</v>
       </c>
       <c r="C343" s="5">
         <v>6.1198876500000097</v>
       </c>
       <c r="D343" s="5">
         <v>8.8609952192999266</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>871.22731424999995</v>
       </c>
       <c r="C344" s="5">
         <v>3.1783688799999936</v>
       </c>
       <c r="D344" s="5">
         <v>4.4833833656217958</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>874.07500728000002</v>
       </c>
       <c r="C345" s="5">
         <v>2.8476930300000731</v>
       </c>
       <c r="D345" s="5">
         <v>3.9936058497967553</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>877.56022860999997</v>
       </c>
       <c r="C346" s="5">
         <v>3.4852213299999448</v>
       </c>
       <c r="D346" s="5">
         <v>4.8911293593891125</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>881.44662643000004</v>
       </c>
       <c r="C347" s="5">
         <v>3.8863978200000702</v>
       </c>
       <c r="D347" s="5">
         <v>5.4457421497807523</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>884.63579478999998</v>
       </c>
       <c r="C348" s="5">
         <v>3.1891683599999396</v>
       </c>
       <c r="D348" s="5">
         <v>4.4291777521237252</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>887.81792036000002</v>
       </c>
       <c r="C349" s="5">
         <v>3.1821255700000393</v>
       </c>
       <c r="D349" s="5">
         <v>4.402953573763857</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>890.12577632</v>
       </c>
       <c r="C350" s="5">
         <v>2.3078559599999835</v>
       </c>
       <c r="D350" s="5">
         <v>3.16435039306453</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>893.81270368000003</v>
       </c>
       <c r="C351" s="5">
         <v>3.686927360000027</v>
       </c>
       <c r="D351" s="5">
         <v>5.085245925517512</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>896.86642212000004</v>
       </c>
       <c r="C352" s="5">
         <v>3.0537184400000115</v>
       </c>
       <c r="D352" s="5">
         <v>4.1777326642933543</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>897.66030908000005</v>
       </c>
       <c r="C353" s="5">
         <v>0.79388696000000891</v>
       </c>
       <c r="D353" s="5">
         <v>1.0674009753784519</v>
       </c>
       <c r="E353" s="5">
         <v>4.1908308935033611</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>897.43518309000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.22512599000003775</v>
       </c>
       <c r="D354" s="5">
         <v>-0.3005355834525103</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>900.07431076</v>
       </c>
       <c r="C355" s="5">
         <v>2.6391276699999935</v>
       </c>
       <c r="D355" s="5">
         <v>3.5865333945320099</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>901.35964247000004</v>
       </c>
       <c r="C356" s="5">
         <v>1.2853317100000368</v>
       </c>
       <c r="D356" s="5">
         <v>1.7271575463891686</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>903.18245753999997</v>
       </c>
       <c r="C357" s="5">
         <v>1.8228150699999333</v>
       </c>
       <c r="D357" s="5">
         <v>2.4539286126298743</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>904.48197084000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.2995133000000578</v>
       </c>
       <c r="D358" s="5">
         <v>1.7403081105485052</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>906.35548878999998</v>
       </c>
       <c r="C359" s="5">
         <v>1.8735179499999504</v>
       </c>
       <c r="D359" s="5">
         <v>2.5141597563835605</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>907.42495778</v>
       </c>
       <c r="C360" s="5">
         <v>1.0694689900000185</v>
       </c>
       <c r="D360" s="5">
         <v>1.4251851918427372</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>908.72313417999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.2981763999999885</v>
       </c>
       <c r="D361" s="5">
         <v>1.7303114398236286</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>908.61125621999997</v>
       </c>
       <c r="C362" s="5">
         <v>-0.11187796000001526</v>
       </c>
       <c r="D362" s="5">
         <v>-0.14763867716340862</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>903.92307366</v>
       </c>
       <c r="C363" s="5">
         <v>-4.6881825599999729</v>
       </c>
       <c r="D363" s="5">
         <v>-6.0189449653003546</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>908.37753263000002</v>
       </c>
       <c r="C364" s="5">
         <v>4.4544589700000188</v>
       </c>
       <c r="D364" s="5">
         <v>6.0764409334476577</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>907.43665432</v>
       </c>
       <c r="C365" s="5">
         <v>-0.94087831000001643</v>
       </c>
       <c r="D365" s="5">
         <v>-1.2358783768692039</v>
       </c>
       <c r="E365" s="5">
         <v>1.0890918470060962</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>909.00981141</v>
       </c>
       <c r="C366" s="5">
         <v>1.5731570899999952</v>
       </c>
       <c r="D366" s="5">
         <v>2.1003040753418301</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>908.30177838999998</v>
       </c>
       <c r="C367" s="5">
         <v>-0.70803302000001622</v>
       </c>
       <c r="D367" s="5">
         <v>-0.93069316342917485</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>906.32796666000002</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9738117299999658</v>
       </c>
       <c r="D368" s="5">
         <v>-2.5767527342154262</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>852.40739240000005</v>
       </c>
       <c r="C369" s="5">
         <v>-53.920574259999967</v>
       </c>
       <c r="D369" s="5">
         <v>-52.099294067307845</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>853.77567594000004</v>
       </c>
       <c r="C370" s="5">
         <v>1.3682835399999931</v>
       </c>
       <c r="D370" s="5">
         <v>1.9433361701339802</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>855.45869722999998</v>
       </c>
       <c r="C371" s="5">
         <v>1.6830212899999424</v>
       </c>
       <c r="D371" s="5">
         <v>2.3913386884208077</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>848.96897633000003</v>
       </c>
       <c r="C372" s="5">
         <v>-6.4897208999999521</v>
       </c>
       <c r="D372" s="5">
         <v>-8.7331019152996241</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>850.30229721000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.3333208799999738</v>
       </c>
       <c r="D373" s="5">
         <v>1.9009859435662468</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>851.70799342999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4056962199999816</v>
       </c>
       <c r="D374" s="5">
         <v>2.0019442101350204</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>854.00282501000004</v>
       </c>
       <c r="C375" s="5">
         <v>2.2948315800000501</v>
       </c>
       <c r="D375" s="5">
         <v>3.2816124328207907</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>855.34685606999994</v>
       </c>
       <c r="C376" s="5">
         <v>1.3440310599999066</v>
       </c>
       <c r="D376" s="5">
         <v>1.9049952698273032</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>858.17018467000003</v>
       </c>
       <c r="C377" s="5">
         <v>2.8233286000000817</v>
       </c>
       <c r="D377" s="5">
         <v>4.0336655084334705</v>
       </c>
       <c r="E377" s="5">
         <v>-5.4291910532221603</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>860.47151272999997</v>
       </c>
       <c r="C378" s="5">
         <v>2.3013280599999462</v>
       </c>
       <c r="D378" s="5">
         <v>3.2658920756155396</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>859.40053642999999</v>
       </c>
       <c r="C379" s="5">
         <v>-1.0709762999999839</v>
       </c>
       <c r="D379" s="5">
         <v>-1.4833847246545906</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>865.33534440000005</v>
       </c>
       <c r="C380" s="5">
         <v>5.9348079700000653</v>
       </c>
       <c r="D380" s="5">
         <v>8.6090131299275008</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>863.62248731</v>
       </c>
       <c r="C381" s="5">
         <v>-1.7128570900000568</v>
       </c>
       <c r="D381" s="5">
         <v>-2.3496076010248945</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>864.84324859000003</v>
       </c>
       <c r="C382" s="5">
         <v>1.2207612800000334</v>
       </c>
       <c r="D382" s="5">
         <v>1.7094926117042775</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>868.10728568000002</v>
       </c>
       <c r="C383" s="5">
         <v>3.264037089999988</v>
       </c>
       <c r="D383" s="5">
         <v>4.6241686031608609</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>873.71142315999998</v>
       </c>
       <c r="C384" s="5">
         <v>5.604137479999963</v>
       </c>
       <c r="D384" s="5">
         <v>8.0277555301119463</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>877.20201698999995</v>
       </c>
       <c r="C385" s="5">
         <v>3.4905938299999661</v>
       </c>
       <c r="D385" s="5">
         <v>4.9009190412549808</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>877.76862161999998</v>
       </c>
       <c r="C386" s="5">
         <v>0.56660463000002892</v>
       </c>
       <c r="D386" s="5">
         <v>0.77786671396782303</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>887.42711153000005</v>
       </c>
       <c r="C387" s="5">
         <v>9.6584899100000712</v>
       </c>
       <c r="D387" s="5">
         <v>14.033299598756543</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>892.19286924999994</v>
       </c>
       <c r="C388" s="5">
         <v>4.7657577199998968</v>
       </c>
       <c r="D388" s="5">
         <v>6.6381650309874196</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>897.50425175999999</v>
       </c>
       <c r="C389" s="5">
         <v>5.311382510000044</v>
       </c>
       <c r="D389" s="5">
         <v>7.3824235052817544</v>
       </c>
       <c r="E389" s="5">
         <v>4.5834809683029665</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>897.49480796</v>
       </c>
       <c r="C390" s="5">
         <v>-9.4437999999854583E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-1.262601726521595E-2</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>905.34520727999995</v>
       </c>
       <c r="C391" s="5">
         <v>7.8503993199999513</v>
       </c>
       <c r="D391" s="5">
         <v>11.016401048846314</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>910.93238108000003</v>
       </c>
       <c r="C392" s="5">
         <v>5.5871738000000732</v>
       </c>
       <c r="D392" s="5">
         <v>7.6621878801976573</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>919.50621858</v>
       </c>
       <c r="C393" s="5">
         <v>8.5738374999999678</v>
       </c>
       <c r="D393" s="5">
         <v>11.898010453767217</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>922.74935764999998</v>
       </c>
       <c r="C394" s="5">
         <v>3.2431390699999838</v>
       </c>
       <c r="D394" s="5">
         <v>4.3155302906612292</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>925.35938639000005</v>
       </c>
       <c r="C395" s="5">
         <v>2.6100287400000752</v>
       </c>
       <c r="D395" s="5">
         <v>3.4475469172418061</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>933.63555540000004</v>
       </c>
       <c r="C396" s="5">
         <v>8.2761690099999896</v>
       </c>
       <c r="D396" s="5">
         <v>11.2764788257393</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>938.00081710999996</v>
       </c>
       <c r="C397" s="5">
         <v>4.3652617099999134</v>
       </c>
       <c r="D397" s="5">
         <v>5.7572162366149815</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>942.24438124999995</v>
       </c>
       <c r="C398" s="5">
         <v>4.2435641399999895</v>
       </c>
       <c r="D398" s="5">
         <v>5.5660024137227815</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>944.69207926000001</v>
       </c>
       <c r="C399" s="5">
         <v>2.4476980100000674</v>
       </c>
       <c r="D399" s="5">
         <v>3.1622040345689051</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>948.75561714000003</v>
       </c>
       <c r="C400" s="5">
         <v>4.0635378800000126</v>
       </c>
       <c r="D400" s="5">
         <v>5.2856138304039124</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>951.70213355999999</v>
       </c>
       <c r="C401" s="5">
         <v>2.9465164199999663</v>
       </c>
       <c r="D401" s="5">
         <v>3.7911187453107953</v>
       </c>
       <c r="E401" s="5">
         <v>6.0387325958309646</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>953.54991969000002</v>
       </c>
       <c r="C402" s="5">
         <v>1.8477861300000313</v>
       </c>
       <c r="D402" s="5">
         <v>2.354912592549363</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>956.73550966000005</v>
       </c>
       <c r="C403" s="5">
         <v>3.1855899700000236</v>
       </c>
       <c r="D403" s="5">
         <v>4.0834100919161953</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>958.77147753999998</v>
       </c>
       <c r="C404" s="5">
         <v>2.0359678799999301</v>
       </c>
       <c r="D404" s="5">
         <v>2.583744926283571</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>961.02021291999995</v>
       </c>
       <c r="C405" s="5">
         <v>2.248735379999971</v>
       </c>
       <c r="D405" s="5">
         <v>2.851113359472901</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>963.92609726000001</v>
       </c>
       <c r="C406" s="5">
         <v>2.9058843400000569</v>
       </c>
       <c r="D406" s="5">
         <v>3.6894559177479191</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>970.50162274000002</v>
       </c>
       <c r="C407" s="5">
         <v>6.5755254800000102</v>
       </c>
       <c r="D407" s="5">
         <v>8.5001475763138767</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>967.71632502</v>
       </c>
       <c r="C408" s="5">
         <v>-2.7852977200000169</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3901029542370953</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>970.54303450999998</v>
       </c>
       <c r="C409" s="5">
         <v>2.8267094899999847</v>
       </c>
       <c r="D409" s="5">
         <v>3.5620776485194794</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>972.51422939999998</v>
       </c>
       <c r="C410" s="5">
         <v>1.9711948899999925</v>
       </c>
       <c r="D410" s="5">
         <v>2.4646376977414119</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>974.04558451000003</v>
       </c>
       <c r="C411" s="5">
         <v>1.5313551100000495</v>
       </c>
       <c r="D411" s="5">
         <v>1.9060129454192998</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>974.31356668000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.26798216999998203</v>
       </c>
       <c r="D412" s="5">
         <v>0.33064741581252388</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>976.87450918000002</v>
       </c>
       <c r="C413" s="5">
         <v>2.5609425000000101</v>
       </c>
       <c r="D413" s="5">
         <v>3.2001497722730088</v>
       </c>
       <c r="E413" s="5">
         <v>2.6449846787501174</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>980.97972289999996</v>
       </c>
       <c r="C414" s="5">
         <v>4.1052137199999379</v>
       </c>
       <c r="D414" s="5">
         <v>5.1610805861976194</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>982.75629979999997</v>
       </c>
       <c r="C415" s="5">
         <v>1.7765769000000091</v>
       </c>
       <c r="D415" s="5">
         <v>2.1950055920604727</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>983.57405475999997</v>
       </c>
       <c r="C416" s="5">
         <v>0.81775496000000203</v>
       </c>
       <c r="D416" s="5">
         <v>1.0031067181624387</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>983.82628279999994</v>
       </c>
       <c r="C417" s="5">
         <v>0.25222803999997723</v>
       </c>
       <c r="D417" s="5">
         <v>0.30816277548855187</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>984.52242518000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.69614238000008299</v>
       </c>
       <c r="D418" s="5">
         <v>0.85241631167776166</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>984.83092674</v>
       </c>
       <c r="C419" s="5">
         <v>0.30850155999996787</v>
       </c>
       <c r="D419" s="5">
         <v>0.37667050295169258</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>982.01119061999998</v>
       </c>
       <c r="C420" s="5">
         <v>-2.8197361200000159</v>
       </c>
       <c r="D420" s="5">
         <v>-3.3822093121533725</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>985.02107233000004</v>
       </c>
       <c r="C421" s="5">
         <v>3.0098817100000588</v>
       </c>
       <c r="D421" s="5">
         <v>3.7406617315657753</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>986.00394298000003</v>
       </c>
       <c r="C422" s="5">
         <v>0.98287064999999529</v>
       </c>
       <c r="D422" s="5">
         <v>1.2039733717967183</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>986.33009745000004</v>
       </c>
       <c r="C423" s="5">
         <v>0.32615447000000586</v>
       </c>
       <c r="D423" s="5">
         <v>0.39766392912903292</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>987.74927964000005</v>
       </c>
       <c r="C424" s="5">
         <v>1.419182190000015</v>
       </c>
       <c r="D424" s="5">
         <v>1.7403510523919863</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>987.70938106000006</v>
       </c>
       <c r="C425" s="5">
         <v>-3.9898579999999129E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-4.8461347015760214E-2</v>
       </c>
       <c r="E425" s="5">
         <v>1.1091365142790854</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>987.46965081999997</v>
       </c>
       <c r="C426" s="5">
         <v>-0.23973024000008536</v>
       </c>
       <c r="D426" s="5">
         <v>-0.29086751451204984</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>987.42053914999997</v>
       </c>
       <c r="C427" s="5">
         <v>-4.911167000000205E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-5.9665515504470079E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>987.66007262999995</v>
       </c>
       <c r="C428" s="5">
         <v>0.23953347999997732</v>
       </c>
       <c r="D428" s="5">
         <v>0.2914907910976039</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>987.98421644999996</v>
       </c>
       <c r="C429" s="5">
         <v>0.32414382000001751</v>
       </c>
       <c r="D429" s="5">
         <v>0.39454411939821021</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>987.45440073999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.52981570999997984</v>
       </c>
       <c r="D430" s="5">
         <v>-0.64161654268422019</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>985.80493137999997</v>
       </c>
       <c r="C431" s="5">
         <v>-1.6494693600000119</v>
       </c>
       <c r="D431" s="5">
         <v>-1.9861970535291373</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>985.75633486000004</v>
       </c>
       <c r="C432" s="5">
         <v>-4.8596519999932752E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-5.9139504782423913E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>983.82372339000005</v>
       </c>
       <c r="C433" s="5">
         <v>-1.9326114699999835</v>
       </c>
       <c r="D433" s="5">
         <v>-2.3274406473909215</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>982.53919445999998</v>
       </c>
       <c r="C434" s="5">
         <v>-1.2845289300000786</v>
       </c>
       <c r="D434" s="5">
         <v>-1.5555770401748603</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>983.40877381999996</v>
       </c>
       <c r="C435" s="5">
         <v>0.86957935999998881</v>
       </c>
       <c r="D435" s="5">
         <v>1.0672242426074119</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>982.97190680999995</v>
       </c>
       <c r="C436" s="5">
         <v>-0.43686701000001449</v>
       </c>
       <c r="D436" s="5">
         <v>-0.53178438204011247</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>982.24300466</v>
       </c>
       <c r="C437" s="5">
         <v>-0.72890214999995351</v>
       </c>
       <c r="D437" s="5">
         <v>-0.88621461427785819</v>
       </c>
       <c r="E437" s="5">
         <v>-0.55343975716152238</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>978.78127215999996</v>
       </c>
       <c r="C438" s="5">
         <v>-3.4617325000000392</v>
       </c>
       <c r="D438" s="5">
         <v>-4.1481547219482495</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>979.28276241000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.50149025000007441</v>
       </c>
       <c r="D439" s="5">
         <v>0.61656986143689974</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>978.92860594000001</v>
       </c>
       <c r="C440" s="5">
         <v>-0.35415647000002082</v>
       </c>
       <c r="D440" s="5">
         <v>-0.43311642835021091</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>977.65441133000002</v>
       </c>
       <c r="C441" s="5">
         <v>-1.274194609999995</v>
       </c>
       <c r="D441" s="5">
         <v>-1.5508124392100919</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>978.93613376999997</v>
+        <v>978.20968822999998</v>
       </c>
       <c r="C442" s="5">
-        <v>1.2817224399999532</v>
+        <v>0.5552768999999671</v>
       </c>
       <c r="D442" s="5">
-        <v>1.5846150766685607</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68369530646656962</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>978.92979803000003</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.72010980000004565</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.88696635478522357</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F4D2EC1-8CB9-48AC-A27F-EEA56E3597D4}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A90024B9-ECA3-4B38-A12A-170FF06D4875}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{801801F0-D3BC-44BE-A920-E6592D9FE013}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE300000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>