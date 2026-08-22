--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7E7D40CB-27D7-4BF9-97CC-5744E2CCF01A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BC6EEBEB-E86A-4459-9D7E-CF13EDBF071D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{EDA74721-5371-4932-98EB-32B91345D147}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA5D6E5D-48DB-44A2-A181-3D1E3C129655}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B3DB8A-AE66-423E-9D53-CDF3BDE801BD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBDA9C1D-A69C-4C21-88EF-9743636A688C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>938.19502910999995</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>938.19502910000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>939.00328801000001</v>
+        <v>939.003288</v>
       </c>
       <c r="C7" s="5">
-        <v>0.80825890000005529</v>
+        <v>0.8082588999999416</v>
       </c>
       <c r="D7" s="5">
-        <v>1.0387175098145462</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.0387175098252932</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
-        <v>0.29077358999995795</v>
+        <v>0.29077359999996588</v>
       </c>
       <c r="D8" s="5">
-        <v>0.3722278721673522</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.37222788499433612</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
         <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
         <v>3.8025600861361086</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
         <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
         <v>-1.4969718735350801</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>942.27950268999996</v>
+        <v>942.27950269999997</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2431938899999295</v>
+        <v>1.2431938999999375</v>
       </c>
       <c r="D11" s="5">
-        <v>1.5968780170616093</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.5968780300000818</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>947.15265736000003</v>
+        <v>947.15265739999995</v>
       </c>
       <c r="C12" s="5">
-        <v>4.8731546700000763</v>
+        <v>4.8731546999999864</v>
       </c>
       <c r="D12" s="5">
-        <v>6.3856021778017968</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.385602218167552</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>950.32017547999999</v>
+        <v>950.3201755</v>
       </c>
       <c r="C13" s="5">
-        <v>3.1675181199999543</v>
+        <v>3.1675181000000521</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0877472647945279</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.0877472383316293</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>949.95619189000001</v>
+        <v>949.95619190000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.36398358999997527</v>
+        <v>-0.3639835999999832</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.45864687239758339</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.4586468849621661</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>951.47810285000003</v>
+        <v>951.47810289999995</v>
       </c>
       <c r="C15" s="5">
-        <v>1.5219109600000138</v>
+        <v>1.5219109999999318</v>
       </c>
       <c r="D15" s="5">
-        <v>1.9395333625223499</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.9395334139280074</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>950.07058837</v>
+        <v>950.07058840000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.4075144800000317</v>
+        <v>-1.4075144999999338</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.7607792317662962</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7607792564908076</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>944.45614665999994</v>
+        <v>944.45614669999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.614441710000051</v>
+        <v>-5.6144417000000431</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.8653934308997355</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8653934188565575</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>946.65382177000004</v>
+        <v>946.65382179999995</v>
       </c>
       <c r="C18" s="5">
-        <v>2.1976751100000911</v>
+        <v>2.1976750999999695</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8283202954401787</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8283202822839248</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.35378557000001365</v>
+        <v>-0.35378559999992376</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.44754600332980177</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44754604118820707</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>944.38312117999999</v>
+        <v>944.38312120000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.9169150200000331</v>
+        <v>-1.9169150000000172</v>
       </c>
       <c r="D20" s="5">
-        <v>-2.4039330471708364</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4039330223682986</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>936.94422140999995</v>
+        <v>936.94422139999995</v>
       </c>
       <c r="C21" s="5">
-        <v>-7.4388997700000346</v>
+        <v>-7.4388998000000583</v>
       </c>
       <c r="D21" s="5">
-        <v>-9.0534460793988636</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.0534461141595468</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>936.76936894000005</v>
+        <v>936.76936890000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.17485246999990522</v>
+        <v>-0.17485249999992902</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.22371420711185808</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.22371424545818419</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>936.09080663999998</v>
+        <v>936.09080659999995</v>
       </c>
       <c r="C23" s="5">
         <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.86578247905840788</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86578247909514516</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>931.21401999</v>
+        <v>931.21402</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.8767866499999855</v>
+        <v>-4.8767865999999458</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.0756257343944187</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0756256741292702</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>930.32513373999996</v>
+        <v>930.32513370000004</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.8888862500000414</v>
+        <v>-0.88888629999996738</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.1394601808925042</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1394602446388569</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>928.99047638000002</v>
+        <v>928.99047640000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.3346573599999374</v>
+        <v>-1.3346573000000035</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.7080178449579764</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7080177688512554</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>922.06784318999996</v>
+        <v>922.06784319999997</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.9226331900000559</v>
+        <v>-6.9226332000000639</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.5845976277864278</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.5845976395061427</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>923.43531632999998</v>
+        <v>923.43531629999995</v>
       </c>
       <c r="C28" s="5">
-        <v>1.3674731400000155</v>
+        <v>1.3674730999999838</v>
       </c>
       <c r="D28" s="5">
-        <v>1.7942488498868148</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7942487969544452</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>920.82645424999998</v>
+        <v>920.82645430000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.6088620799999944</v>
+        <v>-2.608861999999931</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.3380188940488442</v>
+        <v>-3.3380187933813588</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.5019364312006021</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5019364300358338</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>922.63937344999999</v>
+        <v>922.63937350000003</v>
       </c>
       <c r="C30" s="5">
         <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3883061574545561</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3883061573233277</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>920.96053511000002</v>
+        <v>920.96053510000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-1.6788383399999702</v>
+        <v>-1.6788384000000178</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.1618045313670065</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1618046077402586</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>917.67046541000002</v>
+        <v>917.67046540000001</v>
       </c>
       <c r="C32" s="5">
         <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.2036834497300557</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2036834497748865</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>922.67211144999999</v>
+        <v>922.67211150000003</v>
       </c>
       <c r="C33" s="5">
-        <v>5.0016460399999687</v>
+        <v>5.0016461000000163</v>
       </c>
       <c r="D33" s="5">
-        <v>6.7401166624796449</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7401167458493783</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>926.29121578000002</v>
+        <v>926.29121580000003</v>
       </c>
       <c r="C34" s="5">
-        <v>3.6191043300000274</v>
+        <v>3.6191043000000036</v>
       </c>
       <c r="D34" s="5">
-        <v>4.8097825811737493</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8097825401733463</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>926.38005654999995</v>
+        <v>926.38005659999999</v>
       </c>
       <c r="C35" s="5">
-        <v>8.88407699999334E-2</v>
+        <v>8.8840799999957198E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.11515296379775997</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.11515300270101836</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>928.31253829000002</v>
+        <v>928.31253830000003</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9324817400000711</v>
+        <v>1.9324817000000394</v>
       </c>
       <c r="D36" s="5">
-        <v>2.532190017667646</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5321899645134094</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>927.36551449000001</v>
+        <v>927.36551450000002</v>
       </c>
       <c r="C37" s="5">
         <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.2173420114376388</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2173420114246047</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>926.47866726999996</v>
+        <v>926.47866729999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.88684722000004967</v>
+        <v>-0.88684720000003381</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.1415531385292721</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1415531129081224</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
-        <v>5.2643039300000964</v>
+        <v>5.2643039000000726</v>
       </c>
       <c r="D39" s="5">
-        <v>7.0356415351585211</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0356414935679457</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>932.26665576000005</v>
+        <v>932.26665579999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.52368455999999242</v>
+        <v>0.52368459999991046</v>
       </c>
       <c r="D40" s="5">
-        <v>0.67654680884170482</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67654686067748493</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>933.85374645000002</v>
+        <v>933.85374650000006</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5870906899999682</v>
+        <v>1.5870907000000898</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0621167704016452</v>
+        <v>2.0621167834275367</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4147391335113779</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4147391334345727</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>932.29833198999995</v>
+        <v>932.29833199999996</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.5554144600000654</v>
+        <v>-1.5554145000000972</v>
       </c>
       <c r="D42" s="5">
-        <v>-1.980495833423257</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9804958837842501</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>936.76468249000004</v>
+        <v>936.76468250000005</v>
       </c>
       <c r="C43" s="5">
         <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9027454225124565</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9027454224472864</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>938.55253513000002</v>
+        <v>938.5525351</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7878526399999828</v>
+        <v>1.7878525999999511</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3144419681160322</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3144419157645757</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>934.11399561999997</v>
+        <v>934.11399559999995</v>
       </c>
       <c r="C45" s="5">
-        <v>-4.4385395100000551</v>
+        <v>-4.4385395000000472</v>
       </c>
       <c r="D45" s="5">
-        <v>-5.529654547626583</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5296545356626652</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>937.05348637999998</v>
+        <v>937.0534864</v>
       </c>
       <c r="C46" s="5">
-        <v>2.9394907600000124</v>
+        <v>2.9394908000000441</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8422336370922405</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8422336903686238</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.9148460200000272</v>
+        <v>1.9148460000000114</v>
       </c>
       <c r="D47" s="5">
-        <v>2.4799196564335269</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.479919630186167</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>940.27295369000001</v>
+        <v>940.27295370000002</v>
       </c>
       <c r="C48" s="5">
-        <v>1.30462129</v>
+        <v>1.304621300000008</v>
       </c>
       <c r="D48" s="5">
-        <v>1.6801042976416714</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6801043106182689</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>941.10322513000006</v>
+        <v>941.10322510000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.83027144000004682</v>
+        <v>0.83027140000001509</v>
       </c>
       <c r="D49" s="5">
-        <v>1.0647745542155862</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0647745026572286</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>943.92136788000005</v>
+        <v>943.92136789999995</v>
       </c>
       <c r="C50" s="5">
-        <v>2.8181427499999927</v>
+        <v>2.8181427999999187</v>
       </c>
       <c r="D50" s="5">
-        <v>3.6531891851422582</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6531892511473263</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>945.49063752999996</v>
+        <v>945.49063750000005</v>
       </c>
       <c r="C51" s="5">
-        <v>1.5692696499999101</v>
+        <v>1.5692696000000979</v>
       </c>
       <c r="D51" s="5">
-        <v>2.0133437369585616</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0133436721789133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
-        <v>1.077838070000098</v>
+        <v>1.0778381000000081</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3765827187447233</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3765827573443135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>948.42326176999995</v>
+        <v>948.42326179999998</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8547861699998975</v>
+        <v>1.8547861999999213</v>
       </c>
       <c r="D53" s="5">
-        <v>2.3768887643390135</v>
+        <v>2.3768888031991064</v>
       </c>
       <c r="E53" s="5">
-        <v>1.5601495818146294</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5601495795894316</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>948.68283353000004</v>
+        <v>948.68283350000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.25957176000008531</v>
+        <v>0.25957170000003771</v>
       </c>
       <c r="D54" s="5">
-        <v>0.32892003717881479</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32891996102399901</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>948.47194694999996</v>
+        <v>948.471947</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21088658000007854</v>
+        <v>-0.21088650000001508</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.26642700371040107</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.26642690277302039</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>950.95681646000003</v>
+        <v>950.95681649999995</v>
       </c>
       <c r="C56" s="5">
-        <v>2.4848695100000668</v>
+        <v>2.4848694999999452</v>
       </c>
       <c r="D56" s="5">
-        <v>3.1895376866642566</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1895376734722314</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
-        <v>5.6318944399999964</v>
+        <v>5.6318944000000783</v>
       </c>
       <c r="D57" s="5">
-        <v>7.3429349941849686</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3429349400032207</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>960.31719653000005</v>
+        <v>960.31719650000002</v>
       </c>
       <c r="C58" s="5">
-        <v>3.7284856300000229</v>
+        <v>3.7284855999999991</v>
       </c>
       <c r="D58" s="5">
-        <v>4.7788084977160139</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7788084584370338</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>962.51645009000003</v>
+        <v>962.51645010000004</v>
       </c>
       <c r="C59" s="5">
-        <v>2.1992535599999883</v>
+        <v>2.19925360000002</v>
       </c>
       <c r="D59" s="5">
-        <v>2.7830395959887566</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.783039647333907</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>966.40532631999997</v>
+        <v>966.40532629999996</v>
       </c>
       <c r="C60" s="5">
-        <v>3.8888762299999371</v>
+        <v>3.8888761999999133</v>
       </c>
       <c r="D60" s="5">
-        <v>4.9575902126378635</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9575901734871586</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>970.36644876000003</v>
+        <v>970.36644879999994</v>
       </c>
       <c r="C61" s="5">
-        <v>3.9611224400000538</v>
+        <v>3.9611224999999877</v>
       </c>
       <c r="D61" s="5">
-        <v>5.0309964116827199</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.030996489720807</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>973.60106555000004</v>
+        <v>973.60106559999997</v>
       </c>
       <c r="C62" s="5">
-        <v>3.2346167900000182</v>
+        <v>3.2346168000000262</v>
       </c>
       <c r="D62" s="5">
-        <v>4.0742337724244626</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0742337850808275</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>975.11358493</v>
+        <v>975.11358489999998</v>
       </c>
       <c r="C63" s="5">
-        <v>1.5125193799999579</v>
+        <v>1.5125193000000081</v>
       </c>
       <c r="D63" s="5">
-        <v>1.8802487305920712</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8802486301936039</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>978.46903063000002</v>
+        <v>978.4690306</v>
       </c>
       <c r="C64" s="5">
         <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
-        <v>4.2083525558701984</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2083525560019153</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>981.00738373000002</v>
+        <v>981.00738369999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
-        <v>3.1578545369041811</v>
+        <v>3.1578545370023248</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4356097402324037</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4356097337974401</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>985.22122365999996</v>
+        <v>985.2212237</v>
       </c>
       <c r="C66" s="5">
-        <v>4.2138399299999492</v>
+        <v>4.2138400000000047</v>
       </c>
       <c r="D66" s="5">
-        <v>5.278040246679172</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2780403366045281</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>988.22321824999995</v>
+        <v>988.22321829999998</v>
       </c>
       <c r="C67" s="5">
-        <v>3.0019945899999811</v>
+        <v>3.0019945999999891</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7183345677875845</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7183345802284995</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>989.08114042</v>
+        <v>989.08114039999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.85792217000005166</v>
+        <v>0.85792209999999614</v>
       </c>
       <c r="D68" s="5">
-        <v>1.0467640608436968</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0467639749740965</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
-        <v>2.3653598800000282</v>
+        <v>2.365359900000044</v>
       </c>
       <c r="D69" s="5">
-        <v>2.9078152693207793</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9078152942912716</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>990.85680301000002</v>
+        <v>990.85680300000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.5896972900000037</v>
+        <v>-0.58969730000001164</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.71141148573161672</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.71141149775618695</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>993.11580913</v>
+        <v>993.11580909999998</v>
       </c>
       <c r="C71" s="5">
-        <v>2.2590061199999809</v>
+        <v>2.259006099999965</v>
       </c>
       <c r="D71" s="5">
-        <v>2.770388505142507</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7703884803348178</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.5270011300000306</v>
+        <v>-3.5270011000000068</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.1794731588870038</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1794731241524659</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>993.72775074000003</v>
+        <v>993.7277507</v>
       </c>
       <c r="C73" s="5">
-        <v>4.1389427400000613</v>
+        <v>4.1389427000000296</v>
       </c>
       <c r="D73" s="5">
-        <v>5.1360649116844792</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.136064860900702</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>996.60746244999996</v>
+        <v>996.6074625</v>
       </c>
       <c r="C74" s="5">
-        <v>2.8797117099999241</v>
+        <v>2.8797117999999955</v>
       </c>
       <c r="D74" s="5">
-        <v>3.5334296581171154</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5334297704584516</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>998.43329521999999</v>
+        <v>998.43329519999998</v>
       </c>
       <c r="C75" s="5">
-        <v>1.8258327700000336</v>
+        <v>1.8258326999999781</v>
       </c>
       <c r="D75" s="5">
-        <v>2.2207457540528885</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.220745667940216</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1000.5976747</v>
+        <v>1000.597675</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1643794799999796</v>
+        <v>2.1643798000000061</v>
       </c>
       <c r="D76" s="5">
-        <v>2.6325711638579774</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6325715577850461</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1004.8857675</v>
+        <v>1004.885768</v>
       </c>
       <c r="C77" s="5">
-        <v>4.2880928000000722</v>
+        <v>4.2880930000000035</v>
       </c>
       <c r="D77" s="5">
-        <v>5.2656002503536969</v>
+        <v>5.2656005001466166</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4340676906232206</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4340677447237447</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1004.9627898</v>
+        <v>1004.96279</v>
       </c>
       <c r="C78" s="5">
-        <v>7.7022299999953248E-2</v>
+        <v>7.7022000000056323E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>9.2016164074193441E-2</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2015805476464152E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1007.0927866</v>
+        <v>1007.092787</v>
       </c>
       <c r="C79" s="5">
-        <v>2.1299967999999581</v>
+        <v>2.129997000000003</v>
       </c>
       <c r="D79" s="5">
-        <v>2.5732328380313918</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5732330819552063</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1008.4009425</v>
+        <v>1008.400943</v>
       </c>
       <c r="C80" s="5">
-        <v>1.308155900000088</v>
+        <v>1.3081559999999399</v>
       </c>
       <c r="D80" s="5">
-        <v>1.5699155540989995</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5699156743393061</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
-        <v>1.2159924999999703</v>
+        <v>1.2159920000000284</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4566703095241884</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4566697058555178</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1012.1136865</v>
+        <v>1012.113687</v>
       </c>
       <c r="C82" s="5">
-        <v>2.4967514999999594</v>
+        <v>2.496752000000015</v>
       </c>
       <c r="D82" s="5">
-        <v>3.0082603219086179</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0082609325610132</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1012.2163013000001</v>
+        <v>1012.216301</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10261480000008305</v>
+        <v>0.10261400000001686</v>
       </c>
       <c r="D83" s="5">
-        <v>0.12173182689951823</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12173087727080922</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1016.3408928</v>
+        <v>1016.3408930000001</v>
       </c>
       <c r="C84" s="5">
-        <v>4.1245914999999513</v>
+        <v>4.1245920000000069</v>
       </c>
       <c r="D84" s="5">
-        <v>5.00086409461038</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0008647160020292</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6126981999999543</v>
+        <v>3.6126979999999094</v>
       </c>
       <c r="D85" s="5">
-        <v>4.3499240209414758</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3499237745283192</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1020.2303774</v>
+        <v>1020.230377</v>
       </c>
       <c r="C86" s="5">
-        <v>0.27678639999999177</v>
+        <v>0.27678600000001552</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32613235598470958</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32613188396830584</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1021.4840574999999</v>
+        <v>1021.484058</v>
       </c>
       <c r="C87" s="5">
-        <v>1.2536800999999969</v>
+        <v>1.2536810000000287</v>
       </c>
       <c r="D87" s="5">
-        <v>1.4845916495924927</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4845927231601497</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1024.8426013000001</v>
+        <v>1024.8426010000001</v>
       </c>
       <c r="C88" s="5">
-        <v>3.3585438000001204</v>
+        <v>3.3585430000000542</v>
       </c>
       <c r="D88" s="5">
-        <v>4.0176234097689667</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0176224334033117</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1024.9190885</v>
+        <v>1024.919089</v>
       </c>
       <c r="C89" s="5">
-        <v>7.6487199999974109E-2</v>
+        <v>7.6487999999926615E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>8.9596514835466046E-2</v>
+        <v>8.9597452359990726E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>1.99359187361563</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9935918726236679</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1027.2942587</v>
+        <v>1027.294259</v>
       </c>
       <c r="C90" s="5">
-        <v>2.3751701999999568</v>
+        <v>2.3751700000000255</v>
       </c>
       <c r="D90" s="5">
-        <v>2.8166267585388427</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.816626516943499</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1030.3067447000001</v>
+        <v>1030.3067450000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
-        <v>3.5762499073520582</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5762499062907072</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1034.7099986999999</v>
+        <v>1034.7099989999999</v>
       </c>
       <c r="C92" s="5">
         <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
-        <v>5.2507587984655268</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2507587969006009</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1037.6963297</v>
+        <v>1037.69633</v>
       </c>
       <c r="C93" s="5">
         <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
-        <v>3.5188927224200528</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5188927213837262</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1041.9603884999999</v>
+        <v>1041.9603890000001</v>
       </c>
       <c r="C94" s="5">
-        <v>4.2640587999999298</v>
+        <v>4.2640590000000884</v>
       </c>
       <c r="D94" s="5">
-        <v>5.0439731921821274</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0439734326440444</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1043.5288693</v>
+        <v>1043.528869</v>
       </c>
       <c r="C95" s="5">
-        <v>1.5684808000000885</v>
+        <v>1.5684799999999086</v>
       </c>
       <c r="D95" s="5">
-        <v>1.8214112936636218</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8214103560704187</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1040.0247781</v>
+        <v>1040.024778</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.504091199999948</v>
+        <v>-3.5040910000000167</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.9559168340841833</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9559166135656132</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1045.8015696</v>
+        <v>1045.8015700000001</v>
       </c>
       <c r="C97" s="5">
-        <v>5.7767914999999448</v>
+        <v>5.7767920000001141</v>
       </c>
       <c r="D97" s="5">
-        <v>6.8728119405906618</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.872812554425356</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1050.3286705</v>
+        <v>1050.328671</v>
       </c>
       <c r="C98" s="5">
-        <v>4.5271009000000504</v>
+        <v>4.5271009999999023</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3200783937046081</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3200785119490668</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1055.6287795999999</v>
+        <v>1055.62878</v>
       </c>
       <c r="C99" s="5">
-        <v>5.3001090999998723</v>
+        <v>5.3001090000000204</v>
       </c>
       <c r="D99" s="5">
-        <v>6.2262908086590407</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2262906848583155</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1058.2080556999999</v>
+        <v>1058.2080559999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.5792761000000155</v>
+        <v>2.5792759999999362</v>
       </c>
       <c r="D100" s="5">
-        <v>2.9717508566349027</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9717507387244213</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1061.9745491000001</v>
+        <v>1061.974549</v>
       </c>
       <c r="C101" s="5">
-        <v>3.7664934000001722</v>
+        <v>3.7664930000000822</v>
       </c>
       <c r="D101" s="5">
-        <v>4.3557887502133852</v>
+        <v>4.3557882772783163</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6154522845536885</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6154522242487053</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1067.3772908000001</v>
+        <v>1067.377291</v>
       </c>
       <c r="C102" s="5">
-        <v>5.4027416999999787</v>
+        <v>5.4027419999999893</v>
       </c>
       <c r="D102" s="5">
-        <v>6.2786915751960493</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2786919342558978</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1068.4095669000001</v>
+        <v>1068.4095669999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.03227609999999</v>
+        <v>1.0322759999999107</v>
       </c>
       <c r="D103" s="5">
-        <v>1.1667304437727788</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1667303299259357</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1071.6932648</v>
+        <v>1071.6932650000001</v>
       </c>
       <c r="C104" s="5">
-        <v>3.2836978999998792</v>
+        <v>3.2836980000001859</v>
       </c>
       <c r="D104" s="5">
-        <v>3.7511210009907092</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.751121116806444</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
-        <v>3.2831622000001062</v>
+        <v>3.2831619999999475</v>
       </c>
       <c r="D105" s="5">
-        <v>3.7388127232535151</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7388124909359721</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1077.5331268</v>
+        <v>1077.5331269999999</v>
       </c>
       <c r="C106" s="5">
-        <v>2.556699799999933</v>
+        <v>2.5566999999998643</v>
       </c>
       <c r="D106" s="5">
-        <v>2.8916847174082161</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8916849465797645</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1079.1873585000001</v>
+        <v>1079.187359</v>
       </c>
       <c r="C107" s="5">
-        <v>1.6542317000000821</v>
+        <v>1.6542320000000927</v>
       </c>
       <c r="D107" s="5">
-        <v>1.8578782349568002</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8578785743907922</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1081.3406344</v>
+        <v>1081.3406339999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.153275899999926</v>
+        <v>2.1532749999998941</v>
       </c>
       <c r="D108" s="5">
-        <v>2.4207813401047718</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4207803160328778</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1083.1150447</v>
+        <v>1083.115045</v>
       </c>
       <c r="C109" s="5">
-        <v>1.7744102999999996</v>
+        <v>1.7744110000001001</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9869918581695289</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9869926498621515</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1083.3346435999999</v>
+        <v>1083.334644</v>
       </c>
       <c r="C110" s="5">
-        <v>0.2195988999999372</v>
+        <v>0.21959900000001653</v>
       </c>
       <c r="D110" s="5">
-        <v>0.24356852271842921</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.24356863368983905</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1082.1145415000001</v>
+        <v>1082.114542</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.2201020999998491</v>
+        <v>-1.2201019999999971</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.3431557759415957</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3431556660442712</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1079.5241477</v>
+        <v>1079.524148</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.590393800000129</v>
+        <v>-2.5903940000000603</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.8350705740304738</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8350707887548565</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1079.3949571999999</v>
+        <v>1079.394957</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.12919050000004972</v>
+        <v>-0.12919099999999162</v>
       </c>
       <c r="D113" s="5">
-        <v>-0.1435137884485016</v>
+        <v>-0.1435143434778241</v>
       </c>
       <c r="E113" s="5">
-        <v>1.6403790575549415</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6403790482929947</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1073.3149378000001</v>
+        <v>1073.314938</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.0800193999998555</v>
+        <v>-6.080018999999993</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.5538384178900788</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5538380011641362</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1071.3411286999999</v>
+        <v>1071.3411289999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.9738091000001532</v>
+        <v>-1.9738090000000739</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.18459687973378</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1845967697686097</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1070.2458205999999</v>
+        <v>1070.245821</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.0953081000000111</v>
+        <v>-1.0953079999999318</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2199700543166436</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2199699432209443</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1063.8242702</v>
+        <v>1063.8242700000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.4215503999998873</v>
+        <v>-6.4215509999999085</v>
       </c>
       <c r="D117" s="5">
-        <v>-6.967167665727092</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9671682928579166</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1062.0172388000001</v>
+        <v>1062.017239</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.8070313999999144</v>
+        <v>-1.8070310000000518</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.0194063939567686</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.019405951490072</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1060.5755984</v>
+        <v>1060.5755979999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.4416404000000966</v>
+        <v>-1.4416410000001179</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6168389125537974</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6168395801518853</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1062.8264964</v>
+        <v>1062.8264959999999</v>
       </c>
       <c r="C120" s="5">
         <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
-        <v>2.5767432295263459</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5767432305093152</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1062.6523629000001</v>
+        <v>1062.6523629999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.17413349999992533</v>
+        <v>-0.17413299999998344</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.19643093701771086</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19643037357581772</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.1423503000001</v>
+        <v>1062.1423500000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.51001259999998183</v>
+        <v>-0.5100129999998444</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.57441379221737643</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5744142414843334</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.81245869999997922</v>
+        <v>0.81245899999998983</v>
       </c>
       <c r="D123" s="5">
-        <v>0.92178097892632316</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9217813209882797</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1064.0811878</v>
+        <v>1064.0811880000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.126378799999884</v>
+        <v>1.1263790000000427</v>
       </c>
       <c r="D124" s="5">
-        <v>1.279038502728036</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2790387311596429</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1066.1932981</v>
+        <v>1066.1932979999999</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1121103000000403</v>
+        <v>2.1121099999998023</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4080736026364402</v>
+        <v>2.4080732563979579</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.2230610317325974</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2230610226947825</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1068.2455338</v>
+        <v>1068.2455339999999</v>
       </c>
       <c r="C126" s="5">
-        <v>2.0522356999999829</v>
+        <v>2.0522359999999935</v>
       </c>
       <c r="D126" s="5">
-        <v>2.3344004630928783</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3344008081823242</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1070.1370789</v>
+        <v>1070.1370790000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.8915451000000303</v>
+        <v>1.8915450000001783</v>
       </c>
       <c r="D127" s="5">
-        <v>2.1456592567084432</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1456591417617243</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1071.9284239000001</v>
+        <v>1071.9284239999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7913450000000921</v>
+        <v>1.7913449999998647</v>
       </c>
       <c r="D128" s="5">
-        <v>2.0273249775558222</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0273249773642199</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1070.7465654</v>
+        <v>1070.7465649999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.1818585000000894</v>
+        <v>-1.1818590000000313</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.315070564835441</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.31507111770095</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1071.4986999</v>
+        <v>1071.4987000000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.75213450000001103</v>
+        <v>0.7521350000001803</v>
       </c>
       <c r="D130" s="5">
-        <v>0.8461914119102909</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.8461919769295223</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
-        <v>2.0051911000000473</v>
+        <v>2.005190999999968</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2689256819356629</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2689255674019693</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1071.4037504</v>
+        <v>1071.4037499999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.1001406000000316</v>
+        <v>-2.1001410000001215</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.3225142295542844</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.322514667159703</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1070.7783096000001</v>
+        <v>1070.7783099999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.62544079999997848</v>
+        <v>-0.62544000000002598</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.69826518838510543</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69826429836111759</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1071.0801799000001</v>
+        <v>1071.0801799999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.30187030000001869</v>
+        <v>0.30187000000000808</v>
       </c>
       <c r="D134" s="5">
-        <v>0.33882509569380659</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3388247583189008</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1070.3777977</v>
+        <v>1070.377798</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.70238220000010188</v>
+        <v>-0.70238199999994322</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.78409191346093809</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78409169092609199</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1071.1209125</v>
+        <v>1071.120913</v>
       </c>
       <c r="C136" s="5">
-        <v>0.74311480000005758</v>
+        <v>0.74311499999998887</v>
       </c>
       <c r="D136" s="5">
-        <v>0.8362941255026346</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83629435120555762</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1069.8959781000001</v>
+        <v>1069.895978</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.2249343999999383</v>
+        <v>-1.2249349999999595</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.363721781103433</v>
+        <v>-1.3637224442561213</v>
       </c>
       <c r="E137" s="5">
-        <v>0.34728036713402854</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34728036716660249</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1065.0166294999999</v>
+        <v>1065.0166300000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.8793486000001849</v>
+        <v>-4.8793479999999363</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.3374914385392547</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3374907990636045</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4791204999999</v>
+        <v>1061.4791210000001</v>
       </c>
       <c r="C139" s="5">
         <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.9138477021696816</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9138477003656247</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1056.2600797</v>
+        <v>1056.26008</v>
       </c>
       <c r="C140" s="5">
-        <v>-5.2190407999999024</v>
+        <v>-5.2190410000000611</v>
       </c>
       <c r="D140" s="5">
-        <v>-5.7431492473381311</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.7431494588731313</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.3019716999999673</v>
+        <v>-6.3019719999999779</v>
       </c>
       <c r="D141" s="5">
-        <v>-6.929239438256718</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9292397554652556</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1042.5733468000001</v>
+        <v>1042.573347</v>
       </c>
       <c r="C142" s="5">
-        <v>-7.3847611999999572</v>
+        <v>-7.3847610000000259</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.121106255887744</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1211060443829304</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1035.2571571000001</v>
+        <v>1035.257157</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.3161896999999954</v>
+        <v>-7.316190000000006</v>
       </c>
       <c r="D143" s="5">
-        <v>-8.1033917651694978</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1033920832354607</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1025.4258483000001</v>
+        <v>1025.4258480000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-9.831308799999988</v>
+        <v>-9.8313089999999193</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.819022428817926</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.819022638536225</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1020.8059521</v>
+        <v>1020.805952</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.6198962000000847</v>
+        <v>-4.6198960000000397</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.2744368379185396</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.274436616715783</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1010.7518987</v>
+        <v>1010.751899</v>
       </c>
       <c r="C146" s="5">
-        <v>-10.054053400000043</v>
+        <v>-10.054053000000067</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.199284306218882</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.199283885548073</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1001.6214363</v>
+        <v>1001.621436</v>
       </c>
       <c r="C147" s="5">
-        <v>-9.1304623999999421</v>
+        <v>-9.1304629999999634</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.317328482299137</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.317329124057306</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>991.98582819000001</v>
+        <v>991.98582820000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-9.635608110000021</v>
+        <v>-9.6356078000000025</v>
       </c>
       <c r="D148" s="5">
-        <v>-10.952386224976451</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.95238589415194</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>983.78771285000005</v>
+        <v>983.78771289999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.1981153399999585</v>
+        <v>-8.1981153000000404</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.4786304348526311</v>
+        <v>-9.4786303905952209</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.0482838530636762</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.0482838397958787</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>977.64647241</v>
+        <v>977.64647239999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1412404400000469</v>
+        <v>-6.1412404999999808</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.23902134552461</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2390214134841813</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>970.24848028999997</v>
+        <v>970.24848029999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-7.3979921200000263</v>
+        <v>-7.3979921000000104</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.7120187362734196</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.7120187137778906</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-4.9454325899999958</v>
+        <v>-4.9454326000000037</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.9479048966522674</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9479049082846291</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>960.77850336999995</v>
+        <v>960.77850339999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-4.5245443300000261</v>
+        <v>-4.5245443000000023</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.4818523432055173</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4818523077898913</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
-        <v>-4.0514344700000038</v>
+        <v>-4.0514345000000276</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9444650021482577</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9444650377652106</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>952.64645184999995</v>
+        <v>952.64645189999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.0806170500000007</v>
+        <v>-4.0806169999999611</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.9998457711296744</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9998457112962358</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>949.28507719000004</v>
+        <v>949.28507720000005</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.3613746599999104</v>
+        <v>-3.3613746999999421</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.1529403300112566</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1529403782619827</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>946.69677132000004</v>
+        <v>946.69677130000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.5883058699999992</v>
+        <v>-2.588305900000023</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.2232783513731378</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2232783881408933</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>939.67191993999995</v>
+        <v>939.67191990000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.0248513800000865</v>
+        <v>-7.0248513999999886</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.5498888781779812</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.5498889017083144</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>934.12759777999997</v>
+        <v>934.12759779999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.5443221599999788</v>
+        <v>-5.5443221000000449</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.8550214317618092</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8550213602507455</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>929.59291368000004</v>
+        <v>929.59291370000005</v>
       </c>
       <c r="C160" s="5">
         <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.6723061764872522</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.672306176369057</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>925.31754013</v>
+        <v>925.31754009999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.2753735500000403</v>
+        <v>-4.2753736000000799</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.3815383710749565</v>
+        <v>-5.3815384323153133</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9433729407550651</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9433729485848357</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.5299942299999429</v>
+        <v>-3.5299941999999191</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4830386006648233</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4830385635032943</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>917.83210224000004</v>
+        <v>917.83210220000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.9554436600000145</v>
+        <v>-3.9554437000000462</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0294640139404549</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0294640636073478</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>911.38341059000004</v>
+        <v>911.38341060000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.4486916500000007</v>
+        <v>-6.448691599999961</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.1129082470676632</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1129081869146127</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>910.32086956000001</v>
+        <v>910.32086960000004</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.062541030000034</v>
+        <v>-1.0625410000000102</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3900900940141181</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3900900550022133</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>905.49235427999997</v>
+        <v>905.49235429999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.8285152800000333</v>
+        <v>-4.8285153000000491</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.1825854995713581</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1825855241738781</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>900.83706361999998</v>
+        <v>900.83706359999996</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.6552906599999915</v>
+        <v>-4.6552907000000232</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.9979111856479195</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9979112356071562</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>897.23180099000001</v>
+        <v>897.23180100000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.6052626299999702</v>
+        <v>-3.6052625999999464</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.6982355207088267</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6982354825724881</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>895.11084863999997</v>
+        <v>895.11084860000005</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.1209523500000387</v>
+        <v>-2.1209523999999647</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.8000699981114652</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8000700632344944</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>893.88109134000001</v>
+        <v>893.88109129999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.2297572999999602</v>
+        <v>-1.2297573000000739</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6362318394097963</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6362318394825048</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>892.73045468999999</v>
+        <v>892.7304547</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.150636650000024</v>
+        <v>-1.1506365999999844</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.533794909137276</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5337948430266812</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>891.44255095000005</v>
+        <v>891.44255099999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.2879037399999334</v>
+        <v>-1.2879037000000153</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.7175177994435242</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7175177465039715</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>890.20754521000003</v>
+        <v>890.20754520000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2350057400000196</v>
+        <v>-1.2350057999999535</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.6498723487396116</v>
+        <v>-1.649872428193333</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.7943725691255481</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7943725670871453</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>891.12991312999998</v>
+        <v>891.12991309999995</v>
       </c>
       <c r="C174" s="5">
-        <v>0.92236791999994239</v>
+        <v>0.92236789999992652</v>
       </c>
       <c r="D174" s="5">
-        <v>1.2504622102877505</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2504621830328633</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>891.12237578999998</v>
+        <v>891.12237579999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-7.5373399999989488E-3</v>
+        <v>-7.5372999999672174E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.0149347602417258E-2</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.014929374358875E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>890.14662735000002</v>
+        <v>890.14662740000006</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.97574843999996119</v>
+        <v>-0.97574839999992946</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.3060745868634593</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3060745336293089</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>891.89565646999995</v>
+        <v>891.89565649999997</v>
       </c>
       <c r="C177" s="5">
-        <v>1.7490291199999319</v>
+        <v>1.7490290999999161</v>
       </c>
       <c r="D177" s="5">
-        <v>2.3835015927762937</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3835015650908398</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>892.10933003000002</v>
+        <v>892.10933</v>
       </c>
       <c r="C178" s="5">
-        <v>0.21367356000007476</v>
+        <v>0.21367350000002716</v>
       </c>
       <c r="D178" s="5">
-        <v>0.28786595825192052</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28786587730214031</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>891.28184352000005</v>
+        <v>891.28184350000004</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.82748650999997153</v>
+        <v>-0.8274864999999636</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1074131979936341</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1074131847160551</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>893.92890266999996</v>
+        <v>893.92890269999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6470591499999045</v>
+        <v>2.6470591999999442</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6227315024854212</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6227315721191866</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>893.71289217000003</v>
+        <v>893.71289220000006</v>
       </c>
       <c r="C181" s="5">
         <v>-0.21601049999992483</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.28958497192378418</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.28958497191408084</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.80649370000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.9063984699999992</v>
+        <v>-1.906398500000023</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.5299273190496407</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5299273583119231</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>895.69998450000003</v>
       </c>
       <c r="C183" s="5">
         <v>3.893490799999995</v>
       </c>
       <c r="D183" s="5">
         <v>5.36666548263387</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.70950221999999</v>
+        <v>895.70950219999997</v>
       </c>
       <c r="C184" s="5">
-        <v>9.5177199999625373E-3</v>
+        <v>9.5176999999466716E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>1.2751961276102897E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2751934478405502E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>895.73011952000002</v>
+        <v>895.7301195</v>
       </c>
       <c r="C185" s="5">
         <v>2.0617300000026262E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>2.7624907755341432E-2</v>
+        <v>2.7624907755874339E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>0.62036929923989792</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62036929812352426</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>893.84963872000003</v>
+        <v>893.84963870000001</v>
       </c>
       <c r="C186" s="5">
         <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.4903735856537046</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4903735857086384</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>894.19526638000002</v>
+        <v>894.19526640000004</v>
       </c>
       <c r="C187" s="5">
-        <v>0.34562765999999101</v>
+        <v>0.34562770000002274</v>
       </c>
       <c r="D187" s="5">
-        <v>0.4649958655981612</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46499591953768071</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>895.58937822999997</v>
+        <v>895.58937820000006</v>
       </c>
       <c r="C188" s="5">
-        <v>1.3941118499999448</v>
+        <v>1.3941118000000188</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8870086911940476</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8870086228923277</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>895.03211175000001</v>
+        <v>895.03211180000005</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.55726647999995294</v>
+        <v>-0.55726640000000316</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.74413116097057364</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.74413105453486894</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>895.28241973000002</v>
+        <v>895.28241969999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.25030798000000232</v>
+        <v>0.25030789999993885</v>
       </c>
       <c r="D190" s="5">
-        <v>0.33611310316450371</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3361129955563591</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>897.95780549000006</v>
+        <v>897.95780549999995</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6753857600000401</v>
+        <v>2.6753857999999582</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6455070556942193</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6455071112215354</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>901.17812173000004</v>
+        <v>901.17812170000002</v>
       </c>
       <c r="C192" s="5">
-        <v>3.2203162399999883</v>
+        <v>3.2203162000000702</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3894277325370545</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3894276768856599</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>900.94364461999999</v>
+        <v>900.94364459999997</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.23447711000005711</v>
+        <v>-0.23447710000004918</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.31178101001266834</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31178099674521453</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>901.50939824</v>
+        <v>901.50939819999996</v>
       </c>
       <c r="C194" s="5">
-        <v>0.56575362000000951</v>
+        <v>0.56575359999999364</v>
       </c>
       <c r="D194" s="5">
-        <v>0.75615610041712689</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75615607361048109</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>902.98935309000001</v>
+        <v>902.98935310000002</v>
       </c>
       <c r="C195" s="5">
-        <v>1.4799548500000128</v>
+        <v>1.4799549000000525</v>
       </c>
       <c r="D195" s="5">
-        <v>1.9878538762335474</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.987853944089335</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>906.61419660000001</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6248435100000052</v>
+        <v>3.6248434999999972</v>
       </c>
       <c r="D196" s="5">
-        <v>4.9249154701388465</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9249154561950448</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>909.12465794000002</v>
+        <v>909.12465789999999</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5104613400000062</v>
+        <v>2.5104612999999745</v>
       </c>
       <c r="D197" s="5">
-        <v>3.3739382112659699</v>
+        <v>3.3739381566864735</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4953765791841267</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4953765769846861</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>913.61243310999998</v>
+        <v>913.61243309999998</v>
       </c>
       <c r="C198" s="5">
-        <v>4.4877751699999635</v>
+        <v>4.4877751999999873</v>
       </c>
       <c r="D198" s="5">
-        <v>6.0871463874166754</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0871464294945721</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>915.59734186000003</v>
+        <v>915.59734189999995</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9849087500000451</v>
+        <v>1.9849087999999711</v>
       </c>
       <c r="D199" s="5">
-        <v>2.638492414679261</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6384924819684352</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>919.31758925999998</v>
+        <v>919.31758930000001</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7202473999999484</v>
+        <v>3.720247400000062</v>
       </c>
       <c r="D200" s="5">
-        <v>4.9862821226491771</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9862821224265774</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>922.56703600000003</v>
       </c>
       <c r="C201" s="5">
-        <v>3.2494467400000531</v>
+        <v>3.2494467000000213</v>
       </c>
       <c r="D201" s="5">
-        <v>4.3249920448779289</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.32499199040699</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>926.58144633999996</v>
+        <v>926.58144630000004</v>
       </c>
       <c r="C202" s="5">
-        <v>4.0144103399999267</v>
+        <v>4.0144103000000086</v>
       </c>
       <c r="D202" s="5">
-        <v>5.3484141058211865</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3484140512471745</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>930.79175354999995</v>
+        <v>930.79175359999999</v>
       </c>
       <c r="C203" s="5">
-        <v>4.2103072099999963</v>
+        <v>4.210307299999954</v>
       </c>
       <c r="D203" s="5">
-        <v>5.5910543855679729</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5910545083327934</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>929.55330271000003</v>
+        <v>929.55330270000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2384508399999277</v>
+        <v>-1.2384508999999753</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.5850093206863036</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5850093968307055</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>931.36106823</v>
+        <v>931.36106819999998</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8077655199999754</v>
+        <v>1.8077654999999595</v>
       </c>
       <c r="D205" s="5">
-        <v>2.358846140409554</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3588461140585881</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>932.93231295999999</v>
+        <v>932.93231300000002</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5712447299999894</v>
+        <v>1.571244800000045</v>
       </c>
       <c r="D206" s="5">
-        <v>2.0433400974779747</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0433401894228931</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>932.11927710999998</v>
+        <v>932.11927709999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.81303585000000567</v>
+        <v>-0.81303590000004533</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.040783075123719</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0407831387788891</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>933.88499964000005</v>
+        <v>933.88499960000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7657225300000619</v>
+        <v>1.7657225000000381</v>
       </c>
       <c r="D208" s="5">
-        <v>2.2970052501139149</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2970052107045946</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>934.90380198000003</v>
+        <v>934.90380200000004</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0188023399999793</v>
+        <v>1.0188024000000269</v>
       </c>
       <c r="D209" s="5">
-        <v>1.3169984105767307</v>
+        <v>1.3169984886611363</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8356005763184644</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8356005830429964</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>934.61514534000003</v>
+        <v>934.61514529999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.28865663999999924</v>
+        <v>-0.28865670000004684</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.36987800433799789</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.369878081082331</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>936.01283856999999</v>
+        <v>936.01283860000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3976932299999589</v>
+        <v>1.3976933000000145</v>
       </c>
       <c r="D211" s="5">
-        <v>1.8094039057038103</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8094039971483289</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>937.00525014000004</v>
+        <v>937.00525010000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.99241157000005842</v>
+        <v>0.99241150000000289</v>
       </c>
       <c r="D212" s="5">
-        <v>1.2797506756289101</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2797505847928381</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>938.90837942999997</v>
+        <v>938.90837939999994</v>
       </c>
       <c r="C213" s="5">
-        <v>1.9031292899999244</v>
+        <v>1.9031292999999323</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4647037003723504</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4647037135744787</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>939.22281238000005</v>
+        <v>939.22281239999995</v>
       </c>
       <c r="C214" s="5">
-        <v>0.3144329500000822</v>
+        <v>0.31443300000000818</v>
       </c>
       <c r="D214" s="5">
-        <v>0.40261149214328995</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.40261155629572887</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>942.40899822999995</v>
+        <v>942.40899820000004</v>
       </c>
       <c r="C215" s="5">
-        <v>3.1861858499999016</v>
+        <v>3.1861858000000893</v>
       </c>
       <c r="D215" s="5">
-        <v>4.1476562039783893</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1476561375816123</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>939.37000766000006</v>
+        <v>939.37000769999997</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.0389905699998963</v>
+        <v>-3.0389905000000681</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.8017462903109922</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8017462044079076</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>938.34008645999995</v>
+        <v>938.34008649999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.0299212000001035</v>
+        <v>-1.0299211999999898</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.3077699655616337</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3077699655060782</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>937.28712027999995</v>
+        <v>937.28712029999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.0529661799999985</v>
+        <v>-1.0529662000000144</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3383100705788187</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3383100957852889</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>936.74346478999996</v>
+        <v>936.74346479999997</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.54365548999999191</v>
+        <v>-0.54365549999999985</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.69382088851482893</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69382090122150908</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>935.50528179000003</v>
+        <v>935.50528180000003</v>
       </c>
       <c r="C220" s="5">
         <v>-1.2381829999999354</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.5746737349756068</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5746737349589313</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>935.58251722</v>
+        <v>935.58251719999998</v>
       </c>
       <c r="C221" s="5">
-        <v>7.7235429999973348E-2</v>
+        <v>7.723539999994955E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>9.9117145277394236E-2</v>
+        <v>9.9117106759605278E-2</v>
       </c>
       <c r="E221" s="5">
-        <v>7.2597334459700846E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2597330179635655E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>934.79234979</v>
+        <v>934.79234980000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.79016742999999678</v>
+        <v>-0.79016739999997299</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.0087926395739633</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0087926014727633</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>935.49129049999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.69894070999998803</v>
+        <v>0.6989406999999801</v>
       </c>
       <c r="D223" s="5">
-        <v>0.90093440771044087</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90093439475757986</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>933.64711046000002</v>
+        <v>933.64711050000005</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8441800399999693</v>
+        <v>-1.8441799999999375</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.340137843437895</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3401377932296241</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>932.81276897999999</v>
+        <v>932.812769</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.83434148000003461</v>
+        <v>-0.83434150000005047</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.0671092375791336</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0671092629877643</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>933.47531301000004</v>
+        <v>933.47531300000003</v>
       </c>
       <c r="C226" s="5">
-        <v>0.66254403000004913</v>
+        <v>0.66254400000002533</v>
       </c>
       <c r="D226" s="5">
-        <v>0.85565513955563333</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85565510064165018</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>932.45359117999999</v>
+        <v>932.45359120000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0217218300000468</v>
+        <v>-1.021721800000023</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3055644754561668</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3055644373662356</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>930.08709035000004</v>
+        <v>930.08709039999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-2.3665008299999499</v>
+        <v>-2.3665008000000398</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.0033610116200093</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0033609740129918</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>927.95147134000001</v>
+        <v>927.95147129999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.1356190100000276</v>
+        <v>-2.1356190999999853</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.7208471674840862</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7208472805583805</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>923.65019855000003</v>
+        <v>923.65019859999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.3012727899999845</v>
+        <v>-4.3012727000000268</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.4226462048595936</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4226460945005828</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>920.38644683999996</v>
+        <v>920.38644680000004</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.263751710000065</v>
+        <v>-3.2637517999999091</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1587999673644571</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1588000796055518</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>916.15062982999996</v>
+        <v>916.15062980000005</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.2358170100000052</v>
+        <v>-4.2358169999999973</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.3849907819203402</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3849907697555039</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>907.9104701</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.2401597299999594</v>
+        <v>-8.2401597000000493</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.274956134603864</v>
+        <v>-10.274956099346689</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.9577345248204323</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9577345227459473</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>896.22161017999997</v>
+        <v>896.22161019999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.688859920000027</v>
+        <v>-11.688859900000011</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.401008815725834</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.401008792803216</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>883.41937098999995</v>
+        <v>883.41937099999996</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.802239190000023</v>
+        <v>-12.802239200000031</v>
       </c>
       <c r="D235" s="5">
-        <v>-15.85698387177057</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.8569838828736</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>869.97450150999998</v>
+        <v>869.97450149999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-13.444869479999966</v>
+        <v>-13.444869499999982</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.809205636971491</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.809205659746716</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>855.35802611999998</v>
+        <v>855.35802609999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.616475390000005</v>
+        <v>-14.616475400000013</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.398727343876953</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.398727355517352</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>846.41198173999999</v>
+        <v>846.41198169999996</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.9460443799999894</v>
+        <v>-8.9460444000000052</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.853228066597143</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.853228091852531</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>834.79171602999998</v>
+        <v>834.79171599999995</v>
       </c>
       <c r="C239" s="5">
-        <v>-11.620265710000012</v>
+        <v>-11.620265700000004</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.285853825534234</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.285853814025485</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>824.61032176000003</v>
+        <v>824.61032179999995</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.181394269999942</v>
+        <v>-10.1813942</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.692680112519017</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.692680025060501</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>823.12562151999998</v>
+        <v>823.12562149999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.484700240000052</v>
+        <v>-1.4847002999999859</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.1393168246483851</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1393169101458165</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>820.6418774</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.483744119999983</v>
+        <v>-2.4837440999999671</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.5614525486580395</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5614525205391989</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>815.95609692999994</v>
+        <v>815.95609690000003</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.6857804700000543</v>
+        <v>-4.6857804999999644</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.640740300064274</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6407403412542809</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>811.7987961</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.1573008299999401</v>
+        <v>-4.15730080000003</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.9455533746572531</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9455533331604808</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>810.20579280000004</v>
       </c>
       <c r="C245" s="5">
         <v>-1.5930032999999639</v>
       </c>
       <c r="D245" s="5">
         <v>-2.3295266232154055</v>
       </c>
       <c r="E245" s="5">
         <v>-10.761488111183304</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>812.60299520000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.3972023999999692</v>
       </c>
       <c r="D246" s="5">
         <v>3.6088605710037802</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>810.59624341000006</v>
+        <v>810.59624340000005</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.006751789999953</v>
+        <v>-2.0067517999999609</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.9235210838492676</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9235210982204163</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>812.41915325000002</v>
+        <v>812.41915329999995</v>
       </c>
       <c r="C248" s="5">
-        <v>1.8229098399999657</v>
+        <v>1.8229098999998996</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7322505593791346</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7322506504587452</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>811.18541541000002</v>
+        <v>811.18541540000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2337378400000034</v>
+        <v>-1.2337378999999373</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.8071734807845963</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8071735678292122</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>813.18781865999995</v>
+        <v>813.18781869999998</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0024032499999294</v>
+        <v>2.002403299999969</v>
       </c>
       <c r="D250" s="5">
-        <v>3.0027377326355298</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0027378086723511</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>813.19858859999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.0769940000045608E-2</v>
+        <v>1.0769900000013877E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5894076567390947E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5894017531081772E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>814.19942408999998</v>
+        <v>814.19942409999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0008354899999858</v>
+        <v>1.0008354999999938</v>
       </c>
       <c r="D252" s="5">
-        <v>1.4869254759540373</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4869254909117835</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>815.56758628</v>
+        <v>815.56758630000002</v>
       </c>
       <c r="C253" s="5">
-        <v>1.3681621900000209</v>
+        <v>1.3681622000000289</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0351936899553058</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0351937049434055</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>816.22014692000005</v>
+        <v>816.22014690000003</v>
       </c>
       <c r="C254" s="5">
-        <v>0.65256064000004699</v>
+        <v>0.65256060000001526</v>
       </c>
       <c r="D254" s="5">
-        <v>0.96439347495020922</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96439341555167868</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>818.86930935999999</v>
+        <v>818.86930940000002</v>
       </c>
       <c r="C255" s="5">
-        <v>2.6491624399999409</v>
+        <v>2.6491624999999885</v>
       </c>
       <c r="D255" s="5">
-        <v>3.9650599437111911</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.965060035222856</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>820.57962988999998</v>
+        <v>820.57962989999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.71032052999999</v>
+        <v>1.7103204999999662</v>
       </c>
       <c r="D256" s="5">
-        <v>2.5353573561071707</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5353573109981209</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>821.98405491999995</v>
+        <v>821.98405490000005</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4044250299999703</v>
+        <v>1.4044250000000602</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0732481138046266</v>
+        <v>2.0732480690747401</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4537370905847613</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4537370881162692</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>824.22096570999997</v>
+        <v>824.22096569999997</v>
       </c>
       <c r="C258" s="5">
-        <v>2.2369107900000245</v>
+        <v>2.2369107999999187</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3149507708638559</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3149507859874028</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>825.76090297999997</v>
+        <v>825.76090299999998</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5399372699999958</v>
+        <v>1.5399373000000196</v>
       </c>
       <c r="D259" s="5">
-        <v>2.2652089035007927</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2652089481124849</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>829.58286052000005</v>
+        <v>829.58286050000004</v>
       </c>
       <c r="C260" s="5">
-        <v>3.8219575400000849</v>
+        <v>3.8219575000000532</v>
       </c>
       <c r="D260" s="5">
-        <v>5.6976787880205437</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6976787267219109</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>833.27573875999997</v>
+        <v>833.2757388</v>
       </c>
       <c r="C261" s="5">
-        <v>3.6928782399999136</v>
+        <v>3.6928782999999612</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4745298447274271</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4745299359991062</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>835.60672093999995</v>
+        <v>835.60672090000003</v>
       </c>
       <c r="C262" s="5">
-        <v>2.3309821799999781</v>
+        <v>2.3309821000000284</v>
       </c>
       <c r="D262" s="5">
-        <v>3.408977885664477</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4089777666953314</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>838.71440287999997</v>
+        <v>838.71440289999998</v>
       </c>
       <c r="C263" s="5">
-        <v>3.1076819400000204</v>
+        <v>3.1076819999999543</v>
       </c>
       <c r="D263" s="5">
-        <v>4.5553160610822374</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5553161510607731</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>842.32044781000002</v>
+        <v>842.32044780000001</v>
       </c>
       <c r="C264" s="5">
-        <v>3.6060449300000528</v>
+        <v>3.606044900000029</v>
       </c>
       <c r="D264" s="5">
-        <v>5.2831597306716827</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2831596855456908</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>844.34037673</v>
+        <v>844.34037669999998</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0199289199999839</v>
+        <v>2.0199288999999681</v>
       </c>
       <c r="D265" s="5">
-        <v>2.9159227463614545</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9159227171431379</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>847.11049653999999</v>
+        <v>847.11049649999995</v>
       </c>
       <c r="C266" s="5">
-        <v>2.7701198099999829</v>
+        <v>2.7701197999999749</v>
       </c>
       <c r="D266" s="5">
-        <v>4.0087943830375838</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0087943684488314</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>848.71376841999995</v>
+        <v>848.71376840000005</v>
       </c>
       <c r="C267" s="5">
-        <v>1.6032718799999657</v>
+        <v>1.6032719000000952</v>
       </c>
       <c r="D267" s="5">
-        <v>2.2949547403863013</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2949547694228523</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>850.85352623000006</v>
+        <v>850.85352620000003</v>
       </c>
       <c r="C268" s="5">
-        <v>2.1397578100001056</v>
+        <v>2.1397577999999839</v>
       </c>
       <c r="D268" s="5">
-        <v>3.067719026609983</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0677190121469522</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>853.11608617000002</v>
+        <v>853.11608620000004</v>
       </c>
       <c r="C269" s="5">
-        <v>2.2625599399999601</v>
+        <v>2.2625600000000077</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2380838392937594</v>
+        <v>3.2380839265387928</v>
       </c>
       <c r="E269" s="5">
-        <v>3.787425201700545</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7874252078755166</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>857.57585764999999</v>
+        <v>857.57585770000003</v>
       </c>
       <c r="C270" s="5">
-        <v>4.4597714799999721</v>
+        <v>4.459771499999988</v>
       </c>
       <c r="D270" s="5">
-        <v>6.4566961794953803</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4566962090545577</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>860.02431584999999</v>
+        <v>860.02431590000003</v>
       </c>
       <c r="C271" s="5">
         <v>2.4484582000000046</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4804262830512078</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4804262828450172</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>863.04769542999998</v>
+        <v>863.04769539999995</v>
       </c>
       <c r="C272" s="5">
-        <v>3.0233795799999825</v>
+        <v>3.0233794999999191</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3010790597239446</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3010789434511087</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>866.50242199000002</v>
+        <v>866.50242200000002</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4547265600000401</v>
+        <v>3.4547266000000718</v>
       </c>
       <c r="D273" s="5">
-        <v>4.9107048886641858</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9107049469538699</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>866.52167140999995</v>
+        <v>866.52167139999995</v>
       </c>
       <c r="C274" s="5">
-        <v>1.9249419999937345E-2</v>
+        <v>1.9249399999921479E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.6661352540369165E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6661324835752787E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>869.19369642000004</v>
+        <v>869.19369640000002</v>
       </c>
       <c r="C275" s="5">
-        <v>2.672025010000084</v>
+        <v>2.672025000000076</v>
       </c>
       <c r="D275" s="5">
-        <v>3.763753148929494</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7637531346481623</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>871.78014756000005</v>
+        <v>871.78014759999996</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5864511400000083</v>
+        <v>2.5864511999999422</v>
       </c>
       <c r="D276" s="5">
-        <v>3.6298530139074803</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.629853099580016</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>872.80618957000002</v>
+        <v>872.80618960000004</v>
       </c>
       <c r="C277" s="5">
-        <v>1.0260420099999692</v>
+        <v>1.0260420000000749</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4215188663168954</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4215188523070355</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>873.45383574000005</v>
+        <v>873.45383570000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.64764617000003</v>
+        <v>0.64764609999997447</v>
       </c>
       <c r="D278" s="5">
-        <v>0.89407596076207518</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89407586370156</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>873.37328732000003</v>
+        <v>873.37328730000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.0548420000013721E-2</v>
+        <v>-8.0548399999997855E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.11060583864367368</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.1106058111993713</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>873.57703621999997</v>
+        <v>873.57703619999995</v>
       </c>
       <c r="C280" s="5">
         <v>0.20374889999993684</v>
       </c>
       <c r="D280" s="5">
-        <v>0.28030699143788418</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28030699144430127</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>873.86076711999999</v>
+        <v>873.86076709999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.28373090000002321</v>
       </c>
       <c r="D281" s="5">
-        <v>0.39044747999850138</v>
+        <v>0.39044748000760521</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4316363606659452</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4316363547195685</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>873.94353660000002</v>
       </c>
       <c r="C282" s="5">
-        <v>8.2769480000024487E-2</v>
+        <v>8.2769500000040352E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.1137196427072773</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.11371967020301632</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>874.40041273999998</v>
+        <v>874.40041269999995</v>
       </c>
       <c r="C283" s="5">
-        <v>0.45687613999996302</v>
+        <v>0.45687609999993128</v>
       </c>
       <c r="D283" s="5">
-        <v>0.62913731015969976</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62913725491977601</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>874.84883987000001</v>
+        <v>874.84883990000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.44842713000002732</v>
+        <v>0.44842720000008285</v>
       </c>
       <c r="D284" s="5">
-        <v>0.61714628165367991</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61714637829095587</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>874.77729621000003</v>
+        <v>874.77729620000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-7.1543659999974807E-2</v>
+        <v>-7.1543700000006538E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-9.8089845769666617E-2</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.8089900583642198E-2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>873.89206459000002</v>
+        <v>873.89206460000003</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.88523162000001321</v>
+        <v>-0.88523159999999734</v>
       </c>
       <c r="D286" s="5">
-        <v>-1.2076050610669853</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2076050339490219</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>874.23960756999998</v>
+        <v>874.2396076</v>
       </c>
       <c r="C287" s="5">
-        <v>0.34754297999995742</v>
+        <v>0.34754299999997329</v>
       </c>
       <c r="D287" s="5">
-        <v>0.4782799053318465</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.47827993291023052</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>873.13521318999994</v>
+        <v>873.13521319999995</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.1043943800000307</v>
+        <v>-1.1043944000000465</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.5054270954856563</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5054271225077742</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>873.61930647999998</v>
+        <v>873.61930649999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.48409329000003254</v>
+        <v>0.48409330000004047</v>
       </c>
       <c r="D289" s="5">
-        <v>0.66734983657115166</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66734985039109684</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>873.54097612999999</v>
+        <v>873.54097609999997</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.8330349999987448E-2</v>
+        <v>-7.8330400000027112E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-0.10754121357816615</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10754128218778414</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>873.90456181000002</v>
+        <v>873.90456180000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.36358568000002833</v>
+        <v>0.3635857000000442</v>
       </c>
       <c r="D291" s="5">
-        <v>0.50060959358544377</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50060962120317409</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>875.04652600999998</v>
+        <v>875.04652599999997</v>
       </c>
       <c r="C292" s="5">
         <v>1.1419641999999612</v>
       </c>
       <c r="D292" s="5">
-        <v>1.5794046195028555</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5794046195209743</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>874.32246859999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.72405741000000035</v>
+        <v>-0.72405739999999241</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.98843381565556498</v>
+        <v>-0.98843380207753739</v>
       </c>
       <c r="E293" s="5">
-        <v>5.2834673139257049E-2</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2834675429158651E-2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>873.26130377000004</v>
+        <v>873.26130379999995</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.0611648299999388</v>
+        <v>-1.0611648000000287</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.4467565048255193</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.446756464197374</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>875.91513640000005</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6538326300000108</v>
+        <v>2.6538326000001007</v>
       </c>
       <c r="D295" s="5">
-        <v>3.7083641125176703</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7083640697643361</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>876.64060387999996</v>
+        <v>876.64060389999997</v>
       </c>
       <c r="C296" s="5">
-        <v>0.72546747999990657</v>
+        <v>0.72546749999992244</v>
       </c>
       <c r="D296" s="5">
-        <v>0.99842734732467076</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99842737497528589</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>881.52173987000003</v>
+        <v>881.52173989999994</v>
       </c>
       <c r="C297" s="5">
-        <v>4.8811359900000753</v>
+        <v>4.8811359999999695</v>
       </c>
       <c r="D297" s="5">
-        <v>6.8900646316446768</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8900646460333226</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>884.83156550000001</v>
       </c>
       <c r="C298" s="5">
-        <v>3.3098256299999775</v>
+        <v>3.3098256000000674</v>
       </c>
       <c r="D298" s="5">
-        <v>4.5998256050649111</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5998255623479922</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>885.56930717</v>
+        <v>885.56930720000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.73774166999999125</v>
+        <v>0.73774170000001504</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0051189673341954</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0051190083944839</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>886.35344024999995</v>
+        <v>886.35344029999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.78413307999994686</v>
+        <v>0.78413309999996272</v>
       </c>
       <c r="D300" s="5">
-        <v>1.0677376963616814</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0677377236917529</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>888.39446262000001</v>
+        <v>888.3944626</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0410223700000643</v>
+        <v>2.0410223000000087</v>
       </c>
       <c r="D301" s="5">
-        <v>2.7985286725276115</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7985285751690681</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>888.75935142000003</v>
+        <v>888.75935140000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.364888800000017</v>
       </c>
       <c r="D302" s="5">
-        <v>0.49398896225012479</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49398896226138245</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>893.06742972999996</v>
+        <v>893.06742970000005</v>
       </c>
       <c r="C303" s="5">
-        <v>4.308078309999928</v>
+        <v>4.3080783000000338</v>
       </c>
       <c r="D303" s="5">
-        <v>5.9743619273872506</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9743619132858639</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>895.10713483999996</v>
+        <v>895.10713480000004</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0397051099999999</v>
+        <v>2.0397050999999919</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7754094989780542</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7754094852941558</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>898.07471152000005</v>
+        <v>898.07471150000003</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9675766800000929</v>
+        <v>2.9675766999999951</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0517486100673183</v>
+        <v>4.051748638058239</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7166456053717924</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7166456030843111</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>898.03336615000001</v>
+        <v>898.03336620000005</v>
       </c>
       <c r="C306" s="5">
-        <v>-4.1345370000044568E-2</v>
+        <v>-4.1345299999989038E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.5231354949092371E-2</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5231261464205872E-2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>893.18649583000001</v>
+        <v>893.18649579999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-4.8468703199999936</v>
+        <v>-4.8468704000000571</v>
       </c>
       <c r="D307" s="5">
-        <v>-6.2878065489504813</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2878066493330937</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>889.59785517</v>
+        <v>889.59785520000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.58864066000001</v>
+        <v>-3.5886405999999624</v>
       </c>
       <c r="D308" s="5">
-        <v>-4.7162269364666827</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7162268595032693</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>884.92737292000004</v>
+        <v>884.92737290000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-4.6704822499999636</v>
+        <v>-4.6704823000000033</v>
       </c>
       <c r="D309" s="5">
-        <v>-6.1213527200324354</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1213527834837578</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>882.31147206000003</v>
+        <v>882.31147209999995</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.6159008600000107</v>
+        <v>-2.6159008000000767</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.490167015255996</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4901669365778654</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>878.67523630000005</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.6362357599999768</v>
+        <v>-3.6362357999998949</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.8349392283193566</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8349392800913655</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>875.33128545</v>
+        <v>875.33128550000004</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.3439508500000557</v>
+        <v>-3.343950800000016</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.472421406192451</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4724213407125184</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>871.61133988999995</v>
+        <v>871.61133989999996</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.719945560000042</v>
+        <v>-3.7199456000000737</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.9821824448699426</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9821824969187638</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>868.19998253999995</v>
+        <v>868.19998250000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.411357350000003</v>
+        <v>-3.4113573999999289</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.5968288881430901</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5968289540230911</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>864.67438208999999</v>
+        <v>864.6743821</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.5256004499999563</v>
+        <v>-3.5256004000000303</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7656036263558406</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7656035604872642</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>860.85481125000001</v>
+        <v>860.85481130000005</v>
       </c>
       <c r="C316" s="5">
-        <v>-3.819570839999983</v>
+        <v>-3.8195707999999513</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.1739138426085018</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1739137896764653</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>857.74732841000002</v>
+        <v>857.74732840000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.1074828399999888</v>
+        <v>-3.1074829000000364</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.2467428139161267</v>
+        <v>-4.2467428940504259</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.4904263078230482</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4904263068095585</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>858.11112047999995</v>
+        <v>858.11112049999997</v>
       </c>
       <c r="C318" s="5">
-        <v>0.3637920699999313</v>
+        <v>0.3637920999999551</v>
       </c>
       <c r="D318" s="5">
-        <v>0.51013887932618296</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51013892149898155</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>854.61799877999999</v>
+        <v>854.61799880000001</v>
       </c>
       <c r="C319" s="5">
         <v>-3.4931216999999606</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.7769562478506167</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.776956247741837</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>851.25654693000001</v>
+        <v>851.25654689999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.3614518499999804</v>
+        <v>-3.36145190000002</v>
       </c>
       <c r="D320" s="5">
-        <v>-4.6191563314952999</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6191563986179069</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>847.78983446999996</v>
+        <v>847.78983449999998</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.4667124600000534</v>
+        <v>-3.4667124000000058</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7789695357167812</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7789694550132378</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>845.23550335000004</v>
+        <v>845.23550339999997</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.5543311199999152</v>
+        <v>-2.5543311000000131</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.556200103728524</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5562000762201951</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>841.97055211999998</v>
+        <v>841.97055209999996</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.2649512300000652</v>
+        <v>-3.264951300000007</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5381037032861338</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5381037982617727</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>841.89283548000003</v>
+        <v>841.89283550000005</v>
       </c>
       <c r="C324" s="5">
-        <v>-7.7716639999948711E-2</v>
+        <v>-7.771659999991698E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.11070771682725189</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.11070765987857278</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>840.44020806000003</v>
+        <v>840.44020809999995</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.4526274199999989</v>
+        <v>-1.4526274000000967</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.0509800250410382</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.050979997022162</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>840.07952090000003</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.36068715999999768</v>
+        <v>-0.36068719999991572</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.5137836178804478</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.51378367469985253</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>838.15848875999995</v>
+        <v>838.15848879999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.9210321400000794</v>
+        <v>-1.9210321000000476</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.7098213906100899</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7098213348935141</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>837.54524117999995</v>
+        <v>837.54524119999996</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.61324758000000656</v>
+        <v>-0.61324760000002243</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.87446821586122381</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.87446824422428016</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>838.12182070999995</v>
+        <v>838.12182069999994</v>
       </c>
       <c r="C329" s="5">
-        <v>0.57657953000000361</v>
+        <v>0.57657949999997982</v>
       </c>
       <c r="D329" s="5">
-        <v>0.82923421685934251</v>
+        <v>0.82923417353018003</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.2880290092397892</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2880290092664679</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>839.78805095999996</v>
+        <v>839.788051</v>
       </c>
       <c r="C330" s="5">
-        <v>1.6662302500000123</v>
+        <v>1.666230300000052</v>
       </c>
       <c r="D330" s="5">
-        <v>2.4119222694988007</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4119223426977365</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>840.72701945999995</v>
+        <v>840.72701949999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.93896849999998722</v>
       </c>
       <c r="D331" s="5">
-        <v>1.3500039444038325</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3500039443390843</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>843.33442006999996</v>
+        <v>843.33442009999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6074006100000133</v>
+        <v>2.6074006000000054</v>
       </c>
       <c r="D332" s="5">
-        <v>3.7857796417115619</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7857796267605659</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>845.28108236000003</v>
+        <v>845.28108239999995</v>
       </c>
       <c r="C333" s="5">
-        <v>1.946662290000063</v>
+        <v>1.9466622999999572</v>
       </c>
       <c r="D333" s="5">
-        <v>2.8053888732840537</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8053888877775934</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>846.80985482000006</v>
+        <v>846.80985480000004</v>
       </c>
       <c r="C334" s="5">
-        <v>1.5287724600000274</v>
+        <v>1.5287724000000935</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1920352994595271</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1920352124660702</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>850.33771956999999</v>
+        <v>850.33771960000001</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5278647499999352</v>
+        <v>3.5278647999999748</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1154337816213369</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1154338559146639</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>851.30872053999997</v>
+        <v>851.30872050000005</v>
       </c>
       <c r="C336" s="5">
-        <v>0.97100096999997731</v>
+        <v>0.97100090000003547</v>
       </c>
       <c r="D336" s="5">
-        <v>1.3789192853071786</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3789191852259686</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>853.74999323999998</v>
+        <v>853.74999319999995</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4412727000000132</v>
+        <v>2.4412726999998995</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4960018032813123</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4960018034479567</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>854.70990618999997</v>
+        <v>854.70990619999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.959912949999989</v>
+        <v>0.95991300000002866</v>
       </c>
       <c r="D338" s="5">
-        <v>1.3575936079313067</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3575936791477838</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>856.63274636999995</v>
+        <v>856.63274639999997</v>
       </c>
       <c r="C339" s="5">
-        <v>1.9228401799999801</v>
+        <v>1.922840199999996</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7332943550848698</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7332943838347834</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>858.44068338</v>
+        <v>858.44068340000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.807937010000046</v>
+        <v>1.8079370000000381</v>
       </c>
       <c r="D340" s="5">
-        <v>2.5622250830728444</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.56222506864483</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>861.55403636000005</v>
+        <v>861.55403639999997</v>
       </c>
       <c r="C341" s="5">
-        <v>3.1133529800000588</v>
+        <v>3.113352999999961</v>
       </c>
       <c r="D341" s="5">
-        <v>4.439974680769776</v>
+        <v>4.4399747097575659</v>
       </c>
       <c r="E341" s="5">
-        <v>2.7958006904234889</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7958006964225568</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>861.92905771999995</v>
+        <v>861.92905770000004</v>
       </c>
       <c r="C342" s="5">
-        <v>0.3750213599998915</v>
+        <v>0.37502130000007128</v>
       </c>
       <c r="D342" s="5">
-        <v>0.5235940741169065</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52359399012185115</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>868.04894536999996</v>
+        <v>868.04894539999998</v>
       </c>
       <c r="C343" s="5">
-        <v>6.1198876500000097</v>
+        <v>6.1198876999999356</v>
       </c>
       <c r="D343" s="5">
-        <v>8.8609952192999266</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8609952947588777</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>871.22731424999995</v>
+        <v>871.22731429999999</v>
       </c>
       <c r="C344" s="5">
-        <v>3.1783688799999936</v>
+        <v>3.1783689000000095</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4833833656217958</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4833833942461654</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>874.07500728000002</v>
+        <v>874.07500730000004</v>
       </c>
       <c r="C345" s="5">
-        <v>2.8476930300000731</v>
+        <v>2.8476930000000493</v>
       </c>
       <c r="D345" s="5">
-        <v>3.9936058497967553</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9936058067320923</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>877.56022860999997</v>
+        <v>877.56022859999996</v>
       </c>
       <c r="C346" s="5">
-        <v>3.4852213299999448</v>
+        <v>3.485221299999921</v>
       </c>
       <c r="D346" s="5">
-        <v>4.8911293593891125</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8911293162455349</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>881.44662643000004</v>
+        <v>881.44662640000001</v>
       </c>
       <c r="C347" s="5">
-        <v>3.8863978200000702</v>
+        <v>3.8863978000000543</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4457421497807523</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4457421211335344</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>884.63579478999998</v>
+        <v>884.63579479999999</v>
       </c>
       <c r="C348" s="5">
-        <v>3.1891683599999396</v>
+        <v>3.1891683999999714</v>
       </c>
       <c r="D348" s="5">
-        <v>4.4291777521237252</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4291778089404321</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>887.81792036000002</v>
+        <v>887.81792040000005</v>
       </c>
       <c r="C349" s="5">
-        <v>3.1821255700000393</v>
+        <v>3.1821256000000631</v>
       </c>
       <c r="D349" s="5">
-        <v>4.402953573763857</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.402953616047256</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>890.12577632</v>
+        <v>890.12577629999998</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3078559599999835</v>
+        <v>2.3078558999999359</v>
       </c>
       <c r="D350" s="5">
-        <v>3.16435039306453</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1643503094729297</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>893.81270368000003</v>
+        <v>893.81270370000004</v>
       </c>
       <c r="C351" s="5">
-        <v>3.686927360000027</v>
+        <v>3.6869274000000587</v>
       </c>
       <c r="D351" s="5">
-        <v>5.085245925517512</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0852459820679652</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>896.86642212000004</v>
+        <v>896.86642210000002</v>
       </c>
       <c r="C352" s="5">
-        <v>3.0537184400000115</v>
+        <v>3.0537183999999797</v>
       </c>
       <c r="D352" s="5">
-        <v>4.1777326642933543</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1777326084424748</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>897.66030908000005</v>
+        <v>897.66030909999995</v>
       </c>
       <c r="C353" s="5">
-        <v>0.79388696000000891</v>
+        <v>0.79388699999992696</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0674009753784519</v>
+        <v>1.067401029445425</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1908308935033611</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1908308909873959</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>897.43518309000001</v>
+        <v>897.43518310000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.22512599000003775</v>
+        <v>-0.22512599999993199</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.3005355834525103</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.30053559677687414</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>900.07431076</v>
+        <v>900.07431080000003</v>
       </c>
       <c r="C355" s="5">
-        <v>2.6391276699999935</v>
+        <v>2.6391277000000173</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5865333945320099</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5865334359227452</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>901.35964247000004</v>
+        <v>901.35964249999995</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2853317100000368</v>
+        <v>1.2853316999999151</v>
       </c>
       <c r="D356" s="5">
-        <v>1.7271575463891686</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7271575327685529</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>903.18245753999997</v>
+        <v>903.18245750000006</v>
       </c>
       <c r="C357" s="5">
-        <v>1.8228150699999333</v>
+        <v>1.8228150000001051</v>
       </c>
       <c r="D357" s="5">
-        <v>2.4539286126298743</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4539285172607617</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>904.48197084000003</v>
+        <v>904.4819708</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2995133000000578</v>
+        <v>1.2995132999999441</v>
       </c>
       <c r="D358" s="5">
-        <v>1.7403081105485052</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7403081106261986</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>906.35548878999998</v>
+        <v>906.35548879999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8735179499999504</v>
+        <v>1.87351799999999</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5141597563835605</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5141598243596297</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>907.42495778</v>
+        <v>907.42495780000002</v>
       </c>
       <c r="C360" s="5">
-        <v>1.0694689900000185</v>
+        <v>1.0694690000000264</v>
       </c>
       <c r="D360" s="5">
-        <v>1.4251851918427372</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4251852052394876</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>908.72313417999999</v>
+        <v>908.7231342</v>
       </c>
       <c r="C361" s="5">
         <v>1.2981763999999885</v>
       </c>
       <c r="D361" s="5">
-        <v>1.7303114398236286</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7303114397851926</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>908.61125621999997</v>
+        <v>908.61125619999996</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11187796000001526</v>
+        <v>-0.111878000000047</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.14763867716340862</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14763872991007121</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>903.92307366</v>
+        <v>903.92307370000003</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.6881825599999729</v>
+        <v>-4.6881824999999253</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.0189449653003546</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.018944890570566</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>908.37753263000002</v>
+        <v>908.37753259999999</v>
       </c>
       <c r="C364" s="5">
-        <v>4.4544589700000188</v>
+        <v>4.4544588999999633</v>
       </c>
       <c r="D364" s="5">
-        <v>6.0764409334476577</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0764408350797883</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>907.43665432</v>
+        <v>907.43665429999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.94087831000001643</v>
+        <v>-0.94087830000000849</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.2358783768692039</v>
+        <v>-1.2358783638491411</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0890918470060962</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0890918425258134</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>909.00981141</v>
+        <v>909.00981139999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.5731570899999952</v>
+        <v>1.5731571000000031</v>
       </c>
       <c r="D366" s="5">
-        <v>2.1003040753418301</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1003040888669888</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>908.30177838999998</v>
+        <v>908.30177839999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.70803302000001622</v>
+        <v>-0.70803300000000036</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.93069316342917485</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.93069313726233949</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>906.32796666000002</v>
+        <v>906.32796670000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9738117299999658</v>
+        <v>-1.973811699999942</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.5767527342154262</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5767526954900921</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>852.40739240000005</v>
       </c>
       <c r="C369" s="5">
-        <v>-53.920574259999967</v>
+        <v>-53.920574299999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-52.099294067307845</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-52.09929409267653</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>853.77567594000004</v>
+        <v>853.77567590000001</v>
       </c>
       <c r="C370" s="5">
-        <v>1.3682835399999931</v>
+        <v>1.3682834999999614</v>
       </c>
       <c r="D370" s="5">
-        <v>1.9433361701339802</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9433361128204485</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>855.45869722999998</v>
+        <v>855.45869719999996</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6830212899999424</v>
+        <v>1.6830212999999503</v>
       </c>
       <c r="D371" s="5">
-        <v>2.3913386884208077</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3913387028970279</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>848.96897633000003</v>
+        <v>848.96897630000001</v>
       </c>
       <c r="C372" s="5">
         <v>-6.4897208999999521</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.7331019152996241</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.7331019155933003</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>850.30229721000001</v>
+        <v>850.3022972</v>
       </c>
       <c r="C373" s="5">
-        <v>1.3333208799999738</v>
+        <v>1.3333208999999897</v>
       </c>
       <c r="D373" s="5">
-        <v>1.9009859435662468</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9009859723958966</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>851.70799342999999</v>
+        <v>851.70799339999996</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4056962199999816</v>
+        <v>1.4056961999999658</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0019442101350204</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0019441814159267</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>854.00282501000004</v>
+        <v>854.00282500000003</v>
       </c>
       <c r="C375" s="5">
-        <v>2.2948315800000501</v>
+        <v>2.2948316000000659</v>
       </c>
       <c r="D375" s="5">
-        <v>3.2816124328207907</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2816124619632792</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>855.34685606999994</v>
+        <v>855.34685609999997</v>
       </c>
       <c r="C376" s="5">
-        <v>1.3440310599999066</v>
+        <v>1.3440310999999383</v>
       </c>
       <c r="D376" s="5">
-        <v>1.9049952698273032</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9049953270364961</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>858.17018467000003</v>
+        <v>858.17018470000005</v>
       </c>
       <c r="C377" s="5">
         <v>2.8233286000000817</v>
       </c>
       <c r="D377" s="5">
-        <v>4.0336655084334705</v>
+        <v>4.0336655082892525</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.4291910532221603</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.429191047831794</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>860.47151272999997</v>
+        <v>860.47151269999995</v>
       </c>
       <c r="C378" s="5">
-        <v>2.3013280599999462</v>
+        <v>2.3013279999998986</v>
       </c>
       <c r="D378" s="5">
-        <v>3.2658920756155396</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2658919890918403</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>859.40053642999999</v>
+        <v>859.40053639999996</v>
       </c>
       <c r="C379" s="5">
         <v>-1.0709762999999839</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4833847246545906</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4833847247059717</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>865.33534440000005</v>
       </c>
       <c r="C380" s="5">
-        <v>5.9348079700000653</v>
+        <v>5.9348080000000891</v>
       </c>
       <c r="D380" s="5">
-        <v>8.6090131299275008</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6090131754235735</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>863.62248731</v>
+        <v>863.62248729999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.7128570900000568</v>
+        <v>-1.7128571000000647</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.3496076010248945</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3496076145933631</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>864.84324859000003</v>
+        <v>864.84324860000004</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2207612800000334</v>
+        <v>1.2207613000000492</v>
       </c>
       <c r="D382" s="5">
-        <v>1.7094926117042775</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7094926399492394</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>868.10728568000002</v>
+        <v>868.10728570000003</v>
       </c>
       <c r="C383" s="5">
-        <v>3.264037089999988</v>
+        <v>3.2640370999999959</v>
       </c>
       <c r="D383" s="5">
-        <v>4.6241686031608609</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6241686175684693</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>873.71142315999998</v>
+        <v>873.71142320000001</v>
       </c>
       <c r="C384" s="5">
-        <v>5.604137479999963</v>
+        <v>5.6041374999999789</v>
       </c>
       <c r="D384" s="5">
-        <v>8.0277555301119463</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0277555595945849</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>877.20201698999995</v>
+        <v>877.20201699999996</v>
       </c>
       <c r="C385" s="5">
-        <v>3.4905938299999661</v>
+        <v>3.4905937999999423</v>
       </c>
       <c r="D385" s="5">
-        <v>4.9009190412549808</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9009189979746459</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>877.76862161999998</v>
+        <v>877.76862159999996</v>
       </c>
       <c r="C386" s="5">
-        <v>0.56660463000002892</v>
+        <v>0.56660460000000512</v>
       </c>
       <c r="D386" s="5">
-        <v>0.77786671396782303</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77786667262671472</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>887.42711153000005</v>
+        <v>887.42711150000002</v>
       </c>
       <c r="C387" s="5">
-        <v>9.6584899100000712</v>
+        <v>9.6584899000000632</v>
       </c>
       <c r="D387" s="5">
-        <v>14.033299598756543</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.033299583676119</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>892.19286924999994</v>
+        <v>892.19286929999998</v>
       </c>
       <c r="C388" s="5">
-        <v>4.7657577199998968</v>
+        <v>4.7657577999999603</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6381650309874196</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6381651459611613</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>897.50425175999999</v>
+        <v>897.50425180000002</v>
       </c>
       <c r="C389" s="5">
-        <v>5.311382510000044</v>
+        <v>5.3113825000000361</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3824235052817544</v>
+        <v>7.3824234904967589</v>
       </c>
       <c r="E389" s="5">
-        <v>4.5834809683029665</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.583480969308007</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>897.49480796</v>
+        <v>897.49480800000003</v>
       </c>
       <c r="C390" s="5">
         <v>-9.4437999999854583E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.262601726521595E-2</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2626017264683043E-2</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>905.34520727999995</v>
+        <v>905.34520729999997</v>
       </c>
       <c r="C391" s="5">
-        <v>7.8503993199999513</v>
+        <v>7.8503992999999355</v>
       </c>
       <c r="D391" s="5">
-        <v>11.016401048846314</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.016401018901888</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>910.93238108000003</v>
+        <v>910.93238110000004</v>
       </c>
       <c r="C392" s="5">
         <v>5.5871738000000732</v>
       </c>
       <c r="D392" s="5">
-        <v>7.6621878801976573</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6621878800225973</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>919.50621858</v>
+        <v>919.50621860000001</v>
       </c>
       <c r="C393" s="5">
         <v>8.5738374999999678</v>
       </c>
       <c r="D393" s="5">
-        <v>11.898010453767217</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.898010453492525</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>922.74935764999998</v>
+        <v>922.74935770000002</v>
       </c>
       <c r="C394" s="5">
-        <v>3.2431390699999838</v>
+        <v>3.2431391000000076</v>
       </c>
       <c r="D394" s="5">
-        <v>4.3155302906612292</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3155303312630622</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>925.35938639000005</v>
+        <v>925.35938639999995</v>
       </c>
       <c r="C395" s="5">
-        <v>2.6100287400000752</v>
+        <v>2.6100286999999298</v>
       </c>
       <c r="D395" s="5">
-        <v>3.4475469172418061</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4475468633916373</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>933.63555540000004</v>
       </c>
       <c r="C396" s="5">
-        <v>8.2761690099999896</v>
+        <v>8.2761690000000954</v>
       </c>
       <c r="D396" s="5">
-        <v>11.2764788257393</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.276478811309332</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>938.00081710999996</v>
+        <v>938.00081709999995</v>
       </c>
       <c r="C397" s="5">
-        <v>4.3652617099999134</v>
+        <v>4.3652616999999054</v>
       </c>
       <c r="D397" s="5">
-        <v>5.7572162366149815</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7572162230853596</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>942.24438124999995</v>
+        <v>942.24438129999999</v>
       </c>
       <c r="C398" s="5">
-        <v>4.2435641399999895</v>
+        <v>4.2435642000000371</v>
       </c>
       <c r="D398" s="5">
-        <v>5.5660024137227815</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5660024944501618</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>944.69207926000001</v>
+        <v>944.69207930000005</v>
       </c>
       <c r="C399" s="5">
-        <v>2.4476980100000674</v>
+        <v>2.4476980000000594</v>
       </c>
       <c r="D399" s="5">
-        <v>3.1622040345689051</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1622040212945679</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>948.75561714000003</v>
+        <v>948.75561709999999</v>
       </c>
       <c r="C400" s="5">
-        <v>4.0635378800000126</v>
+        <v>4.0635377999999491</v>
       </c>
       <c r="D400" s="5">
-        <v>5.2856138304039124</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.285613723641247</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>951.70213355999999</v>
+        <v>951.70213360000002</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9465164199999663</v>
+        <v>2.9465165000000297</v>
       </c>
       <c r="D401" s="5">
-        <v>3.7911187453107953</v>
+        <v>3.7911188501695392</v>
       </c>
       <c r="E401" s="5">
-        <v>6.0387325958309646</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0387325955618465</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>953.54991969000002</v>
+        <v>953.54991970000003</v>
       </c>
       <c r="C402" s="5">
-        <v>1.8477861300000313</v>
+        <v>1.8477861000000075</v>
       </c>
       <c r="D402" s="5">
-        <v>2.354912592549363</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3549125538066207</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>956.73550966000005</v>
+        <v>956.73550969999997</v>
       </c>
       <c r="C403" s="5">
-        <v>3.1855899700000236</v>
+        <v>3.1855899999999338</v>
       </c>
       <c r="D403" s="5">
-        <v>4.0834100919161953</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.083410131037124</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>958.77147753999998</v>
+        <v>958.77147749999995</v>
       </c>
       <c r="C404" s="5">
-        <v>2.0359678799999301</v>
+        <v>2.0359677999999803</v>
       </c>
       <c r="D404" s="5">
-        <v>2.583744926283571</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5837448234591331</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>961.02021291999995</v>
+        <v>961.02021290000005</v>
       </c>
       <c r="C405" s="5">
-        <v>2.248735379999971</v>
+        <v>2.2487354000001005</v>
       </c>
       <c r="D405" s="5">
-        <v>2.851113359472901</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8511133852791692</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>963.92609726000001</v>
+        <v>963.92609730000004</v>
       </c>
       <c r="C406" s="5">
-        <v>2.9058843400000569</v>
+        <v>2.9058843999999908</v>
       </c>
       <c r="D406" s="5">
-        <v>3.6894559177479191</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6894559952761696</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>970.50162274000002</v>
+        <v>970.50162269999998</v>
       </c>
       <c r="C407" s="5">
-        <v>6.5755254800000102</v>
+        <v>6.5755253999999468</v>
       </c>
       <c r="D407" s="5">
-        <v>8.5001475763138767</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5001474686214884</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>967.71632502</v>
+        <v>967.71632499999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.7852977200000169</v>
+        <v>-2.785297700000001</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.3901029542370953</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3901029304147401</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>970.54303450999998</v>
+        <v>970.54303449999998</v>
       </c>
       <c r="C409" s="5">
-        <v>2.8267094899999847</v>
+        <v>2.8267094999999927</v>
       </c>
       <c r="D409" s="5">
-        <v>3.5620776485194794</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5620776613988436</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>972.51422939999998</v>
       </c>
       <c r="C410" s="5">
-        <v>1.9711948899999925</v>
+        <v>1.9711949000000004</v>
       </c>
       <c r="D410" s="5">
-        <v>2.4646376977414119</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4646377104103223</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>974.04558451000003</v>
+        <v>974.04558450000002</v>
       </c>
       <c r="C411" s="5">
-        <v>1.5313551100000495</v>
+        <v>1.5313551000000416</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9060129454192998</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.906012932864698</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>974.31356668000001</v>
+        <v>974.31356670000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.26798216999998203</v>
+        <v>0.26798220000000583</v>
       </c>
       <c r="D412" s="5">
-        <v>0.33064741581252388</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.33064745288722275</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>976.87450918000002</v>
+        <v>976.87450920000003</v>
       </c>
       <c r="C413" s="5">
         <v>2.5609425000000101</v>
       </c>
       <c r="D413" s="5">
-        <v>3.2001497722730088</v>
+        <v>3.200149772206351</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6449846787501174</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.644984676537443</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>980.97972289999996</v>
       </c>
       <c r="C414" s="5">
-        <v>4.1052137199999379</v>
+        <v>4.105213699999922</v>
       </c>
       <c r="D414" s="5">
-        <v>5.1610805861976194</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1610805603613974</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>982.75629979999997</v>
       </c>
       <c r="C415" s="5">
         <v>1.7765769000000091</v>
       </c>
       <c r="D415" s="5">
         <v>2.1950055920604727</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>983.57405475999997</v>
+        <v>983.5740548</v>
       </c>
       <c r="C416" s="5">
-        <v>0.81775496000000203</v>
+        <v>0.81775500000003376</v>
       </c>
       <c r="D416" s="5">
-        <v>1.0031067181624387</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.003106767453632</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>983.82628279999994</v>
       </c>
       <c r="C417" s="5">
-        <v>0.25222803999997723</v>
+        <v>0.2522279999999455</v>
       </c>
       <c r="D417" s="5">
-        <v>0.30816277548855187</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.30816272653639842</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>984.52242518000003</v>
+        <v>984.52242520000004</v>
       </c>
       <c r="C418" s="5">
-        <v>0.69614238000008299</v>
+        <v>0.69614240000009886</v>
       </c>
       <c r="D418" s="5">
-        <v>0.85241631167776166</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85241633626265134</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>984.83092674</v>
+        <v>984.83092669999996</v>
       </c>
       <c r="C419" s="5">
-        <v>0.30850155999996787</v>
+        <v>0.30850149999992027</v>
       </c>
       <c r="D419" s="5">
-        <v>0.37667050295169258</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.37667042955984442</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>982.01119061999998</v>
+        <v>982.01119059999996</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.8197361200000159</v>
+        <v>-2.8197361000000001</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.3822093121533725</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3822092886755861</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>985.02107233000004</v>
+        <v>985.02107230000001</v>
       </c>
       <c r="C421" s="5">
-        <v>3.0098817100000588</v>
+        <v>3.0098817000000508</v>
       </c>
       <c r="D421" s="5">
-        <v>3.7406617315657753</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7406617190052893</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>986.00394298000003</v>
+        <v>986.00394300000005</v>
       </c>
       <c r="C422" s="5">
-        <v>0.98287064999999529</v>
+        <v>0.98287070000003496</v>
       </c>
       <c r="D422" s="5">
-        <v>1.2039733717967183</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2039734334178709</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>986.33009745000004</v>
+        <v>986.33009749999997</v>
       </c>
       <c r="C423" s="5">
-        <v>0.32615447000000586</v>
+        <v>0.32615449999991597</v>
       </c>
       <c r="D423" s="5">
-        <v>0.39766392912903292</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39766396576488283</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>987.74927964000005</v>
+        <v>987.74927960000002</v>
       </c>
       <c r="C424" s="5">
-        <v>1.419182190000015</v>
+        <v>1.4191821000000573</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7403510523919863</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7403509410606866</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>987.70938106000006</v>
+        <v>987.70938109999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-3.9898579999999129E-2</v>
+        <v>-3.9898500000049353E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.8461347015760214E-2</v>
+        <v>-4.8461249870279666E-2</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1091365142790854</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1091365163037104</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>987.46965081999997</v>
+        <v>987.46965079999995</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.23973024000008536</v>
+        <v>-0.23973030000001927</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.29086751451204984</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.29086758720165973</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>987.42053914999997</v>
+        <v>987.42053920000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.911167000000205E-2</v>
+        <v>-4.911159999994652E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-5.9665515504470079E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9665430486244286E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>987.66007262999995</v>
+        <v>987.66007260000003</v>
       </c>
       <c r="C428" s="5">
-        <v>0.23953347999997732</v>
+        <v>0.23953340000002754</v>
       </c>
       <c r="D428" s="5">
-        <v>0.2914907910976039</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.29149069360012714</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>987.98421644999996</v>
+        <v>987.9842165</v>
       </c>
       <c r="C429" s="5">
-        <v>0.32414382000001751</v>
+        <v>0.32414389999996729</v>
       </c>
       <c r="D429" s="5">
-        <v>0.39454411939821021</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3945442169610347</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>987.45440073999998</v>
+        <v>987.45440069999995</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.52981570999997984</v>
+        <v>-0.52981580000005124</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.64161654268422019</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.64161665132229651</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>985.80493137999997</v>
+        <v>985.80493139999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.6494693600000119</v>
+        <v>-1.6494692999999643</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.9861970535291373</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9861969820227032</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>985.75633486000004</v>
+        <v>985.75633489999996</v>
       </c>
       <c r="C432" s="5">
-        <v>-4.8596519999932752E-2</v>
+        <v>-4.8596500000030574E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.9139504782423913E-2</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9139480448966442E-2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>983.82372339000005</v>
+        <v>983.82372339999995</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.9326114699999835</v>
+        <v>-1.9326115000000073</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.3274406473909215</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3274406830377736</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>982.53919445999998</v>
+        <v>982.53919450000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.2845289300000786</v>
+        <v>-1.2845288999999411</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5555770401748603</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5555770040891592</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>983.40877381999996</v>
+        <v>983.40877379999995</v>
       </c>
       <c r="C435" s="5">
-        <v>0.86957935999998881</v>
+        <v>0.86957929999994121</v>
       </c>
       <c r="D435" s="5">
-        <v>1.0672242426074119</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0672241685677486</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>982.97190680999995</v>
+        <v>982.97190680000006</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.43686701000001449</v>
+        <v>-0.43686699999989287</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.53178438204011247</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.53178436990770628</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>982.24300466</v>
+        <v>982.24300470000003</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.72890214999995351</v>
+        <v>-0.72890210000002753</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.88621461427785819</v>
+        <v>-0.8862145537435806</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.55343975716152238</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55343975713909588</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>978.78127215999996</v>
+        <v>978.78127219999999</v>
       </c>
       <c r="C438" s="5">
         <v>-3.4617325000000392</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.1481547219482495</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1481547217825483</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>979.28276241000003</v>
+        <v>979.28276240000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.50149025000007441</v>
+        <v>0.50149020000003475</v>
       </c>
       <c r="D439" s="5">
-        <v>0.61656986143689974</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61656979976452142</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>978.92860594000001</v>
+        <v>978.92860589999998</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.35415647000002082</v>
+        <v>-0.35415650000004462</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.43311642835021091</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.43311646497026235</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>977.65441133000002</v>
+        <v>977.65441129999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.274194609999995</v>
+        <v>-1.2741945999999871</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.5508124392100919</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5508124271891743</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>978.20968822999998</v>
+        <v>978.20968819999996</v>
       </c>
       <c r="C442" s="5">
         <v>0.5552768999999671</v>
       </c>
       <c r="D442" s="5">
-        <v>0.68369530646656962</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68369530648748622</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>978.92979803000003</v>
+        <v>981.37950190000004</v>
       </c>
       <c r="C443" s="5">
-        <v>0.72010980000004565</v>
+        <v>3.169813700000077</v>
       </c>
       <c r="D443" s="5">
-        <v>0.88696635478522357</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9585645708034134</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>979.22586339999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.1536385000000564</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-2.6018482919175412</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE300000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>