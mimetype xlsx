--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BC6EEBEB-E86A-4459-9D7E-CF13EDBF071D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2602C174-A574-4CED-B14B-A1677D25974E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA5D6E5D-48DB-44A2-A181-3D1E3C129655}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7186E3CF-8AF8-4C90-83EA-8214A989F4A5}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBDA9C1D-A69C-4C21-88EF-9743636A688C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{514572F6-DBBD-40C4-8B99-32C4A4590BC3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>938.19502910000006</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>938.19502910999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>939.003288</v>
+        <v>939.00328801000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.8082588999999416</v>
+        <v>0.80825890000005529</v>
       </c>
       <c r="D7" s="5">
-        <v>1.0387175098252932</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.0387175098145462</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
-        <v>0.29077359999996588</v>
+        <v>0.29077358999995795</v>
       </c>
       <c r="D8" s="5">
-        <v>0.37222788499433612</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.3722278721673522</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
         <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
         <v>3.8025600861361086</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
         <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
         <v>-1.4969718735350801</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>942.27950269999997</v>
+        <v>942.27950268999996</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2431938999999375</v>
+        <v>1.2431938899999295</v>
       </c>
       <c r="D11" s="5">
-        <v>1.5968780300000818</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.5968780170616093</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>947.15265739999995</v>
+        <v>947.15265736000003</v>
       </c>
       <c r="C12" s="5">
-        <v>4.8731546999999864</v>
+        <v>4.8731546700000763</v>
       </c>
       <c r="D12" s="5">
-        <v>6.385602218167552</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.3856021778017968</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>950.3201755</v>
+        <v>950.32017547999999</v>
       </c>
       <c r="C13" s="5">
-        <v>3.1675181000000521</v>
+        <v>3.1675181199999543</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0877472383316293</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>4.0877472647945279</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>949.95619190000002</v>
+        <v>949.95619189000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.3639835999999832</v>
+        <v>-0.36398358999997527</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.4586468849621661</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.45864687239758339</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>951.47810289999995</v>
+        <v>951.47810285000003</v>
       </c>
       <c r="C15" s="5">
-        <v>1.5219109999999318</v>
+        <v>1.5219109600000138</v>
       </c>
       <c r="D15" s="5">
-        <v>1.9395334139280074</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.9395333625223499</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>950.07058840000002</v>
+        <v>950.07058837</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.4075144999999338</v>
+        <v>-1.4075144800000317</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.7607792564908076</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-1.7607792317662962</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>944.45614669999998</v>
+        <v>944.45614665999994</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.6144417000000431</v>
+        <v>-5.614441710000051</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.8653934188565575</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-6.8653934308997355</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>946.65382179999995</v>
+        <v>946.65382177000004</v>
       </c>
       <c r="C18" s="5">
-        <v>2.1976750999999695</v>
+        <v>2.1976751100000911</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8283202822839248</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>2.8283202954401787</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.35378559999992376</v>
+        <v>-0.35378557000001365</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.44754604118820707</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.44754600332980177</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>944.38312120000001</v>
+        <v>944.38312117999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.9169150000000172</v>
+        <v>-1.9169150200000331</v>
       </c>
       <c r="D20" s="5">
-        <v>-2.4039330223682986</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-2.4039330471708364</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>936.94422139999995</v>
+        <v>936.94422140999995</v>
       </c>
       <c r="C21" s="5">
-        <v>-7.4388998000000583</v>
+        <v>-7.4388997700000346</v>
       </c>
       <c r="D21" s="5">
-        <v>-9.0534461141595468</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-9.0534460793988636</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>936.76936890000002</v>
+        <v>936.76936894000005</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.17485249999992902</v>
+        <v>-0.17485246999990522</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.22371424545818419</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-0.22371420711185808</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>936.09080659999995</v>
+        <v>936.09080663999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.86578247909514516</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.86578247905840788</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>931.21402</v>
+        <v>931.21401999</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.8767865999999458</v>
+        <v>-4.8767866499999855</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.0756256741292702</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.0756257343944187</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>930.32513370000004</v>
+        <v>930.32513373999996</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.88888629999996738</v>
+        <v>-0.8888862500000414</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.1394602446388569</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.1394601808925042</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>928.99047640000003</v>
+        <v>928.99047638000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.3346573000000035</v>
+        <v>-1.3346573599999374</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.7080177688512554</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.7080178449579764</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>922.06784319999997</v>
+        <v>922.06784318999996</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.9226332000000639</v>
+        <v>-6.9226331900000559</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.5845976395061427</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-8.5845976277864278</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>923.43531629999995</v>
+        <v>923.43531632999998</v>
       </c>
       <c r="C28" s="5">
-        <v>1.3674730999999838</v>
+        <v>1.3674731400000155</v>
       </c>
       <c r="D28" s="5">
-        <v>1.7942487969544452</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.7942488498868148</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>920.82645430000002</v>
+        <v>920.82645424999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.608861999999931</v>
+        <v>-2.6088620799999944</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.3380187933813588</v>
+        <v>-3.3380188940488442</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.5019364300358338</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.5019364312006021</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>922.63937350000003</v>
+        <v>922.63937344999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3883061573233277</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.3883061574545561</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>920.96053510000002</v>
+        <v>920.96053511000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-1.6788384000000178</v>
+        <v>-1.6788383399999702</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.1618046077402586</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.1618045313670065</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>917.67046540000001</v>
+        <v>917.67046541000002</v>
       </c>
       <c r="C32" s="5">
         <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.2036834497748865</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.2036834497300557</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>922.67211150000003</v>
+        <v>922.67211144999999</v>
       </c>
       <c r="C33" s="5">
-        <v>5.0016461000000163</v>
+        <v>5.0016460399999687</v>
       </c>
       <c r="D33" s="5">
-        <v>6.7401167458493783</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.7401166624796449</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>926.29121580000003</v>
+        <v>926.29121578000002</v>
       </c>
       <c r="C34" s="5">
-        <v>3.6191043000000036</v>
+        <v>3.6191043300000274</v>
       </c>
       <c r="D34" s="5">
-        <v>4.8097825401733463</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.8097825811737493</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>926.38005659999999</v>
+        <v>926.38005654999995</v>
       </c>
       <c r="C35" s="5">
-        <v>8.8840799999957198E-2</v>
+        <v>8.88407699999334E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.11515300270101836</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.11515296379775997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>928.31253830000003</v>
+        <v>928.31253829000002</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9324817000000394</v>
+        <v>1.9324817400000711</v>
       </c>
       <c r="D36" s="5">
-        <v>2.5321899645134094</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>2.532190017667646</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>927.36551450000002</v>
+        <v>927.36551449000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.2173420114246047</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.2173420114376388</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>926.47866729999998</v>
+        <v>926.47866726999996</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.88684720000003381</v>
+        <v>-0.88684722000004967</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.1415531129081224</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.1415531385292721</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
-        <v>5.2643039000000726</v>
+        <v>5.2643039300000964</v>
       </c>
       <c r="D39" s="5">
-        <v>7.0356414935679457</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.0356415351585211</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>932.26665579999997</v>
+        <v>932.26665576000005</v>
       </c>
       <c r="C40" s="5">
-        <v>0.52368459999991046</v>
+        <v>0.52368455999999242</v>
       </c>
       <c r="D40" s="5">
-        <v>0.67654686067748493</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.67654680884170482</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>933.85374650000006</v>
+        <v>933.85374645000002</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5870907000000898</v>
+        <v>1.5870906899999682</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0621167834275367</v>
+        <v>2.0621167704016452</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4147391334345727</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.4147391335113779</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>932.29833199999996</v>
+        <v>932.29833198999995</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.5554145000000972</v>
+        <v>-1.5554144600000654</v>
       </c>
       <c r="D42" s="5">
-        <v>-1.9804958837842501</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-1.980495833423257</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>936.76468250000005</v>
+        <v>936.76468249000004</v>
       </c>
       <c r="C43" s="5">
         <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9027454224472864</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.9027454225124565</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>938.5525351</v>
+        <v>938.55253513000002</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7878525999999511</v>
+        <v>1.7878526399999828</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3144419157645757</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.3144419681160322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>934.11399559999995</v>
+        <v>934.11399561999997</v>
       </c>
       <c r="C45" s="5">
-        <v>-4.4385395000000472</v>
+        <v>-4.4385395100000551</v>
       </c>
       <c r="D45" s="5">
-        <v>-5.5296545356626652</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-5.529654547626583</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>937.0534864</v>
+        <v>937.05348637999998</v>
       </c>
       <c r="C46" s="5">
-        <v>2.9394908000000441</v>
+        <v>2.9394907600000124</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8422336903686238</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.8422336370922405</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.9148460000000114</v>
+        <v>1.9148460200000272</v>
       </c>
       <c r="D47" s="5">
-        <v>2.479919630186167</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>2.4799196564335269</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>940.27295370000002</v>
+        <v>940.27295369000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.304621300000008</v>
+        <v>1.30462129</v>
       </c>
       <c r="D48" s="5">
-        <v>1.6801043106182689</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>1.6801042976416714</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>941.10322510000003</v>
+        <v>941.10322513000006</v>
       </c>
       <c r="C49" s="5">
-        <v>0.83027140000001509</v>
+        <v>0.83027144000004682</v>
       </c>
       <c r="D49" s="5">
-        <v>1.0647745026572286</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.0647745542155862</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>943.92136789999995</v>
+        <v>943.92136788000005</v>
       </c>
       <c r="C50" s="5">
-        <v>2.8181427999999187</v>
+        <v>2.8181427499999927</v>
       </c>
       <c r="D50" s="5">
-        <v>3.6531892511473263</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.6531891851422582</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>945.49063750000005</v>
+        <v>945.49063752999996</v>
       </c>
       <c r="C51" s="5">
-        <v>1.5692696000000979</v>
+        <v>1.5692696499999101</v>
       </c>
       <c r="D51" s="5">
-        <v>2.0133436721789133</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.0133437369585616</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0778381000000081</v>
+        <v>1.077838070000098</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3765827573443135</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.3765827187447233</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>948.42326179999998</v>
+        <v>948.42326176999995</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8547861999999213</v>
+        <v>1.8547861699998975</v>
       </c>
       <c r="D53" s="5">
-        <v>2.3768888031991064</v>
+        <v>2.3768887643390135</v>
       </c>
       <c r="E53" s="5">
-        <v>1.5601495795894316</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.5601495818146294</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>948.68283350000002</v>
+        <v>948.68283353000004</v>
       </c>
       <c r="C54" s="5">
-        <v>0.25957170000003771</v>
+        <v>0.25957176000008531</v>
       </c>
       <c r="D54" s="5">
-        <v>0.32891996102399901</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.32892003717881479</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>948.471947</v>
+        <v>948.47194694999996</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21088650000001508</v>
+        <v>-0.21088658000007854</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.26642690277302039</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.26642700371040107</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>950.95681649999995</v>
+        <v>950.95681646000003</v>
       </c>
       <c r="C56" s="5">
-        <v>2.4848694999999452</v>
+        <v>2.4848695100000668</v>
       </c>
       <c r="D56" s="5">
-        <v>3.1895376734722314</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.1895376866642566</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
-        <v>5.6318944000000783</v>
+        <v>5.6318944399999964</v>
       </c>
       <c r="D57" s="5">
-        <v>7.3429349400032207</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.3429349941849686</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>960.31719650000002</v>
+        <v>960.31719653000005</v>
       </c>
       <c r="C58" s="5">
-        <v>3.7284855999999991</v>
+        <v>3.7284856300000229</v>
       </c>
       <c r="D58" s="5">
-        <v>4.7788084584370338</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.7788084977160139</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>962.51645010000004</v>
+        <v>962.51645009000003</v>
       </c>
       <c r="C59" s="5">
-        <v>2.19925360000002</v>
+        <v>2.1992535599999883</v>
       </c>
       <c r="D59" s="5">
-        <v>2.783039647333907</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.7830395959887566</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>966.40532629999996</v>
+        <v>966.40532631999997</v>
       </c>
       <c r="C60" s="5">
-        <v>3.8888761999999133</v>
+        <v>3.8888762299999371</v>
       </c>
       <c r="D60" s="5">
-        <v>4.9575901734871586</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>4.9575902126378635</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>970.36644879999994</v>
+        <v>970.36644876000003</v>
       </c>
       <c r="C61" s="5">
-        <v>3.9611224999999877</v>
+        <v>3.9611224400000538</v>
       </c>
       <c r="D61" s="5">
-        <v>5.030996489720807</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>5.0309964116827199</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>973.60106559999997</v>
+        <v>973.60106555000004</v>
       </c>
       <c r="C62" s="5">
-        <v>3.2346168000000262</v>
+        <v>3.2346167900000182</v>
       </c>
       <c r="D62" s="5">
-        <v>4.0742337850808275</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.0742337724244626</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>975.11358489999998</v>
+        <v>975.11358493</v>
       </c>
       <c r="C63" s="5">
-        <v>1.5125193000000081</v>
+        <v>1.5125193799999579</v>
       </c>
       <c r="D63" s="5">
-        <v>1.8802486301936039</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>1.8802487305920712</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>978.4690306</v>
+        <v>978.46903063000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
-        <v>4.2083525560019153</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.2083525558701984</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>981.00738369999999</v>
+        <v>981.00738373000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
-        <v>3.1578545370023248</v>
+        <v>3.1578545369041811</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4356097337974401</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.4356097402324037</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>985.2212237</v>
+        <v>985.22122365999996</v>
       </c>
       <c r="C66" s="5">
-        <v>4.2138400000000047</v>
+        <v>4.2138399299999492</v>
       </c>
       <c r="D66" s="5">
-        <v>5.2780403366045281</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>5.278040246679172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>988.22321829999998</v>
+        <v>988.22321824999995</v>
       </c>
       <c r="C67" s="5">
-        <v>3.0019945999999891</v>
+        <v>3.0019945899999811</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7183345802284995</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.7183345677875845</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>989.08114039999998</v>
+        <v>989.08114042</v>
       </c>
       <c r="C68" s="5">
-        <v>0.85792209999999614</v>
+        <v>0.85792217000005166</v>
       </c>
       <c r="D68" s="5">
-        <v>1.0467639749740965</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.0467640608436968</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
-        <v>2.365359900000044</v>
+        <v>2.3653598800000282</v>
       </c>
       <c r="D69" s="5">
-        <v>2.9078152942912716</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.9078152693207793</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>990.85680300000001</v>
+        <v>990.85680301000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.58969730000001164</v>
+        <v>-0.5896972900000037</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.71141149775618695</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-0.71141148573161672</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>993.11580909999998</v>
+        <v>993.11580913</v>
       </c>
       <c r="C71" s="5">
-        <v>2.259006099999965</v>
+        <v>2.2590061199999809</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7703884803348178</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.770388505142507</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.5270011000000068</v>
+        <v>-3.5270011300000306</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.1794731241524659</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.1794731588870038</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>993.7277507</v>
+        <v>993.72775074000003</v>
       </c>
       <c r="C73" s="5">
-        <v>4.1389427000000296</v>
+        <v>4.1389427400000613</v>
       </c>
       <c r="D73" s="5">
-        <v>5.136064860900702</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.1360649116844792</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>996.6074625</v>
+        <v>996.60746244999996</v>
       </c>
       <c r="C74" s="5">
-        <v>2.8797117999999955</v>
+        <v>2.8797117099999241</v>
       </c>
       <c r="D74" s="5">
-        <v>3.5334297704584516</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.5334296581171154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>998.43329519999998</v>
+        <v>998.43329521999999</v>
       </c>
       <c r="C75" s="5">
-        <v>1.8258326999999781</v>
+        <v>1.8258327700000336</v>
       </c>
       <c r="D75" s="5">
-        <v>2.220745667940216</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>2.2207457540528885</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1000.597675</v>
+        <v>1000.5976747</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1643798000000061</v>
+        <v>2.1643794799999796</v>
       </c>
       <c r="D76" s="5">
-        <v>2.6325715577850461</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.6325711638579774</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1004.885768</v>
+        <v>1004.8857675</v>
       </c>
       <c r="C77" s="5">
-        <v>4.2880930000000035</v>
+        <v>4.2880928000000722</v>
       </c>
       <c r="D77" s="5">
-        <v>5.2656005001466166</v>
+        <v>5.2656002503536969</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4340677447237447</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.4340676906232206</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1004.96279</v>
+        <v>1004.9627898</v>
       </c>
       <c r="C78" s="5">
-        <v>7.7022000000056323E-2</v>
+        <v>7.7022299999953248E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>9.2015805476464152E-2</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>9.2016164074193441E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1007.092787</v>
+        <v>1007.0927866</v>
       </c>
       <c r="C79" s="5">
-        <v>2.129997000000003</v>
+        <v>2.1299967999999581</v>
       </c>
       <c r="D79" s="5">
-        <v>2.5732330819552063</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.5732328380313918</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1008.400943</v>
+        <v>1008.4009425</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3081559999999399</v>
+        <v>1.308155900000088</v>
       </c>
       <c r="D80" s="5">
-        <v>1.5699156743393061</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.5699155540989995</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
-        <v>1.2159920000000284</v>
+        <v>1.2159924999999703</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4566697058555178</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.4566703095241884</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1012.113687</v>
+        <v>1012.1136865</v>
       </c>
       <c r="C82" s="5">
-        <v>2.496752000000015</v>
+        <v>2.4967514999999594</v>
       </c>
       <c r="D82" s="5">
-        <v>3.0082609325610132</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.0082603219086179</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1012.216301</v>
+        <v>1012.2163013000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10261400000001686</v>
+        <v>0.10261480000008305</v>
       </c>
       <c r="D83" s="5">
-        <v>0.12173087727080922</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.12173182689951823</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1016.3408930000001</v>
+        <v>1016.3408928</v>
       </c>
       <c r="C84" s="5">
-        <v>4.1245920000000069</v>
+        <v>4.1245914999999513</v>
       </c>
       <c r="D84" s="5">
-        <v>5.0008647160020292</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>5.00086409461038</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6126979999999094</v>
+        <v>3.6126981999999543</v>
       </c>
       <c r="D85" s="5">
-        <v>4.3499237745283192</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.3499240209414758</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1020.230377</v>
+        <v>1020.2303774</v>
       </c>
       <c r="C86" s="5">
-        <v>0.27678600000001552</v>
+        <v>0.27678639999999177</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32613188396830584</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.32613235598470958</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1021.484058</v>
+        <v>1021.4840574999999</v>
       </c>
       <c r="C87" s="5">
-        <v>1.2536810000000287</v>
+        <v>1.2536800999999969</v>
       </c>
       <c r="D87" s="5">
-        <v>1.4845927231601497</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>1.4845916495924927</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1024.8426010000001</v>
+        <v>1024.8426013000001</v>
       </c>
       <c r="C88" s="5">
-        <v>3.3585430000000542</v>
+        <v>3.3585438000001204</v>
       </c>
       <c r="D88" s="5">
-        <v>4.0176224334033117</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.0176234097689667</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1024.919089</v>
+        <v>1024.9190885</v>
       </c>
       <c r="C89" s="5">
-        <v>7.6487999999926615E-2</v>
+        <v>7.6487199999974109E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>8.9597452359990726E-2</v>
+        <v>8.9596514835466046E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>1.9935918726236679</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.99359187361563</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1027.294259</v>
+        <v>1027.2942587</v>
       </c>
       <c r="C90" s="5">
-        <v>2.3751700000000255</v>
+        <v>2.3751701999999568</v>
       </c>
       <c r="D90" s="5">
-        <v>2.816626516943499</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>2.8166267585388427</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1030.3067450000001</v>
+        <v>1030.3067447000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
-        <v>3.5762499062907072</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>3.5762499073520582</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1034.7099989999999</v>
+        <v>1034.7099986999999</v>
       </c>
       <c r="C92" s="5">
         <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
-        <v>5.2507587969006009</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.2507587984655268</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1037.69633</v>
+        <v>1037.6963297</v>
       </c>
       <c r="C93" s="5">
         <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
-        <v>3.5188927213837262</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.5188927224200528</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1041.9603890000001</v>
+        <v>1041.9603884999999</v>
       </c>
       <c r="C94" s="5">
-        <v>4.2640590000000884</v>
+        <v>4.2640587999999298</v>
       </c>
       <c r="D94" s="5">
-        <v>5.0439734326440444</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.0439731921821274</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1043.528869</v>
+        <v>1043.5288693</v>
       </c>
       <c r="C95" s="5">
-        <v>1.5684799999999086</v>
+        <v>1.5684808000000885</v>
       </c>
       <c r="D95" s="5">
-        <v>1.8214103560704187</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.8214112936636218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1040.024778</v>
+        <v>1040.0247781</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.5040910000000167</v>
+        <v>-3.504091199999948</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.9559166135656132</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-3.9559168340841833</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1045.8015700000001</v>
+        <v>1045.8015696</v>
       </c>
       <c r="C97" s="5">
-        <v>5.7767920000001141</v>
+        <v>5.7767914999999448</v>
       </c>
       <c r="D97" s="5">
-        <v>6.872812554425356</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.8728119405906618</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1050.328671</v>
+        <v>1050.3286705</v>
       </c>
       <c r="C98" s="5">
-        <v>4.5271009999999023</v>
+        <v>4.5271009000000504</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3200785119490668</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.3200783937046081</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1055.62878</v>
+        <v>1055.6287795999999</v>
       </c>
       <c r="C99" s="5">
-        <v>5.3001090000000204</v>
+        <v>5.3001090999998723</v>
       </c>
       <c r="D99" s="5">
-        <v>6.2262906848583155</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>6.2262908086590407</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1058.2080559999999</v>
+        <v>1058.2080556999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.5792759999999362</v>
+        <v>2.5792761000000155</v>
       </c>
       <c r="D100" s="5">
-        <v>2.9717507387244213</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.9717508566349027</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1061.974549</v>
+        <v>1061.9745491000001</v>
       </c>
       <c r="C101" s="5">
-        <v>3.7664930000000822</v>
+        <v>3.7664934000001722</v>
       </c>
       <c r="D101" s="5">
-        <v>4.3557882772783163</v>
+        <v>4.3557887502133852</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6154522242487053</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.6154522845536885</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1067.377291</v>
+        <v>1067.3772908000001</v>
       </c>
       <c r="C102" s="5">
-        <v>5.4027419999999893</v>
+        <v>5.4027416999999787</v>
       </c>
       <c r="D102" s="5">
-        <v>6.2786919342558978</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.2786915751960493</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1068.4095669999999</v>
+        <v>1068.4095669000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.0322759999999107</v>
+        <v>1.03227609999999</v>
       </c>
       <c r="D103" s="5">
-        <v>1.1667303299259357</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.1667304437727788</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1071.6932650000001</v>
+        <v>1071.6932648</v>
       </c>
       <c r="C104" s="5">
-        <v>3.2836980000001859</v>
+        <v>3.2836978999998792</v>
       </c>
       <c r="D104" s="5">
-        <v>3.751121116806444</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.7511210009907092</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
-        <v>3.2831619999999475</v>
+        <v>3.2831622000001062</v>
       </c>
       <c r="D105" s="5">
-        <v>3.7388124909359721</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.7388127232535151</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1077.5331269999999</v>
+        <v>1077.5331268</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5566999999998643</v>
+        <v>2.556699799999933</v>
       </c>
       <c r="D106" s="5">
-        <v>2.8916849465797645</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.8916847174082161</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1079.187359</v>
+        <v>1079.1873585000001</v>
       </c>
       <c r="C107" s="5">
-        <v>1.6542320000000927</v>
+        <v>1.6542317000000821</v>
       </c>
       <c r="D107" s="5">
-        <v>1.8578785743907922</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.8578782349568002</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1081.3406339999999</v>
+        <v>1081.3406344</v>
       </c>
       <c r="C108" s="5">
-        <v>2.1532749999998941</v>
+        <v>2.153275899999926</v>
       </c>
       <c r="D108" s="5">
-        <v>2.4207803160328778</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.4207813401047718</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1083.115045</v>
+        <v>1083.1150447</v>
       </c>
       <c r="C109" s="5">
-        <v>1.7744110000001001</v>
+        <v>1.7744102999999996</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9869926498621515</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.9869918581695289</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1083.334644</v>
+        <v>1083.3346435999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.21959900000001653</v>
+        <v>0.2195988999999372</v>
       </c>
       <c r="D110" s="5">
-        <v>0.24356863368983905</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.24356852271842921</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1082.114542</v>
+        <v>1082.1145415000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.2201019999999971</v>
+        <v>-1.2201020999998491</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.3431556660442712</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.3431557759415957</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1079.524148</v>
+        <v>1079.5241477</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.5903940000000603</v>
+        <v>-2.590393800000129</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.8350707887548565</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-2.8350705740304738</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1079.394957</v>
+        <v>1079.3949571999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.12919099999999162</v>
+        <v>-0.12919050000004972</v>
       </c>
       <c r="D113" s="5">
-        <v>-0.1435143434778241</v>
+        <v>-0.1435137884485016</v>
       </c>
       <c r="E113" s="5">
-        <v>1.6403790482929947</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.6403790575549415</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1073.314938</v>
+        <v>1073.3149378000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.080018999999993</v>
+        <v>-6.0800193999998555</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.5538380011641362</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-6.5538384178900788</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1071.3411289999999</v>
+        <v>1071.3411286999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.9738090000000739</v>
+        <v>-1.9738091000001532</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.1845967697686097</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-2.18459687973378</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1070.245821</v>
+        <v>1070.2458205999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.0953079999999318</v>
+        <v>-1.0953081000000111</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2199699432209443</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-1.2199700543166436</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1063.8242700000001</v>
+        <v>1063.8242702</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.4215509999999085</v>
+        <v>-6.4215503999998873</v>
       </c>
       <c r="D117" s="5">
-        <v>-6.9671682928579166</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-6.967167665727092</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1062.017239</v>
+        <v>1062.0172388000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.8070310000000518</v>
+        <v>-1.8070313999999144</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.019405951490072</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-2.0194063939567686</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1060.5755979999999</v>
+        <v>1060.5755984</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.4416410000001179</v>
+        <v>-1.4416404000000966</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6168395801518853</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-1.6168389125537974</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1062.8264959999999</v>
+        <v>1062.8264964</v>
       </c>
       <c r="C120" s="5">
         <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
-        <v>2.5767432305093152</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.5767432295263459</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1062.6523629999999</v>
+        <v>1062.6523629000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.17413299999998344</v>
+        <v>-0.17413349999992533</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.19643037357581772</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.19643093701771086</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.1423500000001</v>
+        <v>1062.1423503000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.5100129999998444</v>
+        <v>-0.51001259999998183</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.5744142414843334</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-0.57441379221737643</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.81245899999998983</v>
+        <v>0.81245869999997922</v>
       </c>
       <c r="D123" s="5">
-        <v>0.9217813209882797</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>0.92178097892632316</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1064.0811880000001</v>
+        <v>1064.0811878</v>
       </c>
       <c r="C124" s="5">
-        <v>1.1263790000000427</v>
+        <v>1.126378799999884</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2790387311596429</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.279038502728036</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1066.1932979999999</v>
+        <v>1066.1932981</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1121099999998023</v>
+        <v>2.1121103000000403</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4080732563979579</v>
+        <v>2.4080736026364402</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.2230610226947825</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-1.2230610317325974</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1068.2455339999999</v>
+        <v>1068.2455338</v>
       </c>
       <c r="C126" s="5">
-        <v>2.0522359999999935</v>
+        <v>2.0522356999999829</v>
       </c>
       <c r="D126" s="5">
-        <v>2.3344008081823242</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.3344004630928783</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1070.1370790000001</v>
+        <v>1070.1370789</v>
       </c>
       <c r="C127" s="5">
-        <v>1.8915450000001783</v>
+        <v>1.8915451000000303</v>
       </c>
       <c r="D127" s="5">
-        <v>2.1456591417617243</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.1456592567084432</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1071.9284239999999</v>
+        <v>1071.9284239000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7913449999998647</v>
+        <v>1.7913450000000921</v>
       </c>
       <c r="D128" s="5">
-        <v>2.0273249773642199</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.0273249775558222</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1070.7465649999999</v>
+        <v>1070.7465654</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.1818590000000313</v>
+        <v>-1.1818585000000894</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.31507111770095</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.315070564835441</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1071.4987000000001</v>
+        <v>1071.4986999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.7521350000001803</v>
+        <v>0.75213450000001103</v>
       </c>
       <c r="D130" s="5">
-        <v>0.8461919769295223</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.8461914119102909</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
-        <v>2.005190999999968</v>
+        <v>2.0051911000000473</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2689255674019693</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.2689256819356629</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1071.4037499999999</v>
+        <v>1071.4037504</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.1001410000001215</v>
+        <v>-2.1001406000000316</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.322514667159703</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-2.3225142295542844</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1070.7783099999999</v>
+        <v>1070.7783096000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.62544000000002598</v>
+        <v>-0.62544079999997848</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.69826429836111759</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-0.69826518838510543</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1071.0801799999999</v>
+        <v>1071.0801799000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.30187000000000808</v>
+        <v>0.30187030000001869</v>
       </c>
       <c r="D134" s="5">
-        <v>0.3388247583189008</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.33882509569380659</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1070.377798</v>
+        <v>1070.3777977</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.70238199999994322</v>
+        <v>-0.70238220000010188</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.78409169092609199</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.78409191346093809</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1071.120913</v>
+        <v>1071.1209125</v>
       </c>
       <c r="C136" s="5">
-        <v>0.74311499999998887</v>
+        <v>0.74311480000005758</v>
       </c>
       <c r="D136" s="5">
-        <v>0.83629435120555762</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>0.8362941255026346</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1069.895978</v>
+        <v>1069.8959781000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.2249349999999595</v>
+        <v>-1.2249343999999383</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.3637224442561213</v>
+        <v>-1.363721781103433</v>
       </c>
       <c r="E137" s="5">
-        <v>0.34728036716660249</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0.34728036713402854</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1065.0166300000001</v>
+        <v>1065.0166294999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.8793479999999363</v>
+        <v>-4.8793486000001849</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.3374907990636045</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-5.3374914385392547</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4791210000001</v>
+        <v>1061.4791204999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.9138477003656247</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.9138477021696816</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1056.26008</v>
+        <v>1056.2600797</v>
       </c>
       <c r="C140" s="5">
-        <v>-5.2190410000000611</v>
+        <v>-5.2190407999999024</v>
       </c>
       <c r="D140" s="5">
-        <v>-5.7431494588731313</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-5.7431492473381311</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.3019719999999779</v>
+        <v>-6.3019716999999673</v>
       </c>
       <c r="D141" s="5">
-        <v>-6.9292397554652556</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-6.929239438256718</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1042.573347</v>
+        <v>1042.5733468000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-7.3847610000000259</v>
+        <v>-7.3847611999999572</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.1211060443829304</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-8.121106255887744</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1035.257157</v>
+        <v>1035.2571571000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.316190000000006</v>
+        <v>-7.3161896999999954</v>
       </c>
       <c r="D143" s="5">
-        <v>-8.1033920832354607</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-8.1033917651694978</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1025.4258480000001</v>
+        <v>1025.4258483000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-9.8313089999999193</v>
+        <v>-9.831308799999988</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.819022638536225</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.819022428817926</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1020.805952</v>
+        <v>1020.8059521</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.6198960000000397</v>
+        <v>-4.6198962000000847</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.274436616715783</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-5.2744368379185396</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1010.751899</v>
+        <v>1010.7518987</v>
       </c>
       <c r="C146" s="5">
-        <v>-10.054053000000067</v>
+        <v>-10.054053400000043</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.199283885548073</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-11.199284306218882</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1001.621436</v>
+        <v>1001.6214363</v>
       </c>
       <c r="C147" s="5">
-        <v>-9.1304629999999634</v>
+        <v>-9.1304623999999421</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.317329124057306</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-10.317328482299137</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>991.98582820000001</v>
+        <v>991.98582819000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-9.6356078000000025</v>
+        <v>-9.635608110000021</v>
       </c>
       <c r="D148" s="5">
-        <v>-10.95238589415194</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-10.952386224976451</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>983.78771289999997</v>
+        <v>983.78771285000005</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.1981153000000404</v>
+        <v>-8.1981153399999585</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.4786303905952209</v>
+        <v>-9.4786304348526311</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.0482838397958787</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-8.0482838530636762</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>977.64647239999999</v>
+        <v>977.64647241</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1412404999999808</v>
+        <v>-6.1412404400000469</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.2390214134841813</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-7.23902134552461</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>970.24848029999998</v>
+        <v>970.24848028999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-7.3979921000000104</v>
+        <v>-7.3979921200000263</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.7120187137778906</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-8.7120187362734196</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-4.9454326000000037</v>
+        <v>-4.9454325899999958</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.9479049082846291</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-5.9479048966522674</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>960.77850339999998</v>
+        <v>960.77850336999995</v>
       </c>
       <c r="C153" s="5">
-        <v>-4.5245443000000023</v>
+        <v>-4.5245443300000261</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.4818523077898913</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-5.4818523432055173</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
-        <v>-4.0514345000000276</v>
+        <v>-4.0514344700000038</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9444650377652106</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-4.9444650021482577</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>952.64645189999999</v>
+        <v>952.64645184999995</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.0806169999999611</v>
+        <v>-4.0806170500000007</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.9998457112962358</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-4.9998457711296744</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>949.28507720000005</v>
+        <v>949.28507719000004</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.3613746999999421</v>
+        <v>-3.3613746599999104</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.1529403782619827</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.1529403300112566</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>946.69677130000002</v>
+        <v>946.69677132000004</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.588305900000023</v>
+        <v>-2.5883058699999992</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.2232783881408933</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-3.2232783513731378</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>939.67191990000003</v>
+        <v>939.67191993999995</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.0248513999999886</v>
+        <v>-7.0248513800000865</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.5498889017083144</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-8.5498888781779812</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>934.12759779999999</v>
+        <v>934.12759777999997</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.5443221000000449</v>
+        <v>-5.5443221599999788</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.8550213602507455</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-6.8550214317618092</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>929.59291370000005</v>
+        <v>929.59291368000004</v>
       </c>
       <c r="C160" s="5">
         <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.672306176369057</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-5.6723061764872522</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>925.31754009999997</v>
+        <v>925.31754013</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.2753736000000799</v>
+        <v>-4.2753735500000403</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.3815384323153133</v>
+        <v>-5.3815383710749565</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9433729485848357</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-5.9433729407550651</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.5299941999999191</v>
+        <v>-3.5299942299999429</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4830385635032943</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.4830386006648233</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>917.83210220000001</v>
+        <v>917.83210224000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.9554437000000462</v>
+        <v>-3.9554436600000145</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0294640636073478</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.0294640139404549</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>911.38341060000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.448691599999961</v>
+        <v>-6.4486916399999927</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.1129081869146127</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-8.11290823496903</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>910.32086960000004</v>
+        <v>910.32086956000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.0625410000000102</v>
+        <v>-1.0625410400000419</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3900900550022133</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.3900901069979099</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>905.49235429999999</v>
+        <v>905.49235427999997</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.8285153000000491</v>
+        <v>-4.8285152800000333</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.1825855241738781</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-6.1825854995713581</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>900.83706359999996</v>
+        <v>900.83706361999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.6552907000000232</v>
+        <v>-4.6552906599999915</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.9979112356071562</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-5.9979111856479195</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>897.23180100000002</v>
+        <v>897.23180099000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.6052625999999464</v>
+        <v>-3.6052626299999702</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.6982354825724881</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-4.6982355207088267</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>895.11084860000005</v>
+        <v>895.11084863999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.1209523999999647</v>
+        <v>-2.1209523500000387</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.8000700632344944</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-2.8000699981114652</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>893.88109129999998</v>
+        <v>893.88109134000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.2297573000000739</v>
+        <v>-1.2297572999999602</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6362318394825048</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.6362318394097963</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>892.7304547</v>
+        <v>892.73045468999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1506365999999844</v>
+        <v>-1.150636650000024</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.5337948430266812</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.533794909137276</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>891.44255099999998</v>
+        <v>891.44255095000005</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.2879037000000153</v>
+        <v>-1.2879037399999334</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.7175177465039715</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.7175177994435242</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>890.20754520000003</v>
+        <v>890.20754521000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2350057999999535</v>
+        <v>-1.2350057400000196</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.649872428193333</v>
+        <v>-1.6498723487396116</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.7943725670871453</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.7943725691255481</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>891.12991309999995</v>
+        <v>891.12991312999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.92236789999992652</v>
+        <v>0.92236791999994239</v>
       </c>
       <c r="D174" s="5">
-        <v>1.2504621830328633</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.2504622102877505</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>891.12237579999999</v>
+        <v>891.12237578999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-7.5372999999672174E-3</v>
+        <v>-7.5373399999989488E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.014929374358875E-2</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.0149347602417258E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>890.14662740000006</v>
+        <v>890.14662735000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.97574839999992946</v>
+        <v>-0.97574843999996119</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.3060745336293089</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.3060745868634593</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>891.89565649999997</v>
+        <v>891.89565646999995</v>
       </c>
       <c r="C177" s="5">
-        <v>1.7490290999999161</v>
+        <v>1.7490291199999319</v>
       </c>
       <c r="D177" s="5">
-        <v>2.3835015650908398</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.3835015927762937</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>892.10933</v>
+        <v>892.10933004000003</v>
       </c>
       <c r="C178" s="5">
-        <v>0.21367350000002716</v>
+        <v>0.21367357000008269</v>
       </c>
       <c r="D178" s="5">
-        <v>0.28786587730214031</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.28786597174199624</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>891.28184350000004</v>
+        <v>891.28184352999995</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.8274864999999636</v>
+        <v>-0.82748651000008522</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1074131847160551</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.1074131979814994</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>893.92890269999998</v>
+        <v>893.92890266999996</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6470591999999442</v>
+        <v>2.6470591400000103</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6227315721191866</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.62273148853407</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>893.71289220000006</v>
+        <v>893.71289216000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.21601049999992483</v>
+        <v>-0.21601050999993276</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.28958497191408084</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-0.28958498531194143</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>891.80649370000003</v>
+        <v>891.80649369000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.906398500000023</v>
+        <v>-1.9063984699999992</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.5299273583119231</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.5299273190776184</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>895.69998450000003</v>
+        <v>895.69998449000002</v>
       </c>
       <c r="C183" s="5">
         <v>3.893490799999995</v>
       </c>
       <c r="D183" s="5">
-        <v>5.36666548263387</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.3666654826953764</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>895.70950219999997</v>
+        <v>895.70950220999998</v>
       </c>
       <c r="C184" s="5">
-        <v>9.5176999999466716E-3</v>
+        <v>9.5177199999625373E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>1.2751934478405502E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.275196127636935E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>895.7301195</v>
+        <v>895.73011952000002</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0617300000026262E-2</v>
+        <v>2.0617310000034195E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>2.7624907755874339E-2</v>
+        <v>2.7624921156288451E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>0.62036929812352426</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.62036929923989792</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>893.84963870000001</v>
+        <v>893.84963872000003</v>
       </c>
       <c r="C186" s="5">
         <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.4903735857086384</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-2.4903735856537046</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>894.19526640000004</v>
+        <v>894.19526638000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.34562770000002274</v>
+        <v>0.34562765999999101</v>
       </c>
       <c r="D187" s="5">
-        <v>0.46499591953768071</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.4649958655981612</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>895.58937820000006</v>
+        <v>895.58937822999997</v>
       </c>
       <c r="C188" s="5">
-        <v>1.3941118000000188</v>
+        <v>1.3941118499999448</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8870086228923277</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.8870086911940476</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>895.03211180000005</v>
+        <v>895.03211177000003</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.55726640000000316</v>
+        <v>-0.55726645999993707</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.74413105453486894</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-0.74413113435539691</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>895.28241969999999</v>
+        <v>895.28241975000003</v>
       </c>
       <c r="C190" s="5">
-        <v>0.25030789999993885</v>
+        <v>0.25030798000000232</v>
       </c>
       <c r="D190" s="5">
-        <v>0.3361129955563591</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.33611310315702081</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>897.95780549999995</v>
+        <v>897.95780550999996</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6753857999999582</v>
+        <v>2.6753857599999264</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6455071112215354</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.6455070556110636</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>901.17812170000002</v>
+        <v>901.17812173000004</v>
       </c>
       <c r="C192" s="5">
-        <v>3.2203162000000702</v>
+        <v>3.2203162200000861</v>
       </c>
       <c r="D192" s="5">
-        <v>4.3894276768856599</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>4.3894277046366614</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>900.94364459999997</v>
+        <v>900.94364458999996</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.23447710000004918</v>
+        <v>-0.23447714000008091</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.31178099674521453</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.31178104984612709</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>901.50939819999996</v>
       </c>
       <c r="C194" s="5">
-        <v>0.56575359999999364</v>
+        <v>0.56575361000000157</v>
       </c>
       <c r="D194" s="5">
-        <v>0.75615607361048109</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>0.75615608703059056</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>902.98935310000002</v>
+        <v>902.98935304999998</v>
       </c>
       <c r="C195" s="5">
-        <v>1.4799549000000525</v>
+        <v>1.4799548500000128</v>
       </c>
       <c r="D195" s="5">
-        <v>1.987853944089335</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.9878538763225428</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>906.61419660000001</v>
+        <v>906.61419656999999</v>
       </c>
       <c r="C196" s="5">
-        <v>3.6248434999999972</v>
+        <v>3.6248435200000131</v>
       </c>
       <c r="D196" s="5">
-        <v>4.9249154561950448</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.9249154842497145</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>909.12465789999999</v>
+        <v>909.12465798999995</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5104612999999745</v>
+        <v>2.510461419999956</v>
       </c>
       <c r="D197" s="5">
-        <v>3.3739381566864735</v>
+        <v>3.3739383205378504</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4953765769846861</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.4953765847661504</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>913.61243309999998</v>
+        <v>913.61243310999998</v>
       </c>
       <c r="C198" s="5">
-        <v>4.4877751999999873</v>
+        <v>4.4877751200000375</v>
       </c>
       <c r="D198" s="5">
-        <v>6.0871464294945721</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.0871463174018814</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>915.59734189999995</v>
+        <v>915.59734185000002</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9849087999999711</v>
+        <v>1.9849087400000371</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6384924819684352</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.6384924012273547</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>919.31758930000001</v>
+        <v>919.31758926999998</v>
       </c>
       <c r="C200" s="5">
-        <v>3.720247400000062</v>
+        <v>3.7202474199999642</v>
       </c>
       <c r="D200" s="5">
-        <v>4.9862821224265774</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.9862821501129195</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>922.56703600000003</v>
+        <v>922.56703603999995</v>
       </c>
       <c r="C201" s="5">
-        <v>3.2494467000000213</v>
+        <v>3.2494467699999632</v>
       </c>
       <c r="D201" s="5">
-        <v>4.32499199040699</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.3249920855390922</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>926.58144630000004</v>
+        <v>926.58144635999997</v>
       </c>
       <c r="C202" s="5">
-        <v>4.0144103000000086</v>
+        <v>4.0144103200000245</v>
       </c>
       <c r="D202" s="5">
-        <v>5.3484140512471745</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>5.3484140782966039</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>930.79175359999999</v>
+        <v>930.79175368000006</v>
       </c>
       <c r="C203" s="5">
-        <v>4.210307299999954</v>
+        <v>4.2103073200000836</v>
       </c>
       <c r="D203" s="5">
-        <v>5.5910545083327934</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.5910545351881114</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>929.55330270000002</v>
+        <v>929.55330271000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2384508999999753</v>
+        <v>-1.2384509700000308</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.5850093968307055</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.5850094856292185</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>931.36106819999998</v>
+        <v>931.36106823</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8077654999999595</v>
+        <v>1.8077655199999754</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3588461140585881</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.358846140409554</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>932.93231300000002</v>
+        <v>932.93231269</v>
       </c>
       <c r="C206" s="5">
-        <v>1.571244800000045</v>
+        <v>1.5712444600000026</v>
       </c>
       <c r="D206" s="5">
-        <v>2.0433401894228931</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.0433397430895228</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>932.11927709999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.81303590000004533</v>
+        <v>-0.81303559000002679</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.0407831387788891</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.0407827441861195</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>933.88499960000001</v>
+        <v>933.88499959000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7657225000000381</v>
+        <v>1.7657224900000301</v>
       </c>
       <c r="D208" s="5">
-        <v>2.2970052107045946</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.2970051975597983</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>934.90380200000004</v>
+        <v>934.90380205999998</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0188024000000269</v>
+        <v>1.0188024699999687</v>
       </c>
       <c r="D209" s="5">
-        <v>1.3169984886611363</v>
+        <v>1.3169985797074402</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8356005830429964</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.835600579462394</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>934.61514529999999</v>
+        <v>934.61514542999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.28865670000004684</v>
+        <v>-0.28865662999999131</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.369878081082331</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.36987799151445566</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>936.01283860000001</v>
+        <v>936.01283853999996</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3976933000000145</v>
+        <v>1.3976931099999774</v>
       </c>
       <c r="D211" s="5">
-        <v>1.8094039971483289</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.8094037489005954</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>937.00525010000001</v>
+        <v>937.00525012000003</v>
       </c>
       <c r="C212" s="5">
-        <v>0.99241150000000289</v>
+        <v>0.99241158000006635</v>
       </c>
       <c r="D212" s="5">
-        <v>1.2797505847928381</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>1.2797506886408794</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>938.90837939999994</v>
+        <v>938.90837947</v>
       </c>
       <c r="C213" s="5">
-        <v>1.9031292999999323</v>
+        <v>1.903129349999972</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4647037135744787</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.4647037790004545</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>939.22281239999995</v>
+        <v>939.22281237000004</v>
       </c>
       <c r="C214" s="5">
-        <v>0.31443300000000818</v>
+        <v>0.31443290000004254</v>
       </c>
       <c r="D214" s="5">
-        <v>0.40261155629572887</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.40261142798627692</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>942.40899820000004</v>
+        <v>942.40899846000002</v>
       </c>
       <c r="C215" s="5">
-        <v>3.1861858000000893</v>
+        <v>3.1861860899999783</v>
       </c>
       <c r="D215" s="5">
-        <v>4.1476561375816123</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.1476565222985817</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>939.37000769999997</v>
+        <v>939.37000766000006</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.0389905000000681</v>
+        <v>-3.038990799999965</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.8017462044079076</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-3.8017465720434407</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>938.34008649999998</v>
+        <v>938.34008653000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.0299211999999898</v>
+        <v>-1.0299211300000479</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.3077699655060782</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.3077698772125168</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>937.28712029999997</v>
+        <v>937.28711980000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.0529662000000144</v>
+        <v>-1.0529667299999801</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3383100957852889</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.3383107652157</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>936.74346479999997</v>
+        <v>936.74346480999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.54365549999999985</v>
+        <v>-0.54365499000005002</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.69382090122150908</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-0.69382025279632886</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>935.50528180000003</v>
+        <v>935.50528170999996</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.2381829999999354</v>
+        <v>-1.2381831000000147</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.5746737349589313</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-1.5746738611954525</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>935.58251719999998</v>
+        <v>935.58251730999996</v>
       </c>
       <c r="C221" s="5">
-        <v>7.723539999994955E-2</v>
+        <v>7.723559999999452E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>9.9117106759605278E-2</v>
+        <v>9.9117363548018034E-2</v>
       </c>
       <c r="E221" s="5">
-        <v>7.2597330179635655E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>7.2597335523139073E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>934.79234980000001</v>
+        <v>934.79234997000003</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.79016739999997299</v>
+        <v>-0.79016733999992539</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.0087926014727633</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-1.0087925251091923</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>935.49129049999999</v>
+        <v>935.49129044999995</v>
       </c>
       <c r="C223" s="5">
-        <v>0.6989406999999801</v>
+        <v>0.69894047999991926</v>
       </c>
       <c r="D223" s="5">
-        <v>0.90093439475757986</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.90093410984599664</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>933.64711050000005</v>
+        <v>933.64711044000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8441799999999375</v>
+        <v>-1.8441800099999455</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3401377932296241</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.3401378059053735</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>932.812769</v>
+        <v>932.81276906000005</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.83434150000005047</v>
+        <v>-0.83434137999995528</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.0671092629877643</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.0671091103313657</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>933.47531300000003</v>
+        <v>933.47531303999995</v>
       </c>
       <c r="C226" s="5">
-        <v>0.66254400000002533</v>
+        <v>0.66254397999989578</v>
       </c>
       <c r="D226" s="5">
-        <v>0.85565510064165018</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.85565507465583668</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>932.45359120000001</v>
+        <v>932.45359158999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.021721800000023</v>
+        <v>-1.0217214499999727</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3055644373662356</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.3055639927665674</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>930.08709039999997</v>
+        <v>930.08709037000006</v>
       </c>
       <c r="C228" s="5">
-        <v>-2.3665008000000398</v>
+        <v>-2.3665012199999182</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.0033609740129918</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.003361498384205</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>927.95147129999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.1356190999999853</v>
+        <v>-2.1356190700000752</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.7208472805583805</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.720847242905533</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>923.65019859999995</v>
+        <v>923.65019753000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.3012727000000268</v>
+        <v>-4.3012737699999661</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.4226460945005828</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.4226474092548997</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>920.38644680000004</v>
+        <v>920.38644667999995</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.2637517999999091</v>
+        <v>-3.2637508500000649</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1588000796055518</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.1587988972314189</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>916.15062980000005</v>
+        <v>916.15062982999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.2358169999999973</v>
+        <v>-4.235816849999992</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.3849907697555039</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.3849905845457791</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>907.9104701</v>
+        <v>907.91046975999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.2401597000000493</v>
+        <v>-8.2401600700000017</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.274956099346689</v>
+        <v>-10.274956537813429</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.9577345227459473</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.957734570496573</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>896.22161019999999</v>
+        <v>896.22161126000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.688859900000011</v>
+        <v>-11.688858499999924</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.401008792803216</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-14.401007193235859</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>883.41937099999996</v>
+        <v>883.41937179000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.802239200000031</v>
+        <v>-12.802239470000018</v>
       </c>
       <c r="D235" s="5">
-        <v>-15.8569838828736</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-15.856984174167376</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>869.97450149999997</v>
+        <v>869.97450203000005</v>
       </c>
       <c r="C236" s="5">
-        <v>-13.444869499999982</v>
+        <v>-13.44486975999996</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.809205659746716</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-16.809205944298455</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>855.35802609999996</v>
+        <v>855.35802533000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.616475400000013</v>
+        <v>-14.616476700000021</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.398727355517352</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-18.398728833565603</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>846.41198169999996</v>
+        <v>846.41198158999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.9460444000000052</v>
+        <v>-8.9460437400000501</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.853228091852531</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-11.853227277114641</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>834.79171599999995</v>
+        <v>834.7917162</v>
       </c>
       <c r="C239" s="5">
-        <v>-11.620265700000004</v>
+        <v>-11.620265389999986</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.285853814025485</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.285853438361229</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>824.61032179999995</v>
+        <v>824.61032158</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.1813942</v>
+        <v>-10.181394619999992</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.692680025060501</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-13.692680549505321</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>823.12562149999997</v>
+        <v>823.12562131000004</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4847002999999859</v>
+        <v>-1.4847002699999621</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.1393169101458165</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.1393168679107899</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>820.6418774</v>
+        <v>820.64187600000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.4837440999999671</v>
+        <v>-2.4837453100000175</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.5614525205391989</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.561454227680072</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>815.95609690000003</v>
+        <v>815.95609635000005</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.6857804999999644</v>
+        <v>-4.6857796499999722</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.6407403412542809</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.6407391851763471</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>811.7987961</v>
+        <v>811.79879596000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.15730080000003</v>
+        <v>-4.1573003900000458</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.9455533331604808</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.9455527670288166</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>810.20579280000004</v>
+        <v>810.20579210999995</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.5930032999999639</v>
+        <v>-1.5930038500000592</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.3295266232154055</v>
+        <v>-2.3295274192442039</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.761488111183304</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-10.761488153763398</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>812.60299520000001</v>
+        <v>812.60299769000005</v>
       </c>
       <c r="C246" s="5">
-        <v>2.3972023999999692</v>
+        <v>2.3972055800001044</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6088605710037802</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.6088654396205122</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>810.59624340000005</v>
+        <v>810.59624593000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0067517999999609</v>
+        <v>-2.0067517600000429</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.9235210982204163</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-2.9235210318990013</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>812.41915329999995</v>
+        <v>812.41915484000003</v>
       </c>
       <c r="C248" s="5">
-        <v>1.8229098999998996</v>
+        <v>1.8229089100000238</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7322506504587452</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.7322491395723514</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>811.18541540000001</v>
+        <v>811.18541360999996</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2337378999999373</v>
+        <v>-1.2337412300000778</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.8071735678292122</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-1.8071784015326164</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>813.18781869999998</v>
+        <v>813.18781774000001</v>
       </c>
       <c r="C250" s="5">
-        <v>2.002403299999969</v>
+        <v>2.002404130000059</v>
       </c>
       <c r="D250" s="5">
-        <v>3.0027378086723511</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.0027390769755691</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>813.19858859999999</v>
+        <v>813.19858819000001</v>
       </c>
       <c r="C251" s="5">
-        <v>1.0769900000013877E-2</v>
+        <v>1.0770449999995435E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5894017531081772E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.589482928863184E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>814.19942409999999</v>
+        <v>814.19942355000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0008354999999938</v>
+        <v>1.0008353599999964</v>
       </c>
       <c r="D252" s="5">
-        <v>1.4869254909117835</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.4869252822607093</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>815.56758630000002</v>
+        <v>815.56758605000005</v>
       </c>
       <c r="C253" s="5">
-        <v>1.3681622000000289</v>
+        <v>1.3681625000000395</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0351937049434055</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.0351941567246401</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>816.22014690000003</v>
+        <v>816.22014558000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.65256060000001526</v>
+        <v>0.65255952999996225</v>
       </c>
       <c r="D254" s="5">
-        <v>0.96439341555167868</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.96439182757264152</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>818.86930940000002</v>
+        <v>818.86930741000003</v>
       </c>
       <c r="C255" s="5">
-        <v>2.6491624999999885</v>
+        <v>2.6491618300000255</v>
       </c>
       <c r="D255" s="5">
-        <v>3.965060035222856</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.9650590209778791</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>820.57962989999999</v>
+        <v>820.57962799999996</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7103204999999662</v>
+        <v>1.7103205899999239</v>
       </c>
       <c r="D256" s="5">
-        <v>2.5353573109981209</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.5353574521815636</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>821.98405490000005</v>
+        <v>821.98405025</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4044250000000602</v>
+        <v>1.4044222500000387</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0732480690747401</v>
+        <v>2.0732439760098309</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4537370881162692</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4537366005896057</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>824.22096569999997</v>
+        <v>824.22097711000004</v>
       </c>
       <c r="C258" s="5">
-        <v>2.2369107999999187</v>
+        <v>2.2369268600000396</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3149507859874028</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.3149749622082725</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>825.76090299999998</v>
+        <v>825.76090234000003</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5399373000000196</v>
+        <v>1.5399252299999944</v>
       </c>
       <c r="D259" s="5">
-        <v>2.2652089481124849</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.2651909789249691</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>829.58286050000004</v>
+        <v>829.58287135</v>
       </c>
       <c r="C260" s="5">
-        <v>3.8219575000000532</v>
+        <v>3.8219690099999752</v>
       </c>
       <c r="D260" s="5">
-        <v>5.6976787267219109</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.697696329350399</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>833.2757388</v>
+        <v>833.27573685000004</v>
       </c>
       <c r="C261" s="5">
-        <v>3.6928782999999612</v>
+        <v>3.692865500000039</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4745299359991062</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4745104202293504</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>835.60672090000003</v>
+        <v>835.60670975000005</v>
       </c>
       <c r="C262" s="5">
-        <v>2.3309821000000284</v>
+        <v>2.3309729000000061</v>
       </c>
       <c r="D262" s="5">
-        <v>3.4089777666953314</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.4089641124471104</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>838.71440289999998</v>
+        <v>838.71440429999996</v>
       </c>
       <c r="C263" s="5">
-        <v>3.1076819999999543</v>
+        <v>3.1076945499999056</v>
       </c>
       <c r="D263" s="5">
-        <v>4.5553161510607731</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.5553349871033433</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>842.32044780000001</v>
+        <v>842.32044888999997</v>
       </c>
       <c r="C264" s="5">
-        <v>3.606044900000029</v>
+        <v>3.6060445900000104</v>
       </c>
       <c r="D264" s="5">
-        <v>5.2831596855456908</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.283159211547761</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>844.34037669999998</v>
+        <v>844.34037644</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0199288999999681</v>
+        <v>2.019927550000034</v>
       </c>
       <c r="D265" s="5">
-        <v>2.9159227171431379</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.9159207387158936</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>847.11049649999995</v>
+        <v>847.11049392999996</v>
       </c>
       <c r="C266" s="5">
-        <v>2.7701197999999749</v>
+        <v>2.7701174899999614</v>
       </c>
       <c r="D266" s="5">
-        <v>4.0087943684488314</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.0087909662254839</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>848.71376840000005</v>
+        <v>848.71376384999996</v>
       </c>
       <c r="C267" s="5">
-        <v>1.6032719000000952</v>
+        <v>1.6032699200000025</v>
       </c>
       <c r="D267" s="5">
-        <v>2.2949547694228523</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.2949519126795659</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>850.85352620000003</v>
+        <v>850.85352327999999</v>
       </c>
       <c r="C268" s="5">
-        <v>2.1397577999999839</v>
+        <v>2.1397594300000264</v>
       </c>
       <c r="D268" s="5">
-        <v>3.0677190121469522</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.0677213982129414</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>853.11608620000004</v>
+        <v>853.11607881999998</v>
       </c>
       <c r="C269" s="5">
-        <v>2.2625600000000077</v>
+        <v>2.2625555399999939</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2380839265387928</v>
+        <v>3.2380774612022156</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7874252078755166</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.7874248971779156</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>857.57585770000003</v>
+        <v>857.57587021999996</v>
       </c>
       <c r="C270" s="5">
-        <v>4.459771499999988</v>
+        <v>4.4597913999999719</v>
       </c>
       <c r="D270" s="5">
-        <v>6.4566962090545577</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.4567259103893493</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>860.02431590000003</v>
+        <v>860.0243203</v>
       </c>
       <c r="C271" s="5">
-        <v>2.4484582000000046</v>
+        <v>2.4484500800000433</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4804262828450172</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.480414506991969</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>863.04769539999995</v>
+        <v>863.04772046000005</v>
       </c>
       <c r="C272" s="5">
-        <v>3.0233794999999191</v>
+        <v>3.0234001600000511</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3010789434511087</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.301108882661886</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>866.50242200000002</v>
+        <v>866.50242009999999</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4547266000000718</v>
+        <v>3.4546996399999443</v>
       </c>
       <c r="D273" s="5">
-        <v>4.9107049469538699</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.9106656314351405</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>866.52167139999995</v>
+        <v>866.52164495</v>
       </c>
       <c r="C274" s="5">
-        <v>1.9249399999921479E-2</v>
+        <v>1.9224850000000515E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.6661324835752787E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.6627317839622577E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>869.19369640000002</v>
+        <v>869.19369476999998</v>
       </c>
       <c r="C275" s="5">
-        <v>2.672025000000076</v>
+        <v>2.6720498199999838</v>
       </c>
       <c r="D275" s="5">
-        <v>3.7637531346481623</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.7637888074333103</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>871.78014759999996</v>
+        <v>871.78014906999999</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5864511999999422</v>
+        <v>2.586454300000014</v>
       </c>
       <c r="D276" s="5">
-        <v>3.629853099580016</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.629857528520497</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>872.80618960000004</v>
+        <v>872.80619084</v>
       </c>
       <c r="C277" s="5">
-        <v>1.0260420000000749</v>
+        <v>1.0260417700000062</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4215188523070355</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.421518529177801</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>873.45383570000001</v>
+        <v>873.45383597</v>
       </c>
       <c r="C278" s="5">
-        <v>0.64764609999997447</v>
+        <v>0.64764513000000079</v>
       </c>
       <c r="D278" s="5">
-        <v>0.89407586370156</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.89407451787064662</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>873.37328730000002</v>
+        <v>873.37328589000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.0548399999997855E-2</v>
+        <v>-8.0550079999966329E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.1106058111993713</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.11060811690343231</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>873.57703619999995</v>
+        <v>873.57703411</v>
       </c>
       <c r="C280" s="5">
-        <v>0.20374889999993684</v>
+        <v>0.20374821999996584</v>
       </c>
       <c r="D280" s="5">
-        <v>0.28030699144430127</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>0.28030605518860607</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>873.86076709999998</v>
+        <v>873.86075104999998</v>
       </c>
       <c r="C281" s="5">
-        <v>0.28373090000002321</v>
+        <v>0.2837169399999766</v>
       </c>
       <c r="D281" s="5">
-        <v>0.39044748000760521</v>
+        <v>0.3904282359938005</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4316363547195685</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.431635359480433</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>873.94353660000002</v>
+        <v>873.94352438999999</v>
       </c>
       <c r="C282" s="5">
-        <v>8.2769500000040352E-2</v>
+        <v>8.2773340000017015E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.11371967020301632</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.11372495094086332</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>874.40041269999995</v>
+        <v>874.40045955000005</v>
       </c>
       <c r="C283" s="5">
-        <v>0.45687609999993128</v>
+        <v>0.45693516000005729</v>
       </c>
       <c r="D283" s="5">
-        <v>0.62913725491977601</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>0.62921882580706523</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>874.84883990000003</v>
+        <v>874.84887302000004</v>
       </c>
       <c r="C284" s="5">
-        <v>0.44842720000008285</v>
+        <v>0.44841346999999132</v>
       </c>
       <c r="D284" s="5">
-        <v>0.61714637829095587</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.61712739593902111</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>874.77729620000002</v>
+        <v>874.77728640999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-7.1543700000006538E-2</v>
+        <v>-7.1586610000053952E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-9.8089900583642198E-2</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-9.8148702096845231E-2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>873.89206460000003</v>
+        <v>873.89200922999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.88523159999999734</v>
+        <v>-0.88527718000000277</v>
       </c>
       <c r="D286" s="5">
-        <v>-1.2076050339490219</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-1.2076668805093504</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>874.2396076</v>
+        <v>874.23962213000004</v>
       </c>
       <c r="C287" s="5">
-        <v>0.34754299999997329</v>
+        <v>0.34761290000005829</v>
       </c>
       <c r="D287" s="5">
-        <v>0.47827993291023052</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.47837636845700082</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>873.13521319999995</v>
+        <v>873.13520127000004</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.1043944000000465</v>
+        <v>-1.1044208600000047</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.5054271225077742</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-1.5054629156997623</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>873.61930649999999</v>
+        <v>873.61930839000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.48409330000004047</v>
+        <v>0.48410711999997602</v>
       </c>
       <c r="D289" s="5">
-        <v>0.66734985039109684</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.66736896931967049</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>873.54097609999997</v>
+        <v>873.54099200999997</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.8330400000027112E-2</v>
+        <v>-7.8316380000046593E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-0.10754128218778414</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-0.10752204312254321</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>873.90456180000001</v>
+        <v>873.90457551999998</v>
       </c>
       <c r="C291" s="5">
-        <v>0.3635857000000442</v>
+        <v>0.36358351000001221</v>
       </c>
       <c r="D291" s="5">
-        <v>0.50060962120317409</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.50060658981687656</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>875.04652599999997</v>
+        <v>875.04652210999996</v>
       </c>
       <c r="C292" s="5">
-        <v>1.1419641999999612</v>
+        <v>1.141946589999975</v>
       </c>
       <c r="D292" s="5">
-        <v>1.5794046195209743</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.579380063557112</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>874.32246859999998</v>
+        <v>874.32243970000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.72405739999999241</v>
+        <v>-0.72408240999993723</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.98843380207753739</v>
+        <v>-0.98846779316446032</v>
       </c>
       <c r="E293" s="5">
-        <v>5.2834675429158651E-2</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.2833205913560555E-2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>873.26130379999995</v>
+        <v>873.26125225999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-1.0611648000000287</v>
+        <v>-1.0611874400000261</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.446756464197374</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-1.4467871725595272</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>875.91513640000005</v>
+        <v>875.91521946</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6538326000001007</v>
+        <v>2.653967200000011</v>
       </c>
       <c r="D295" s="5">
-        <v>3.7083640697643361</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.70855553217877</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>876.64060389999997</v>
+        <v>876.64063966000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.72546749999992244</v>
+        <v>0.72542020000003049</v>
       </c>
       <c r="D296" s="5">
-        <v>0.99842737497528589</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.99836188626658551</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>881.52173989999994</v>
+        <v>881.52175184999999</v>
       </c>
       <c r="C297" s="5">
-        <v>4.8811359999999695</v>
+        <v>4.8811121899999534</v>
       </c>
       <c r="D297" s="5">
-        <v>6.8900646460333226</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.8900297109672382</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>884.83156550000001</v>
+        <v>884.83154190000005</v>
       </c>
       <c r="C298" s="5">
-        <v>3.3098256000000674</v>
+        <v>3.3097900500000605</v>
       </c>
       <c r="D298" s="5">
-        <v>4.5998255623479922</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.5997750684512839</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>885.56930720000003</v>
+        <v>885.56919161999997</v>
       </c>
       <c r="C299" s="5">
-        <v>0.73774170000001504</v>
+        <v>0.73764971999992213</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0051190083944839</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0049931441633131</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>886.35344029999999</v>
+        <v>886.35346185000003</v>
       </c>
       <c r="C300" s="5">
-        <v>0.78413309999996272</v>
+        <v>0.78427023000006102</v>
       </c>
       <c r="D300" s="5">
-        <v>1.0677377236917529</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.0679255012792543</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>888.3944626</v>
+        <v>888.39449316000002</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0410223000000087</v>
+        <v>2.0410313099999939</v>
       </c>
       <c r="D301" s="5">
-        <v>2.7985285751690681</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.7985410171222691</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>888.75935140000001</v>
+        <v>888.75937820000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.364888800000017</v>
+        <v>0.36488503999999011</v>
       </c>
       <c r="D302" s="5">
-        <v>0.49398896226138245</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>0.49398384341210466</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>893.06742970000005</v>
+        <v>893.06745345000002</v>
       </c>
       <c r="C303" s="5">
-        <v>4.3080783000000338</v>
+        <v>4.3080752500000017</v>
       </c>
       <c r="D303" s="5">
-        <v>5.9743619132858639</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.9743573852247822</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>895.10713480000004</v>
+        <v>895.10715591999997</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0397050999999919</v>
+        <v>2.039702469999952</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7754094852941558</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7754057868648818</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>898.07471150000003</v>
+        <v>898.07472433999999</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9675766999999951</v>
+        <v>2.9675684200000205</v>
       </c>
       <c r="D305" s="5">
-        <v>4.051748638058239</v>
+        <v>4.0517370287689314</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7166456030843111</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.7166504668632241</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>898.03336620000005</v>
+        <v>898.03307514000005</v>
       </c>
       <c r="C306" s="5">
-        <v>-4.1345299999989038E-2</v>
+        <v>-4.1649199999937991E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.5231261464205872E-2</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-5.5637122987628462E-2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>893.18649579999999</v>
+        <v>893.18666781000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-4.8468704000000571</v>
+        <v>-4.8464073300000337</v>
       </c>
       <c r="D307" s="5">
-        <v>-6.2878066493330937</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-6.2872256074696153</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>889.59785520000003</v>
+        <v>889.59792979999997</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.5886405999999624</v>
+        <v>-3.5887380100000428</v>
       </c>
       <c r="D308" s="5">
-        <v>-4.7162268595032693</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-4.7163511727663643</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>884.92737290000002</v>
+        <v>884.92745064999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-4.6704823000000033</v>
+        <v>-4.6704791500000056</v>
       </c>
       <c r="D309" s="5">
-        <v>-6.1213527834837578</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-6.1213482748286641</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>882.31147209999995</v>
+        <v>882.31157541000005</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.6159008000000767</v>
+        <v>-2.615875239999923</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.4901669365778654</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-3.4901330849574363</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>878.67523630000005</v>
+        <v>878.67514151</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.6362357999998949</v>
+        <v>-3.6364339000000427</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.8349392800913655</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-4.8351961894126276</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>875.33128550000004</v>
+        <v>875.33145216000003</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.343950800000016</v>
+        <v>-3.3436893499999769</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.4724213407125184</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-4.4720794184866737</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>871.61133989999996</v>
+        <v>871.61137279000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.7199456000000737</v>
+        <v>-3.7200793700000077</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.9821824969187638</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-4.9823565638049789</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>868.19998250000003</v>
+        <v>868.19981789999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.4113573999999289</v>
+        <v>-3.4115548900000476</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.5968289540230911</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-4.5970892009818627</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>864.6743821</v>
+        <v>864.6740231</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.5256004000000303</v>
+        <v>-3.5257947999999715</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7656035604872642</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-4.765861375958691</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>860.85481130000005</v>
+        <v>860.85438303000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-3.8195707999999513</v>
+        <v>-3.8196400699999913</v>
       </c>
       <c r="D316" s="5">
-        <v>-5.1739137896764653</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-5.1740074498008219</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>857.74732840000001</v>
+        <v>857.74716384999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.1074829000000364</v>
+        <v>-3.1072191800000155</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.2467428940504259</v>
+        <v>-4.246391684699347</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.4904263068095585</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-4.490445994862724</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>858.11112049999997</v>
+        <v>858.11083998000004</v>
       </c>
       <c r="C318" s="5">
-        <v>0.3637920999999551</v>
+        <v>0.3636761300000444</v>
       </c>
       <c r="D318" s="5">
-        <v>0.51013892149898155</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>0.50997601756450628</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>854.61799880000001</v>
+        <v>854.61882266999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-3.4931216999999606</v>
+        <v>-3.4920173100000511</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.776956247741837</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.7754811266329078</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>851.25654689999999</v>
+        <v>851.25727529000005</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.36145190000002</v>
+        <v>-3.3615473799999336</v>
       </c>
       <c r="D320" s="5">
-        <v>-4.6191563986179069</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-4.6192804204516875</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>847.78983449999998</v>
+        <v>847.7903116</v>
       </c>
       <c r="C321" s="5">
-        <v>-3.4667124000000058</v>
+        <v>-3.4669636900000569</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7789694550132378</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-4.7793041451726808</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>845.23550339999997</v>
+        <v>845.23572119999994</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.5543311000000131</v>
+        <v>-2.5545904000000519</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.5562000762201951</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.5565531496992375</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>841.97055209999996</v>
+        <v>841.97025158999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.264951300000007</v>
+        <v>-3.2654696099999683</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5381037982617727</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.5388078375523611</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>841.89283550000005</v>
+        <v>841.89304499000002</v>
       </c>
       <c r="C324" s="5">
-        <v>-7.771659999991698E-2</v>
+        <v>-7.7206599999954051E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.11070765987857278</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-0.10998156808958992</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>840.44020809999995</v>
+        <v>840.44021672999997</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.4526274000000967</v>
+        <v>-1.4528282600000466</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.050979997022162</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-2.0512604015713753</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>840.07952090000003</v>
+        <v>840.07908764000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.36068719999991572</v>
+        <v>-0.36112908999996307</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.51378367469985253</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.51441163622406583</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>838.15848879999999</v>
+        <v>838.15711478000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.9210321000000476</v>
+        <v>-1.9219728599999826</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.7098213348935141</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.7111331046466014</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>837.54524119999996</v>
+        <v>837.54359827999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.61324760000002243</v>
+        <v>-0.61351650000005975</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.87446824422428016</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.87485157164070015</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>838.12182069999994</v>
+        <v>838.12080173000004</v>
       </c>
       <c r="C329" s="5">
-        <v>0.57657949999997982</v>
+        <v>0.57720345000007001</v>
       </c>
       <c r="D329" s="5">
-        <v>0.82923417353018003</v>
+        <v>0.83013657440389466</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.2880290092664679</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-2.2881290603057214</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>839.788051</v>
+        <v>839.78779468000005</v>
       </c>
       <c r="C330" s="5">
-        <v>1.666230300000052</v>
+        <v>1.666992950000008</v>
       </c>
       <c r="D330" s="5">
-        <v>2.4119223426977365</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.413041373659941</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>840.72701949999998</v>
+        <v>840.72934543999997</v>
       </c>
       <c r="C331" s="5">
-        <v>0.93896849999998722</v>
+        <v>0.94155075999992732</v>
       </c>
       <c r="D331" s="5">
-        <v>1.3500039443390843</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.3537399338322098</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>843.33442009999999</v>
+        <v>843.33715440000003</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6074006000000054</v>
+        <v>2.6078089600000567</v>
       </c>
       <c r="D332" s="5">
-        <v>3.7857796267605659</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.7863720364047282</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>845.28108239999995</v>
+        <v>845.28265079000005</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9466622999999572</v>
+        <v>1.9454963900000166</v>
       </c>
       <c r="D333" s="5">
-        <v>2.8053888877775934</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.8036780809988837</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>846.80985480000004</v>
+        <v>846.81023618999996</v>
       </c>
       <c r="C334" s="5">
-        <v>1.5287724000000935</v>
+        <v>1.5275853999999072</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1920352124660702</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.1903121717211871</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>850.33771960000001</v>
+        <v>850.33704424999996</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5278647999999748</v>
+        <v>3.5268080600000076</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1154338559146639</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.1138639494623161</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>851.30872050000005</v>
+        <v>851.30911193999998</v>
       </c>
       <c r="C336" s="5">
-        <v>0.97100090000003547</v>
+        <v>0.97206769000001714</v>
       </c>
       <c r="D336" s="5">
-        <v>1.3789191852259686</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.3804447755832117</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>853.74999319999995</v>
+        <v>853.74994606999996</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4412726999998995</v>
+        <v>2.4408341299999847</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4960018034479567</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.4953621838618831</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>854.70990619999998</v>
+        <v>854.70876020000003</v>
       </c>
       <c r="C338" s="5">
-        <v>0.95991300000002866</v>
+        <v>0.95881413000006432</v>
       </c>
       <c r="D338" s="5">
-        <v>1.3575936791477838</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.3560300234678913</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>856.63274639999997</v>
+        <v>856.62985593999997</v>
       </c>
       <c r="C339" s="5">
-        <v>1.922840199999996</v>
+        <v>1.9210957399999415</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7332943838347834</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.7307876270050713</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>858.44068340000001</v>
+        <v>858.43729308000002</v>
       </c>
       <c r="C340" s="5">
-        <v>1.8079370000000381</v>
+        <v>1.8074371400000473</v>
       </c>
       <c r="D340" s="5">
-        <v>2.56222506864483</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.5615171651336643</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>861.55403639999997</v>
+        <v>861.54989658</v>
       </c>
       <c r="C341" s="5">
-        <v>3.113352999999961</v>
+        <v>3.1126034999999774</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4399747097575659</v>
+        <v>4.43890231934716</v>
       </c>
       <c r="E341" s="5">
-        <v>2.7958006964225568</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.7954317327095302</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>861.92905770000004</v>
+        <v>861.92426811999997</v>
       </c>
       <c r="C342" s="5">
-        <v>0.37502130000007128</v>
+        <v>0.37437153999997008</v>
       </c>
       <c r="D342" s="5">
-        <v>0.52359399012185115</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.5226871622107998</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>868.04894539999998</v>
+        <v>868.05674471999998</v>
       </c>
       <c r="C343" s="5">
-        <v>6.1198876999999356</v>
+        <v>6.1324766000000182</v>
       </c>
       <c r="D343" s="5">
-        <v>8.8609952947588777</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.8799932065400711</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>871.22731429999999</v>
+        <v>871.24144650999995</v>
       </c>
       <c r="C344" s="5">
-        <v>3.1783689000000095</v>
+        <v>3.1847017899999628</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4833833942461654</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.4924563647446458</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>874.07500730000004</v>
+        <v>874.07368990999998</v>
       </c>
       <c r="C345" s="5">
-        <v>2.8476930000000493</v>
+        <v>2.8322434000000385</v>
       </c>
       <c r="D345" s="5">
-        <v>3.9936058067320923</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.9714848664114122</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>877.56022859999996</v>
+        <v>877.55937642000004</v>
       </c>
       <c r="C346" s="5">
-        <v>3.485221299999921</v>
+        <v>3.4856865100000505</v>
       </c>
       <c r="D346" s="5">
-        <v>4.8911293162455349</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.8918041089157649</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>881.44662640000001</v>
+        <v>881.44525795000004</v>
       </c>
       <c r="C347" s="5">
-        <v>3.8863978000000543</v>
+        <v>3.885881530000006</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4457421211335344</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4450064159961897</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>884.63579479999999</v>
+        <v>884.63605488999997</v>
       </c>
       <c r="C348" s="5">
-        <v>3.1891683999999714</v>
+        <v>3.1907969399999274</v>
       </c>
       <c r="D348" s="5">
-        <v>4.4291778089404321</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>4.4314917936258302</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>887.81792040000005</v>
+        <v>887.81733883000004</v>
       </c>
       <c r="C349" s="5">
-        <v>3.1821256000000631</v>
+        <v>3.1812839400000712</v>
       </c>
       <c r="D349" s="5">
-        <v>4.402953616047256</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.4017646022300738</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>890.12577629999998</v>
+        <v>890.12430945000006</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3078558999999359</v>
+        <v>2.3069706200000155</v>
       </c>
       <c r="D350" s="5">
-        <v>3.1643503094729297</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.1631211851511853</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>893.81270370000004</v>
+        <v>893.80843359000005</v>
       </c>
       <c r="C351" s="5">
-        <v>3.6869274000000587</v>
+        <v>3.6841241399999944</v>
       </c>
       <c r="D351" s="5">
-        <v>5.0852459820679652</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.0812996758199391</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>896.86642210000002</v>
+        <v>896.86249204000001</v>
       </c>
       <c r="C352" s="5">
-        <v>3.0537183999999797</v>
+        <v>3.0540584499999568</v>
       </c>
       <c r="D352" s="5">
-        <v>4.1777326084424748</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.1782269393109139</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>897.66030909999995</v>
+        <v>897.65577516999997</v>
       </c>
       <c r="C353" s="5">
-        <v>0.79388699999992696</v>
+        <v>0.79328312999996342</v>
       </c>
       <c r="D353" s="5">
-        <v>1.067401029445425</v>
+        <v>1.0665898537292495</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1908308909873959</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1908052839801258</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>897.43518310000002</v>
+        <v>897.41560443000003</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.22512599999993199</v>
+        <v>-0.24017073999993954</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.30053559677687414</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.32059188843241992</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>900.07431080000003</v>
+        <v>900.09063106999997</v>
       </c>
       <c r="C355" s="5">
-        <v>2.6391277000000173</v>
+        <v>2.6750266399999418</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5865334359227452</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.6362028094282461</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>901.35964249999995</v>
+        <v>901.38644377000003</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2853316999999151</v>
+        <v>1.2958127000000559</v>
       </c>
       <c r="D356" s="5">
-        <v>1.7271575327685529</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.7413212035180869</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>903.18245750000006</v>
+        <v>903.18076697000004</v>
       </c>
       <c r="C357" s="5">
-        <v>1.8228150000001051</v>
+        <v>1.794323200000008</v>
       </c>
       <c r="D357" s="5">
-        <v>2.4539285172607617</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.4150784990883967</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>904.4819708</v>
+        <v>904.47788486000002</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2995132999999441</v>
+        <v>1.2971178899999813</v>
       </c>
       <c r="D358" s="5">
-        <v>1.7403081106261986</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.7370780735026736</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>906.35548879999999</v>
+        <v>906.35734543000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.87351799999999</v>
+        <v>1.879460569999992</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5141598243596297</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.5222373170562529</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>907.42495780000002</v>
+        <v>907.42363782999996</v>
       </c>
       <c r="C360" s="5">
-        <v>1.0694690000000264</v>
+        <v>1.0662923999999521</v>
       </c>
       <c r="D360" s="5">
-        <v>1.4251852052394876</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.420921678211573</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>908.7231342</v>
+        <v>908.72111323000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.2981763999999885</v>
+        <v>1.297475400000053</v>
       </c>
       <c r="D361" s="5">
-        <v>1.7303114397851926</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.7293722673083822</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>908.61125619999996</v>
+        <v>908.60947131</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.111878000000047</v>
+        <v>-0.11164192000001094</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.14763872991007121</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.14732772711263387</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>903.92307370000003</v>
+        <v>903.91820872000005</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.6881824999999253</v>
+        <v>-4.6912625899999512</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.018944890570566</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-6.022799166468662</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>908.37753259999999</v>
+        <v>908.37337964999995</v>
       </c>
       <c r="C364" s="5">
-        <v>4.4544588999999633</v>
+        <v>4.4551709299998947</v>
       </c>
       <c r="D364" s="5">
-        <v>6.0764408350797883</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>6.0774722143078552</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>907.43665429999999</v>
+        <v>907.43150842</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.94087830000000849</v>
+        <v>-0.94187122999994699</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.2358783638491411</v>
+        <v>-1.237180809168259</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0890918425258134</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.0890291713601119</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>909.00981139999999</v>
+        <v>908.97467718999997</v>
       </c>
       <c r="C366" s="5">
-        <v>1.5731571000000031</v>
+        <v>1.5431687699999657</v>
       </c>
       <c r="D366" s="5">
-        <v>2.1003040888669888</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.0599036145563687</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>908.30177839999999</v>
+        <v>908.32473707999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.70803300000000036</v>
+        <v>-0.64994010999998864</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.93069313726233949</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-0.85466435223670034</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>906.32796670000005</v>
+        <v>906.36529614999995</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.973811699999942</v>
+        <v>-1.9594409300000279</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.5767526954900921</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.558150223374267</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>852.40739240000005</v>
+        <v>852.40433619999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-53.920574299999998</v>
+        <v>-53.96095994999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-52.09929409267653</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-52.125022566823276</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>853.77567590000001</v>
+        <v>853.76888158999998</v>
       </c>
       <c r="C370" s="5">
-        <v>1.3682834999999614</v>
+        <v>1.3645453899999893</v>
       </c>
       <c r="D370" s="5">
-        <v>1.9433361128204485</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>1.9379871550688099</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>855.45869719999996</v>
+        <v>855.46559622999996</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6830212999999503</v>
+        <v>1.696714639999982</v>
       </c>
       <c r="D371" s="5">
-        <v>2.3913387028970279</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.4110275876143339</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>848.96897630000001</v>
+        <v>848.96938969999997</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.4897208999999521</v>
+        <v>-6.4962065299999949</v>
       </c>
       <c r="D372" s="5">
-        <v>-8.7331019155933003</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-8.7414006983272952</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>850.3022972</v>
+        <v>850.30237291000003</v>
       </c>
       <c r="C373" s="5">
-        <v>1.3333208999999897</v>
+        <v>1.3329832100000658</v>
       </c>
       <c r="D373" s="5">
-        <v>1.9009859723958966</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>1.9004994111635698</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>851.70799339999996</v>
+        <v>851.70902232000003</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4056961999999658</v>
+        <v>1.40664941</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0019441814159267</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.0033139057380689</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>854.00282500000003</v>
+        <v>853.99707185</v>
       </c>
       <c r="C375" s="5">
-        <v>2.2948316000000659</v>
+        <v>2.2880495299999666</v>
       </c>
       <c r="D375" s="5">
-        <v>3.2816124619632792</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>3.2717663401313768</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>855.34685609999997</v>
+        <v>855.33804869999994</v>
       </c>
       <c r="C376" s="5">
-        <v>1.3440310999999383</v>
+        <v>1.3409768499999473</v>
       </c>
       <c r="D376" s="5">
-        <v>1.9049953270364961</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.900641771557976</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>858.17018470000005</v>
+        <v>858.16011361000005</v>
       </c>
       <c r="C377" s="5">
-        <v>2.8233286000000817</v>
+        <v>2.8220649100001083</v>
       </c>
       <c r="D377" s="5">
-        <v>4.0336655082892525</v>
+        <v>4.0318694701545921</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.429191047831794</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-5.4297645996214339</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>860.47151269999995</v>
+        <v>860.42083285000001</v>
       </c>
       <c r="C378" s="5">
-        <v>2.3013279999998986</v>
+        <v>2.2607192399999576</v>
       </c>
       <c r="D378" s="5">
-        <v>3.2658919890918403</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.2074634677773162</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>859.40053639999996</v>
+        <v>859.42491666000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.0709762999999839</v>
+        <v>-0.99591619000000264</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4833847247059717</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.3801624956049308</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>865.33534440000005</v>
+        <v>865.37546387999998</v>
       </c>
       <c r="C380" s="5">
-        <v>5.9348080000000891</v>
+        <v>5.9505472199999758</v>
       </c>
       <c r="D380" s="5">
-        <v>8.6090131754235735</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.6324665758007022</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>863.62248729999999</v>
+        <v>863.62502785000004</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.7128571000000647</v>
+        <v>-1.7504360299999462</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.3496076145933631</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-2.4004742633357834</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>864.84324860000004</v>
+        <v>864.83809696000003</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2207613000000492</v>
+        <v>1.2130691099999922</v>
       </c>
       <c r="D382" s="5">
-        <v>1.7094926399492394</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.6986324977595446</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>868.10728570000003</v>
+        <v>868.12285929999996</v>
       </c>
       <c r="C383" s="5">
-        <v>3.2640370999999959</v>
+        <v>3.2847623399999293</v>
       </c>
       <c r="D383" s="5">
-        <v>4.6241686175684693</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.6541744952967035</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>873.71142320000001</v>
+        <v>873.72144753999999</v>
       </c>
       <c r="C384" s="5">
-        <v>5.6041374999999789</v>
+        <v>5.5985882400000264</v>
       </c>
       <c r="D384" s="5">
-        <v>8.0277555595945849</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>8.0193733567709646</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>877.20201699999996</v>
+        <v>877.20863423000003</v>
       </c>
       <c r="C385" s="5">
-        <v>3.4905937999999423</v>
+        <v>3.4871866900000441</v>
       </c>
       <c r="D385" s="5">
-        <v>4.9009189979746459</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.8959723863876592</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>877.76862159999996</v>
+        <v>877.77447037000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.56660460000000512</v>
+        <v>0.56583613999998761</v>
       </c>
       <c r="D386" s="5">
-        <v>0.77786667262671472</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>0.77680206120698259</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>887.42711150000002</v>
+        <v>887.41697097999997</v>
       </c>
       <c r="C387" s="5">
-        <v>9.6584899000000632</v>
+        <v>9.6425006099999564</v>
       </c>
       <c r="D387" s="5">
-        <v>14.033299583676119</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.008547723567899</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>892.19286929999998</v>
+        <v>892.16769571999998</v>
       </c>
       <c r="C388" s="5">
-        <v>4.7657577999999603</v>
+        <v>4.7507247400000097</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6381651459611613</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.6166833141347192</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>897.50425180000002</v>
+        <v>897.47454926</v>
       </c>
       <c r="C389" s="5">
-        <v>5.3113825000000361</v>
+        <v>5.3068535400000201</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3824234904967589</v>
+        <v>7.3761362059216129</v>
       </c>
       <c r="E389" s="5">
-        <v>4.583480969308007</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.5812471386740272</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>897.49480800000003</v>
+        <v>897.43195839999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-9.4437999999854583E-3</v>
+        <v>-4.2590860000018438E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2626017264683043E-2</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-5.6932750003291233E-2</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>905.34520729999997</v>
+        <v>905.36891037999999</v>
       </c>
       <c r="C391" s="5">
-        <v>7.8503992999999355</v>
+        <v>7.9369519800000035</v>
       </c>
       <c r="D391" s="5">
-        <v>11.016401018901888</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.144647272073559</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>910.93238110000004</v>
+        <v>910.97950162999996</v>
       </c>
       <c r="C392" s="5">
-        <v>5.5871738000000732</v>
+        <v>5.6105912499999704</v>
       </c>
       <c r="D392" s="5">
-        <v>7.6621878800225973</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>7.6951964104502224</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>919.50621860000001</v>
+        <v>919.51895180999998</v>
       </c>
       <c r="C393" s="5">
-        <v>8.5738374999999678</v>
+        <v>8.5394501800000171</v>
       </c>
       <c r="D393" s="5">
-        <v>11.898010453492525</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.847159421341891</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>922.74935770000002</v>
+        <v>922.75232034999999</v>
       </c>
       <c r="C394" s="5">
-        <v>3.2431391000000076</v>
+        <v>3.2333685400000149</v>
       </c>
       <c r="D394" s="5">
-        <v>4.3155303312630622</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.3022157911811965</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>925.35938639999995</v>
+        <v>925.37899220999998</v>
       </c>
       <c r="C395" s="5">
-        <v>2.6100286999999298</v>
+        <v>2.6266718599999876</v>
       </c>
       <c r="D395" s="5">
-        <v>3.4475468633916373</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.4698645726494615</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>933.63555540000004</v>
+        <v>933.66250934000004</v>
       </c>
       <c r="C396" s="5">
-        <v>8.2761690000000954</v>
+        <v>8.2835171300000638</v>
       </c>
       <c r="D396" s="5">
-        <v>11.276478811309332</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>11.28673778576308</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>938.00081709999995</v>
+        <v>938.02774724000005</v>
       </c>
       <c r="C397" s="5">
-        <v>4.3652616999999054</v>
+        <v>4.365237900000011</v>
       </c>
       <c r="D397" s="5">
-        <v>5.7572162230853596</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.757013521051535</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>942.24438129999999</v>
+        <v>942.26848484000004</v>
       </c>
       <c r="C398" s="5">
-        <v>4.2435642000000371</v>
+        <v>4.2407375999999886</v>
       </c>
       <c r="D398" s="5">
-        <v>5.5660024944501618</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.5620386816330525</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>944.69207930000005</v>
+        <v>944.65809098</v>
       </c>
       <c r="C399" s="5">
-        <v>2.4476980000000594</v>
+        <v>2.3896061399999553</v>
       </c>
       <c r="D399" s="5">
-        <v>3.1622040212945679</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.0860247914031413</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>948.75561709999999</v>
+        <v>948.71889370999997</v>
       </c>
       <c r="C400" s="5">
-        <v>4.0635377999999491</v>
+        <v>4.0608027299999776</v>
       </c>
       <c r="D400" s="5">
-        <v>5.285613723641247</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.2821661347315363</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>951.70213360000002</v>
+        <v>951.66308656000001</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9465165000000297</v>
+        <v>2.9441928500000358</v>
       </c>
       <c r="D401" s="5">
-        <v>3.7911188501695392</v>
+        <v>3.7882270703698762</v>
       </c>
       <c r="E401" s="5">
-        <v>6.0387325955618465</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.037891252145311</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>953.54991970000003</v>
+        <v>953.32332987999996</v>
       </c>
       <c r="C402" s="5">
-        <v>1.8477861000000075</v>
+        <v>1.6602433199999496</v>
       </c>
       <c r="D402" s="5">
-        <v>2.3549125538066207</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.1136891107463418</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>956.73550969999997</v>
+        <v>956.87073082999996</v>
       </c>
       <c r="C403" s="5">
-        <v>3.1855899999999338</v>
+        <v>3.5474009499999966</v>
       </c>
       <c r="D403" s="5">
-        <v>4.083410131037124</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.5578367906126571</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>958.77147749999995</v>
+        <v>958.86957337000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.0359677999999803</v>
+        <v>1.9988425400000551</v>
       </c>
       <c r="D404" s="5">
-        <v>2.5837448234591331</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.5357258543087902</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>961.02021290000005</v>
+        <v>961.01965567000002</v>
       </c>
       <c r="C405" s="5">
-        <v>2.2487354000001005</v>
+        <v>2.1500823000000082</v>
       </c>
       <c r="D405" s="5">
-        <v>2.8511133852791692</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.7242051025209602</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>963.92609730000004</v>
+        <v>963.92838619999998</v>
       </c>
       <c r="C406" s="5">
-        <v>2.9058843999999908</v>
+        <v>2.9087305299999571</v>
       </c>
       <c r="D406" s="5">
-        <v>3.6894559952761696</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.6931321279238594</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>970.50162269999998</v>
+        <v>970.53165537999996</v>
       </c>
       <c r="C407" s="5">
-        <v>6.5755253999999468</v>
+        <v>6.6032691799999839</v>
       </c>
       <c r="D407" s="5">
-        <v>8.5001474686214884</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.5373526708289802</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>967.71632499999998</v>
+        <v>967.76005330999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.785297700000001</v>
+        <v>-2.7716020699999717</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.3901029304147401</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.3735916015455225</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>970.54303449999998</v>
+        <v>970.58656217999999</v>
       </c>
       <c r="C409" s="5">
-        <v>2.8267094999999927</v>
+        <v>2.8265088699999978</v>
       </c>
       <c r="D409" s="5">
-        <v>3.5620776613988436</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.5616572270950275</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>972.51422939999998</v>
+        <v>972.56353597999998</v>
       </c>
       <c r="C410" s="5">
-        <v>1.9711949000000004</v>
+        <v>1.9769737999999961</v>
       </c>
       <c r="D410" s="5">
-        <v>2.4646377104103223</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.4718322628362488</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>974.04558450000002</v>
+        <v>973.98978563000003</v>
       </c>
       <c r="C411" s="5">
-        <v>1.5313551000000416</v>
+        <v>1.4262496500000452</v>
       </c>
       <c r="D411" s="5">
-        <v>1.906012932864698</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.7740451947989344</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>974.31356670000002</v>
+        <v>974.25736388999997</v>
       </c>
       <c r="C412" s="5">
-        <v>0.26798220000000583</v>
+        <v>0.26757825999993656</v>
       </c>
       <c r="D412" s="5">
-        <v>0.33064745288722275</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.33016724428849287</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>976.87450920000003</v>
+        <v>976.80786018000003</v>
       </c>
       <c r="C413" s="5">
-        <v>2.5609425000000101</v>
+        <v>2.5504962900000692</v>
       </c>
       <c r="D413" s="5">
-        <v>3.200149772206351</v>
+        <v>3.1870941993121349</v>
       </c>
       <c r="E413" s="5">
-        <v>2.644984676537443</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.6421928070039513</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>980.97972289999996</v>
+        <v>980.58605841999997</v>
       </c>
       <c r="C414" s="5">
-        <v>4.105213699999922</v>
+        <v>3.7781982399999379</v>
       </c>
       <c r="D414" s="5">
-        <v>5.1610805603613974</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.7415084954152809</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>982.75629979999997</v>
+        <v>983.03293881000002</v>
       </c>
       <c r="C415" s="5">
-        <v>1.7765769000000091</v>
+        <v>2.4468803900000466</v>
       </c>
       <c r="D415" s="5">
-        <v>2.1950055920604727</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.0358289719743858</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>983.5740548</v>
+        <v>983.71938167999997</v>
       </c>
       <c r="C416" s="5">
-        <v>0.81775500000003376</v>
+        <v>0.68644286999995074</v>
       </c>
       <c r="D416" s="5">
-        <v>1.003106767453632</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.84117470457676369</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>983.82628279999994</v>
+        <v>983.80394687</v>
       </c>
       <c r="C417" s="5">
-        <v>0.2522279999999455</v>
+        <v>8.4565190000034818E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.30816272653639842</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.10320648669661647</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>984.52242520000004</v>
+        <v>984.52395865999995</v>
       </c>
       <c r="C418" s="5">
-        <v>0.69614240000009886</v>
+        <v>0.72001178999994409</v>
       </c>
       <c r="D418" s="5">
-        <v>0.85241633626265134</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.88178191314765009</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>984.83092669999996</v>
+        <v>984.86728045999996</v>
       </c>
       <c r="C419" s="5">
-        <v>0.30850149999992027</v>
+        <v>0.34332180000001244</v>
       </c>
       <c r="D419" s="5">
-        <v>0.37667042955984442</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.41926582420366287</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>982.01119059999996</v>
+        <v>982.07095458000003</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.8197361000000001</v>
+        <v>-2.7963258799999267</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.3822092886755861</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-3.3544444434213228</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>985.02107230000001</v>
+        <v>985.08479073000001</v>
       </c>
       <c r="C421" s="5">
-        <v>3.0098817000000508</v>
+        <v>3.0138361499999746</v>
       </c>
       <c r="D421" s="5">
-        <v>3.7406617190052893</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.7454277333965891</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>986.00394300000005</v>
+        <v>986.08497423999995</v>
       </c>
       <c r="C422" s="5">
-        <v>0.98287070000003496</v>
+        <v>1.0001835099999425</v>
       </c>
       <c r="D422" s="5">
-        <v>1.2039734334178709</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.2252197466663617</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>986.33009749999997</v>
+        <v>986.25155365000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.32615449999991597</v>
+        <v>0.16657941000005394</v>
       </c>
       <c r="D423" s="5">
-        <v>0.39766396576488283</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.20290454438216532</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>987.74927960000002</v>
+        <v>987.68015061000006</v>
       </c>
       <c r="C424" s="5">
-        <v>1.4191821000000573</v>
+        <v>1.4285969600000499</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7403509410606866</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.7521292065388439</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>987.70938109999997</v>
+        <v>987.62099950000004</v>
       </c>
       <c r="C425" s="5">
-        <v>-3.9898500000049353E-2</v>
+        <v>-5.915111000001616E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.8461249870279666E-2</v>
+        <v>-7.1843051765074772E-2</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1091365163037104</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.1069873371010175</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>987.46965079999995</v>
+        <v>986.86825436000004</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.23973030000001927</v>
+        <v>-0.75274514000000181</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.29086758720165973</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.91079186374215526</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>987.42053920000001</v>
+        <v>987.87275494999994</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.911159999994652E-2</v>
+        <v>1.0045005899999069</v>
       </c>
       <c r="D427" s="5">
-        <v>-5.9665430486244286E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.2283015564299671</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>987.66007260000003</v>
+        <v>987.85256251999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.23953340000002754</v>
+        <v>-2.0192429999951855E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.29149069360012714</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.4525620311532936E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>987.9842165</v>
+        <v>987.93085518999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.32414389999996729</v>
+        <v>7.8292669999996178E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.3945442169610347</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>9.5147972652376289E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>987.45440069999995</v>
+        <v>987.45163208999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.52981580000005124</v>
+        <v>-0.47922310000001289</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.64161665132229651</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.58054261240936267</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>985.80493139999999</v>
+        <v>985.85129686000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.6494692999999643</v>
+        <v>-1.6003352299999278</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.9861969820227032</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.9275643185263203</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>985.75633489999996</v>
+        <v>985.82662542000003</v>
       </c>
       <c r="C432" s="5">
-        <v>-4.8596500000030574E-2</v>
+        <v>-2.4671440000020084E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.9139480448966442E-2</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.0026489280310376E-2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>983.82372339999995</v>
+        <v>983.89192114000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.9326115000000073</v>
+        <v>-1.9347042800000054</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.3274406830377736</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.3297695331701784</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>982.53919450000001</v>
+        <v>982.63824032000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.2845288999999411</v>
+        <v>-1.2536808199999996</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5555770040891592</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.5183766137118915</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>983.40877379999995</v>
+        <v>984.11857363000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.86957929999994121</v>
+        <v>1.4803333099999918</v>
       </c>
       <c r="D435" s="5">
-        <v>1.0672241685677486</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.8228405492244582</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>982.97190680000006</v>
+        <v>983.75184032000004</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.43686699999989287</v>
+        <v>-0.36673330999997233</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.53178436990770628</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.44626645872596349</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>982.24300470000003</v>
+        <v>983.12737765999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.72890210000002753</v>
+        <v>-0.6244626600000629</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.8862145537435806</v>
+        <v>-0.75907814029128051</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.55343975713909588</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.45499456190938314</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>978.78127219999999</v>
+        <v>984.94436132999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.4617325000000392</v>
+        <v>1.8169836700000133</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.1481547217825483</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.2404837385198606</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>979.28276240000002</v>
+        <v>982.72227823000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.50149020000003475</v>
+        <v>-2.2220830999999635</v>
       </c>
       <c r="D439" s="5">
-        <v>0.61656979976452142</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.6739181719384497</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>978.92860589999998</v>
+        <v>984.29203602999996</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.35415650000004462</v>
+        <v>1.5697577999999339</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.43311646497026235</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.9337579811878447</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>977.65441129999999</v>
+        <v>983.09292205999998</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.2741945999999871</v>
+        <v>-1.1991139699999849</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.5508124271891743</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.4521446270625016</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>978.20968819999996</v>
+        <v>983.83971671999996</v>
       </c>
       <c r="C442" s="5">
-        <v>0.5552768999999671</v>
+        <v>0.74679465999997774</v>
       </c>
       <c r="D442" s="5">
-        <v>0.68369530648748622</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>0.9153836896041323</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>981.37950190000004</v>
+        <v>987.37545231000001</v>
       </c>
       <c r="C443" s="5">
-        <v>3.169813700000077</v>
+        <v>3.5357355900000584</v>
       </c>
       <c r="D443" s="5">
-        <v>3.9585645708034134</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>4.3988468257880609</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>979.22586339999998</v>
+        <v>985.87991686999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.1536385000000564</v>
+        <v>-1.495535440000026</v>
       </c>
       <c r="D444" s="5">
-        <v>-2.6018482919175412</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-1.8025233195495871</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>989.53644870999995</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.6565318399999569</v>
+      </c>
+      <c r="D445" s="5">
+        <v>4.5426033508452868</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE300000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>