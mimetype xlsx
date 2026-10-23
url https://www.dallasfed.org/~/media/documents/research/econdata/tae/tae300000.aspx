--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2602C174-A574-4CED-B14B-A1677D25974E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{614E018C-4D58-4A81-8B2A-E3E98E3827D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7186E3CF-8AF8-4C90-83EA-8214A989F4A5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{06D481DE-FF39-4F42-8BF8-B68E95E0570F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE300000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Manufacturing</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{514572F6-DBBD-40C4-8B99-32C4A4590BC3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D34588D-D614-4F2C-BA01-78C8EBF3AC6E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>938.19502910999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>939.00328801000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.80825890000005529</v>
       </c>
       <c r="D7" s="5">
         <v>1.0387175098145462</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>939.29406159999996</v>
       </c>
       <c r="C8" s="5">
         <v>0.29077358999995795</v>
       </c>
       <c r="D8" s="5">
         <v>0.3722278721673522</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>942.21984850000001</v>
       </c>
       <c r="C9" s="5">
         <v>2.9257869000000483</v>
       </c>
       <c r="D9" s="5">
         <v>3.8025600861361086</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>941.03630880000003</v>
       </c>
       <c r="C10" s="5">
         <v>-1.183539699999983</v>
       </c>
       <c r="D10" s="5">
         <v>-1.4969718735350801</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>942.27950268999996</v>
       </c>
       <c r="C11" s="5">
         <v>1.2431938899999295</v>
       </c>
       <c r="D11" s="5">
         <v>1.5968780170616093</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>947.15265736000003</v>
       </c>
       <c r="C12" s="5">
         <v>4.8731546700000763</v>
       </c>
       <c r="D12" s="5">
         <v>6.3856021778017968</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>950.32017547999999</v>
       </c>
       <c r="C13" s="5">
         <v>3.1675181199999543</v>
       </c>
       <c r="D13" s="5">
         <v>4.0877472647945279</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>949.95619189000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.36398358999997527</v>
       </c>
       <c r="D14" s="5">
         <v>-0.45864687239758339</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>951.47810285000003</v>
       </c>
       <c r="C15" s="5">
         <v>1.5219109600000138</v>
       </c>
       <c r="D15" s="5">
         <v>1.9395333625223499</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>950.07058837</v>
       </c>
       <c r="C16" s="5">
         <v>-1.4075144800000317</v>
       </c>
       <c r="D16" s="5">
         <v>-1.7607792317662962</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>944.45614665999994</v>
       </c>
       <c r="C17" s="5">
         <v>-5.614441710000051</v>
       </c>
       <c r="D17" s="5">
         <v>-6.8653934308997355</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>946.65382177000004</v>
       </c>
       <c r="C18" s="5">
         <v>2.1976751100000911</v>
       </c>
       <c r="D18" s="5">
         <v>2.8283202954401787</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>946.30003620000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.35378557000001365</v>
       </c>
       <c r="D19" s="5">
         <v>-0.44754600332980177</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>944.38312117999999</v>
       </c>
       <c r="C20" s="5">
         <v>-1.9169150200000331</v>
       </c>
       <c r="D20" s="5">
         <v>-2.4039330471708364</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>936.94422140999995</v>
       </c>
       <c r="C21" s="5">
         <v>-7.4388997700000346</v>
       </c>
       <c r="D21" s="5">
         <v>-9.0534460793988636</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>936.76936894000005</v>
       </c>
       <c r="C22" s="5">
         <v>-0.17485246999990522</v>
       </c>
       <c r="D22" s="5">
         <v>-0.22371420711185808</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>936.09080663999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.6785623000000669</v>
       </c>
       <c r="D23" s="5">
         <v>-0.86578247905840788</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>931.21401999</v>
       </c>
       <c r="C24" s="5">
         <v>-4.8767866499999855</v>
       </c>
       <c r="D24" s="5">
         <v>-6.0756257343944187</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>930.32513373999996</v>
       </c>
       <c r="C25" s="5">
         <v>-0.8888862500000414</v>
       </c>
       <c r="D25" s="5">
         <v>-1.1394601808925042</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>928.99047638000002</v>
       </c>
       <c r="C26" s="5">
         <v>-1.3346573599999374</v>
       </c>
       <c r="D26" s="5">
         <v>-1.7080178449579764</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>922.06784318999996</v>
       </c>
       <c r="C27" s="5">
         <v>-6.9226331900000559</v>
       </c>
       <c r="D27" s="5">
         <v>-8.5845976277864278</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>923.43531632999998</v>
       </c>
       <c r="C28" s="5">
         <v>1.3674731400000155</v>
       </c>
       <c r="D28" s="5">
         <v>1.7942488498868148</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>920.82645424999998</v>
       </c>
       <c r="C29" s="5">
         <v>-2.6088620799999944</v>
       </c>
       <c r="D29" s="5">
         <v>-3.3380188940488442</v>
       </c>
       <c r="E29" s="5">
         <v>-2.5019364312006021</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>922.63937344999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.8129192000000103</v>
       </c>
       <c r="D30" s="5">
         <v>2.3883061574545561</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>920.96053511000002</v>
       </c>
       <c r="C31" s="5">
         <v>-1.6788383399999702</v>
       </c>
       <c r="D31" s="5">
         <v>-2.1618045313670065</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>917.67046541000002</v>
       </c>
       <c r="C32" s="5">
         <v>-3.2900697000000036</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2036834497300557</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>922.67211144999999</v>
       </c>
       <c r="C33" s="5">
         <v>5.0016460399999687</v>
       </c>
       <c r="D33" s="5">
         <v>6.7401166624796449</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>926.29121578000002</v>
       </c>
       <c r="C34" s="5">
         <v>3.6191043300000274</v>
       </c>
       <c r="D34" s="5">
         <v>4.8097825811737493</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>926.38005654999995</v>
       </c>
       <c r="C35" s="5">
         <v>8.88407699999334E-2</v>
       </c>
       <c r="D35" s="5">
         <v>0.11515296379775997</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>928.31253829000002</v>
       </c>
       <c r="C36" s="5">
         <v>1.9324817400000711</v>
       </c>
       <c r="D36" s="5">
         <v>2.532190017667646</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>927.36551449000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.94702380000001085</v>
       </c>
       <c r="D37" s="5">
         <v>-1.2173420114376388</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>926.47866726999996</v>
       </c>
       <c r="C38" s="5">
         <v>-0.88684722000004967</v>
       </c>
       <c r="D38" s="5">
         <v>-1.1415531385292721</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>931.74297120000006</v>
       </c>
       <c r="C39" s="5">
         <v>5.2643039300000964</v>
       </c>
       <c r="D39" s="5">
         <v>7.0356415351585211</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>932.26665576000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.52368455999999242</v>
       </c>
       <c r="D40" s="5">
         <v>0.67654680884170482</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>933.85374645000002</v>
       </c>
       <c r="C41" s="5">
         <v>1.5870906899999682</v>
       </c>
       <c r="D41" s="5">
         <v>2.0621167704016452</v>
       </c>
       <c r="E41" s="5">
         <v>1.4147391335113779</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>932.29833198999995</v>
       </c>
       <c r="C42" s="5">
         <v>-1.5554144600000654</v>
       </c>
       <c r="D42" s="5">
         <v>-1.980495833423257</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>936.76468249000004</v>
       </c>
       <c r="C43" s="5">
         <v>4.4663505000000896</v>
       </c>
       <c r="D43" s="5">
         <v>5.9027454225124565</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>938.55253513000002</v>
       </c>
       <c r="C44" s="5">
         <v>1.7878526399999828</v>
       </c>
       <c r="D44" s="5">
         <v>2.3144419681160322</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>934.11399561999997</v>
       </c>
       <c r="C45" s="5">
         <v>-4.4385395100000551</v>
       </c>
       <c r="D45" s="5">
         <v>-5.529654547626583</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>937.05348637999998</v>
       </c>
       <c r="C46" s="5">
         <v>2.9394907600000124</v>
       </c>
       <c r="D46" s="5">
         <v>3.8422336370922405</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>938.96833240000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.9148460200000272</v>
       </c>
       <c r="D47" s="5">
         <v>2.4799196564335269</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>940.27295369000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.30462129</v>
       </c>
       <c r="D48" s="5">
         <v>1.6801042976416714</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>941.10322513000006</v>
       </c>
       <c r="C49" s="5">
         <v>0.83027144000004682</v>
       </c>
       <c r="D49" s="5">
         <v>1.0647745542155862</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>943.92136788000005</v>
       </c>
       <c r="C50" s="5">
         <v>2.8181427499999927</v>
       </c>
       <c r="D50" s="5">
         <v>3.6531891851422582</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>945.49063752999996</v>
       </c>
       <c r="C51" s="5">
         <v>1.5692696499999101</v>
       </c>
       <c r="D51" s="5">
         <v>2.0133437369585616</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>946.56847560000006</v>
       </c>
       <c r="C52" s="5">
         <v>1.077838070000098</v>
       </c>
       <c r="D52" s="5">
         <v>1.3765827187447233</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>948.42326176999995</v>
       </c>
       <c r="C53" s="5">
         <v>1.8547861699998975</v>
       </c>
       <c r="D53" s="5">
         <v>2.3768887643390135</v>
       </c>
       <c r="E53" s="5">
         <v>1.5601495818146294</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>948.68283353000004</v>
       </c>
       <c r="C54" s="5">
         <v>0.25957176000008531</v>
       </c>
       <c r="D54" s="5">
         <v>0.32892003717881479</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>948.47194694999996</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21088658000007854</v>
       </c>
       <c r="D55" s="5">
         <v>-0.26642700371040107</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>950.95681646000003</v>
       </c>
       <c r="C56" s="5">
         <v>2.4848695100000668</v>
       </c>
       <c r="D56" s="5">
         <v>3.1895376866642566</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>956.58871090000002</v>
       </c>
       <c r="C57" s="5">
         <v>5.6318944399999964</v>
       </c>
       <c r="D57" s="5">
         <v>7.3429349941849686</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>960.31719653000005</v>
       </c>
       <c r="C58" s="5">
         <v>3.7284856300000229</v>
       </c>
       <c r="D58" s="5">
         <v>4.7788084977160139</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>962.51645009000003</v>
       </c>
       <c r="C59" s="5">
         <v>2.1992535599999883</v>
       </c>
       <c r="D59" s="5">
         <v>2.7830395959887566</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>966.40532631999997</v>
       </c>
       <c r="C60" s="5">
         <v>3.8888762299999371</v>
       </c>
       <c r="D60" s="5">
         <v>4.9575902126378635</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>970.36644876000003</v>
       </c>
       <c r="C61" s="5">
         <v>3.9611224400000538</v>
       </c>
       <c r="D61" s="5">
         <v>5.0309964116827199</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>973.60106555000004</v>
       </c>
       <c r="C62" s="5">
         <v>3.2346167900000182</v>
       </c>
       <c r="D62" s="5">
         <v>4.0742337724244626</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>975.11358493</v>
       </c>
       <c r="C63" s="5">
         <v>1.5125193799999579</v>
       </c>
       <c r="D63" s="5">
         <v>1.8802487305920712</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>978.46903063000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.3554457000000184</v>
       </c>
       <c r="D64" s="5">
         <v>4.2083525558701984</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>981.00738373000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.5383530999999948</v>
       </c>
       <c r="D65" s="5">
         <v>3.1578545369041811</v>
       </c>
       <c r="E65" s="5">
         <v>3.4356097402324037</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>985.22122365999996</v>
       </c>
       <c r="C66" s="5">
         <v>4.2138399299999492</v>
       </c>
       <c r="D66" s="5">
         <v>5.278040246679172</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>988.22321824999995</v>
       </c>
       <c r="C67" s="5">
         <v>3.0019945899999811</v>
       </c>
       <c r="D67" s="5">
         <v>3.7183345677875845</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>989.08114042</v>
       </c>
       <c r="C68" s="5">
         <v>0.85792217000005166</v>
       </c>
       <c r="D68" s="5">
         <v>1.0467640608436968</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>991.44650030000003</v>
       </c>
       <c r="C69" s="5">
         <v>2.3653598800000282</v>
       </c>
       <c r="D69" s="5">
         <v>2.9078152693207793</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>990.85680301000002</v>
       </c>
       <c r="C70" s="5">
         <v>-0.5896972900000037</v>
       </c>
       <c r="D70" s="5">
         <v>-0.71141148573161672</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>993.11580913</v>
       </c>
       <c r="C71" s="5">
         <v>2.2590061199999809</v>
       </c>
       <c r="D71" s="5">
         <v>2.770388505142507</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>989.58880799999997</v>
       </c>
       <c r="C72" s="5">
         <v>-3.5270011300000306</v>
       </c>
       <c r="D72" s="5">
         <v>-4.1794731588870038</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>993.72775074000003</v>
       </c>
       <c r="C73" s="5">
         <v>4.1389427400000613</v>
       </c>
       <c r="D73" s="5">
         <v>5.1360649116844792</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>996.60746244999996</v>
       </c>
       <c r="C74" s="5">
         <v>2.8797117099999241</v>
       </c>
       <c r="D74" s="5">
         <v>3.5334296581171154</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>998.43329521999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.8258327700000336</v>
       </c>
       <c r="D75" s="5">
         <v>2.2207457540528885</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1000.5976747</v>
       </c>
       <c r="C76" s="5">
         <v>2.1643794799999796</v>
       </c>
       <c r="D76" s="5">
         <v>2.6325711638579774</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1004.8857675</v>
       </c>
       <c r="C77" s="5">
         <v>4.2880928000000722</v>
       </c>
       <c r="D77" s="5">
         <v>5.2656002503536969</v>
       </c>
       <c r="E77" s="5">
         <v>2.4340676906232206</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1004.9627898</v>
       </c>
       <c r="C78" s="5">
         <v>7.7022299999953248E-2</v>
       </c>
       <c r="D78" s="5">
         <v>9.2016164074193441E-2</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1007.0927866</v>
       </c>
       <c r="C79" s="5">
         <v>2.1299967999999581</v>
       </c>
       <c r="D79" s="5">
         <v>2.5732328380313918</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1008.4009425</v>
       </c>
       <c r="C80" s="5">
         <v>1.308155900000088</v>
       </c>
       <c r="D80" s="5">
         <v>1.5699155540989995</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1009.616935</v>
       </c>
       <c r="C81" s="5">
         <v>1.2159924999999703</v>
       </c>
       <c r="D81" s="5">
         <v>1.4566703095241884</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1012.1136865</v>
       </c>
       <c r="C82" s="5">
         <v>2.4967514999999594</v>
       </c>
       <c r="D82" s="5">
         <v>3.0082603219086179</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1012.2163013000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.10261480000008305</v>
       </c>
       <c r="D83" s="5">
         <v>0.12173182689951823</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1016.3408928</v>
       </c>
       <c r="C84" s="5">
         <v>4.1245914999999513</v>
       </c>
       <c r="D84" s="5">
         <v>5.00086409461038</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1019.953591</v>
       </c>
       <c r="C85" s="5">
         <v>3.6126981999999543</v>
       </c>
       <c r="D85" s="5">
         <v>4.3499240209414758</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1020.2303774</v>
       </c>
       <c r="C86" s="5">
         <v>0.27678639999999177</v>
       </c>
       <c r="D86" s="5">
         <v>0.32613235598470958</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1021.4840574999999</v>
       </c>
       <c r="C87" s="5">
         <v>1.2536800999999969</v>
       </c>
       <c r="D87" s="5">
         <v>1.4845916495924927</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1024.8426013000001</v>
       </c>
       <c r="C88" s="5">
         <v>3.3585438000001204</v>
       </c>
       <c r="D88" s="5">
         <v>4.0176234097689667</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1024.9190885</v>
       </c>
       <c r="C89" s="5">
         <v>7.6487199999974109E-2</v>
       </c>
       <c r="D89" s="5">
         <v>8.9596514835466046E-2</v>
       </c>
       <c r="E89" s="5">
         <v>1.99359187361563</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1027.2942587</v>
       </c>
       <c r="C90" s="5">
         <v>2.3751701999999568</v>
       </c>
       <c r="D90" s="5">
         <v>2.8166267585388427</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1030.3067447000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.0124860000000808</v>
       </c>
       <c r="D91" s="5">
         <v>3.5762499073520582</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1034.7099986999999</v>
       </c>
       <c r="C92" s="5">
         <v>4.4032539999998335</v>
       </c>
       <c r="D92" s="5">
         <v>5.2507587984655268</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1037.6963297</v>
       </c>
       <c r="C93" s="5">
         <v>2.9863310000000638</v>
       </c>
       <c r="D93" s="5">
         <v>3.5188927224200528</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1041.9603884999999</v>
       </c>
       <c r="C94" s="5">
         <v>4.2640587999999298</v>
       </c>
       <c r="D94" s="5">
         <v>5.0439731921821274</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1043.5288693</v>
       </c>
       <c r="C95" s="5">
         <v>1.5684808000000885</v>
       </c>
       <c r="D95" s="5">
         <v>1.8214112936636218</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1040.0247781</v>
       </c>
       <c r="C96" s="5">
         <v>-3.504091199999948</v>
       </c>
       <c r="D96" s="5">
         <v>-3.9559168340841833</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1045.8015696</v>
       </c>
       <c r="C97" s="5">
         <v>5.7767914999999448</v>
       </c>
       <c r="D97" s="5">
         <v>6.8728119405906618</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1050.3286705</v>
       </c>
       <c r="C98" s="5">
         <v>4.5271009000000504</v>
       </c>
       <c r="D98" s="5">
         <v>5.3200783937046081</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1055.6287795999999</v>
       </c>
       <c r="C99" s="5">
         <v>5.3001090999998723</v>
       </c>
       <c r="D99" s="5">
         <v>6.2262908086590407</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1058.2080556999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.5792761000000155</v>
       </c>
       <c r="D100" s="5">
         <v>2.9717508566349027</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1061.9745491000001</v>
       </c>
       <c r="C101" s="5">
         <v>3.7664934000001722</v>
       </c>
       <c r="D101" s="5">
         <v>4.3557887502133852</v>
       </c>
       <c r="E101" s="5">
         <v>3.6154522845536885</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1067.3772908000001</v>
       </c>
       <c r="C102" s="5">
         <v>5.4027416999999787</v>
       </c>
       <c r="D102" s="5">
         <v>6.2786915751960493</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1068.4095669000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.03227609999999</v>
       </c>
       <c r="D103" s="5">
         <v>1.1667304437727788</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1071.6932648</v>
       </c>
       <c r="C104" s="5">
         <v>3.2836978999998792</v>
       </c>
       <c r="D104" s="5">
         <v>3.7511210009907092</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1074.9764270000001</v>
       </c>
       <c r="C105" s="5">
         <v>3.2831622000001062</v>
       </c>
       <c r="D105" s="5">
         <v>3.7388127232535151</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1077.5331268</v>
       </c>
       <c r="C106" s="5">
         <v>2.556699799999933</v>
       </c>
       <c r="D106" s="5">
         <v>2.8916847174082161</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1079.1873585000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.6542317000000821</v>
       </c>
       <c r="D107" s="5">
         <v>1.8578782349568002</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1081.3406344</v>
       </c>
       <c r="C108" s="5">
         <v>2.153275899999926</v>
       </c>
       <c r="D108" s="5">
         <v>2.4207813401047718</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1083.1150447</v>
       </c>
       <c r="C109" s="5">
         <v>1.7744102999999996</v>
       </c>
       <c r="D109" s="5">
         <v>1.9869918581695289</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1083.3346435999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.2195988999999372</v>
       </c>
       <c r="D110" s="5">
         <v>0.24356852271842921</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1082.1145415000001</v>
       </c>
       <c r="C111" s="5">
         <v>-1.2201020999998491</v>
       </c>
       <c r="D111" s="5">
         <v>-1.3431557759415957</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1079.5241477</v>
       </c>
       <c r="C112" s="5">
         <v>-2.590393800000129</v>
       </c>
       <c r="D112" s="5">
         <v>-2.8350705740304738</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1079.3949571999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.12919050000004972</v>
       </c>
       <c r="D113" s="5">
         <v>-0.1435137884485016</v>
       </c>
       <c r="E113" s="5">
         <v>1.6403790575549415</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1073.3149378000001</v>
       </c>
       <c r="C114" s="5">
         <v>-6.0800193999998555</v>
       </c>
       <c r="D114" s="5">
         <v>-6.5538384178900788</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1071.3411286999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.9738091000001532</v>
       </c>
       <c r="D115" s="5">
         <v>-2.18459687973378</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1070.2458205999999</v>
       </c>
       <c r="C116" s="5">
         <v>-1.0953081000000111</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2199700543166436</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1063.8242702</v>
       </c>
       <c r="C117" s="5">
         <v>-6.4215503999998873</v>
       </c>
       <c r="D117" s="5">
         <v>-6.967167665727092</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1062.0172388000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.8070313999999144</v>
       </c>
       <c r="D118" s="5">
         <v>-2.0194063939567686</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1060.5755984</v>
       </c>
       <c r="C119" s="5">
         <v>-1.4416404000000966</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6168389125537974</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1062.8264964</v>
       </c>
       <c r="C120" s="5">
         <v>2.2508980000000065</v>
       </c>
       <c r="D120" s="5">
         <v>2.5767432295263459</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1062.6523629000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.17413349999992533</v>
       </c>
       <c r="D121" s="5">
         <v>-0.19643093701771086</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1062.1423503000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.51001259999998183</v>
       </c>
       <c r="D122" s="5">
         <v>-0.57441379221737643</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1062.9548090000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.81245869999997922</v>
       </c>
       <c r="D123" s="5">
         <v>0.92178097892632316</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1064.0811878</v>
       </c>
       <c r="C124" s="5">
         <v>1.126378799999884</v>
       </c>
       <c r="D124" s="5">
         <v>1.279038502728036</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1066.1932981</v>
       </c>
       <c r="C125" s="5">
         <v>2.1121103000000403</v>
       </c>
       <c r="D125" s="5">
         <v>2.4080736026364402</v>
       </c>
       <c r="E125" s="5">
         <v>-1.2230610317325974</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1068.2455338</v>
       </c>
       <c r="C126" s="5">
         <v>2.0522356999999829</v>
       </c>
       <c r="D126" s="5">
         <v>2.3344004630928783</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1070.1370789</v>
       </c>
       <c r="C127" s="5">
         <v>1.8915451000000303</v>
       </c>
       <c r="D127" s="5">
         <v>2.1456592567084432</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1071.9284239000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.7913450000000921</v>
       </c>
       <c r="D128" s="5">
         <v>2.0273249775558222</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1070.7465654</v>
       </c>
       <c r="C129" s="5">
         <v>-1.1818585000000894</v>
       </c>
       <c r="D129" s="5">
         <v>-1.315070564835441</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1071.4986999</v>
       </c>
       <c r="C130" s="5">
         <v>0.75213450000001103</v>
       </c>
       <c r="D130" s="5">
         <v>0.8461914119102909</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1073.5038910000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.0051911000000473</v>
       </c>
       <c r="D131" s="5">
         <v>2.2689256819356629</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1071.4037504</v>
       </c>
       <c r="C132" s="5">
         <v>-2.1001406000000316</v>
       </c>
       <c r="D132" s="5">
         <v>-2.3225142295542844</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1070.7783096000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.62544079999997848</v>
       </c>
       <c r="D133" s="5">
         <v>-0.69826518838510543</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1071.0801799000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.30187030000001869</v>
       </c>
       <c r="D134" s="5">
         <v>0.33882509569380659</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1070.3777977</v>
       </c>
       <c r="C135" s="5">
         <v>-0.70238220000010188</v>
       </c>
       <c r="D135" s="5">
         <v>-0.78409191346093809</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1071.1209125</v>
       </c>
       <c r="C136" s="5">
         <v>0.74311480000005758</v>
       </c>
       <c r="D136" s="5">
         <v>0.8362941255026346</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1069.8959781000001</v>
       </c>
       <c r="C137" s="5">
         <v>-1.2249343999999383</v>
       </c>
       <c r="D137" s="5">
         <v>-1.363721781103433</v>
       </c>
       <c r="E137" s="5">
         <v>0.34728036713402854</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1065.0166294999999</v>
       </c>
       <c r="C138" s="5">
         <v>-4.8793486000001849</v>
       </c>
       <c r="D138" s="5">
         <v>-5.3374914385392547</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1061.4791204999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.537509</v>
       </c>
       <c r="D139" s="5">
         <v>-3.9138477021696816</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1056.2600797</v>
       </c>
       <c r="C140" s="5">
         <v>-5.2190407999999024</v>
       </c>
       <c r="D140" s="5">
         <v>-5.7431492473381311</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1049.958108</v>
       </c>
       <c r="C141" s="5">
         <v>-6.3019716999999673</v>
       </c>
       <c r="D141" s="5">
         <v>-6.929239438256718</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1042.5733468000001</v>
       </c>
       <c r="C142" s="5">
         <v>-7.3847611999999572</v>
       </c>
       <c r="D142" s="5">
         <v>-8.121106255887744</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1035.2571571000001</v>
       </c>
       <c r="C143" s="5">
         <v>-7.3161896999999954</v>
       </c>
       <c r="D143" s="5">
         <v>-8.1033917651694978</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1025.4258483000001</v>
       </c>
       <c r="C144" s="5">
         <v>-9.831308799999988</v>
       </c>
       <c r="D144" s="5">
         <v>-10.819022428817926</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1020.8059521</v>
       </c>
       <c r="C145" s="5">
         <v>-4.6198962000000847</v>
       </c>
       <c r="D145" s="5">
         <v>-5.2744368379185396</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1010.7518987</v>
       </c>
       <c r="C146" s="5">
         <v>-10.054053400000043</v>
       </c>
       <c r="D146" s="5">
         <v>-11.199284306218882</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1001.6214363</v>
       </c>
       <c r="C147" s="5">
         <v>-9.1304623999999421</v>
       </c>
       <c r="D147" s="5">
         <v>-10.317328482299137</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>991.98582819000001</v>
       </c>
       <c r="C148" s="5">
         <v>-9.635608110000021</v>
       </c>
       <c r="D148" s="5">
         <v>-10.952386224976451</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>983.78771285000005</v>
       </c>
       <c r="C149" s="5">
         <v>-8.1981153399999585</v>
       </c>
       <c r="D149" s="5">
         <v>-9.4786304348526311</v>
       </c>
       <c r="E149" s="5">
         <v>-8.0482838530636762</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>977.64647241</v>
       </c>
       <c r="C150" s="5">
         <v>-6.1412404400000469</v>
       </c>
       <c r="D150" s="5">
         <v>-7.23902134552461</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>970.24848028999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.3979921200000263</v>
       </c>
       <c r="D151" s="5">
         <v>-8.7120187362734196</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>965.30304769999998</v>
       </c>
       <c r="C152" s="5">
         <v>-4.9454325899999958</v>
       </c>
       <c r="D152" s="5">
         <v>-5.9479048966522674</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>960.77850336999995</v>
       </c>
       <c r="C153" s="5">
         <v>-4.5245443300000261</v>
       </c>
       <c r="D153" s="5">
         <v>-5.4818523432055173</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>956.72706889999995</v>
       </c>
       <c r="C154" s="5">
         <v>-4.0514344700000038</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9444650021482577</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>952.64645184999995</v>
       </c>
       <c r="C155" s="5">
         <v>-4.0806170500000007</v>
       </c>
       <c r="D155" s="5">
         <v>-4.9998457711296744</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>949.28507719000004</v>
       </c>
       <c r="C156" s="5">
         <v>-3.3613746599999104</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1529403300112566</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>946.69677132000004</v>
       </c>
       <c r="C157" s="5">
         <v>-2.5883058699999992</v>
       </c>
       <c r="D157" s="5">
         <v>-3.2232783513731378</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>939.67191993999995</v>
       </c>
       <c r="C158" s="5">
         <v>-7.0248513800000865</v>
       </c>
       <c r="D158" s="5">
         <v>-8.5498888781779812</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>934.12759777999997</v>
       </c>
       <c r="C159" s="5">
         <v>-5.5443221599999788</v>
       </c>
       <c r="D159" s="5">
         <v>-6.8550214317618092</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>929.59291368000004</v>
       </c>
       <c r="C160" s="5">
         <v>-4.5346840999999358</v>
       </c>
       <c r="D160" s="5">
         <v>-5.6723061764872522</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>925.31754013</v>
       </c>
       <c r="C161" s="5">
         <v>-4.2753735500000403</v>
       </c>
       <c r="D161" s="5">
         <v>-5.3815383710749565</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9433729407550651</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>921.78754590000005</v>
       </c>
       <c r="C162" s="5">
         <v>-3.5299942299999429</v>
       </c>
       <c r="D162" s="5">
         <v>-4.4830386006648233</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>917.83210224000004</v>
       </c>
       <c r="C163" s="5">
         <v>-3.9554436600000145</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0294640139404549</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>911.38341060000005</v>
       </c>
       <c r="C164" s="5">
         <v>-6.4486916399999927</v>
       </c>
       <c r="D164" s="5">
         <v>-8.11290823496903</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>910.32086956000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.0625410400000419</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3900901069979099</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>905.49235427999997</v>
       </c>
       <c r="C166" s="5">
         <v>-4.8285152800000333</v>
       </c>
       <c r="D166" s="5">
         <v>-6.1825854995713581</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>900.83706361999998</v>
       </c>
       <c r="C167" s="5">
         <v>-4.6552906599999915</v>
       </c>
       <c r="D167" s="5">
         <v>-5.9979111856479195</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>897.23180099000001</v>
       </c>
       <c r="C168" s="5">
         <v>-3.6052626299999702</v>
       </c>
       <c r="D168" s="5">
         <v>-4.6982355207088267</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>895.11084863999997</v>
       </c>
       <c r="C169" s="5">
         <v>-2.1209523500000387</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8000699981114652</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>893.88109134000001</v>
       </c>
       <c r="C170" s="5">
         <v>-1.2297572999999602</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6362318394097963</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>892.73045468999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.150636650000024</v>
       </c>
       <c r="D171" s="5">
         <v>-1.533794909137276</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>891.44255095000005</v>
       </c>
       <c r="C172" s="5">
         <v>-1.2879037399999334</v>
       </c>
       <c r="D172" s="5">
         <v>-1.7175177994435242</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>890.20754521000003</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2350057400000196</v>
       </c>
       <c r="D173" s="5">
         <v>-1.6498723487396116</v>
       </c>
       <c r="E173" s="5">
         <v>-3.7943725691255481</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>891.12991312999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.92236791999994239</v>
       </c>
       <c r="D174" s="5">
         <v>1.2504622102877505</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>891.12237578999998</v>
       </c>
       <c r="C175" s="5">
         <v>-7.5373399999989488E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.0149347602417258E-2</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>890.14662735000002</v>
       </c>
       <c r="C176" s="5">
         <v>-0.97574843999996119</v>
       </c>
       <c r="D176" s="5">
         <v>-1.3060745868634593</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>891.89565646999995</v>
       </c>
       <c r="C177" s="5">
         <v>1.7490291199999319</v>
       </c>
       <c r="D177" s="5">
         <v>2.3835015927762937</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>892.10933004000003</v>
       </c>
       <c r="C178" s="5">
         <v>0.21367357000008269</v>
       </c>
       <c r="D178" s="5">
         <v>0.28786597174199624</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>891.28184352999995</v>
       </c>
       <c r="C179" s="5">
         <v>-0.82748651000008522</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1074131979814994</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>893.92890266999996</v>
       </c>
       <c r="C180" s="5">
         <v>2.6470591400000103</v>
       </c>
       <c r="D180" s="5">
         <v>3.62273148853407</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>893.71289216000002</v>
       </c>
       <c r="C181" s="5">
         <v>-0.21601050999993276</v>
       </c>
       <c r="D181" s="5">
         <v>-0.28958498531194143</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>891.80649369000002</v>
       </c>
       <c r="C182" s="5">
         <v>-1.9063984699999992</v>
       </c>
       <c r="D182" s="5">
         <v>-2.5299273190776184</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>895.69998449000002</v>
       </c>
       <c r="C183" s="5">
         <v>3.893490799999995</v>
       </c>
       <c r="D183" s="5">
         <v>5.3666654826953764</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>895.70950220999998</v>
       </c>
       <c r="C184" s="5">
         <v>9.5177199999625373E-3</v>
       </c>
       <c r="D184" s="5">
         <v>1.275196127636935E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>895.73011952000002</v>
       </c>
       <c r="C185" s="5">
         <v>2.0617310000034195E-2</v>
       </c>
       <c r="D185" s="5">
         <v>2.7624921156288451E-2</v>
       </c>
       <c r="E185" s="5">
         <v>0.62036929923989792</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>893.84963872000003</v>
       </c>
       <c r="C186" s="5">
         <v>-1.8804807999999866</v>
       </c>
       <c r="D186" s="5">
         <v>-2.4903735856537046</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>894.19526638000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.34562765999999101</v>
       </c>
       <c r="D187" s="5">
         <v>0.4649958655981612</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>895.58937822999997</v>
       </c>
       <c r="C188" s="5">
         <v>1.3941118499999448</v>
       </c>
       <c r="D188" s="5">
         <v>1.8870086911940476</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>895.03211177000003</v>
       </c>
       <c r="C189" s="5">
         <v>-0.55726645999993707</v>
       </c>
       <c r="D189" s="5">
         <v>-0.74413113435539691</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>895.28241975000003</v>
       </c>
       <c r="C190" s="5">
         <v>0.25030798000000232</v>
       </c>
       <c r="D190" s="5">
         <v>0.33611310315702081</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>897.95780550999996</v>
       </c>
       <c r="C191" s="5">
         <v>2.6753857599999264</v>
       </c>
       <c r="D191" s="5">
         <v>3.6455070556110636</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>901.17812173000004</v>
       </c>
       <c r="C192" s="5">
         <v>3.2203162200000861</v>
       </c>
       <c r="D192" s="5">
         <v>4.3894277046366614</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>900.94364458999996</v>
       </c>
       <c r="C193" s="5">
         <v>-0.23447714000008091</v>
       </c>
       <c r="D193" s="5">
         <v>-0.31178104984612709</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>901.50939819999996</v>
       </c>
       <c r="C194" s="5">
         <v>0.56575361000000157</v>
       </c>
       <c r="D194" s="5">
         <v>0.75615608703059056</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>902.98935304999998</v>
       </c>
       <c r="C195" s="5">
         <v>1.4799548500000128</v>
       </c>
       <c r="D195" s="5">
         <v>1.9878538763225428</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>906.61419656999999</v>
       </c>
       <c r="C196" s="5">
         <v>3.6248435200000131</v>
       </c>
       <c r="D196" s="5">
         <v>4.9249154842497145</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>909.12465798999995</v>
       </c>
       <c r="C197" s="5">
         <v>2.510461419999956</v>
       </c>
       <c r="D197" s="5">
         <v>3.3739383205378504</v>
       </c>
       <c r="E197" s="5">
         <v>1.4953765847661504</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>913.61243310999998</v>
       </c>
       <c r="C198" s="5">
         <v>4.4877751200000375</v>
       </c>
       <c r="D198" s="5">
         <v>6.0871463174018814</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>915.59734185000002</v>
       </c>
       <c r="C199" s="5">
         <v>1.9849087400000371</v>
       </c>
       <c r="D199" s="5">
         <v>2.6384924012273547</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>919.31758926999998</v>
       </c>
       <c r="C200" s="5">
         <v>3.7202474199999642</v>
       </c>
       <c r="D200" s="5">
         <v>4.9862821501129195</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>922.56703603999995</v>
       </c>
       <c r="C201" s="5">
         <v>3.2494467699999632</v>
       </c>
       <c r="D201" s="5">
         <v>4.3249920855390922</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>926.58144635999997</v>
       </c>
       <c r="C202" s="5">
         <v>4.0144103200000245</v>
       </c>
       <c r="D202" s="5">
         <v>5.3484140782966039</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>930.79175368000006</v>
       </c>
       <c r="C203" s="5">
         <v>4.2103073200000836</v>
       </c>
       <c r="D203" s="5">
         <v>5.5910545351881114</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>929.55330271000003</v>
       </c>
       <c r="C204" s="5">
         <v>-1.2384509700000308</v>
       </c>
       <c r="D204" s="5">
         <v>-1.5850094856292185</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>931.36106823</v>
       </c>
       <c r="C205" s="5">
         <v>1.8077655199999754</v>
       </c>
       <c r="D205" s="5">
         <v>2.358846140409554</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>932.93231269</v>
       </c>
       <c r="C206" s="5">
         <v>1.5712444600000026</v>
       </c>
       <c r="D206" s="5">
         <v>2.0433397430895228</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>932.11927709999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.81303559000002679</v>
       </c>
       <c r="D207" s="5">
         <v>-1.0407827441861195</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>933.88499959000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.7657224900000301</v>
       </c>
       <c r="D208" s="5">
         <v>2.2970051975597983</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>934.90380205999998</v>
       </c>
       <c r="C209" s="5">
         <v>1.0188024699999687</v>
       </c>
       <c r="D209" s="5">
         <v>1.3169985797074402</v>
       </c>
       <c r="E209" s="5">
         <v>2.835600579462394</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>934.61514542999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.28865662999999131</v>
       </c>
       <c r="D210" s="5">
         <v>-0.36987799151445566</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>936.01283853999996</v>
       </c>
       <c r="C211" s="5">
         <v>1.3976931099999774</v>
       </c>
       <c r="D211" s="5">
         <v>1.8094037489005954</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>937.00525012000003</v>
       </c>
       <c r="C212" s="5">
         <v>0.99241158000006635</v>
       </c>
       <c r="D212" s="5">
         <v>1.2797506886408794</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>938.90837947</v>
       </c>
       <c r="C213" s="5">
         <v>1.903129349999972</v>
       </c>
       <c r="D213" s="5">
         <v>2.4647037790004545</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>939.22281237000004</v>
       </c>
       <c r="C214" s="5">
         <v>0.31443290000004254</v>
       </c>
       <c r="D214" s="5">
         <v>0.40261142798627692</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>942.40899846000002</v>
       </c>
       <c r="C215" s="5">
         <v>3.1861860899999783</v>
       </c>
       <c r="D215" s="5">
         <v>4.1476565222985817</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>939.37000766000006</v>
       </c>
       <c r="C216" s="5">
         <v>-3.038990799999965</v>
       </c>
       <c r="D216" s="5">
         <v>-3.8017465720434407</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>938.34008653000001</v>
       </c>
       <c r="C217" s="5">
         <v>-1.0299211300000479</v>
       </c>
       <c r="D217" s="5">
         <v>-1.3077698772125168</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>937.28711980000003</v>
       </c>
       <c r="C218" s="5">
         <v>-1.0529667299999801</v>
       </c>
       <c r="D218" s="5">
         <v>-1.3383107652157</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>936.74346480999998</v>
       </c>
       <c r="C219" s="5">
         <v>-0.54365499000005002</v>
       </c>
       <c r="D219" s="5">
         <v>-0.69382025279632886</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>935.50528170999996</v>
       </c>
       <c r="C220" s="5">
         <v>-1.2381831000000147</v>
       </c>
       <c r="D220" s="5">
         <v>-1.5746738611954525</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>935.58251730999996</v>
       </c>
       <c r="C221" s="5">
         <v>7.723559999999452E-2</v>
       </c>
       <c r="D221" s="5">
         <v>9.9117363548018034E-2</v>
       </c>
       <c r="E221" s="5">
         <v>7.2597335523139073E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>934.79234997000003</v>
       </c>
       <c r="C222" s="5">
         <v>-0.79016733999992539</v>
       </c>
       <c r="D222" s="5">
         <v>-1.0087925251091923</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>935.49129044999995</v>
       </c>
       <c r="C223" s="5">
         <v>0.69894047999991926</v>
       </c>
       <c r="D223" s="5">
         <v>0.90093410984599664</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>933.64711044000001</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8441800099999455</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3401378059053735</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>932.81276906000005</v>
       </c>
       <c r="C225" s="5">
         <v>-0.83434137999995528</v>
       </c>
       <c r="D225" s="5">
         <v>-1.0671091103313657</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>933.47531303999995</v>
       </c>
       <c r="C226" s="5">
         <v>0.66254397999989578</v>
       </c>
       <c r="D226" s="5">
         <v>0.85565507465583668</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>932.45359158999997</v>
       </c>
       <c r="C227" s="5">
         <v>-1.0217214499999727</v>
       </c>
       <c r="D227" s="5">
         <v>-1.3055639927665674</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>930.08709037000006</v>
       </c>
       <c r="C228" s="5">
         <v>-2.3665012199999182</v>
       </c>
       <c r="D228" s="5">
         <v>-3.003361498384205</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>927.95147129999998</v>
       </c>
       <c r="C229" s="5">
         <v>-2.1356190700000752</v>
       </c>
       <c r="D229" s="5">
         <v>-2.720847242905533</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>923.65019753000001</v>
       </c>
       <c r="C230" s="5">
         <v>-4.3012737699999661</v>
       </c>
       <c r="D230" s="5">
         <v>-5.4226474092548997</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>920.38644667999995</v>
       </c>
       <c r="C231" s="5">
         <v>-3.2637508500000649</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1587988972314189</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>916.15062982999996</v>
       </c>
       <c r="C232" s="5">
         <v>-4.235816849999992</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3849905845457791</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>907.91046975999996</v>
       </c>
       <c r="C233" s="5">
         <v>-8.2401600700000017</v>
       </c>
       <c r="D233" s="5">
         <v>-10.274956537813429</v>
       </c>
       <c r="E233" s="5">
         <v>-2.957734570496573</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>896.22161126000003</v>
       </c>
       <c r="C234" s="5">
         <v>-11.688858499999924</v>
       </c>
       <c r="D234" s="5">
         <v>-14.401007193235859</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>883.41937179000001</v>
       </c>
       <c r="C235" s="5">
         <v>-12.802239470000018</v>
       </c>
       <c r="D235" s="5">
         <v>-15.856984174167376</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>869.97450203000005</v>
       </c>
       <c r="C236" s="5">
         <v>-13.44486975999996</v>
       </c>
       <c r="D236" s="5">
         <v>-16.809205944298455</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>855.35802533000003</v>
       </c>
       <c r="C237" s="5">
         <v>-14.616476700000021</v>
       </c>
       <c r="D237" s="5">
         <v>-18.398728833565603</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>846.41198158999998</v>
       </c>
       <c r="C238" s="5">
         <v>-8.9460437400000501</v>
       </c>
       <c r="D238" s="5">
         <v>-11.853227277114641</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>834.7917162</v>
       </c>
       <c r="C239" s="5">
         <v>-11.620265389999986</v>
       </c>
       <c r="D239" s="5">
         <v>-15.285853438361229</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>824.61032158</v>
       </c>
       <c r="C240" s="5">
         <v>-10.181394619999992</v>
       </c>
       <c r="D240" s="5">
         <v>-13.692680549505321</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>823.12562131000004</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4847002699999621</v>
       </c>
       <c r="D241" s="5">
         <v>-2.1393168679107899</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>820.64187600000002</v>
       </c>
       <c r="C242" s="5">
         <v>-2.4837453100000175</v>
       </c>
       <c r="D242" s="5">
         <v>-3.561454227680072</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>815.95609635000005</v>
       </c>
       <c r="C243" s="5">
         <v>-4.6857796499999722</v>
       </c>
       <c r="D243" s="5">
         <v>-6.6407391851763471</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>811.79879596000001</v>
       </c>
       <c r="C244" s="5">
         <v>-4.1573003900000458</v>
       </c>
       <c r="D244" s="5">
         <v>-5.9455527670288166</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>810.20579210999995</v>
       </c>
       <c r="C245" s="5">
         <v>-1.5930038500000592</v>
       </c>
       <c r="D245" s="5">
         <v>-2.3295274192442039</v>
       </c>
       <c r="E245" s="5">
         <v>-10.761488153763398</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>812.60299769000005</v>
       </c>
       <c r="C246" s="5">
         <v>2.3972055800001044</v>
       </c>
       <c r="D246" s="5">
         <v>3.6088654396205122</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>810.59624593000001</v>
       </c>
       <c r="C247" s="5">
         <v>-2.0067517600000429</v>
       </c>
       <c r="D247" s="5">
         <v>-2.9235210318990013</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>812.41915484000003</v>
       </c>
       <c r="C248" s="5">
         <v>1.8229089100000238</v>
       </c>
       <c r="D248" s="5">
         <v>2.7322491395723514</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>811.18541360999996</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2337412300000778</v>
       </c>
       <c r="D249" s="5">
         <v>-1.8071784015326164</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>813.18781774000001</v>
       </c>
       <c r="C250" s="5">
         <v>2.002404130000059</v>
       </c>
       <c r="D250" s="5">
         <v>3.0027390769755691</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>813.19858819000001</v>
       </c>
       <c r="C251" s="5">
         <v>1.0770449999995435E-2</v>
       </c>
       <c r="D251" s="5">
         <v>1.589482928863184E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>814.19942355000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.0008353599999964</v>
       </c>
       <c r="D252" s="5">
         <v>1.4869252822607093</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>815.56758605000005</v>
       </c>
       <c r="C253" s="5">
         <v>1.3681625000000395</v>
       </c>
       <c r="D253" s="5">
         <v>2.0351941567246401</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>816.22014558000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.65255952999996225</v>
       </c>
       <c r="D254" s="5">
         <v>0.96439182757264152</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>818.86930741000003</v>
       </c>
       <c r="C255" s="5">
         <v>2.6491618300000255</v>
       </c>
       <c r="D255" s="5">
         <v>3.9650590209778791</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>820.57962799999996</v>
       </c>
       <c r="C256" s="5">
         <v>1.7103205899999239</v>
       </c>
       <c r="D256" s="5">
         <v>2.5353574521815636</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>821.98405025</v>
       </c>
       <c r="C257" s="5">
         <v>1.4044222500000387</v>
       </c>
       <c r="D257" s="5">
         <v>2.0732439760098309</v>
       </c>
       <c r="E257" s="5">
         <v>1.4537366005896057</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>824.22097711000004</v>
       </c>
       <c r="C258" s="5">
         <v>2.2369268600000396</v>
       </c>
       <c r="D258" s="5">
         <v>3.3149749622082725</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>825.76090234000003</v>
       </c>
       <c r="C259" s="5">
         <v>1.5399252299999944</v>
       </c>
       <c r="D259" s="5">
         <v>2.2651909789249691</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>829.58287135</v>
       </c>
       <c r="C260" s="5">
         <v>3.8219690099999752</v>
       </c>
       <c r="D260" s="5">
         <v>5.697696329350399</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>833.27573685000004</v>
       </c>
       <c r="C261" s="5">
         <v>3.692865500000039</v>
       </c>
       <c r="D261" s="5">
         <v>5.4745104202293504</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>835.60670975000005</v>
       </c>
       <c r="C262" s="5">
         <v>2.3309729000000061</v>
       </c>
       <c r="D262" s="5">
         <v>3.4089641124471104</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>838.71440429999996</v>
       </c>
       <c r="C263" s="5">
         <v>3.1076945499999056</v>
       </c>
       <c r="D263" s="5">
         <v>4.5553349871033433</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>842.32044888999997</v>
       </c>
       <c r="C264" s="5">
         <v>3.6060445900000104</v>
       </c>
       <c r="D264" s="5">
         <v>5.283159211547761</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>844.34037644</v>
       </c>
       <c r="C265" s="5">
         <v>2.019927550000034</v>
       </c>
       <c r="D265" s="5">
         <v>2.9159207387158936</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>847.11049392999996</v>
       </c>
       <c r="C266" s="5">
         <v>2.7701174899999614</v>
       </c>
       <c r="D266" s="5">
         <v>4.0087909662254839</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>848.71376384999996</v>
       </c>
       <c r="C267" s="5">
         <v>1.6032699200000025</v>
       </c>
       <c r="D267" s="5">
         <v>2.2949519126795659</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>850.85352327999999</v>
       </c>
       <c r="C268" s="5">
         <v>2.1397594300000264</v>
       </c>
       <c r="D268" s="5">
         <v>3.0677213982129414</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>853.11607881999998</v>
       </c>
       <c r="C269" s="5">
         <v>2.2625555399999939</v>
       </c>
       <c r="D269" s="5">
         <v>3.2380774612022156</v>
       </c>
       <c r="E269" s="5">
         <v>3.7874248971779156</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>857.57587021999996</v>
       </c>
       <c r="C270" s="5">
         <v>4.4597913999999719</v>
       </c>
       <c r="D270" s="5">
         <v>6.4567259103893493</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>860.0243203</v>
       </c>
       <c r="C271" s="5">
         <v>2.4484500800000433</v>
       </c>
       <c r="D271" s="5">
         <v>3.480414506991969</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>863.04772046000005</v>
       </c>
       <c r="C272" s="5">
         <v>3.0234001600000511</v>
       </c>
       <c r="D272" s="5">
         <v>4.301108882661886</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>866.50242009999999</v>
       </c>
       <c r="C273" s="5">
         <v>3.4546996399999443</v>
       </c>
       <c r="D273" s="5">
         <v>4.9106656314351405</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>866.52164495</v>
       </c>
       <c r="C274" s="5">
         <v>1.9224850000000515E-2</v>
       </c>
       <c r="D274" s="5">
         <v>2.6627317839622577E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>869.19369476999998</v>
       </c>
       <c r="C275" s="5">
         <v>2.6720498199999838</v>
       </c>
       <c r="D275" s="5">
         <v>3.7637888074333103</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>871.78014906999999</v>
       </c>
       <c r="C276" s="5">
         <v>2.586454300000014</v>
       </c>
       <c r="D276" s="5">
         <v>3.629857528520497</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>872.80619084</v>
       </c>
       <c r="C277" s="5">
         <v>1.0260417700000062</v>
       </c>
       <c r="D277" s="5">
         <v>1.421518529177801</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>873.45383597</v>
       </c>
       <c r="C278" s="5">
         <v>0.64764513000000079</v>
       </c>
       <c r="D278" s="5">
         <v>0.89407451787064662</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>873.37328589000003</v>
       </c>
       <c r="C279" s="5">
         <v>-8.0550079999966329E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.11060811690343231</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>873.57703411</v>
       </c>
       <c r="C280" s="5">
         <v>0.20374821999996584</v>
       </c>
       <c r="D280" s="5">
         <v>0.28030605518860607</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>873.86075104999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.2837169399999766</v>
       </c>
       <c r="D281" s="5">
         <v>0.3904282359938005</v>
       </c>
       <c r="E281" s="5">
         <v>2.431635359480433</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>873.94352438999999</v>
       </c>
       <c r="C282" s="5">
         <v>8.2773340000017015E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.11372495094086332</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>874.40045955000005</v>
       </c>
       <c r="C283" s="5">
         <v>0.45693516000005729</v>
       </c>
       <c r="D283" s="5">
         <v>0.62921882580706523</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>874.84887302000004</v>
       </c>
       <c r="C284" s="5">
         <v>0.44841346999999132</v>
       </c>
       <c r="D284" s="5">
         <v>0.61712739593902111</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>874.77728640999999</v>
       </c>
       <c r="C285" s="5">
         <v>-7.1586610000053952E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-9.8148702096845231E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>873.89200922999999</v>
       </c>
       <c r="C286" s="5">
         <v>-0.88527718000000277</v>
       </c>
       <c r="D286" s="5">
         <v>-1.2076668805093504</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>874.23962213000004</v>
       </c>
       <c r="C287" s="5">
         <v>0.34761290000005829</v>
       </c>
       <c r="D287" s="5">
         <v>0.47837636845700082</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>873.13520127000004</v>
       </c>
       <c r="C288" s="5">
         <v>-1.1044208600000047</v>
       </c>
       <c r="D288" s="5">
         <v>-1.5054629156997623</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>873.61930839000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.48410711999997602</v>
       </c>
       <c r="D289" s="5">
         <v>0.66736896931967049</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>873.54099200999997</v>
       </c>
       <c r="C290" s="5">
         <v>-7.8316380000046593E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-0.10752204312254321</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>873.90457551999998</v>
       </c>
       <c r="C291" s="5">
         <v>0.36358351000001221</v>
       </c>
       <c r="D291" s="5">
         <v>0.50060658981687656</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>875.04652210999996</v>
       </c>
       <c r="C292" s="5">
         <v>1.141946589999975</v>
       </c>
       <c r="D292" s="5">
         <v>1.579380063557112</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>874.32243970000002</v>
       </c>
       <c r="C293" s="5">
         <v>-0.72408240999993723</v>
       </c>
       <c r="D293" s="5">
         <v>-0.98846779316446032</v>
       </c>
       <c r="E293" s="5">
         <v>5.2833205913560555E-2</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>873.26125225999999</v>
       </c>
       <c r="C294" s="5">
         <v>-1.0611874400000261</v>
       </c>
       <c r="D294" s="5">
         <v>-1.4467871725595272</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>875.91521946</v>
       </c>
       <c r="C295" s="5">
         <v>2.653967200000011</v>
       </c>
       <c r="D295" s="5">
         <v>3.70855553217877</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>876.64063966000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.72542020000003049</v>
       </c>
       <c r="D296" s="5">
         <v>0.99836188626658551</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>881.52175184999999</v>
       </c>
       <c r="C297" s="5">
         <v>4.8811121899999534</v>
       </c>
       <c r="D297" s="5">
         <v>6.8900297109672382</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>884.83154190000005</v>
       </c>
       <c r="C298" s="5">
         <v>3.3097900500000605</v>
       </c>
       <c r="D298" s="5">
         <v>4.5997750684512839</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>885.56919161999997</v>
       </c>
       <c r="C299" s="5">
         <v>0.73764971999992213</v>
       </c>
       <c r="D299" s="5">
         <v>1.0049931441633131</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>886.35346185000003</v>
       </c>
       <c r="C300" s="5">
         <v>0.78427023000006102</v>
       </c>
       <c r="D300" s="5">
         <v>1.0679255012792543</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>888.39449316000002</v>
       </c>
       <c r="C301" s="5">
         <v>2.0410313099999939</v>
       </c>
       <c r="D301" s="5">
         <v>2.7985410171222691</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>888.75937820000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.36488503999999011</v>
       </c>
       <c r="D302" s="5">
         <v>0.49398384341210466</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>893.06745345000002</v>
       </c>
       <c r="C303" s="5">
         <v>4.3080752500000017</v>
       </c>
       <c r="D303" s="5">
         <v>5.9743573852247822</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>895.10715591999997</v>
       </c>
       <c r="C304" s="5">
         <v>2.039702469999952</v>
       </c>
       <c r="D304" s="5">
         <v>2.7754057868648818</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>898.07472433999999</v>
       </c>
       <c r="C305" s="5">
         <v>2.9675684200000205</v>
       </c>
       <c r="D305" s="5">
         <v>4.0517370287689314</v>
       </c>
       <c r="E305" s="5">
         <v>2.7166504668632241</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>898.03307514000005</v>
       </c>
       <c r="C306" s="5">
         <v>-4.1649199999937991E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-5.5637122987628462E-2</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>893.18666781000002</v>
       </c>
       <c r="C307" s="5">
         <v>-4.8464073300000337</v>
       </c>
       <c r="D307" s="5">
         <v>-6.2872256074696153</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>889.59792979999997</v>
       </c>
       <c r="C308" s="5">
         <v>-3.5887380100000428</v>
       </c>
       <c r="D308" s="5">
         <v>-4.7163511727663643</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>884.92745064999997</v>
       </c>
       <c r="C309" s="5">
         <v>-4.6704791500000056</v>
       </c>
       <c r="D309" s="5">
         <v>-6.1213482748286641</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>882.31157541000005</v>
       </c>
       <c r="C310" s="5">
         <v>-2.615875239999923</v>
       </c>
       <c r="D310" s="5">
         <v>-3.4901330849574363</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>878.67514151</v>
       </c>
       <c r="C311" s="5">
         <v>-3.6364339000000427</v>
       </c>
       <c r="D311" s="5">
         <v>-4.8351961894126276</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>875.33145216000003</v>
       </c>
       <c r="C312" s="5">
         <v>-3.3436893499999769</v>
       </c>
       <c r="D312" s="5">
         <v>-4.4720794184866737</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>871.61137279000002</v>
       </c>
       <c r="C313" s="5">
         <v>-3.7200793700000077</v>
       </c>
       <c r="D313" s="5">
         <v>-4.9823565638049789</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>868.19981789999997</v>
       </c>
       <c r="C314" s="5">
         <v>-3.4115548900000476</v>
       </c>
       <c r="D314" s="5">
         <v>-4.5970892009818627</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>864.6740231</v>
       </c>
       <c r="C315" s="5">
         <v>-3.5257947999999715</v>
       </c>
       <c r="D315" s="5">
         <v>-4.765861375958691</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>860.85438303000001</v>
       </c>
       <c r="C316" s="5">
         <v>-3.8196400699999913</v>
       </c>
       <c r="D316" s="5">
         <v>-5.1740074498008219</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>857.74716384999999</v>
       </c>
       <c r="C317" s="5">
         <v>-3.1072191800000155</v>
       </c>
       <c r="D317" s="5">
         <v>-4.246391684699347</v>
       </c>
       <c r="E317" s="5">
         <v>-4.490445994862724</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>858.11083998000004</v>
       </c>
       <c r="C318" s="5">
         <v>0.3636761300000444</v>
       </c>
       <c r="D318" s="5">
         <v>0.50997601756450628</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>854.61882266999999</v>
       </c>
       <c r="C319" s="5">
         <v>-3.4920173100000511</v>
       </c>
       <c r="D319" s="5">
         <v>-4.7754811266329078</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>851.25727529000005</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3615473799999336</v>
       </c>
       <c r="D320" s="5">
         <v>-4.6192804204516875</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>847.7903116</v>
       </c>
       <c r="C321" s="5">
         <v>-3.4669636900000569</v>
       </c>
       <c r="D321" s="5">
         <v>-4.7793041451726808</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>845.23572119999994</v>
       </c>
       <c r="C322" s="5">
         <v>-2.5545904000000519</v>
       </c>
       <c r="D322" s="5">
         <v>-3.5565531496992375</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>841.97025158999998</v>
       </c>
       <c r="C323" s="5">
         <v>-3.2654696099999683</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5388078375523611</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>841.89304499000002</v>
       </c>
       <c r="C324" s="5">
         <v>-7.7206599999954051E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.10998156808958992</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>840.44021672999997</v>
       </c>
       <c r="C325" s="5">
         <v>-1.4528282600000466</v>
       </c>
       <c r="D325" s="5">
         <v>-2.0512604015713753</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>840.07908764000001</v>
       </c>
       <c r="C326" s="5">
         <v>-0.36112908999996307</v>
       </c>
       <c r="D326" s="5">
         <v>-0.51441163622406583</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>838.15711478000003</v>
       </c>
       <c r="C327" s="5">
         <v>-1.9219728599999826</v>
       </c>
       <c r="D327" s="5">
         <v>-2.7111331046466014</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>837.54359827999997</v>
       </c>
       <c r="C328" s="5">
         <v>-0.61351650000005975</v>
       </c>
       <c r="D328" s="5">
         <v>-0.87485157164070015</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>838.12080173000004</v>
       </c>
       <c r="C329" s="5">
         <v>0.57720345000007001</v>
       </c>
       <c r="D329" s="5">
         <v>0.83013657440389466</v>
       </c>
       <c r="E329" s="5">
         <v>-2.2881290603057214</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>839.78779468000005</v>
       </c>
       <c r="C330" s="5">
         <v>1.666992950000008</v>
       </c>
       <c r="D330" s="5">
         <v>2.413041373659941</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>840.72934543999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.94155075999992732</v>
       </c>
       <c r="D331" s="5">
         <v>1.3537399338322098</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>843.33715440000003</v>
       </c>
       <c r="C332" s="5">
         <v>2.6078089600000567</v>
       </c>
       <c r="D332" s="5">
         <v>3.7863720364047282</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>845.28265079000005</v>
       </c>
       <c r="C333" s="5">
         <v>1.9454963900000166</v>
       </c>
       <c r="D333" s="5">
         <v>2.8036780809988837</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>846.81023618999996</v>
       </c>
       <c r="C334" s="5">
         <v>1.5275853999999072</v>
       </c>
       <c r="D334" s="5">
         <v>2.1903121717211871</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>850.33704424999996</v>
       </c>
       <c r="C335" s="5">
         <v>3.5268080600000076</v>
       </c>
       <c r="D335" s="5">
         <v>5.1138639494623161</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>851.30911193999998</v>
       </c>
       <c r="C336" s="5">
         <v>0.97206769000001714</v>
       </c>
       <c r="D336" s="5">
         <v>1.3804447755832117</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>853.74994606999996</v>
       </c>
       <c r="C337" s="5">
         <v>2.4408341299999847</v>
       </c>
       <c r="D337" s="5">
         <v>3.4953621838618831</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>854.70876020000003</v>
       </c>
       <c r="C338" s="5">
         <v>0.95881413000006432</v>
       </c>
       <c r="D338" s="5">
         <v>1.3560300234678913</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>856.62985593999997</v>
       </c>
       <c r="C339" s="5">
         <v>1.9210957399999415</v>
       </c>
       <c r="D339" s="5">
         <v>2.7307876270050713</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>858.43729308000002</v>
       </c>
       <c r="C340" s="5">
         <v>1.8074371400000473</v>
       </c>
       <c r="D340" s="5">
         <v>2.5615171651336643</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>861.54989658</v>
       </c>
       <c r="C341" s="5">
         <v>3.1126034999999774</v>
       </c>
       <c r="D341" s="5">
         <v>4.43890231934716</v>
       </c>
       <c r="E341" s="5">
         <v>2.7954317327095302</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>861.92426811999997</v>
       </c>
       <c r="C342" s="5">
         <v>0.37437153999997008</v>
       </c>
       <c r="D342" s="5">
         <v>0.5226871622107998</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>868.05674471999998</v>
       </c>
       <c r="C343" s="5">
         <v>6.1324766000000182</v>
       </c>
       <c r="D343" s="5">
         <v>8.8799932065400711</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>871.24144650999995</v>
       </c>
       <c r="C344" s="5">
         <v>3.1847017899999628</v>
       </c>
       <c r="D344" s="5">
         <v>4.4924563647446458</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>874.07368990999998</v>
       </c>
       <c r="C345" s="5">
         <v>2.8322434000000385</v>
       </c>
       <c r="D345" s="5">
         <v>3.9714848664114122</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>877.55937642000004</v>
       </c>
       <c r="C346" s="5">
         <v>3.4856865100000505</v>
       </c>
       <c r="D346" s="5">
         <v>4.8918041089157649</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>881.44525795000004</v>
       </c>
       <c r="C347" s="5">
         <v>3.885881530000006</v>
       </c>
       <c r="D347" s="5">
         <v>5.4450064159961897</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>884.63605488999997</v>
       </c>
       <c r="C348" s="5">
         <v>3.1907969399999274</v>
       </c>
       <c r="D348" s="5">
         <v>4.4314917936258302</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>887.81733883000004</v>
       </c>
       <c r="C349" s="5">
         <v>3.1812839400000712</v>
       </c>
       <c r="D349" s="5">
         <v>4.4017646022300738</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>890.12430945000006</v>
       </c>
       <c r="C350" s="5">
         <v>2.3069706200000155</v>
       </c>
       <c r="D350" s="5">
         <v>3.1631211851511853</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>893.80843359000005</v>
       </c>
       <c r="C351" s="5">
         <v>3.6841241399999944</v>
       </c>
       <c r="D351" s="5">
         <v>5.0812996758199391</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>896.86249204000001</v>
       </c>
       <c r="C352" s="5">
         <v>3.0540584499999568</v>
       </c>
       <c r="D352" s="5">
         <v>4.1782269393109139</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>897.65577516999997</v>
       </c>
       <c r="C353" s="5">
         <v>0.79328312999996342</v>
       </c>
       <c r="D353" s="5">
         <v>1.0665898537292495</v>
       </c>
       <c r="E353" s="5">
         <v>4.1908052839801258</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>897.41560443000003</v>
       </c>
       <c r="C354" s="5">
         <v>-0.24017073999993954</v>
       </c>
       <c r="D354" s="5">
         <v>-0.32059188843241992</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>900.09063106999997</v>
       </c>
       <c r="C355" s="5">
         <v>2.6750266399999418</v>
       </c>
       <c r="D355" s="5">
         <v>3.6362028094282461</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>901.38644377000003</v>
       </c>
       <c r="C356" s="5">
         <v>1.2958127000000559</v>
       </c>
       <c r="D356" s="5">
         <v>1.7413212035180869</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>903.18076697000004</v>
       </c>
       <c r="C357" s="5">
         <v>1.794323200000008</v>
       </c>
       <c r="D357" s="5">
         <v>2.4150784990883967</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>904.47788486000002</v>
       </c>
       <c r="C358" s="5">
         <v>1.2971178899999813</v>
       </c>
       <c r="D358" s="5">
         <v>1.7370780735026736</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>906.35734543000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.879460569999992</v>
       </c>
       <c r="D359" s="5">
         <v>2.5222373170562529</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>907.42363782999996</v>
       </c>
       <c r="C360" s="5">
         <v>1.0662923999999521</v>
       </c>
       <c r="D360" s="5">
         <v>1.420921678211573</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>908.72111323000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.297475400000053</v>
       </c>
       <c r="D361" s="5">
         <v>1.7293722673083822</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>908.60947131</v>
       </c>
       <c r="C362" s="5">
         <v>-0.11164192000001094</v>
       </c>
       <c r="D362" s="5">
         <v>-0.14732772711263387</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>903.91820872000005</v>
       </c>
       <c r="C363" s="5">
         <v>-4.6912625899999512</v>
       </c>
       <c r="D363" s="5">
         <v>-6.022799166468662</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>908.37337964999995</v>
       </c>
       <c r="C364" s="5">
         <v>4.4551709299998947</v>
       </c>
       <c r="D364" s="5">
         <v>6.0774722143078552</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>907.43150842</v>
       </c>
       <c r="C365" s="5">
         <v>-0.94187122999994699</v>
       </c>
       <c r="D365" s="5">
         <v>-1.237180809168259</v>
       </c>
       <c r="E365" s="5">
         <v>1.0890291713601119</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>908.97467718999997</v>
       </c>
       <c r="C366" s="5">
         <v>1.5431687699999657</v>
       </c>
       <c r="D366" s="5">
         <v>2.0599036145563687</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>908.32473707999998</v>
       </c>
       <c r="C367" s="5">
         <v>-0.64994010999998864</v>
       </c>
       <c r="D367" s="5">
         <v>-0.85466435223670034</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>906.36529614999995</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9594409300000279</v>
       </c>
       <c r="D368" s="5">
         <v>-2.558150223374267</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>852.40433619999999</v>
       </c>
       <c r="C369" s="5">
         <v>-53.96095994999996</v>
       </c>
       <c r="D369" s="5">
         <v>-52.125022566823276</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>853.76888158999998</v>
       </c>
       <c r="C370" s="5">
         <v>1.3645453899999893</v>
       </c>
       <c r="D370" s="5">
         <v>1.9379871550688099</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>855.46559622999996</v>
       </c>
       <c r="C371" s="5">
         <v>1.696714639999982</v>
       </c>
       <c r="D371" s="5">
         <v>2.4110275876143339</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>848.96938969999997</v>
       </c>
       <c r="C372" s="5">
         <v>-6.4962065299999949</v>
       </c>
       <c r="D372" s="5">
         <v>-8.7414006983272952</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>850.30237291000003</v>
       </c>
       <c r="C373" s="5">
         <v>1.3329832100000658</v>
       </c>
       <c r="D373" s="5">
         <v>1.9004994111635698</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>851.70902232000003</v>
       </c>
       <c r="C374" s="5">
         <v>1.40664941</v>
       </c>
       <c r="D374" s="5">
         <v>2.0033139057380689</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>853.99707185</v>
       </c>
       <c r="C375" s="5">
         <v>2.2880495299999666</v>
       </c>
       <c r="D375" s="5">
         <v>3.2717663401313768</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>855.33804869999994</v>
       </c>
       <c r="C376" s="5">
         <v>1.3409768499999473</v>
       </c>
       <c r="D376" s="5">
         <v>1.900641771557976</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>858.16011361000005</v>
       </c>
       <c r="C377" s="5">
         <v>2.8220649100001083</v>
       </c>
       <c r="D377" s="5">
         <v>4.0318694701545921</v>
       </c>
       <c r="E377" s="5">
         <v>-5.4297645996214339</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>860.42083285000001</v>
       </c>
       <c r="C378" s="5">
         <v>2.2607192399999576</v>
       </c>
       <c r="D378" s="5">
         <v>3.2074634677773162</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>859.42491666000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.99591619000000264</v>
       </c>
       <c r="D379" s="5">
         <v>-1.3801624956049308</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>865.37546387999998</v>
       </c>
       <c r="C380" s="5">
         <v>5.9505472199999758</v>
       </c>
       <c r="D380" s="5">
         <v>8.6324665758007022</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>863.62502785000004</v>
       </c>
       <c r="C381" s="5">
         <v>-1.7504360299999462</v>
       </c>
       <c r="D381" s="5">
         <v>-2.4004742633357834</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>864.83809696000003</v>
       </c>
       <c r="C382" s="5">
         <v>1.2130691099999922</v>
       </c>
       <c r="D382" s="5">
         <v>1.6986324977595446</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>868.12285929999996</v>
       </c>
       <c r="C383" s="5">
         <v>3.2847623399999293</v>
       </c>
       <c r="D383" s="5">
         <v>4.6541744952967035</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>873.72144753999999</v>
       </c>
       <c r="C384" s="5">
         <v>5.5985882400000264</v>
       </c>
       <c r="D384" s="5">
         <v>8.0193733567709646</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>877.20863423000003</v>
       </c>
       <c r="C385" s="5">
         <v>3.4871866900000441</v>
       </c>
       <c r="D385" s="5">
         <v>4.8959723863876592</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>877.77447037000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.56583613999998761</v>
       </c>
       <c r="D386" s="5">
         <v>0.77680206120698259</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>887.41697097999997</v>
       </c>
       <c r="C387" s="5">
         <v>9.6425006099999564</v>
       </c>
       <c r="D387" s="5">
         <v>14.008547723567899</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>892.16769571999998</v>
       </c>
       <c r="C388" s="5">
         <v>4.7507247400000097</v>
       </c>
       <c r="D388" s="5">
         <v>6.6166833141347192</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>897.47454926</v>
       </c>
       <c r="C389" s="5">
         <v>5.3068535400000201</v>
       </c>
       <c r="D389" s="5">
         <v>7.3761362059216129</v>
       </c>
       <c r="E389" s="5">
         <v>4.5812471386740272</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>897.43195839999998</v>
       </c>
       <c r="C390" s="5">
         <v>-4.2590860000018438E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-5.6932750003291233E-2</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>905.36891037999999</v>
       </c>
       <c r="C391" s="5">
         <v>7.9369519800000035</v>
       </c>
       <c r="D391" s="5">
         <v>11.144647272073559</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>910.97950162999996</v>
       </c>
       <c r="C392" s="5">
         <v>5.6105912499999704</v>
       </c>
       <c r="D392" s="5">
         <v>7.6951964104502224</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>919.51895180999998</v>
       </c>
       <c r="C393" s="5">
         <v>8.5394501800000171</v>
       </c>
       <c r="D393" s="5">
         <v>11.847159421341891</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>922.75232034999999</v>
       </c>
       <c r="C394" s="5">
         <v>3.2333685400000149</v>
       </c>
       <c r="D394" s="5">
         <v>4.3022157911811965</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>925.37899220999998</v>
       </c>
       <c r="C395" s="5">
         <v>2.6266718599999876</v>
       </c>
       <c r="D395" s="5">
         <v>3.4698645726494615</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>933.66250934000004</v>
       </c>
       <c r="C396" s="5">
         <v>8.2835171300000638</v>
       </c>
       <c r="D396" s="5">
         <v>11.28673778576308</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>938.02774724000005</v>
       </c>
       <c r="C397" s="5">
         <v>4.365237900000011</v>
       </c>
       <c r="D397" s="5">
         <v>5.757013521051535</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>942.26848484000004</v>
       </c>
       <c r="C398" s="5">
         <v>4.2407375999999886</v>
       </c>
       <c r="D398" s="5">
         <v>5.5620386816330525</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>944.65809098</v>
       </c>
       <c r="C399" s="5">
         <v>2.3896061399999553</v>
       </c>
       <c r="D399" s="5">
         <v>3.0860247914031413</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>948.71889370999997</v>
       </c>
       <c r="C400" s="5">
         <v>4.0608027299999776</v>
       </c>
       <c r="D400" s="5">
         <v>5.2821661347315363</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>951.66308656000001</v>
       </c>
       <c r="C401" s="5">
         <v>2.9441928500000358</v>
       </c>
       <c r="D401" s="5">
         <v>3.7882270703698762</v>
       </c>
       <c r="E401" s="5">
         <v>6.037891252145311</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>953.32332987999996</v>
       </c>
       <c r="C402" s="5">
         <v>1.6602433199999496</v>
       </c>
       <c r="D402" s="5">
         <v>2.1136891107463418</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>956.87073082999996</v>
       </c>
       <c r="C403" s="5">
         <v>3.5474009499999966</v>
       </c>
       <c r="D403" s="5">
         <v>4.5578367906126571</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>958.86957337000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.9988425400000551</v>
       </c>
       <c r="D404" s="5">
         <v>2.5357258543087902</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>961.01965567000002</v>
       </c>
       <c r="C405" s="5">
         <v>2.1500823000000082</v>
       </c>
       <c r="D405" s="5">
         <v>2.7242051025209602</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>963.92838619999998</v>
       </c>
       <c r="C406" s="5">
         <v>2.9087305299999571</v>
       </c>
       <c r="D406" s="5">
         <v>3.6931321279238594</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>970.53165537999996</v>
       </c>
       <c r="C407" s="5">
         <v>6.6032691799999839</v>
       </c>
       <c r="D407" s="5">
         <v>8.5373526708289802</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>967.76005330999999</v>
       </c>
       <c r="C408" s="5">
         <v>-2.7716020699999717</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3735916015455225</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>970.58656217999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.8265088699999978</v>
       </c>
       <c r="D409" s="5">
         <v>3.5616572270950275</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>972.56353597999998</v>
       </c>
       <c r="C410" s="5">
         <v>1.9769737999999961</v>
       </c>
       <c r="D410" s="5">
         <v>2.4718322628362488</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>973.98978563000003</v>
       </c>
       <c r="C411" s="5">
         <v>1.4262496500000452</v>
       </c>
       <c r="D411" s="5">
         <v>1.7740451947989344</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>974.25736388999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.26757825999993656</v>
       </c>
       <c r="D412" s="5">
         <v>0.33016724428849287</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>976.80786018000003</v>
       </c>
       <c r="C413" s="5">
         <v>2.5504962900000692</v>
       </c>
       <c r="D413" s="5">
         <v>3.1870941993121349</v>
       </c>
       <c r="E413" s="5">
         <v>2.6421928070039513</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>980.58605841999997</v>
       </c>
       <c r="C414" s="5">
         <v>3.7781982399999379</v>
       </c>
       <c r="D414" s="5">
         <v>4.7415084954152809</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>983.03293881000002</v>
       </c>
       <c r="C415" s="5">
         <v>2.4468803900000466</v>
       </c>
       <c r="D415" s="5">
         <v>3.0358289719743858</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>983.71938167999997</v>
       </c>
       <c r="C416" s="5">
         <v>0.68644286999995074</v>
       </c>
       <c r="D416" s="5">
         <v>0.84117470457676369</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>983.80394687</v>
       </c>
       <c r="C417" s="5">
         <v>8.4565190000034818E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.10320648669661647</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>984.52395865999995</v>
       </c>
       <c r="C418" s="5">
         <v>0.72001178999994409</v>
       </c>
       <c r="D418" s="5">
         <v>0.88178191314765009</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>984.86728045999996</v>
       </c>
       <c r="C419" s="5">
         <v>0.34332180000001244</v>
       </c>
       <c r="D419" s="5">
         <v>0.41926582420366287</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>982.07095458000003</v>
       </c>
       <c r="C420" s="5">
         <v>-2.7963258799999267</v>
       </c>
       <c r="D420" s="5">
         <v>-3.3544444434213228</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>985.08479073000001</v>
       </c>
       <c r="C421" s="5">
         <v>3.0138361499999746</v>
       </c>
       <c r="D421" s="5">
         <v>3.7454277333965891</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>986.08497423999995</v>
       </c>
       <c r="C422" s="5">
         <v>1.0001835099999425</v>
       </c>
       <c r="D422" s="5">
         <v>1.2252197466663617</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>986.25155365000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.16657941000005394</v>
       </c>
       <c r="D423" s="5">
         <v>0.20290454438216532</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>987.68015061000006</v>
       </c>
       <c r="C424" s="5">
         <v>1.4285969600000499</v>
       </c>
       <c r="D424" s="5">
         <v>1.7521292065388439</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>987.62099950000004</v>
       </c>
       <c r="C425" s="5">
         <v>-5.915111000001616E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-7.1843051765074772E-2</v>
       </c>
       <c r="E425" s="5">
         <v>1.1069873371010175</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>986.86825436000004</v>
       </c>
       <c r="C426" s="5">
         <v>-0.75274514000000181</v>
       </c>
       <c r="D426" s="5">
         <v>-0.91079186374215526</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>987.87275494999994</v>
       </c>
       <c r="C427" s="5">
         <v>1.0045005899999069</v>
       </c>
       <c r="D427" s="5">
         <v>1.2283015564299671</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>987.85256251999999</v>
       </c>
       <c r="C428" s="5">
         <v>-2.0192429999951855E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.4525620311532936E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>987.93085518999999</v>
       </c>
       <c r="C429" s="5">
         <v>7.8292669999996178E-2</v>
       </c>
       <c r="D429" s="5">
         <v>9.5147972652376289E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>987.45163208999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.47922310000001289</v>
       </c>
       <c r="D430" s="5">
         <v>-0.58054261240936267</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>985.85129686000005</v>
       </c>
       <c r="C431" s="5">
         <v>-1.6003352299999278</v>
       </c>
       <c r="D431" s="5">
         <v>-1.9275643185263203</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>985.82662542000003</v>
       </c>
       <c r="C432" s="5">
         <v>-2.4671440000020084E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-3.0026489280310376E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>983.89192114000002</v>
       </c>
       <c r="C433" s="5">
         <v>-1.9347042800000054</v>
       </c>
       <c r="D433" s="5">
         <v>-2.3297695331701784</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>982.63824032000002</v>
       </c>
       <c r="C434" s="5">
         <v>-1.2536808199999996</v>
       </c>
       <c r="D434" s="5">
         <v>-1.5183766137118915</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>984.11857363000001</v>
       </c>
       <c r="C435" s="5">
         <v>1.4803333099999918</v>
       </c>
       <c r="D435" s="5">
         <v>1.8228405492244582</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>983.75184032000004</v>
       </c>
       <c r="C436" s="5">
         <v>-0.36673330999997233</v>
       </c>
       <c r="D436" s="5">
         <v>-0.44626645872596349</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>983.12737765999998</v>
       </c>
       <c r="C437" s="5">
         <v>-0.6244626600000629</v>
       </c>
       <c r="D437" s="5">
         <v>-0.75907814029128051</v>
       </c>
       <c r="E437" s="5">
         <v>-0.45499456190938314</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>984.94436132999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.8169836700000133</v>
       </c>
       <c r="D438" s="5">
         <v>2.2404837385198606</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>982.72227823000003</v>
       </c>
       <c r="C439" s="5">
         <v>-2.2220830999999635</v>
       </c>
       <c r="D439" s="5">
         <v>-2.6739181719384497</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>984.29203602999996</v>
       </c>
       <c r="C440" s="5">
         <v>1.5697577999999339</v>
       </c>
       <c r="D440" s="5">
         <v>1.9337579811878447</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>983.09292205999998</v>
       </c>
       <c r="C441" s="5">
         <v>-1.1991139699999849</v>
       </c>
       <c r="D441" s="5">
         <v>-1.4521446270625016</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>983.83971671999996</v>
       </c>
       <c r="C442" s="5">
         <v>0.74679465999997774</v>
       </c>
       <c r="D442" s="5">
         <v>0.9153836896041323</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>987.37545231000001</v>
       </c>
       <c r="C443" s="5">
         <v>3.5357355900000584</v>
       </c>
       <c r="D443" s="5">
         <v>4.3988468257880609</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>985.87991686999999</v>
       </c>
       <c r="C444" s="5">
         <v>-1.495535440000026</v>
       </c>
       <c r="D444" s="5">
         <v>-1.8025233195495871</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>989.53644870999995</v>
+        <v>992.66283993000002</v>
       </c>
       <c r="C445" s="5">
-        <v>3.6565318399999569</v>
+        <v>6.7829230600000301</v>
       </c>
       <c r="D445" s="5">
-        <v>4.5426033508452868</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5757745821255504</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>996.63219068000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>3.9693507499999896</v>
+      </c>
+      <c r="D446" s="5">
+        <v>4.9053779175202594</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE300000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>