--- v2 (2026-02-01)
+++ v3 (2026-04-22)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{39D05771-0831-4478-AF54-DF390DB55E0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{72DBEB32-DE7E-4630-A421-F27BBC5D2B82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{64511098-B78B-4AB1-B5E3-E718F839053D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{618204F3-E849-4686-9148-805B42FE2E78}"/>
   </bookViews>
   <sheets>
     <sheet name="AE400000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Trade, Transportation, and Utilities</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6892F750-5CA1-44F3-8D1A-DE93A7F612F8}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF2E5554-8D05-4C2D-875B-7542D2AEB822}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1561.797998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1562.55717</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1560.5440020000001</v>
+        <v>1561.605155</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.2539959999999155</v>
+        <v>-0.952015000000074</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.95925830635111842</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.72867577405967277</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1561.6205649999999</v>
+        <v>1561.375442</v>
       </c>
       <c r="C8" s="5">
-        <v>1.0765629999998509</v>
+        <v>-0.22971299999994699</v>
       </c>
       <c r="D8" s="5">
-        <v>0.83098495687445872</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.1763779329347126</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1557.8802760000001</v>
+        <v>1558.7875309999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.7402889999998479</v>
+        <v>-2.5879110000000765</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.8365983273341056</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.9709156699882269</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1560.0781730000001</v>
+        <v>1560.381441</v>
       </c>
       <c r="C10" s="5">
-        <v>2.1978970000000118</v>
+        <v>1.5939100000000508</v>
       </c>
       <c r="D10" s="5">
-        <v>1.7061892329158335</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.2339626457425146</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1564.234111</v>
+        <v>1563.864824</v>
       </c>
       <c r="C11" s="5">
-        <v>4.1559379999998782</v>
+        <v>3.4833830000000034</v>
       </c>
       <c r="D11" s="5">
-        <v>3.2439706281232938</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.7120079427323862</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1567.9654379999999</v>
+        <v>1567.451206</v>
       </c>
       <c r="C12" s="5">
-        <v>3.7313269999999648</v>
+        <v>3.5863819999999578</v>
       </c>
       <c r="D12" s="5">
-        <v>2.900337423501953</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.7869146215582008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1571.2416559999999</v>
+        <v>1570.1255610000001</v>
       </c>
       <c r="C13" s="5">
-        <v>3.2762179999999717</v>
+        <v>2.6743550000001051</v>
       </c>
       <c r="D13" s="5">
-        <v>2.5363814631501613</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.0667394800771399</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1572.560393</v>
+        <v>1571.835718</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3187370000000556</v>
+        <v>1.7101569999999811</v>
       </c>
       <c r="D14" s="5">
-        <v>1.0118175143524422</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.3148800729491095</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1569.301723</v>
+        <v>1568.8725690000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.2586699999999382</v>
+        <v>-2.9631489999999303</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.4585020852196493</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.2388739123562651</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1568.401942</v>
+        <v>1568.717099</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.89978100000007544</v>
+        <v>-0.15547000000015032</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.68587113009346279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11885117631913467</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1562.3789670000001</v>
+        <v>1563.394855</v>
       </c>
       <c r="C17" s="5">
-        <v>-6.0229749999998603</v>
+        <v>-5.3222439999999551</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.5121425379894937</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9961662495771821</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1566.180971</v>
+        <v>1567.0445589999999</v>
       </c>
       <c r="C18" s="5">
-        <v>3.8020039999998971</v>
+        <v>3.6497039999999288</v>
       </c>
       <c r="D18" s="5">
-        <v>2.9595678017510396</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8376181370933118</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1562.543764</v>
+        <v>1563.4144650000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6372069999999894</v>
+        <v>-3.6300939999998718</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.7514882846649935</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7446816545308006</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1564.754903</v>
+        <v>1564.9346559999999</v>
       </c>
       <c r="C20" s="5">
-        <v>2.2111390000000029</v>
+        <v>1.5201909999998406</v>
       </c>
       <c r="D20" s="5">
-        <v>1.7113860832553396</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1730841715588136</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1555.895585</v>
+        <v>1556.3693310000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-8.8593180000000302</v>
+        <v>-8.5653249999998025</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.5865248609553895</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3737838869946772</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1563.0552049999999</v>
+        <v>1563.2383380000001</v>
       </c>
       <c r="C22" s="5">
-        <v>7.1596199999999044</v>
+        <v>6.8690070000000105</v>
       </c>
       <c r="D22" s="5">
-        <v>5.663847977488401</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4266480449029597</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1564.6900539999999</v>
+        <v>1564.3737430000001</v>
       </c>
       <c r="C23" s="5">
-        <v>1.6348490000000311</v>
+        <v>1.1354049999999916</v>
       </c>
       <c r="D23" s="5">
-        <v>1.2623635043103931</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87506936087251574</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1566.0219139999999</v>
+        <v>1565.7287759999999</v>
       </c>
       <c r="C24" s="5">
-        <v>1.331860000000006</v>
+        <v>1.3550329999998212</v>
       </c>
       <c r="D24" s="5">
-        <v>1.0262323363589898</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0443849974799191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1570.6320760000001</v>
+        <v>1570.183266</v>
       </c>
       <c r="C25" s="5">
-        <v>4.6101620000001731</v>
+        <v>4.454490000000078</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5904047393083172</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4679238110052912</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1573.923014</v>
+        <v>1573.7867389999999</v>
       </c>
       <c r="C26" s="5">
-        <v>3.2909379999998691</v>
+        <v>3.6034729999998945</v>
       </c>
       <c r="D26" s="5">
-        <v>2.5435334194338299</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7889531841300608</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1567.601725</v>
+        <v>1567.5776579999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.3212889999999788</v>
+        <v>-6.2090809999999692</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.7144677853752874</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6329822490737023</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1564.5467329999999</v>
+        <v>1565.0779560000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-3.0549920000000839</v>
+        <v>-2.4997019999998429</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.3136937744308805</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8968588324107971</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1562.032655</v>
+        <v>1562.967089</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.5140779999999268</v>
+        <v>-2.1108670000000984</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.9113348303567146</v>
+        <v>-1.6065234860299871</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.2165684978792122E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7361353955590584E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1561.5312160000001</v>
+        <v>1562.3188560000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.50143899999989117</v>
+        <v>-0.64823299999989104</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.38454095645240605</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49656044358356022</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1563.8265309999999</v>
+        <v>1564.333261</v>
       </c>
       <c r="C31" s="5">
-        <v>2.2953149999998459</v>
+        <v>2.014404999999897</v>
       </c>
       <c r="D31" s="5">
-        <v>1.7782259278386725</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.558262022601542</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1563.563592</v>
+        <v>1564.2657690000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.26293899999996029</v>
+        <v>-6.7491999999901964E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.20157937635959522</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1760827627123085E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1570.5493039999999</v>
+        <v>1570.3706239999999</v>
       </c>
       <c r="C33" s="5">
-        <v>6.9857119999999213</v>
+        <v>6.1048549999998158</v>
       </c>
       <c r="D33" s="5">
-        <v>5.49510425366313</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7850803127902353</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1571.14797</v>
+        <v>1571.0668439999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59866600000009385</v>
+        <v>0.69622000000003936</v>
       </c>
       <c r="D34" s="5">
-        <v>0.45837926918284033</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53331627959454231</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1572.4992179999999</v>
+        <v>1572.257265</v>
       </c>
       <c r="C35" s="5">
-        <v>1.3512479999999414</v>
+        <v>1.1904210000000148</v>
       </c>
       <c r="D35" s="5">
-        <v>1.0369422171407017</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9130569247695064</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1572.0319360000001</v>
+        <v>1572.051811</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.46728199999984099</v>
+        <v>-0.20545399999991787</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.35600834951026172</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15669680047534218</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1570.837675</v>
+        <v>1571.3033479999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.1942610000000968</v>
+        <v>-0.74846300000012889</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.90783165074578287</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56983327660947714</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1573.0423659999999</v>
+        <v>1573.6907000000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.2046909999999116</v>
+        <v>2.3873520000001918</v>
       </c>
       <c r="D38" s="5">
-        <v>1.6972775419453745</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8385270143645327</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1583.4349050000001</v>
+        <v>1583.6903130000001</v>
       </c>
       <c r="C39" s="5">
-        <v>10.39253900000017</v>
+        <v>9.9996129999999539</v>
       </c>
       <c r="D39" s="5">
-        <v>8.2224938932364147</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8973016501076243</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1581.708386</v>
+        <v>1582.2275360000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.726519000000053</v>
+        <v>-1.46277699999996</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.300617490364453</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1027677282266057</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1584.4359119999999</v>
+        <v>1585.1651179999999</v>
       </c>
       <c r="C41" s="5">
-        <v>2.727525999999898</v>
+        <v>2.937581999999793</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0890404064911161</v>
+        <v>2.2508255504221308</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4342374295625682</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.420249290994513</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1589.852547</v>
+        <v>1590.177813</v>
       </c>
       <c r="C42" s="5">
-        <v>5.4166350000000421</v>
+        <v>5.0126950000001216</v>
       </c>
       <c r="D42" s="5">
-        <v>4.1804035936156447</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8614046804938074</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1593.04718</v>
+        <v>1593.129991</v>
       </c>
       <c r="C43" s="5">
-        <v>3.1946330000000671</v>
+        <v>2.9521780000000035</v>
       </c>
       <c r="D43" s="5">
-        <v>2.4380951535550643</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2506987956184776</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1589.81071</v>
+        <v>1590.249053</v>
       </c>
       <c r="C44" s="5">
-        <v>-3.2364700000000539</v>
+        <v>-2.8809380000000147</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.4108888423768238</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1485677334238562</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1599.165013</v>
+        <v>1599.061068</v>
       </c>
       <c r="C45" s="5">
-        <v>9.3543030000000726</v>
+        <v>8.812014999999974</v>
       </c>
       <c r="D45" s="5">
-        <v>7.2937278753216983</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8559843291553957</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1599.4401419999999</v>
+        <v>1599.6858460000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.27512899999987894</v>
+        <v>0.62477800000010575</v>
       </c>
       <c r="D46" s="5">
-        <v>0.20664996135018043</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4698675018082854</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1600.8089660000001</v>
+        <v>1601.3724500000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.3688240000001315</v>
+        <v>1.6866039999999884</v>
       </c>
       <c r="D47" s="5">
-        <v>1.0318251287957825</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2725639636526953</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1623.864274</v>
+        <v>1624.36499</v>
       </c>
       <c r="C48" s="5">
-        <v>23.055307999999968</v>
+        <v>22.992539999999963</v>
       </c>
       <c r="D48" s="5">
-        <v>18.719655878607067</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.65750575880498</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1624.1778569999999</v>
+        <v>1625.06628</v>
       </c>
       <c r="C49" s="5">
-        <v>0.31358299999988049</v>
+        <v>0.70128999999997177</v>
       </c>
       <c r="D49" s="5">
-        <v>0.23197722326433468</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51931010600501093</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1625.8382999999999</v>
+        <v>1626.666264</v>
       </c>
       <c r="C50" s="5">
-        <v>1.6604429999999866</v>
+        <v>1.5999839999999494</v>
       </c>
       <c r="D50" s="5">
-        <v>1.2337155543680645</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1878973352402067</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1628.000622</v>
+        <v>1628.7790520000001</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1623220000001311</v>
+        <v>2.1127880000001369</v>
       </c>
       <c r="D51" s="5">
-        <v>1.6076944940279336</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5697970266031813</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1630.900742</v>
+        <v>1631.5417299999999</v>
       </c>
       <c r="C52" s="5">
-        <v>2.9001200000000154</v>
+        <v>2.7626779999998234</v>
       </c>
       <c r="D52" s="5">
-        <v>2.1587489832394668</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.054493791089218</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1636.285363</v>
+        <v>1636.295879</v>
       </c>
       <c r="C53" s="5">
-        <v>5.3846209999999246</v>
+        <v>4.7541490000000977</v>
       </c>
       <c r="D53" s="5">
-        <v>4.0346912297589244</v>
+        <v>3.5532669234052072</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2724233657738466</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2255794944889837</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1638.443139</v>
+        <v>1638.4889310000001</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1577760000000126</v>
+        <v>2.1930520000000797</v>
       </c>
       <c r="D54" s="5">
-        <v>1.5939726303113355</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6202133054319834</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1641.870551</v>
+        <v>1641.9185709999999</v>
       </c>
       <c r="C55" s="5">
-        <v>3.4274120000000039</v>
+        <v>3.4296399999998357</v>
       </c>
       <c r="D55" s="5">
-        <v>2.5393288705196637</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5409267850525108</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1645.1446149999999</v>
+        <v>1645.76702</v>
       </c>
       <c r="C56" s="5">
-        <v>3.274063999999953</v>
+        <v>3.8484490000000733</v>
       </c>
       <c r="D56" s="5">
-        <v>2.419347123479243</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8491913685730008</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1649.410498</v>
+        <v>1649.9141340000001</v>
       </c>
       <c r="C57" s="5">
-        <v>4.2658830000000307</v>
+        <v>4.1471140000001014</v>
       </c>
       <c r="D57" s="5">
-        <v>3.1563791591619816</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0661026277656989</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1653.999877</v>
+        <v>1654.5406029999999</v>
       </c>
       <c r="C58" s="5">
-        <v>4.5893790000000081</v>
+        <v>4.6264689999998154</v>
       </c>
       <c r="D58" s="5">
-        <v>3.390496852041025</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4172623689766368</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1658.3205599999999</v>
+        <v>1659.1256430000001</v>
       </c>
       <c r="C59" s="5">
-        <v>4.3206829999999172</v>
+        <v>4.5850400000001628</v>
       </c>
       <c r="D59" s="5">
-        <v>3.1801481808620968</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3765790166249143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1663.183608</v>
+        <v>1664.1888779999999</v>
       </c>
       <c r="C60" s="5">
-        <v>4.8630480000001626</v>
+        <v>5.0632349999998496</v>
       </c>
       <c r="D60" s="5">
-        <v>3.5763327061216321</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7241953051703858</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1669.598747</v>
+        <v>1670.6617900000001</v>
       </c>
       <c r="C61" s="5">
-        <v>6.4151389999999537</v>
+        <v>6.4729120000001785</v>
       </c>
       <c r="D61" s="5">
-        <v>4.7280384318703073</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7685892371357452</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1676.5206000000001</v>
+        <v>1676.9792660000001</v>
       </c>
       <c r="C62" s="5">
-        <v>6.9218530000000555</v>
+        <v>6.3174759999999424</v>
       </c>
       <c r="D62" s="5">
-        <v>5.0900038591361829</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.633279619001418</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1682.0285249999999</v>
+        <v>1682.849273</v>
       </c>
       <c r="C63" s="5">
-        <v>5.5079249999998865</v>
+        <v>5.8700069999999869</v>
       </c>
       <c r="D63" s="5">
-        <v>4.014419479497966</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2822316934622906</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1687.268352</v>
+        <v>1687.693068</v>
       </c>
       <c r="C64" s="5">
-        <v>5.2398270000001048</v>
+        <v>4.8437950000000001</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8029384201324179</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5092032011707186</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1693.255688</v>
+        <v>1693.0221879999999</v>
       </c>
       <c r="C65" s="5">
-        <v>5.9873359999999138</v>
+        <v>5.3291199999998753</v>
       </c>
       <c r="D65" s="5">
-        <v>4.3423446391492204</v>
+        <v>3.8556668917963055</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4816864031313788</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.466751320957151</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1696.584337</v>
+        <v>1696.7099479999999</v>
       </c>
       <c r="C66" s="5">
-        <v>3.3286490000000413</v>
+        <v>3.6877600000000257</v>
       </c>
       <c r="D66" s="5">
-        <v>2.3846667190770887</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6453963878882769</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1699.3087829999999</v>
+        <v>1699.6335120000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.7244459999999435</v>
+        <v>2.9235640000001695</v>
       </c>
       <c r="D67" s="5">
-        <v>1.9441211638919098</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0874022709114204</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1700.4019619999999</v>
+        <v>1700.995502</v>
       </c>
       <c r="C68" s="5">
-        <v>1.0931789999999637</v>
+        <v>1.3619899999998779</v>
       </c>
       <c r="D68" s="5">
-        <v>0.77470689028114048</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96586155021691766</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1698.6410559999999</v>
+        <v>1699.796773</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.7609059999999772</v>
+        <v>-1.1987289999999575</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.2356449716148799</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84239634259333229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1698.871077</v>
+        <v>1699.935289</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23002100000007886</v>
+        <v>0.13851599999998143</v>
       </c>
       <c r="D70" s="5">
-        <v>0.16261874170402368</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7831529780290083E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1704.6812560000001</v>
+        <v>1705.647205</v>
       </c>
       <c r="C71" s="5">
-        <v>5.8101790000000619</v>
+        <v>5.7119159999999738</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1821123604476318</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1074499593777514</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1710.7254740000001</v>
+        <v>1711.884937</v>
       </c>
       <c r="C72" s="5">
-        <v>6.0442180000000008</v>
+        <v>6.2377320000000509</v>
       </c>
       <c r="D72" s="5">
-        <v>4.338752201826801</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4778829044173074</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1716.4418579999999</v>
+        <v>1717.030726</v>
       </c>
       <c r="C73" s="5">
-        <v>5.7163839999998345</v>
+        <v>5.1457889999999225</v>
       </c>
       <c r="D73" s="5">
-        <v>4.0843163665042814</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6673401244350146</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1722.774431</v>
+        <v>1722.8877849999999</v>
       </c>
       <c r="C74" s="5">
-        <v>6.3325730000001386</v>
+        <v>5.8570589999999356</v>
       </c>
       <c r="D74" s="5">
-        <v>4.5181818713824207</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1710641878926813</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1722.569375</v>
+        <v>1723.35491</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.20505600000001323</v>
+        <v>0.46712500000012369</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.14273846446453131</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32584052111239714</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1727.6115990000001</v>
+        <v>1728.0500569999999</v>
       </c>
       <c r="C76" s="5">
-        <v>5.0422240000000329</v>
+        <v>4.6951469999999063</v>
       </c>
       <c r="D76" s="5">
-        <v>3.5696892232956801</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3187430540942309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1730.1644610000001</v>
+        <v>1730.4520199999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.5528620000000046</v>
+        <v>2.4019630000000234</v>
       </c>
       <c r="D77" s="5">
-        <v>1.7877020270297805</v>
+        <v>1.6807923873701114</v>
       </c>
       <c r="E77" s="5">
-        <v>2.1797518981669706</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2108293834126602</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1731.5415089999999</v>
+        <v>1731.8857069999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3770479999998315</v>
+        <v>1.4336869999999635</v>
       </c>
       <c r="D78" s="5">
-        <v>0.95927899706571562</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9987481049893443</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1731.6130370000001</v>
+        <v>1732.6771670000001</v>
       </c>
       <c r="C79" s="5">
-        <v>7.1528000000171232E-2</v>
+        <v>0.79146000000014283</v>
       </c>
       <c r="D79" s="5">
-        <v>4.95818919286517E-2</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5497723102898977</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1734.137399</v>
+        <v>1735.3707890000001</v>
       </c>
       <c r="C80" s="5">
-        <v>2.5243619999998828</v>
+        <v>2.6936220000000048</v>
       </c>
       <c r="D80" s="5">
-        <v>1.7634662050305394</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8815551649953521</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1742.2361350000001</v>
+        <v>1743.0568619999999</v>
       </c>
       <c r="C81" s="5">
-        <v>8.0987360000001445</v>
+        <v>7.6860729999998512</v>
       </c>
       <c r="D81" s="5">
-        <v>5.7504320695975109</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4462804472305226</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1747.6910439999999</v>
+        <v>1748.3172119999999</v>
       </c>
       <c r="C82" s="5">
-        <v>5.4549089999998159</v>
+        <v>5.2603500000000167</v>
       </c>
       <c r="D82" s="5">
-        <v>3.8225578517282699</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6821846159972305</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1750.3402599999999</v>
+        <v>1751.1137000000001</v>
       </c>
       <c r="C83" s="5">
-        <v>2.649216000000024</v>
+        <v>2.7964880000001813</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8342473899914502</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9364139482952902</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1747.8345039999999</v>
+        <v>1749.1748560000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-2.5057560000000194</v>
+        <v>-1.9388440000000173</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.7044367836548169</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3205862871136342</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1751.142726</v>
+        <v>1751.9303170000001</v>
       </c>
       <c r="C85" s="5">
-        <v>3.3082220000001143</v>
+        <v>2.7554609999999684</v>
       </c>
       <c r="D85" s="5">
-        <v>2.2951001093216572</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9068147935393132</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1748.594742</v>
+        <v>1749.332396</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.5479840000000422</v>
+        <v>-2.5979210000000421</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7321432855240571</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.765027054146584</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1756.6698040000001</v>
+        <v>1757.379743</v>
       </c>
       <c r="C87" s="5">
-        <v>8.0750620000001163</v>
+        <v>8.0473469999999452</v>
       </c>
       <c r="D87" s="5">
-        <v>5.684577573214411</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6621212894715667</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1762.4999270000001</v>
+        <v>1763.0448249999999</v>
       </c>
       <c r="C88" s="5">
-        <v>5.8301229999999578</v>
+        <v>5.665081999999984</v>
       </c>
       <c r="D88" s="5">
-        <v>4.0561273183123969</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9376416843302176</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1761.233984</v>
+        <v>1762.0553170000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.2659430000001066</v>
+        <v>-0.98950799999988703</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.85852183734099752</v>
+        <v>-0.67142426002383404</v>
       </c>
       <c r="E89" s="5">
-        <v>1.7957554729821634</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8263029910531747</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1766.45679</v>
+        <v>1767.059649</v>
       </c>
       <c r="C90" s="5">
-        <v>5.2228059999999914</v>
+        <v>5.0043319999999767</v>
       </c>
       <c r="D90" s="5">
-        <v>3.6171253582167884</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4618068103601463</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1770.650664</v>
+        <v>1771.7031320000001</v>
       </c>
       <c r="C91" s="5">
-        <v>4.1938740000000507</v>
+        <v>4.6434830000000602</v>
       </c>
       <c r="D91" s="5">
-        <v>2.8865057851788833</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1993393297151895</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1776.318722</v>
+        <v>1777.078272</v>
       </c>
       <c r="C92" s="5">
-        <v>5.6680579999999736</v>
+        <v>5.3751399999998739</v>
       </c>
       <c r="D92" s="5">
-        <v>3.9096971029824568</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7020275035553274</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1778.194174</v>
+        <v>1778.940689</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8754519999999957</v>
+        <v>1.8624170000000504</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2743531057821889</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.264900809415237</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1781.632562</v>
+        <v>1782.455389</v>
       </c>
       <c r="C94" s="5">
-        <v>3.4383880000000318</v>
+        <v>3.514699999999948</v>
       </c>
       <c r="D94" s="5">
-        <v>2.3452053356350699</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3968051141775026</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1786.6902990000001</v>
+        <v>1787.907138</v>
       </c>
       <c r="C95" s="5">
-        <v>5.0577370000000883</v>
+        <v>5.4517490000000635</v>
       </c>
       <c r="D95" s="5">
-        <v>3.4602812542475991</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7326489937079099</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1793.2714579999999</v>
+        <v>1794.0771480000001</v>
       </c>
       <c r="C96" s="5">
-        <v>6.5811589999998432</v>
+        <v>6.1700100000000475</v>
       </c>
       <c r="D96" s="5">
-        <v>4.5107784002445639</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2206731855119362</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1790.574713</v>
+        <v>1791.833449</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.6967449999999644</v>
+        <v>-2.243699000000106</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.7897246171392878</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.49045773856602</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1802.773762</v>
+        <v>1803.9566030000001</v>
       </c>
       <c r="C98" s="5">
-        <v>12.199049000000059</v>
+        <v>12.123154000000113</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4889184832964037</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4279768181498405</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1810.3225629999999</v>
+        <v>1810.8817240000001</v>
       </c>
       <c r="C99" s="5">
-        <v>7.5488009999999122</v>
+        <v>6.9251209999999901</v>
       </c>
       <c r="D99" s="5">
-        <v>5.1421438481145554</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7051396060003858</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1813.297642</v>
+        <v>1814.3484639999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.9750790000000507</v>
+        <v>3.4667399999998452</v>
       </c>
       <c r="D100" s="5">
-        <v>1.9899996048193147</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3216154401652034</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1814.4822549999999</v>
+        <v>1815.500796</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1846129999998993</v>
+        <v>1.1523320000001149</v>
       </c>
       <c r="D101" s="5">
-        <v>0.78677346448148278</v>
+        <v>0.76481393569522993</v>
       </c>
       <c r="E101" s="5">
-        <v>3.023350189908669</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0331328695738069</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1827.2134579999999</v>
+        <v>1827.9823670000001</v>
       </c>
       <c r="C102" s="5">
-        <v>12.73120300000005</v>
+        <v>12.481571000000031</v>
       </c>
       <c r="D102" s="5">
-        <v>8.7523674074437618</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5692160197208711</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1831.2056130000001</v>
+        <v>1832.123049</v>
       </c>
       <c r="C103" s="5">
-        <v>3.9921550000001389</v>
+        <v>4.1406819999999698</v>
       </c>
       <c r="D103" s="5">
-        <v>2.6535343964974922</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7523196377248427</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1835.9597249999999</v>
+        <v>1836.919977</v>
       </c>
       <c r="C104" s="5">
-        <v>4.75411199999985</v>
+        <v>4.7969279999999799</v>
       </c>
       <c r="D104" s="5">
-        <v>3.1602697552068237</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1875227547257579</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1844.549865</v>
+        <v>1845.1055679999999</v>
       </c>
       <c r="C105" s="5">
-        <v>8.5901400000000194</v>
+        <v>8.1855909999999312</v>
       </c>
       <c r="D105" s="5">
-        <v>5.7613544850962262</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4804044031463661</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1848.964307</v>
+        <v>1849.7183259999999</v>
       </c>
       <c r="C106" s="5">
-        <v>4.4144420000000082</v>
+        <v>4.6127579999999853</v>
       </c>
       <c r="D106" s="5">
-        <v>2.9099876504895539</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.04159173395111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1847.980123</v>
+        <v>1849.563791</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.98418399999991379</v>
+        <v>-0.15453499999989617</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.63688053716496329</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10020812943715152</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1854.6806409999999</v>
+        <v>1855.6205190000001</v>
       </c>
       <c r="C108" s="5">
-        <v>6.7005179999998745</v>
+        <v>6.056728000000021</v>
       </c>
       <c r="D108" s="5">
-        <v>4.4388591318377024</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0011685230949334</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1856.8101810000001</v>
+        <v>1858.4613549999999</v>
       </c>
       <c r="C109" s="5">
-        <v>2.1295400000001337</v>
+        <v>2.8408359999998538</v>
       </c>
       <c r="D109" s="5">
-        <v>1.3865717606082795</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8526710935933055</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1862.768061</v>
+        <v>1864.3200440000001</v>
       </c>
       <c r="C110" s="5">
-        <v>5.9578799999999319</v>
+        <v>5.8586890000001404</v>
       </c>
       <c r="D110" s="5">
-        <v>3.91907931570743</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.849212862298157</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1865.8447249999999</v>
+        <v>1866.8561340000001</v>
       </c>
       <c r="C111" s="5">
-        <v>3.076663999999937</v>
+        <v>2.5360900000000584</v>
       </c>
       <c r="D111" s="5">
-        <v>2.0000991225453513</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6446645179010622</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1871.2258280000001</v>
+        <v>1872.218938</v>
       </c>
       <c r="C112" s="5">
-        <v>5.3811030000001665</v>
+        <v>5.3628039999998691</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5162308986260715</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.50215543586192</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1877.371191</v>
+        <v>1877.6091690000001</v>
       </c>
       <c r="C113" s="5">
-        <v>6.1453629999998611</v>
+        <v>5.3902310000000853</v>
       </c>
       <c r="D113" s="5">
-        <v>4.0129348045486291</v>
+        <v>3.5101079741002295</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4659438430275635</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4210049996585168</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1876.5407339999999</v>
+        <v>1877.7723329999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.83045700000002398</v>
+        <v>0.16316399999982423</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.52953163618584265</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1043297035886015</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1883.7393910000001</v>
+        <v>1884.3933709999999</v>
       </c>
       <c r="C115" s="5">
-        <v>7.1986570000001393</v>
+        <v>6.6210379999999986</v>
       </c>
       <c r="D115" s="5">
-        <v>4.701735491338499</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3142362559348113</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1888.2971319999999</v>
+        <v>1888.7531630000001</v>
       </c>
       <c r="C116" s="5">
-        <v>4.5577409999998508</v>
+        <v>4.3597920000001977</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9423715179333731</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8119608543571761</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1889.024658</v>
+        <v>1890.3375109999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.72752600000012535</v>
+        <v>1.5843479999998635</v>
       </c>
       <c r="D117" s="5">
-        <v>0.46331880639527423</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0112563299922828</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1890.611797</v>
+        <v>1892.4135220000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.5871389999999792</v>
+        <v>2.0760110000001077</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0128997377395033</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3258563037002791</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1897.6611949999999</v>
+        <v>1899.106331</v>
       </c>
       <c r="C119" s="5">
-        <v>7.0493979999998828</v>
+        <v>6.6928089999998974</v>
       </c>
       <c r="D119" s="5">
-        <v>4.5672678159447422</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.327516186129432</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1904.3429369999999</v>
+        <v>1905.320884</v>
       </c>
       <c r="C120" s="5">
-        <v>6.6817419999999856</v>
+        <v>6.2145530000000235</v>
       </c>
       <c r="D120" s="5">
-        <v>4.3080416587133685</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9982793450806575</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1906.6556720000001</v>
+        <v>1908.0854429999999</v>
       </c>
       <c r="C121" s="5">
-        <v>2.3127350000002025</v>
+        <v>2.7645589999999629</v>
       </c>
       <c r="D121" s="5">
-        <v>1.4671174328545478</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.755123653070223</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1911.912609</v>
+        <v>1913.676172</v>
       </c>
       <c r="C122" s="5">
-        <v>5.2569369999998798</v>
+        <v>5.5907290000000103</v>
       </c>
       <c r="D122" s="5">
-        <v>3.3592172172730139</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5732424913822225</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1920.461912</v>
+        <v>1921.4352490000001</v>
       </c>
       <c r="C123" s="5">
-        <v>8.549303000000009</v>
+        <v>7.7590770000001612</v>
       </c>
       <c r="D123" s="5">
-        <v>5.4998717540508668</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9754274632781037</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1923.6979719999999</v>
+        <v>1924.9161690000001</v>
       </c>
       <c r="C124" s="5">
-        <v>3.2360599999999522</v>
+        <v>3.4809199999999691</v>
       </c>
       <c r="D124" s="5">
-        <v>2.0408965258110978</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1957423579278101</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1930.301013</v>
+        <v>1930.669294</v>
       </c>
       <c r="C125" s="5">
-        <v>6.6030410000000757</v>
+        <v>5.7531249999999545</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1976243319027162</v>
+        <v>3.6460671322412486</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8193583801510602</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8259408760908045</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1935.8119300000001</v>
+        <v>1936.930437</v>
       </c>
       <c r="C126" s="5">
-        <v>5.5109170000000631</v>
+        <v>6.2611429999999473</v>
       </c>
       <c r="D126" s="5">
-        <v>3.4802527680157569</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9617570918133227</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1943.400588</v>
+        <v>1944.434794</v>
       </c>
       <c r="C127" s="5">
-        <v>7.5886579999998958</v>
+        <v>7.5043570000000273</v>
       </c>
       <c r="D127" s="5">
-        <v>4.8069333196635533</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7495873684432421</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1943.5673139999999</v>
+        <v>1944.4970000000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.16672599999992599</v>
+        <v>6.2206000000060158E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>0.10299761756531467</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8396934769147073E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1944.377551</v>
+        <v>1946.2461229999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.81023700000014287</v>
+        <v>1.7491229999998268</v>
       </c>
       <c r="D129" s="5">
-        <v>0.50140625107810699</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0847859897660239</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1949.003487</v>
+        <v>1950.5781340000001</v>
       </c>
       <c r="C130" s="5">
-        <v>4.6259359999999106</v>
+        <v>4.3320110000001932</v>
       </c>
       <c r="D130" s="5">
-        <v>2.8926172929677696</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7039370616651182</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1958.997605</v>
+        <v>1959.999773</v>
       </c>
       <c r="C131" s="5">
-        <v>9.9941180000000713</v>
+        <v>9.4216389999999137</v>
       </c>
       <c r="D131" s="5">
-        <v>6.3299150803437509</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9527016620975148</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1955.949756</v>
+        <v>1957.3300509999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-3.047849000000042</v>
+        <v>-2.6697220000000925</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.8510915721165699</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6223341437486716</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1965.094484</v>
+        <v>1965.8836690000001</v>
       </c>
       <c r="C133" s="5">
-        <v>9.1447279999999864</v>
+        <v>8.5536180000001423</v>
       </c>
       <c r="D133" s="5">
-        <v>5.7569469010137597</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3719488028892926</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1964.976506</v>
+        <v>1966.5272130000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.1179779999999937</v>
+        <v>0.64354400000001988</v>
       </c>
       <c r="D134" s="5">
-        <v>-7.2020385054161196E-2</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39353535493831249</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1969.6742979999999</v>
+        <v>1971.413325</v>
       </c>
       <c r="C135" s="5">
-        <v>4.6977919999999358</v>
+        <v>4.8861119999999119</v>
       </c>
       <c r="D135" s="5">
-        <v>2.9069410820798725</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0226519145812425</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1977.5101529999999</v>
+        <v>1978.724242</v>
       </c>
       <c r="C136" s="5">
-        <v>7.8358550000000378</v>
+        <v>7.3109170000000177</v>
       </c>
       <c r="D136" s="5">
-        <v>4.87975122646509</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5420571530575993</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1981.384683</v>
+        <v>1981.8036480000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.8745300000000498</v>
+        <v>3.0794060000000627</v>
       </c>
       <c r="D137" s="5">
-        <v>2.3766591582780272</v>
+        <v>1.8835779605687275</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6464095317759728</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6485299247733352</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1980.286957</v>
+        <v>1981.8325769999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.097725999999966</v>
+        <v>2.8928999999834559E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.66280149788215947</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7518177068098773E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1980.175362</v>
+        <v>1981.8069399999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.11159500000007938</v>
+        <v>-2.5636999999960608E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.7602577423231391E-2</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5522103948018007E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1981.1314139999999</v>
+        <v>1982.230691</v>
       </c>
       <c r="C140" s="5">
-        <v>0.95605199999999968</v>
+        <v>0.4237510000000384</v>
       </c>
       <c r="D140" s="5">
-        <v>0.58091512767957099</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25688659178242368</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1978.7522260000001</v>
+        <v>1980.839592</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3791879999998855</v>
+        <v>-1.3910989999999401</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.4316280025787109</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8388986176094182</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1977.522606</v>
+        <v>1979.172204</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.2296200000000681</v>
+        <v>-1.6673880000000736</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.74315083494838063</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0054464797322971</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1976.30729</v>
+        <v>1977.1248579999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.2153160000000298</v>
+        <v>-2.0473460000000614</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.73499023585379408</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2342965163607333</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1971.6745430000001</v>
+        <v>1972.970411</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.6327469999998812</v>
+        <v>-4.154446999999891</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.7769865117894255</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4925704263210391</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1968.1486970000001</v>
+        <v>1969.0319529999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.5258460000000014</v>
+        <v>-3.9384580000000824</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.1249189741225583</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3693230468739501</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1962.769311</v>
+        <v>1963.6807839999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.3793860000000677</v>
+        <v>-5.3511690000000272</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.2310067612245974</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2128911208401223</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1955.2585819999999</v>
+        <v>1956.8573060000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-7.510729000000083</v>
+        <v>-6.8234779999997954</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.4964968668730236</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0910329525616573</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1943.797822</v>
+        <v>1945.702049</v>
       </c>
       <c r="C148" s="5">
-        <v>-11.460759999999937</v>
+        <v>-11.15525700000012</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.8114219734855759</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6302624214009231</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1935.5485100000001</v>
+        <v>1936.981307</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.249311999999918</v>
+        <v>-8.7207419999999729</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.9754918431112127</v>
+        <v>-5.2478398983410557</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.3133404327422058</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2616943431925773</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1940.2952210000001</v>
+        <v>1942.117917</v>
       </c>
       <c r="C150" s="5">
-        <v>4.7467110000000048</v>
+        <v>5.1366100000000188</v>
       </c>
       <c r="D150" s="5">
-        <v>2.9828824988465286</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2290626246244347</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1938.370226</v>
+        <v>1940.2541269999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.9249950000000808</v>
+        <v>-1.8637900000001082</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.1840624998823657</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1455436161881161</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1938.6288059999999</v>
+        <v>1940.1618570000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.25857999999993808</v>
+        <v>-9.2269999999871288E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>0.160198378266041</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7051827659715393E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1937.255044</v>
+        <v>1939.046828</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.3737619999999424</v>
+        <v>-1.1150290000000496</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.84704434383613414</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68747537297619843</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1939.4248419999999</v>
+        <v>1940.418539</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1697979999999006</v>
+        <v>1.3717110000000048</v>
       </c>
       <c r="D154" s="5">
-        <v>1.3523553981297232</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.852208795604259</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1935.472323</v>
+        <v>1936.764412</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.9525189999999384</v>
+        <v>-3.6541270000000168</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.4183552010447862</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2365378787947865</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1933.652047</v>
+        <v>1935.038143</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.8202759999999216</v>
+        <v>-1.7262690000000021</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.1227583793433915</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0643513485641187</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1927.662808</v>
+        <v>1928.833443</v>
       </c>
       <c r="C157" s="5">
-        <v>-5.9892389999999978</v>
+        <v>-6.2047000000000025</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.6541766705973866</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7806613694462698</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1926.427619</v>
+        <v>1927.041099</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2351889999999912</v>
+        <v>-1.7923439999999573</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.76622022142687207</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1094034064365044</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1917.6077700000001</v>
+        <v>1919.6435719999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-8.8198489999999765</v>
+        <v>-7.3975270000000819</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.3577587530705522</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5105346856319839</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1916.33356</v>
+        <v>1918.220761</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.2742100000000391</v>
+        <v>-1.4228109999999106</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.79446707344080769</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88580518558872834</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1913.154761</v>
+        <v>1914.801539</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.1787990000000264</v>
+        <v>-3.4192219999999907</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.9724900773483656</v>
+        <v>-2.1181498872984816</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.1569717258081091</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1450687685960137</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1905.5640129999999</v>
+        <v>1907.482002</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.590748000000076</v>
+        <v>-7.3195370000000821</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.6586548126669625</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4919073554682054</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1902.7205389999999</v>
+        <v>1904.500055</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.8434740000000147</v>
+        <v>-2.981946999999991</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.7760115513341557</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8599018434357295</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1898.445888</v>
+        <v>1900.2369699999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.2746509999999489</v>
+        <v>-4.2630850000000464</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6628560142368918</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6532886455141291</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1895.652711</v>
+        <v>1896.8525360000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.7931770000000142</v>
+        <v>-3.3844339999998283</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.7513386591094693</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1164581722147524</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1891.3117500000001</v>
+        <v>1892.7636669999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.3409609999998793</v>
+        <v>-4.0888690000001588</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.713600111495984</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5562801043735206</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1890.773815</v>
+        <v>1892.6878300000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.53793500000006134</v>
+        <v>-7.5836999999864929E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.34077573145889772</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8069576702503003E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1889.7113429999999</v>
+        <v>1891.2761840000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0624720000000707</v>
+        <v>-1.4116460000000188</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.67222920586205159</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89134801442416478</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1893.906743</v>
+        <v>1895.283015</v>
       </c>
       <c r="C169" s="5">
-        <v>4.1954000000000633</v>
+        <v>4.0068309999999201</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6969260499089653</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5721367246129834</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1898.48272</v>
+        <v>1899.6120719999999</v>
       </c>
       <c r="C170" s="5">
-        <v>4.5759769999999662</v>
+        <v>4.3290569999999207</v>
       </c>
       <c r="D170" s="5">
-        <v>2.9382306101158662</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7756431191485742</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1904.0005060000001</v>
+        <v>1905.4917499999999</v>
       </c>
       <c r="C171" s="5">
-        <v>5.5177860000001147</v>
+        <v>5.8796780000000126</v>
       </c>
       <c r="D171" s="5">
-        <v>3.5439983064886382</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7781258241094351</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1903.5429140000001</v>
+        <v>1905.4085620000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.45759199999997691</v>
+        <v>-8.3187999999836393E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.28801733582276556</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2375789099390335E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1904.9050709999999</v>
+        <v>1907.0763179999999</v>
       </c>
       <c r="C173" s="5">
-        <v>1.3621569999997973</v>
+        <v>1.6677559999998266</v>
       </c>
       <c r="D173" s="5">
-        <v>0.86209619160153572</v>
+        <v>1.0554007783727171</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.43120871181837606</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40344760763220133</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1910.0068429999999</v>
+        <v>1911.924994</v>
       </c>
       <c r="C174" s="5">
-        <v>5.1017719999999827</v>
+        <v>4.8486760000000686</v>
       </c>
       <c r="D174" s="5">
-        <v>3.2616412006904127</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0939856718502856</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1915.9355</v>
+        <v>1917.606538</v>
       </c>
       <c r="C175" s="5">
-        <v>5.9286570000001575</v>
+        <v>5.6815440000000308</v>
       </c>
       <c r="D175" s="5">
-        <v>3.7890495892065612</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6248257442030418</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1918.1381260000001</v>
+        <v>1919.959691</v>
       </c>
       <c r="C176" s="5">
-        <v>2.2026260000000093</v>
+        <v>2.3531530000000203</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3883181516411991</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4825356728558114</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1924.222653</v>
+        <v>1925.172417</v>
       </c>
       <c r="C177" s="5">
-        <v>6.08452699999998</v>
+        <v>5.2127259999999751</v>
       </c>
       <c r="D177" s="5">
-        <v>3.8736385633200365</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3071158899291797</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1926.1152460000001</v>
+        <v>1927.5389130000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.8925930000000335</v>
+        <v>2.3664960000000974</v>
       </c>
       <c r="D178" s="5">
-        <v>1.1866806342425429</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4850999222492334</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1924.475126</v>
+        <v>1927.025891</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.6401200000000244</v>
+        <v>-0.51302200000009179</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.0170484978776817</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3189175649657261</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1930.7769129999999</v>
+        <v>1932.412417</v>
       </c>
       <c r="C180" s="5">
-        <v>6.3017869999998766</v>
+        <v>5.3865260000000035</v>
       </c>
       <c r="D180" s="5">
-        <v>4.0010059022994371</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4063565314980337</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1935.0890999999999</v>
+        <v>1936.360639</v>
       </c>
       <c r="C181" s="5">
-        <v>4.3121869999999944</v>
+        <v>3.948221999999987</v>
       </c>
       <c r="D181" s="5">
-        <v>2.7132411529713796</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4795285714893645</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1931.125002</v>
+        <v>1933.1830849999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.9640979999999217</v>
+        <v>-3.1775540000001001</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.4307335384583628</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9515154415301383</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1938.167279</v>
+        <v>1940.085603</v>
       </c>
       <c r="C183" s="5">
-        <v>7.0422770000000128</v>
+        <v>6.9025180000001001</v>
       </c>
       <c r="D183" s="5">
-        <v>4.4649133870815261</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3698060765509084</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1940.2756199999999</v>
+        <v>1942.07124</v>
       </c>
       <c r="C184" s="5">
-        <v>2.1083409999998821</v>
+        <v>1.985636999999997</v>
       </c>
       <c r="D184" s="5">
-        <v>1.3131998766287012</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2351120813467453</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1943.809571</v>
+        <v>1945.8797810000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.5339510000001155</v>
+        <v>3.8085410000001048</v>
       </c>
       <c r="D185" s="5">
-        <v>2.2076666834870418</v>
+        <v>2.3788350234224431</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0423327436246863</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0347094992346326</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1949.2342630000001</v>
+        <v>1950.928126</v>
       </c>
       <c r="C186" s="5">
-        <v>5.42469200000005</v>
+        <v>5.0483449999999266</v>
       </c>
       <c r="D186" s="5">
-        <v>3.4007873369078734</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1580615728530548</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1950.30026</v>
+        <v>1952.2895229999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.0659969999999248</v>
+        <v>1.3613969999998972</v>
       </c>
       <c r="D187" s="5">
-        <v>0.65823337102008939</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84060558334857483</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1953.6826060000001</v>
+        <v>1955.2352510000001</v>
       </c>
       <c r="C188" s="5">
-        <v>3.3823460000000978</v>
+        <v>2.9457280000001447</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1010892018384686</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8257315459424994</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1962.2776120000001</v>
+        <v>1963.426303</v>
       </c>
       <c r="C189" s="5">
-        <v>8.5950060000000121</v>
+        <v>8.1910519999998996</v>
       </c>
       <c r="D189" s="5">
-        <v>5.408896829130061</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1446147441298162</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1966.4924140000001</v>
+        <v>1968.224031</v>
       </c>
       <c r="C190" s="5">
-        <v>4.2148019999999633</v>
+        <v>4.7977280000000064</v>
       </c>
       <c r="D190" s="5">
-        <v>2.6081642202621991</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9719894687213699</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1971.1815340000001</v>
+        <v>1973.598518</v>
       </c>
       <c r="C191" s="5">
-        <v>4.6891200000000026</v>
+        <v>5.3744870000000446</v>
       </c>
       <c r="D191" s="5">
-        <v>2.8992382265834005</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3264156595323557</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1980.785903</v>
+        <v>1982.5542290000001</v>
       </c>
       <c r="C192" s="5">
-        <v>9.604368999999906</v>
+        <v>8.9557110000000648</v>
       </c>
       <c r="D192" s="5">
-        <v>6.0061285487661431</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5832876784349894</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1985.035061</v>
+        <v>1986.989167</v>
       </c>
       <c r="C193" s="5">
-        <v>4.2491580000000795</v>
+        <v>4.4349379999998746</v>
       </c>
       <c r="D193" s="5">
-        <v>2.6048158267457655</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7176528199854166</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1989.686344</v>
+        <v>1992.0881300000001</v>
       </c>
       <c r="C194" s="5">
-        <v>4.6512829999999212</v>
+        <v>5.0989630000001398</v>
       </c>
       <c r="D194" s="5">
-        <v>2.8483306781312834</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1232472762152241</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1987.1702069999999</v>
+        <v>1989.455305</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.5161370000000716</v>
+        <v>-2.632825000000139</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.506997454824921</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5744911802433093</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2002.838258</v>
+        <v>2004.4889370000001</v>
       </c>
       <c r="C196" s="5">
-        <v>15.668051000000105</v>
+        <v>15.033632000000125</v>
       </c>
       <c r="D196" s="5">
-        <v>9.8828047252410798</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4545256091529204</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2009.902364</v>
+        <v>2012.118925</v>
       </c>
       <c r="C197" s="5">
-        <v>7.064106000000038</v>
+        <v>7.6299879999999121</v>
       </c>
       <c r="D197" s="5">
-        <v>4.3155346190046018</v>
+        <v>4.664592281108515</v>
       </c>
       <c r="E197" s="5">
-        <v>3.4001681021664343</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.404071754420479</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2008.0726440000001</v>
+        <v>2009.954074</v>
       </c>
       <c r="C198" s="5">
-        <v>-1.8297199999999521</v>
+        <v>-2.1648509999999987</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.0869700805527627</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2834746505759664</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2012.4200679999999</v>
+        <v>2014.6341600000001</v>
       </c>
       <c r="C199" s="5">
-        <v>4.347423999999819</v>
+        <v>4.6800860000000739</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6291274263351871</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8302074422197343</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2020.7814189999999</v>
+        <v>2021.2658859999999</v>
       </c>
       <c r="C200" s="5">
-        <v>8.3613510000000133</v>
+        <v>6.6317259999998441</v>
       </c>
       <c r="D200" s="5">
-        <v>5.1013767552378964</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0224389720020515</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2021.412722</v>
+        <v>2023.095339</v>
       </c>
       <c r="C201" s="5">
-        <v>0.6313030000001163</v>
+        <v>1.8294530000000577</v>
       </c>
       <c r="D201" s="5">
-        <v>0.37553127593739077</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0915462511089435</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2025.5825400000001</v>
+        <v>2027.427563</v>
       </c>
       <c r="C202" s="5">
-        <v>4.1698180000000775</v>
+        <v>4.3322239999999965</v>
       </c>
       <c r="D202" s="5">
-        <v>2.5036670030668562</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6001423448767325</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2028.535752</v>
+        <v>2030.7357280000001</v>
       </c>
       <c r="C203" s="5">
-        <v>2.953211999999894</v>
+        <v>3.3081650000001446</v>
       </c>
       <c r="D203" s="5">
-        <v>1.7636458725577508</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9757149598850443</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2027.44641</v>
+        <v>2029.49414</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.0893419999999878</v>
+        <v>-1.2415880000000925</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.64251092973713897</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.731215630815929</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2034.191392</v>
+        <v>2036.763524</v>
       </c>
       <c r="C205" s="5">
-        <v>6.7449819999999363</v>
+        <v>7.2693839999999454</v>
       </c>
       <c r="D205" s="5">
-        <v>4.0660672658655583</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3839397210849507</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2040.563519</v>
+        <v>2042.8915320000001</v>
       </c>
       <c r="C206" s="5">
-        <v>6.3721270000000914</v>
+        <v>6.1280080000001362</v>
       </c>
       <c r="D206" s="5">
-        <v>3.8244576097479221</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6707868077203054</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2042.6691060000001</v>
+        <v>2045.5466730000001</v>
       </c>
       <c r="C207" s="5">
-        <v>2.1055870000000141</v>
+        <v>2.6551409999999578</v>
       </c>
       <c r="D207" s="5">
-        <v>1.2452900963798141</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5708342414335386</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2050.6824769999998</v>
+        <v>2052.4036139999998</v>
       </c>
       <c r="C208" s="5">
-        <v>8.0133709999997791</v>
+        <v>6.8569409999997788</v>
       </c>
       <c r="D208" s="5">
-        <v>4.8105013657872453</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0975552805815774</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2057.8858399999999</v>
+        <v>2059.76629</v>
       </c>
       <c r="C209" s="5">
-        <v>7.2033630000000812</v>
+        <v>7.3626760000001923</v>
       </c>
       <c r="D209" s="5">
-        <v>4.2975967692281403</v>
+        <v>4.3907712448736369</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3873535779372679</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3680193256966575</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2065.8645350000002</v>
+        <v>2067.5828329999999</v>
       </c>
       <c r="C210" s="5">
-        <v>7.9786950000002435</v>
+        <v>7.8165429999999105</v>
       </c>
       <c r="D210" s="5">
-        <v>4.7530640319443984</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6501020852701913</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2071.9777450000001</v>
+        <v>2074.1150189999998</v>
       </c>
       <c r="C211" s="5">
-        <v>6.1132099999999809</v>
+        <v>6.5321859999999106</v>
       </c>
       <c r="D211" s="5">
-        <v>3.6093514083192391</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8577774552668975</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2082.3679390000002</v>
+        <v>2082.7416320000002</v>
       </c>
       <c r="C212" s="5">
-        <v>10.390194000000065</v>
+        <v>8.6266130000003614</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1863240085344717</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1067828714121744</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2083.1536879999999</v>
+        <v>2085.7042430000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.78574899999966874</v>
+        <v>2.9626109999999244</v>
       </c>
       <c r="D213" s="5">
-        <v>0.45374214631539456</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7203666000249473</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2088.3386949999999</v>
+        <v>2090.903562</v>
       </c>
       <c r="C214" s="5">
-        <v>5.1850070000000414</v>
+        <v>5.1993189999998322</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0280511217036343</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0327600725525095</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2093.9724470000001</v>
+        <v>2096.1528669999998</v>
       </c>
       <c r="C215" s="5">
-        <v>5.6337520000001859</v>
+        <v>5.249304999999822</v>
       </c>
       <c r="D215" s="5">
-        <v>3.2857307081992193</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.05460134651514</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2097.143337</v>
+        <v>2099.3128379999998</v>
       </c>
       <c r="C216" s="5">
-        <v>3.1708899999998721</v>
+        <v>3.1599710000000414</v>
       </c>
       <c r="D216" s="5">
-        <v>1.8323638744611515</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8240864595539419</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2097.835818</v>
+        <v>2100.6064510000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.69248100000004342</v>
+        <v>1.2936130000002777</v>
       </c>
       <c r="D217" s="5">
-        <v>0.39696285638852746</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74196064569964637</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2104.3037650000001</v>
+        <v>2106.5734320000001</v>
       </c>
       <c r="C218" s="5">
-        <v>6.4679470000000947</v>
+        <v>5.9669810000000325</v>
       </c>
       <c r="D218" s="5">
-        <v>3.763170300979346</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4624819579994526</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2108.4861209999999</v>
+        <v>2110.9369889999998</v>
       </c>
       <c r="C219" s="5">
-        <v>4.1823559999997997</v>
+        <v>4.3635569999996733</v>
       </c>
       <c r="D219" s="5">
-        <v>2.4112749906350039</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5141955135042249</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2115.4387029999998</v>
+        <v>2117.1087859999998</v>
       </c>
       <c r="C220" s="5">
-        <v>6.952581999999893</v>
+        <v>6.1717969999999696</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0294707452318335</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.565440057089786</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2118.0885939999998</v>
+        <v>2120.0862579999998</v>
       </c>
       <c r="C221" s="5">
-        <v>2.6498910000000251</v>
+        <v>2.9774720000000343</v>
       </c>
       <c r="D221" s="5">
-        <v>1.5135719919331381</v>
+        <v>1.7007787839530275</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9254661667724058</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9284860274123581</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2122.6203230000001</v>
+        <v>2124.540649</v>
       </c>
       <c r="C222" s="5">
-        <v>4.5317290000002686</v>
+        <v>4.4543910000002143</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5978732396982673</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.550590726552282</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2131.5642590000002</v>
+        <v>2133.704041</v>
       </c>
       <c r="C223" s="5">
-        <v>8.9439360000001216</v>
+        <v>9.1633919999999307</v>
       </c>
       <c r="D223" s="5">
-        <v>5.1751980413468512</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.300302284690428</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2128.8873720000001</v>
+        <v>2129.5628959999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.6768870000000788</v>
+        <v>-4.1411450000000514</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.4966331161126112</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3042886136605212</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2126.1921729999999</v>
+        <v>2129.2088290000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.6951990000002297</v>
+        <v>-0.35406699999975899</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.508681658395572</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19933296462605332</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2125.630052</v>
+        <v>2128.633836</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.5621209999999337</v>
+        <v>-0.57499300000017683</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.31679413833684</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32357920229375559</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2127.7165020000002</v>
+        <v>2130.0947679999999</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0864500000002408</v>
+        <v>1.460931999999957</v>
       </c>
       <c r="D227" s="5">
-        <v>1.1842611412164361</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82670451379747156</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2129.2112520000001</v>
+        <v>2131.4702910000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4947499999998399</v>
+        <v>1.3755230000001575</v>
       </c>
       <c r="D228" s="5">
-        <v>0.84628135228270729</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77766620225139249</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2132.5479030000001</v>
+        <v>2134.8065040000001</v>
       </c>
       <c r="C229" s="5">
-        <v>3.3366510000000744</v>
+        <v>3.3362130000000434</v>
       </c>
       <c r="D229" s="5">
-        <v>1.8967926471652241</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8945141217195038</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2122.16903</v>
+        <v>2124.4877980000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-10.378873000000112</v>
+        <v>-10.31870600000002</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6864432919724877</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6485268379322999</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2118.687437</v>
+        <v>2120.3086760000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.4815929999999753</v>
+        <v>-4.1791220000000067</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.9510316074047962</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3351713778598571</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2109.6745030000002</v>
+        <v>2111.994584</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.0129339999998592</v>
+        <v>-8.3140920000000733</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.9870608543115758</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6052406327429685</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2102.594548</v>
+        <v>2104.6563409999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.0799550000001545</v>
+        <v>-7.3382430000001477</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.9536295069914851</v>
+        <v>-4.0907038450403004</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.73151076134825299</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.72779666118659714</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2090.3401130000002</v>
+        <v>2092.6089419999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.25443499999983</v>
+        <v>-12.047399000000041</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.7740005696467538</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.656814971710789</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2078.0391789999999</v>
+        <v>2080.5235980000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.300934000000325</v>
+        <v>-12.085343999999623</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.8374598233039379</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.714352267082047</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2066.2637140000002</v>
+        <v>2068.0038679999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-11.775464999999713</v>
+        <v>-12.519730000000436</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.5919702596277556</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9868381425771897</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2052.2184229999998</v>
+        <v>2055.1853980000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.045291000000361</v>
+        <v>-12.818469999999706</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.8587720988866021</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1897576377571326</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2043.886589</v>
+        <v>2046.5679379999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.3318339999998443</v>
+        <v>-8.6174600000001647</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.7645705740854583</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9172080608360318</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2035.511978</v>
+        <v>2038.0727059999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.3746109999999589</v>
+        <v>-8.4952319999999872</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.8075686243145626</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8689956104034149</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2028.721804</v>
+        <v>2030.999378</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.7901739999999791</v>
+        <v>-7.0733279999999468</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.9303929163494566</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0861310699943036</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2024.682088</v>
+        <v>2026.7521569999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.0397159999999985</v>
+        <v>-4.2472210000000814</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.3635171381826137</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4807748439983235</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2026.5121670000001</v>
+        <v>2028.748664</v>
       </c>
       <c r="C242" s="5">
-        <v>1.8300790000000688</v>
+        <v>1.9965070000000651</v>
       </c>
       <c r="D242" s="5">
-        <v>1.0900700727001222</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1885180017513486</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2017.7219379999999</v>
+        <v>2019.2040919999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.7902290000001813</v>
+        <v>-9.5445720000000165</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.0827373685057413</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5017752009397514</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2009.780141</v>
+        <v>2012.58079</v>
       </c>
       <c r="C244" s="5">
-        <v>-7.9417969999999514</v>
+        <v>-6.6233019999999669</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.6223065973271744</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8659443563996532</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2008.969325</v>
+        <v>2011.7966739999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.81081599999993159</v>
+        <v>-0.78411600000004</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.48304943594920102</v>
+        <v>-0.46652812102365715</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.4528424697503732</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4121059191962413</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2010.9266170000001</v>
+        <v>2013.8135030000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9572920000000522</v>
+        <v>2.0168290000001434</v>
       </c>
       <c r="D246" s="5">
-        <v>1.1754172471769575</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2096569660942746</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2012.7321669999999</v>
+        <v>2015.6214110000001</v>
       </c>
       <c r="C247" s="5">
-        <v>1.8055499999998119</v>
+        <v>1.8079079999999976</v>
       </c>
       <c r="D247" s="5">
-        <v>1.0827802713832435</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0826394226745029</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2018.584533</v>
+        <v>2020.732722</v>
       </c>
       <c r="C248" s="5">
-        <v>5.8523660000000746</v>
+        <v>5.1113109999998869</v>
       </c>
       <c r="D248" s="5">
-        <v>3.5455514918817377</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0858207747685107</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2022.6584700000001</v>
+        <v>2025.2265990000001</v>
       </c>
       <c r="C249" s="5">
-        <v>4.0739370000001145</v>
+        <v>4.4938770000001114</v>
       </c>
       <c r="D249" s="5">
-        <v>2.4489223878702004</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.701546454388648</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2026.322107</v>
+        <v>2028.381382</v>
       </c>
       <c r="C250" s="5">
-        <v>3.6636369999998806</v>
+        <v>3.1547829999999522</v>
       </c>
       <c r="D250" s="5">
-        <v>2.1953420063506979</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8853906352487515</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2028.904049</v>
+        <v>2031.28765</v>
       </c>
       <c r="C251" s="5">
-        <v>2.5819420000000264</v>
+        <v>2.9062679999999546</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5398027330592035</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7329760614962497</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2030.662607</v>
+        <v>2032.855358</v>
       </c>
       <c r="C252" s="5">
-        <v>1.7585579999999936</v>
+        <v>1.5677080000000387</v>
       </c>
       <c r="D252" s="5">
-        <v>1.0450758737035715</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93007787100691797</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2032.842756</v>
+        <v>2035.031475</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1801490000000285</v>
+        <v>2.1761169999999765</v>
       </c>
       <c r="D253" s="5">
-        <v>1.2959722762380776</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2921578091428021</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2036.698545</v>
+        <v>2039.022303</v>
       </c>
       <c r="C254" s="5">
-        <v>3.8557889999999588</v>
+        <v>3.990827999999965</v>
       </c>
       <c r="D254" s="5">
-        <v>2.2999920137969587</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3788261733093119</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2042.0104590000001</v>
+        <v>2044.052171</v>
       </c>
       <c r="C255" s="5">
-        <v>5.3119140000001153</v>
+        <v>5.0298680000000786</v>
       </c>
       <c r="D255" s="5">
-        <v>3.1750073403155721</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0006584572526362</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2043.5223719999999</v>
+        <v>2046.7689109999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.5119129999998222</v>
+        <v>2.7167399999998452</v>
       </c>
       <c r="D256" s="5">
-        <v>0.89211202247603261</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6066249502608931</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2049.5823180000002</v>
+        <v>2052.5226670000002</v>
       </c>
       <c r="C257" s="5">
-        <v>6.0599460000003091</v>
+        <v>5.7537560000002941</v>
       </c>
       <c r="D257" s="5">
-        <v>3.6171466904846961</v>
+        <v>3.4260176255851205</v>
       </c>
       <c r="E257" s="5">
-        <v>2.021583530151716</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0243592966592283</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2052.7489989999999</v>
+        <v>2055.7624230000001</v>
       </c>
       <c r="C258" s="5">
-        <v>3.1666809999996985</v>
+        <v>3.239755999999943</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8698812314809299</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9106419625300797</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2056.1660259999999</v>
+        <v>2058.9139890000001</v>
       </c>
       <c r="C259" s="5">
-        <v>3.4170269999999618</v>
+        <v>3.1515660000000025</v>
       </c>
       <c r="D259" s="5">
-        <v>2.015922261926506</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8552389214105736</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2066.097812</v>
+        <v>2068.7966500000002</v>
       </c>
       <c r="C260" s="5">
-        <v>9.9317860000001019</v>
+        <v>9.8826610000000983</v>
       </c>
       <c r="D260" s="5">
-        <v>5.9527870268047067</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9144460045448266</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2081.2722319999998</v>
+        <v>2083.454729</v>
       </c>
       <c r="C261" s="5">
-        <v>15.174419999999827</v>
+        <v>14.658078999999816</v>
       </c>
       <c r="D261" s="5">
-        <v>9.1782543984298073</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8416625272325291</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2080.2687460000002</v>
+        <v>2081.972424</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.0034859999996115</v>
+        <v>-1.4823049999999967</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.57704851057559514</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85042503819755533</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2082.894714</v>
+        <v>2085.2687129999999</v>
       </c>
       <c r="C263" s="5">
-        <v>2.6259679999998298</v>
+        <v>3.2962889999998879</v>
       </c>
       <c r="D263" s="5">
-        <v>1.52534700581064</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9165353276070718</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2090.4159989999998</v>
+        <v>2092.7499349999998</v>
       </c>
       <c r="C264" s="5">
-        <v>7.521284999999807</v>
+        <v>7.4812219999998888</v>
       </c>
       <c r="D264" s="5">
-        <v>4.42027519358692</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3911588972225468</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2096.0459660000001</v>
+        <v>2098.3722539999999</v>
       </c>
       <c r="C265" s="5">
-        <v>5.6299670000003061</v>
+        <v>5.6223190000000614</v>
       </c>
       <c r="D265" s="5">
-        <v>3.2801789991162567</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2719496174799856</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2100.3329140000001</v>
+        <v>2102.8715000000002</v>
       </c>
       <c r="C266" s="5">
-        <v>4.2869479999999385</v>
+        <v>4.4992460000003121</v>
       </c>
       <c r="D266" s="5">
-        <v>2.4821030494037277</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6035529897054266</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2101.8091079999999</v>
+        <v>2105.020321</v>
       </c>
       <c r="C267" s="5">
-        <v>1.4761939999998503</v>
+        <v>2.1488209999997707</v>
       </c>
       <c r="D267" s="5">
-        <v>0.846673650539298</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2331361132613017</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2106.542821</v>
+        <v>2109.5272639999998</v>
       </c>
       <c r="C268" s="5">
-        <v>4.7337130000000798</v>
+        <v>4.5069429999998647</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7363813224388522</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5997257176067379</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2113.843038</v>
+        <v>2116.926825</v>
       </c>
       <c r="C269" s="5">
-        <v>7.3002169999999751</v>
+        <v>7.3995610000001761</v>
       </c>
       <c r="D269" s="5">
-        <v>4.2387825369634147</v>
+        <v>4.2913867309148257</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1353080789019439</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1378049575517597</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2121.763516</v>
+        <v>2124.5856939999999</v>
       </c>
       <c r="C270" s="5">
-        <v>7.9204780000000028</v>
+        <v>7.6588689999998678</v>
       </c>
       <c r="D270" s="5">
-        <v>4.5901769100282319</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4289423347481316</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2125.649774</v>
+        <v>2128.4926049999999</v>
       </c>
       <c r="C271" s="5">
-        <v>3.886257999999998</v>
+        <v>3.9069110000000364</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2202178880456058</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2291415974838635</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2131.9548829999999</v>
+        <v>2134.7037879999998</v>
       </c>
       <c r="C272" s="5">
-        <v>6.3051089999999022</v>
+        <v>6.2111829999998918</v>
       </c>
       <c r="D272" s="5">
-        <v>3.6180909311908982</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5584880283050735</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2137.710497</v>
+        <v>2139.9158470000002</v>
       </c>
       <c r="C273" s="5">
-        <v>5.7556140000001506</v>
+        <v>5.2120590000004086</v>
       </c>
       <c r="D273" s="5">
-        <v>3.2881645692616202</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9695677952564559</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2143.4761789999998</v>
+        <v>2145.8173579999998</v>
       </c>
       <c r="C274" s="5">
-        <v>5.7656819999997424</v>
+        <v>5.901510999999573</v>
       </c>
       <c r="D274" s="5">
-        <v>3.2850014015264106</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3600498764200459</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2150.9742350000001</v>
+        <v>2153.2221140000001</v>
       </c>
       <c r="C275" s="5">
-        <v>7.4980560000003607</v>
+        <v>7.4047560000003614</v>
       </c>
       <c r="D275" s="5">
-        <v>4.279409292562697</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2204462848206115</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2155.1339630000002</v>
+        <v>2157.690728</v>
       </c>
       <c r="C276" s="5">
-        <v>4.1597280000000865</v>
+        <v>4.4686139999998886</v>
       </c>
       <c r="D276" s="5">
-        <v>2.3455002049827867</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5190012296901321</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2160.0648070000002</v>
+        <v>2162.6528800000001</v>
       </c>
       <c r="C277" s="5">
-        <v>4.9308439999999791</v>
+        <v>4.9621520000000601</v>
       </c>
       <c r="D277" s="5">
-        <v>2.7803569678941376</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7948769544273055</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2163.5617630000002</v>
+        <v>2166.689194</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4969559999999547</v>
+        <v>4.0363139999999476</v>
       </c>
       <c r="D278" s="5">
-        <v>1.9600865259948419</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2627796601891736</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2167.7151749999998</v>
+        <v>2171.103036</v>
       </c>
       <c r="C279" s="5">
-        <v>4.1534119999996619</v>
+        <v>4.4138419999999314</v>
       </c>
       <c r="D279" s="5">
-        <v>2.3281316884652403</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4721403514508244</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2183.1717530000001</v>
+        <v>2185.8717360000001</v>
       </c>
       <c r="C280" s="5">
-        <v>15.456578000000263</v>
+        <v>14.768700000000081</v>
       </c>
       <c r="D280" s="5">
-        <v>8.9000874031589525</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4753047185573536</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2181.2814779999999</v>
+        <v>2184.013089</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.8902750000002015</v>
+        <v>-1.858647000000019</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.0340730483441751</v>
+        <v>-1.0156017755972635</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1903239165669728</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1690402902802228</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2181.9413399999999</v>
+        <v>2184.5344110000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.65986199999997552</v>
+        <v>0.52132200000005469</v>
       </c>
       <c r="D282" s="5">
-        <v>0.3636179926803651</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28681529202208011</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2191.985592</v>
+        <v>2194.6147219999998</v>
       </c>
       <c r="C283" s="5">
-        <v>10.044252000000142</v>
+        <v>10.08031099999971</v>
       </c>
       <c r="D283" s="5">
-        <v>5.6660550865514914</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.679993260792715</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2194.8001469999999</v>
+        <v>2197.941652</v>
       </c>
       <c r="C284" s="5">
-        <v>2.8145549999999275</v>
+        <v>3.3269300000001749</v>
       </c>
       <c r="D284" s="5">
-        <v>1.5517530985913464</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8343865144653471</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2202.6787650000001</v>
+        <v>2205.202311</v>
       </c>
       <c r="C285" s="5">
-        <v>7.8786180000001877</v>
+        <v>7.2606590000000324</v>
       </c>
       <c r="D285" s="5">
-        <v>4.3936812593133201</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0368890209234953</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2207.0828689999998</v>
+        <v>2209.8599730000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4041039999997338</v>
+        <v>4.657662000000073</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4258787094001422</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5642008366830948</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2213.4959359999998</v>
+        <v>2216.0096880000001</v>
       </c>
       <c r="C287" s="5">
-        <v>6.4130669999999554</v>
+        <v>6.1497150000000147</v>
       </c>
       <c r="D287" s="5">
-        <v>3.5430775440481677</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3910126400588547</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2218.9345029999999</v>
+        <v>2222.018513</v>
       </c>
       <c r="C288" s="5">
-        <v>5.4385670000001483</v>
+        <v>6.008824999999888</v>
       </c>
       <c r="D288" s="5">
-        <v>2.9885754993046687</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3028300097861285</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2226.6673289999999</v>
+        <v>2229.3536199999999</v>
       </c>
       <c r="C289" s="5">
-        <v>7.7328259999999318</v>
+        <v>7.3351069999998799</v>
       </c>
       <c r="D289" s="5">
-        <v>4.2630066809479228</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0340401827199335</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2233.0143710000002</v>
+        <v>2235.8742659999998</v>
       </c>
       <c r="C290" s="5">
-        <v>6.3470420000003287</v>
+        <v>6.5206459999999424</v>
       </c>
       <c r="D290" s="5">
-        <v>3.4746994278373577</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5669027363046668</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2236.7850560000002</v>
+        <v>2240.1431590000002</v>
       </c>
       <c r="C291" s="5">
-        <v>3.7706849999999577</v>
+        <v>4.2688930000003893</v>
       </c>
       <c r="D291" s="5">
-        <v>2.0452546415442807</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3153397628527195</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2245.7371210000001</v>
+        <v>2248.2265870000001</v>
       </c>
       <c r="C292" s="5">
-        <v>8.9520649999999478</v>
+        <v>8.0834279999999126</v>
       </c>
       <c r="D292" s="5">
-        <v>4.9097814556353425</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4171108914126345</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2249.99215</v>
+        <v>2252.7256889999999</v>
       </c>
       <c r="C293" s="5">
-        <v>4.2550289999999222</v>
+        <v>4.4991019999997661</v>
       </c>
       <c r="D293" s="5">
-        <v>2.2975003860449039</v>
+        <v>2.4280220424262033</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1500140029154133</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1461624633147833</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2254.2936249999998</v>
+        <v>2257.2282890000001</v>
       </c>
       <c r="C294" s="5">
-        <v>4.3014749999997548</v>
+        <v>4.5026000000002568</v>
       </c>
       <c r="D294" s="5">
-        <v>2.3184045778634088</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4250241585519916</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2259.7756239999999</v>
+        <v>2262.470726</v>
       </c>
       <c r="C295" s="5">
-        <v>5.4819990000000871</v>
+        <v>5.2424369999998817</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9575124581174173</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8228907453212493</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2265.2186529999999</v>
+        <v>2268.2016960000001</v>
       </c>
       <c r="C296" s="5">
-        <v>5.4430290000000241</v>
+        <v>5.7309700000000703</v>
       </c>
       <c r="D296" s="5">
-        <v>2.9289907736339549</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0823775736940062</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2271.2028359999999</v>
+        <v>2274.105544</v>
       </c>
       <c r="C297" s="5">
-        <v>5.98418300000003</v>
+        <v>5.9038479999999254</v>
       </c>
       <c r="D297" s="5">
-        <v>3.2165910844992762</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1685563289546304</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2277.2539929999998</v>
+        <v>2280.3702979999998</v>
       </c>
       <c r="C298" s="5">
-        <v>6.0511569999998756</v>
+        <v>6.2647539999998116</v>
       </c>
       <c r="D298" s="5">
-        <v>3.2444239020629428</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3563358193014148</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2286.4039090000001</v>
+        <v>2289.103177</v>
       </c>
       <c r="C299" s="5">
-        <v>9.149916000000303</v>
+        <v>8.7328790000001391</v>
       </c>
       <c r="D299" s="5">
-        <v>4.929542753252103</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6935459757718512</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2292.6640280000001</v>
+        <v>2295.6124119999999</v>
       </c>
       <c r="C300" s="5">
-        <v>6.2601190000000315</v>
+        <v>6.5092349999999897</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3355025172249864</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4661653120316327</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2300.2256929999999</v>
+        <v>2303.3929520000002</v>
       </c>
       <c r="C301" s="5">
-        <v>7.5616649999997207</v>
+        <v>7.780540000000201</v>
       </c>
       <c r="D301" s="5">
-        <v>4.0304310958029665</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1438509706164028</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2307.1489190000002</v>
+        <v>2310.2255540000001</v>
       </c>
       <c r="C302" s="5">
-        <v>6.9232260000003407</v>
+        <v>6.8326019999999517</v>
       </c>
       <c r="D302" s="5">
-        <v>3.6721562536337515</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6182365907446723</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2316.5644670000001</v>
+        <v>2319.4432360000001</v>
       </c>
       <c r="C303" s="5">
-        <v>9.4155479999999443</v>
+        <v>9.217681999999968</v>
       </c>
       <c r="D303" s="5">
-        <v>5.0086690534056233</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8944187369046599</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2321.8849599999999</v>
+        <v>2324.9838340000001</v>
       </c>
       <c r="C304" s="5">
-        <v>5.3204929999997148</v>
+        <v>5.5405980000000454</v>
       </c>
       <c r="D304" s="5">
-        <v>2.791142714802386</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9044767799480509</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2336.7727359999999</v>
+        <v>2339.5361290000001</v>
       </c>
       <c r="C305" s="5">
-        <v>14.887776000000031</v>
+        <v>14.552294999999958</v>
       </c>
       <c r="D305" s="5">
-        <v>7.971551544940092</v>
+        <v>7.774948868513909</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8569283897279316</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8535734920542408</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2339.3477339999999</v>
+        <v>2342.401292</v>
       </c>
       <c r="C306" s="5">
-        <v>2.5749980000000505</v>
+        <v>2.8651629999999386</v>
       </c>
       <c r="D306" s="5">
-        <v>1.3303793195194036</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4795450201676275</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2346.2328029999999</v>
+        <v>2348.9794809999999</v>
       </c>
       <c r="C307" s="5">
-        <v>6.8850689999999304</v>
+        <v>6.5781889999998384</v>
       </c>
       <c r="D307" s="5">
-        <v>3.5895240559260966</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4225139573939689</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2352.1482559999999</v>
+        <v>2355.2562889999999</v>
       </c>
       <c r="C308" s="5">
-        <v>5.9154530000000705</v>
+        <v>6.2768080000000737</v>
       </c>
       <c r="D308" s="5">
-        <v>3.0678159514303305</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2541196267120709</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2358.23504</v>
+        <v>2361.2183399999999</v>
       </c>
       <c r="C309" s="5">
-        <v>6.0867840000000797</v>
+        <v>5.962050999999974</v>
       </c>
       <c r="D309" s="5">
-        <v>3.1498865141744048</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0803081605384142</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2366.6107929999998</v>
+        <v>2369.5934510000002</v>
       </c>
       <c r="C310" s="5">
-        <v>8.3757529999998042</v>
+        <v>8.3751110000002882</v>
       </c>
       <c r="D310" s="5">
-        <v>4.3462948565054838</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.340356690954672</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2371.1162610000001</v>
+        <v>2374.1234589999999</v>
       </c>
       <c r="C311" s="5">
-        <v>4.5054680000002918</v>
+        <v>4.5300079999997251</v>
       </c>
       <c r="D311" s="5">
-        <v>2.3085895209159712</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3183437701511656</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2375.1464959999998</v>
+        <v>2378.2033569999999</v>
       </c>
       <c r="C312" s="5">
-        <v>4.0302349999997205</v>
+        <v>4.0798979999999574</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0588408184649243</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0817864024964328</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2376.810039</v>
+        <v>2380.0246219999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.6635430000001179</v>
+        <v>1.8212650000000394</v>
       </c>
       <c r="D313" s="5">
-        <v>0.84372037724649296</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92285922581474278</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2382.2838879999999</v>
+        <v>2385.2507649999998</v>
       </c>
       <c r="C314" s="5">
-        <v>5.4738489999999729</v>
+        <v>5.2261429999998654</v>
       </c>
       <c r="D314" s="5">
-        <v>2.79890398835827</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6670600898601737</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2384.2265090000001</v>
+        <v>2387.1704880000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.9426210000001447</v>
+        <v>1.9197230000004311</v>
       </c>
       <c r="D315" s="5">
-        <v>0.982934378076461</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97008347452753885</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2376.3298530000002</v>
+        <v>2379.9121030000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.8966559999998935</v>
+        <v>-7.2583850000000893</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.9028431358174687</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5882934340786155</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2383.4437699999999</v>
+        <v>2386.5227190000001</v>
       </c>
       <c r="C317" s="5">
-        <v>7.1139169999996739</v>
+        <v>6.6106159999999363</v>
       </c>
       <c r="D317" s="5">
-        <v>3.652131979354456</v>
+        <v>3.3846032999317543</v>
       </c>
       <c r="E317" s="5">
-        <v>1.997243175641028</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0083720622037893</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2384.4327039999998</v>
+        <v>2387.780949</v>
       </c>
       <c r="C318" s="5">
-        <v>0.988933999999972</v>
+        <v>1.2582299999999123</v>
       </c>
       <c r="D318" s="5">
-        <v>0.49903954932311034</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63450555908408646</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2391.0739239999998</v>
+        <v>2394.2650290000001</v>
       </c>
       <c r="C319" s="5">
-        <v>6.6412199999999757</v>
+        <v>6.4840800000001764</v>
       </c>
       <c r="D319" s="5">
-        <v>3.3939676251956818</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3077427333649823</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2393.7803100000001</v>
+        <v>2396.852993</v>
       </c>
       <c r="C320" s="5">
-        <v>2.7063860000002933</v>
+        <v>2.587963999999829</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3667320272374273</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3048204125800211</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2398.2073089999999</v>
+        <v>2401.005216</v>
       </c>
       <c r="C321" s="5">
-        <v>4.4269989999997961</v>
+        <v>4.1522230000000491</v>
       </c>
       <c r="D321" s="5">
-        <v>2.2419637628891209</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0987593783841518</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2396.168142</v>
+        <v>2399.2194300000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.0391669999999067</v>
+        <v>-1.7857859999999164</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.015587418119468</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88887717416009648</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2397.167516</v>
+        <v>2400.4333219999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.99937399999998888</v>
+        <v>1.2138919999997597</v>
       </c>
       <c r="D323" s="5">
-        <v>0.50163573969073116</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60883584141129266</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2405.6465520000002</v>
+        <v>2408.9708649999998</v>
       </c>
       <c r="C324" s="5">
-        <v>8.4790360000001783</v>
+        <v>8.5375429999999142</v>
       </c>
       <c r="D324" s="5">
-        <v>4.3280821521585855</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3524879154036356</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2406.5141549999998</v>
+        <v>2409.7026970000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.86760299999968993</v>
+        <v>0.73183200000039506</v>
       </c>
       <c r="D325" s="5">
-        <v>0.43364277525412831</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36516308879166459</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2407.2460839999999</v>
+        <v>2410.516588</v>
       </c>
       <c r="C326" s="5">
-        <v>0.73192900000003647</v>
+        <v>0.81389099999978498</v>
       </c>
       <c r="D326" s="5">
-        <v>0.3655850230666724</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40606069850994686</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2411.445248</v>
+        <v>2414.903691</v>
       </c>
       <c r="C327" s="5">
-        <v>4.1991640000001098</v>
+        <v>4.3871030000000246</v>
       </c>
       <c r="D327" s="5">
-        <v>2.1134622563546035</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2059761252020804</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2413.3262289999998</v>
+        <v>2416.7686410000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.8809809999997924</v>
+        <v>1.8649500000001353</v>
       </c>
       <c r="D328" s="5">
-        <v>0.94005285452485321</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93066655117144403</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2417.8070819999998</v>
+        <v>2421.192771</v>
       </c>
       <c r="C329" s="5">
-        <v>4.4808530000000246</v>
+        <v>4.4241299999998773</v>
       </c>
       <c r="D329" s="5">
-        <v>2.2509491363718048</v>
+        <v>2.2189693715601422</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4417504802305414</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4527434297598951</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2421.6538300000002</v>
+        <v>2424.3276649999998</v>
       </c>
       <c r="C330" s="5">
-        <v>3.8467480000003889</v>
+        <v>3.1348939999998038</v>
       </c>
       <c r="D330" s="5">
-        <v>1.9260039246400851</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5648394610820793</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2420.182014</v>
+        <v>2423.7305470000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.4718160000002172</v>
+        <v>-0.59711799999968207</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.72689466335085218</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.29516295747942234</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2422.5621980000001</v>
+        <v>2425.9265690000002</v>
       </c>
       <c r="C332" s="5">
-        <v>2.3801840000000993</v>
+        <v>2.1960220000000845</v>
       </c>
       <c r="D332" s="5">
-        <v>1.1865723873429657</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0926949815989406</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2426.9780169999999</v>
+        <v>2429.9018599999999</v>
       </c>
       <c r="C333" s="5">
-        <v>4.4158189999998285</v>
+        <v>3.9752909999997428</v>
       </c>
       <c r="D333" s="5">
-        <v>2.2094091144164718</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9842226895237403</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2429.4513630000001</v>
+        <v>2432.525936</v>
       </c>
       <c r="C334" s="5">
-        <v>2.4733460000002196</v>
+        <v>2.6240760000000591</v>
       </c>
       <c r="D334" s="5">
-        <v>1.2298042176600799</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3036170721977713</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2435.45786</v>
+        <v>2438.4615349999999</v>
       </c>
       <c r="C335" s="5">
-        <v>6.0064969999998539</v>
+        <v>5.935598999999911</v>
       </c>
       <c r="D335" s="5">
-        <v>3.0075187076442633</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9677345522645782</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2433.8105930000002</v>
+        <v>2437.535891</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.6472669999998288</v>
+        <v>-0.9256439999999202</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.80862967620950466</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.45457212858699414</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2439.7495589999999</v>
+        <v>2443.024715</v>
       </c>
       <c r="C337" s="5">
-        <v>5.9389659999997093</v>
+        <v>5.4888240000000224</v>
       </c>
       <c r="D337" s="5">
-        <v>2.9678522071268754</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7358687051528774</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2433.809252</v>
+        <v>2437.3771339999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.9403069999998479</v>
+        <v>-5.6475810000001729</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.8829516464414118</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7390597767269487</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2443.961331</v>
+        <v>2448.1284430000001</v>
       </c>
       <c r="C339" s="5">
-        <v>10.152078999999958</v>
+        <v>10.751309000000219</v>
       </c>
       <c r="D339" s="5">
-        <v>5.121974255392292</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4235425647575886</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2449.6948400000001</v>
+        <v>2452.5955739999999</v>
       </c>
       <c r="C340" s="5">
-        <v>5.7335090000001401</v>
+        <v>4.4671309999998812</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8517978542481615</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2117646257105106</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2450.867823</v>
+        <v>2454.216946</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1729829999999311</v>
+        <v>1.6213720000000649</v>
       </c>
       <c r="D341" s="5">
-        <v>0.5761094967763114</v>
+        <v>0.79619172873448552</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3673853983690254</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3639630596765873</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2452.5605839999998</v>
+        <v>2454.9020690000002</v>
       </c>
       <c r="C342" s="5">
-        <v>1.6927609999997912</v>
+        <v>0.68512300000020332</v>
       </c>
       <c r="D342" s="5">
-        <v>0.83196955151736418</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3355086813707775</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2458.1579299999999</v>
+        <v>2458.0654049999998</v>
       </c>
       <c r="C343" s="5">
-        <v>5.5973460000000159</v>
+        <v>3.1633359999996173</v>
       </c>
       <c r="D343" s="5">
-        <v>2.7733348475637909</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5573012548268039</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2463.3950420000001</v>
+        <v>2463.5160489999998</v>
       </c>
       <c r="C344" s="5">
-        <v>5.237112000000252</v>
+        <v>5.4506440000000111</v>
       </c>
       <c r="D344" s="5">
-        <v>2.5867746351882825</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.693637268747695</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2467.5153890000001</v>
+        <v>2467.7886360000002</v>
       </c>
       <c r="C345" s="5">
-        <v>4.120347000000038</v>
+        <v>4.2725870000003852</v>
       </c>
       <c r="D345" s="5">
-        <v>2.0257233798956165</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1011818344285782</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2474.4722729999999</v>
+        <v>2474.2473730000002</v>
       </c>
       <c r="C346" s="5">
-        <v>6.9568839999997181</v>
+        <v>6.4587369999999282</v>
       </c>
       <c r="D346" s="5">
-        <v>3.4362252113745884</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1862652947729497</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2475.3565589999998</v>
+        <v>2475.4281000000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.88428599999997459</v>
+        <v>1.1807269999999335</v>
       </c>
       <c r="D347" s="5">
-        <v>0.42968004696390949</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57415321986291623</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2476.0689990000001</v>
+        <v>2476.8661419999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.71244000000024243</v>
+        <v>1.4380419999997684</v>
       </c>
       <c r="D348" s="5">
-        <v>0.34592294315038963</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69934356394971697</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2478.8708369999999</v>
+        <v>2478.8419589999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.8018379999998615</v>
+        <v>1.9758170000000064</v>
       </c>
       <c r="D349" s="5">
-        <v>1.3663633020750687</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96146113851884873</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2481.2640080000001</v>
+        <v>2481.1777040000002</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3931710000001658</v>
+        <v>2.3357450000003155</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1646848235310925</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1366056268966807</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2478.9131870000001</v>
+        <v>2479.4344510000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.3508209999999963</v>
+        <v>-1.7432530000000952</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.1310089377173371</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83985877328696112</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2485.6074410000001</v>
+        <v>2484.902016</v>
       </c>
       <c r="C352" s="5">
-        <v>6.6942540000000008</v>
+        <v>5.4675649999999223</v>
       </c>
       <c r="D352" s="5">
-        <v>3.2891422699978801</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.678530704369031</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2482.0087960000001</v>
+        <v>2482.0875489999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.5986450000000332</v>
+        <v>-2.8144670000001497</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.7235838312350316</v>
+        <v>-1.3507174592772175</v>
       </c>
       <c r="E353" s="5">
-        <v>1.270610055253063</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1356209990084576</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2489.5437419999998</v>
+        <v>2491.4977450000001</v>
       </c>
       <c r="C354" s="5">
-        <v>7.5349459999997634</v>
+        <v>9.4101960000002691</v>
       </c>
       <c r="D354" s="5">
-        <v>3.7044377240271986</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6455654744054664</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2490.807061</v>
+        <v>2494.0070489999998</v>
       </c>
       <c r="C355" s="5">
-        <v>1.2633190000001377</v>
+        <v>2.5093039999997018</v>
       </c>
       <c r="D355" s="5">
-        <v>0.61064242799824253</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2152933701588431</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2490.6014060000002</v>
+        <v>2494.5231910000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.20565499999975145</v>
+        <v>0.5161420000004</v>
       </c>
       <c r="D356" s="5">
-        <v>-9.9033749542676297E-2</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.24862635395292987</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2491.0986950000001</v>
+        <v>2495.7475199999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.49728899999990972</v>
+        <v>1.2243289999996705</v>
       </c>
       <c r="D357" s="5">
-        <v>0.23986277408007961</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59056067328648876</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2493.9877729999998</v>
+        <v>2497.8791249999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.8890779999996994</v>
+        <v>2.1316050000000359</v>
       </c>
       <c r="D358" s="5">
-        <v>1.4006243656917272</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0297420578694538</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2498.0475070000002</v>
+        <v>2502.1188550000002</v>
       </c>
       <c r="C359" s="5">
-        <v>4.0597340000003896</v>
+        <v>4.239730000000236</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9709536176435005</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0559204832282019</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2503.287538</v>
+        <v>2507.198797</v>
       </c>
       <c r="C360" s="5">
-        <v>5.2400309999998171</v>
+        <v>5.0799419999998463</v>
       </c>
       <c r="D360" s="5">
-        <v>2.5464257244234956</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4636970422179161</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2503.5306110000001</v>
+        <v>2507.304568</v>
       </c>
       <c r="C361" s="5">
-        <v>0.24307300000009491</v>
+        <v>0.10577100000000428</v>
       </c>
       <c r="D361" s="5">
-        <v>0.11658406163383983</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.063605427022555E-2</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2502.0890610000001</v>
+        <v>2505.3420510000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.4415500000000065</v>
+        <v>-1.9625169999999343</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.68878412559137958</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93523083251085826</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2510.8026580000001</v>
+        <v>2514.0880459999998</v>
       </c>
       <c r="C363" s="5">
-        <v>8.7135969999999361</v>
+        <v>8.7459949999997662</v>
       </c>
       <c r="D363" s="5">
-        <v>4.2600158145271294</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2705014253527462</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2523.3360160000002</v>
+        <v>2525.7171579999999</v>
       </c>
       <c r="C364" s="5">
-        <v>12.533358000000135</v>
+        <v>11.629112000000077</v>
       </c>
       <c r="D364" s="5">
-        <v>6.1573530407553978</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6941079811557049</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2522.4585240000001</v>
+        <v>2525.1959959999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.87749200000007477</v>
+        <v>-0.5211620000000039</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.41650368636145796</v>
+        <v>-0.24732980773509716</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6297173509291607</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7367818881879549</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2521.7854729999999</v>
+        <v>2524.3724219999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.67305100000021412</v>
+        <v>-0.8235740000000078</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.31971863157382874</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39066985313207514</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2522.1566849999999</v>
+        <v>2525.7093199999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.37121200000001409</v>
+        <v>1.3368980000000192</v>
       </c>
       <c r="D367" s="5">
-        <v>0.17678554607605257</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63736980768367424</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2520.2855589999999</v>
+        <v>2524.6389989999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.8711260000000038</v>
+        <v>-1.0703210000001491</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.88662694599674907</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50734098720343068</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2317.4424680000002</v>
+        <v>2322.2002389999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-202.84309099999973</v>
+        <v>-202.43876</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.464881180137425</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-63.322092959440248</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2369.0934090000001</v>
+        <v>2373.6476250000001</v>
       </c>
       <c r="C370" s="5">
-        <v>51.650940999999875</v>
+        <v>51.447386000000279</v>
       </c>
       <c r="D370" s="5">
-        <v>30.280278474440124</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.076541173325811</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2424.6411499999999</v>
+        <v>2429.625051</v>
       </c>
       <c r="C371" s="5">
-        <v>55.54774099999986</v>
+        <v>55.977425999999923</v>
       </c>
       <c r="D371" s="5">
-        <v>32.063695159085825</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.274496236239926</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2431.169144</v>
+        <v>2435.0600869999998</v>
       </c>
       <c r="C372" s="5">
-        <v>6.5279940000000352</v>
+        <v>5.4350359999998545</v>
       </c>
       <c r="D372" s="5">
-        <v>3.2790995194627248</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7176571967834739</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2444.2299250000001</v>
+        <v>2448.0952689999999</v>
       </c>
       <c r="C373" s="5">
-        <v>13.060781000000134</v>
+        <v>13.035182000000077</v>
       </c>
       <c r="D373" s="5">
-        <v>6.6406004207893554</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6162955328171735</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2457.9475940000002</v>
+        <v>2460.3908379999998</v>
       </c>
       <c r="C374" s="5">
-        <v>13.717669000000114</v>
+        <v>12.295568999999887</v>
       </c>
       <c r="D374" s="5">
-        <v>6.9465417024354492</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1963128307053417</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2495.3431679999999</v>
+        <v>2498.3544470000002</v>
       </c>
       <c r="C375" s="5">
-        <v>37.395573999999669</v>
+        <v>37.963609000000361</v>
       </c>
       <c r="D375" s="5">
-        <v>19.86487256975542</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.170929128935633</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2500.5500189999998</v>
+        <v>2503.1395969999999</v>
       </c>
       <c r="C376" s="5">
-        <v>5.2068509999999151</v>
+        <v>4.7851499999997031</v>
       </c>
       <c r="D376" s="5">
-        <v>2.5328899778369385</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3227518841023365</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2501.9562219999998</v>
+        <v>2505.1502719999999</v>
       </c>
       <c r="C377" s="5">
-        <v>1.406203000000005</v>
+        <v>2.010674999999992</v>
       </c>
       <c r="D377" s="5">
-        <v>0.676920113155699</v>
+        <v>0.96818341182278722</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.81279045046451781</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.7938284407132401</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2504.4204519999998</v>
+        <v>2507.9550089999998</v>
       </c>
       <c r="C378" s="5">
-        <v>2.4642300000000432</v>
+        <v>2.8047369999999319</v>
       </c>
       <c r="D378" s="5">
-        <v>1.1883291004341823</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3518098986778249</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2509.9169830000001</v>
+        <v>2514.4082149999999</v>
       </c>
       <c r="C379" s="5">
-        <v>5.4965310000002319</v>
+        <v>6.4532060000001366</v>
       </c>
       <c r="D379" s="5">
-        <v>2.6657029829473711</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1317881255727764</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2529.7845990000001</v>
+        <v>2533.9906729999998</v>
       </c>
       <c r="C380" s="5">
-        <v>19.867615999999998</v>
+        <v>19.58245799999986</v>
       </c>
       <c r="D380" s="5">
-        <v>9.9234235044844077</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7566141417873009</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2522.6034</v>
+        <v>2526.6522559999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.181199000000106</v>
+        <v>-7.3384169999999358</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.3537095871544298</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4203687207341016</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2538.5698229999998</v>
+        <v>2543.8330289999999</v>
       </c>
       <c r="C382" s="5">
-        <v>15.96642299999985</v>
+        <v>17.180773000000045</v>
       </c>
       <c r="D382" s="5">
-        <v>7.8652703772390753</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4719719253447678</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2549.5106540000002</v>
+        <v>2553.9656970000001</v>
       </c>
       <c r="C383" s="5">
-        <v>10.940831000000344</v>
+        <v>10.132668000000194</v>
       </c>
       <c r="D383" s="5">
-        <v>5.2961801555598376</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8859933167160419</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2565.0717370000002</v>
+        <v>2568.0091590000002</v>
       </c>
       <c r="C384" s="5">
-        <v>15.561083000000053</v>
+        <v>14.04346200000009</v>
       </c>
       <c r="D384" s="5">
-        <v>7.5752122869698235</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8016843778417213</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2567.6150619999999</v>
+        <v>2571.7760560000002</v>
       </c>
       <c r="C385" s="5">
-        <v>2.5433249999996406</v>
+        <v>3.7668969999999717</v>
       </c>
       <c r="D385" s="5">
-        <v>1.1963364300695112</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7744966097537507</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2578.9022709999999</v>
+        <v>2581.719779</v>
       </c>
       <c r="C386" s="5">
-        <v>11.287209000000075</v>
+        <v>9.9437229999998635</v>
       </c>
       <c r="D386" s="5">
-        <v>5.404618193038857</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.739727721749798</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2616.3891990000002</v>
+        <v>2619.6679690000001</v>
       </c>
       <c r="C387" s="5">
-        <v>37.486928000000262</v>
+        <v>37.948190000000068</v>
       </c>
       <c r="D387" s="5">
-        <v>18.90758424472665</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.136757473133812</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2632.0446999999999</v>
+        <v>2634.9476100000002</v>
       </c>
       <c r="C388" s="5">
-        <v>15.655500999999731</v>
+        <v>15.279641000000083</v>
       </c>
       <c r="D388" s="5">
-        <v>7.4214366306416757</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2281508168623665</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2649.9529000000002</v>
+        <v>2654.0681249999998</v>
       </c>
       <c r="C389" s="5">
-        <v>17.908200000000306</v>
+        <v>19.120514999999614</v>
       </c>
       <c r="D389" s="5">
-        <v>8.4772660825366728</v>
+        <v>9.0638886871749378</v>
       </c>
       <c r="E389" s="5">
-        <v>5.9152385121149509</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9444678694308584</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2646.2741339999998</v>
+        <v>2650.0632439999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-3.6787660000004507</v>
+        <v>-4.0048809999998412</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.6532250303996965</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7957986662945791</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2686.6493610000002</v>
+        <v>2691.5756299999998</v>
       </c>
       <c r="C391" s="5">
-        <v>40.37522700000045</v>
+        <v>41.512385999999879</v>
       </c>
       <c r="D391" s="5">
-        <v>19.926150657516615</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.504755859452107</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2692.850586</v>
+        <v>2697.1379780000002</v>
       </c>
       <c r="C392" s="5">
-        <v>6.2012249999997948</v>
+        <v>5.5623480000003838</v>
       </c>
       <c r="D392" s="5">
-        <v>2.8052299735973119</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5082742284342041</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2701.3482789999998</v>
+        <v>2704.9174459999999</v>
       </c>
       <c r="C393" s="5">
-        <v>8.4976929999997992</v>
+        <v>7.7794679999997243</v>
       </c>
       <c r="D393" s="5">
-        <v>3.8531994681253678</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5166498249023848</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2699.8829780000001</v>
+        <v>2704.4045529999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-1.4653009999997266</v>
+        <v>-0.51289300000007643</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.64898140788638425</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2273008892628825</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2697.7251970000002</v>
+        <v>2701.1086610000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.1577809999998863</v>
+        <v>-3.2958919999996397</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.95485086414524023</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4526921566138884</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2714.7243790000002</v>
+        <v>2717.6299800000002</v>
       </c>
       <c r="C396" s="5">
-        <v>16.999182000000019</v>
+        <v>16.521318999999949</v>
       </c>
       <c r="D396" s="5">
-        <v>7.8292083563070491</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5918147942070968</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2719.0437390000002</v>
+        <v>2723.2400010000001</v>
       </c>
       <c r="C397" s="5">
-        <v>4.3193599999999606</v>
+        <v>5.6100209999999606</v>
       </c>
       <c r="D397" s="5">
-        <v>1.9261004140745941</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5054871103050491</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2726.8444669999999</v>
+        <v>2730.214485</v>
       </c>
       <c r="C398" s="5">
-        <v>7.8007279999997081</v>
+        <v>6.9744839999998476</v>
       </c>
       <c r="D398" s="5">
-        <v>3.4975536084173253</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1169799481522764</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2731.68993</v>
+        <v>2735.397442</v>
       </c>
       <c r="C399" s="5">
-        <v>4.8454630000001089</v>
+        <v>5.1829569999999876</v>
       </c>
       <c r="D399" s="5">
-        <v>2.1533023014272068</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3019801699183162</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2728.674516</v>
+        <v>2733.0198439999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-3.0154139999999643</v>
+        <v>-2.3775980000000345</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.3166240394447581</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0380639528531743</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2735.1211699999999</v>
+        <v>2740.716688</v>
       </c>
       <c r="C401" s="5">
-        <v>6.4466539999998531</v>
+        <v>7.6968440000000555</v>
       </c>
       <c r="D401" s="5">
-        <v>2.8722013426923931</v>
+        <v>3.4323303945319683</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2139541046182218</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2647452483910877</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2741.563251</v>
+        <v>2745.8154020000002</v>
       </c>
       <c r="C402" s="5">
-        <v>6.4420810000001438</v>
+        <v>5.0987140000002</v>
       </c>
       <c r="D402" s="5">
-        <v>2.8632846305687965</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2554138970944493</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2747.8141900000001</v>
+        <v>2752.0913989999999</v>
       </c>
       <c r="C403" s="5">
-        <v>6.2509390000000167</v>
+        <v>6.2759969999997338</v>
       </c>
       <c r="D403" s="5">
-        <v>2.7706499808258345</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7775345113121963</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2753.0775199999998</v>
+        <v>2756.7384320000001</v>
       </c>
       <c r="C404" s="5">
-        <v>5.2633299999997689</v>
+        <v>4.6470330000001923</v>
       </c>
       <c r="D404" s="5">
-        <v>2.322923411124056</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0451793915791328</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2753.7910160000001</v>
+        <v>2757.4022839999998</v>
       </c>
       <c r="C405" s="5">
-        <v>0.71349600000030478</v>
+        <v>0.66385199999967881</v>
       </c>
       <c r="D405" s="5">
-        <v>0.31143934982240662</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28935583134597209</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2757.7416079999998</v>
+        <v>2761.213651</v>
       </c>
       <c r="C406" s="5">
-        <v>3.9505919999996877</v>
+        <v>3.8113670000002458</v>
       </c>
       <c r="D406" s="5">
-        <v>1.7351699836709367</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6713452292193898</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2761.8211940000001</v>
+        <v>2764.2949669999998</v>
       </c>
       <c r="C407" s="5">
-        <v>4.0795860000002904</v>
+        <v>3.0813159999997879</v>
       </c>
       <c r="D407" s="5">
-        <v>1.7897004468864219</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3473633624503378</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2754.7113410000002</v>
+        <v>2757.1807530000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-7.10985299999993</v>
+        <v>-7.1142139999997198</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.0458356597271363</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0449886249547031</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2754.0004629999999</v>
+        <v>2758.3991890000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.71087800000032075</v>
+        <v>1.2184360000001107</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.3092316310701726</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53158726212318985</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2753.660848</v>
+        <v>2759.816343</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.339614999999867</v>
+        <v>1.4171539999997549</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.14788004182335612</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61825654171374644</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2757.977472</v>
+        <v>2764.1525980000001</v>
       </c>
       <c r="C411" s="5">
-        <v>4.3166240000000471</v>
+        <v>4.3362550000001647</v>
       </c>
       <c r="D411" s="5">
-        <v>1.8974171504381632</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9018328162760056</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2759.0361859999998</v>
+        <v>2764.7817020000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.0587139999997817</v>
+        <v>0.62910400000009759</v>
       </c>
       <c r="D412" s="5">
-        <v>0.46162181083448939</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27345469528639033</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2757.389799</v>
+        <v>2764.526797</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.6463869999997769</v>
+        <v>-0.2549050000002353</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.71372502463497023</v>
+        <v>-0.11058049806913495</v>
       </c>
       <c r="E413" s="5">
-        <v>0.81417339912586151</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86875484446278239</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2765.3366839999999</v>
+        <v>2769.2651380000002</v>
       </c>
       <c r="C414" s="5">
-        <v>7.9468849999998383</v>
+        <v>4.7383410000002186</v>
       </c>
       <c r="D414" s="5">
-        <v>3.5137885067671126</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0762750364845539</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2764.995066</v>
+        <v>2768.3457199999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.34161799999992581</v>
+        <v>-0.9194180000004053</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.148142243781757</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39768281338619094</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2765.1035470000002</v>
+        <v>2768.7520420000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.10848100000021077</v>
+        <v>0.40632200000027296</v>
       </c>
       <c r="D416" s="5">
-        <v>4.7090606276833924E-2</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.176271409110762</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2765.9418310000001</v>
+        <v>2770.1782189999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.83828399999993053</v>
+        <v>1.4261769999998251</v>
       </c>
       <c r="D417" s="5">
-        <v>0.36440581520575943</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61987104693468353</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2770.6954999999998</v>
+        <v>2773.6685010000001</v>
       </c>
       <c r="C418" s="5">
-        <v>4.7536689999997179</v>
+        <v>3.4902820000002066</v>
       </c>
       <c r="D418" s="5">
-        <v>2.0819794329954844</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5224596788816047</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2772.9798420000002</v>
+        <v>2774.6497669999999</v>
       </c>
       <c r="C419" s="5">
-        <v>2.2843420000003789</v>
+        <v>0.9812659999997777</v>
       </c>
       <c r="D419" s="5">
-        <v>0.99385688661022265</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42536197207285742</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2767.8755820000001</v>
+        <v>2769.9206720000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.1042600000000675</v>
+        <v>-4.7290949999996883</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.1866299425573166</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0262079803258115</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2776.3935590000001</v>
+        <v>2779.0621219999998</v>
       </c>
       <c r="C421" s="5">
-        <v>8.5179769999999735</v>
+        <v>9.1414499999996224</v>
       </c>
       <c r="D421" s="5">
-        <v>3.7560825393741837</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.032990258174074</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2775.4353099999998</v>
+        <v>2780.6067400000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.95824900000025082</v>
+        <v>1.5446180000003551</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.41338465035218874</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66900924716650767</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2773.2572060000002</v>
+        <v>2778.5315679999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.178103999999621</v>
+        <v>-2.0751720000002933</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.93768089899096685</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89189539032684673</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2771.8115779999998</v>
+        <v>2775.026773</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.4456280000003972</v>
+        <v>-3.5047949999998309</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.62373900030178175</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5032035248823683</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2779.4911830000001</v>
+        <v>2783.4166639999999</v>
       </c>
       <c r="C425" s="5">
-        <v>7.6796050000002651</v>
+        <v>8.3898909999998068</v>
       </c>
       <c r="D425" s="5">
-        <v>3.3758645418276112</v>
+        <v>3.6889665640871705</v>
       </c>
       <c r="E425" s="5">
-        <v>0.80153281222754558</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6832947693073077</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2776.4822279999998</v>
+        <v>2783.3286370000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-3.0089550000002419</v>
+        <v>-8.8026999999783584E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.2913603825385533</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7944023819547201E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2783.3137590000001</v>
+        <v>2788.9413220000001</v>
       </c>
       <c r="C427" s="5">
-        <v>6.8315310000002683</v>
+        <v>5.6126850000000559</v>
       </c>
       <c r="D427" s="5">
-        <v>2.9928847674835612</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4468639256536973</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2782.4647049999999</v>
+        <v>2787.9687100000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.84905400000025111</v>
+        <v>-0.97261200000002646</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.36544823576438734</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4176847872137901</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2784.0191829999999</v>
+        <v>2787.466081</v>
       </c>
       <c r="C429" s="5">
-        <v>1.5544780000000173</v>
+        <v>-0.50262900000006994</v>
       </c>
       <c r="D429" s="5">
-        <v>0.67246710571338131</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2161276374202159</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2783.595026</v>
+        <v>2786.1128180000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.42415699999992285</v>
+        <v>-1.3532629999999699</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.1826719132481891</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.58102465376981272</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2777.4261430000001</v>
+        <v>2782.3752509999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-6.1688829999998234</v>
+        <v>-3.7375670000001264</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.6272114899242527</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5979740256860553</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2778.8756619999999</v>
+        <v>2785.583725</v>
       </c>
       <c r="C432" s="5">
-        <v>1.449518999999782</v>
+        <v>3.2084740000000238</v>
       </c>
       <c r="D432" s="5">
-        <v>0.62807227428940404</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3925805867449403</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2786.380232</v>
+        <v>2783.2831609999998</v>
       </c>
       <c r="C433" s="5">
-        <v>7.5045700000000579</v>
+        <v>-2.3005640000001222</v>
       </c>
       <c r="D433" s="5">
-        <v>3.2892639381602695</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98656926628180042</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2785.6959999999999</v>
+        <v>2779.6943350000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.68423200000006545</v>
+        <v>-3.588825999999699</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.29427798546982631</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5363799775864551</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2781.2928959999999</v>
+        <v>2781.6775899999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-4.4031039999999848</v>
+        <v>1.9832549999996445</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.8803317385535645</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85954318593890466</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2777.4783040000002</v>
+        <v>2783.7890689999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.8145919999997204</v>
+        <v>2.1114790000001449</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.6334626367356941</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91469255578846553</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2790.7759489999999</v>
+        <v>2793.6439059999998</v>
       </c>
       <c r="C437" s="5">
-        <v>13.297644999999648</v>
+        <v>9.8548369999998613</v>
       </c>
       <c r="D437" s="5">
-        <v>5.8989262326355263</v>
+        <v>4.3317925887510267</v>
       </c>
       <c r="E437" s="5">
-        <v>0.40600114398707809</v>
+        <v>0.36743481966881042</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>2791.0884850000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-2.5554209999995692</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-1.0921665989199414</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>2786.3112030000002</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-4.7772820000000138</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.034717881731718</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE400000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>