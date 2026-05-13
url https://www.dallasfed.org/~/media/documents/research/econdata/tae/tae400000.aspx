--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{72DBEB32-DE7E-4630-A421-F27BBC5D2B82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DB2FF06D-0122-4390-884B-290D985B5917}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{618204F3-E849-4686-9148-805B42FE2E78}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BDC7A871-E769-4379-B5F6-E28C763FECAC}"/>
   </bookViews>
   <sheets>
     <sheet name="AE400000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Trade, Transportation, and Utilities</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF2E5554-8D05-4C2D-875B-7542D2AEB822}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8693C77B-FB7E-46FE-BE4D-028D53E579F5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1562.55717</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1562.5571700999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1561.605155</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.952015000000074</v>
+        <v>-0.95201509999992595</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.72867577405967277</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.72867585029720017</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1561.375442</v>
+        <v>1561.3754415000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.22971299999994699</v>
+        <v>-0.22971349999988888</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.1763779329347126</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.17637831653345426</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1558.7875309999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.5879110000000765</v>
+        <v>-2.5879105000001346</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9709156699882269</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.9709152932855467</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1560.381441</v>
+        <v>1560.3814414000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.5939100000000508</v>
+        <v>1.5939104000001407</v>
       </c>
       <c r="D10" s="5">
-        <v>1.2339626457425146</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.2339629571556543</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1563.864824</v>
+        <v>1563.8648244000001</v>
       </c>
       <c r="C11" s="5">
         <v>3.4833830000000034</v>
       </c>
       <c r="D11" s="5">
-        <v>2.7120079427323862</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.712007942028416</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1567.451206</v>
+        <v>1567.4512055</v>
       </c>
       <c r="C12" s="5">
-        <v>3.5863819999999578</v>
+        <v>3.5863810999999259</v>
       </c>
       <c r="D12" s="5">
-        <v>2.7869146215582008</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>2.786913912617428</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1570.1255610000001</v>
+        <v>1570.1255613000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.6743550000001051</v>
+        <v>2.6743558000000576</v>
       </c>
       <c r="D13" s="5">
-        <v>2.0667394800771399</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>2.066740104795195</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1571.835718</v>
+        <v>1571.8357176</v>
       </c>
       <c r="C14" s="5">
-        <v>1.7101569999999811</v>
+        <v>1.7101562999998805</v>
       </c>
       <c r="D14" s="5">
-        <v>1.3148800729491095</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.3148795312625916</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1568.8725690000001</v>
+        <v>1568.8725688</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.9631489999999303</v>
+        <v>-2.963148799999999</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.2388739123562651</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-2.2388737633689426</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1568.717099</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15547000000015032</v>
+        <v>-0.15546979999999166</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.11885117631913467</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.11885102352481303</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1563.394855</v>
       </c>
       <c r="C17" s="5">
         <v>-5.3222439999999551</v>
       </c>
       <c r="D17" s="5">
         <v>-3.9961662495771821</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1567.0445589999999</v>
       </c>
       <c r="C18" s="5">
         <v>3.6497039999999288</v>
       </c>
       <c r="D18" s="5">
         <v>2.8376181370933118</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1563.4144650000001</v>
+        <v>1563.4144653999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6300939999998718</v>
+        <v>-3.6300936000000092</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.7446816545308006</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-2.7446813559373395</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1564.9346559999999</v>
+        <v>1564.9346555</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5201909999998406</v>
+        <v>1.5201901000000362</v>
       </c>
       <c r="D20" s="5">
-        <v>1.1730841715588136</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.1730834730370621</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1556.3693310000001</v>
+        <v>1556.3693307999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-8.5653249999998025</v>
+        <v>-8.5653247000000192</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.3737838869946772</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.3737836724058861</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1563.2383380000001</v>
+        <v>1563.2383382999999</v>
       </c>
       <c r="C22" s="5">
-        <v>6.8690070000000105</v>
+        <v>6.8690074999999524</v>
       </c>
       <c r="D22" s="5">
-        <v>5.4266480449029597</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>5.4266484502644596</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1564.3737430000001</v>
+        <v>1564.3737432999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.1354049999999916</v>
       </c>
       <c r="D23" s="5">
-        <v>0.87506936087251574</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.87506936070411712</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1565.7287759999999</v>
       </c>
       <c r="C24" s="5">
-        <v>1.3550329999998212</v>
+        <v>1.3550327000000379</v>
       </c>
       <c r="D24" s="5">
-        <v>1.0443849974799191</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.044384764952655</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1570.183266</v>
+        <v>1570.1832655999999</v>
       </c>
       <c r="C25" s="5">
-        <v>4.454490000000078</v>
+        <v>4.4544895999999881</v>
       </c>
       <c r="D25" s="5">
-        <v>3.4679238110052912</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.4679234947071702</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1573.7867389999999</v>
+        <v>1573.7867388</v>
       </c>
       <c r="C26" s="5">
-        <v>3.6034729999998945</v>
+        <v>3.6034732000000531</v>
       </c>
       <c r="D26" s="5">
-        <v>2.7889531841300608</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>2.7889533416010748</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1567.5776579999999</v>
+        <v>1567.5776579000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.2090809999999692</v>
+        <v>-6.2090808999998899</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.6329822490737023</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-4.6329821766450614</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1565.0779560000001</v>
+        <v>1565.0779560999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-2.4997019999998429</v>
+        <v>-2.499701800000139</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.8968588324107971</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-1.8968586820927502</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1562.967089</v>
+        <v>1562.9670891999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1108670000000984</v>
+        <v>-2.1108669000000191</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.6065234860299871</v>
+        <v>-1.6065234103844195</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.7361353955590584E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.7361341162923658E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1562.3188560000001</v>
+        <v>1562.3188557999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.64823299999989104</v>
+        <v>-0.64823339999998097</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.49656044358356022</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.49656074923017934</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1564.333261</v>
       </c>
       <c r="C31" s="5">
-        <v>2.014404999999897</v>
+        <v>2.0144052000000556</v>
       </c>
       <c r="D31" s="5">
-        <v>1.558262022601542</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.5582621786134121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1564.2657690000001</v>
+        <v>1564.2657687000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.7491999999901964E-2</v>
+        <v>-6.7492299999912575E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.1760827627123085E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-5.1761057647847775E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1570.3706239999999</v>
+        <v>1570.3706239000001</v>
       </c>
       <c r="C33" s="5">
-        <v>6.1048549999998158</v>
+        <v>6.1048551999999745</v>
       </c>
       <c r="D33" s="5">
-        <v>4.7850803127902353</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.7850804738709618</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1571.0668439999999</v>
+        <v>1571.0668442000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.69622000000003936</v>
+        <v>0.69622030000004997</v>
       </c>
       <c r="D34" s="5">
-        <v>0.53331627959454231</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.53331650999444147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1572.257265</v>
+        <v>1572.2572645</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1904210000000148</v>
+        <v>1.1904202999999143</v>
       </c>
       <c r="D35" s="5">
-        <v>0.9130569247695064</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.91305638551102408</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1572.051811</v>
+        <v>1572.0518106</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.20545399999991787</v>
+        <v>-0.20545390000006591</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.15669680047534218</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-0.15669672431152248</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1571.3033479999999</v>
+        <v>1571.3033476999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.74846300000012889</v>
+        <v>-0.74846290000004956</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.56983327660947714</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.56983320081941402</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1573.6907000000001</v>
+        <v>1573.6907002999999</v>
       </c>
       <c r="C38" s="5">
-        <v>2.3873520000001918</v>
+        <v>2.3873525999999856</v>
       </c>
       <c r="D38" s="5">
-        <v>1.8385270143645327</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.838527480653207</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1583.6903130000001</v>
+        <v>1583.6903127999999</v>
       </c>
       <c r="C39" s="5">
-        <v>9.9996129999999539</v>
+        <v>9.999612500000012</v>
       </c>
       <c r="D39" s="5">
-        <v>7.8973016501076243</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.897301239767307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1582.2275360000001</v>
+        <v>1582.2275361</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.46277699999996</v>
+        <v>-1.4627766999999494</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1027677282266057</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.1027675033470574</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1585.1651179999999</v>
+        <v>1585.1651182000001</v>
       </c>
       <c r="C41" s="5">
-        <v>2.937581999999793</v>
+        <v>2.9375821000000997</v>
       </c>
       <c r="D41" s="5">
-        <v>2.2508255504221308</v>
+        <v>2.2508256276844385</v>
       </c>
       <c r="E41" s="5">
-        <v>1.420249290994513</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.4202492908127695</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1590.177813</v>
+        <v>1590.1778125000001</v>
       </c>
       <c r="C42" s="5">
-        <v>5.0126950000001216</v>
+        <v>5.012694300000021</v>
       </c>
       <c r="D42" s="5">
-        <v>3.8614046804938074</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>3.8614041313574488</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1593.129991</v>
+        <v>1593.1299905999999</v>
       </c>
       <c r="C43" s="5">
-        <v>2.9521780000000035</v>
+        <v>2.9521780999998555</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2506987956184776</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.2506988733522526</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1590.249053</v>
+        <v>1590.2490534000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.8809380000000147</v>
+        <v>-2.8809371999998348</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.1485677334238562</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.1485671432492248</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1599.061068</v>
+        <v>1599.0610678</v>
       </c>
       <c r="C45" s="5">
-        <v>8.812014999999974</v>
+        <v>8.8120143999999527</v>
       </c>
       <c r="D45" s="5">
-        <v>6.8559843291553957</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.8559838462435962</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1599.6858460000001</v>
+        <v>1599.6858462</v>
       </c>
       <c r="C46" s="5">
-        <v>0.62477800000010575</v>
+        <v>0.62477839999996831</v>
       </c>
       <c r="D46" s="5">
-        <v>0.4698675018082854</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.4698678033359549</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1601.3724500000001</v>
+        <v>1601.3724503000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.6866039999999884</v>
+        <v>1.6866041000000678</v>
       </c>
       <c r="D47" s="5">
-        <v>1.2725639636526953</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.272564039382118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1624.36499</v>
+        <v>1624.3649895000001</v>
       </c>
       <c r="C48" s="5">
-        <v>22.992539999999963</v>
+        <v>22.99253920000001</v>
       </c>
       <c r="D48" s="5">
-        <v>18.65750575880498</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>18.657505053763359</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1625.06628</v>
+        <v>1625.0662798999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.70128999999997177</v>
+        <v>0.70129039999983434</v>
       </c>
       <c r="D49" s="5">
-        <v>0.51931010600501093</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.51931040307164889</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1626.666264</v>
+        <v>1626.6662641999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.5999839999999494</v>
+        <v>1.5999842999999601</v>
       </c>
       <c r="D50" s="5">
-        <v>1.1878973352402067</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.187897559253992</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1628.7790520000001</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1127880000001369</v>
+        <v>2.1127878000002056</v>
       </c>
       <c r="D51" s="5">
-        <v>1.5697970266031813</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.5697968767459658</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1631.5417299999999</v>
+        <v>1631.5417296000001</v>
       </c>
       <c r="C52" s="5">
-        <v>2.7626779999998234</v>
+        <v>2.7626775999999609</v>
       </c>
       <c r="D52" s="5">
-        <v>2.054493791089218</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.0544934908446999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1636.295879</v>
+        <v>1636.2958788000001</v>
       </c>
       <c r="C53" s="5">
-        <v>4.7541490000000977</v>
+        <v>4.7541492000000289</v>
       </c>
       <c r="D53" s="5">
-        <v>3.5532669234052072</v>
+        <v>3.5532670761747598</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2255794944889837</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2255794688480499</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1638.4889310000001</v>
+        <v>1638.4889314</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1930520000000797</v>
+        <v>2.1930525999998736</v>
       </c>
       <c r="D54" s="5">
-        <v>1.6202133054319834</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>1.6202137521804438</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1641.9185709999999</v>
+        <v>1641.9185706000001</v>
       </c>
       <c r="C55" s="5">
-        <v>3.4296399999998357</v>
+        <v>3.4296392000001106</v>
       </c>
       <c r="D55" s="5">
-        <v>2.5409267850525108</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.5409261848871934</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1645.76702</v>
+        <v>1645.7670198000001</v>
       </c>
       <c r="C56" s="5">
-        <v>3.8484490000000733</v>
+        <v>3.8484492000000046</v>
       </c>
       <c r="D56" s="5">
-        <v>2.8491913685730008</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.8491915192598638</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1649.9141340000001</v>
+        <v>1649.9141342999999</v>
       </c>
       <c r="C57" s="5">
-        <v>4.1471140000001014</v>
+        <v>4.147114499999816</v>
       </c>
       <c r="D57" s="5">
-        <v>3.0661026277656989</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>3.0661030029484504</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1654.5406029999999</v>
+        <v>1654.5406025</v>
       </c>
       <c r="C58" s="5">
-        <v>4.6264689999998154</v>
+        <v>4.6264682000000903</v>
       </c>
       <c r="D58" s="5">
-        <v>3.4172623689766368</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.4172617682968642</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1659.1256430000001</v>
+        <v>1659.1256433999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.5850400000001628</v>
+        <v>4.5850408999999672</v>
       </c>
       <c r="D59" s="5">
-        <v>3.3765790166249143</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.3765796905856016</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1664.1888779999999</v>
+        <v>1664.1888782999999</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0632349999998496</v>
+        <v>5.0632348999999977</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7241953051703858</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.7241952294646996</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1670.6617900000001</v>
+        <v>1670.6617902</v>
       </c>
       <c r="C61" s="5">
-        <v>6.4729120000001785</v>
+        <v>6.4729119000000992</v>
       </c>
       <c r="D61" s="5">
-        <v>4.7685892371357452</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.768589161004666</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1676.9792660000001</v>
+        <v>1676.9792663000001</v>
       </c>
       <c r="C62" s="5">
-        <v>6.3174759999999424</v>
+        <v>6.3174761000000217</v>
       </c>
       <c r="D62" s="5">
-        <v>4.633279619001418</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.6332796933078235</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1682.849273</v>
+        <v>1682.8492732</v>
       </c>
       <c r="C63" s="5">
-        <v>5.8700069999999869</v>
+        <v>5.8700068999999075</v>
       </c>
       <c r="D63" s="5">
-        <v>4.2822316934622906</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.2822316183203313</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1687.693068</v>
+        <v>1687.6930682</v>
       </c>
       <c r="C64" s="5">
         <v>4.8437950000000001</v>
       </c>
       <c r="D64" s="5">
-        <v>3.5092032011707186</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.5092032007471907</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1693.0221879999999</v>
       </c>
       <c r="C65" s="5">
-        <v>5.3291199999998753</v>
+        <v>5.329119799999944</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8556668917963055</v>
+        <v>3.8556667441074</v>
       </c>
       <c r="E65" s="5">
-        <v>3.466751320957151</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.4667513336036127</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1696.7099479999999</v>
+        <v>1696.7099476999999</v>
       </c>
       <c r="C66" s="5">
-        <v>3.6877600000000257</v>
+        <v>3.6877597000000151</v>
       </c>
       <c r="D66" s="5">
-        <v>2.6453963878882769</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.6453961701002005</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1699.6335120000001</v>
+        <v>1699.6335116</v>
       </c>
       <c r="C67" s="5">
-        <v>2.9235640000001695</v>
+        <v>2.9235639000000901</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0874022709114204</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.0874021992068448</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1700.995502</v>
+        <v>1700.9955023</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3619899999998779</v>
+        <v>1.3619906999999785</v>
       </c>
       <c r="D68" s="5">
-        <v>0.96586155021691766</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.96586204904349771</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1699.796773</v>
+        <v>1699.7967733</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1987289999999575</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.84239634259333229</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.84239634244527295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1699.935289</v>
+        <v>1699.9352891999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.13851599999998143</v>
+        <v>0.1385158999999021</v>
       </c>
       <c r="D70" s="5">
-        <v>9.7831529780290083E-2</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>9.7831459102781793E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1705.647205</v>
+        <v>1705.6472053</v>
       </c>
       <c r="C71" s="5">
-        <v>5.7119159999999738</v>
+        <v>5.7119161000000531</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1074499593777514</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.1074500321297558</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1711.884937</v>
+        <v>1711.8849370999999</v>
       </c>
       <c r="C72" s="5">
-        <v>6.2377320000000509</v>
+        <v>6.2377317999998922</v>
       </c>
       <c r="D72" s="5">
-        <v>4.4778829044173074</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.4778827571396063</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1717.030726</v>
       </c>
       <c r="C73" s="5">
-        <v>5.1457889999999225</v>
+        <v>5.1457889000000705</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6673401244350146</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.6673400517661658</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1722.8877849999999</v>
+        <v>1722.8877852999999</v>
       </c>
       <c r="C74" s="5">
-        <v>5.8570589999999356</v>
+        <v>5.8570592999999462</v>
       </c>
       <c r="D74" s="5">
-        <v>4.1710641878926813</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.171064405559699</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1723.35491</v>
+        <v>1723.3549098000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.46712500000012369</v>
+        <v>0.4671245000001818</v>
       </c>
       <c r="D75" s="5">
-        <v>0.32584052111239714</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.3258401717630699</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1728.0500569999999</v>
+        <v>1728.0500566000001</v>
       </c>
       <c r="C76" s="5">
-        <v>4.6951469999999063</v>
+        <v>4.695146799999975</v>
       </c>
       <c r="D76" s="5">
-        <v>3.3187430540942309</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.3187429109910571</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1730.4520199999999</v>
+        <v>1730.4520203</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4019630000000234</v>
+        <v>2.4019636999998966</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6807923873701114</v>
+        <v>1.6807928813433737</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2108293834126602</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.2108294011324636</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1731.8857069999999</v>
+        <v>1731.8857072000001</v>
       </c>
       <c r="C78" s="5">
-        <v>1.4336869999999635</v>
+        <v>1.4336869000001116</v>
       </c>
       <c r="D78" s="5">
-        <v>0.9987481049893443</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>0.99874803483490648</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1732.6771670000001</v>
+        <v>1732.6771673999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.79146000000014283</v>
+        <v>0.79146019999984674</v>
       </c>
       <c r="D79" s="5">
-        <v>0.5497723102898977</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.54977244950151771</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1735.3707890000001</v>
+        <v>1735.3707889</v>
       </c>
       <c r="C80" s="5">
-        <v>2.6936220000000048</v>
+        <v>2.693621500000063</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8815551649953521</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.8815548123045645</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1743.0568619999999</v>
       </c>
       <c r="C81" s="5">
-        <v>7.6860729999998512</v>
+        <v>7.6860730999999305</v>
       </c>
       <c r="D81" s="5">
-        <v>5.4462804472305226</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.4462805201462627</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1748.3172119999999</v>
+        <v>1748.3172116999999</v>
       </c>
       <c r="C82" s="5">
-        <v>5.2603500000000167</v>
+        <v>5.2603497000000061</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6821846159972305</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.6821844025028749</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1751.1137000000001</v>
+        <v>1751.1137001</v>
       </c>
       <c r="C83" s="5">
-        <v>2.7964880000001813</v>
+        <v>2.7964884000000438</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9364139482952902</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9364142280496655</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1749.1748560000001</v>
+        <v>1749.1748559</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9388440000000173</v>
+        <v>-1.9388441999999486</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.3205862871136342</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.3205864224342778</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1751.9303170000001</v>
+        <v>1751.9303164999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.7554609999999684</v>
+        <v>2.7554605999998785</v>
       </c>
       <c r="D85" s="5">
-        <v>1.9068147935393132</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.906814514441213</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1749.332396</v>
+        <v>1749.3323958999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.5979210000000421</v>
+        <v>-2.5979205999999522</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.765027054146584</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.7650267850987555</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1757.379743</v>
+        <v>1757.3797429000001</v>
       </c>
       <c r="C87" s="5">
-        <v>8.0473469999999452</v>
+        <v>8.0473470000001726</v>
       </c>
       <c r="D87" s="5">
-        <v>5.6621212894715667</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.6621212898036566</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1763.0448249999999</v>
+        <v>1763.0448251</v>
       </c>
       <c r="C88" s="5">
-        <v>5.665081999999984</v>
+        <v>5.6650821999999152</v>
       </c>
       <c r="D88" s="5">
-        <v>3.9376416843302176</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.9376418260466783</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1762.0553170000001</v>
+        <v>1762.0553166</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.98950799999988703</v>
+        <v>-0.9895085000000563</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.67142426002383404</v>
+        <v>-0.67142459821123435</v>
       </c>
       <c r="E89" s="5">
-        <v>1.8263029910531747</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.8263029502846972</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1767.059649</v>
+        <v>1767.0596492</v>
       </c>
       <c r="C90" s="5">
-        <v>5.0043319999999767</v>
+        <v>5.0043325999999979</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4618068103601463</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.4618072327202931</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1771.7031320000001</v>
+        <v>1771.7031322</v>
       </c>
       <c r="C91" s="5">
         <v>4.6434830000000602</v>
       </c>
       <c r="D91" s="5">
-        <v>3.1993393297151895</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>3.1993393293479722</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1777.078272</v>
+        <v>1777.0782723</v>
       </c>
       <c r="C92" s="5">
-        <v>5.3751399999998739</v>
+        <v>5.3751400999999532</v>
       </c>
       <c r="D92" s="5">
-        <v>3.7020275035553274</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.7020275731569408</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1778.940689</v>
+        <v>1778.9406885000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8624170000000504</v>
+        <v>1.8624162000000979</v>
       </c>
       <c r="D93" s="5">
-        <v>1.264900809415237</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.2649002627275641</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1782.455389</v>
+        <v>1782.4553888</v>
       </c>
       <c r="C94" s="5">
-        <v>3.514699999999948</v>
+        <v>3.5147002999999586</v>
       </c>
       <c r="D94" s="5">
-        <v>2.3968051141775026</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.3968053216677498</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1787.907138</v>
+        <v>1787.9071375000001</v>
       </c>
       <c r="C95" s="5">
-        <v>5.4517490000000635</v>
+        <v>5.4517487000000528</v>
       </c>
       <c r="D95" s="5">
-        <v>3.7326489937079099</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.7326487852654022</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1794.0771480000001</v>
+        <v>1794.0771477000001</v>
       </c>
       <c r="C96" s="5">
-        <v>6.1700100000000475</v>
+        <v>6.1700101999999788</v>
       </c>
       <c r="D96" s="5">
-        <v>4.2206731855119362</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.220673326134472</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1791.833449</v>
+        <v>1791.8334494000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.243699000000106</v>
+        <v>-2.2436983000000055</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.49045773856602</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-1.4904572770070068</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1803.9566030000001</v>
+        <v>1803.9566032</v>
       </c>
       <c r="C98" s="5">
-        <v>12.123154000000113</v>
+        <v>12.123153799999955</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4279768181498405</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.4279766719442151</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1810.8817240000001</v>
+        <v>1810.8817243000001</v>
       </c>
       <c r="C99" s="5">
-        <v>6.9251209999999901</v>
+        <v>6.9251211000000694</v>
       </c>
       <c r="D99" s="5">
-        <v>4.7051396060003858</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.7051396748515106</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1814.3484639999999</v>
+        <v>1814.3484644</v>
       </c>
       <c r="C100" s="5">
-        <v>3.4667399999998452</v>
+        <v>3.4667400999999245</v>
       </c>
       <c r="D100" s="5">
-        <v>2.3216154401652034</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.3216155074516909</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1815.500796</v>
+        <v>1815.5007962</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1523320000001149</v>
+        <v>1.1523317999999563</v>
       </c>
       <c r="D101" s="5">
-        <v>0.76481393569522993</v>
+        <v>0.76481380231983032</v>
       </c>
       <c r="E101" s="5">
-        <v>3.0331328695738069</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.0331329043135069</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1827.9823670000001</v>
+        <v>1827.9823664999999</v>
       </c>
       <c r="C102" s="5">
-        <v>12.481571000000031</v>
+        <v>12.48157029999993</v>
       </c>
       <c r="D102" s="5">
-        <v>8.5692160197208711</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.5692155198401121</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1832.123049</v>
       </c>
       <c r="C103" s="5">
-        <v>4.1406819999999698</v>
+        <v>4.140682500000139</v>
       </c>
       <c r="D103" s="5">
-        <v>2.7523196377248427</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.7523199749894811</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1836.919977</v>
+        <v>1836.9199774000001</v>
       </c>
       <c r="C104" s="5">
-        <v>4.7969279999999799</v>
+        <v>4.7969284000000698</v>
       </c>
       <c r="D104" s="5">
-        <v>3.1875227547257579</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.1875230243620489</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1845.1055679999999</v>
       </c>
       <c r="C105" s="5">
-        <v>8.1855909999999312</v>
+        <v>8.1855905999998413</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4804044031463661</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.4804041275187343</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1849.7183259999999</v>
+        <v>1849.7183262000001</v>
       </c>
       <c r="C106" s="5">
-        <v>4.6127579999999853</v>
+        <v>4.6127582000001439</v>
       </c>
       <c r="D106" s="5">
-        <v>3.04159173395111</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.0415918676470088</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1849.563791</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.15453499999989617</v>
+        <v>-0.15453520000005483</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.10020812943715152</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.10020825905672215</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1855.6205190000001</v>
+        <v>1855.6205193999999</v>
       </c>
       <c r="C108" s="5">
-        <v>6.056728000000021</v>
+        <v>6.0567283999998835</v>
       </c>
       <c r="D108" s="5">
-        <v>4.0011685230949334</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.0011687921185146</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1858.4613549999999</v>
+        <v>1858.4613554</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8408359999998538</v>
+        <v>2.8408360000000812</v>
       </c>
       <c r="D109" s="5">
-        <v>1.8526710935933055</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.8526710931906276</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1864.3200440000001</v>
+        <v>1864.3200436</v>
       </c>
       <c r="C110" s="5">
-        <v>5.8586890000001404</v>
+        <v>5.8586881999999605</v>
       </c>
       <c r="D110" s="5">
-        <v>3.849212862298157</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.8492123267012124</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1866.8561340000001</v>
+        <v>1866.8561336</v>
       </c>
       <c r="C111" s="5">
         <v>2.5360900000000584</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6446645179010622</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.6446645182564446</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1872.218938</v>
+        <v>1872.2189375</v>
       </c>
       <c r="C112" s="5">
-        <v>5.3628039999998691</v>
+        <v>5.3628039000000172</v>
       </c>
       <c r="D112" s="5">
-        <v>3.50215543586192</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.5021553702843766</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1877.6091690000001</v>
+        <v>1877.6091689</v>
       </c>
       <c r="C113" s="5">
-        <v>5.3902310000000853</v>
+        <v>5.3902313999999478</v>
       </c>
       <c r="D113" s="5">
-        <v>3.5101079741002295</v>
+        <v>3.5101082396702399</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4210049996585168</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.4210049827572808</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1877.7723329999999</v>
+        <v>1877.7723329</v>
       </c>
       <c r="C114" s="5">
-        <v>0.16316399999982423</v>
+        <v>0.1631640000000516</v>
       </c>
       <c r="D114" s="5">
-        <v>0.1043297035886015</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.10432970359446347</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1884.3933709999999</v>
+        <v>1884.3933706</v>
       </c>
       <c r="C115" s="5">
-        <v>6.6210379999999986</v>
+        <v>6.621037699999988</v>
       </c>
       <c r="D115" s="5">
-        <v>4.3142362559348113</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.3142360568839022</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1888.7531630000001</v>
+        <v>1888.7531630999999</v>
       </c>
       <c r="C116" s="5">
-        <v>4.3597920000001977</v>
+        <v>4.3597924999999123</v>
       </c>
       <c r="D116" s="5">
-        <v>2.8119608543571761</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.8119611815640155</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1890.3375109999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.5843479999998635</v>
+        <v>1.5843479000000116</v>
       </c>
       <c r="D117" s="5">
-        <v>1.0112563299922828</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.0112562658157964</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1892.4135220000001</v>
+        <v>1892.4135217999999</v>
       </c>
       <c r="C118" s="5">
-        <v>2.0760110000001077</v>
+        <v>2.0760107999999491</v>
       </c>
       <c r="D118" s="5">
-        <v>1.3258563037002791</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.3258561751967157</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1899.106331</v>
+        <v>1899.1063314</v>
       </c>
       <c r="C119" s="5">
-        <v>6.6928089999998974</v>
+        <v>6.692809600000146</v>
       </c>
       <c r="D119" s="5">
-        <v>4.327516186129432</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.327516582128399</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1905.320884</v>
+        <v>1905.3208835</v>
       </c>
       <c r="C120" s="5">
-        <v>6.2145530000000235</v>
+        <v>6.2145520999999917</v>
       </c>
       <c r="D120" s="5">
-        <v>3.9982793450806575</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.9982787547260479</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1908.0854429999999</v>
+        <v>1908.0854432000001</v>
       </c>
       <c r="C121" s="5">
-        <v>2.7645589999999629</v>
+        <v>2.7645597000000635</v>
       </c>
       <c r="D121" s="5">
-        <v>1.755123653070223</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.755124101492922</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1913.676172</v>
+        <v>1913.6761715</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5907290000000103</v>
+        <v>5.5907282999999097</v>
       </c>
       <c r="D122" s="5">
-        <v>3.5732424913822225</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.5732420363713491</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1921.4352490000001</v>
+        <v>1921.4352487000001</v>
       </c>
       <c r="C123" s="5">
-        <v>7.7590770000001612</v>
+        <v>7.7590772000000925</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9754274632781037</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.9754275957284211</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1924.9161690000001</v>
+        <v>1924.9161687999999</v>
       </c>
       <c r="C124" s="5">
-        <v>3.4809199999999691</v>
+        <v>3.4809200999998211</v>
       </c>
       <c r="D124" s="5">
-        <v>2.1957423579278101</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.1957424219832378</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1930.669294</v>
+        <v>1930.6692935000001</v>
       </c>
       <c r="C125" s="5">
-        <v>5.7531249999999545</v>
+        <v>5.7531247000001713</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6460671322412486</v>
+        <v>3.6460669393640899</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8259408760908045</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.8259408549376364</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1936.930437</v>
+        <v>1936.9304365</v>
       </c>
       <c r="C126" s="5">
         <v>6.2611429999999473</v>
       </c>
       <c r="D126" s="5">
-        <v>3.9617570918133227</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.9617570928578649</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1944.434794</v>
+        <v>1944.4347937</v>
       </c>
       <c r="C127" s="5">
-        <v>7.5043570000000273</v>
+        <v>7.5043571999999585</v>
       </c>
       <c r="D127" s="5">
-        <v>4.7495873684432421</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.7495874989869513</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1944.4970000000001</v>
+        <v>1944.4970003000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2206000000060158E-2</v>
+        <v>6.220660000008138E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.8396934769147073E-2</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.8397305192883202E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1946.2461229999999</v>
+        <v>1946.2461231</v>
       </c>
       <c r="C129" s="5">
-        <v>1.7491229999998268</v>
+        <v>1.7491227999998955</v>
       </c>
       <c r="D129" s="5">
-        <v>1.0847859897660239</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.0847858649460695</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1950.5781340000001</v>
+        <v>1950.5781336</v>
       </c>
       <c r="C130" s="5">
-        <v>4.3320110000001932</v>
+        <v>4.332010500000024</v>
       </c>
       <c r="D130" s="5">
-        <v>2.7039370616651182</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.7039367456058949</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1959.999773</v>
+        <v>1959.9997725000001</v>
       </c>
       <c r="C131" s="5">
-        <v>9.4216389999999137</v>
+        <v>9.4216389000000618</v>
       </c>
       <c r="D131" s="5">
-        <v>5.9527016620975148</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.9527015984819798</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1957.3300509999999</v>
+        <v>1957.3300506999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.6697220000000925</v>
+        <v>-2.6697218000001612</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.6223341437486716</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-1.6223340235327122</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1965.8836690000001</v>
+        <v>1965.8836687</v>
       </c>
       <c r="C133" s="5">
         <v>8.5536180000001423</v>
       </c>
       <c r="D133" s="5">
-        <v>5.3719488028892926</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>5.3719488037323959</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1966.5272130000001</v>
+        <v>1966.5272127999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.64354400000001988</v>
+        <v>0.64354409999987183</v>
       </c>
       <c r="D134" s="5">
-        <v>0.39353535493831249</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.39353541625968269</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1971.413325</v>
       </c>
       <c r="C135" s="5">
-        <v>4.8861119999999119</v>
+        <v>4.8861122000000705</v>
       </c>
       <c r="D135" s="5">
-        <v>3.0226519145812425</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.022652040312801</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1978.724242</v>
+        <v>1978.7242418999999</v>
       </c>
       <c r="C136" s="5">
-        <v>7.3109170000000177</v>
+        <v>7.3109168999999383</v>
       </c>
       <c r="D136" s="5">
-        <v>4.5420571530575993</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.5420570896580026</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1981.8036480000001</v>
+        <v>1981.8036477000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.0794060000000627</v>
+        <v>3.0794058000001314</v>
       </c>
       <c r="D137" s="5">
-        <v>1.8835779605687275</v>
+        <v>1.8835778372819245</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6485299247733352</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.6485299358183445</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1981.8325769999999</v>
+        <v>1981.8325766999999</v>
       </c>
       <c r="C138" s="5">
         <v>2.8928999999834559E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7518177068098773E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.7518177070763308E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1981.8069399999999</v>
+        <v>1981.8069401</v>
       </c>
       <c r="C139" s="5">
-        <v>-2.5636999999960608E-2</v>
+        <v>-2.5636599999870668E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.5522103948018007E-2</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.5521861784617563E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1982.230691</v>
+        <v>1982.2306914000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.4237510000000384</v>
+        <v>0.42375130000004901</v>
       </c>
       <c r="D140" s="5">
-        <v>0.25688659178242368</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.25688677384960723</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1980.839592</v>
+        <v>1980.8395922</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.3910989999999401</v>
+        <v>-1.3910992000000988</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.8388986176094182</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.83889873758528077</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1979.172204</v>
+        <v>1979.1722035</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6673880000000736</v>
+        <v>-1.6673886999999468</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.0054464797322971</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.0054468997837795</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1977.1248579999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.0473460000000614</v>
+        <v>-2.0473455000001195</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.2342965163607333</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-1.2342962169456406</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1972.970411</v>
+        <v>1972.9704111999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.154446999999891</v>
+        <v>-4.1544467999999597</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.4925704263210391</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.492570307709252</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1969.0319529999999</v>
+        <v>1969.0319534</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.9384580000000824</v>
+        <v>-3.9384577999999237</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.3693230468739501</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.3693229276369188</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1963.6807839999999</v>
+        <v>1963.6807839000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.3511690000000272</v>
+        <v>-5.351169499999969</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.2128911208401223</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.2128914159288091</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1956.8573060000001</v>
+        <v>1956.8573064</v>
       </c>
       <c r="C147" s="5">
-        <v>-6.8234779999997954</v>
+        <v>-6.8234775000000809</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.0910329525616573</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.0910326586957702</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1945.702049</v>
+        <v>1945.7020493</v>
       </c>
       <c r="C148" s="5">
-        <v>-11.15525700000012</v>
+        <v>-11.155257099999972</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.6302624214009231</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.6302624776728987</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1936.981307</v>
+        <v>1936.9813073</v>
       </c>
       <c r="C149" s="5">
         <v>-8.7207419999999729</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.2478398983410557</v>
+        <v>-5.247839897551831</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.2616943431925773</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.261694313259488</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1942.117917</v>
+        <v>1942.1179168000001</v>
       </c>
       <c r="C150" s="5">
-        <v>5.1366100000000188</v>
+        <v>5.1366095000000769</v>
       </c>
       <c r="D150" s="5">
-        <v>3.2290626246244347</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.2290623052000811</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1940.2541269999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.8637900000001082</v>
+        <v>-1.8637898000001769</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.1455436161881161</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.1455434940272347</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1940.1618570000001</v>
       </c>
       <c r="C152" s="5">
         <v>-9.2269999999871288E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-5.7051827659715393E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1939.046828</v>
+        <v>1939.0468283</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1150290000000496</v>
+        <v>-1.115028700000039</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.68747537297619843</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.68747518859428869</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1940.418539</v>
+        <v>1940.4185385999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3717110000000048</v>
+        <v>1.3717102999999042</v>
       </c>
       <c r="D154" s="5">
-        <v>0.852208795604259</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.85220835888637492</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1936.764412</v>
+        <v>1936.7644115000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.6541270000000168</v>
+        <v>-3.6541270999998687</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.2365378787947865</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.2365379398242013</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1935.038143</v>
+        <v>1935.0381431000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7262690000000021</v>
+        <v>-1.7262683999999808</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.0643513485641187</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.0643509807121587</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1928.833443</v>
+        <v>1928.8334431999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-6.2047000000000025</v>
+        <v>-6.2046999000001506</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.7806613694462698</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-3.7806613093927299</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1927.041099</v>
+        <v>1927.0410987</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.7923439999999573</v>
+        <v>-1.7923444999998992</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.1094034064365044</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-1.1094037142260427</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1919.6435719999999</v>
+        <v>1919.6435722000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.3975270000000819</v>
+        <v>-7.3975264999999126</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.5105346856319839</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.5105343878593551</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1918.220761</v>
+        <v>1918.2207612</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.4228109999999106</v>
+        <v>-1.4228110000001379</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.88580518558872834</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.88580518549701281</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1914.801539</v>
+        <v>1914.8015387</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.4192219999999907</v>
+        <v>-3.4192224999999326</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.1181498872984816</v>
+        <v>-2.1181501937910685</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.1450687685960137</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.1450687993947106</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1907.482002</v>
+        <v>1907.4820024000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.3195370000000821</v>
+        <v>-7.3195362999999816</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4919073554682054</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.4919069355671244</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1904.500055</v>
+        <v>1904.5000545</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.981946999999991</v>
+        <v>-2.9819479000000229</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.8599018434357295</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.859902399579938</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1900.2369699999999</v>
+        <v>1900.2369696999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.2630850000000464</v>
+        <v>-4.2630848000001151</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6532886455141291</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.6532885232531833</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1896.8525360000001</v>
+        <v>1896.8525363000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.3844339999998283</v>
+        <v>-3.3844333999998071</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.1164581722147524</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.1164578010029467</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1892.7636669999999</v>
+        <v>1892.7636668</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.0888690000001588</v>
+        <v>-4.0888695000001007</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.5562801043735206</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-2.55628041286734</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1892.6878300000001</v>
+        <v>1892.6878297000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.5836999999864929E-2</v>
+        <v>-7.5837099999944257E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8069576702503003E-2</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.8069640079040354E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1891.2761840000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.4116460000000188</v>
+        <v>-1.4116457000000082</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.89134801442416478</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.89134782591386852</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1895.283015</v>
+        <v>1895.2830145999999</v>
       </c>
       <c r="C169" s="5">
-        <v>4.0068309999999201</v>
+        <v>4.0068305999998302</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5721367246129834</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.5721364648383593</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1899.6120719999999</v>
+        <v>1899.6120724</v>
       </c>
       <c r="C170" s="5">
-        <v>4.3290569999999207</v>
+        <v>4.3290578000001005</v>
       </c>
       <c r="D170" s="5">
-        <v>2.7756431191485742</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.7756436391352945</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1905.4917499999999</v>
+        <v>1905.4917502999999</v>
       </c>
       <c r="C171" s="5">
-        <v>5.8796780000000126</v>
+        <v>5.8796778999999333</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7781258241094351</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.7781257579448724</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1905.4085620000001</v>
+        <v>1905.4085623999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.3187999999836393E-2</v>
+        <v>-8.3187899999984438E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.2375789099390335E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-5.2375726145614809E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1907.0763179999999</v>
+        <v>1907.0763179</v>
       </c>
       <c r="C173" s="5">
-        <v>1.6677559999998266</v>
+        <v>1.6677555000001121</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0554007783727171</v>
+        <v>1.0554004602119527</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.40344760763220133</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.40344759725046142</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1911.924994</v>
+        <v>1911.9249935</v>
       </c>
       <c r="C174" s="5">
-        <v>4.8486760000000686</v>
+        <v>4.8486755999999787</v>
       </c>
       <c r="D174" s="5">
-        <v>3.0939856718502856</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.0939854131912137</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1917.606538</v>
+        <v>1917.6065378999999</v>
       </c>
       <c r="C175" s="5">
-        <v>5.6815440000000308</v>
+        <v>5.6815443999998934</v>
       </c>
       <c r="D175" s="5">
-        <v>3.6248257442030418</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.6248260045518066</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1919.959691</v>
       </c>
       <c r="C176" s="5">
-        <v>2.3531530000000203</v>
+        <v>2.3531531000000996</v>
       </c>
       <c r="D176" s="5">
-        <v>1.4825356728558114</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.4825357363617231</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1925.172417</v>
       </c>
       <c r="C177" s="5">
         <v>5.2127259999999751</v>
       </c>
       <c r="D177" s="5">
         <v>3.3071158899291797</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1927.5389130000001</v>
+        <v>1927.5389134</v>
       </c>
       <c r="C178" s="5">
-        <v>2.3664960000000974</v>
+        <v>2.36649639999996</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4850999222492334</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.4851001749693893</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1927.025891</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.51302200000009179</v>
+        <v>-0.51302239999995436</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.3189175649657261</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.31891781319360879</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1932.412417</v>
+        <v>1932.4124173</v>
       </c>
       <c r="C180" s="5">
-        <v>5.3865260000000035</v>
+        <v>5.3865263000000141</v>
       </c>
       <c r="D180" s="5">
-        <v>3.4063565314980337</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.4063567241396253</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1936.360639</v>
+        <v>1936.3606387</v>
       </c>
       <c r="C181" s="5">
-        <v>3.948221999999987</v>
+        <v>3.9482213999999658</v>
       </c>
       <c r="D181" s="5">
-        <v>2.4795285714893645</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.4795281900489741</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1933.1830849999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.1775540000001001</v>
+        <v>-3.1775537000000895</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.9515154415301383</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.951515259242631</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1940.085603</v>
+        <v>1940.0856034000001</v>
       </c>
       <c r="C183" s="5">
-        <v>6.9025180000001001</v>
+        <v>6.90251840000019</v>
       </c>
       <c r="D183" s="5">
-        <v>4.3698060765509084</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.3698063347741956</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1942.07124</v>
+        <v>1942.0712404000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.985636999999997</v>
       </c>
       <c r="D184" s="5">
-        <v>1.2351120813467453</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.2351120810907501</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1945.8797810000001</v>
+        <v>1945.8797810999999</v>
       </c>
       <c r="C185" s="5">
-        <v>3.8085410000001048</v>
+        <v>3.8085406999998668</v>
       </c>
       <c r="D185" s="5">
-        <v>2.3788350234224431</v>
+        <v>2.3788348335199716</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0347094992346326</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0347095098285806</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1950.928126</v>
       </c>
       <c r="C186" s="5">
-        <v>5.0483449999999266</v>
+        <v>5.0483449000000746</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1580615728530548</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.1580615092368314</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1952.2895229999999</v>
+        <v>1952.2895226999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.3613969999998972</v>
+        <v>1.3613966999998866</v>
       </c>
       <c r="D187" s="5">
-        <v>0.84060558334857483</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.84060539739985174</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1955.2352510000001</v>
+        <v>1955.2352510999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9457280000001447</v>
+        <v>2.9457284000000072</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8257315459424994</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.8257317962021791</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1963.426303</v>
+        <v>1963.4263027</v>
       </c>
       <c r="C189" s="5">
-        <v>8.1910519999998996</v>
+        <v>8.1910516000000371</v>
       </c>
       <c r="D189" s="5">
-        <v>5.1446147441298162</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.1446144868128485</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1968.224031</v>
+        <v>1968.2240306000001</v>
       </c>
       <c r="C190" s="5">
-        <v>4.7977280000000064</v>
+        <v>4.7977279000001545</v>
       </c>
       <c r="D190" s="5">
-        <v>2.9719894687213699</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.9719894064012209</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1973.598518</v>
+        <v>1973.5985175999999</v>
       </c>
       <c r="C191" s="5">
-        <v>5.3744870000000446</v>
+        <v>5.3744869999998173</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3264156595323557</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.3264156602184958</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1982.5542290000001</v>
+        <v>1982.5542293000001</v>
       </c>
       <c r="C192" s="5">
-        <v>8.9557110000000648</v>
+        <v>8.9557117000001654</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5832876784349894</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5832881269470169</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1986.989167</v>
+        <v>1986.9891666000001</v>
       </c>
       <c r="C193" s="5">
-        <v>4.4349379999998746</v>
+        <v>4.4349373000000014</v>
       </c>
       <c r="D193" s="5">
-        <v>2.7176528199854166</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.7176523853300161</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1992.0881300000001</v>
+        <v>1992.0881300999999</v>
       </c>
       <c r="C194" s="5">
-        <v>5.0989630000001398</v>
+        <v>5.0989634999998543</v>
       </c>
       <c r="D194" s="5">
-        <v>3.1232472762152241</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.1232475874510834</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1989.455305</v>
+        <v>1989.4553048</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.632825000000139</v>
+        <v>-2.6328252999999222</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.5744911802433093</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.5744913582696141</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2004.4889370000001</v>
+        <v>2004.4889373000001</v>
       </c>
       <c r="C196" s="5">
-        <v>15.033632000000125</v>
+        <v>15.033632500000067</v>
       </c>
       <c r="D196" s="5">
-        <v>9.4545256091529204</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>9.4545259377712512</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2012.118925</v>
+        <v>2012.1189245999999</v>
       </c>
       <c r="C197" s="5">
-        <v>7.6299879999999121</v>
+        <v>7.6299872999998115</v>
       </c>
       <c r="D197" s="5">
-        <v>4.664592281108515</v>
+        <v>4.6645918434519595</v>
       </c>
       <c r="E197" s="5">
-        <v>3.404071754420479</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.4040717285502176</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2009.954074</v>
+        <v>2009.9540738999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.1648509999999987</v>
+        <v>-2.1648506999999881</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.2834746505759664</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-1.2834744740198301</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2014.6341600000001</v>
+        <v>2014.6341596</v>
       </c>
       <c r="C199" s="5">
-        <v>4.6800860000000739</v>
+        <v>4.6800857000000633</v>
       </c>
       <c r="D199" s="5">
-        <v>2.8302074422197343</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.830207258612405</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2021.2658859999999</v>
+        <v>2021.2658858</v>
       </c>
       <c r="C200" s="5">
-        <v>6.6317259999998441</v>
+        <v>6.6317262000000028</v>
       </c>
       <c r="D200" s="5">
-        <v>4.0224389720020515</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.022439096329089</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2023.095339</v>
+        <v>2023.0953388</v>
       </c>
       <c r="C201" s="5">
         <v>1.8294530000000577</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0915462511089435</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0915462512174123</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2027.427563</v>
+        <v>2027.4275627</v>
       </c>
       <c r="C202" s="5">
-        <v>4.3322239999999965</v>
+        <v>4.3322238999999172</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6001423448767325</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.6001422844095234</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2030.7357280000001</v>
+        <v>2030.7357282</v>
       </c>
       <c r="C203" s="5">
-        <v>3.3081650000001446</v>
+        <v>3.3081655000000865</v>
       </c>
       <c r="D203" s="5">
-        <v>1.9757149598850443</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.9757152614769069</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2029.49414</v>
+        <v>2029.4941401000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2415880000000925</v>
+        <v>-1.2415880999999445</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.731215630815929</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.73121568943980142</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2036.763524</v>
+        <v>2036.7635235</v>
       </c>
       <c r="C205" s="5">
-        <v>7.2693839999999454</v>
+        <v>7.2693833999999242</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3839397210849507</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.3839393518652736</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2042.8915320000001</v>
+        <v>2042.8915324</v>
       </c>
       <c r="C206" s="5">
-        <v>6.1280080000001362</v>
+        <v>6.1280088999999407</v>
       </c>
       <c r="D206" s="5">
-        <v>3.6707868077203054</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.6707873567049853</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2045.5466730000001</v>
+        <v>2045.5466727999999</v>
       </c>
       <c r="C207" s="5">
-        <v>2.6551409999999578</v>
+        <v>2.6551403999999366</v>
       </c>
       <c r="D207" s="5">
-        <v>1.5708342414335386</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.5708338836106339</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2052.4036139999998</v>
+        <v>2052.4036135000001</v>
       </c>
       <c r="C208" s="5">
-        <v>6.8569409999997788</v>
+        <v>6.8569407000002229</v>
       </c>
       <c r="D208" s="5">
-        <v>4.0975552805815774</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.0975550983982867</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2059.76629</v>
+        <v>2059.7662896000002</v>
       </c>
       <c r="C209" s="5">
-        <v>7.3626760000001923</v>
+        <v>7.3626761000000442</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3907712448736369</v>
+        <v>4.3907713067814491</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3680193256966575</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.3680193261674365</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2067.5828329999999</v>
+        <v>2067.5828332000001</v>
       </c>
       <c r="C210" s="5">
-        <v>7.8165429999999105</v>
+        <v>7.8165435999999318</v>
       </c>
       <c r="D210" s="5">
-        <v>4.6501020852701913</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.650102450618121</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2074.1150189999998</v>
       </c>
       <c r="C211" s="5">
-        <v>6.5321859999999106</v>
+        <v>6.5321857999997519</v>
       </c>
       <c r="D211" s="5">
-        <v>3.8577774552668975</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.8577773347111544</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2082.7416320000002</v>
+        <v>2082.7416321000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.6266130000003614</v>
+        <v>8.6266131000002133</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1067828714121744</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.106782931970999</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2085.7042430000001</v>
+        <v>2085.7042434</v>
       </c>
       <c r="C213" s="5">
-        <v>2.9626109999999244</v>
+        <v>2.962611299999935</v>
       </c>
       <c r="D213" s="5">
-        <v>1.7203666000249473</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.7203667755146812</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2090.903562</v>
+        <v>2090.9035619000001</v>
       </c>
       <c r="C214" s="5">
-        <v>5.1993189999998322</v>
+        <v>5.1993185000001176</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0327600725525095</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.0327597763029734</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2096.1528669999998</v>
+        <v>2096.1528671000001</v>
       </c>
       <c r="C215" s="5">
-        <v>5.249304999999822</v>
+        <v>5.2493051999999807</v>
       </c>
       <c r="D215" s="5">
-        <v>3.05460134651514</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.0546014646561037</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2099.3128379999998</v>
+        <v>2099.3128376999998</v>
       </c>
       <c r="C216" s="5">
-        <v>3.1599710000000414</v>
+        <v>3.1599705999997241</v>
       </c>
       <c r="D216" s="5">
-        <v>1.8240864595539419</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.8240862266492019</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2100.6064510000001</v>
+        <v>2100.6064511</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2936130000002777</v>
+        <v>1.2936134000001402</v>
       </c>
       <c r="D217" s="5">
-        <v>0.74196064569964637</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.74196087600666427</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2106.5734320000001</v>
+        <v>2106.5734318</v>
       </c>
       <c r="C218" s="5">
-        <v>5.9669810000000325</v>
+        <v>5.9669807000000219</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4624819579994526</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.4624817810211317</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2110.9369889999998</v>
+        <v>2110.9369892</v>
       </c>
       <c r="C219" s="5">
-        <v>4.3635569999996733</v>
+        <v>4.3635573999999906</v>
       </c>
       <c r="D219" s="5">
-        <v>2.5141955135042249</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.5141957468499454</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2117.1087859999998</v>
+        <v>2117.1087858000001</v>
       </c>
       <c r="C220" s="5">
-        <v>6.1717969999999696</v>
+        <v>6.171796600000107</v>
       </c>
       <c r="D220" s="5">
-        <v>3.565440057089786</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.5654398219383987</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2120.0862579999998</v>
+        <v>2120.0862582999998</v>
       </c>
       <c r="C221" s="5">
-        <v>2.9774720000000343</v>
+        <v>2.9774724999997488</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7007787839530275</v>
+        <v>1.7007790719354654</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9284860274123581</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9284860619654962</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2124.540649</v>
+        <v>2124.5406493</v>
       </c>
       <c r="C222" s="5">
         <v>4.4543910000002143</v>
       </c>
       <c r="D222" s="5">
-        <v>2.550590726552282</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.5505907261871741</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2133.704041</v>
+        <v>2133.7040406000001</v>
       </c>
       <c r="C223" s="5">
-        <v>9.1633919999999307</v>
+        <v>9.1633913000000575</v>
       </c>
       <c r="D223" s="5">
-        <v>5.300302284690428</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.3003018693760451</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2129.5628959999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.1411450000000514</v>
+        <v>-4.1411446000001888</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3042886136605212</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.3042883938833914</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2129.2088290000002</v>
+        <v>2129.2088293000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.35406699999975899</v>
+        <v>-0.35406669999974838</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.19933296462605332</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-0.1993327958861868</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2128.633836</v>
+        <v>2128.6338363999998</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.57499300000017683</v>
+        <v>-0.57499290000032488</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.32357920229375559</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.32357914605647409</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2130.0947679999999</v>
       </c>
       <c r="C227" s="5">
-        <v>1.460931999999957</v>
+        <v>1.4609316000000945</v>
       </c>
       <c r="D227" s="5">
-        <v>0.82670451379747156</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.82670428643680793</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2131.4702910000001</v>
+        <v>2131.4702914</v>
       </c>
       <c r="C228" s="5">
-        <v>1.3755230000001575</v>
+        <v>1.37552340000002</v>
       </c>
       <c r="D228" s="5">
-        <v>0.77766620225139249</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.77766642919940843</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2134.8065040000001</v>
+        <v>2134.8065035999998</v>
       </c>
       <c r="C229" s="5">
-        <v>3.3362130000000434</v>
+        <v>3.3362121999998635</v>
       </c>
       <c r="D229" s="5">
-        <v>1.8945141217195038</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.8945136631519865</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2124.4877980000001</v>
+        <v>2124.4877975999998</v>
       </c>
       <c r="C230" s="5">
         <v>-10.31870600000002</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6485268379322999</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.6485268389626313</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2120.3086760000001</v>
+        <v>2120.3086758999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.1791220000000067</v>
+        <v>-4.1791216999999961</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.3351713778598571</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-2.3351712124730084</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2111.994584</v>
+        <v>2111.9945837999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.3140920000000733</v>
+        <v>-8.3140920999999253</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.6052406327429685</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.6052406871571083</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2104.6563409999999</v>
+        <v>2104.6563409</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.3382430000001477</v>
+        <v>-7.338242899999841</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.0907038450403004</v>
+        <v>-4.0907037907360717</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.72779666118659714</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.72779667995076514</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2092.6089419999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.047399000000041</v>
+        <v>-12.047398900000189</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.656814971710789</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.6568149184899061</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2080.5235980000002</v>
+        <v>2080.5235984000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.085343999999623</v>
+        <v>-12.08534359999976</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.714352267082047</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.7143520518617272</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2068.0038679999998</v>
+        <v>2068.0038678000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.519730000000436</v>
+        <v>-12.519730600000003</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.9868381425771897</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.9868384651141309</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2055.1853980000001</v>
+        <v>2055.1853979000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-12.818469999999706</v>
+        <v>-12.818469899999855</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.1897576377571326</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-7.1897575842381762</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2046.5679379999999</v>
+        <v>2046.5679382999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.6174600000001647</v>
+        <v>-8.6174596000003021</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.9172080608360318</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.9172078380636091</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2038.0727059999999</v>
+        <v>2038.0727062000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.4952319999999872</v>
+        <v>-8.4952320999998392</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.8689956104034149</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.8689956657181455</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2030.999378</v>
+        <v>2030.9993783</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.0733279999999468</v>
+        <v>-7.0733279000000948</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.0861310699943036</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.0861310129310606</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2026.7521569999999</v>
+        <v>2026.7521572000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.2472210000000814</v>
+        <v>-4.2472210999999334</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4807748439983235</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.4807749013751934</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2028.748664</v>
       </c>
       <c r="C242" s="5">
-        <v>1.9965070000000651</v>
+        <v>1.9965067999999064</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1885180017513486</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.1885178819276865</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2019.2040919999999</v>
+        <v>2019.2040918</v>
       </c>
       <c r="C243" s="5">
-        <v>-9.5445720000000165</v>
+        <v>-9.5445721999999478</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5017752009397514</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-5.5017753132591052</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2012.58079</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.6233019999999669</v>
+        <v>-6.6233018000000357</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8659443563996532</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.8659442421359547</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2011.7966739999999</v>
+        <v>2011.7966742000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.78411600000004</v>
+        <v>-0.78411579999988135</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.46652812102365715</v>
+        <v>-0.46652800228379476</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.4121059191962413</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.4121059051517637</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2013.8135030000001</v>
+        <v>2013.8135027999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0168290000001434</v>
+        <v>2.0168285999998261</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2096569660942746</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.209656724736119</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2015.6214110000001</v>
+        <v>2015.6214107999999</v>
       </c>
       <c r="C247" s="5">
         <v>1.8079079999999976</v>
       </c>
       <c r="D247" s="5">
-        <v>1.0826394226745029</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.0826394227824165</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2020.732722</v>
+        <v>2020.7327218</v>
       </c>
       <c r="C248" s="5">
-        <v>5.1113109999998869</v>
+        <v>5.1113110000001143</v>
       </c>
       <c r="D248" s="5">
-        <v>3.0858207747685107</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.085820775078929</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2025.2265990000001</v>
+        <v>2025.2265989</v>
       </c>
       <c r="C249" s="5">
-        <v>4.4938770000001114</v>
+        <v>4.4938770999999633</v>
       </c>
       <c r="D249" s="5">
-        <v>2.701546454388648</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.7015465155127094</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2028.381382</v>
+        <v>2028.3813818000001</v>
       </c>
       <c r="C250" s="5">
-        <v>3.1547829999999522</v>
+        <v>3.1547829000001002</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8853906352487515</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.8853905750669586</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2031.28765</v>
+        <v>2031.2876498000001</v>
       </c>
       <c r="C251" s="5">
         <v>2.9062679999999546</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7329760614962497</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.7329760616684231</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2032.855358</v>
+        <v>2032.8553575999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5677080000000387</v>
+        <v>1.5677077999998801</v>
       </c>
       <c r="D252" s="5">
-        <v>0.93007787100691797</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.93007775194027253</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2035.031475</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1761169999999765</v>
+        <v>2.1761174000000665</v>
       </c>
       <c r="D253" s="5">
-        <v>1.2921578091428021</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.2921580483149731</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2039.022303</v>
+        <v>2039.0223031</v>
       </c>
       <c r="C254" s="5">
-        <v>3.990827999999965</v>
+        <v>3.9908281000000443</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3788261733093119</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.3788262335610932</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2044.052171</v>
+        <v>2044.0521713000001</v>
       </c>
       <c r="C255" s="5">
-        <v>5.0298680000000786</v>
+        <v>5.0298682000000099</v>
       </c>
       <c r="D255" s="5">
-        <v>3.0006584572526362</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.000658578040416</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2046.7689109999999</v>
+        <v>2046.7689109</v>
       </c>
       <c r="C256" s="5">
-        <v>2.7167399999998452</v>
+        <v>2.7167395999999826</v>
       </c>
       <c r="D256" s="5">
-        <v>1.6066249502608931</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.6066247117397792</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2052.5226670000002</v>
+        <v>2052.5226665999999</v>
       </c>
       <c r="C257" s="5">
-        <v>5.7537560000002941</v>
+        <v>5.7537556999998287</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4260176255851205</v>
+        <v>3.4260174443519364</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0243592966592283</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.0243592666338683</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2055.7624230000001</v>
+        <v>2055.7624231999998</v>
       </c>
       <c r="C258" s="5">
-        <v>3.239755999999943</v>
+        <v>3.2397565999999642</v>
       </c>
       <c r="D258" s="5">
-        <v>1.9106419625300797</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.9106423198327116</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2058.9139890000001</v>
       </c>
       <c r="C259" s="5">
-        <v>3.1515660000000025</v>
+        <v>3.1515658000002986</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8552389214105736</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.8552388024998478</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2068.7966500000002</v>
+        <v>2068.7966495000001</v>
       </c>
       <c r="C260" s="5">
-        <v>9.8826610000000983</v>
+        <v>9.882660499999929</v>
       </c>
       <c r="D260" s="5">
-        <v>5.9144460045448266</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.9144456973676762</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2083.454729</v>
+        <v>2083.4547293999999</v>
       </c>
       <c r="C261" s="5">
-        <v>14.658078999999816</v>
+        <v>14.658079899999848</v>
       </c>
       <c r="D261" s="5">
-        <v>8.8416625272325291</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>8.8416630936557503</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2081.972424</v>
+        <v>2081.9724237999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4823049999999967</v>
+        <v>-1.4823056000000179</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.85042503819755533</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.85042538091985032</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2085.2687129999999</v>
+        <v>2085.2687130999998</v>
       </c>
       <c r="C263" s="5">
-        <v>3.2962889999998879</v>
+        <v>3.2962892999998985</v>
       </c>
       <c r="D263" s="5">
-        <v>1.9165353276070718</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.9165355037410459</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2092.7499349999998</v>
+        <v>2092.7499351000001</v>
       </c>
       <c r="C264" s="5">
-        <v>7.4812219999998888</v>
+        <v>7.4812220000003435</v>
       </c>
       <c r="D264" s="5">
-        <v>4.3911588972225468</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.3911588970083182</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2098.3722539999999</v>
+        <v>2098.3722536</v>
       </c>
       <c r="C265" s="5">
-        <v>5.6223190000000614</v>
+        <v>5.6223184999998921</v>
       </c>
       <c r="D265" s="5">
-        <v>3.2719496174799856</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.2719493220296103</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2102.8715000000002</v>
+        <v>2102.8714995</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4992460000003121</v>
+        <v>4.4992459000000053</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6035529897054266</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.6035529316567274</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2105.020321</v>
+        <v>2105.0203210999998</v>
       </c>
       <c r="C267" s="5">
-        <v>2.1488209999997707</v>
+        <v>2.1488215999997919</v>
       </c>
       <c r="D267" s="5">
-        <v>1.2331361132613017</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.2331364598134442</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2109.5272639999998</v>
+        <v>2109.5272641000001</v>
       </c>
       <c r="C268" s="5">
-        <v>4.5069429999998647</v>
+        <v>4.5069430000003194</v>
       </c>
       <c r="D268" s="5">
-        <v>2.5997257176067379</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.5997257174820598</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2116.926825</v>
+        <v>2116.9268250999999</v>
       </c>
       <c r="C269" s="5">
-        <v>7.3995610000001761</v>
+        <v>7.3995609999997214</v>
       </c>
       <c r="D269" s="5">
-        <v>4.2913867309148257</v>
+        <v>4.2913867307071474</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1378049575517597</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.1378049825235399</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2124.5856939999999</v>
+        <v>2124.5856941000002</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6588689999998678</v>
+        <v>7.6588690000003226</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4289423347481316</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.428942334535213</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2128.4926049999999</v>
+        <v>2128.4926052999999</v>
       </c>
       <c r="C271" s="5">
-        <v>3.9069110000000364</v>
+        <v>3.9069111999997403</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2291415974838635</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2291417126472091</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2134.7037879999998</v>
       </c>
       <c r="C272" s="5">
-        <v>6.2111829999998918</v>
+        <v>6.2111826999998812</v>
       </c>
       <c r="D272" s="5">
-        <v>3.5584880283050735</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.5584878531527808</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2139.9158470000002</v>
+        <v>2139.9158471999999</v>
       </c>
       <c r="C273" s="5">
-        <v>5.2120590000004086</v>
+        <v>5.2120592000001125</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9695677952564559</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.9695679107407891</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2145.8173579999998</v>
+        <v>2145.8173576999998</v>
       </c>
       <c r="C274" s="5">
-        <v>5.901510999999573</v>
+        <v>5.9015104999998584</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3600498764200459</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.360049587092373</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2153.2221140000001</v>
+        <v>2153.2221137000001</v>
       </c>
       <c r="C275" s="5">
         <v>7.4047560000003614</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2204462848206115</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.2204462854217084</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2157.690728</v>
+        <v>2157.6907274999999</v>
       </c>
       <c r="C276" s="5">
-        <v>4.4686139999998886</v>
+        <v>4.46861379999973</v>
       </c>
       <c r="D276" s="5">
-        <v>2.5190012296901321</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.5190011160130199</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2162.6528800000001</v>
+        <v>2162.6528795999998</v>
       </c>
       <c r="C277" s="5">
-        <v>4.9621520000000601</v>
+        <v>4.962152099999912</v>
       </c>
       <c r="D277" s="5">
-        <v>2.7948769544273055</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.7948770121213329</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2166.689194</v>
+        <v>2166.6891943000001</v>
       </c>
       <c r="C278" s="5">
-        <v>4.0363139999999476</v>
+        <v>4.0363147000002755</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2627796601891736</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.2627800570727663</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2171.103036</v>
+        <v>2171.1030354999998</v>
       </c>
       <c r="C279" s="5">
-        <v>4.4138419999999314</v>
+        <v>4.4138411999997516</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4721403514508244</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.4721398980019238</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2185.8717360000001</v>
+        <v>2185.8717357</v>
       </c>
       <c r="C280" s="5">
-        <v>14.768700000000081</v>
+        <v>14.768700200000239</v>
       </c>
       <c r="D280" s="5">
-        <v>8.4753047185573536</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>8.4753048396844619</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2184.013089</v>
+        <v>2184.0130893999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.858647000000019</v>
+        <v>-1.8586463000001459</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.0156017755972635</v>
+        <v>-1.015601395029142</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1690402902802228</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.1690403043020066</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2184.5344110000001</v>
+        <v>2184.5344110999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.52132200000005469</v>
+        <v>0.52132170000004407</v>
       </c>
       <c r="D282" s="5">
-        <v>0.28681529202208011</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.28681512670212239</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2194.6147219999998</v>
+        <v>2194.6147224000001</v>
       </c>
       <c r="C283" s="5">
-        <v>10.08031099999971</v>
+        <v>10.080311300000176</v>
       </c>
       <c r="D283" s="5">
-        <v>5.679993260792715</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.679993433881414</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2197.941652</v>
       </c>
       <c r="C284" s="5">
-        <v>3.3269300000001749</v>
+        <v>3.3269295999998576</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8343865144653471</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.8343862917357567</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2205.202311</v>
+        <v>2205.2023106000001</v>
       </c>
       <c r="C285" s="5">
-        <v>7.2606590000000324</v>
+        <v>7.2606586000001698</v>
       </c>
       <c r="D285" s="5">
-        <v>4.0368890209234953</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.0368887944694398</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2209.8599730000001</v>
+        <v>2209.8599733999999</v>
       </c>
       <c r="C286" s="5">
-        <v>4.657662000000073</v>
+        <v>4.6576627999997982</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5642008366830948</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.5642012827094662</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2216.0096880000001</v>
+        <v>2216.0096883000001</v>
       </c>
       <c r="C287" s="5">
-        <v>6.1497150000000147</v>
+        <v>6.1497149000001627</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3910126400588547</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3910125834480276</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2222.018513</v>
+        <v>2222.0185127999998</v>
       </c>
       <c r="C288" s="5">
-        <v>6.008824999999888</v>
+        <v>6.0088244999997187</v>
       </c>
       <c r="D288" s="5">
-        <v>3.3028300097861285</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.3028297303890675</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2229.3536199999999</v>
+        <v>2229.3536196999999</v>
       </c>
       <c r="C289" s="5">
-        <v>7.3351069999998799</v>
+        <v>7.335106900000028</v>
       </c>
       <c r="D289" s="5">
-        <v>4.0340401827199335</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.0340401270910986</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2235.8742659999998</v>
+        <v>2235.8742662999998</v>
       </c>
       <c r="C290" s="5">
-        <v>6.5206459999999424</v>
+        <v>6.5206465999999637</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5669027363046668</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.5669030703003424</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2240.1431590000002</v>
+        <v>2240.1431588999999</v>
       </c>
       <c r="C291" s="5">
-        <v>4.2688930000003893</v>
+        <v>4.268892600000072</v>
       </c>
       <c r="D291" s="5">
-        <v>2.3153397628527195</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.3153395433053614</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2248.2265870000001</v>
+        <v>2248.2265873000001</v>
       </c>
       <c r="C292" s="5">
-        <v>8.0834279999999126</v>
+        <v>8.0834284000002299</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4171108914126345</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.4171111145461683</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2252.7256889999999</v>
       </c>
       <c r="C293" s="5">
-        <v>4.4991019999997661</v>
+        <v>4.4991016999997555</v>
       </c>
       <c r="D293" s="5">
-        <v>2.4280220424262033</v>
+        <v>2.4280218784121566</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1461624633147833</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.1461624444236724</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2257.2282890000001</v>
+        <v>2257.2282891</v>
       </c>
       <c r="C294" s="5">
-        <v>4.5026000000002568</v>
+        <v>4.5026001000001088</v>
       </c>
       <c r="D294" s="5">
-        <v>2.4250241585519916</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.4250242130037902</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2262.470726</v>
+        <v>2262.4707259000002</v>
       </c>
       <c r="C295" s="5">
-        <v>5.2424369999998817</v>
+        <v>5.2424368000001778</v>
       </c>
       <c r="D295" s="5">
-        <v>2.8228907453212493</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.8228906361215111</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2268.2016960000001</v>
+        <v>2268.2016958999998</v>
       </c>
       <c r="C296" s="5">
-        <v>5.7309700000000703</v>
+        <v>5.7309699999996155</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0823775736940062</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.0823775738318071</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2274.105544</v>
+        <v>2274.1055437999999</v>
       </c>
       <c r="C297" s="5">
-        <v>5.9038479999999254</v>
+        <v>5.9038479000000734</v>
       </c>
       <c r="D297" s="5">
-        <v>3.1685563289546304</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.1685562746565976</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2280.3702979999998</v>
+        <v>2280.3702981000001</v>
       </c>
       <c r="C298" s="5">
-        <v>6.2647539999998116</v>
+        <v>6.264754300000277</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3563358193014148</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.3563359827690764</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2289.103177</v>
+        <v>2289.1031770999998</v>
       </c>
       <c r="C299" s="5">
-        <v>8.7328790000001391</v>
+        <v>8.7328789999996843</v>
       </c>
       <c r="D299" s="5">
-        <v>4.6935459757718512</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.6935459755614861</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2295.6124119999999</v>
+        <v>2295.6124116000001</v>
       </c>
       <c r="C300" s="5">
-        <v>6.5092349999999897</v>
+        <v>6.5092345000002751</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4661653120316327</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.466165041450342</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2303.3929520000002</v>
+        <v>2303.3929523000002</v>
       </c>
       <c r="C301" s="5">
-        <v>7.780540000000201</v>
+        <v>7.7805407000000741</v>
       </c>
       <c r="D301" s="5">
-        <v>4.1438509706164028</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.1438513511431019</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2310.2255540000001</v>
+        <v>2310.2255541</v>
       </c>
       <c r="C302" s="5">
-        <v>6.8326019999999517</v>
+        <v>6.832601799999793</v>
       </c>
       <c r="D302" s="5">
-        <v>3.6182365907446723</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.6182364826210289</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2319.4432360000001</v>
+        <v>2319.4432360999999</v>
       </c>
       <c r="C303" s="5">
         <v>9.217681999999968</v>
       </c>
       <c r="D303" s="5">
-        <v>4.8944187369046599</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>4.8944187366880776</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2324.9838340000001</v>
+        <v>2324.9838338</v>
       </c>
       <c r="C304" s="5">
-        <v>5.5405980000000454</v>
+        <v>5.5405977000000348</v>
       </c>
       <c r="D304" s="5">
-        <v>2.9044767799480509</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.9044766204840089</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2339.5361290000001</v>
+        <v>2339.5361293000001</v>
       </c>
       <c r="C305" s="5">
-        <v>14.552294999999958</v>
+        <v>14.552295500000128</v>
       </c>
       <c r="D305" s="5">
-        <v>7.774948868513909</v>
+        <v>7.7749491456068354</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8535734920542408</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.8535735053714326</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2342.401292</v>
+        <v>2342.4012916000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.8651629999999386</v>
+        <v>2.8651623000000654</v>
       </c>
       <c r="D306" s="5">
-        <v>1.4795450201676275</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.4795446560645242</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2348.9794809999999</v>
+        <v>2348.9794808000001</v>
       </c>
       <c r="C307" s="5">
-        <v>6.5781889999998384</v>
+        <v>6.5781891999999971</v>
       </c>
       <c r="D307" s="5">
-        <v>3.4225139573939689</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.4225140636563012</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2355.2562889999999</v>
+        <v>2355.2562892000001</v>
       </c>
       <c r="C308" s="5">
-        <v>6.2768080000000737</v>
+        <v>6.2768083999999362</v>
       </c>
       <c r="D308" s="5">
-        <v>3.2541196267120709</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>3.2541198374246294</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2361.2183399999999</v>
+        <v>2361.2183404000002</v>
       </c>
       <c r="C309" s="5">
-        <v>5.962050999999974</v>
+        <v>5.9620512000001327</v>
       </c>
       <c r="D309" s="5">
-        <v>3.0803081605384142</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>3.0803082650466385</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2369.5934510000002</v>
+        <v>2369.5934505999999</v>
       </c>
       <c r="C310" s="5">
-        <v>8.3751110000002882</v>
+        <v>8.3751101999996536</v>
       </c>
       <c r="D310" s="5">
-        <v>4.340356690954672</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.3403562674875218</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2374.1234589999999</v>
       </c>
       <c r="C311" s="5">
-        <v>4.5300079999997251</v>
+        <v>4.5300084000000425</v>
       </c>
       <c r="D311" s="5">
-        <v>2.3183437701511656</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.3183439774140169</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2378.2033569999999</v>
+        <v>2378.2033572</v>
       </c>
       <c r="C312" s="5">
-        <v>4.0798979999999574</v>
+        <v>4.079898200000116</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0817864024964328</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.0817865055139384</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2380.0246219999999</v>
+        <v>2380.0246216</v>
       </c>
       <c r="C313" s="5">
-        <v>1.8212650000000394</v>
+        <v>1.8212644000000182</v>
       </c>
       <c r="D313" s="5">
-        <v>0.92285922581474278</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.92285892042711648</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2385.2507649999998</v>
+        <v>2385.2507645999999</v>
       </c>
       <c r="C314" s="5">
         <v>5.2261429999998654</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6670600898601737</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.6670600903138331</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2387.1704880000002</v>
+        <v>2387.1704883000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.9197230000004311</v>
+        <v>1.9197237000003042</v>
       </c>
       <c r="D315" s="5">
-        <v>0.97008347452753885</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>0.9700838299854686</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2379.9121030000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.2583850000000893</v>
+        <v>-7.2583853000001</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.5882934340786155</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.5882935794733894</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2386.5227190000001</v>
+        <v>2386.5227193999999</v>
       </c>
       <c r="C317" s="5">
-        <v>6.6106159999999363</v>
+        <v>6.6106163999997989</v>
       </c>
       <c r="D317" s="5">
-        <v>3.3846032999317543</v>
+        <v>3.3846035078685111</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0083720622037893</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0083720662205984</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2387.780949</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2582299999999123</v>
+        <v>1.2582296000000497</v>
       </c>
       <c r="D318" s="5">
-        <v>0.63450555908408646</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>0.63450535667839425</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2394.2650290000001</v>
+        <v>2394.2650293000002</v>
       </c>
       <c r="C319" s="5">
-        <v>6.4840800000001764</v>
+        <v>6.484080300000187</v>
       </c>
       <c r="D319" s="5">
-        <v>3.3077427333649823</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.3077428886975735</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2396.852993</v>
+        <v>2396.8529932000001</v>
       </c>
       <c r="C320" s="5">
-        <v>2.587963999999829</v>
+        <v>2.587963899999977</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3048204125800211</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.3048203616967458</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2401.005216</v>
+        <v>2401.0052157</v>
       </c>
       <c r="C321" s="5">
-        <v>4.1522230000000491</v>
+        <v>4.1522224999998798</v>
       </c>
       <c r="D321" s="5">
-        <v>2.0987593783841518</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>2.0987591230672731</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2399.2194300000001</v>
+        <v>2399.2194297000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.7857859999999164</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.88887717416009648</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.8888771742706969</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2400.4333219999999</v>
+        <v>2400.4333224000002</v>
       </c>
       <c r="C323" s="5">
-        <v>1.2138919999997597</v>
+        <v>1.2138927000000876</v>
       </c>
       <c r="D323" s="5">
-        <v>0.60883584141129266</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.60883619355522889</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2408.9708649999998</v>
+        <v>2408.9708651999999</v>
       </c>
       <c r="C324" s="5">
-        <v>8.5375429999999142</v>
+        <v>8.5375427999997555</v>
       </c>
       <c r="D324" s="5">
-        <v>4.3524879154036356</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.3524878107003229</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2409.7026970000002</v>
+        <v>2409.7026965</v>
       </c>
       <c r="C325" s="5">
-        <v>0.73183200000039506</v>
+        <v>0.73183130000006713</v>
       </c>
       <c r="D325" s="5">
-        <v>0.36516308879166459</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.36516273889763973</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2410.516588</v>
+        <v>2410.5165876000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.81389099999978498</v>
+        <v>0.81389110000009168</v>
       </c>
       <c r="D326" s="5">
-        <v>0.40606069850994686</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.40606074857862939</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2414.903691</v>
+        <v>2414.9036904999998</v>
       </c>
       <c r="C327" s="5">
-        <v>4.3871030000000246</v>
+        <v>4.3871028999997179</v>
       </c>
       <c r="D327" s="5">
-        <v>2.2059761252020804</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.2059760747839885</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2416.7686410000001</v>
+        <v>2416.7686411</v>
       </c>
       <c r="C328" s="5">
-        <v>1.8649500000001353</v>
+        <v>1.8649506000001566</v>
       </c>
       <c r="D328" s="5">
-        <v>0.93066655117144403</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.93066685205618338</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2421.192771</v>
+        <v>2421.1927704999998</v>
       </c>
       <c r="C329" s="5">
-        <v>4.4241299999998773</v>
+        <v>4.4241293999998561</v>
       </c>
       <c r="D329" s="5">
-        <v>2.2189693715601422</v>
+        <v>2.2189690674946805</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4527434297598951</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.452743391804634</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2424.3276649999998</v>
+        <v>2424.3276648999999</v>
       </c>
       <c r="C330" s="5">
-        <v>3.1348939999998038</v>
+        <v>3.1348944000001211</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5648394610820793</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.5648396624990957</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2423.7305470000001</v>
+        <v>2423.7305471</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.59711799999968207</v>
+        <v>-0.59711779999997816</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.29516295747942234</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.29516285876310944</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2425.9265690000002</v>
+        <v>2425.9265691999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.1960220000000845</v>
+        <v>2.1960220999999365</v>
       </c>
       <c r="D332" s="5">
-        <v>1.0926949815989406</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.0926950315596873</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2429.9018599999999</v>
+        <v>2429.9018594999998</v>
       </c>
       <c r="C333" s="5">
-        <v>3.9752909999997428</v>
+        <v>3.9752902999998696</v>
       </c>
       <c r="D333" s="5">
-        <v>1.9842226895237403</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.984222336806396</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2432.525936</v>
+        <v>2432.5259363</v>
       </c>
       <c r="C334" s="5">
-        <v>2.6240760000000591</v>
+        <v>2.624076800000239</v>
       </c>
       <c r="D334" s="5">
-        <v>1.3036170721977713</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.3036174722640848</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2438.4615349999999</v>
+        <v>2438.4615348000002</v>
       </c>
       <c r="C335" s="5">
-        <v>5.935598999999911</v>
+        <v>5.9355985000001965</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9677345522645782</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.9677342985347188</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2437.535891</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.9256439999999202</v>
+        <v>-0.92564380000021629</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.45457212858699414</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.4545720306117329</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2443.024715</v>
+        <v>2443.0247149000002</v>
       </c>
       <c r="C337" s="5">
-        <v>5.4888240000000224</v>
+        <v>5.4888239000001704</v>
       </c>
       <c r="D337" s="5">
-        <v>2.7358687051528774</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.7358686546896882</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2437.3771339999998</v>
+        <v>2437.3771342999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.6475810000001729</v>
+        <v>-5.6475806000003104</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.7390597767269487</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-2.7390595852988309</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2448.1284430000001</v>
+        <v>2448.1284430999999</v>
       </c>
       <c r="C339" s="5">
-        <v>10.751309000000219</v>
+        <v>10.751308800000061</v>
       </c>
       <c r="D339" s="5">
-        <v>5.4235425647575886</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.4235424607227412</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2452.5955739999999</v>
+        <v>2452.5955734999998</v>
       </c>
       <c r="C340" s="5">
-        <v>4.4671309999998812</v>
+        <v>4.4671303999998599</v>
       </c>
       <c r="D340" s="5">
-        <v>2.2117646257105106</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.2117643255597619</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2454.216946</v>
+        <v>2454.2169460999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.6213720000000649</v>
+        <v>1.6213726000000861</v>
       </c>
       <c r="D341" s="5">
-        <v>0.79619172873448552</v>
+        <v>0.79619202460576854</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3639630596765873</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.363963084739428</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2454.9020690000002</v>
+        <v>2454.9020688999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.68512300000020332</v>
+        <v>0.68512280000004466</v>
       </c>
       <c r="D342" s="5">
-        <v>0.3355086813707775</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.33550858326558686</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2458.0654049999998</v>
+        <v>2458.0654051000001</v>
       </c>
       <c r="C343" s="5">
-        <v>3.1633359999996173</v>
+        <v>3.1633362000002307</v>
       </c>
       <c r="D343" s="5">
-        <v>1.5573012548268039</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.5573013540494784</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2463.5160489999998</v>
+        <v>2463.5160494000002</v>
       </c>
       <c r="C344" s="5">
-        <v>5.4506440000000111</v>
+        <v>5.4506443000000218</v>
       </c>
       <c r="D344" s="5">
-        <v>2.693637268747695</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.6936374187055412</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2467.7886360000002</v>
+        <v>2467.7886361999999</v>
       </c>
       <c r="C345" s="5">
-        <v>4.2725870000003852</v>
+        <v>4.2725867999997718</v>
       </c>
       <c r="D345" s="5">
-        <v>2.1011818344285782</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.1011817347873496</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2474.2473730000002</v>
+        <v>2474.2473733000002</v>
       </c>
       <c r="C346" s="5">
-        <v>6.4587369999999282</v>
+        <v>6.4587371000002349</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1862652947729497</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.1862653445558831</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2475.4281000000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1807269999999335</v>
+        <v>1.1807266999999229</v>
       </c>
       <c r="D347" s="5">
-        <v>0.57415321986291623</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.574153073528616</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2476.8661419999999</v>
+        <v>2476.8661422999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.4380419999997684</v>
+        <v>1.4380422999997791</v>
       </c>
       <c r="D348" s="5">
-        <v>0.69934356394971697</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.69934371031126208</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2478.8419589999999</v>
+        <v>2478.8419585000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.9758170000000064</v>
+        <v>1.9758162000002812</v>
       </c>
       <c r="D349" s="5">
-        <v>0.96146113851884873</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>0.96146074740084408</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2481.1777040000002</v>
+        <v>2481.1777038999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3357450000003155</v>
+        <v>2.3357453999997233</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1366056268966807</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.1366058227821219</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2479.4344510000001</v>
+        <v>2479.4344511999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.7432530000000952</v>
+        <v>-1.7432527000000846</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.83985877328696112</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.83985862934575772</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2484.902016</v>
+        <v>2484.9020154999998</v>
       </c>
       <c r="C352" s="5">
-        <v>5.4675649999999223</v>
+        <v>5.4675643000000491</v>
       </c>
       <c r="D352" s="5">
-        <v>2.678530704369031</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.6785303570544094</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2482.0875489999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.8144670000001497</v>
+        <v>-2.8144664999999804</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.3507174592772175</v>
+        <v>-1.3507172210803553</v>
       </c>
       <c r="E353" s="5">
-        <v>1.1356209990084576</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.135620994887554</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2491.4977450000001</v>
+        <v>2491.4977451</v>
       </c>
       <c r="C354" s="5">
-        <v>9.4101960000002691</v>
+        <v>9.4101961000001211</v>
       </c>
       <c r="D354" s="5">
-        <v>4.6455654744054664</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.6455655248064609</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2494.0070489999998</v>
       </c>
       <c r="C355" s="5">
-        <v>2.5093039999997018</v>
+        <v>2.5093038999998498</v>
       </c>
       <c r="D355" s="5">
-        <v>1.2152933701588431</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.2152933214099271</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2494.5231910000002</v>
+        <v>2494.5231908999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.5161420000004</v>
+        <v>0.5161419000000933</v>
       </c>
       <c r="D356" s="5">
-        <v>0.24862635395292987</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.24862630572763944</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2495.7475199999999</v>
+        <v>2495.7475199</v>
       </c>
       <c r="C357" s="5">
-        <v>1.2243289999996705</v>
+        <v>1.2243290000001252</v>
       </c>
       <c r="D357" s="5">
-        <v>0.59056067328648876</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.59056067331033635</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2497.8791249999999</v>
+        <v>2497.8791252999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1316050000000359</v>
+        <v>2.1316053999998985</v>
       </c>
       <c r="D358" s="5">
-        <v>1.0297420578694538</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.0297422520527455</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2502.1188550000002</v>
+        <v>2502.1188554</v>
       </c>
       <c r="C359" s="5">
-        <v>4.239730000000236</v>
+        <v>4.239730100000088</v>
       </c>
       <c r="D359" s="5">
-        <v>2.0559204832282019</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.0559205319240936</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2507.198797</v>
+        <v>2507.1987964999998</v>
       </c>
       <c r="C360" s="5">
-        <v>5.0799419999998463</v>
+        <v>5.0799410999998145</v>
       </c>
       <c r="D360" s="5">
-        <v>2.4636970422179161</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.4636966004476069</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2507.304568</v>
+        <v>2507.3045682000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.10577100000000428</v>
+        <v>0.1057717000003322</v>
       </c>
       <c r="D361" s="5">
-        <v>5.063605427022555E-2</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.0636389471336862E-2</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2505.3420510000001</v>
+        <v>2505.3420507000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.9625169999999343</v>
+        <v>-1.9625175000001036</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.93523083251085826</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.93523106968516068</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2514.0880459999998</v>
+        <v>2514.0880461000002</v>
       </c>
       <c r="C363" s="5">
-        <v>8.7459949999997662</v>
+        <v>8.7459954000000835</v>
       </c>
       <c r="D363" s="5">
-        <v>4.2705014253527462</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.2705016249514616</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2525.7171579999999</v>
+        <v>2525.7171578000002</v>
       </c>
       <c r="C364" s="5">
-        <v>11.629112000000077</v>
+        <v>11.629111700000067</v>
       </c>
       <c r="D364" s="5">
-        <v>5.6941079811557049</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.6941078302736647</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2525.1959959999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.5211620000000039</v>
+        <v>-0.52116180000029999</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.24732980773509716</v>
+        <v>-0.24732971294783024</v>
       </c>
       <c r="E365" s="5">
         <v>1.7367818881879549</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2524.3724219999999</v>
+        <v>2524.3724216999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.8235740000000078</v>
+        <v>-0.82357430000001841</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.39066985313207514</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-0.39066999518461154</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2525.7093199999999</v>
+        <v>2525.7093196999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.3368980000000192</v>
       </c>
       <c r="D367" s="5">
-        <v>0.63736980768367424</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.63736980775979113</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2524.6389989999998</v>
+        <v>2524.6389991000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.0703210000001491</v>
+        <v>-1.0703205999998318</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.50734098720343068</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.50734079810180743</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2322.2002389999998</v>
+        <v>2322.2002392999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-202.43876</v>
+        <v>-202.4387598000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.322092959440248</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-63.322092920013773</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2373.6476250000001</v>
+        <v>2373.6476247000001</v>
       </c>
       <c r="C370" s="5">
-        <v>51.447386000000279</v>
+        <v>51.447385400000258</v>
       </c>
       <c r="D370" s="5">
-        <v>30.076541173325811</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>30.076540774392903</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2429.625051</v>
+        <v>2429.6250507999998</v>
       </c>
       <c r="C371" s="5">
-        <v>55.977425999999923</v>
+        <v>55.977426099999775</v>
       </c>
       <c r="D371" s="5">
-        <v>32.274496236239926</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>32.274496306192567</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2435.0600869999998</v>
+        <v>2435.0600866</v>
       </c>
       <c r="C372" s="5">
-        <v>5.4350359999998545</v>
+        <v>5.4350358000001506</v>
       </c>
       <c r="D372" s="5">
-        <v>2.7176571967834739</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>2.7176570957713642</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2448.0952689999999</v>
+        <v>2448.0952692000001</v>
       </c>
       <c r="C373" s="5">
-        <v>13.035182000000077</v>
+        <v>13.035182600000098</v>
       </c>
       <c r="D373" s="5">
-        <v>6.6162955328171735</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>6.6162958475012523</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2460.3908379999998</v>
+        <v>2460.3908375999999</v>
       </c>
       <c r="C374" s="5">
-        <v>12.295568999999887</v>
+        <v>12.295568399999866</v>
       </c>
       <c r="D374" s="5">
-        <v>6.1963128307053417</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>6.196312519415792</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2498.3544470000002</v>
+        <v>2498.3544473000002</v>
       </c>
       <c r="C375" s="5">
-        <v>37.963609000000361</v>
+        <v>37.963609700000234</v>
       </c>
       <c r="D375" s="5">
-        <v>20.170929128935633</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>20.170929536538075</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2503.1395969999999</v>
+        <v>2503.1395965000002</v>
       </c>
       <c r="C376" s="5">
-        <v>4.7851499999997031</v>
+        <v>4.785149199999978</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3227518841023365</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.3227514913941816</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2505.1502719999999</v>
+        <v>2505.1502719</v>
       </c>
       <c r="C377" s="5">
-        <v>2.010674999999992</v>
+        <v>2.0106753999998546</v>
       </c>
       <c r="D377" s="5">
-        <v>0.96818341182278722</v>
+        <v>0.96818360547719085</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.7938284407132401</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.79382844467332792</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2507.9550089999998</v>
+        <v>2507.9550086999998</v>
       </c>
       <c r="C378" s="5">
-        <v>2.8047369999999319</v>
+        <v>2.8047367999997732</v>
       </c>
       <c r="D378" s="5">
-        <v>1.3518098986778249</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.3518098017429869</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2514.4082149999999</v>
+        <v>2514.4082150999998</v>
       </c>
       <c r="C379" s="5">
-        <v>6.4532060000001366</v>
+        <v>6.4532063999999991</v>
       </c>
       <c r="D379" s="5">
-        <v>3.1317881255727764</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>3.1317883228309418</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2533.9906729999998</v>
+        <v>2533.9906731999999</v>
       </c>
       <c r="C380" s="5">
-        <v>19.58245799999986</v>
+        <v>19.582458100000167</v>
       </c>
       <c r="D380" s="5">
-        <v>9.7566141417873009</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.7566141933593578</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2526.6522559999999</v>
+        <v>2526.6522562</v>
       </c>
       <c r="C381" s="5">
         <v>-7.3384169999999358</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.4203687207341016</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-3.420368720468403</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2543.8330289999999</v>
+        <v>2543.8330286</v>
       </c>
       <c r="C382" s="5">
-        <v>17.180773000000045</v>
+        <v>17.180772400000023</v>
       </c>
       <c r="D382" s="5">
-        <v>8.4719719253447678</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.4719716176324447</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2553.9656970000001</v>
+        <v>2553.9656967999999</v>
       </c>
       <c r="C383" s="5">
-        <v>10.132668000000194</v>
+        <v>10.132668199999898</v>
       </c>
       <c r="D383" s="5">
-        <v>4.8859933167160419</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.8859934160640162</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2568.0091590000002</v>
+        <v>2568.0091593000002</v>
       </c>
       <c r="C384" s="5">
-        <v>14.04346200000009</v>
+        <v>14.04346250000026</v>
       </c>
       <c r="D384" s="5">
-        <v>6.8016843778417213</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>6.8016846279263632</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2571.7760560000002</v>
+        <v>2571.7760563000002</v>
       </c>
       <c r="C385" s="5">
         <v>3.7668969999999717</v>
       </c>
       <c r="D385" s="5">
-        <v>1.7744966097537507</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.7744966095447179</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2581.719779</v>
+        <v>2581.7197789000002</v>
       </c>
       <c r="C386" s="5">
-        <v>9.9437229999998635</v>
+        <v>9.943722600000001</v>
       </c>
       <c r="D386" s="5">
-        <v>4.739727721749798</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.7397275264504435</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2619.6679690000001</v>
       </c>
       <c r="C387" s="5">
-        <v>37.948190000000068</v>
+        <v>37.94819009999992</v>
       </c>
       <c r="D387" s="5">
-        <v>19.136757473133812</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>19.136757528509051</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2634.9476100000002</v>
+        <v>2634.9476098999999</v>
       </c>
       <c r="C388" s="5">
-        <v>15.279641000000083</v>
+        <v>15.279640899999777</v>
       </c>
       <c r="D388" s="5">
-        <v>7.2281508168623665</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.2281507680288293</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2654.0681249999998</v>
+        <v>2654.0681251000001</v>
       </c>
       <c r="C389" s="5">
-        <v>19.120514999999614</v>
+        <v>19.120515200000227</v>
       </c>
       <c r="D389" s="5">
-        <v>9.0638886871749378</v>
+        <v>9.0638887861564257</v>
       </c>
       <c r="E389" s="5">
-        <v>5.9444678694308584</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.9444678776517046</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2650.0632439999999</v>
+        <v>2650.0632439000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-4.0048809999998412</v>
+        <v>-4.0048811999999998</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.7957986662945791</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.7957987551650678</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2691.5756299999998</v>
+        <v>2691.5756296999998</v>
       </c>
       <c r="C391" s="5">
-        <v>41.512385999999879</v>
+        <v>41.51238579999972</v>
       </c>
       <c r="D391" s="5">
-        <v>20.504755859452107</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>20.504755752843117</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2697.1379780000002</v>
+        <v>2697.1379784000001</v>
       </c>
       <c r="C392" s="5">
-        <v>5.5623480000003838</v>
+        <v>5.5623487000002569</v>
       </c>
       <c r="D392" s="5">
-        <v>2.5082742284342041</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.5082745479698021</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2704.9174459999999</v>
+        <v>2704.9174460999998</v>
       </c>
       <c r="C393" s="5">
-        <v>7.7794679999997243</v>
+        <v>7.7794676999997137</v>
       </c>
       <c r="D393" s="5">
-        <v>3.5166498249023848</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.5166496866011032</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2704.4045529999999</v>
+        <v>2704.4045526999998</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.51289300000007643</v>
+        <v>-0.51289339999993899</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.2273008892628825</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-0.2273010663393138</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2701.1086610000002</v>
+        <v>2701.1086605</v>
       </c>
       <c r="C395" s="5">
-        <v>-3.2958919999996397</v>
+        <v>-3.2958921999997983</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.4526921566138884</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.4526922443357404</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2717.6299800000002</v>
       </c>
       <c r="C396" s="5">
-        <v>16.521318999999949</v>
+        <v>16.521319500000118</v>
       </c>
       <c r="D396" s="5">
-        <v>7.5918147942070968</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.5918150332019652</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2723.2400010000001</v>
+        <v>2723.2400011</v>
       </c>
       <c r="C397" s="5">
-        <v>5.6100209999999606</v>
+        <v>5.6100210999998126</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5054871103050491</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.5054871554742952</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2730.214485</v>
+        <v>2730.2144853</v>
       </c>
       <c r="C398" s="5">
-        <v>6.9744839999998476</v>
+        <v>6.9744842000000062</v>
       </c>
       <c r="D398" s="5">
-        <v>3.1169799481522764</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.116980038681505</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2735.397442</v>
+        <v>2735.3974416000001</v>
       </c>
       <c r="C399" s="5">
-        <v>5.1829569999999876</v>
+        <v>5.1829563000001144</v>
       </c>
       <c r="D399" s="5">
-        <v>2.3019801699183162</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.3019798555084625</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2733.0198439999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.3775980000000345</v>
+        <v>-2.377597600000172</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.0380639528531743</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.0380637791975289</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2740.716688</v>
       </c>
       <c r="C401" s="5">
         <v>7.6968440000000555</v>
       </c>
       <c r="D401" s="5">
         <v>3.4323303945319683</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2647452483910877</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.2647452445002667</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2745.8154020000002</v>
       </c>
       <c r="C402" s="5">
         <v>5.0987140000002</v>
       </c>
       <c r="D402" s="5">
         <v>2.2554138970944493</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2752.0913989999999</v>
+        <v>2752.0913991000002</v>
       </c>
       <c r="C403" s="5">
-        <v>6.2759969999997338</v>
+        <v>6.2759971000000405</v>
       </c>
       <c r="D403" s="5">
-        <v>2.7775345113121963</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.777534556126815</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2756.7384320000001</v>
+        <v>2756.7384314999999</v>
       </c>
       <c r="C404" s="5">
-        <v>4.6470330000001923</v>
+        <v>4.6470323999997163</v>
       </c>
       <c r="D404" s="5">
-        <v>2.0451793915791328</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.0451791249841422</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2757.4022839999998</v>
+        <v>2757.4022838999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.66385199999967881</v>
+        <v>0.66385239999999612</v>
       </c>
       <c r="D405" s="5">
-        <v>0.28935583134597209</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.2893560059792355</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2761.213651</v>
+        <v>2761.2136512000002</v>
       </c>
       <c r="C406" s="5">
-        <v>3.8113670000002458</v>
+        <v>3.8113673000002564</v>
       </c>
       <c r="D406" s="5">
-        <v>1.6713452292193898</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.6713453618367957</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2764.2949669999998</v>
+        <v>2764.2949666</v>
       </c>
       <c r="C407" s="5">
-        <v>3.0813159999997879</v>
+        <v>3.0813153999997667</v>
       </c>
       <c r="D407" s="5">
-        <v>1.3473633624503378</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.347363098378529</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2757.1807530000001</v>
+        <v>2757.1807527999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-7.1142139999997198</v>
+        <v>-7.1142138000000159</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.0449886249547031</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.044988540994209</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2758.3991890000002</v>
+        <v>2758.3991885999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.2184360000001107</v>
+        <v>1.218435799999952</v>
       </c>
       <c r="D409" s="5">
-        <v>0.53158726212318985</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.53158717469210526</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2759.816343</v>
+        <v>2759.8163426000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.4171539999997549</v>
+        <v>1.4171540000002096</v>
       </c>
       <c r="D410" s="5">
-        <v>0.61825654171374644</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.61825654180378553</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2764.1525980000001</v>
+        <v>2764.1525975</v>
       </c>
       <c r="C411" s="5">
-        <v>4.3362550000001647</v>
+        <v>4.336254899999858</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9018328162760056</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.9018327723152373</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2764.7817020000002</v>
+        <v>2764.7817021000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.62910400000009759</v>
+        <v>0.62910460000011881</v>
       </c>
       <c r="D412" s="5">
-        <v>0.27345469528639033</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.27345495646644569</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2764.526797</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.2549050000002353</v>
+        <v>-0.25490510000008726</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.11058049806913495</v>
+        <v>-0.11058054142415452</v>
       </c>
       <c r="E413" s="5">
         <v>0.86875484446278239</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2769.2651380000002</v>
+        <v>2769.2651377000002</v>
       </c>
       <c r="C414" s="5">
-        <v>4.7383410000002186</v>
+        <v>4.738340700000208</v>
       </c>
       <c r="D414" s="5">
-        <v>2.0762750364845539</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.0762749037870787</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2768.3457199999998</v>
+        <v>2768.3457195999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.9194180000004053</v>
+        <v>-0.91941810000025725</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.39768281338619094</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.39768285660400915</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2768.7520420000001</v>
+        <v>2768.7520414999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.40632200000027296</v>
+        <v>0.40632189999996626</v>
       </c>
       <c r="D416" s="5">
-        <v>0.176271409110762</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.17627136571887192</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2770.1782189999999</v>
+        <v>2770.1782186999999</v>
       </c>
       <c r="C417" s="5">
-        <v>1.4261769999998251</v>
+        <v>1.4261771999999837</v>
       </c>
       <c r="D417" s="5">
-        <v>0.61987104693468353</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.61987113422095064</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2773.6685010000001</v>
+        <v>2773.6685007000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.4902820000002066</v>
       </c>
       <c r="D418" s="5">
-        <v>1.5224596788816047</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.5224596790477607</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2774.6497669999999</v>
+        <v>2774.6497674000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.9812659999997777</v>
+        <v>0.98126670000010563</v>
       </c>
       <c r="D419" s="5">
-        <v>0.42536197207285742</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.4253622761476672</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2769.9206720000002</v>
+        <v>2769.9206717000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.7290949999996883</v>
+        <v>-4.7290957000000162</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.0262079803258115</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.0262082771497214</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2779.0621219999998</v>
+        <v>2779.0621222</v>
       </c>
       <c r="C421" s="5">
-        <v>9.1414499999996224</v>
+        <v>9.1414504999997916</v>
       </c>
       <c r="D421" s="5">
-        <v>4.032990258174074</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.0329904832262065</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2780.6067400000002</v>
+        <v>2780.6067397000002</v>
       </c>
       <c r="C422" s="5">
-        <v>1.5446180000003551</v>
+        <v>1.5446175000001858</v>
       </c>
       <c r="D422" s="5">
-        <v>0.66900924716650767</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.66900902989424083</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2778.5315679999999</v>
+        <v>2778.5315679</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.0751720000002933</v>
+        <v>-2.0751718000001347</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.89189539032684673</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.89189530481641466</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2775.026773</v>
+        <v>2775.0267726000002</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.5047949999998309</v>
+        <v>-3.5047952999998415</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.5032035248823683</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.5032036527144244</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2783.4166639999999</v>
+        <v>2783.4166642999999</v>
       </c>
       <c r="C425" s="5">
-        <v>8.3898909999998068</v>
+        <v>8.38989169999968</v>
       </c>
       <c r="D425" s="5">
-        <v>3.6889665640871705</v>
+        <v>3.6889668775480278</v>
       </c>
       <c r="E425" s="5">
-        <v>0.6832947693073077</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.68329478015907164</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2783.3286370000001</v>
+        <v>2783.3286369000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-8.8026999999783584E-2</v>
+        <v>-8.802739999964615E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.7944023819547201E-2</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-3.7944196205363934E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2788.9413220000001</v>
+        <v>2788.9413217000001</v>
       </c>
       <c r="C427" s="5">
-        <v>5.6126850000000559</v>
+        <v>5.6126847999998972</v>
       </c>
       <c r="D427" s="5">
-        <v>2.4468639256536973</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.4468638375825913</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2787.9687100000001</v>
+        <v>2787.9687097000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.97261200000002646</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.4176847872137901</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.41768478725850988</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2787.466081</v>
+        <v>2787.4660809000002</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.50262900000006994</v>
+        <v>-0.50262879999991128</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.2161276374202159</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-0.21612755152984331</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2786.1128180000001</v>
+        <v>2786.1128183999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.3532629999999699</v>
+        <v>-1.3532625000002554</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.58102465376981272</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.58102443968817141</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2782.3752509999999</v>
+        <v>2782.3752506000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.7375670000001264</v>
+        <v>-3.7375677999998516</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.5979740256860553</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.5979743649736533</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2785.583725</v>
+        <v>2785.5837244999998</v>
       </c>
       <c r="C432" s="5">
-        <v>3.2084740000000238</v>
+        <v>3.2084738999997171</v>
       </c>
       <c r="D432" s="5">
-        <v>1.3925805867449403</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.3925805432675853</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2783.2831609999998</v>
+        <v>2783.2831605000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-2.3005640000001222</v>
+        <v>-2.3005639999996674</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.98656926628180042</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.9865692664579151</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2779.6943350000001</v>
+        <v>2779.6943345</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.588825999999699</v>
+        <v>-3.5888260000001537</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5363799775864551</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.5363799778607135</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2781.6775899999998</v>
       </c>
       <c r="C435" s="5">
-        <v>1.9832549999996445</v>
+        <v>1.9832554999998138</v>
       </c>
       <c r="D435" s="5">
-        <v>0.85954318593890466</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.85954340364531312</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2783.7890689999999</v>
+        <v>2783.7890692999999</v>
       </c>
       <c r="C436" s="5">
-        <v>2.1114790000001449</v>
+        <v>2.1114793000001555</v>
       </c>
       <c r="D436" s="5">
-        <v>0.91469255578846553</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.91469268629154055</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2793.6439059999998</v>
+        <v>2793.6439062999998</v>
       </c>
       <c r="C437" s="5">
         <v>9.8548369999998613</v>
       </c>
       <c r="D437" s="5">
-        <v>4.3317925887510267</v>
+        <v>4.3317925882751185</v>
       </c>
       <c r="E437" s="5">
-        <v>0.36743481966881042</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.36743481962919766</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2791.0884850000002</v>
+        <v>2791.0884847000002</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.5554209999995692</v>
+        <v>-2.5554215999995904</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.0921665989199414</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-1.0921668539497609</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2786.3112030000002</v>
+        <v>2783.7615996999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-4.7772820000000138</v>
+        <v>-7.3268850000004022</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.034717881731718</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.1050334712945382</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>2797.6825524999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>13.920952800000123</v>
+      </c>
+      <c r="D440" s="5">
+        <v>6.1687578946222565</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE400000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>