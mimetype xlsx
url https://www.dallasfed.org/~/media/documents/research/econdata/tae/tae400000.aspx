--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DB2FF06D-0122-4390-884B-290D985B5917}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8BF9858C-8B2A-494D-99D6-04A6203B5B6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BDC7A871-E769-4379-B5F6-E28C763FECAC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{58177603-0E2C-4022-9FD0-9EC956E9F9EB}"/>
   </bookViews>
   <sheets>
     <sheet name="AE400000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Trade, Transportation, and Utilities</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8693C77B-FB7E-46FE-BE4D-028D53E579F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70961621-AA4A-499C-BFC1-AF68EA0E4882}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1562.5571700999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1561.605155</v>
       </c>
       <c r="C7" s="5">
         <v>-0.95201509999992595</v>
       </c>
       <c r="D7" s="5">
         <v>-0.72867585029720017</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1561.3754415000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.22971349999988888</v>
       </c>
       <c r="D8" s="5">
         <v>-0.17637831653345426</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1558.7875309999999</v>
       </c>
       <c r="C9" s="5">
         <v>-2.5879105000001346</v>
       </c>
       <c r="D9" s="5">
         <v>-1.9709152932855467</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1560.3814414000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.5939104000001407</v>
       </c>
       <c r="D10" s="5">
         <v>1.2339629571556543</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1563.8648244000001</v>
       </c>
       <c r="C11" s="5">
         <v>3.4833830000000034</v>
       </c>
       <c r="D11" s="5">
         <v>2.712007942028416</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1567.4512055</v>
       </c>
       <c r="C12" s="5">
         <v>3.5863810999999259</v>
       </c>
       <c r="D12" s="5">
         <v>2.786913912617428</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1570.1255613000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.6743558000000576</v>
       </c>
       <c r="D13" s="5">
         <v>2.066740104795195</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1571.8357176</v>
       </c>
       <c r="C14" s="5">
         <v>1.7101562999998805</v>
       </c>
       <c r="D14" s="5">
         <v>1.3148795312625916</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1568.8725688</v>
       </c>
       <c r="C15" s="5">
         <v>-2.963148799999999</v>
       </c>
       <c r="D15" s="5">
         <v>-2.2388737633689426</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1568.717099</v>
       </c>
       <c r="C16" s="5">
         <v>-0.15546979999999166</v>
       </c>
       <c r="D16" s="5">
         <v>-0.11885102352481303</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1563.394855</v>
       </c>
       <c r="C17" s="5">
         <v>-5.3222439999999551</v>
       </c>
       <c r="D17" s="5">
         <v>-3.9961662495771821</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1567.0445589999999</v>
       </c>
       <c r="C18" s="5">
         <v>3.6497039999999288</v>
       </c>
       <c r="D18" s="5">
         <v>2.8376181370933118</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1563.4144653999999</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6300936000000092</v>
       </c>
       <c r="D19" s="5">
         <v>-2.7446813559373395</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1564.9346555</v>
       </c>
       <c r="C20" s="5">
         <v>1.5201901000000362</v>
       </c>
       <c r="D20" s="5">
         <v>1.1730834730370621</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1556.3693307999999</v>
       </c>
       <c r="C21" s="5">
         <v>-8.5653247000000192</v>
       </c>
       <c r="D21" s="5">
         <v>-6.3737836724058861</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1563.2383382999999</v>
       </c>
       <c r="C22" s="5">
         <v>6.8690074999999524</v>
       </c>
       <c r="D22" s="5">
         <v>5.4266484502644596</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1564.3737432999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.1354049999999916</v>
       </c>
       <c r="D23" s="5">
         <v>0.87506936070411712</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1565.7287759999999</v>
       </c>
       <c r="C24" s="5">
         <v>1.3550327000000379</v>
       </c>
       <c r="D24" s="5">
         <v>1.044384764952655</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1570.1832655999999</v>
       </c>
       <c r="C25" s="5">
         <v>4.4544895999999881</v>
       </c>
       <c r="D25" s="5">
         <v>3.4679234947071702</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1573.7867388</v>
       </c>
       <c r="C26" s="5">
         <v>3.6034732000000531</v>
       </c>
       <c r="D26" s="5">
         <v>2.7889533416010748</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1567.5776579000001</v>
       </c>
       <c r="C27" s="5">
         <v>-6.2090808999998899</v>
       </c>
       <c r="D27" s="5">
         <v>-4.6329821766450614</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1565.0779560999999</v>
       </c>
       <c r="C28" s="5">
         <v>-2.499701800000139</v>
       </c>
       <c r="D28" s="5">
         <v>-1.8968586820927502</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1562.9670891999999</v>
       </c>
       <c r="C29" s="5">
         <v>-2.1108669000000191</v>
       </c>
       <c r="D29" s="5">
         <v>-1.6065234103844195</v>
       </c>
       <c r="E29" s="5">
         <v>-2.7361341162923658E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1562.3188557999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.64823339999998097</v>
       </c>
       <c r="D30" s="5">
         <v>-0.49656074923017934</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1564.333261</v>
       </c>
       <c r="C31" s="5">
         <v>2.0144052000000556</v>
       </c>
       <c r="D31" s="5">
         <v>1.5582621786134121</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1564.2657687000001</v>
       </c>
       <c r="C32" s="5">
         <v>-6.7492299999912575E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-5.1761057647847775E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1570.3706239000001</v>
       </c>
       <c r="C33" s="5">
         <v>6.1048551999999745</v>
       </c>
       <c r="D33" s="5">
         <v>4.7850804738709618</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1571.0668442000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.69622030000004997</v>
       </c>
       <c r="D34" s="5">
         <v>0.53331650999444147</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1572.2572645</v>
       </c>
       <c r="C35" s="5">
         <v>1.1904202999999143</v>
       </c>
       <c r="D35" s="5">
         <v>0.91305638551102408</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1572.0518106</v>
       </c>
       <c r="C36" s="5">
         <v>-0.20545390000006591</v>
       </c>
       <c r="D36" s="5">
         <v>-0.15669672431152248</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1571.3033476999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.74846290000004956</v>
       </c>
       <c r="D37" s="5">
         <v>-0.56983320081941402</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1573.6907002999999</v>
       </c>
       <c r="C38" s="5">
         <v>2.3873525999999856</v>
       </c>
       <c r="D38" s="5">
         <v>1.838527480653207</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1583.6903127999999</v>
       </c>
       <c r="C39" s="5">
         <v>9.999612500000012</v>
       </c>
       <c r="D39" s="5">
         <v>7.897301239767307</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1582.2275361</v>
       </c>
       <c r="C40" s="5">
         <v>-1.4627766999999494</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1027675033470574</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1585.1651182000001</v>
       </c>
       <c r="C41" s="5">
         <v>2.9375821000000997</v>
       </c>
       <c r="D41" s="5">
         <v>2.2508256276844385</v>
       </c>
       <c r="E41" s="5">
         <v>1.4202492908127695</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1590.1778125000001</v>
       </c>
       <c r="C42" s="5">
         <v>5.012694300000021</v>
       </c>
       <c r="D42" s="5">
         <v>3.8614041313574488</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1593.1299905999999</v>
       </c>
       <c r="C43" s="5">
         <v>2.9521780999998555</v>
       </c>
       <c r="D43" s="5">
         <v>2.2506988733522526</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1590.2490534000001</v>
       </c>
       <c r="C44" s="5">
         <v>-2.8809371999998348</v>
       </c>
       <c r="D44" s="5">
         <v>-2.1485671432492248</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1599.0610678</v>
       </c>
       <c r="C45" s="5">
         <v>8.8120143999999527</v>
       </c>
       <c r="D45" s="5">
         <v>6.8559838462435962</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1599.6858462</v>
       </c>
       <c r="C46" s="5">
         <v>0.62477839999996831</v>
       </c>
       <c r="D46" s="5">
         <v>0.4698678033359549</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1601.3724503000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.6866041000000678</v>
       </c>
       <c r="D47" s="5">
         <v>1.272564039382118</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1624.3649895000001</v>
       </c>
       <c r="C48" s="5">
         <v>22.99253920000001</v>
       </c>
       <c r="D48" s="5">
         <v>18.657505053763359</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1625.0662798999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.70129039999983434</v>
       </c>
       <c r="D49" s="5">
         <v>0.51931040307164889</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1626.6662641999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.5999842999999601</v>
       </c>
       <c r="D50" s="5">
         <v>1.187897559253992</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1628.7790520000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.1127878000002056</v>
       </c>
       <c r="D51" s="5">
         <v>1.5697968767459658</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1631.5417296000001</v>
       </c>
       <c r="C52" s="5">
         <v>2.7626775999999609</v>
       </c>
       <c r="D52" s="5">
         <v>2.0544934908446999</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1636.2958788000001</v>
       </c>
       <c r="C53" s="5">
         <v>4.7541492000000289</v>
       </c>
       <c r="D53" s="5">
         <v>3.5532670761747598</v>
       </c>
       <c r="E53" s="5">
         <v>3.2255794688480499</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1638.4889314</v>
       </c>
       <c r="C54" s="5">
         <v>2.1930525999998736</v>
       </c>
       <c r="D54" s="5">
         <v>1.6202137521804438</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1641.9185706000001</v>
       </c>
       <c r="C55" s="5">
         <v>3.4296392000001106</v>
       </c>
       <c r="D55" s="5">
         <v>2.5409261848871934</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1645.7670198000001</v>
       </c>
       <c r="C56" s="5">
         <v>3.8484492000000046</v>
       </c>
       <c r="D56" s="5">
         <v>2.8491915192598638</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1649.9141342999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.147114499999816</v>
       </c>
       <c r="D57" s="5">
         <v>3.0661030029484504</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1654.5406025</v>
       </c>
       <c r="C58" s="5">
         <v>4.6264682000000903</v>
       </c>
       <c r="D58" s="5">
         <v>3.4172617682968642</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1659.1256433999999</v>
       </c>
       <c r="C59" s="5">
         <v>4.5850408999999672</v>
       </c>
       <c r="D59" s="5">
         <v>3.3765796905856016</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1664.1888782999999</v>
       </c>
       <c r="C60" s="5">
         <v>5.0632348999999977</v>
       </c>
       <c r="D60" s="5">
         <v>3.7241952294646996</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1670.6617902</v>
       </c>
       <c r="C61" s="5">
         <v>6.4729119000000992</v>
       </c>
       <c r="D61" s="5">
         <v>4.768589161004666</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1676.9792663000001</v>
       </c>
       <c r="C62" s="5">
         <v>6.3174761000000217</v>
       </c>
       <c r="D62" s="5">
         <v>4.6332796933078235</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1682.8492732</v>
       </c>
       <c r="C63" s="5">
         <v>5.8700068999999075</v>
       </c>
       <c r="D63" s="5">
         <v>4.2822316183203313</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1687.6930682</v>
       </c>
       <c r="C64" s="5">
         <v>4.8437950000000001</v>
       </c>
       <c r="D64" s="5">
         <v>3.5092032007471907</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1693.0221879999999</v>
       </c>
       <c r="C65" s="5">
         <v>5.329119799999944</v>
       </c>
       <c r="D65" s="5">
         <v>3.8556667441074</v>
       </c>
       <c r="E65" s="5">
         <v>3.4667513336036127</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1696.7099476999999</v>
       </c>
       <c r="C66" s="5">
         <v>3.6877597000000151</v>
       </c>
       <c r="D66" s="5">
         <v>2.6453961701002005</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1699.6335116</v>
       </c>
       <c r="C67" s="5">
         <v>2.9235639000000901</v>
       </c>
       <c r="D67" s="5">
         <v>2.0874021992068448</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1700.9955023</v>
       </c>
       <c r="C68" s="5">
         <v>1.3619906999999785</v>
       </c>
       <c r="D68" s="5">
         <v>0.96586204904349771</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1699.7967733</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1987289999999575</v>
       </c>
       <c r="D69" s="5">
         <v>-0.84239634244527295</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1699.9352891999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.1385158999999021</v>
       </c>
       <c r="D70" s="5">
         <v>9.7831459102781793E-2</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1705.6472053</v>
       </c>
       <c r="C71" s="5">
         <v>5.7119161000000531</v>
       </c>
       <c r="D71" s="5">
         <v>4.1074500321297558</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1711.8849370999999</v>
       </c>
       <c r="C72" s="5">
         <v>6.2377317999998922</v>
       </c>
       <c r="D72" s="5">
         <v>4.4778827571396063</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1717.030726</v>
       </c>
       <c r="C73" s="5">
         <v>5.1457889000000705</v>
       </c>
       <c r="D73" s="5">
         <v>3.6673400517661658</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1722.8877852999999</v>
       </c>
       <c r="C74" s="5">
         <v>5.8570592999999462</v>
       </c>
       <c r="D74" s="5">
         <v>4.171064405559699</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1723.3549098000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.4671245000001818</v>
       </c>
       <c r="D75" s="5">
         <v>0.3258401717630699</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1728.0500566000001</v>
       </c>
       <c r="C76" s="5">
         <v>4.695146799999975</v>
       </c>
       <c r="D76" s="5">
         <v>3.3187429109910571</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1730.4520203</v>
       </c>
       <c r="C77" s="5">
         <v>2.4019636999998966</v>
       </c>
       <c r="D77" s="5">
         <v>1.6807928813433737</v>
       </c>
       <c r="E77" s="5">
         <v>2.2108294011324636</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1731.8857072000001</v>
       </c>
       <c r="C78" s="5">
         <v>1.4336869000001116</v>
       </c>
       <c r="D78" s="5">
         <v>0.99874803483490648</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1732.6771673999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.79146019999984674</v>
       </c>
       <c r="D79" s="5">
         <v>0.54977244950151771</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1735.3707889</v>
       </c>
       <c r="C80" s="5">
         <v>2.693621500000063</v>
       </c>
       <c r="D80" s="5">
         <v>1.8815548123045645</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1743.0568619999999</v>
       </c>
       <c r="C81" s="5">
         <v>7.6860730999999305</v>
       </c>
       <c r="D81" s="5">
         <v>5.4462805201462627</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1748.3172116999999</v>
       </c>
       <c r="C82" s="5">
         <v>5.2603497000000061</v>
       </c>
       <c r="D82" s="5">
         <v>3.6821844025028749</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1751.1137001</v>
       </c>
       <c r="C83" s="5">
         <v>2.7964884000000438</v>
       </c>
       <c r="D83" s="5">
         <v>1.9364142280496655</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1749.1748559</v>
       </c>
       <c r="C84" s="5">
         <v>-1.9388441999999486</v>
       </c>
       <c r="D84" s="5">
         <v>-1.3205864224342778</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1751.9303164999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.7554605999998785</v>
       </c>
       <c r="D85" s="5">
         <v>1.906814514441213</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1749.3323958999999</v>
       </c>
       <c r="C86" s="5">
         <v>-2.5979205999999522</v>
       </c>
       <c r="D86" s="5">
         <v>-1.7650267850987555</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1757.3797429000001</v>
       </c>
       <c r="C87" s="5">
         <v>8.0473470000001726</v>
       </c>
       <c r="D87" s="5">
         <v>5.6621212898036566</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1763.0448251</v>
       </c>
       <c r="C88" s="5">
         <v>5.6650821999999152</v>
       </c>
       <c r="D88" s="5">
         <v>3.9376418260466783</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1762.0553166</v>
       </c>
       <c r="C89" s="5">
         <v>-0.9895085000000563</v>
       </c>
       <c r="D89" s="5">
         <v>-0.67142459821123435</v>
       </c>
       <c r="E89" s="5">
         <v>1.8263029502846972</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1767.0596492</v>
       </c>
       <c r="C90" s="5">
         <v>5.0043325999999979</v>
       </c>
       <c r="D90" s="5">
         <v>3.4618072327202931</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1771.7031322</v>
       </c>
       <c r="C91" s="5">
         <v>4.6434830000000602</v>
       </c>
       <c r="D91" s="5">
         <v>3.1993393293479722</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1777.0782723</v>
       </c>
       <c r="C92" s="5">
         <v>5.3751400999999532</v>
       </c>
       <c r="D92" s="5">
         <v>3.7020275731569408</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1778.9406885000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.8624162000000979</v>
       </c>
       <c r="D93" s="5">
         <v>1.2649002627275641</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1782.4553888</v>
       </c>
       <c r="C94" s="5">
         <v>3.5147002999999586</v>
       </c>
       <c r="D94" s="5">
         <v>2.3968053216677498</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1787.9071375000001</v>
       </c>
       <c r="C95" s="5">
         <v>5.4517487000000528</v>
       </c>
       <c r="D95" s="5">
         <v>3.7326487852654022</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1794.0771477000001</v>
       </c>
       <c r="C96" s="5">
         <v>6.1700101999999788</v>
       </c>
       <c r="D96" s="5">
         <v>4.220673326134472</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1791.8334494000001</v>
       </c>
       <c r="C97" s="5">
         <v>-2.2436983000000055</v>
       </c>
       <c r="D97" s="5">
         <v>-1.4904572770070068</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1803.9566032</v>
       </c>
       <c r="C98" s="5">
         <v>12.123153799999955</v>
       </c>
       <c r="D98" s="5">
         <v>8.4279766719442151</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1810.8817243000001</v>
       </c>
       <c r="C99" s="5">
         <v>6.9251211000000694</v>
       </c>
       <c r="D99" s="5">
         <v>4.7051396748515106</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1814.3484644</v>
       </c>
       <c r="C100" s="5">
         <v>3.4667400999999245</v>
       </c>
       <c r="D100" s="5">
         <v>2.3216155074516909</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1815.5007962</v>
       </c>
       <c r="C101" s="5">
         <v>1.1523317999999563</v>
       </c>
       <c r="D101" s="5">
         <v>0.76481380231983032</v>
       </c>
       <c r="E101" s="5">
         <v>3.0331329043135069</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1827.9823664999999</v>
       </c>
       <c r="C102" s="5">
         <v>12.48157029999993</v>
       </c>
       <c r="D102" s="5">
         <v>8.5692155198401121</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1832.123049</v>
       </c>
       <c r="C103" s="5">
         <v>4.140682500000139</v>
       </c>
       <c r="D103" s="5">
         <v>2.7523199749894811</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1836.9199774000001</v>
       </c>
       <c r="C104" s="5">
         <v>4.7969284000000698</v>
       </c>
       <c r="D104" s="5">
         <v>3.1875230243620489</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1845.1055679999999</v>
       </c>
       <c r="C105" s="5">
         <v>8.1855905999998413</v>
       </c>
       <c r="D105" s="5">
         <v>5.4804041275187343</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1849.7183262000001</v>
       </c>
       <c r="C106" s="5">
         <v>4.6127582000001439</v>
       </c>
       <c r="D106" s="5">
         <v>3.0415918676470088</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1849.563791</v>
       </c>
       <c r="C107" s="5">
         <v>-0.15453520000005483</v>
       </c>
       <c r="D107" s="5">
         <v>-0.10020825905672215</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1855.6205193999999</v>
       </c>
       <c r="C108" s="5">
         <v>6.0567283999998835</v>
       </c>
       <c r="D108" s="5">
         <v>4.0011687921185146</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1858.4613554</v>
       </c>
       <c r="C109" s="5">
         <v>2.8408360000000812</v>
       </c>
       <c r="D109" s="5">
         <v>1.8526710931906276</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1864.3200436</v>
       </c>
       <c r="C110" s="5">
         <v>5.8586881999999605</v>
       </c>
       <c r="D110" s="5">
         <v>3.8492123267012124</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1866.8561336</v>
       </c>
       <c r="C111" s="5">
         <v>2.5360900000000584</v>
       </c>
       <c r="D111" s="5">
         <v>1.6446645182564446</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1872.2189375</v>
       </c>
       <c r="C112" s="5">
         <v>5.3628039000000172</v>
       </c>
       <c r="D112" s="5">
         <v>3.5021553702843766</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1877.6091689</v>
       </c>
       <c r="C113" s="5">
         <v>5.3902313999999478</v>
       </c>
       <c r="D113" s="5">
         <v>3.5101082396702399</v>
       </c>
       <c r="E113" s="5">
         <v>3.4210049827572808</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1877.7723329</v>
       </c>
       <c r="C114" s="5">
         <v>0.1631640000000516</v>
       </c>
       <c r="D114" s="5">
         <v>0.10432970359446347</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1884.3933706</v>
       </c>
       <c r="C115" s="5">
         <v>6.621037699999988</v>
       </c>
       <c r="D115" s="5">
         <v>4.3142360568839022</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1888.7531630999999</v>
       </c>
       <c r="C116" s="5">
         <v>4.3597924999999123</v>
       </c>
       <c r="D116" s="5">
         <v>2.8119611815640155</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1890.3375109999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.5843479000000116</v>
       </c>
       <c r="D117" s="5">
         <v>1.0112562658157964</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1892.4135217999999</v>
       </c>
       <c r="C118" s="5">
         <v>2.0760107999999491</v>
       </c>
       <c r="D118" s="5">
         <v>1.3258561751967157</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1899.1063314</v>
       </c>
       <c r="C119" s="5">
         <v>6.692809600000146</v>
       </c>
       <c r="D119" s="5">
         <v>4.327516582128399</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1905.3208835</v>
       </c>
       <c r="C120" s="5">
         <v>6.2145520999999917</v>
       </c>
       <c r="D120" s="5">
         <v>3.9982787547260479</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1908.0854432000001</v>
       </c>
       <c r="C121" s="5">
         <v>2.7645597000000635</v>
       </c>
       <c r="D121" s="5">
         <v>1.755124101492922</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1913.6761715</v>
       </c>
       <c r="C122" s="5">
         <v>5.5907282999999097</v>
       </c>
       <c r="D122" s="5">
         <v>3.5732420363713491</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1921.4352487000001</v>
       </c>
       <c r="C123" s="5">
         <v>7.7590772000000925</v>
       </c>
       <c r="D123" s="5">
         <v>4.9754275957284211</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1924.9161687999999</v>
       </c>
       <c r="C124" s="5">
         <v>3.4809200999998211</v>
       </c>
       <c r="D124" s="5">
         <v>2.1957424219832378</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1930.6692935000001</v>
       </c>
       <c r="C125" s="5">
         <v>5.7531247000001713</v>
       </c>
       <c r="D125" s="5">
         <v>3.6460669393640899</v>
       </c>
       <c r="E125" s="5">
         <v>2.8259408549376364</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1936.9304365</v>
       </c>
       <c r="C126" s="5">
         <v>6.2611429999999473</v>
       </c>
       <c r="D126" s="5">
         <v>3.9617570928578649</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1944.4347937</v>
       </c>
       <c r="C127" s="5">
         <v>7.5043571999999585</v>
       </c>
       <c r="D127" s="5">
         <v>4.7495874989869513</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1944.4970003000001</v>
       </c>
       <c r="C128" s="5">
         <v>6.220660000008138E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.8397305192883202E-2</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1946.2461231</v>
       </c>
       <c r="C129" s="5">
         <v>1.7491227999998955</v>
       </c>
       <c r="D129" s="5">
         <v>1.0847858649460695</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1950.5781336</v>
       </c>
       <c r="C130" s="5">
         <v>4.332010500000024</v>
       </c>
       <c r="D130" s="5">
         <v>2.7039367456058949</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1959.9997725000001</v>
       </c>
       <c r="C131" s="5">
         <v>9.4216389000000618</v>
       </c>
       <c r="D131" s="5">
         <v>5.9527015984819798</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1957.3300506999999</v>
       </c>
       <c r="C132" s="5">
         <v>-2.6697218000001612</v>
       </c>
       <c r="D132" s="5">
         <v>-1.6223340235327122</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1965.8836687</v>
       </c>
       <c r="C133" s="5">
         <v>8.5536180000001423</v>
       </c>
       <c r="D133" s="5">
         <v>5.3719488037323959</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1966.5272127999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.64354409999987183</v>
       </c>
       <c r="D134" s="5">
         <v>0.39353541625968269</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1971.413325</v>
       </c>
       <c r="C135" s="5">
         <v>4.8861122000000705</v>
       </c>
       <c r="D135" s="5">
         <v>3.022652040312801</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1978.7242418999999</v>
       </c>
       <c r="C136" s="5">
         <v>7.3109168999999383</v>
       </c>
       <c r="D136" s="5">
         <v>4.5420570896580026</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1981.8036477000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.0794058000001314</v>
       </c>
       <c r="D137" s="5">
         <v>1.8835778372819245</v>
       </c>
       <c r="E137" s="5">
         <v>2.6485299358183445</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1981.8325766999999</v>
       </c>
       <c r="C138" s="5">
         <v>2.8928999999834559E-2</v>
       </c>
       <c r="D138" s="5">
         <v>1.7518177070763308E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1981.8069401</v>
       </c>
       <c r="C139" s="5">
         <v>-2.5636599999870668E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.5521861784617563E-2</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1982.2306914000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.42375130000004901</v>
       </c>
       <c r="D140" s="5">
         <v>0.25688677384960723</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1980.8395922</v>
       </c>
       <c r="C141" s="5">
         <v>-1.3910992000000988</v>
       </c>
       <c r="D141" s="5">
         <v>-0.83889873758528077</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1979.1722035</v>
       </c>
       <c r="C142" s="5">
         <v>-1.6673886999999468</v>
       </c>
       <c r="D142" s="5">
         <v>-1.0054468997837795</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1977.1248579999999</v>
       </c>
       <c r="C143" s="5">
         <v>-2.0473455000001195</v>
       </c>
       <c r="D143" s="5">
         <v>-1.2342962169456406</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1972.9704111999999</v>
       </c>
       <c r="C144" s="5">
         <v>-4.1544467999999597</v>
       </c>
       <c r="D144" s="5">
         <v>-2.492570307709252</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1969.0319534</v>
       </c>
       <c r="C145" s="5">
         <v>-3.9384577999999237</v>
       </c>
       <c r="D145" s="5">
         <v>-2.3693229276369188</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1963.6807839000001</v>
       </c>
       <c r="C146" s="5">
         <v>-5.351169499999969</v>
       </c>
       <c r="D146" s="5">
         <v>-3.2128914159288091</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1956.8573064</v>
       </c>
       <c r="C147" s="5">
         <v>-6.8234775000000809</v>
       </c>
       <c r="D147" s="5">
         <v>-4.0910326586957702</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1945.7020493</v>
       </c>
       <c r="C148" s="5">
         <v>-11.155257099999972</v>
       </c>
       <c r="D148" s="5">
         <v>-6.6302624776728987</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1936.9813073</v>
       </c>
       <c r="C149" s="5">
         <v>-8.7207419999999729</v>
       </c>
       <c r="D149" s="5">
         <v>-5.247839897551831</v>
       </c>
       <c r="E149" s="5">
         <v>-2.261694313259488</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1942.1179168000001</v>
       </c>
       <c r="C150" s="5">
         <v>5.1366095000000769</v>
       </c>
       <c r="D150" s="5">
         <v>3.2290623052000811</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1940.2541269999999</v>
       </c>
       <c r="C151" s="5">
         <v>-1.8637898000001769</v>
       </c>
       <c r="D151" s="5">
         <v>-1.1455434940272347</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1940.1618570000001</v>
       </c>
       <c r="C152" s="5">
         <v>-9.2269999999871288E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-5.7051827659715393E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1939.0468283</v>
       </c>
       <c r="C153" s="5">
         <v>-1.115028700000039</v>
       </c>
       <c r="D153" s="5">
         <v>-0.68747518859428869</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1940.4185385999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.3717102999999042</v>
       </c>
       <c r="D154" s="5">
         <v>0.85220835888637492</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1936.7644115000001</v>
       </c>
       <c r="C155" s="5">
         <v>-3.6541270999998687</v>
       </c>
       <c r="D155" s="5">
         <v>-2.2365379398242013</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1935.0381431000001</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7262683999999808</v>
       </c>
       <c r="D156" s="5">
         <v>-1.0643509807121587</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1928.8334431999999</v>
       </c>
       <c r="C157" s="5">
         <v>-6.2046999000001506</v>
       </c>
       <c r="D157" s="5">
         <v>-3.7806613093927299</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1927.0410987</v>
       </c>
       <c r="C158" s="5">
         <v>-1.7923444999998992</v>
       </c>
       <c r="D158" s="5">
         <v>-1.1094037142260427</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1919.6435722000001</v>
       </c>
       <c r="C159" s="5">
         <v>-7.3975264999999126</v>
       </c>
       <c r="D159" s="5">
         <v>-4.5105343878593551</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1918.2207612</v>
       </c>
       <c r="C160" s="5">
         <v>-1.4228110000001379</v>
       </c>
       <c r="D160" s="5">
         <v>-0.88580518549701281</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1914.8015387</v>
       </c>
       <c r="C161" s="5">
         <v>-3.4192224999999326</v>
       </c>
       <c r="D161" s="5">
         <v>-2.1181501937910685</v>
       </c>
       <c r="E161" s="5">
         <v>-1.1450687993947106</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1907.4820024000001</v>
       </c>
       <c r="C162" s="5">
         <v>-7.3195362999999816</v>
       </c>
       <c r="D162" s="5">
         <v>-4.4919069355671244</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1904.5000545</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9819479000000229</v>
       </c>
       <c r="D163" s="5">
         <v>-1.859902399579938</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1900.2369696999999</v>
       </c>
       <c r="C164" s="5">
         <v>-4.2630848000001151</v>
       </c>
       <c r="D164" s="5">
         <v>-2.6532885232531833</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1896.8525363000001</v>
       </c>
       <c r="C165" s="5">
         <v>-3.3844333999998071</v>
       </c>
       <c r="D165" s="5">
         <v>-2.1164578010029467</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1892.7636668</v>
       </c>
       <c r="C166" s="5">
         <v>-4.0888695000001007</v>
       </c>
       <c r="D166" s="5">
         <v>-2.55628041286734</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1892.6878297000001</v>
       </c>
       <c r="C167" s="5">
         <v>-7.5837099999944257E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-4.8069640079040354E-2</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1891.2761840000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.4116457000000082</v>
       </c>
       <c r="D168" s="5">
         <v>-0.89134782591386852</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1895.2830145999999</v>
       </c>
       <c r="C169" s="5">
         <v>4.0068305999998302</v>
       </c>
       <c r="D169" s="5">
         <v>2.5721364648383593</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1899.6120724</v>
       </c>
       <c r="C170" s="5">
         <v>4.3290578000001005</v>
       </c>
       <c r="D170" s="5">
         <v>2.7756436391352945</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1905.4917502999999</v>
       </c>
       <c r="C171" s="5">
         <v>5.8796778999999333</v>
       </c>
       <c r="D171" s="5">
         <v>3.7781257579448724</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1905.4085623999999</v>
       </c>
       <c r="C172" s="5">
         <v>-8.3187899999984438E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-5.2375726145614809E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1907.0763179</v>
       </c>
       <c r="C173" s="5">
         <v>1.6677555000001121</v>
       </c>
       <c r="D173" s="5">
         <v>1.0554004602119527</v>
       </c>
       <c r="E173" s="5">
         <v>-0.40344759725046142</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1911.9249935</v>
       </c>
       <c r="C174" s="5">
         <v>4.8486755999999787</v>
       </c>
       <c r="D174" s="5">
         <v>3.0939854131912137</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1917.6065378999999</v>
       </c>
       <c r="C175" s="5">
         <v>5.6815443999998934</v>
       </c>
       <c r="D175" s="5">
         <v>3.6248260045518066</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1919.959691</v>
       </c>
       <c r="C176" s="5">
         <v>2.3531531000000996</v>
       </c>
       <c r="D176" s="5">
         <v>1.4825357363617231</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1925.172417</v>
       </c>
       <c r="C177" s="5">
         <v>5.2127259999999751</v>
       </c>
       <c r="D177" s="5">
         <v>3.3071158899291797</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1927.5389134</v>
       </c>
       <c r="C178" s="5">
         <v>2.36649639999996</v>
       </c>
       <c r="D178" s="5">
         <v>1.4851001749693893</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1927.025891</v>
       </c>
       <c r="C179" s="5">
         <v>-0.51302239999995436</v>
       </c>
       <c r="D179" s="5">
         <v>-0.31891781319360879</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1932.4124173</v>
       </c>
       <c r="C180" s="5">
         <v>5.3865263000000141</v>
       </c>
       <c r="D180" s="5">
         <v>3.4063567241396253</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1936.3606387</v>
       </c>
       <c r="C181" s="5">
         <v>3.9482213999999658</v>
       </c>
       <c r="D181" s="5">
         <v>2.4795281900489741</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1933.1830849999999</v>
       </c>
       <c r="C182" s="5">
         <v>-3.1775537000000895</v>
       </c>
       <c r="D182" s="5">
         <v>-1.951515259242631</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1940.0856034000001</v>
       </c>
       <c r="C183" s="5">
         <v>6.90251840000019</v>
       </c>
       <c r="D183" s="5">
         <v>4.3698063347741956</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1942.0712404000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.985636999999997</v>
       </c>
       <c r="D184" s="5">
         <v>1.2351120810907501</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1945.8797810999999</v>
       </c>
       <c r="C185" s="5">
         <v>3.8085406999998668</v>
       </c>
       <c r="D185" s="5">
         <v>2.3788348335199716</v>
       </c>
       <c r="E185" s="5">
         <v>2.0347095098285806</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1950.928126</v>
       </c>
       <c r="C186" s="5">
         <v>5.0483449000000746</v>
       </c>
       <c r="D186" s="5">
         <v>3.1580615092368314</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1952.2895226999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.3613966999998866</v>
       </c>
       <c r="D187" s="5">
         <v>0.84060539739985174</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1955.2352510999999</v>
       </c>
       <c r="C188" s="5">
         <v>2.9457284000000072</v>
       </c>
       <c r="D188" s="5">
         <v>1.8257317962021791</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1963.4263027</v>
       </c>
       <c r="C189" s="5">
         <v>8.1910516000000371</v>
       </c>
       <c r="D189" s="5">
         <v>5.1446144868128485</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1968.2240306000001</v>
       </c>
       <c r="C190" s="5">
         <v>4.7977279000001545</v>
       </c>
       <c r="D190" s="5">
         <v>2.9719894064012209</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1973.5985175999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.3744869999998173</v>
       </c>
       <c r="D191" s="5">
         <v>3.3264156602184958</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1982.5542293000001</v>
       </c>
       <c r="C192" s="5">
         <v>8.9557117000001654</v>
       </c>
       <c r="D192" s="5">
         <v>5.5832881269470169</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1986.9891666000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.4349373000000014</v>
       </c>
       <c r="D193" s="5">
         <v>2.7176523853300161</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1992.0881300999999</v>
       </c>
       <c r="C194" s="5">
         <v>5.0989634999998543</v>
       </c>
       <c r="D194" s="5">
         <v>3.1232475874510834</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1989.4553048</v>
       </c>
       <c r="C195" s="5">
         <v>-2.6328252999999222</v>
       </c>
       <c r="D195" s="5">
         <v>-1.5744913582696141</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>2004.4889373000001</v>
       </c>
       <c r="C196" s="5">
         <v>15.033632500000067</v>
       </c>
       <c r="D196" s="5">
         <v>9.4545259377712512</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>2012.1189245999999</v>
       </c>
       <c r="C197" s="5">
         <v>7.6299872999998115</v>
       </c>
       <c r="D197" s="5">
         <v>4.6645918434519595</v>
       </c>
       <c r="E197" s="5">
         <v>3.4040717285502176</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>2009.9540738999999</v>
       </c>
       <c r="C198" s="5">
         <v>-2.1648506999999881</v>
       </c>
       <c r="D198" s="5">
         <v>-1.2834744740198301</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>2014.6341596</v>
       </c>
       <c r="C199" s="5">
         <v>4.6800857000000633</v>
       </c>
       <c r="D199" s="5">
         <v>2.830207258612405</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>2021.2658858</v>
       </c>
       <c r="C200" s="5">
         <v>6.6317262000000028</v>
       </c>
       <c r="D200" s="5">
         <v>4.022439096329089</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>2023.0953388</v>
       </c>
       <c r="C201" s="5">
         <v>1.8294530000000577</v>
       </c>
       <c r="D201" s="5">
         <v>1.0915462512174123</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>2027.4275627</v>
       </c>
       <c r="C202" s="5">
         <v>4.3322238999999172</v>
       </c>
       <c r="D202" s="5">
         <v>2.6001422844095234</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>2030.7357282</v>
       </c>
       <c r="C203" s="5">
         <v>3.3081655000000865</v>
       </c>
       <c r="D203" s="5">
         <v>1.9757152614769069</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>2029.4941401000001</v>
       </c>
       <c r="C204" s="5">
         <v>-1.2415880999999445</v>
       </c>
       <c r="D204" s="5">
         <v>-0.73121568943980142</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2036.7635235</v>
       </c>
       <c r="C205" s="5">
         <v>7.2693833999999242</v>
       </c>
       <c r="D205" s="5">
         <v>4.3839393518652736</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2042.8915324</v>
       </c>
       <c r="C206" s="5">
         <v>6.1280088999999407</v>
       </c>
       <c r="D206" s="5">
         <v>3.6707873567049853</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2045.5466727999999</v>
       </c>
       <c r="C207" s="5">
         <v>2.6551403999999366</v>
       </c>
       <c r="D207" s="5">
         <v>1.5708338836106339</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2052.4036135000001</v>
       </c>
       <c r="C208" s="5">
         <v>6.8569407000002229</v>
       </c>
       <c r="D208" s="5">
         <v>4.0975550983982867</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2059.7662896000002</v>
       </c>
       <c r="C209" s="5">
         <v>7.3626761000000442</v>
       </c>
       <c r="D209" s="5">
         <v>4.3907713067814491</v>
       </c>
       <c r="E209" s="5">
         <v>2.3680193261674365</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2067.5828332000001</v>
       </c>
       <c r="C210" s="5">
         <v>7.8165435999999318</v>
       </c>
       <c r="D210" s="5">
         <v>4.650102450618121</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2074.1150189999998</v>
       </c>
       <c r="C211" s="5">
         <v>6.5321857999997519</v>
       </c>
       <c r="D211" s="5">
         <v>3.8577773347111544</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2082.7416321000001</v>
       </c>
       <c r="C212" s="5">
         <v>8.6266131000002133</v>
       </c>
       <c r="D212" s="5">
         <v>5.106782931970999</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2085.7042434</v>
       </c>
       <c r="C213" s="5">
         <v>2.962611299999935</v>
       </c>
       <c r="D213" s="5">
         <v>1.7203667755146812</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2090.9035619000001</v>
       </c>
       <c r="C214" s="5">
         <v>5.1993185000001176</v>
       </c>
       <c r="D214" s="5">
         <v>3.0327597763029734</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2096.1528671000001</v>
       </c>
       <c r="C215" s="5">
         <v>5.2493051999999807</v>
       </c>
       <c r="D215" s="5">
         <v>3.0546014646561037</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2099.3128376999998</v>
       </c>
       <c r="C216" s="5">
         <v>3.1599705999997241</v>
       </c>
       <c r="D216" s="5">
         <v>1.8240862266492019</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2100.6064511</v>
       </c>
       <c r="C217" s="5">
         <v>1.2936134000001402</v>
       </c>
       <c r="D217" s="5">
         <v>0.74196087600666427</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2106.5734318</v>
       </c>
       <c r="C218" s="5">
         <v>5.9669807000000219</v>
       </c>
       <c r="D218" s="5">
         <v>3.4624817810211317</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2110.9369892</v>
       </c>
       <c r="C219" s="5">
         <v>4.3635573999999906</v>
       </c>
       <c r="D219" s="5">
         <v>2.5141957468499454</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2117.1087858000001</v>
       </c>
       <c r="C220" s="5">
         <v>6.171796600000107</v>
       </c>
       <c r="D220" s="5">
         <v>3.5654398219383987</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2120.0862582999998</v>
       </c>
       <c r="C221" s="5">
         <v>2.9774724999997488</v>
       </c>
       <c r="D221" s="5">
         <v>1.7007790719354654</v>
       </c>
       <c r="E221" s="5">
         <v>2.9284860619654962</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2124.5406493</v>
       </c>
       <c r="C222" s="5">
         <v>4.4543910000002143</v>
       </c>
       <c r="D222" s="5">
         <v>2.5505907261871741</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2133.7040406000001</v>
       </c>
       <c r="C223" s="5">
         <v>9.1633913000000575</v>
       </c>
       <c r="D223" s="5">
         <v>5.3003018693760451</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2129.5628959999999</v>
       </c>
       <c r="C224" s="5">
         <v>-4.1411446000001888</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3042883938833914</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2129.2088293000002</v>
       </c>
       <c r="C225" s="5">
         <v>-0.35406669999974838</v>
       </c>
       <c r="D225" s="5">
         <v>-0.1993327958861868</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2128.6338363999998</v>
       </c>
       <c r="C226" s="5">
         <v>-0.57499290000032488</v>
       </c>
       <c r="D226" s="5">
         <v>-0.32357914605647409</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2130.0947679999999</v>
       </c>
       <c r="C227" s="5">
         <v>1.4609316000000945</v>
       </c>
       <c r="D227" s="5">
         <v>0.82670428643680793</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2131.4702914</v>
       </c>
       <c r="C228" s="5">
         <v>1.37552340000002</v>
       </c>
       <c r="D228" s="5">
         <v>0.77766642919940843</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2134.8065035999998</v>
       </c>
       <c r="C229" s="5">
         <v>3.3362121999998635</v>
       </c>
       <c r="D229" s="5">
         <v>1.8945136631519865</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2124.4877975999998</v>
       </c>
       <c r="C230" s="5">
         <v>-10.31870600000002</v>
       </c>
       <c r="D230" s="5">
         <v>-5.6485268389626313</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2120.3086758999998</v>
       </c>
       <c r="C231" s="5">
         <v>-4.1791216999999961</v>
       </c>
       <c r="D231" s="5">
         <v>-2.3351712124730084</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2111.9945837999999</v>
       </c>
       <c r="C232" s="5">
         <v>-8.3140920999999253</v>
       </c>
       <c r="D232" s="5">
         <v>-4.6052406871571083</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2104.6563409</v>
       </c>
       <c r="C233" s="5">
         <v>-7.338242899999841</v>
       </c>
       <c r="D233" s="5">
         <v>-4.0907037907360717</v>
       </c>
       <c r="E233" s="5">
         <v>-0.72779667995076514</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2092.6089419999998</v>
       </c>
       <c r="C234" s="5">
         <v>-12.047398900000189</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6568149184899061</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2080.5235984000001</v>
       </c>
       <c r="C235" s="5">
         <v>-12.08534359999976</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7143520518617272</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2068.0038678000001</v>
       </c>
       <c r="C236" s="5">
         <v>-12.519730600000003</v>
       </c>
       <c r="D236" s="5">
         <v>-6.9868384651141309</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2055.1853979000002</v>
       </c>
       <c r="C237" s="5">
         <v>-12.818469899999855</v>
       </c>
       <c r="D237" s="5">
         <v>-7.1897575842381762</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2046.5679382999999</v>
       </c>
       <c r="C238" s="5">
         <v>-8.6174596000003021</v>
       </c>
       <c r="D238" s="5">
         <v>-4.9172078380636091</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2038.0727062000001</v>
       </c>
       <c r="C239" s="5">
         <v>-8.4952320999998392</v>
       </c>
       <c r="D239" s="5">
         <v>-4.8689956657181455</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2030.9993783</v>
       </c>
       <c r="C240" s="5">
         <v>-7.0733279000000948</v>
       </c>
       <c r="D240" s="5">
         <v>-4.0861310129310606</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2026.7521572000001</v>
       </c>
       <c r="C241" s="5">
         <v>-4.2472210999999334</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4807749013751934</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2028.748664</v>
       </c>
       <c r="C242" s="5">
         <v>1.9965067999999064</v>
       </c>
       <c r="D242" s="5">
         <v>1.1885178819276865</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2019.2040918</v>
       </c>
       <c r="C243" s="5">
         <v>-9.5445721999999478</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5017753132591052</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2012.58079</v>
       </c>
       <c r="C244" s="5">
         <v>-6.6233018000000357</v>
       </c>
       <c r="D244" s="5">
         <v>-3.8659442421359547</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2011.7966742000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.78411579999988135</v>
       </c>
       <c r="D245" s="5">
         <v>-0.46652800228379476</v>
       </c>
       <c r="E245" s="5">
         <v>-4.4121059051517637</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2013.8135027999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.0168285999998261</v>
       </c>
       <c r="D246" s="5">
         <v>1.209656724736119</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2015.6214107999999</v>
       </c>
       <c r="C247" s="5">
         <v>1.8079079999999976</v>
       </c>
       <c r="D247" s="5">
         <v>1.0826394227824165</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2020.7327218</v>
       </c>
       <c r="C248" s="5">
         <v>5.1113110000001143</v>
       </c>
       <c r="D248" s="5">
         <v>3.085820775078929</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2025.2265989</v>
       </c>
       <c r="C249" s="5">
         <v>4.4938770999999633</v>
       </c>
       <c r="D249" s="5">
         <v>2.7015465155127094</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2028.3813818000001</v>
       </c>
       <c r="C250" s="5">
         <v>3.1547829000001002</v>
       </c>
       <c r="D250" s="5">
         <v>1.8853905750669586</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2031.2876498000001</v>
       </c>
       <c r="C251" s="5">
         <v>2.9062679999999546</v>
       </c>
       <c r="D251" s="5">
         <v>1.7329760616684231</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2032.8553575999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.5677077999998801</v>
       </c>
       <c r="D252" s="5">
         <v>0.93007775194027253</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2035.031475</v>
       </c>
       <c r="C253" s="5">
         <v>2.1761174000000665</v>
       </c>
       <c r="D253" s="5">
         <v>1.2921580483149731</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2039.0223031</v>
       </c>
       <c r="C254" s="5">
         <v>3.9908281000000443</v>
       </c>
       <c r="D254" s="5">
         <v>2.3788262335610932</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2044.0521713000001</v>
       </c>
       <c r="C255" s="5">
         <v>5.0298682000000099</v>
       </c>
       <c r="D255" s="5">
         <v>3.000658578040416</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2046.7689109</v>
       </c>
       <c r="C256" s="5">
         <v>2.7167395999999826</v>
       </c>
       <c r="D256" s="5">
         <v>1.6066247117397792</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2052.5226665999999</v>
       </c>
       <c r="C257" s="5">
         <v>5.7537556999998287</v>
       </c>
       <c r="D257" s="5">
         <v>3.4260174443519364</v>
       </c>
       <c r="E257" s="5">
         <v>2.0243592666338683</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2055.7624231999998</v>
       </c>
       <c r="C258" s="5">
         <v>3.2397565999999642</v>
       </c>
       <c r="D258" s="5">
         <v>1.9106423198327116</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2058.9139890000001</v>
       </c>
       <c r="C259" s="5">
         <v>3.1515658000002986</v>
       </c>
       <c r="D259" s="5">
         <v>1.8552388024998478</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2068.7966495000001</v>
       </c>
       <c r="C260" s="5">
         <v>9.882660499999929</v>
       </c>
       <c r="D260" s="5">
         <v>5.9144456973676762</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2083.4547293999999</v>
       </c>
       <c r="C261" s="5">
         <v>14.658079899999848</v>
       </c>
       <c r="D261" s="5">
         <v>8.8416630936557503</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2081.9724237999999</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4823056000000179</v>
       </c>
       <c r="D262" s="5">
         <v>-0.85042538091985032</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2085.2687130999998</v>
       </c>
       <c r="C263" s="5">
         <v>3.2962892999998985</v>
       </c>
       <c r="D263" s="5">
         <v>1.9165355037410459</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2092.7499351000001</v>
       </c>
       <c r="C264" s="5">
         <v>7.4812220000003435</v>
       </c>
       <c r="D264" s="5">
         <v>4.3911588970083182</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2098.3722536</v>
       </c>
       <c r="C265" s="5">
         <v>5.6223184999998921</v>
       </c>
       <c r="D265" s="5">
         <v>3.2719493220296103</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2102.8714995</v>
       </c>
       <c r="C266" s="5">
         <v>4.4992459000000053</v>
       </c>
       <c r="D266" s="5">
         <v>2.6035529316567274</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2105.0203210999998</v>
       </c>
       <c r="C267" s="5">
         <v>2.1488215999997919</v>
       </c>
       <c r="D267" s="5">
         <v>1.2331364598134442</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2109.5272641000001</v>
       </c>
       <c r="C268" s="5">
         <v>4.5069430000003194</v>
       </c>
       <c r="D268" s="5">
         <v>2.5997257174820598</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2116.9268250999999</v>
       </c>
       <c r="C269" s="5">
         <v>7.3995609999997214</v>
       </c>
       <c r="D269" s="5">
         <v>4.2913867307071474</v>
       </c>
       <c r="E269" s="5">
         <v>3.1378049825235399</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2124.5856941000002</v>
       </c>
       <c r="C270" s="5">
         <v>7.6588690000003226</v>
       </c>
       <c r="D270" s="5">
         <v>4.428942334535213</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2128.4926052999999</v>
       </c>
       <c r="C271" s="5">
         <v>3.9069111999997403</v>
       </c>
       <c r="D271" s="5">
         <v>2.2291417126472091</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2134.7037879999998</v>
       </c>
       <c r="C272" s="5">
         <v>6.2111826999998812</v>
       </c>
       <c r="D272" s="5">
         <v>3.5584878531527808</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2139.9158471999999</v>
       </c>
       <c r="C273" s="5">
         <v>5.2120592000001125</v>
       </c>
       <c r="D273" s="5">
         <v>2.9695679107407891</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2145.8173576999998</v>
       </c>
       <c r="C274" s="5">
         <v>5.9015104999998584</v>
       </c>
       <c r="D274" s="5">
         <v>3.360049587092373</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2153.2221137000001</v>
       </c>
       <c r="C275" s="5">
         <v>7.4047560000003614</v>
       </c>
       <c r="D275" s="5">
         <v>4.2204462854217084</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2157.6907274999999</v>
       </c>
       <c r="C276" s="5">
         <v>4.46861379999973</v>
       </c>
       <c r="D276" s="5">
         <v>2.5190011160130199</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2162.6528795999998</v>
       </c>
       <c r="C277" s="5">
         <v>4.962152099999912</v>
       </c>
       <c r="D277" s="5">
         <v>2.7948770121213329</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2166.6891943000001</v>
       </c>
       <c r="C278" s="5">
         <v>4.0363147000002755</v>
       </c>
       <c r="D278" s="5">
         <v>2.2627800570727663</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2171.1030354999998</v>
       </c>
       <c r="C279" s="5">
         <v>4.4138411999997516</v>
       </c>
       <c r="D279" s="5">
         <v>2.4721398980019238</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2185.8717357</v>
       </c>
       <c r="C280" s="5">
         <v>14.768700200000239</v>
       </c>
       <c r="D280" s="5">
         <v>8.4753048396844619</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2184.0130893999999</v>
       </c>
       <c r="C281" s="5">
         <v>-1.8586463000001459</v>
       </c>
       <c r="D281" s="5">
         <v>-1.015601395029142</v>
       </c>
       <c r="E281" s="5">
         <v>3.1690403043020066</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2184.5344110999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.52132170000004407</v>
       </c>
       <c r="D282" s="5">
         <v>0.28681512670212239</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2194.6147224000001</v>
       </c>
       <c r="C283" s="5">
         <v>10.080311300000176</v>
       </c>
       <c r="D283" s="5">
         <v>5.679993433881414</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2197.941652</v>
       </c>
       <c r="C284" s="5">
         <v>3.3269295999998576</v>
       </c>
       <c r="D284" s="5">
         <v>1.8343862917357567</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2205.2023106000001</v>
       </c>
       <c r="C285" s="5">
         <v>7.2606586000001698</v>
       </c>
       <c r="D285" s="5">
         <v>4.0368887944694398</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2209.8599733999999</v>
       </c>
       <c r="C286" s="5">
         <v>4.6576627999997982</v>
       </c>
       <c r="D286" s="5">
         <v>2.5642012827094662</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2216.0096883000001</v>
       </c>
       <c r="C287" s="5">
         <v>6.1497149000001627</v>
       </c>
       <c r="D287" s="5">
         <v>3.3910125834480276</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2222.0185127999998</v>
       </c>
       <c r="C288" s="5">
         <v>6.0088244999997187</v>
       </c>
       <c r="D288" s="5">
         <v>3.3028297303890675</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2229.3536196999999</v>
       </c>
       <c r="C289" s="5">
         <v>7.335106900000028</v>
       </c>
       <c r="D289" s="5">
         <v>4.0340401270910986</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2235.8742662999998</v>
       </c>
       <c r="C290" s="5">
         <v>6.5206465999999637</v>
       </c>
       <c r="D290" s="5">
         <v>3.5669030703003424</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2240.1431588999999</v>
       </c>
       <c r="C291" s="5">
         <v>4.268892600000072</v>
       </c>
       <c r="D291" s="5">
         <v>2.3153395433053614</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2248.2265873000001</v>
       </c>
       <c r="C292" s="5">
         <v>8.0834284000002299</v>
       </c>
       <c r="D292" s="5">
         <v>4.4171111145461683</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2252.7256889999999</v>
       </c>
       <c r="C293" s="5">
         <v>4.4991016999997555</v>
       </c>
       <c r="D293" s="5">
         <v>2.4280218784121566</v>
       </c>
       <c r="E293" s="5">
         <v>3.1461624444236724</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2257.2282891</v>
       </c>
       <c r="C294" s="5">
         <v>4.5026001000001088</v>
       </c>
       <c r="D294" s="5">
         <v>2.4250242130037902</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2262.4707259000002</v>
       </c>
       <c r="C295" s="5">
         <v>5.2424368000001778</v>
       </c>
       <c r="D295" s="5">
         <v>2.8228906361215111</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2268.2016958999998</v>
       </c>
       <c r="C296" s="5">
         <v>5.7309699999996155</v>
       </c>
       <c r="D296" s="5">
         <v>3.0823775738318071</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2274.1055437999999</v>
       </c>
       <c r="C297" s="5">
         <v>5.9038479000000734</v>
       </c>
       <c r="D297" s="5">
         <v>3.1685562746565976</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2280.3702981000001</v>
       </c>
       <c r="C298" s="5">
         <v>6.264754300000277</v>
       </c>
       <c r="D298" s="5">
         <v>3.3563359827690764</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2289.1031770999998</v>
       </c>
       <c r="C299" s="5">
         <v>8.7328789999996843</v>
       </c>
       <c r="D299" s="5">
         <v>4.6935459755614861</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2295.6124116000001</v>
       </c>
       <c r="C300" s="5">
         <v>6.5092345000002751</v>
       </c>
       <c r="D300" s="5">
         <v>3.466165041450342</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2303.3929523000002</v>
       </c>
       <c r="C301" s="5">
         <v>7.7805407000000741</v>
       </c>
       <c r="D301" s="5">
         <v>4.1438513511431019</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2310.2255541</v>
       </c>
       <c r="C302" s="5">
         <v>6.832601799999793</v>
       </c>
       <c r="D302" s="5">
         <v>3.6182364826210289</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2319.4432360999999</v>
       </c>
       <c r="C303" s="5">
         <v>9.217681999999968</v>
       </c>
       <c r="D303" s="5">
         <v>4.8944187366880776</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2324.9838338</v>
       </c>
       <c r="C304" s="5">
         <v>5.5405977000000348</v>
       </c>
       <c r="D304" s="5">
         <v>2.9044766204840089</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2339.5361293000001</v>
       </c>
       <c r="C305" s="5">
         <v>14.552295500000128</v>
       </c>
       <c r="D305" s="5">
         <v>7.7749491456068354</v>
       </c>
       <c r="E305" s="5">
         <v>3.8535735053714326</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2342.4012916000001</v>
       </c>
       <c r="C306" s="5">
         <v>2.8651623000000654</v>
       </c>
       <c r="D306" s="5">
         <v>1.4795446560645242</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2348.9794808000001</v>
       </c>
       <c r="C307" s="5">
         <v>6.5781891999999971</v>
       </c>
       <c r="D307" s="5">
         <v>3.4225140636563012</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2355.2562892000001</v>
       </c>
       <c r="C308" s="5">
         <v>6.2768083999999362</v>
       </c>
       <c r="D308" s="5">
         <v>3.2541198374246294</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2361.2183404000002</v>
       </c>
       <c r="C309" s="5">
         <v>5.9620512000001327</v>
       </c>
       <c r="D309" s="5">
         <v>3.0803082650466385</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2369.5934505999999</v>
       </c>
       <c r="C310" s="5">
         <v>8.3751101999996536</v>
       </c>
       <c r="D310" s="5">
         <v>4.3403562674875218</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2374.1234589999999</v>
       </c>
       <c r="C311" s="5">
         <v>4.5300084000000425</v>
       </c>
       <c r="D311" s="5">
         <v>2.3183439774140169</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2378.2033572</v>
       </c>
       <c r="C312" s="5">
         <v>4.079898200000116</v>
       </c>
       <c r="D312" s="5">
         <v>2.0817865055139384</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2380.0246216</v>
       </c>
       <c r="C313" s="5">
         <v>1.8212644000000182</v>
       </c>
       <c r="D313" s="5">
         <v>0.92285892042711648</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2385.2507645999999</v>
       </c>
       <c r="C314" s="5">
         <v>5.2261429999998654</v>
       </c>
       <c r="D314" s="5">
         <v>2.6670600903138331</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2387.1704883000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.9197237000003042</v>
       </c>
       <c r="D315" s="5">
         <v>0.9700838299854686</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2379.9121030000001</v>
       </c>
       <c r="C316" s="5">
         <v>-7.2583853000001</v>
       </c>
       <c r="D316" s="5">
         <v>-3.5882935794733894</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2386.5227193999999</v>
       </c>
       <c r="C317" s="5">
         <v>6.6106163999997989</v>
       </c>
       <c r="D317" s="5">
         <v>3.3846035078685111</v>
       </c>
       <c r="E317" s="5">
         <v>2.0083720662205984</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2387.780949</v>
       </c>
       <c r="C318" s="5">
         <v>1.2582296000000497</v>
       </c>
       <c r="D318" s="5">
         <v>0.63450535667839425</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2394.2650293000002</v>
       </c>
       <c r="C319" s="5">
         <v>6.484080300000187</v>
       </c>
       <c r="D319" s="5">
         <v>3.3077428886975735</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2396.8529932000001</v>
       </c>
       <c r="C320" s="5">
         <v>2.587963899999977</v>
       </c>
       <c r="D320" s="5">
         <v>1.3048203616967458</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2401.0052157</v>
       </c>
       <c r="C321" s="5">
         <v>4.1522224999998798</v>
       </c>
       <c r="D321" s="5">
         <v>2.0987591230672731</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2399.2194297000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.7857859999999164</v>
       </c>
       <c r="D322" s="5">
         <v>-0.8888771742706969</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2400.4333224000002</v>
       </c>
       <c r="C323" s="5">
         <v>1.2138927000000876</v>
       </c>
       <c r="D323" s="5">
         <v>0.60883619355522889</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2408.9708651999999</v>
       </c>
       <c r="C324" s="5">
         <v>8.5375427999997555</v>
       </c>
       <c r="D324" s="5">
         <v>4.3524878107003229</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2409.7026965</v>
       </c>
       <c r="C325" s="5">
         <v>0.73183130000006713</v>
       </c>
       <c r="D325" s="5">
         <v>0.36516273889763973</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2410.5165876000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.81389110000009168</v>
       </c>
       <c r="D326" s="5">
         <v>0.40606074857862939</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2414.9036904999998</v>
       </c>
       <c r="C327" s="5">
         <v>4.3871028999997179</v>
       </c>
       <c r="D327" s="5">
         <v>2.2059760747839885</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2416.7686411</v>
       </c>
       <c r="C328" s="5">
         <v>1.8649506000001566</v>
       </c>
       <c r="D328" s="5">
         <v>0.93066685205618338</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2421.1927704999998</v>
       </c>
       <c r="C329" s="5">
         <v>4.4241293999998561</v>
       </c>
       <c r="D329" s="5">
         <v>2.2189690674946805</v>
       </c>
       <c r="E329" s="5">
         <v>1.452743391804634</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2424.3276648999999</v>
       </c>
       <c r="C330" s="5">
         <v>3.1348944000001211</v>
       </c>
       <c r="D330" s="5">
         <v>1.5648396624990957</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2423.7305471</v>
       </c>
       <c r="C331" s="5">
         <v>-0.59711779999997816</v>
       </c>
       <c r="D331" s="5">
         <v>-0.29516285876310944</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2425.9265691999999</v>
       </c>
       <c r="C332" s="5">
         <v>2.1960220999999365</v>
       </c>
       <c r="D332" s="5">
         <v>1.0926950315596873</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2429.9018594999998</v>
       </c>
       <c r="C333" s="5">
         <v>3.9752902999998696</v>
       </c>
       <c r="D333" s="5">
         <v>1.984222336806396</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2432.5259363</v>
       </c>
       <c r="C334" s="5">
         <v>2.624076800000239</v>
       </c>
       <c r="D334" s="5">
         <v>1.3036174722640848</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2438.4615348000002</v>
       </c>
       <c r="C335" s="5">
         <v>5.9355985000001965</v>
       </c>
       <c r="D335" s="5">
         <v>2.9677342985347188</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2437.535891</v>
       </c>
       <c r="C336" s="5">
         <v>-0.92564380000021629</v>
       </c>
       <c r="D336" s="5">
         <v>-0.4545720306117329</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2443.0247149000002</v>
       </c>
       <c r="C337" s="5">
         <v>5.4888239000001704</v>
       </c>
       <c r="D337" s="5">
         <v>2.7358686546896882</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2437.3771342999999</v>
       </c>
       <c r="C338" s="5">
         <v>-5.6475806000003104</v>
       </c>
       <c r="D338" s="5">
         <v>-2.7390595852988309</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2448.1284430999999</v>
       </c>
       <c r="C339" s="5">
         <v>10.751308800000061</v>
       </c>
       <c r="D339" s="5">
         <v>5.4235424607227412</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2452.5955734999998</v>
       </c>
       <c r="C340" s="5">
         <v>4.4671303999998599</v>
       </c>
       <c r="D340" s="5">
         <v>2.2117643255597619</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2454.2169460999999</v>
       </c>
       <c r="C341" s="5">
         <v>1.6213726000000861</v>
       </c>
       <c r="D341" s="5">
         <v>0.79619202460576854</v>
       </c>
       <c r="E341" s="5">
         <v>1.363963084739428</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2454.9020688999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.68512280000004466</v>
       </c>
       <c r="D342" s="5">
         <v>0.33550858326558686</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2458.0654051000001</v>
       </c>
       <c r="C343" s="5">
         <v>3.1633362000002307</v>
       </c>
       <c r="D343" s="5">
         <v>1.5573013540494784</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2463.5160494000002</v>
       </c>
       <c r="C344" s="5">
         <v>5.4506443000000218</v>
       </c>
       <c r="D344" s="5">
         <v>2.6936374187055412</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2467.7886361999999</v>
       </c>
       <c r="C345" s="5">
         <v>4.2725867999997718</v>
       </c>
       <c r="D345" s="5">
         <v>2.1011817347873496</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2474.2473733000002</v>
       </c>
       <c r="C346" s="5">
         <v>6.4587371000002349</v>
       </c>
       <c r="D346" s="5">
         <v>3.1862653445558831</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2475.4281000000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.1807266999999229</v>
       </c>
       <c r="D347" s="5">
         <v>0.574153073528616</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2476.8661422999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.4380422999997791</v>
       </c>
       <c r="D348" s="5">
         <v>0.69934371031126208</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2478.8419585000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.9758162000002812</v>
       </c>
       <c r="D349" s="5">
         <v>0.96146074740084408</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2481.1777038999999</v>
       </c>
       <c r="C350" s="5">
         <v>2.3357453999997233</v>
       </c>
       <c r="D350" s="5">
         <v>1.1366058227821219</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2479.4344511999998</v>
       </c>
       <c r="C351" s="5">
         <v>-1.7432527000000846</v>
       </c>
       <c r="D351" s="5">
         <v>-0.83985862934575772</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2484.9020154999998</v>
       </c>
       <c r="C352" s="5">
         <v>5.4675643000000491</v>
       </c>
       <c r="D352" s="5">
         <v>2.6785303570544094</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2482.0875489999999</v>
       </c>
       <c r="C353" s="5">
         <v>-2.8144664999999804</v>
       </c>
       <c r="D353" s="5">
         <v>-1.3507172210803553</v>
       </c>
       <c r="E353" s="5">
         <v>1.135620994887554</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2491.4977451</v>
       </c>
       <c r="C354" s="5">
         <v>9.4101961000001211</v>
       </c>
       <c r="D354" s="5">
         <v>4.6455655248064609</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2494.0070489999998</v>
       </c>
       <c r="C355" s="5">
         <v>2.5093038999998498</v>
       </c>
       <c r="D355" s="5">
         <v>1.2152933214099271</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2494.5231908999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.5161419000000933</v>
       </c>
       <c r="D356" s="5">
         <v>0.24862630572763944</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2495.7475199</v>
       </c>
       <c r="C357" s="5">
         <v>1.2243290000001252</v>
       </c>
       <c r="D357" s="5">
         <v>0.59056067331033635</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2497.8791252999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.1316053999998985</v>
       </c>
       <c r="D358" s="5">
         <v>1.0297422520527455</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2502.1188554</v>
       </c>
       <c r="C359" s="5">
         <v>4.239730100000088</v>
       </c>
       <c r="D359" s="5">
         <v>2.0559205319240936</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2507.1987964999998</v>
       </c>
       <c r="C360" s="5">
         <v>5.0799410999998145</v>
       </c>
       <c r="D360" s="5">
         <v>2.4636966004476069</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2507.3045682000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.1057717000003322</v>
       </c>
       <c r="D361" s="5">
         <v>5.0636389471336862E-2</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2505.3420507000001</v>
       </c>
       <c r="C362" s="5">
         <v>-1.9625175000001036</v>
       </c>
       <c r="D362" s="5">
         <v>-0.93523106968516068</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2514.0880461000002</v>
       </c>
       <c r="C363" s="5">
         <v>8.7459954000000835</v>
       </c>
       <c r="D363" s="5">
         <v>4.2705016249514616</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2525.7171578000002</v>
       </c>
       <c r="C364" s="5">
         <v>11.629111700000067</v>
       </c>
       <c r="D364" s="5">
         <v>5.6941078302736647</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2525.1959959999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.52116180000029999</v>
       </c>
       <c r="D365" s="5">
         <v>-0.24732971294783024</v>
       </c>
       <c r="E365" s="5">
         <v>1.7367818881879549</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2524.3724216999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.82357430000001841</v>
       </c>
       <c r="D366" s="5">
         <v>-0.39066999518461154</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2525.7093196999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.3368980000000192</v>
       </c>
       <c r="D367" s="5">
         <v>0.63736980775979113</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2524.6389991000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.0703205999998318</v>
       </c>
       <c r="D368" s="5">
         <v>-0.50734079810180743</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2322.2002392999998</v>
       </c>
       <c r="C369" s="5">
         <v>-202.4387598000003</v>
       </c>
       <c r="D369" s="5">
         <v>-63.322092920013773</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2373.6476247000001</v>
       </c>
       <c r="C370" s="5">
         <v>51.447385400000258</v>
       </c>
       <c r="D370" s="5">
         <v>30.076540774392903</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2429.6250507999998</v>
       </c>
       <c r="C371" s="5">
         <v>55.977426099999775</v>
       </c>
       <c r="D371" s="5">
         <v>32.274496306192567</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2435.0600866</v>
       </c>
       <c r="C372" s="5">
         <v>5.4350358000001506</v>
       </c>
       <c r="D372" s="5">
         <v>2.7176570957713642</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2448.0952692000001</v>
       </c>
       <c r="C373" s="5">
         <v>13.035182600000098</v>
       </c>
       <c r="D373" s="5">
         <v>6.6162958475012523</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2460.3908375999999</v>
       </c>
       <c r="C374" s="5">
         <v>12.295568399999866</v>
       </c>
       <c r="D374" s="5">
         <v>6.196312519415792</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2498.3544473000002</v>
       </c>
       <c r="C375" s="5">
         <v>37.963609700000234</v>
       </c>
       <c r="D375" s="5">
         <v>20.170929536538075</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2503.1395965000002</v>
       </c>
       <c r="C376" s="5">
         <v>4.785149199999978</v>
       </c>
       <c r="D376" s="5">
         <v>2.3227514913941816</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2505.1502719</v>
       </c>
       <c r="C377" s="5">
         <v>2.0106753999998546</v>
       </c>
       <c r="D377" s="5">
         <v>0.96818360547719085</v>
       </c>
       <c r="E377" s="5">
         <v>-0.79382844467332792</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2507.9550086999998</v>
       </c>
       <c r="C378" s="5">
         <v>2.8047367999997732</v>
       </c>
       <c r="D378" s="5">
         <v>1.3518098017429869</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2514.4082150999998</v>
       </c>
       <c r="C379" s="5">
         <v>6.4532063999999991</v>
       </c>
       <c r="D379" s="5">
         <v>3.1317883228309418</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2533.9906731999999</v>
       </c>
       <c r="C380" s="5">
         <v>19.582458100000167</v>
       </c>
       <c r="D380" s="5">
         <v>9.7566141933593578</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2526.6522562</v>
       </c>
       <c r="C381" s="5">
         <v>-7.3384169999999358</v>
       </c>
       <c r="D381" s="5">
         <v>-3.420368720468403</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2543.8330286</v>
       </c>
       <c r="C382" s="5">
         <v>17.180772400000023</v>
       </c>
       <c r="D382" s="5">
         <v>8.4719716176324447</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2553.9656967999999</v>
       </c>
       <c r="C383" s="5">
         <v>10.132668199999898</v>
       </c>
       <c r="D383" s="5">
         <v>4.8859934160640162</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2568.0091593000002</v>
       </c>
       <c r="C384" s="5">
         <v>14.04346250000026</v>
       </c>
       <c r="D384" s="5">
         <v>6.8016846279263632</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2571.7760563000002</v>
       </c>
       <c r="C385" s="5">
         <v>3.7668969999999717</v>
       </c>
       <c r="D385" s="5">
         <v>1.7744966095447179</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2581.7197789000002</v>
       </c>
       <c r="C386" s="5">
         <v>9.943722600000001</v>
       </c>
       <c r="D386" s="5">
         <v>4.7397275264504435</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2619.6679690000001</v>
       </c>
       <c r="C387" s="5">
         <v>37.94819009999992</v>
       </c>
       <c r="D387" s="5">
         <v>19.136757528509051</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2634.9476098999999</v>
       </c>
       <c r="C388" s="5">
         <v>15.279640899999777</v>
       </c>
       <c r="D388" s="5">
         <v>7.2281507680288293</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2654.0681251000001</v>
       </c>
       <c r="C389" s="5">
         <v>19.120515200000227</v>
       </c>
       <c r="D389" s="5">
         <v>9.0638887861564257</v>
       </c>
       <c r="E389" s="5">
         <v>5.9444678776517046</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2650.0632439000001</v>
       </c>
       <c r="C390" s="5">
         <v>-4.0048811999999998</v>
       </c>
       <c r="D390" s="5">
         <v>-1.7957987551650678</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2691.5756296999998</v>
       </c>
       <c r="C391" s="5">
         <v>41.51238579999972</v>
       </c>
       <c r="D391" s="5">
         <v>20.504755752843117</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2697.1379784000001</v>
       </c>
       <c r="C392" s="5">
         <v>5.5623487000002569</v>
       </c>
       <c r="D392" s="5">
         <v>2.5082745479698021</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2704.9174460999998</v>
       </c>
       <c r="C393" s="5">
         <v>7.7794676999997137</v>
       </c>
       <c r="D393" s="5">
         <v>3.5166496866011032</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2704.4045526999998</v>
       </c>
       <c r="C394" s="5">
         <v>-0.51289339999993899</v>
       </c>
       <c r="D394" s="5">
         <v>-0.2273010663393138</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2701.1086605</v>
       </c>
       <c r="C395" s="5">
         <v>-3.2958921999997983</v>
       </c>
       <c r="D395" s="5">
         <v>-1.4526922443357404</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2717.6299800000002</v>
       </c>
       <c r="C396" s="5">
         <v>16.521319500000118</v>
       </c>
       <c r="D396" s="5">
         <v>7.5918150332019652</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2723.2400011</v>
       </c>
       <c r="C397" s="5">
         <v>5.6100210999998126</v>
       </c>
       <c r="D397" s="5">
         <v>2.5054871554742952</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2730.2144853</v>
       </c>
       <c r="C398" s="5">
         <v>6.9744842000000062</v>
       </c>
       <c r="D398" s="5">
         <v>3.116980038681505</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2735.3974416000001</v>
       </c>
       <c r="C399" s="5">
         <v>5.1829563000001144</v>
       </c>
       <c r="D399" s="5">
         <v>2.3019798555084625</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2733.0198439999999</v>
       </c>
       <c r="C400" s="5">
         <v>-2.377597600000172</v>
       </c>
       <c r="D400" s="5">
         <v>-1.0380637791975289</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2740.716688</v>
       </c>
       <c r="C401" s="5">
         <v>7.6968440000000555</v>
       </c>
       <c r="D401" s="5">
         <v>3.4323303945319683</v>
       </c>
       <c r="E401" s="5">
         <v>3.2647452445002667</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2745.8154020000002</v>
       </c>
       <c r="C402" s="5">
         <v>5.0987140000002</v>
       </c>
       <c r="D402" s="5">
         <v>2.2554138970944493</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2752.0913991000002</v>
       </c>
       <c r="C403" s="5">
         <v>6.2759971000000405</v>
       </c>
       <c r="D403" s="5">
         <v>2.777534556126815</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2756.7384314999999</v>
       </c>
       <c r="C404" s="5">
         <v>4.6470323999997163</v>
       </c>
       <c r="D404" s="5">
         <v>2.0451791249841422</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2757.4022838999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.66385239999999612</v>
       </c>
       <c r="D405" s="5">
         <v>0.2893560059792355</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2761.2136512000002</v>
       </c>
       <c r="C406" s="5">
         <v>3.8113673000002564</v>
       </c>
       <c r="D406" s="5">
         <v>1.6713453618367957</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2764.2949666</v>
       </c>
       <c r="C407" s="5">
         <v>3.0813153999997667</v>
       </c>
       <c r="D407" s="5">
         <v>1.347363098378529</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2757.1807527999999</v>
       </c>
       <c r="C408" s="5">
         <v>-7.1142138000000159</v>
       </c>
       <c r="D408" s="5">
         <v>-3.044988540994209</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2758.3991885999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.218435799999952</v>
       </c>
       <c r="D409" s="5">
         <v>0.53158717469210526</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2759.8163426000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.4171540000002096</v>
       </c>
       <c r="D410" s="5">
         <v>0.61825654180378553</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2764.1525975</v>
       </c>
       <c r="C411" s="5">
         <v>4.336254899999858</v>
       </c>
       <c r="D411" s="5">
         <v>1.9018327723152373</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2764.7817021000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.62910460000011881</v>
       </c>
       <c r="D412" s="5">
         <v>0.27345495646644569</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2764.526797</v>
       </c>
       <c r="C413" s="5">
         <v>-0.25490510000008726</v>
       </c>
       <c r="D413" s="5">
         <v>-0.11058054142415452</v>
       </c>
       <c r="E413" s="5">
         <v>0.86875484446278239</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2769.2651377000002</v>
       </c>
       <c r="C414" s="5">
         <v>4.738340700000208</v>
       </c>
       <c r="D414" s="5">
         <v>2.0762749037870787</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2768.3457195999999</v>
       </c>
       <c r="C415" s="5">
         <v>-0.91941810000025725</v>
       </c>
       <c r="D415" s="5">
         <v>-0.39768285660400915</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2768.7520414999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.40632189999996626</v>
       </c>
       <c r="D416" s="5">
         <v>0.17627136571887192</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2770.1782186999999</v>
       </c>
       <c r="C417" s="5">
         <v>1.4261771999999837</v>
       </c>
       <c r="D417" s="5">
         <v>0.61987113422095064</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2773.6685007000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.4902820000002066</v>
       </c>
       <c r="D418" s="5">
         <v>1.5224596790477607</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2774.6497674000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.98126670000010563</v>
       </c>
       <c r="D419" s="5">
         <v>0.4253622761476672</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2769.9206717000002</v>
       </c>
       <c r="C420" s="5">
         <v>-4.7290957000000162</v>
       </c>
       <c r="D420" s="5">
         <v>-2.0262082771497214</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2779.0621222</v>
       </c>
       <c r="C421" s="5">
         <v>9.1414504999997916</v>
       </c>
       <c r="D421" s="5">
         <v>4.0329904832262065</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2780.6067397000002</v>
       </c>
       <c r="C422" s="5">
         <v>1.5446175000001858</v>
       </c>
       <c r="D422" s="5">
         <v>0.66900902989424083</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2778.5315679</v>
       </c>
       <c r="C423" s="5">
         <v>-2.0751718000001347</v>
       </c>
       <c r="D423" s="5">
         <v>-0.89189530481641466</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2775.0267726000002</v>
       </c>
       <c r="C424" s="5">
         <v>-3.5047952999998415</v>
       </c>
       <c r="D424" s="5">
         <v>-1.5032036527144244</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2783.4166642999999</v>
       </c>
       <c r="C425" s="5">
         <v>8.38989169999968</v>
       </c>
       <c r="D425" s="5">
         <v>3.6889668775480278</v>
       </c>
       <c r="E425" s="5">
         <v>0.68329478015907164</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2783.3286369000002</v>
       </c>
       <c r="C426" s="5">
         <v>-8.802739999964615E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-3.7944196205363934E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2788.9413217000001</v>
       </c>
       <c r="C427" s="5">
         <v>5.6126847999998972</v>
       </c>
       <c r="D427" s="5">
         <v>2.4468638375825913</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2787.9687097000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.97261200000002646</v>
       </c>
       <c r="D428" s="5">
         <v>-0.41768478725850988</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2787.4660809000002</v>
       </c>
       <c r="C429" s="5">
         <v>-0.50262879999991128</v>
       </c>
       <c r="D429" s="5">
         <v>-0.21612755152984331</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2786.1128183999999</v>
       </c>
       <c r="C430" s="5">
         <v>-1.3532625000002554</v>
       </c>
       <c r="D430" s="5">
         <v>-0.58102443968817141</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2782.3752506000001</v>
       </c>
       <c r="C431" s="5">
         <v>-3.7375677999998516</v>
       </c>
       <c r="D431" s="5">
         <v>-1.5979743649736533</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2785.5837244999998</v>
       </c>
       <c r="C432" s="5">
         <v>3.2084738999997171</v>
       </c>
       <c r="D432" s="5">
         <v>1.3925805432675853</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2783.2831605000001</v>
       </c>
       <c r="C433" s="5">
         <v>-2.3005639999996674</v>
       </c>
       <c r="D433" s="5">
         <v>-0.9865692664579151</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2779.6943345</v>
       </c>
       <c r="C434" s="5">
         <v>-3.5888260000001537</v>
       </c>
       <c r="D434" s="5">
         <v>-1.5363799778607135</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2781.6775899999998</v>
       </c>
       <c r="C435" s="5">
         <v>1.9832554999998138</v>
       </c>
       <c r="D435" s="5">
         <v>0.85954340364531312</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2783.7890692999999</v>
       </c>
       <c r="C436" s="5">
         <v>2.1114793000001555</v>
       </c>
       <c r="D436" s="5">
         <v>0.91469268629154055</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2793.6439062999998</v>
       </c>
       <c r="C437" s="5">
         <v>9.8548369999998613</v>
       </c>
       <c r="D437" s="5">
         <v>4.3317925882751185</v>
       </c>
       <c r="E437" s="5">
         <v>0.36743481962919766</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2791.0884847000002</v>
       </c>
       <c r="C438" s="5">
         <v>-2.5554215999995904</v>
       </c>
       <c r="D438" s="5">
         <v>-1.0921668539497609</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2783.7615996999998</v>
       </c>
       <c r="C439" s="5">
         <v>-7.3268850000004022</v>
       </c>
       <c r="D439" s="5">
         <v>-3.1050334712945382</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2797.6825524999999</v>
+        <v>2797.4636667</v>
       </c>
       <c r="C440" s="5">
-        <v>13.920952800000123</v>
+        <v>13.70206700000017</v>
       </c>
       <c r="D440" s="5">
-        <v>6.1687578946222565</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0691232758982139</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>2801.6838695000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>4.2202028000001519</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.8253943658630645</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>