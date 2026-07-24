--- v5 (2026-06-02)
+++ v6 (2026-07-24)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8BF9858C-8B2A-494D-99D6-04A6203B5B6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{97B8CDB8-6549-4FB8-B39E-CA4C0EBC4C38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{58177603-0E2C-4022-9FD0-9EC956E9F9EB}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{3FF76293-339C-4248-B273-7A5EBF54EC10}"/>
   </bookViews>
   <sheets>
     <sheet name="AE400000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Trade, Transportation, and Utilities</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6389 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70961621-AA4A-499C-BFC1-AF68EA0E4882}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61352F50-1221-40B2-A644-35B928F23A0B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1562.5571700999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1562.5566506</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1561.605155</v>
+        <v>1561.6044085000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.95201509999992595</v>
+        <v>-0.95224209999992127</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.72867585029720017</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.72884925649341348</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1561.3754415000001</v>
+        <v>1561.3744968000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.22971349999988888</v>
+        <v>-0.22991170000000238</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.17637831653345426</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.1765304593069339</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1558.7875309999999</v>
+        <v>1558.7855721000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.5879105000001346</v>
+        <v>-2.5889247000000069</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9709152932855467</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.9716818451820939</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1560.3814414000001</v>
+        <v>1560.3782315999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.5939104000001407</v>
+        <v>1.5926594999998542</v>
       </c>
       <c r="D10" s="5">
-        <v>1.2339629571556543</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.2329906534269686</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1563.8648244000001</v>
+        <v>1563.8622166</v>
       </c>
       <c r="C11" s="5">
-        <v>3.4833830000000034</v>
+        <v>3.4839850000000752</v>
       </c>
       <c r="D11" s="5">
-        <v>2.712007942028416</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.712488051639439</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1567.4512055</v>
+        <v>1567.4499547999999</v>
       </c>
       <c r="C12" s="5">
-        <v>3.5863810999999259</v>
+        <v>3.5877381999998761</v>
       </c>
       <c r="D12" s="5">
-        <v>2.786913912617428</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>2.7879865410944893</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1570.1255613000001</v>
+        <v>1570.1339132000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.6743558000000576</v>
+        <v>2.6839584000001651</v>
       </c>
       <c r="D13" s="5">
-        <v>2.066740104795195</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>2.0742326850355042</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1571.8357176</v>
+        <v>1571.8377144999999</v>
       </c>
       <c r="C14" s="5">
-        <v>1.7101562999998805</v>
+        <v>1.7038012999998955</v>
       </c>
       <c r="D14" s="5">
-        <v>1.3148795312625916</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.3099571854858327</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1568.8725688</v>
+        <v>1568.8730685999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.963148799999999</v>
+        <v>-2.9646459000000505</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.2388737633689426</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-2.2399904063707732</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1568.717099</v>
+        <v>1568.7176546999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15546979999999166</v>
+        <v>-0.15541389999998501</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.11885102352481303</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.11880827545370787</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1563.394855</v>
+        <v>1563.3950915999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.3222439999999551</v>
+        <v>-5.3225631000000249</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.9961662495771821</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-3.996400000724043</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1567.0445589999999</v>
+        <v>1567.0441235999999</v>
       </c>
       <c r="C18" s="5">
-        <v>3.6497039999999288</v>
+        <v>3.6490320000000338</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8376181370933118</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>2.8370885018161873</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1563.4144653999999</v>
+        <v>1563.4134188</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6300936000000092</v>
+        <v>-3.6307047999998758</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.7446813559373395</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-2.7451383589912282</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1564.9346555</v>
+        <v>1564.9337350999999</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5201901000000362</v>
+        <v>1.5203162999998767</v>
       </c>
       <c r="D20" s="5">
-        <v>1.1730834730370621</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.1731821686675525</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1556.3693307999999</v>
+        <v>1556.367375</v>
       </c>
       <c r="C21" s="5">
-        <v>-8.5653247000000192</v>
+        <v>-8.5663600999998835</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.3737836724058861</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.3745347429925765</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1563.2383382999999</v>
+        <v>1563.2340156</v>
       </c>
       <c r="C22" s="5">
-        <v>6.8690074999999524</v>
+        <v>6.8666405999999824</v>
       </c>
       <c r="D22" s="5">
-        <v>5.4266484502644596</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>5.4247399309038657</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1564.3737432999999</v>
+        <v>1564.3690498999999</v>
       </c>
       <c r="C23" s="5">
-        <v>1.1354049999999916</v>
+        <v>1.1350342999999157</v>
       </c>
       <c r="D23" s="5">
-        <v>0.87506936070411712</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.87478494480166535</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1565.7287759999999</v>
+        <v>1565.7306775</v>
       </c>
       <c r="C24" s="5">
-        <v>1.3550327000000379</v>
+        <v>1.3616276000000198</v>
       </c>
       <c r="D24" s="5">
-        <v>1.044384764952655</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.0494952734413587</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1570.1832655999999</v>
+        <v>1570.1909040999999</v>
       </c>
       <c r="C25" s="5">
-        <v>4.4544895999999881</v>
+        <v>4.4602265999999418</v>
       </c>
       <c r="D25" s="5">
-        <v>3.4679234947071702</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.4724558084037627</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1573.7867388</v>
+        <v>1573.7892614</v>
       </c>
       <c r="C26" s="5">
-        <v>3.6034732000000531</v>
+        <v>3.5983573000000888</v>
       </c>
       <c r="D26" s="5">
-        <v>2.7889533416010748</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>2.784930068265612</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1567.5776579000001</v>
+        <v>1567.578745</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.2090808999998899</v>
+        <v>-6.2105163999999604</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.6329821766450614</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-4.634022885438716</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1565.0779560999999</v>
+        <v>1565.0789499</v>
       </c>
       <c r="C28" s="5">
-        <v>-2.499701800000139</v>
+        <v>-2.4997951000000285</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.8968586820927502</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-1.8969275575140054</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1562.9670891999999</v>
+        <v>1562.9674824000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1108669000000191</v>
+        <v>-2.1114674999998897</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.6065234103844195</v>
+        <v>-1.606976111485281</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.7361341162923658E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.735132036023602E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1562.3188557999999</v>
+        <v>1562.3183260000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.64823339999998097</v>
+        <v>-0.64915640000003805</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.49656074923017934</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.49726604796631602</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1564.333261</v>
+        <v>1564.3316993000001</v>
       </c>
       <c r="C31" s="5">
-        <v>2.0144052000000556</v>
+        <v>2.013373300000012</v>
       </c>
       <c r="D31" s="5">
-        <v>1.5582621786134121</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.5574588082273078</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1564.2657687000001</v>
+        <v>1564.2646116999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.7492299999912575E-2</v>
+        <v>-6.7087600000149905E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.1761057647847775E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-5.1450810502251532E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1570.3706239000001</v>
+        <v>1570.3683607999999</v>
       </c>
       <c r="C33" s="5">
-        <v>6.1048551999999745</v>
+        <v>6.1037490999999591</v>
       </c>
       <c r="D33" s="5">
-        <v>4.7850804738709618</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.7841984201664634</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1571.0668442000001</v>
+        <v>1571.0612369</v>
       </c>
       <c r="C34" s="5">
-        <v>0.69622030000004997</v>
+        <v>0.69287610000014865</v>
       </c>
       <c r="D34" s="5">
-        <v>0.53331650999444147</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.53074934335970436</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1572.2572645</v>
+        <v>1572.2504389999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1904202999999143</v>
+        <v>1.1892020999998749</v>
       </c>
       <c r="D35" s="5">
-        <v>0.91305638551102408</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.91212139768859224</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1572.0518106</v>
+        <v>1572.0569797999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.20545390000006591</v>
+        <v>-0.1934592000000066</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.15669672431152248</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-0.14755537012091091</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1571.3033476999999</v>
+        <v>1571.3101113</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.74846290000004956</v>
+        <v>-0.74686849999989136</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.56983320081941402</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.56862062887582665</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1573.6907002999999</v>
+        <v>1573.6941022999999</v>
       </c>
       <c r="C38" s="5">
-        <v>2.3873525999999856</v>
+        <v>2.3839909999999236</v>
       </c>
       <c r="D38" s="5">
-        <v>1.838527480653207</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.83590906482205</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1583.6903127999999</v>
+        <v>1583.6920728</v>
       </c>
       <c r="C39" s="5">
-        <v>9.999612500000012</v>
+        <v>9.9979705000000649</v>
       </c>
       <c r="D39" s="5">
-        <v>7.897301239767307</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.8959411376885891</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1582.2275361</v>
+        <v>1582.2289751000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.4627766999999494</v>
+        <v>-1.4630976999999348</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1027675033470574</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.1030070530014591</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1585.1651182000001</v>
+        <v>1585.1656131</v>
       </c>
       <c r="C41" s="5">
-        <v>2.9375821000000997</v>
+        <v>2.9366379999999026</v>
       </c>
       <c r="D41" s="5">
-        <v>2.2508256276844385</v>
+        <v>2.2500927744780741</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4202492908127695</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.4202554403699885</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1590.1778125000001</v>
+        <v>1590.1771973</v>
       </c>
       <c r="C42" s="5">
-        <v>5.012694300000021</v>
+        <v>5.0115842000000157</v>
       </c>
       <c r="D42" s="5">
-        <v>3.8614041313574488</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>3.8605328430760588</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1593.1299905999999</v>
+        <v>1593.1281715</v>
       </c>
       <c r="C43" s="5">
-        <v>2.9521780999998555</v>
+        <v>2.9509742000000188</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2506988733522526</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.2497725280741898</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1590.2490534000001</v>
+        <v>1590.2473282999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.8809371999998348</v>
+        <v>-2.8808432000000721</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.1485671432492248</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.1485001638657408</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1599.0610678</v>
+        <v>1599.0585960999999</v>
       </c>
       <c r="C45" s="5">
-        <v>8.8120143999999527</v>
+        <v>8.811267799999996</v>
       </c>
       <c r="D45" s="5">
-        <v>6.8559838462435962</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.8553928211678716</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1599.6858462</v>
+        <v>1599.6790785000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.62477839999996831</v>
+        <v>0.62048240000012811</v>
       </c>
       <c r="D46" s="5">
-        <v>0.4698678033359549</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.46663079911406502</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1601.3724503000001</v>
+        <v>1601.3636377</v>
       </c>
       <c r="C47" s="5">
-        <v>1.6866041000000678</v>
+        <v>1.6845591999999669</v>
       </c>
       <c r="D47" s="5">
-        <v>1.272564039382118</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.2710175978462246</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1624.3649895000001</v>
+        <v>1624.3734231000001</v>
       </c>
       <c r="C48" s="5">
-        <v>22.99253920000001</v>
+        <v>23.009785400000055</v>
       </c>
       <c r="D48" s="5">
-        <v>18.657505053763359</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>18.672734667278988</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1625.0662798999999</v>
+        <v>1625.0725029</v>
       </c>
       <c r="C49" s="5">
-        <v>0.70129039999983434</v>
+        <v>0.69907979999993586</v>
       </c>
       <c r="D49" s="5">
-        <v>0.51931040307164889</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.5176668676922791</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1626.6662641999999</v>
+        <v>1626.6701708999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.5999842999999601</v>
+        <v>1.5976679999998851</v>
       </c>
       <c r="D50" s="5">
-        <v>1.187897559253992</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.1861639614504149</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1628.7790520000001</v>
+        <v>1628.7814103000001</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1127878000002056</v>
+        <v>2.1112394000001586</v>
       </c>
       <c r="D51" s="5">
-        <v>1.5697968767459658</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.5686343997213914</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1631.5417296000001</v>
+        <v>1631.5433028</v>
       </c>
       <c r="C52" s="5">
-        <v>2.7626775999999609</v>
+        <v>2.7618924999999308</v>
       </c>
       <c r="D52" s="5">
-        <v>2.0544934908446999</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.0539011857247491</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1636.2958788000001</v>
+        <v>1636.2960029999999</v>
       </c>
       <c r="C53" s="5">
-        <v>4.7541492000000289</v>
+        <v>4.7527001999999356</v>
       </c>
       <c r="D53" s="5">
-        <v>3.5532670761747598</v>
+        <v>3.5521631987491586</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2255794688480499</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2255550762300356</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1638.4889314</v>
+        <v>1638.4879685999999</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1930525999998736</v>
+        <v>2.1919656000000032</v>
       </c>
       <c r="D54" s="5">
-        <v>1.6202137521804438</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>1.6194046334295109</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1641.9185706000001</v>
+        <v>1641.9168153000001</v>
       </c>
       <c r="C55" s="5">
-        <v>3.4296392000001106</v>
+        <v>3.4288467000001219</v>
       </c>
       <c r="D55" s="5">
-        <v>2.5409261848871934</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.5403337789022595</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1645.7670198000001</v>
+        <v>1645.7648512999999</v>
       </c>
       <c r="C56" s="5">
-        <v>3.8484492000000046</v>
+        <v>3.8480359999998655</v>
       </c>
       <c r="D56" s="5">
-        <v>2.8491915192598638</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.8488847385501392</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1649.9141342999999</v>
+        <v>1649.9115296</v>
       </c>
       <c r="C57" s="5">
-        <v>4.147114499999816</v>
+        <v>4.146678300000076</v>
       </c>
       <c r="D57" s="5">
-        <v>3.0661030029484504</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>3.0657801189353462</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1654.5406025</v>
+        <v>1654.5346213</v>
       </c>
       <c r="C58" s="5">
-        <v>4.6264682000000903</v>
+        <v>4.6230917000000318</v>
       </c>
       <c r="D58" s="5">
-        <v>3.4172617682968642</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.4147346883498297</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1659.1256433999999</v>
+        <v>1659.1193940999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.5850408999999672</v>
+        <v>4.5847727999998824</v>
       </c>
       <c r="D59" s="5">
-        <v>3.3765796905856016</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.3763916262442573</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1664.1888782999999</v>
+        <v>1664.1949454000001</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0632348999999977</v>
+        <v>5.0755513000001429</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7241952294646996</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.7334216616244253</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1670.6617902</v>
+        <v>1670.6664449</v>
       </c>
       <c r="C61" s="5">
-        <v>6.4729119000000992</v>
+        <v>6.4714994999999362</v>
       </c>
       <c r="D61" s="5">
-        <v>4.768589161004666</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.767508538393983</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1676.9792663000001</v>
+        <v>1676.9839354000001</v>
       </c>
       <c r="C62" s="5">
-        <v>6.3174761000000217</v>
+        <v>6.3174905000000763</v>
       </c>
       <c r="D62" s="5">
-        <v>4.6332796933078235</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.6332772963542102</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1682.8492732</v>
+        <v>1682.8512562000001</v>
       </c>
       <c r="C63" s="5">
-        <v>5.8700068999999075</v>
+        <v>5.8673208000000159</v>
       </c>
       <c r="D63" s="5">
-        <v>4.2822316183203313</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.2802220724914131</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1687.6930682</v>
+        <v>1687.6944519000001</v>
       </c>
       <c r="C64" s="5">
-        <v>4.8437950000000001</v>
+        <v>4.8431957000000239</v>
       </c>
       <c r="D64" s="5">
-        <v>3.5092032007471907</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.5087579278114456</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1693.0221879999999</v>
+        <v>1693.0219735000001</v>
       </c>
       <c r="C65" s="5">
-        <v>5.329119799999944</v>
+        <v>5.3275215999999546</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8556667441074</v>
+        <v>3.8544870674808163</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4667513336036127</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.4667303712774489</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1696.7099476999999</v>
+        <v>1696.7089332999999</v>
       </c>
       <c r="C66" s="5">
-        <v>3.6877597000000151</v>
+        <v>3.6869597999998405</v>
       </c>
       <c r="D66" s="5">
-        <v>2.6453961701002005</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.644815814748358</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1699.6335116</v>
+        <v>1699.6321464</v>
       </c>
       <c r="C67" s="5">
-        <v>2.9235639000000901</v>
+        <v>2.9232131000001118</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0874021992068448</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.0871506122342343</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1700.9955023</v>
+        <v>1700.9934335999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3619906999999785</v>
+        <v>1.3612871999998788</v>
       </c>
       <c r="D68" s="5">
-        <v>0.96586204904349771</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.96536173785271018</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1699.7967733</v>
+        <v>1699.7948191</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1987289999999575</v>
+        <v>-1.1986144999998487</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.84239634244527295</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.84231721059291331</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1699.9352891999999</v>
+        <v>1699.9307899</v>
       </c>
       <c r="C70" s="5">
-        <v>0.1385158999999021</v>
+        <v>0.13597079999999551</v>
       </c>
       <c r="D70" s="5">
-        <v>9.7831459102781793E-2</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>9.6033217152213801E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1705.6472053</v>
+        <v>1705.6439453999999</v>
       </c>
       <c r="C71" s="5">
-        <v>5.7119161000000531</v>
+        <v>5.7131554999998571</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1074500321297558</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.1083689012400004</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1711.8849370999999</v>
+        <v>1711.8882394</v>
       </c>
       <c r="C72" s="5">
-        <v>6.2377317999998922</v>
+        <v>6.2442940000000817</v>
       </c>
       <c r="D72" s="5">
-        <v>4.4778827571396063</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.4826975630783084</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1717.030726</v>
+        <v>1717.0334817</v>
       </c>
       <c r="C73" s="5">
-        <v>5.1457889000000705</v>
+        <v>5.1452423000000636</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6673400517661658</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.6669368435885419</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1722.8877852999999</v>
+        <v>1722.8923497999999</v>
       </c>
       <c r="C74" s="5">
-        <v>5.8570592999999462</v>
+        <v>5.8588680999998815</v>
       </c>
       <c r="D74" s="5">
-        <v>4.171064405559699</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.1723699775978673</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1723.3549098000001</v>
+        <v>1723.3561027000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.4671245000001818</v>
+        <v>0.46375290000014502</v>
       </c>
       <c r="D75" s="5">
-        <v>0.3258401717630699</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.32348398925943211</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1728.0500566000001</v>
+        <v>1728.0511320999999</v>
       </c>
       <c r="C76" s="5">
-        <v>4.695146799999975</v>
+        <v>4.6950293999998394</v>
       </c>
       <c r="D76" s="5">
-        <v>3.3187429109910571</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.3186563482961784</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1730.4520203</v>
+        <v>1730.4513311999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4019636999998966</v>
+        <v>2.4001991000000089</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6807928813433737</v>
+        <v>1.6795475872066312</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2108294011324636</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.2108016485233195</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1731.8857072000001</v>
+        <v>1731.8847825</v>
       </c>
       <c r="C78" s="5">
-        <v>1.4336869000001116</v>
+        <v>1.4334513000001152</v>
       </c>
       <c r="D78" s="5">
-        <v>0.99874803483490648</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>0.99858356000210868</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1732.6771673999999</v>
+        <v>1732.6762715</v>
       </c>
       <c r="C79" s="5">
-        <v>0.79146019999984674</v>
+        <v>0.79148899999995592</v>
       </c>
       <c r="D79" s="5">
-        <v>0.54977244950151771</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.54979279946052451</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1735.3707889</v>
+        <v>1735.3692497</v>
       </c>
       <c r="C80" s="5">
-        <v>2.693621500000063</v>
+        <v>2.6929781999999705</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8815548123045645</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.8811025856692032</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1743.0568619999999</v>
+        <v>1743.0556822000001</v>
       </c>
       <c r="C81" s="5">
-        <v>7.6860730999999305</v>
+        <v>7.6864325000001372</v>
       </c>
       <c r="D81" s="5">
-        <v>5.4462805201462627</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.4465463725581698</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1748.3172116999999</v>
+        <v>1748.3150435</v>
       </c>
       <c r="C82" s="5">
-        <v>5.2603497000000061</v>
+        <v>5.2593612999999095</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6821844025028749</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.6814835452738892</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1751.1137001</v>
+        <v>1751.1131544</v>
       </c>
       <c r="C83" s="5">
-        <v>2.7964884000000438</v>
+        <v>2.7981108999999833</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9364142280496655</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9375500520236733</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1749.1748559</v>
+        <v>1749.1751030999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9388441999999486</v>
+        <v>-1.9380513000000974</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.3205864224342778</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.3200500540760163</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1751.9303164999999</v>
+        <v>1751.9310508999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.7554605999998785</v>
+        <v>2.7559478000000581</v>
       </c>
       <c r="D85" s="5">
-        <v>1.906814514441213</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.9071543182655137</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1749.3323958999999</v>
+        <v>1749.3366836</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.5979205999999522</v>
+        <v>-2.5943672999999308</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7650267850987555</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.7626315691769978</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1757.3797429000001</v>
+        <v>1757.3798902000001</v>
       </c>
       <c r="C87" s="5">
-        <v>8.0473470000001726</v>
+        <v>8.0432066000000759</v>
       </c>
       <c r="D87" s="5">
-        <v>5.6621212898036566</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.6591198159898326</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1763.0448251</v>
+        <v>1763.0457412999999</v>
       </c>
       <c r="C88" s="5">
-        <v>5.6650821999999152</v>
+        <v>5.6658510999998271</v>
       </c>
       <c r="D88" s="5">
-        <v>3.9376418260466783</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.9381854434278774</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1762.0553166</v>
+        <v>1762.0544983</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.9895085000000563</v>
+        <v>-0.99124299999994037</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.67142459821123435</v>
+        <v>-0.67259754651257664</v>
       </c>
       <c r="E89" s="5">
-        <v>1.8263029502846972</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.8262962112944647</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1767.0596492</v>
+        <v>1767.0590605</v>
       </c>
       <c r="C90" s="5">
-        <v>5.0043325999999979</v>
+        <v>5.0045622000000094</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4618072327202931</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.4619701834593508</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1771.7031322</v>
+        <v>1771.7025795</v>
       </c>
       <c r="C91" s="5">
-        <v>4.6434830000000602</v>
+        <v>4.6435189999999693</v>
       </c>
       <c r="D91" s="5">
-        <v>3.1993393293479722</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>3.1993655741013871</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1777.0782723</v>
+        <v>1777.0774084</v>
       </c>
       <c r="C92" s="5">
-        <v>5.3751400999999532</v>
+        <v>5.3748289000000113</v>
       </c>
       <c r="D92" s="5">
-        <v>3.7020275731569408</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.7018108252936166</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1778.9406885000001</v>
+        <v>1778.9402717999999</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8624162000000979</v>
+        <v>1.8628633999999238</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2649002627275641</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.2652063601643393</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1782.4553888</v>
+        <v>1782.4544099</v>
       </c>
       <c r="C94" s="5">
-        <v>3.5147002999999586</v>
+        <v>3.514138100000082</v>
       </c>
       <c r="D94" s="5">
-        <v>2.3968053216677498</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.3964183290076546</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1787.9071375000001</v>
+        <v>1787.9067169</v>
       </c>
       <c r="C95" s="5">
-        <v>5.4517487000000528</v>
+        <v>5.4523070000000189</v>
       </c>
       <c r="D95" s="5">
-        <v>3.7326487852654022</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.7330395750148071</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1794.0771477000001</v>
+        <v>1794.0771964999999</v>
       </c>
       <c r="C96" s="5">
-        <v>6.1700101999999788</v>
+        <v>6.1704795999999078</v>
       </c>
       <c r="D96" s="5">
-        <v>4.220673326134472</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.2210015564366321</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1791.8334494000001</v>
+        <v>1791.8337469999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.2436983000000055</v>
+        <v>-2.243449499999997</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.4904572770070068</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-1.4902930974332818</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1803.9566032</v>
+        <v>1803.9592392</v>
       </c>
       <c r="C98" s="5">
-        <v>12.123153799999955</v>
+        <v>12.125492200000053</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4279766719442151</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.4296618439044568</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1810.8817243000001</v>
+        <v>1810.8816921</v>
       </c>
       <c r="C99" s="5">
-        <v>6.9251211000000694</v>
+        <v>6.922452900000053</v>
       </c>
       <c r="D99" s="5">
-        <v>4.7051396748515106</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.7032813684202868</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1814.3484644</v>
+        <v>1814.3491128000001</v>
       </c>
       <c r="C100" s="5">
-        <v>3.4667400999999245</v>
+        <v>3.4674207000000479</v>
       </c>
       <c r="D100" s="5">
-        <v>2.3216155074516909</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.3220761458258687</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1815.5007962</v>
+        <v>1815.4999689000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1523317999999563</v>
+        <v>1.1508561000000554</v>
       </c>
       <c r="D101" s="5">
-        <v>0.76481380231983032</v>
+        <v>0.76383067250380687</v>
       </c>
       <c r="E101" s="5">
-        <v>3.0331329043135069</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.0331338021362786</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1827.9823664999999</v>
+        <v>1827.9819984999999</v>
       </c>
       <c r="C102" s="5">
-        <v>12.48157029999993</v>
+        <v>12.482029599999805</v>
       </c>
       <c r="D102" s="5">
-        <v>8.5692155198401121</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.5695469241892077</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1832.123049</v>
+        <v>1832.1227893</v>
       </c>
       <c r="C103" s="5">
-        <v>4.140682500000139</v>
+        <v>4.1407908000001044</v>
       </c>
       <c r="D103" s="5">
-        <v>2.7523199749894811</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.7523934224660707</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1836.9199774000001</v>
+        <v>1836.9195130999999</v>
       </c>
       <c r="C104" s="5">
-        <v>4.7969284000000698</v>
+        <v>4.7967237999998815</v>
       </c>
       <c r="D104" s="5">
-        <v>3.1875230243620489</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.1873855638649307</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1845.1055679999999</v>
+        <v>1845.1054548</v>
       </c>
       <c r="C105" s="5">
-        <v>8.1855905999998413</v>
+        <v>8.1859417000000576</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4804041275187343</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.4806464060557225</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1849.7183262000001</v>
+        <v>1849.7181677999999</v>
       </c>
       <c r="C106" s="5">
-        <v>4.6127582000001439</v>
+        <v>4.6127129999999852</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0415918676470088</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.0415618415474022</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1849.563791</v>
+        <v>1849.5633246</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.15453520000005483</v>
+        <v>-0.15484319999995932</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.10020825905672215</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.10040789812278961</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1855.6205193999999</v>
+        <v>1855.6205505999999</v>
       </c>
       <c r="C108" s="5">
-        <v>6.0567283999998835</v>
+        <v>6.0572259999999005</v>
       </c>
       <c r="D108" s="5">
-        <v>4.0011687921185146</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.0015044851959836</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1858.4613554</v>
+        <v>1858.4615259</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8408360000000812</v>
+        <v>2.8409753000000819</v>
       </c>
       <c r="D109" s="5">
-        <v>1.8526710931906276</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.8527626735788116</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1864.3200436</v>
+        <v>1864.3213596000001</v>
       </c>
       <c r="C110" s="5">
-        <v>5.8586881999999605</v>
+        <v>5.8598337000000811</v>
       </c>
       <c r="D110" s="5">
-        <v>3.8492123267012124</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.8499776706937494</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1866.8561336</v>
+        <v>1866.8561209</v>
       </c>
       <c r="C111" s="5">
-        <v>2.5360900000000584</v>
+        <v>2.5347612999999001</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6446645182564446</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.6437952283216983</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1872.2189375</v>
+        <v>1872.2193046</v>
       </c>
       <c r="C112" s="5">
-        <v>5.3628039000000172</v>
+        <v>5.363183700000036</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5021553702843766</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.5024073532420985</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1877.6091689</v>
+        <v>1877.608653</v>
       </c>
       <c r="C113" s="5">
-        <v>5.3902313999999478</v>
+        <v>5.3893484000000171</v>
       </c>
       <c r="D113" s="5">
-        <v>3.5101082396702399</v>
+        <v>3.5095233986565555</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4210049827572808</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.4210236939651972</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1877.7723329</v>
+        <v>1877.7721124</v>
       </c>
       <c r="C114" s="5">
-        <v>0.1631640000000516</v>
+        <v>0.16345939999996517</v>
       </c>
       <c r="D114" s="5">
-        <v>0.10432970359446347</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.10451870631877913</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1884.3933706</v>
+        <v>1884.3932536</v>
       </c>
       <c r="C115" s="5">
-        <v>6.621037699999988</v>
+        <v>6.6211412000000109</v>
       </c>
       <c r="D115" s="5">
-        <v>4.3142360568839022</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.3143053266927023</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1888.7531630999999</v>
+        <v>1888.7529575999999</v>
       </c>
       <c r="C116" s="5">
-        <v>4.3597924999999123</v>
+        <v>4.3597039999999652</v>
       </c>
       <c r="D116" s="5">
-        <v>2.8119611815640155</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.8119035497276235</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1890.3375109999999</v>
+        <v>1890.3375285</v>
       </c>
       <c r="C117" s="5">
-        <v>1.5843479000000116</v>
+        <v>1.584570900000017</v>
       </c>
       <c r="D117" s="5">
-        <v>1.0112562658157964</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.0113993700359369</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1892.4135217999999</v>
+        <v>1892.4133976000001</v>
       </c>
       <c r="C118" s="5">
-        <v>2.0760107999999491</v>
+        <v>2.0758691000000908</v>
       </c>
       <c r="D118" s="5">
-        <v>1.3258561751967157</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.3257651180467622</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1899.1063314</v>
+        <v>1899.1060689000001</v>
       </c>
       <c r="C119" s="5">
-        <v>6.692809600000146</v>
+        <v>6.6926713000000291</v>
       </c>
       <c r="D119" s="5">
-        <v>4.327516582128399</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.3274257015004425</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1905.3208835</v>
+        <v>1905.3209993999999</v>
       </c>
       <c r="C120" s="5">
-        <v>6.2145520999999917</v>
+        <v>6.2149304999998094</v>
       </c>
       <c r="D120" s="5">
-        <v>3.9982787547260479</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.9985271685117008</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1908.0854432000001</v>
+        <v>1908.0856973</v>
       </c>
       <c r="C121" s="5">
-        <v>2.7645597000000635</v>
+        <v>2.7646979000001011</v>
       </c>
       <c r="D121" s="5">
-        <v>1.755124101492922</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.7552124337073538</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1913.6761715</v>
+        <v>1913.6764043000001</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5907282999999097</v>
+        <v>5.5907070000000658</v>
       </c>
       <c r="D122" s="5">
-        <v>3.5732420363713491</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.5732277190790862</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1921.4352487000001</v>
+        <v>1921.4354484999999</v>
       </c>
       <c r="C123" s="5">
-        <v>7.7590772000000925</v>
+        <v>7.7590441999998347</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9754275957284211</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.9754053418991528</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1924.9161687999999</v>
+        <v>1924.9162681</v>
       </c>
       <c r="C124" s="5">
-        <v>3.4809200999998211</v>
+        <v>3.4808196000001317</v>
       </c>
       <c r="D124" s="5">
-        <v>2.1957424219832378</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.1956781636476297</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1930.6692935000001</v>
+        <v>1930.6690665000001</v>
       </c>
       <c r="C125" s="5">
-        <v>5.7531247000001713</v>
+        <v>5.7527984000000743</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6460669393640899</v>
+        <v>3.6458565432756274</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8259408549376364</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.8259570179984816</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1936.9304365</v>
+        <v>1936.9303256999999</v>
       </c>
       <c r="C126" s="5">
-        <v>6.2611429999999473</v>
+        <v>6.2612591999998131</v>
       </c>
       <c r="D126" s="5">
-        <v>3.9617570928578649</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.9618324093096069</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1944.4347937</v>
+        <v>1944.4347866000001</v>
       </c>
       <c r="C127" s="5">
-        <v>7.5043571999999585</v>
+        <v>7.5044609000001401</v>
       </c>
       <c r="D127" s="5">
-        <v>4.7495874989869513</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.7496548141957362</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1944.4970003000001</v>
+        <v>1944.4968962999999</v>
       </c>
       <c r="C128" s="5">
-        <v>6.220660000008138E-2</v>
+        <v>6.2109699999837176E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.8397305192883202E-2</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.8337482861128258E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1946.2461231</v>
+        <v>1946.2461615</v>
       </c>
       <c r="C129" s="5">
-        <v>1.7491227999998955</v>
+        <v>1.7492652000000817</v>
       </c>
       <c r="D129" s="5">
-        <v>1.0847858649460695</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.084874675522074</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1950.5781336</v>
+        <v>1950.5780818999999</v>
       </c>
       <c r="C130" s="5">
-        <v>4.332010500000024</v>
+        <v>4.3319203999999445</v>
       </c>
       <c r="D130" s="5">
-        <v>2.7039367456058949</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.7038797631127265</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1959.9997725000001</v>
+        <v>1959.9996354</v>
       </c>
       <c r="C131" s="5">
-        <v>9.4216389000000618</v>
+        <v>9.4215535000000727</v>
       </c>
       <c r="D131" s="5">
-        <v>5.9527015984819798</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.9526463623513326</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1957.3300506999999</v>
+        <v>1957.3301079</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.6697218000001612</v>
+        <v>-2.6695274999999583</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.6223340235327122</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-1.6222169471870718</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1965.8836687</v>
+        <v>1965.8837556000001</v>
       </c>
       <c r="C133" s="5">
-        <v>8.5536180000001423</v>
+        <v>8.5536477000000559</v>
       </c>
       <c r="D133" s="5">
-        <v>5.3719488037323959</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>5.3719677461000259</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1966.5272127999999</v>
+        <v>1966.5273024000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.64354409999987183</v>
+        <v>0.64354679999996733</v>
       </c>
       <c r="D134" s="5">
-        <v>0.39353541625968269</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.39353705289091323</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1971.413325</v>
+        <v>1971.4133886</v>
       </c>
       <c r="C135" s="5">
-        <v>4.8861122000000705</v>
+        <v>4.8860861999999088</v>
       </c>
       <c r="D135" s="5">
-        <v>3.022652040312801</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.022635596126988</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1978.7242418999999</v>
+        <v>1978.7242541000001</v>
       </c>
       <c r="C136" s="5">
-        <v>7.3109168999999383</v>
+        <v>7.3108655000000908</v>
       </c>
       <c r="D136" s="5">
-        <v>4.5420570896580026</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.5420243526989257</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1981.8036477000001</v>
+        <v>1981.8036148000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.0794058000001314</v>
+        <v>3.079360700000052</v>
       </c>
       <c r="D137" s="5">
-        <v>1.8835778372819245</v>
+        <v>1.8835500027392982</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6485299358183445</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.6485403007310282</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1981.8325766999999</v>
+        <v>1981.8325338</v>
       </c>
       <c r="C138" s="5">
-        <v>2.8928999999834559E-2</v>
+        <v>2.8918999999859807E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7518177070763308E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.7512121299034789E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1981.8069401</v>
+        <v>1981.8069493999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-2.5636599999870668E-2</v>
+        <v>-2.5584400000070673E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.5521861784617563E-2</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.5490259502792814E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1982.2306914000001</v>
+        <v>1982.2306501999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.42375130000004901</v>
+        <v>0.42370080000000598</v>
       </c>
       <c r="D140" s="5">
-        <v>0.25688677384960723</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.25685612249441991</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1980.8395922</v>
+        <v>1980.8396107999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.3910992000000988</v>
+        <v>-1.3910393999999542</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.83889873758528077</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.83886283179324117</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1979.1722035</v>
+        <v>1979.1721600000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6673886999999468</v>
+        <v>-1.6674507999998696</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.0054468997837795</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.0054841639127177</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1977.1248579999999</v>
+        <v>1977.1248382000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.0473455000001195</v>
+        <v>-2.0473217999999633</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.2342962169456406</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-1.2342820369421914</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1972.9704111999999</v>
+        <v>1972.9704142000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.1544467999999597</v>
+        <v>-4.1544240000000627</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.492570307709252</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.492556810622315</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1969.0319534</v>
+        <v>1969.0319730000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.9384577999999237</v>
+        <v>-3.9384411999999429</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.3693229276369188</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.3693130471229229</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1963.6807839000001</v>
+        <v>1963.6808082</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.351169499999969</v>
+        <v>-5.351164800000106</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.2128914159288091</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.2128886045458716</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1956.8573064</v>
+        <v>1956.8573254</v>
       </c>
       <c r="C147" s="5">
-        <v>-6.8234775000000809</v>
+        <v>-6.8234827999999652</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.0910326586957702</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.0910357261800145</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1945.7020493</v>
+        <v>1945.7020500000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-11.155257099999972</v>
+        <v>-11.155275399999937</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.6302624776728987</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.6302729533966094</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1936.9813073</v>
+        <v>1936.9813016999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.7207419999999729</v>
+        <v>-8.7207483000001957</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.247839897551831</v>
+        <v>-5.2478435938682733</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.261694313259488</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.2616929732729107</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1942.1179168000001</v>
+        <v>1942.1179136999999</v>
       </c>
       <c r="C150" s="5">
-        <v>5.1366095000000769</v>
+        <v>5.1366120000000137</v>
       </c>
       <c r="D150" s="5">
-        <v>3.2290623052000811</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.2290639092571904</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1940.2541269999999</v>
+        <v>1940.2541372999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.8637898000001769</v>
+        <v>-1.8637764000000061</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.1455434940272347</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.1455353032093329</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1940.1618570000001</v>
+        <v>1940.1618539000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-9.2269999999871288E-2</v>
+        <v>-9.2283399999814719E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.7051827659715393E-2</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-5.7060110596529601E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1939.0468283</v>
+        <v>1939.0468238000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.115028700000039</v>
+        <v>-1.1150301000000127</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.68747518859428869</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.68747605013794733</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1940.4185385999999</v>
+        <v>1940.4185322999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3717102999999042</v>
+        <v>1.3717084999998406</v>
       </c>
       <c r="D154" s="5">
-        <v>0.85220835888637492</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.8522072382234791</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1936.7644115000001</v>
+        <v>1936.7643919</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.6541270999998687</v>
+        <v>-3.6541403999999602</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.2365379398242013</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.2365460032553131</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1935.0381431000001</v>
+        <v>1935.0381388999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7262683999999808</v>
+        <v>-1.7262530000000424</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.0643509807121587</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.0643415428784553</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1928.8334431999999</v>
+        <v>1928.8334485</v>
       </c>
       <c r="C157" s="5">
-        <v>-6.2046999000001506</v>
+        <v>-6.2046903999998904</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.7806613093927299</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-3.7806556305947425</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1927.0410987</v>
+        <v>1927.0411077000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.7923444999998992</v>
+        <v>-1.7923407999999199</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.1094037142260427</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-1.1094014327038604</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1919.6435722000001</v>
+        <v>1919.6435790999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.3975264999999126</v>
+        <v>-7.3975286000002143</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.5105343878593551</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.5105356207684082</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1918.2207612</v>
+        <v>1918.2207615</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.4228110000001379</v>
+        <v>-1.4228175999999166</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.88580518549701281</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.88580927457859726</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1914.8015387</v>
+        <v>1914.8015384</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.4192224999999326</v>
+        <v>-3.4192230999999538</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.1181501937910685</v>
+        <v>-2.1181505615164187</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.1450687993947106</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.1450685290835594</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1907.4820024000001</v>
+        <v>1907.4820050000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.3195362999999816</v>
+        <v>-7.3195333999999548</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4919069355671244</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.4919051938115073</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1904.5000545</v>
+        <v>1904.5000560000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.9819479000000229</v>
+        <v>-2.981948999999986</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.859902399579938</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.859903077270797</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1900.2369696999999</v>
+        <v>1900.2369707</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.2630848000001151</v>
+        <v>-4.263085300000057</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6532885232531833</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.6532888285614065</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1896.8525363000001</v>
+        <v>1896.8525354999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.3844333999998071</v>
+        <v>-3.3844352000000981</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.1164578010029467</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.1164589145279744</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1892.7636668</v>
+        <v>1892.7636639</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.0888695000001007</v>
+        <v>-4.0888715999999476</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.55628041286734</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-2.5562817112852132</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1892.6878297000001</v>
+        <v>1892.6878257000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.5837099999944257E-2</v>
+        <v>-7.5838199999907374E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8069640079040354E-2</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.8070337238326211E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1891.2761840000001</v>
+        <v>1891.2761817999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.4116457000000082</v>
+        <v>-1.4116439000001719</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.89134782591386852</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.89134669588392113</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1895.2830145999999</v>
+        <v>1895.2830143000001</v>
       </c>
       <c r="C169" s="5">
-        <v>4.0068305999998302</v>
+        <v>4.0068325000002005</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5721364648383593</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.5721377017946301</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1899.6120724</v>
+        <v>1899.6120734000001</v>
       </c>
       <c r="C170" s="5">
-        <v>4.3290578000001005</v>
+        <v>4.3290590999999949</v>
       </c>
       <c r="D170" s="5">
-        <v>2.7756436391352945</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.7756444835947525</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1905.4917502999999</v>
+        <v>1905.4917519000001</v>
       </c>
       <c r="C171" s="5">
-        <v>5.8796778999999333</v>
+        <v>5.8796784999999545</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7781257579448724</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.7781261480531514</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1905.4085623999999</v>
+        <v>1905.4085582</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.3187899999984438E-2</v>
+        <v>-8.3193700000038007E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.2375726145614809E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-5.2379376948408218E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1907.0763179</v>
+        <v>1907.0763173</v>
       </c>
       <c r="C173" s="5">
-        <v>1.6677555000001121</v>
+        <v>1.667759100000012</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0554004602119527</v>
+        <v>1.0554027517047038</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.40344759725046142</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.40344761298108933</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1911.9249935</v>
+        <v>1911.9249947000001</v>
       </c>
       <c r="C174" s="5">
-        <v>4.8486755999999787</v>
+        <v>4.8486774000000423</v>
       </c>
       <c r="D174" s="5">
-        <v>3.0939854131912137</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.0939865788840226</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1917.6065378999999</v>
+        <v>1917.6065415999999</v>
       </c>
       <c r="C175" s="5">
-        <v>5.6815443999998934</v>
+        <v>5.6815468999998302</v>
       </c>
       <c r="D175" s="5">
-        <v>3.6248260045518066</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.6248276233982191</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1919.959691</v>
+        <v>1919.9596984</v>
       </c>
       <c r="C176" s="5">
-        <v>2.3531531000000996</v>
+        <v>2.3531568000000789</v>
       </c>
       <c r="D176" s="5">
-        <v>1.4825357363617231</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.4825380803145327</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1925.172417</v>
+        <v>1925.1724203000001</v>
       </c>
       <c r="C177" s="5">
-        <v>5.2127259999999751</v>
+        <v>5.2127219000001332</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3071158899291797</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.3071132368596601</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1927.5389134</v>
+        <v>1927.5389137</v>
       </c>
       <c r="C178" s="5">
-        <v>2.36649639999996</v>
+        <v>2.3664933999998539</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4851001749693893</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.4850982770031163</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1927.025891</v>
+        <v>1927.0258885000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.51302239999995436</v>
+        <v>-0.51302519999990182</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.31891781319360879</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.31891955120290083</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1932.4124173</v>
+        <v>1932.412409</v>
       </c>
       <c r="C180" s="5">
-        <v>5.3865263000000141</v>
+        <v>5.3865204999999605</v>
       </c>
       <c r="D180" s="5">
-        <v>3.4063567241396253</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.4063530042241164</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1936.3606387</v>
+        <v>1936.3606374000001</v>
       </c>
       <c r="C181" s="5">
-        <v>3.9482213999999658</v>
+        <v>3.9482284000000618</v>
       </c>
       <c r="D181" s="5">
-        <v>2.4795281900489741</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.4795326464164935</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1933.1830849999999</v>
+        <v>1933.183082</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.1775537000000895</v>
+        <v>-3.1775554000000739</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.951515259242631</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.9515162952019161</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1940.0856034000001</v>
+        <v>1940.0856021</v>
       </c>
       <c r="C183" s="5">
-        <v>6.90251840000019</v>
+        <v>6.902520099999947</v>
       </c>
       <c r="D183" s="5">
-        <v>4.3698063347741956</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.3698074391375075</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1942.0712404000001</v>
+        <v>1942.0712346</v>
       </c>
       <c r="C184" s="5">
-        <v>1.985636999999997</v>
+        <v>1.9856325000000652</v>
       </c>
       <c r="D184" s="5">
-        <v>1.2351120810907501</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.2351092670436437</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1945.8797810999999</v>
+        <v>1945.8797826</v>
       </c>
       <c r="C185" s="5">
-        <v>3.8085406999998668</v>
+        <v>3.8085479999999734</v>
       </c>
       <c r="D185" s="5">
-        <v>2.3788348335199716</v>
+        <v>2.3788394496117249</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0347095098285806</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0347096205849402</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1950.928126</v>
+        <v>1950.9281251</v>
       </c>
       <c r="C186" s="5">
-        <v>5.0483449000000746</v>
+        <v>5.0483424999999897</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1580615092368314</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.1580599839272194</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1952.2895226999999</v>
+        <v>1952.2895248</v>
       </c>
       <c r="C187" s="5">
-        <v>1.3613966999998866</v>
+        <v>1.3613996999999927</v>
       </c>
       <c r="D187" s="5">
-        <v>0.84060539739985174</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.84060725727850283</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1955.2352510999999</v>
+        <v>1955.2352966000001</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9457284000000072</v>
+        <v>2.9457718000001023</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8257317962021791</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.8257589167113952</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1963.4263027</v>
+        <v>1963.4263002</v>
       </c>
       <c r="C189" s="5">
-        <v>8.1910516000000371</v>
+        <v>8.1910035999999309</v>
       </c>
       <c r="D189" s="5">
-        <v>5.1446144868128485</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.1445835186063826</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1968.2240306000001</v>
+        <v>1968.2240217999999</v>
       </c>
       <c r="C190" s="5">
-        <v>4.7977279000001545</v>
+        <v>4.7977215999999316</v>
       </c>
       <c r="D190" s="5">
-        <v>2.9719894064012209</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.9719854550552816</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1973.5985175999999</v>
+        <v>1973.5985035000001</v>
       </c>
       <c r="C191" s="5">
-        <v>5.3744869999998173</v>
+        <v>5.3744817000001603</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3264156602184958</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.3264123455803762</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1982.5542293000001</v>
+        <v>1982.5541974</v>
       </c>
       <c r="C192" s="5">
-        <v>8.9557117000001654</v>
+        <v>8.9556938999999147</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5832881269470169</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5832767923140958</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1986.9891666000001</v>
+        <v>1986.9891488999999</v>
       </c>
       <c r="C193" s="5">
-        <v>4.4349373000000014</v>
+        <v>4.4349514999998974</v>
       </c>
       <c r="D193" s="5">
-        <v>2.7176523853300161</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.7176612384470777</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1992.0881300999999</v>
+        <v>1992.0881261</v>
       </c>
       <c r="C194" s="5">
-        <v>5.0989634999998543</v>
+        <v>5.0989772000000357</v>
       </c>
       <c r="D194" s="5">
-        <v>3.1232475874510834</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.1232561260648106</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1989.4553048</v>
+        <v>1989.4553203</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.6328252999999222</v>
+        <v>-2.6328057999999146</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.5744913582696141</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.574479784586047</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2004.4889373000001</v>
+        <v>2004.4889541</v>
       </c>
       <c r="C196" s="5">
-        <v>15.033632500000067</v>
+        <v>15.033633799999961</v>
       </c>
       <c r="D196" s="5">
-        <v>9.4545259377712512</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>9.4545267128558272</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2012.1189245999999</v>
+        <v>2012.1189486999999</v>
       </c>
       <c r="C197" s="5">
-        <v>7.6299872999998115</v>
+        <v>7.6299945999999181</v>
       </c>
       <c r="D197" s="5">
-        <v>4.6645918434519595</v>
+        <v>4.6645963602331308</v>
       </c>
       <c r="E197" s="5">
-        <v>3.4040717285502176</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.4040728873545367</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2009.9540738999999</v>
+        <v>2009.9540798</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.1648506999999881</v>
+        <v>-2.164868899999874</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.2834744740198301</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-1.2834851851958207</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2014.6341596</v>
+        <v>2014.6341528999999</v>
       </c>
       <c r="C199" s="5">
-        <v>4.6800857000000633</v>
+        <v>4.680073099999845</v>
       </c>
       <c r="D199" s="5">
-        <v>2.830207258612405</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.8301995327040252</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2021.2658858</v>
+        <v>2021.2659673999999</v>
       </c>
       <c r="C200" s="5">
-        <v>6.6317262000000028</v>
+        <v>6.6318145000000186</v>
       </c>
       <c r="D200" s="5">
-        <v>4.022439096329089</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.0224936412232015</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2023.0953388</v>
+        <v>2023.0953278</v>
       </c>
       <c r="C201" s="5">
-        <v>1.8294530000000577</v>
+        <v>1.8293604000000414</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0915462512174123</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0914906816717806</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2027.4275627</v>
+        <v>2027.4275167000001</v>
       </c>
       <c r="C202" s="5">
-        <v>4.3322238999999172</v>
+        <v>4.3321889000001192</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6001422844095234</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.6001210441665146</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2030.7357282</v>
+        <v>2030.7356826</v>
       </c>
       <c r="C203" s="5">
-        <v>3.3081655000000865</v>
+        <v>3.308165899999949</v>
       </c>
       <c r="D203" s="5">
-        <v>1.9757152614769069</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.9757155477441835</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2029.4941401000001</v>
+        <v>2029.4940488</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2415880999999445</v>
+        <v>-1.2416338000000451</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.73121568943980142</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.73124252972763815</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2036.7635235</v>
+        <v>2036.7634727</v>
       </c>
       <c r="C205" s="5">
-        <v>7.2693833999999242</v>
+        <v>7.2694238999999925</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3839393518652736</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.3839644604432904</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2042.8915324</v>
+        <v>2042.8915285</v>
       </c>
       <c r="C206" s="5">
-        <v>6.1280088999999407</v>
+        <v>6.1280558000000838</v>
       </c>
       <c r="D206" s="5">
-        <v>3.6707873567049853</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.6708160102433052</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2045.5466727999999</v>
+        <v>2045.546742</v>
       </c>
       <c r="C207" s="5">
-        <v>2.6551403999999366</v>
+        <v>2.6552134999999453</v>
       </c>
       <c r="D207" s="5">
-        <v>1.5708338836106339</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.5708774436685502</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2052.4036135000001</v>
+        <v>2052.4037164000001</v>
       </c>
       <c r="C208" s="5">
-        <v>6.8569407000002229</v>
+        <v>6.8569744000001265</v>
       </c>
       <c r="D208" s="5">
-        <v>4.0975550983982867</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.0975754683130639</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2059.7662896000002</v>
+        <v>2059.7663846999999</v>
       </c>
       <c r="C209" s="5">
-        <v>7.3626761000000442</v>
+        <v>7.3626682999997684</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3907713067814491</v>
+        <v>4.3907663385523987</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3680193261674365</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.3680228264230774</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2067.5828332000001</v>
+        <v>2067.5828649</v>
       </c>
       <c r="C210" s="5">
-        <v>7.8165435999999318</v>
+        <v>7.8164802000001146</v>
       </c>
       <c r="D210" s="5">
-        <v>4.650102450618121</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.650063723758957</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2074.1150189999998</v>
+        <v>2074.1149839</v>
       </c>
       <c r="C211" s="5">
-        <v>6.5321857999997519</v>
+        <v>6.532118999999966</v>
       </c>
       <c r="D211" s="5">
-        <v>3.8577773347111544</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.8577371357855439</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2082.7416321000001</v>
+        <v>2082.7417154999998</v>
       </c>
       <c r="C212" s="5">
-        <v>8.6266131000002133</v>
+        <v>8.6267315999998573</v>
       </c>
       <c r="D212" s="5">
-        <v>5.106782931970999</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.1068547824696608</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2085.7042434</v>
+        <v>2085.7042083000001</v>
       </c>
       <c r="C213" s="5">
-        <v>2.962611299999935</v>
+        <v>2.962492800000291</v>
       </c>
       <c r="D213" s="5">
-        <v>1.7203667755146812</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.7202973547811862</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2090.9035619000001</v>
+        <v>2090.9034416999998</v>
       </c>
       <c r="C214" s="5">
-        <v>5.1993185000001176</v>
+        <v>5.1992333999996845</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0327597763029734</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.0327095067197662</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2096.1528671000001</v>
+        <v>2096.1527365000002</v>
       </c>
       <c r="C215" s="5">
-        <v>5.2493051999999807</v>
+        <v>5.2492948000003707</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0546014646561037</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.0545955070602204</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2099.3128376999998</v>
+        <v>2099.3126836000001</v>
       </c>
       <c r="C216" s="5">
-        <v>3.1599705999997241</v>
+        <v>3.1599470999999539</v>
       </c>
       <c r="D216" s="5">
-        <v>1.8240862266492019</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.8240726632464455</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2100.6064511</v>
+        <v>2100.6063429999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2936134000001402</v>
+        <v>1.2936593999997967</v>
       </c>
       <c r="D217" s="5">
-        <v>0.74196087600666427</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.74198740375883698</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2106.5734318</v>
+        <v>2106.5733390999999</v>
       </c>
       <c r="C218" s="5">
-        <v>5.9669807000000219</v>
+        <v>5.9669960999999603</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4624817810211317</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.4624910382866858</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2110.9369892</v>
+        <v>2110.9369405000002</v>
       </c>
       <c r="C219" s="5">
-        <v>4.3635573999999906</v>
+        <v>4.3636014000003343</v>
       </c>
       <c r="D219" s="5">
-        <v>2.5141957468499454</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.5142215002100121</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2117.1087858000001</v>
+        <v>2117.1097061</v>
       </c>
       <c r="C220" s="5">
-        <v>6.171796600000107</v>
+        <v>6.1727655999998206</v>
       </c>
       <c r="D220" s="5">
-        <v>3.5654398219383987</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.5660087293827081</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2120.0862582999998</v>
+        <v>2120.0862339</v>
       </c>
       <c r="C221" s="5">
-        <v>2.9774724999997488</v>
+        <v>2.9765277999999853</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7007790719354654</v>
+        <v>1.7002345200596958</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9284860619654962</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9284801251276749</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2124.5406493</v>
+        <v>2124.5405764000002</v>
       </c>
       <c r="C222" s="5">
-        <v>4.4543910000002143</v>
+        <v>4.4543425000001662</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5505907261871741</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.5505626630154765</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2133.7040406000001</v>
+        <v>2133.7039060000002</v>
       </c>
       <c r="C223" s="5">
-        <v>9.1633913000000575</v>
+        <v>9.1633295999999973</v>
       </c>
       <c r="D223" s="5">
-        <v>5.3003018693760451</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.300265516150815</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2129.5628959999999</v>
+        <v>2129.5628643999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.1411446000001888</v>
+        <v>-4.1410416000003352</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3042883938833914</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.3042318350089852</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2129.2088293000002</v>
+        <v>2129.2087587999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.35406669999974838</v>
+        <v>-0.35410559999991165</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.1993327958861868</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-0.19935467877477686</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2128.6338363999998</v>
+        <v>2128.6337208</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.57499290000032488</v>
+        <v>-0.57503799999994953</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.32357914605647409</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.32360449924097034</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2130.0947679999999</v>
+        <v>2130.0947394</v>
       </c>
       <c r="C227" s="5">
-        <v>1.4609316000000945</v>
+        <v>1.4610185999999885</v>
       </c>
       <c r="D227" s="5">
-        <v>0.82670428643680793</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.82675374860332607</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2131.4702914</v>
+        <v>2131.4702053999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.37552340000002</v>
+        <v>1.3754659999999603</v>
       </c>
       <c r="D228" s="5">
-        <v>0.77766642919940843</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.77763387265221695</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2134.8065035999998</v>
+        <v>2134.8063172000002</v>
       </c>
       <c r="C229" s="5">
-        <v>3.3362121999998635</v>
+        <v>3.3361118000002534</v>
       </c>
       <c r="D229" s="5">
-        <v>1.8945136631519865</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.894456235046893</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2124.4877975999998</v>
+        <v>2124.4874368000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-10.31870600000002</v>
+        <v>-10.318880400000126</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6485268389626313</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.6486202632647808</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2120.3086758999998</v>
+        <v>2120.3082832</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.1791216999999961</v>
+        <v>-4.1791536000000633</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.3351712124730084</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-2.3351892371578753</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2111.9945837999999</v>
+        <v>2111.9961754999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.3140920999999253</v>
+        <v>-8.3121077000000696</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.6052406871571083</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.6041659373605048</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2104.6563409</v>
+        <v>2104.6561734000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.338242899999841</v>
+        <v>-7.3400020999997651</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.0907037907360717</v>
+        <v>-4.0916627633424625</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.72779667995076514</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.727803438052399</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2092.6089419999998</v>
+        <v>2092.6090118000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.047398900000189</v>
+        <v>-12.047161599999981</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6568149184899061</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.6566884112062574</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2080.5235984000001</v>
+        <v>2080.5233047000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.08534359999976</v>
+        <v>-12.085707100000036</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7143520518617272</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.71454741630646</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2068.0038678000001</v>
+        <v>2068.0038663999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.519730600000003</v>
+        <v>-12.519438300000274</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.9868384651141309</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.9866816566053096</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2055.1853979000002</v>
+        <v>2055.1850820999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-12.818469899999855</v>
+        <v>-12.818784300000061</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.1897575842381762</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-7.1899279649024317</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2046.5679382999999</v>
+        <v>2046.5681184</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.6174596000003021</v>
+        <v>-8.6169636999998147</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.9172078380636091</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.9169321039193026</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2038.0727062000001</v>
+        <v>2038.0731014999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.4952320999998392</v>
+        <v>-8.4950169000001097</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.8689956657181455</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.8688747083779464</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2030.9993783</v>
+        <v>2030.9996271</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.0733279000000948</v>
+        <v>-7.0734743999998955</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.0861310129310606</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.0862132568960092</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2026.7521572000001</v>
+        <v>2026.7518605</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.2472210999999334</v>
+        <v>-4.2477665999999772</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4807749013751934</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.4810895678551437</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2028.748664</v>
+        <v>2028.7476958</v>
       </c>
       <c r="C242" s="5">
-        <v>1.9965067999999064</v>
+        <v>1.9958352999999533</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1885178819276865</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.1881161462013567</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2019.2040918</v>
+        <v>2019.2028339000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-9.5445721999999478</v>
+        <v>-9.5448618999998871</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5017753132591052</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-5.5019405659212817</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2012.58079</v>
+        <v>2012.5828512000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.6233018000000357</v>
+        <v>-6.6199827000000369</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8659442421359547</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.8640440850507107</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2011.7966742000001</v>
+        <v>2011.7962245000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.78411579999988135</v>
+        <v>-0.7866266999999425</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.46652800228379476</v>
+        <v>-0.46801823256342745</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.4121059051517637</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.4121196646570553</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2013.8135027999999</v>
+        <v>2013.8137895</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0168285999998261</v>
+        <v>2.0175649999998768</v>
       </c>
       <c r="D246" s="5">
-        <v>1.209656724736119</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.2101011149581176</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2015.6214107999999</v>
+        <v>2015.6210031000001</v>
       </c>
       <c r="C247" s="5">
-        <v>1.8079079999999976</v>
+        <v>1.8072136000000683</v>
       </c>
       <c r="D247" s="5">
-        <v>1.0826394227824165</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.0822213820219861</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2020.7327218</v>
+        <v>2020.732532</v>
       </c>
       <c r="C248" s="5">
-        <v>5.1113110000001143</v>
+        <v>5.1115288999999393</v>
       </c>
       <c r="D248" s="5">
-        <v>3.085820775078929</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.0859547997027059</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2025.2265989</v>
+        <v>2025.2260672</v>
       </c>
       <c r="C249" s="5">
-        <v>4.4938770999999633</v>
+        <v>4.4935351999999966</v>
       </c>
       <c r="D249" s="5">
-        <v>2.7015465155127094</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.7013387148850265</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2028.3813818000001</v>
+        <v>2028.3823164999999</v>
       </c>
       <c r="C250" s="5">
-        <v>3.1547829000001002</v>
+        <v>3.1562492999998994</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8853905750669586</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.8862749635286447</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2031.2876498000001</v>
+        <v>2031.288875</v>
       </c>
       <c r="C251" s="5">
-        <v>2.9062679999999546</v>
+        <v>2.9065585000000738</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7329760616684231</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.7331498461793826</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2032.8553575999999</v>
+        <v>2032.8567018000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5677077999998801</v>
+        <v>1.5678268000001481</v>
       </c>
       <c r="D252" s="5">
-        <v>0.93007775194027253</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.93014808791107573</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2035.031475</v>
+        <v>2035.0325901000001</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1761174000000665</v>
+        <v>2.1758882999999969</v>
       </c>
       <c r="D253" s="5">
-        <v>1.2921580483149731</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.2920203496736837</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2039.0223031</v>
+        <v>2039.0228067</v>
       </c>
       <c r="C254" s="5">
-        <v>3.9908281000000443</v>
+        <v>3.9902165999999397</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3788262335610932</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.3784564775618078</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2044.0521713000001</v>
+        <v>2044.0431632</v>
       </c>
       <c r="C255" s="5">
-        <v>5.0298682000000099</v>
+        <v>5.0203564999999344</v>
       </c>
       <c r="D255" s="5">
-        <v>3.000658578040416</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.9949063921920427</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2046.7689109</v>
+        <v>2046.7721531</v>
       </c>
       <c r="C256" s="5">
-        <v>2.7167395999999826</v>
+        <v>2.7289898999999878</v>
       </c>
       <c r="D256" s="5">
-        <v>1.6066247117397792</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.6139297358013005</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2052.5226665999999</v>
+        <v>2052.5224348000002</v>
       </c>
       <c r="C257" s="5">
-        <v>5.7537556999998287</v>
+        <v>5.7502817000001869</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4260174443519364</v>
+        <v>3.4239113100152041</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0243592666338683</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.0243705502589915</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2055.7624231999998</v>
+        <v>2055.7640055000002</v>
       </c>
       <c r="C258" s="5">
-        <v>3.2397565999999642</v>
+        <v>3.2415707000000111</v>
       </c>
       <c r="D258" s="5">
-        <v>1.9106423198327116</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.9117217109122064</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2058.9139890000001</v>
+        <v>2058.9131606999999</v>
       </c>
       <c r="C259" s="5">
-        <v>3.1515658000002986</v>
+        <v>3.1491551999997682</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8552388024998478</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.8538063335002519</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2068.7966495000001</v>
+        <v>2068.7960548000001</v>
       </c>
       <c r="C260" s="5">
-        <v>9.882660499999929</v>
+        <v>9.8828941000001578</v>
       </c>
       <c r="D260" s="5">
-        <v>5.9144456973676762</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.9145916531379683</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2083.4547293999999</v>
+        <v>2083.4532524000001</v>
       </c>
       <c r="C261" s="5">
-        <v>14.658079899999848</v>
+        <v>14.657197600000018</v>
       </c>
       <c r="D261" s="5">
-        <v>8.8416630936557503</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>8.8411126299405183</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2081.9724237999999</v>
+        <v>2081.9727186</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4823056000000179</v>
+        <v>-1.4805338000001029</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.85042538091985032</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.84941343684056259</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2085.2687130999998</v>
+        <v>2085.2706658000002</v>
       </c>
       <c r="C263" s="5">
-        <v>3.2962892999998985</v>
+        <v>3.2979472000001806</v>
       </c>
       <c r="D263" s="5">
-        <v>1.9165355037410459</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.9175075831795008</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2092.7499351000001</v>
+        <v>2092.7546146</v>
       </c>
       <c r="C264" s="5">
-        <v>7.4812220000003435</v>
+        <v>7.48394879999978</v>
       </c>
       <c r="D264" s="5">
-        <v>4.3911588970083182</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.3927869419855492</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2098.3722536</v>
+        <v>2098.3779715999999</v>
       </c>
       <c r="C265" s="5">
-        <v>5.6223184999998921</v>
+        <v>5.6233569999999418</v>
       </c>
       <c r="D265" s="5">
-        <v>3.2719493220296103</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.2725552182576445</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2102.8714995</v>
+        <v>2102.8750752999999</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4992459000000053</v>
+        <v>4.4971037000000251</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6035529316567274</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.60229149404132</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2105.0203210999998</v>
+        <v>2105.0019643000001</v>
       </c>
       <c r="C267" s="5">
-        <v>2.1488215999997919</v>
+        <v>2.1268890000001193</v>
       </c>
       <c r="D267" s="5">
-        <v>1.2331364598134442</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.2204778946702577</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2109.5272641000001</v>
+        <v>2109.5293089000002</v>
       </c>
       <c r="C268" s="5">
-        <v>4.5069430000003194</v>
+        <v>4.5273446000001059</v>
       </c>
       <c r="D268" s="5">
-        <v>2.5997257174820598</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.6116565103970313</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2116.9268250999999</v>
+        <v>2116.9263212000001</v>
       </c>
       <c r="C269" s="5">
-        <v>7.3995609999997214</v>
+        <v>7.3970122999999148</v>
       </c>
       <c r="D269" s="5">
-        <v>4.2913867307071474</v>
+        <v>4.2898757471947935</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1378049825235399</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.1377920800303105</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2124.5856941000002</v>
+        <v>2124.5902854000001</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6588690000003226</v>
+        <v>7.6639642000000094</v>
       </c>
       <c r="D270" s="5">
-        <v>4.428942334535213</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.4319487590612106</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2128.4926052999999</v>
+        <v>2128.4936275</v>
       </c>
       <c r="C271" s="5">
-        <v>3.9069111999997403</v>
+        <v>3.903342099999918</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2291417126472091</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2270798310629836</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2134.7037879999998</v>
+        <v>2134.7017055000001</v>
       </c>
       <c r="C272" s="5">
-        <v>6.2111826999998812</v>
+        <v>6.2080780000001141</v>
       </c>
       <c r="D272" s="5">
-        <v>3.5584878531527808</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.5566787541378764</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2139.9158471999999</v>
+        <v>2139.9100039999998</v>
       </c>
       <c r="C273" s="5">
-        <v>5.2120592000001125</v>
+        <v>5.2082984999997279</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9695679107407891</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.9673993540282106</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2145.8173576999998</v>
+        <v>2145.8105400999998</v>
       </c>
       <c r="C274" s="5">
-        <v>5.9015104999998584</v>
+        <v>5.9005360999999539</v>
       </c>
       <c r="D274" s="5">
-        <v>3.360049587092373</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.3594956808876031</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2153.2221137000001</v>
+        <v>2153.2215221000001</v>
       </c>
       <c r="C275" s="5">
-        <v>7.4047560000003614</v>
+        <v>7.410982000000331</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2204462854217084</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.2240762362355744</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2157.6907274999999</v>
+        <v>2157.6999460000002</v>
       </c>
       <c r="C276" s="5">
-        <v>4.46861379999973</v>
+        <v>4.4784239000000525</v>
       </c>
       <c r="D276" s="5">
-        <v>2.5190011160130199</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.5245952798514937</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2162.6528795999998</v>
+        <v>2162.6683033999998</v>
       </c>
       <c r="C277" s="5">
-        <v>4.962152099999912</v>
+        <v>4.9683573999996042</v>
       </c>
       <c r="D277" s="5">
-        <v>2.7948770121213329</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.7984043524181157</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2166.6891943000001</v>
+        <v>2166.7039550999998</v>
       </c>
       <c r="C278" s="5">
-        <v>4.0363147000002755</v>
+        <v>4.0356517000000167</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2627800570727663</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.2623882516193961</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2171.1030354999998</v>
+        <v>2171.0858192000001</v>
       </c>
       <c r="C279" s="5">
-        <v>4.4138411999997516</v>
+        <v>4.3818641000002572</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4721398980019238</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.4540133244192353</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2185.8717357</v>
+        <v>2185.8580941999999</v>
       </c>
       <c r="C280" s="5">
-        <v>14.768700200000239</v>
+        <v>14.772274999999809</v>
       </c>
       <c r="D280" s="5">
-        <v>8.4753048396844619</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>8.4775034399601203</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2184.0130893999999</v>
+        <v>2184.0145962000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.8586463000001459</v>
+        <v>-1.8434979999997267</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.015601395029142</v>
+        <v>-1.007368676924747</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1690403043020066</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.1691360406898905</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2184.5344110999999</v>
+        <v>2184.5569919</v>
       </c>
       <c r="C282" s="5">
-        <v>0.52132170000004407</v>
+        <v>0.54239569999981541</v>
       </c>
       <c r="D282" s="5">
-        <v>0.28681512670212239</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.29842502730637044</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2194.6147224000001</v>
+        <v>2194.6257467</v>
       </c>
       <c r="C283" s="5">
-        <v>10.080311300000176</v>
+        <v>10.068754800000079</v>
       </c>
       <c r="D283" s="5">
-        <v>5.679993433881414</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.6732555572039267</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2197.941652</v>
+        <v>2197.9294476</v>
       </c>
       <c r="C284" s="5">
-        <v>3.3269295999998576</v>
+        <v>3.3037008999999671</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8343862917357567</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.8214631130974768</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2205.2023106000001</v>
+        <v>2205.1723353000002</v>
       </c>
       <c r="C285" s="5">
-        <v>7.2606586000001698</v>
+        <v>7.2428877000002103</v>
       </c>
       <c r="D285" s="5">
-        <v>4.0368887944694398</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.026851274725729</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2209.8599733999999</v>
+        <v>2209.8268604</v>
       </c>
       <c r="C286" s="5">
-        <v>4.6576627999997982</v>
+        <v>4.6545250999997734</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5642012827094662</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.5624890073429718</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2216.0096883000001</v>
+        <v>2215.9867604999999</v>
       </c>
       <c r="C287" s="5">
-        <v>6.1497149000001627</v>
+        <v>6.1599000999999589</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3910125834480276</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.396766864281453</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2222.0185127999998</v>
+        <v>2222.0148423999999</v>
       </c>
       <c r="C288" s="5">
-        <v>6.0088244999997187</v>
+        <v>6.028081899999961</v>
       </c>
       <c r="D288" s="5">
-        <v>3.3028297303890675</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.3136084830686974</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2229.3536196999999</v>
+        <v>2229.3687617999999</v>
       </c>
       <c r="C289" s="5">
-        <v>7.335106900000028</v>
+        <v>7.3539193999999952</v>
       </c>
       <c r="D289" s="5">
-        <v>4.0340401270910986</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.044582169768085</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2235.8742662999998</v>
+        <v>2236.0584668000001</v>
       </c>
       <c r="C290" s="5">
-        <v>6.5206465999999637</v>
+        <v>6.6897050000002309</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5669030703003424</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.6608873983440482</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2240.1431588999999</v>
+        <v>2240.0661561000002</v>
       </c>
       <c r="C291" s="5">
-        <v>4.268892600000072</v>
+        <v>4.0076893000000382</v>
       </c>
       <c r="D291" s="5">
-        <v>2.3153395433053614</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.1720895519607319</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2248.2265873000001</v>
+        <v>2248.1847483000001</v>
       </c>
       <c r="C292" s="5">
-        <v>8.0834284000002299</v>
+        <v>8.1185921999999664</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4171111145461683</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.4368662259324454</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2252.7256889999999</v>
+        <v>2252.7316128000002</v>
       </c>
       <c r="C293" s="5">
-        <v>4.4991016999997555</v>
+        <v>4.5468645000000834</v>
       </c>
       <c r="D293" s="5">
-        <v>2.4280218784121566</v>
+        <v>2.4541315229163585</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1461624444236724</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.1463625160546904</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2257.2282891</v>
+        <v>2257.2890069999999</v>
       </c>
       <c r="C294" s="5">
-        <v>4.5026001000001088</v>
+        <v>4.557394199999635</v>
       </c>
       <c r="D294" s="5">
-        <v>2.4250242130037902</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.4548580155144162</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2262.4707259000002</v>
+        <v>2262.4990284</v>
       </c>
       <c r="C295" s="5">
-        <v>5.2424368000001778</v>
+        <v>5.210021400000187</v>
       </c>
       <c r="D295" s="5">
-        <v>2.8228906361215111</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.8051373542152813</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2268.2016958999998</v>
+        <v>2268.2004019999999</v>
       </c>
       <c r="C296" s="5">
-        <v>5.7309699999996155</v>
+        <v>5.7013735999998971</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0823775738318071</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.0661991226748064</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2274.1055437999999</v>
+        <v>2273.9179994000001</v>
       </c>
       <c r="C297" s="5">
-        <v>5.9038479000000734</v>
+        <v>5.7175974000001588</v>
       </c>
       <c r="D297" s="5">
-        <v>3.1685562746565976</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.0672089689305793</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2280.3702981000001</v>
+        <v>2280.3286114000002</v>
       </c>
       <c r="C298" s="5">
-        <v>6.264754300000277</v>
+        <v>6.4106120000001283</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3563359827690764</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.4359825600935423</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2289.1031770999998</v>
+        <v>2289.0784662000001</v>
       </c>
       <c r="C299" s="5">
-        <v>8.7328789999996843</v>
+        <v>8.7498547999998664</v>
       </c>
       <c r="D299" s="5">
-        <v>4.6935459755614861</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.7029509353168075</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2295.6124116000001</v>
+        <v>2295.5089850999998</v>
       </c>
       <c r="C300" s="5">
-        <v>6.5092345000002751</v>
+        <v>6.4305188999996972</v>
       </c>
       <c r="D300" s="5">
-        <v>3.466165041450342</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.4236368567239994</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2303.3929523000002</v>
+        <v>2303.4691192999999</v>
       </c>
       <c r="C301" s="5">
-        <v>7.7805407000000741</v>
+        <v>7.9601342000000841</v>
       </c>
       <c r="D301" s="5">
-        <v>4.1438513511431019</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.2415279458015709</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2310.2255541</v>
+        <v>2310.6587674000002</v>
       </c>
       <c r="C302" s="5">
-        <v>6.832601799999793</v>
+        <v>7.1896481000003405</v>
       </c>
       <c r="D302" s="5">
-        <v>3.6182364826210289</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.8104426329314212</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2319.4432360999999</v>
+        <v>2319.3452407</v>
       </c>
       <c r="C303" s="5">
-        <v>9.217681999999968</v>
+        <v>8.6864732999997614</v>
       </c>
       <c r="D303" s="5">
-        <v>4.8944187366880776</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>4.6056196425466212</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2324.9838338</v>
+        <v>2324.9213881000001</v>
       </c>
       <c r="C304" s="5">
-        <v>5.5405977000000348</v>
+        <v>5.5761474000000817</v>
       </c>
       <c r="D304" s="5">
-        <v>2.9044766204840089</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.9234846456926755</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2339.5361293000001</v>
+        <v>2339.5370794</v>
       </c>
       <c r="C305" s="5">
-        <v>14.552295500000128</v>
+        <v>14.61569129999998</v>
       </c>
       <c r="D305" s="5">
-        <v>7.7749491456068354</v>
+        <v>7.8102167472928086</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8535735053714326</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.8533425866966065</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2342.4012916000001</v>
+        <v>2342.4865294000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.8651623000000654</v>
+        <v>2.9494500000000698</v>
       </c>
       <c r="D306" s="5">
-        <v>1.4795446560645242</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.5233717263157365</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2348.9794808000001</v>
+        <v>2349.0198764000002</v>
       </c>
       <c r="C307" s="5">
-        <v>6.5781891999999971</v>
+        <v>6.5333470000000489</v>
       </c>
       <c r="D307" s="5">
-        <v>3.4225140636563012</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.3986988466772949</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2355.2562892000001</v>
+        <v>2355.2404028000001</v>
       </c>
       <c r="C308" s="5">
-        <v>6.2768083999999362</v>
+        <v>6.2205263999999261</v>
       </c>
       <c r="D308" s="5">
-        <v>3.2541198374246294</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>3.2244587231864852</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2361.2183404000002</v>
+        <v>2360.8187616</v>
       </c>
       <c r="C309" s="5">
-        <v>5.9620512000001327</v>
+        <v>5.5783587999999327</v>
       </c>
       <c r="D309" s="5">
-        <v>3.0803082650466385</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.8795038106230297</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2369.5934505999999</v>
+        <v>2369.5300609000001</v>
       </c>
       <c r="C310" s="5">
-        <v>8.3751101999996536</v>
+        <v>8.7112993000000642</v>
       </c>
       <c r="D310" s="5">
-        <v>4.3403562674875218</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.518916307108678</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2374.1234589999999</v>
+        <v>2374.0893108</v>
       </c>
       <c r="C311" s="5">
-        <v>4.5300084000000425</v>
+        <v>4.5592498999999407</v>
       </c>
       <c r="D311" s="5">
-        <v>2.3183439774140169</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.3335308502204333</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2378.2033572</v>
+        <v>2377.8833402</v>
       </c>
       <c r="C312" s="5">
-        <v>4.079898200000116</v>
+        <v>3.7940293999999994</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0817865055139384</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.9346646077654128</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2380.0246216</v>
+        <v>2380.0579870000001</v>
       </c>
       <c r="C313" s="5">
-        <v>1.8212644000000182</v>
+        <v>2.1746468000001187</v>
       </c>
       <c r="D313" s="5">
-        <v>0.92285892042711648</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.1029734575017214</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2385.2507645999999</v>
+        <v>2386.5367194</v>
       </c>
       <c r="C314" s="5">
-        <v>5.2261429999998654</v>
+        <v>6.4787323999998989</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6670600903138331</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.3158591634123491</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2387.1704883000002</v>
+        <v>2386.8693689000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.9197237000003042</v>
+        <v>0.33264950000011595</v>
       </c>
       <c r="D315" s="5">
-        <v>0.9700838299854686</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>0.16739133272352102</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2379.9121030000001</v>
+        <v>2379.7807348000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.2583853000001</v>
+        <v>-7.0886341000000357</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.5882935794733894</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.5061755635337977</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2386.5227193999999</v>
+        <v>2386.4960129999999</v>
       </c>
       <c r="C317" s="5">
-        <v>6.6106163999997989</v>
+        <v>6.7152781999998297</v>
       </c>
       <c r="D317" s="5">
-        <v>3.3846035078685111</v>
+        <v>3.4392170507637987</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0083720662205984</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0071891150382104</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2387.780949</v>
+        <v>2387.8384766999998</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2582296000000497</v>
+        <v>1.3424636999998256</v>
       </c>
       <c r="D318" s="5">
-        <v>0.63450535667839425</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>0.67712240321324835</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2394.2650293000002</v>
+        <v>2394.2330206000001</v>
       </c>
       <c r="C319" s="5">
-        <v>6.484080300000187</v>
+        <v>6.3945439000003717</v>
       </c>
       <c r="D319" s="5">
-        <v>3.3077428886975735</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.2613128915491618</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2396.8529932000001</v>
+        <v>2396.7762674999999</v>
       </c>
       <c r="C320" s="5">
-        <v>2.587963899999977</v>
+        <v>2.5432468999997582</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3048203616967458</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2821599526617433</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2401.0052157</v>
+        <v>2400.3819300999999</v>
       </c>
       <c r="C321" s="5">
-        <v>4.1522224999998798</v>
+        <v>3.6056625999999596</v>
       </c>
       <c r="D321" s="5">
-        <v>2.0987591230672731</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.820268169316841</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2399.2194297000001</v>
+        <v>2399.1294942</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.7857859999999164</v>
+        <v>-1.2524358999999095</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.8888771742706969</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.62432465508632795</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2400.4333224000002</v>
+        <v>2400.4360468999998</v>
       </c>
       <c r="C323" s="5">
-        <v>1.2138927000000876</v>
+        <v>1.3065526999998838</v>
       </c>
       <c r="D323" s="5">
-        <v>0.60883619355522889</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.65547439291080423</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2408.9708651999999</v>
+        <v>2408.5497737999999</v>
       </c>
       <c r="C324" s="5">
-        <v>8.5375427999997555</v>
+        <v>8.1137269000000742</v>
       </c>
       <c r="D324" s="5">
-        <v>4.3524878107003229</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.1323883457384802</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2409.7026965</v>
+        <v>2409.8563438000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.73183130000006713</v>
+        <v>1.3065700000001925</v>
       </c>
       <c r="D325" s="5">
-        <v>0.36516273889763973</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.6529117296119713</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2410.5165876000001</v>
+        <v>2412.5206747000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.81389110000009168</v>
+        <v>2.6643309000000954</v>
       </c>
       <c r="D326" s="5">
-        <v>0.40606074857862939</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.334814162337028</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2414.9036904999998</v>
+        <v>2414.6162992</v>
       </c>
       <c r="C327" s="5">
-        <v>4.3871028999997179</v>
+        <v>2.095624499999758</v>
       </c>
       <c r="D327" s="5">
-        <v>2.2059760747839885</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.0473686793059045</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2416.7686411</v>
+        <v>2416.5354284999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.8649506000001566</v>
+        <v>1.919129299999895</v>
       </c>
       <c r="D328" s="5">
-        <v>0.93066685205618338</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.95793645438631003</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2421.1927704999998</v>
+        <v>2421.0707732000001</v>
       </c>
       <c r="C329" s="5">
-        <v>4.4241293999998561</v>
+        <v>4.5353447000002234</v>
       </c>
       <c r="D329" s="5">
-        <v>2.2189690674946805</v>
+        <v>2.2755491915795067</v>
       </c>
       <c r="E329" s="5">
-        <v>1.452743391804634</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.4487667279417416</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2424.3276648999999</v>
+        <v>2424.1162285999999</v>
       </c>
       <c r="C330" s="5">
-        <v>3.1348944000001211</v>
+        <v>3.0454553999998097</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5648396624990957</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.5199623875922441</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2423.7305471</v>
+        <v>2423.4172721999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.59711779999997816</v>
+        <v>-0.69895640000004278</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.29516285876310944</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.34545325350531231</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2425.9265691999999</v>
+        <v>2425.5735338</v>
       </c>
       <c r="C332" s="5">
-        <v>2.1960220999999365</v>
+        <v>2.1562616000001071</v>
       </c>
       <c r="D332" s="5">
-        <v>1.0926950315596873</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.0729534927141016</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2429.9018594999998</v>
+        <v>2429.2276575999999</v>
       </c>
       <c r="C333" s="5">
-        <v>3.9752902999998696</v>
+        <v>3.6541237999999794</v>
       </c>
       <c r="D333" s="5">
-        <v>1.984222336806396</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.8228530813799715</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2432.5259363</v>
+        <v>2432.3650855999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.624076800000239</v>
+        <v>3.1374279999999999</v>
       </c>
       <c r="D334" s="5">
-        <v>1.3036174722640848</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.5608964713567985</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2438.4615348000002</v>
+        <v>2438.6126545000002</v>
       </c>
       <c r="C335" s="5">
-        <v>5.9355985000001965</v>
+        <v>6.2475689000002603</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9677342985347188</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.1261363009853493</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2437.535891</v>
+        <v>2437.4872151999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.92564380000021629</v>
+        <v>-1.1254393000003802</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.4545720306117329</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.55240605368480633</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2443.0247149000002</v>
+        <v>2443.5073575000001</v>
       </c>
       <c r="C337" s="5">
-        <v>5.4888239000001704</v>
+        <v>6.020142300000316</v>
       </c>
       <c r="D337" s="5">
-        <v>2.7358686546896882</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.0043711117965888</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2437.3771342999999</v>
+        <v>2440.3427609</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.6475806000003104</v>
+        <v>-3.1645966000000953</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.7390595852988309</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.5431025246811059</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2448.1284430999999</v>
+        <v>2447.8384210999998</v>
       </c>
       <c r="C339" s="5">
-        <v>10.751308800000061</v>
+        <v>7.4956601999997474</v>
       </c>
       <c r="D339" s="5">
-        <v>5.4235424607227412</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.7487820330054156</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2452.5955734999998</v>
+        <v>2451.9857252000002</v>
       </c>
       <c r="C340" s="5">
-        <v>4.4671303999998599</v>
+        <v>4.1473041000003832</v>
       </c>
       <c r="D340" s="5">
-        <v>2.2117643255597619</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.052179487639072</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2454.2169460999999</v>
+        <v>2453.6944030999998</v>
       </c>
       <c r="C341" s="5">
-        <v>1.6213726000000861</v>
+        <v>1.7086778999996568</v>
       </c>
       <c r="D341" s="5">
-        <v>0.79619202460576854</v>
+        <v>0.839438159833783</v>
       </c>
       <c r="E341" s="5">
-        <v>1.363963084739428</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.3474876596391239</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2454.9020688999999</v>
+        <v>2454.1181569</v>
       </c>
       <c r="C342" s="5">
-        <v>0.68512280000004466</v>
+        <v>0.42375380000021323</v>
       </c>
       <c r="D342" s="5">
-        <v>0.33550858326558686</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.20743734079380349</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2458.0654051000001</v>
+        <v>2457.1672721</v>
       </c>
       <c r="C343" s="5">
-        <v>3.1633362000002307</v>
+        <v>3.0491151999999602</v>
       </c>
       <c r="D343" s="5">
-        <v>1.5573013540494784</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.5011686790300738</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2463.5160494000002</v>
+        <v>2462.6779848000001</v>
       </c>
       <c r="C344" s="5">
-        <v>5.4506443000000218</v>
+        <v>5.5107127000001128</v>
       </c>
       <c r="D344" s="5">
-        <v>2.6936374187055412</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.7246973034788624</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2467.7886361999999</v>
+        <v>2467.0453407999998</v>
       </c>
       <c r="C345" s="5">
-        <v>4.2725867999997718</v>
+        <v>4.3673559999997451</v>
       </c>
       <c r="D345" s="5">
-        <v>2.1011817347873496</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.1489811408691883</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2474.2473733000002</v>
+        <v>2474.1198061</v>
       </c>
       <c r="C346" s="5">
-        <v>6.4587371000002349</v>
+        <v>7.0744653000001563</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1862653445558831</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.4958977665476842</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2475.4281000000001</v>
+        <v>2476.0059246000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1807266999999229</v>
+        <v>1.886118500000066</v>
       </c>
       <c r="D347" s="5">
-        <v>0.574153073528616</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.91865245993438815</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2476.8661422999999</v>
+        <v>2477.8610585000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.4380422999997791</v>
+        <v>1.8551339000000553</v>
       </c>
       <c r="D348" s="5">
-        <v>0.69934371031126208</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.90280773178230689</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2478.8419585000001</v>
+        <v>2480.4982306000002</v>
       </c>
       <c r="C349" s="5">
-        <v>1.9758162000002812</v>
+        <v>2.6371721000000434</v>
       </c>
       <c r="D349" s="5">
-        <v>0.96146074740084408</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.2846550759204156</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2481.1777038999999</v>
+        <v>2484.8482012999998</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3357453999997233</v>
+        <v>4.3499706999996306</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1366058227821219</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.1248182005034977</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2479.4344511999998</v>
+        <v>2479.232047</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.7432527000000846</v>
+        <v>-5.6161542999998346</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.83985862934575772</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-2.6787296842532005</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2484.9020154999998</v>
+        <v>2483.7422514</v>
       </c>
       <c r="C352" s="5">
-        <v>5.4675643000000491</v>
+        <v>4.5102044000000205</v>
       </c>
       <c r="D352" s="5">
-        <v>2.6785303570544094</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.2050084427081229</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2482.0875489999999</v>
+        <v>2480.3235921999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.8144664999999804</v>
+        <v>-3.4186592000000928</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.3507172210803553</v>
+        <v>-1.6392509464264293</v>
       </c>
       <c r="E353" s="5">
-        <v>1.135620994887554</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.0852691788495239</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2491.4977451</v>
+        <v>2489.7636668999999</v>
       </c>
       <c r="C354" s="5">
-        <v>9.4101961000001211</v>
+        <v>9.4400746999999683</v>
       </c>
       <c r="D354" s="5">
-        <v>4.6455655248064609</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.6640099489439146</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2494.0070489999998</v>
+        <v>2492.5174815</v>
       </c>
       <c r="C355" s="5">
-        <v>2.5093038999998498</v>
+        <v>2.7538146000001689</v>
       </c>
       <c r="D355" s="5">
-        <v>1.2152933214099271</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.3353695382665176</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2494.5231908999999</v>
+        <v>2492.6480336999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.5161419000000933</v>
+        <v>0.13055219999978362</v>
       </c>
       <c r="D356" s="5">
-        <v>0.24862630572763944</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>6.2871285740495608E-2</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2495.7475199</v>
+        <v>2495.2031069</v>
       </c>
       <c r="C357" s="5">
-        <v>1.2243290000001252</v>
+        <v>2.5550732000001517</v>
       </c>
       <c r="D357" s="5">
-        <v>0.59056067331033635</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.2370109235224636</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2497.8791252999999</v>
+        <v>2498.1167870999998</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1316053999998985</v>
+        <v>2.913680199999817</v>
       </c>
       <c r="D358" s="5">
-        <v>1.0297422520527455</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.4102897344291376</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2502.1188554</v>
+        <v>2503.3989851000001</v>
       </c>
       <c r="C359" s="5">
-        <v>4.239730100000088</v>
+        <v>5.282198000000335</v>
       </c>
       <c r="D359" s="5">
-        <v>2.0559205319240936</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.5670839227663</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2507.1987964999998</v>
+        <v>2509.4995908999999</v>
       </c>
       <c r="C360" s="5">
-        <v>5.0799410999998145</v>
+        <v>6.100605799999812</v>
       </c>
       <c r="D360" s="5">
-        <v>2.4636966004476069</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.9638299537650736</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2507.3045682000002</v>
+        <v>2510.6798257999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.1057717000003322</v>
+        <v>1.1802348999999595</v>
       </c>
       <c r="D361" s="5">
-        <v>5.0636389471336862E-2</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.56583038047695045</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2505.3420507000001</v>
+        <v>2510.7879162999998</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.9625175000001036</v>
+        <v>0.10809049999988929</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.93523106968516068</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>5.1674975222870678E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2514.0880461000002</v>
+        <v>2512.6746334999998</v>
       </c>
       <c r="C363" s="5">
-        <v>8.7459954000000835</v>
+        <v>1.886717200000021</v>
       </c>
       <c r="D363" s="5">
-        <v>4.2705016249514616</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.90546929024086786</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2525.7171578000002</v>
+        <v>2523.4152012</v>
       </c>
       <c r="C364" s="5">
-        <v>11.629111700000067</v>
+        <v>10.740567700000156</v>
       </c>
       <c r="D364" s="5">
-        <v>5.6941078302736647</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.2517958323502256</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2525.1959959999999</v>
+        <v>2521.8756128</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.52116180000029999</v>
+        <v>-1.5395883999999569</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.24732971294783024</v>
+        <v>-0.72969325801964802</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7367818881879549</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.6752661116747447</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2524.3724216999999</v>
+        <v>2521.7164947000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.82357430000001841</v>
+        <v>-0.15911809999988691</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.39066999518461154</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-7.568790139474979E-2</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2525.7093196999999</v>
+        <v>2523.7560936</v>
       </c>
       <c r="C367" s="5">
-        <v>1.3368980000000192</v>
+        <v>2.0395988999998735</v>
       </c>
       <c r="D367" s="5">
-        <v>0.63736980775979113</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.97490571174678742</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2524.6389991000001</v>
+        <v>2522.030753</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.0703205999998318</v>
+        <v>-1.7253405999999814</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.50734079810180743</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.81729041082905241</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2322.2002392999998</v>
+        <v>2322.0766373000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-202.4387598000003</v>
+        <v>-199.95411569999987</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.322092920013773</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.888026224674157</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2373.6476247000001</v>
+        <v>2374.4644266999999</v>
       </c>
       <c r="C370" s="5">
-        <v>51.447385400000258</v>
+        <v>52.387789399999747</v>
       </c>
       <c r="D370" s="5">
-        <v>30.076540774392903</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>30.698144634985436</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2429.6250507999998</v>
+        <v>2431.4228244000001</v>
       </c>
       <c r="C371" s="5">
-        <v>55.977426099999775</v>
+        <v>56.958397700000205</v>
       </c>
       <c r="D371" s="5">
-        <v>32.274496306192567</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>32.903941273050208</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2435.0600866</v>
+        <v>2438.2930833</v>
       </c>
       <c r="C372" s="5">
-        <v>5.4350358000001506</v>
+        <v>6.8702588999999534</v>
       </c>
       <c r="D372" s="5">
-        <v>2.7176570957713642</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>3.4439295447361795</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2448.0952692000001</v>
+        <v>2452.7992129999998</v>
       </c>
       <c r="C373" s="5">
-        <v>13.035182600000098</v>
+        <v>14.506129699999747</v>
       </c>
       <c r="D373" s="5">
-        <v>6.6162958475012523</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>7.377452826291675</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2460.3908375999999</v>
+        <v>2466.9352822000001</v>
       </c>
       <c r="C374" s="5">
-        <v>12.295568399999866</v>
+        <v>14.136069200000293</v>
       </c>
       <c r="D374" s="5">
-        <v>6.196312519415792</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.1393723576332002</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2498.3544473000002</v>
+        <v>2495.5608173000001</v>
       </c>
       <c r="C375" s="5">
-        <v>37.963609700000234</v>
+        <v>28.625535099999979</v>
       </c>
       <c r="D375" s="5">
-        <v>20.170929536538075</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>14.848366413016922</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2503.1395965000002</v>
+        <v>2499.9885648999998</v>
       </c>
       <c r="C376" s="5">
-        <v>4.785149199999978</v>
+        <v>4.4277475999997478</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3227514913941816</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.1499993455261768</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2505.1502719</v>
+        <v>2500.6364361000001</v>
       </c>
       <c r="C377" s="5">
-        <v>2.0106753999998546</v>
+        <v>0.64787120000028153</v>
       </c>
       <c r="D377" s="5">
-        <v>0.96818360547719085</v>
+        <v>0.31142322797086397</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.79382844467332792</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.84219763227807443</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2507.9550086999998</v>
+        <v>2504.7935794</v>
       </c>
       <c r="C378" s="5">
-        <v>2.8047367999997732</v>
+        <v>4.1571432999999161</v>
       </c>
       <c r="D378" s="5">
-        <v>1.3518098017429869</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.0132627203118814</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2514.4082150999998</v>
+        <v>2512.4983806</v>
       </c>
       <c r="C379" s="5">
-        <v>6.4532063999999991</v>
+        <v>7.7048012000000199</v>
       </c>
       <c r="D379" s="5">
-        <v>3.1317883228309418</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>3.7543202969306799</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2533.9906731999999</v>
+        <v>2531.1421119000001</v>
       </c>
       <c r="C380" s="5">
-        <v>19.582458100000167</v>
+        <v>18.643731300000127</v>
       </c>
       <c r="D380" s="5">
-        <v>9.7566141933593578</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.2770261005145969</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2526.6522562</v>
+        <v>2527.2097733999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.3384169999999358</v>
+        <v>-3.9323385000002418</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.420368720468403</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.8484515153714631</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2543.8330286</v>
+        <v>2545.3732817</v>
       </c>
       <c r="C382" s="5">
-        <v>17.180772400000023</v>
+        <v>18.163508300000103</v>
       </c>
       <c r="D382" s="5">
-        <v>8.4719716176324447</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.9738422913385065</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2553.9656967999999</v>
+        <v>2556.0564015999998</v>
       </c>
       <c r="C383" s="5">
-        <v>10.132668199999898</v>
+        <v>10.683119899999838</v>
       </c>
       <c r="D383" s="5">
-        <v>4.8859934160640162</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.1543925748500419</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2568.0091593000002</v>
+        <v>2571.7046647000002</v>
       </c>
       <c r="C384" s="5">
-        <v>14.04346250000026</v>
+        <v>15.648263100000349</v>
       </c>
       <c r="D384" s="5">
-        <v>6.8016846279263632</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>7.5989217400738607</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2571.7760563000002</v>
+        <v>2576.9552259000002</v>
       </c>
       <c r="C385" s="5">
-        <v>3.7668969999999717</v>
+        <v>5.2505611999999928</v>
       </c>
       <c r="D385" s="5">
-        <v>1.7744966095447179</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.4776983635572902</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2581.7197789000002</v>
+        <v>2588.5403679000001</v>
       </c>
       <c r="C386" s="5">
-        <v>9.943722600000001</v>
+        <v>11.585141999999905</v>
       </c>
       <c r="D386" s="5">
-        <v>4.7397275264504435</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.5302170880216384</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2619.6679690000001</v>
+        <v>2615.4990668</v>
       </c>
       <c r="C387" s="5">
-        <v>37.94819009999992</v>
+        <v>26.958698899999945</v>
       </c>
       <c r="D387" s="5">
-        <v>19.136757528509051</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.238870114003131</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2634.9476098999999</v>
+        <v>2631.0798341999998</v>
       </c>
       <c r="C388" s="5">
-        <v>15.279640899999777</v>
+        <v>15.580767399999786</v>
       </c>
       <c r="D388" s="5">
-        <v>7.2281507680288293</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.3874373788727521</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2654.0681251000001</v>
+        <v>2649.6514484999998</v>
       </c>
       <c r="C389" s="5">
-        <v>19.120515200000227</v>
+        <v>18.571614299999965</v>
       </c>
       <c r="D389" s="5">
-        <v>9.0638887861564257</v>
+        <v>8.8069566863403956</v>
       </c>
       <c r="E389" s="5">
-        <v>5.9444678776517046</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.9590834656638059</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2650.0632439000001</v>
+        <v>2646.9296989999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-4.0048811999999998</v>
+        <v>-2.7217494999999872</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.7957987551650678</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.2257121953465289</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2691.5756296999998</v>
+        <v>2689.7637715999999</v>
       </c>
       <c r="C391" s="5">
-        <v>41.51238579999972</v>
+        <v>42.834072600000127</v>
       </c>
       <c r="D391" s="5">
-        <v>20.504755752843117</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>21.244150618470094</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2697.1379784000001</v>
+        <v>2695.2762569000001</v>
       </c>
       <c r="C392" s="5">
-        <v>5.5623487000002569</v>
+        <v>5.5124853000002076</v>
       </c>
       <c r="D392" s="5">
-        <v>2.5082745479698021</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.4872285760784152</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2704.9174460999998</v>
+        <v>2705.8876688</v>
       </c>
       <c r="C393" s="5">
-        <v>7.7794676999997137</v>
+        <v>10.611411899999894</v>
       </c>
       <c r="D393" s="5">
-        <v>3.5166496866011032</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.8281050787645219</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2704.4045526999998</v>
+        <v>2706.2263472</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.51289339999993899</v>
+        <v>0.33867839999993521</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.2273010663393138</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.15029965087589581</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2701.1086605</v>
+        <v>2702.9397883000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-3.2958921999997983</v>
+        <v>-3.2865588999998181</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.4526922443357404</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.4476372935449455</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2717.6299800000002</v>
+        <v>2721.4745856</v>
       </c>
       <c r="C396" s="5">
-        <v>16.521319500000118</v>
+        <v>18.534797299999809</v>
       </c>
       <c r="D396" s="5">
-        <v>7.5918150332019652</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>8.5462791087801406</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2723.2400011</v>
+        <v>2727.2582011999998</v>
       </c>
       <c r="C397" s="5">
-        <v>5.6100210999998126</v>
+        <v>5.7836155999998482</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5054871554742952</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.5802328440251765</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2730.2144853</v>
+        <v>2734.6530364999999</v>
       </c>
       <c r="C398" s="5">
-        <v>6.9744842000000062</v>
+        <v>7.3948353000000679</v>
       </c>
       <c r="D398" s="5">
-        <v>3.116980038681505</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.302709198094278</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2735.3974416000001</v>
+        <v>2731.9548064000001</v>
       </c>
       <c r="C399" s="5">
-        <v>5.1829563000001144</v>
+        <v>-2.6982300999998188</v>
       </c>
       <c r="D399" s="5">
-        <v>2.3019798555084625</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.1776128855073287</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2733.0198439999999</v>
+        <v>2729.5292000999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.377597600000172</v>
+        <v>-2.4256063000002541</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.0380637791975289</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.0602502310983808</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2740.716688</v>
+        <v>2737.3083674</v>
       </c>
       <c r="C401" s="5">
-        <v>7.6968440000000555</v>
+        <v>7.7791673000001538</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4323303945319683</v>
+        <v>3.4741251801670536</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2647452445002667</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.3082433898852459</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2745.8154020000002</v>
+        <v>2743.3811261999999</v>
       </c>
       <c r="C402" s="5">
-        <v>5.0987140000002</v>
+        <v>6.0727587999999741</v>
       </c>
       <c r="D402" s="5">
-        <v>2.2554138970944493</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.6949429698043703</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2752.0913991000002</v>
+        <v>2750.8349493999999</v>
       </c>
       <c r="C403" s="5">
-        <v>6.2759971000000405</v>
+        <v>7.453823199999988</v>
       </c>
       <c r="D403" s="5">
-        <v>2.777534556126815</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.3095912976143005</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2756.7384314999999</v>
+        <v>2755.9424794000001</v>
       </c>
       <c r="C404" s="5">
-        <v>4.6470323999997163</v>
+        <v>5.1075300000002244</v>
       </c>
       <c r="D404" s="5">
-        <v>2.0451791249841422</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2509581907179221</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2757.4022838999999</v>
+        <v>2758.4474876999998</v>
       </c>
       <c r="C405" s="5">
-        <v>0.66385239999999612</v>
+        <v>2.5050082999996448</v>
       </c>
       <c r="D405" s="5">
-        <v>0.2893560059792355</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.0962069395735519</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2761.2136512000002</v>
+        <v>2762.9099124999998</v>
       </c>
       <c r="C406" s="5">
-        <v>3.8113673000002564</v>
+        <v>4.462424800000008</v>
       </c>
       <c r="D406" s="5">
-        <v>1.6713453618367957</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.9586426977054483</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2764.2949666</v>
+        <v>2765.7598444</v>
       </c>
       <c r="C407" s="5">
-        <v>3.0813153999997667</v>
+        <v>2.8499319000002288</v>
       </c>
       <c r="D407" s="5">
-        <v>1.347363098378529</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.2448423002523024</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2757.1807527999999</v>
+        <v>2760.6359038999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-7.1142138000000159</v>
+        <v>-5.123940500000117</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.044988540994209</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.2006471470617406</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2758.3991885999999</v>
+        <v>2760.9330519999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.218435799999952</v>
+        <v>0.2971480999999585</v>
       </c>
       <c r="D409" s="5">
-        <v>0.53158717469210526</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.12924156046860702</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2759.8163426000001</v>
+        <v>2761.2720816000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.4171540000002096</v>
+        <v>0.33902960000023086</v>
       </c>
       <c r="D410" s="5">
-        <v>0.61825654180378553</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.14745391902737381</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2764.1525975</v>
+        <v>2761.2670616</v>
       </c>
       <c r="C411" s="5">
-        <v>4.336254899999858</v>
+        <v>-5.0200000000586442E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9018327723152373</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.1815813828762742E-3</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2764.7817021000001</v>
+        <v>2761.8036901</v>
       </c>
       <c r="C412" s="5">
-        <v>0.62910460000011881</v>
+        <v>0.53662850000000617</v>
       </c>
       <c r="D412" s="5">
-        <v>0.27345495646644569</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.23345911133514363</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2764.526797</v>
+        <v>2762.7317889999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.25490510000008726</v>
+        <v>0.92809889999989537</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.11058054142415452</v>
+        <v>0.40400389004022763</v>
       </c>
       <c r="E413" s="5">
-        <v>0.86875484446278239</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.92877448163242171</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2769.2651377000002</v>
+        <v>2767.9085341</v>
       </c>
       <c r="C414" s="5">
-        <v>4.738340700000208</v>
+        <v>5.1767451000000619</v>
       </c>
       <c r="D414" s="5">
-        <v>2.0762749037870787</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.2718514190668282</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2768.3457195999999</v>
+        <v>2767.6576031</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.91941810000025725</v>
+        <v>-0.25093100000003687</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.39768285660400915</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.10873448313942768</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2768.7520414999999</v>
+        <v>2768.8537448000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.40632189999996626</v>
+        <v>1.1961417000002257</v>
       </c>
       <c r="D416" s="5">
-        <v>0.17627136571887192</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.51985724776406617</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2770.1782186999999</v>
+        <v>2771.043212</v>
       </c>
       <c r="C417" s="5">
-        <v>1.4261771999999837</v>
+        <v>2.1894671999998536</v>
       </c>
       <c r="D417" s="5">
-        <v>0.61987113422095064</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.95303607744838814</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2773.6685007000001</v>
+        <v>2775.0537038000002</v>
       </c>
       <c r="C418" s="5">
-        <v>3.4902820000002066</v>
+        <v>4.0104918000001817</v>
       </c>
       <c r="D418" s="5">
-        <v>1.5224596790477607</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.7506346058931088</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2774.6497674000002</v>
+        <v>2775.8712618999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.98126670000010563</v>
+        <v>0.81755809999958728</v>
       </c>
       <c r="D419" s="5">
-        <v>0.4253622761476672</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.35410520564569392</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2769.9206717000002</v>
+        <v>2773.0470958000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.7290957000000162</v>
+        <v>-2.8241660999997293</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.0262082771497214</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.2140691623273359</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2779.0621222</v>
+        <v>2780.5242708999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.1414504999997916</v>
+        <v>7.4771750999998403</v>
       </c>
       <c r="D421" s="5">
-        <v>4.0329904832262065</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.2840689094636888</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2780.6067397000002</v>
+        <v>2780.1440788999998</v>
       </c>
       <c r="C422" s="5">
-        <v>1.5446175000001858</v>
+        <v>-0.38019200000007913</v>
       </c>
       <c r="D422" s="5">
-        <v>0.66900902989424083</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.16395737276824196</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2778.5315679</v>
+        <v>2775.7656357999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.0751718000001347</v>
+        <v>-4.3784430999999131</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.89189530481641466</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.8735931228440417</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2775.0267726000002</v>
+        <v>2772.4947146999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.5047952999998415</v>
+        <v>-3.2709211000001233</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.5032036527144244</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.4049334194266905</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2783.4166642999999</v>
+        <v>2782.5961375000002</v>
       </c>
       <c r="C425" s="5">
-        <v>8.38989169999968</v>
+        <v>10.101422800000364</v>
       </c>
       <c r="D425" s="5">
-        <v>3.6889668775480278</v>
+        <v>4.4608156337853977</v>
       </c>
       <c r="E425" s="5">
-        <v>0.68329478015907164</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.71901110991270389</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2783.3286369000002</v>
+        <v>2782.7892170999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-8.802739999964615E-2</v>
+        <v>0.19307959999969171</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.7944196205363934E-2</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>8.3297737890886125E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2788.9413217000001</v>
+        <v>2788.706193</v>
       </c>
       <c r="C427" s="5">
-        <v>5.6126847999998972</v>
+        <v>5.916975900000125</v>
       </c>
       <c r="D427" s="5">
-        <v>2.4468638375825913</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.5815817347222048</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2787.9687097000001</v>
+        <v>2788.1543462999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.97261200000002646</v>
+        <v>-0.55184670000016922</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.41768478725850988</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.23720525947792392</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2787.4660809000002</v>
+        <v>2788.2627050000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.50262879999991128</v>
+        <v>0.10835870000028081</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.21612755152984331</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.6646713804343598E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2786.1128183999999</v>
+        <v>2787.4310780999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.3532625000002554</v>
+        <v>-0.83162690000017392</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.58102443968817141</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.35732531030736592</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2782.3752506000001</v>
+        <v>2783.7370427999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.7375677999998516</v>
+        <v>-3.6940352999999959</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.5979743649736533</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.578756272911519</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2785.5837244999998</v>
+        <v>2788.2114470000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.2084738999997171</v>
+        <v>4.4744042000002082</v>
       </c>
       <c r="D432" s="5">
-        <v>1.3925805432675853</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.9459476877648818</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2783.2831605000001</v>
+        <v>2784.8663743000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-2.3005639999996674</v>
+        <v>-3.3450726999999461</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.9865692664579151</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.4302021785073449</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2779.6943345</v>
+        <v>2778.8338568999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.5888260000001537</v>
+        <v>-6.0325174000004154</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5363799778607135</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.5686672461845195</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2781.6775899999998</v>
+        <v>2788.2316265999998</v>
       </c>
       <c r="C435" s="5">
-        <v>1.9832554999998138</v>
+        <v>9.3977697000000262</v>
       </c>
       <c r="D435" s="5">
-        <v>0.85954340364531312</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.1346374045935441</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2783.7890692999999</v>
+        <v>2788.4950319999998</v>
       </c>
       <c r="C436" s="5">
-        <v>2.1114793000001555</v>
+        <v>0.26340540000001056</v>
       </c>
       <c r="D436" s="5">
-        <v>0.91469268629154055</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.11342341978606285</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2793.6439062999998</v>
+        <v>2789.7180794999999</v>
       </c>
       <c r="C437" s="5">
-        <v>9.8548369999998613</v>
+        <v>1.2230475000001206</v>
       </c>
       <c r="D437" s="5">
-        <v>4.3317925882751185</v>
+        <v>0.52759737160730236</v>
       </c>
       <c r="E437" s="5">
-        <v>0.36743481962919766</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.25594594573103979</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2791.0884847000002</v>
+        <v>2787.7886549999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.5554215999995904</v>
+        <v>-1.9294245000000956</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.0921668539497609</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-0.82679409881540877</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2783.7615996999998</v>
+        <v>2780.7771226</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.3268850000004022</v>
+        <v>-7.0115323999998509</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.1050334712945382</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.9767036490943477</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2797.4636667</v>
+        <v>2794.4644996000002</v>
       </c>
       <c r="C440" s="5">
-        <v>13.70206700000017</v>
+        <v>13.687377000000197</v>
       </c>
       <c r="D440" s="5">
-        <v>6.0691232758982139</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>6.0691232836348696</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2801.6838695000001</v>
+        <v>2799.3200235999998</v>
       </c>
       <c r="C441" s="5">
-        <v>4.2202028000001519</v>
+        <v>4.8555239999996047</v>
       </c>
       <c r="D441" s="5">
-        <v>1.8253943658630645</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.105102754867838</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>2806.6883085999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>7.3682850000000144</v>
+      </c>
+      <c r="D442" s="5">
+        <v>3.2047339706517297</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5">
+        <v>2812.4673198</v>
+      </c>
+      <c r="C443" s="5">
+        <v>5.7790112000002409</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.4989909885985595</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC9F7E79-7586-4AD2-A3DD-7447C6499F89}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F3396F1-8EF2-46EC-8CFD-A4F9A5FD5F62}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6D9334D-C788-482E-B193-A69C0144FB82}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE400000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>