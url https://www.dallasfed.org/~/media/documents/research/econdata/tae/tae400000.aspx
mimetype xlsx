--- v6 (2026-07-24)
+++ v7 (2026-09-02)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{97B8CDB8-6549-4FB8-B39E-CA4C0EBC4C38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5163D3EC-00B0-445C-B3FF-4CD695CD9B32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{3FF76293-339C-4248-B273-7A5EBF54EC10}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9095F0AC-621D-4214-A7A5-15A79EDFDDEF}"/>
   </bookViews>
   <sheets>
     <sheet name="AE400000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Trade, Transportation, and Utilities</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61352F50-1221-40B2-A644-35B928F23A0B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83A19971-8BEC-4ED8-BD5E-6A6331E234BC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1562.5566506</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1562.5566510000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1561.6044085000001</v>
+        <v>1561.604409</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.95224209999992127</v>
+        <v>-0.95224200000006931</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.72884925649341348</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.72884918002361632</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1561.3744968000001</v>
+        <v>1561.374497</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.22991170000000238</v>
+        <v>-0.22991200000001299</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.1765304593069339</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.17653068940959304</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1558.7855721000001</v>
+        <v>1558.785572</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.5889247000000069</v>
+        <v>-2.5889250000000175</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9716818451820939</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.9716820713271632</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1560.3782315999999</v>
+        <v>1560.378232</v>
       </c>
       <c r="C10" s="5">
-        <v>1.5926594999998542</v>
+        <v>1.5926600000000235</v>
       </c>
       <c r="D10" s="5">
-        <v>1.2329906534269686</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.2329910427699931</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1563.8622166</v>
+        <v>1563.8622170000001</v>
       </c>
       <c r="C11" s="5">
         <v>3.4839850000000752</v>
       </c>
       <c r="D11" s="5">
-        <v>2.712488051639439</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.7124880509354687</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1567.4499547999999</v>
+        <v>1567.449955</v>
       </c>
       <c r="C12" s="5">
-        <v>3.5877381999998761</v>
+        <v>3.5877379999999448</v>
       </c>
       <c r="D12" s="5">
-        <v>2.7879865410944893</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.7879863829886942</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1570.1339132000001</v>
+        <v>1570.1339129999999</v>
       </c>
       <c r="C13" s="5">
-        <v>2.6839584000001651</v>
+        <v>2.6839579999998477</v>
       </c>
       <c r="D13" s="5">
-        <v>2.0742326850355042</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.0742323727207523</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1571.8377144999999</v>
+        <v>1571.8377149999999</v>
       </c>
       <c r="C14" s="5">
-        <v>1.7038012999998955</v>
+        <v>1.703801999999996</v>
       </c>
       <c r="D14" s="5">
-        <v>1.3099571854858327</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.3099577270605955</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1568.8730685999999</v>
+        <v>1568.873069</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.9646459000000505</v>
+        <v>-2.9646459999999024</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.2399904063707732</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-2.2399904804401571</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1568.7176546999999</v>
+        <v>1568.7176549999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15541389999998501</v>
+        <v>-0.15541400000006433</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.11880827545370787</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.11880835182820348</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1563.3950915999999</v>
+        <v>1563.395092</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.3225631000000249</v>
+        <v>-5.3225629999999455</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.996400000724043</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9963999262853434</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1567.0441235999999</v>
+        <v>1567.044124</v>
       </c>
       <c r="C18" s="5">
         <v>3.6490320000000338</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8370885018161873</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8370885010807978</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1563.4134188</v>
+        <v>1563.413419</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6307047999998758</v>
+        <v>-3.6307050000000345</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.7451383589912282</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7451385075957013</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1564.9337350999999</v>
+        <v>1564.9337350000001</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5203162999998767</v>
+        <v>1.5203160000000935</v>
       </c>
       <c r="D20" s="5">
-        <v>1.1731821686675525</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1731819357762241</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1556.367375</v>
       </c>
       <c r="C21" s="5">
-        <v>-8.5663600999998835</v>
+        <v>-8.5663600000000315</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.3745347429925765</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3745346712001272</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1563.2340156</v>
+        <v>1563.2340160000001</v>
       </c>
       <c r="C22" s="5">
-        <v>6.8666405999999824</v>
+        <v>6.8666410000000724</v>
       </c>
       <c r="D22" s="5">
-        <v>5.4247399309038657</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4247402546167445</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1564.3690498999999</v>
+        <v>1564.36905</v>
       </c>
       <c r="C23" s="5">
-        <v>1.1350342999999157</v>
+        <v>1.1350339999999051</v>
       </c>
       <c r="D23" s="5">
-        <v>0.87478494480166535</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87478471243904732</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1565.7306775</v>
+        <v>1565.7306779999999</v>
       </c>
       <c r="C24" s="5">
-        <v>1.3616276000000198</v>
+        <v>1.3616279999998824</v>
       </c>
       <c r="D24" s="5">
-        <v>1.0494952734413587</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0494955831576336</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1570.1909040999999</v>
+        <v>1570.190904</v>
       </c>
       <c r="C25" s="5">
-        <v>4.4602265999999418</v>
+        <v>4.4602260000001479</v>
       </c>
       <c r="D25" s="5">
-        <v>3.4724558084037627</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4724553328119967</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1573.7892614</v>
+        <v>1573.7892609999999</v>
       </c>
       <c r="C26" s="5">
-        <v>3.5983573000000888</v>
+        <v>3.5983569999998508</v>
       </c>
       <c r="D26" s="5">
-        <v>2.784930068265612</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7849298333273653</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1567.578745</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.2105163999999604</v>
+        <v>-6.2105159999998705</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.634022885438716</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6340225945758817</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1565.0789499</v>
+        <v>1565.0789500000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-2.4997951000000285</v>
+        <v>-2.4997949999999491</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.8969275575140054</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8969274822948745</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1562.9674824000001</v>
+        <v>1562.967482</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1114674999998897</v>
+        <v>-2.111468000000059</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.606976111485281</v>
+        <v>-1.6069764890997096</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.735132036023602E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7351371523942625E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1562.3183260000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.64915640000003805</v>
+        <v>-0.64915599999994811</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.49726604796631602</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.49726574238533328</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1564.3316993000001</v>
+        <v>1564.3316990000001</v>
       </c>
       <c r="C31" s="5">
-        <v>2.013373300000012</v>
+        <v>2.0133730000000014</v>
       </c>
       <c r="D31" s="5">
-        <v>1.5574588082273078</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5574585745128156</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1564.2646116999999</v>
+        <v>1564.2646119999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.7087600000149905E-2</v>
+        <v>-6.7087000000128683E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.1450810502251532E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1450350468829065E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1570.3683607999999</v>
+        <v>1570.368361</v>
       </c>
       <c r="C33" s="5">
-        <v>6.1037490999999591</v>
+        <v>6.1037490000001071</v>
       </c>
       <c r="D33" s="5">
-        <v>4.7841984201664634</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7841983391582188</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1571.0612369</v>
+        <v>1571.0612369999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.69287610000014865</v>
+        <v>0.69287599999984195</v>
       </c>
       <c r="D34" s="5">
-        <v>0.53074934335970436</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53074926650487075</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1572.2504389999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1892020999998749</v>
+        <v>1.189202000000023</v>
       </c>
       <c r="D35" s="5">
-        <v>0.91212139768859224</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9121213206106038</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1572.0569797999999</v>
+        <v>1572.0569800000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.1934592000000066</v>
+        <v>-0.19345899999984795</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.14755537012091091</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14755521767976232</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1571.3101113</v>
+        <v>1571.310111</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.74686849999989136</v>
+        <v>-0.74686900000006062</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.56862062887582665</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.56862100847950847</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1573.6941022999999</v>
+        <v>1573.6941019999999</v>
       </c>
       <c r="C38" s="5">
         <v>2.3839909999999236</v>
       </c>
       <c r="D38" s="5">
-        <v>1.83590906482205</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8359090651753451</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1583.6920728</v>
+        <v>1583.6920729999999</v>
       </c>
       <c r="C39" s="5">
-        <v>9.9979705000000649</v>
+        <v>9.9979710000000068</v>
       </c>
       <c r="D39" s="5">
-        <v>7.8959411376885891</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.895941548023</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1582.2289751000001</v>
+        <v>1582.228975</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.4630976999999348</v>
+        <v>-1.4630979999999454</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1030070530014591</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1030072778802413</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1585.1656131</v>
+        <v>1585.1656129999999</v>
       </c>
       <c r="C41" s="5">
         <v>2.9366379999999026</v>
       </c>
       <c r="D41" s="5">
-        <v>2.2500927744780741</v>
+        <v>2.2500927746216481</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4202554403699885</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4202554599277217</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1590.1771973</v>
+        <v>1590.177197</v>
       </c>
       <c r="C42" s="5">
-        <v>5.0115842000000157</v>
+        <v>5.0115840000000844</v>
       </c>
       <c r="D42" s="5">
-        <v>3.8605328430760588</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8605326865706724</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1593.1281715</v>
+        <v>1593.1281719999999</v>
       </c>
       <c r="C43" s="5">
-        <v>2.9509742000000188</v>
+        <v>2.9509749999999713</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2497725280741898</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2497731446480707</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1590.2473282999999</v>
+        <v>1590.2473279999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.8808432000000721</v>
+        <v>-2.8808440000000246</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.1485001638657408</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1485007539076562</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1599.0585960999999</v>
+        <v>1599.0585960000001</v>
       </c>
       <c r="C45" s="5">
-        <v>8.811267799999996</v>
+        <v>8.8112680000001546</v>
       </c>
       <c r="D45" s="5">
-        <v>6.8553928211678716</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8553929828785609</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1599.6790785000001</v>
+        <v>1599.679079</v>
       </c>
       <c r="C46" s="5">
-        <v>0.62048240000012811</v>
+        <v>0.62048299999992196</v>
       </c>
       <c r="D46" s="5">
-        <v>0.46663079911406502</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46663125133372674</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1601.3636377</v>
+        <v>1601.363638</v>
       </c>
       <c r="C47" s="5">
-        <v>1.6845591999999669</v>
+        <v>1.6845590000000357</v>
       </c>
       <c r="D47" s="5">
-        <v>1.2710175978462246</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2710174456692647</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1624.3734231000001</v>
+        <v>1624.373423</v>
       </c>
       <c r="C48" s="5">
-        <v>23.009785400000055</v>
+        <v>23.009784999999965</v>
       </c>
       <c r="D48" s="5">
-        <v>18.672734667278988</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.672734312823415</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1625.0725029</v>
+        <v>1625.0725030000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.69907979999993586</v>
+        <v>0.69908000000009451</v>
       </c>
       <c r="D49" s="5">
-        <v>0.5176668676922791</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51766701617466104</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1626.6701708999999</v>
+        <v>1626.670171</v>
       </c>
       <c r="C50" s="5">
         <v>1.5976679999998851</v>
       </c>
       <c r="D50" s="5">
-        <v>1.1861639614504149</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1861639613771624</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1628.7814103000001</v>
+        <v>1628.7814100000001</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1112394000001586</v>
+        <v>2.1112390000000687</v>
       </c>
       <c r="D51" s="5">
-        <v>1.5686343997213914</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5686341003025461</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1631.5433028</v>
+        <v>1631.5433029999999</v>
       </c>
       <c r="C52" s="5">
-        <v>2.7618924999999308</v>
+        <v>2.7618929999998727</v>
       </c>
       <c r="D52" s="5">
-        <v>2.0539011857247491</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0539015614096545</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1636.2960029999999</v>
       </c>
       <c r="C53" s="5">
-        <v>4.7527001999999356</v>
+        <v>4.7527000000000044</v>
       </c>
       <c r="D53" s="5">
-        <v>3.5521631987491586</v>
+        <v>3.5521630464240506</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2255550762300356</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2255550827420043</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1638.4879685999999</v>
+        <v>1638.487969</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1919656000000032</v>
+        <v>2.1919660000000931</v>
       </c>
       <c r="D54" s="5">
-        <v>1.6194046334295109</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6194049311268</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1641.9168153000001</v>
+        <v>1641.916815</v>
       </c>
       <c r="C55" s="5">
-        <v>3.4288467000001219</v>
+        <v>3.4288460000000214</v>
       </c>
       <c r="D55" s="5">
-        <v>2.5403337789022595</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5403332536814371</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1645.7648512999999</v>
+        <v>1645.7648509999999</v>
       </c>
       <c r="C56" s="5">
         <v>3.8480359999998655</v>
       </c>
       <c r="D56" s="5">
-        <v>2.8488847385501392</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8488847390775396</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1649.9115296</v>
+        <v>1649.9115300000001</v>
       </c>
       <c r="C57" s="5">
-        <v>4.146678300000076</v>
+        <v>4.1466790000001765</v>
       </c>
       <c r="D57" s="5">
-        <v>3.0657801189353462</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0657806442288438</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1654.5346213</v>
+        <v>1654.534621</v>
       </c>
       <c r="C58" s="5">
-        <v>4.6230917000000318</v>
+        <v>4.6230909999999312</v>
       </c>
       <c r="D58" s="5">
-        <v>3.4147346883498297</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.41473416247704</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1659.1193940999999</v>
+        <v>1659.1193940000001</v>
       </c>
       <c r="C59" s="5">
-        <v>4.5847727999998824</v>
+        <v>4.5847730000000411</v>
       </c>
       <c r="D59" s="5">
-        <v>3.3763916262442573</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3763917764051188</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1664.1949454000001</v>
+        <v>1664.194945</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0755513000001429</v>
+        <v>5.0755509999999049</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7334216616244253</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.733421437456319</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1670.6664449</v>
+        <v>1670.6664450000001</v>
       </c>
       <c r="C61" s="5">
-        <v>6.4714994999999362</v>
+        <v>6.4715000000001055</v>
       </c>
       <c r="D61" s="5">
-        <v>4.767508538393983</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7675089158248696</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1676.9839354000001</v>
+        <v>1676.983935</v>
       </c>
       <c r="C62" s="5">
-        <v>6.3174905000000763</v>
+        <v>6.317489999999907</v>
       </c>
       <c r="D62" s="5">
-        <v>4.6332772963542102</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6332769217086289</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1682.8512562000001</v>
+        <v>1682.8512559999999</v>
       </c>
       <c r="C63" s="5">
-        <v>5.8673208000000159</v>
+        <v>5.8673209999999472</v>
       </c>
       <c r="D63" s="5">
-        <v>4.2802220724914131</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2802222222512842</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1687.6944519000001</v>
+        <v>1687.694452</v>
       </c>
       <c r="C64" s="5">
-        <v>4.8431957000000239</v>
+        <v>4.8431960000000345</v>
       </c>
       <c r="D64" s="5">
-        <v>3.5087579278114456</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5087581490282904</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1693.0219735000001</v>
+        <v>1693.021974</v>
       </c>
       <c r="C65" s="5">
-        <v>5.3275215999999546</v>
+        <v>5.3275220000000445</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8544870674808163</v>
+        <v>3.8544873616933817</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4667303712774489</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4667304018342726</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1696.7089332999999</v>
+        <v>1696.7089329999999</v>
       </c>
       <c r="C66" s="5">
-        <v>3.6869597999998405</v>
+        <v>3.686958999999888</v>
       </c>
       <c r="D66" s="5">
-        <v>2.644815814748358</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6448152331924435</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1699.6321464</v>
+        <v>1699.6321459999999</v>
       </c>
       <c r="C67" s="5">
-        <v>2.9232131000001118</v>
+        <v>2.9232130000000325</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0871506122342343</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0871505405295476</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1700.9934335999999</v>
+        <v>1700.993434</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3612871999998788</v>
+        <v>1.3612880000000587</v>
       </c>
       <c r="D68" s="5">
-        <v>0.96536173785271018</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96536230790535971</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1699.7948191</v>
+        <v>1699.794819</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1986144999998487</v>
+        <v>-1.198615000000018</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.84231721059291331</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84231756040633599</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1699.9307899</v>
+        <v>1699.9307899999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.13597079999999551</v>
+        <v>0.13597099999992679</v>
       </c>
       <c r="D70" s="5">
-        <v>9.6033217152213801E-2</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6033358475566821E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1705.6439453999999</v>
+        <v>1705.643945</v>
       </c>
       <c r="C71" s="5">
-        <v>5.7131554999998571</v>
+        <v>5.7131550000001425</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1083689012400004</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1083685347685028</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1711.8882394</v>
+        <v>1711.8882390000001</v>
       </c>
       <c r="C72" s="5">
         <v>6.2442940000000817</v>
       </c>
       <c r="D72" s="5">
-        <v>4.4826975630783084</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4826975641509614</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1717.0334817</v>
+        <v>1717.033482</v>
       </c>
       <c r="C73" s="5">
-        <v>5.1452423000000636</v>
+        <v>5.1452429999999367</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6669368435885419</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6669373516146297</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1722.8923497999999</v>
+        <v>1722.8923500000001</v>
       </c>
       <c r="C74" s="5">
-        <v>5.8588680999998815</v>
+        <v>5.8588680000000295</v>
       </c>
       <c r="D74" s="5">
-        <v>4.1723699775978673</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1723699042989004</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1723.3561027000001</v>
+        <v>1723.3561030000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.46375290000014502</v>
+        <v>0.46375299999999697</v>
       </c>
       <c r="D75" s="5">
-        <v>0.32348398925943211</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32348405907867139</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1728.0511320999999</v>
+        <v>1728.0511320000001</v>
       </c>
       <c r="C76" s="5">
-        <v>4.6950293999998394</v>
+        <v>4.6950289999999768</v>
       </c>
       <c r="D76" s="5">
-        <v>3.3186563482961784</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3186560607219917</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1730.4513311999999</v>
+        <v>1730.451331</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4001991000000089</v>
+        <v>2.4001989999999296</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6795475872066312</v>
+        <v>1.6795475167938667</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2108016485233195</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2108016065242042</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1731.8847825</v>
+        <v>1731.884783</v>
       </c>
       <c r="C78" s="5">
-        <v>1.4334513000001152</v>
+        <v>1.4334519999999884</v>
       </c>
       <c r="D78" s="5">
-        <v>0.99858356000210868</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99858404998194317</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1732.6762715</v>
+        <v>1732.6762719999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.79148899999995592</v>
       </c>
       <c r="D79" s="5">
-        <v>0.54979279946052451</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.54979279930147396</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1735.3692497</v>
+        <v>1735.36925</v>
       </c>
       <c r="C80" s="5">
-        <v>2.6929781999999705</v>
+        <v>2.6929780000000392</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8811025856692032</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8811024442211055</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1743.0556822000001</v>
+        <v>1743.0556819999999</v>
       </c>
       <c r="C81" s="5">
-        <v>7.6864325000001372</v>
+        <v>7.686431999999968</v>
       </c>
       <c r="D81" s="5">
-        <v>5.4465463725581698</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4465460086220885</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1748.3150435</v>
+        <v>1748.3150439999999</v>
       </c>
       <c r="C82" s="5">
-        <v>5.2593612999999095</v>
+        <v>5.2593620000000101</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6814835452738892</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6814840438541108</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1751.1131544</v>
+        <v>1751.1131539999999</v>
       </c>
       <c r="C83" s="5">
-        <v>2.7981108999999833</v>
+        <v>2.7981099999999515</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9375500520236733</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9375494227644063</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1749.1751030999999</v>
+        <v>1749.175103</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9380513000000974</v>
+        <v>-1.9380509999998594</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.3200500540760163</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3200498512811909</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1751.9310508999999</v>
+        <v>1751.931051</v>
       </c>
       <c r="C85" s="5">
-        <v>2.7559478000000581</v>
+        <v>2.7559479999999894</v>
       </c>
       <c r="D85" s="5">
-        <v>1.9071543182655137</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9071544579796873</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1749.3366836</v>
+        <v>1749.3366840000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.5943672999999308</v>
+        <v>-2.5943669999999202</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7626315691769978</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7626313669122373</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1757.3798902000001</v>
+        <v>1757.3798899999999</v>
       </c>
       <c r="C87" s="5">
-        <v>8.0432066000000759</v>
+        <v>8.0432059999998273</v>
       </c>
       <c r="D87" s="5">
-        <v>5.6591198159898326</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6591193817765451</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1763.0457412999999</v>
+        <v>1763.0457409999999</v>
       </c>
       <c r="C88" s="5">
-        <v>5.6658510999998271</v>
+        <v>5.6658509999999751</v>
       </c>
       <c r="D88" s="5">
-        <v>3.9381854434278774</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9381853731396577</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1762.0544983</v>
+        <v>1762.054498</v>
       </c>
       <c r="C89" s="5">
         <v>-0.99124299999994037</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.67259754651257664</v>
+        <v>-0.67259754662670757</v>
       </c>
       <c r="E89" s="5">
-        <v>1.8262962112944647</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8262962057266963</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1767.0590605</v>
+        <v>1767.0590609999999</v>
       </c>
       <c r="C90" s="5">
-        <v>5.0045622000000094</v>
+        <v>5.0045629999999619</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4619701834593508</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4619707461417182</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1771.7025795</v>
+        <v>1771.7025799999999</v>
       </c>
       <c r="C91" s="5">
         <v>4.6435189999999693</v>
       </c>
       <c r="D91" s="5">
-        <v>3.1993655741013871</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1993655731828996</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1777.0774084</v>
+        <v>1777.0774080000001</v>
       </c>
       <c r="C92" s="5">
-        <v>5.3748289000000113</v>
+        <v>5.3748280000002069</v>
       </c>
       <c r="D92" s="5">
-        <v>3.7018108252936166</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7018101939946479</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1778.9402717999999</v>
+        <v>1778.940272</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8628633999999238</v>
+        <v>1.862863999999945</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2652063601643393</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2652067703069703</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1782.4544099</v>
+        <v>1782.4544100000001</v>
       </c>
       <c r="C94" s="5">
-        <v>3.514138100000082</v>
+        <v>3.5141380000000026</v>
       </c>
       <c r="D94" s="5">
-        <v>2.3964183290076546</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.396418259798816</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1787.9067169</v>
+        <v>1787.9067170000001</v>
       </c>
       <c r="C95" s="5">
         <v>5.4523070000000189</v>
       </c>
       <c r="D95" s="5">
-        <v>3.7330395750148071</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7330395748017997</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1794.0771964999999</v>
+        <v>1794.0771970000001</v>
       </c>
       <c r="C96" s="5">
-        <v>6.1704795999999078</v>
+        <v>6.1704799999999977</v>
       </c>
       <c r="D96" s="5">
-        <v>4.2210015564366321</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2210018350362422</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1791.8337469999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.243449499999997</v>
+        <v>-2.2434500000001663</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.4902930974332818</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4902934268831824</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1803.9592392</v>
+        <v>1803.959239</v>
       </c>
       <c r="C98" s="5">
-        <v>12.125492200000053</v>
+        <v>12.125492000000122</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4296618439044568</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4296616996490279</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1810.8816921</v>
+        <v>1810.8816919999999</v>
       </c>
       <c r="C99" s="5">
-        <v>6.922452900000053</v>
+        <v>6.9224529999999049</v>
       </c>
       <c r="D99" s="5">
-        <v>4.7032813684202868</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7032814383355603</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1814.3491128000001</v>
+        <v>1814.349113</v>
       </c>
       <c r="C100" s="5">
-        <v>3.4674207000000479</v>
+        <v>3.4674210000000585</v>
       </c>
       <c r="D100" s="5">
-        <v>2.3220761458258687</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3220763489812279</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1815.4999689000001</v>
+        <v>1815.499969</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1508561000000554</v>
+        <v>1.1508559999999761</v>
       </c>
       <c r="D101" s="5">
-        <v>0.76383067250380687</v>
+        <v>0.76383060581697304</v>
       </c>
       <c r="E101" s="5">
-        <v>3.0331338021362786</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0331338253534623</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1827.9819984999999</v>
+        <v>1827.9819990000001</v>
       </c>
       <c r="C102" s="5">
-        <v>12.482029599999805</v>
+        <v>12.482030000000123</v>
       </c>
       <c r="D102" s="5">
-        <v>8.5695469241892077</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5695472087864211</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1832.1227893</v>
+        <v>1832.122789</v>
       </c>
       <c r="C103" s="5">
-        <v>4.1407908000001044</v>
+        <v>4.1407899999999245</v>
       </c>
       <c r="D103" s="5">
-        <v>2.7523934224660707</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.752392883299315</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1836.9195130999999</v>
+        <v>1836.9195130000001</v>
       </c>
       <c r="C104" s="5">
-        <v>4.7967237999998815</v>
+        <v>4.7967240000000402</v>
       </c>
       <c r="D104" s="5">
-        <v>3.1873855638649307</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1873856992125749</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1845.1054548</v>
+        <v>1845.1054549999999</v>
       </c>
       <c r="C105" s="5">
-        <v>8.1859417000000576</v>
+        <v>8.1859419999998408</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4806464060557225</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4806466121654296</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1849.7181677999999</v>
+        <v>1849.7181680000001</v>
       </c>
       <c r="C106" s="5">
-        <v>4.6127129999999852</v>
+        <v>4.6127130000002126</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0415618415474022</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0415618412132694</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1849.5633246</v>
+        <v>1849.5633250000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.15484319999995932</v>
+        <v>-0.15484300000002804</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.10040789812278961</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10040776848189159</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1855.6205505999999</v>
+        <v>1855.620551</v>
       </c>
       <c r="C108" s="5">
         <v>6.0572259999999005</v>
       </c>
       <c r="D108" s="5">
-        <v>4.0015044851959836</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0015044843148662</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1858.4615259</v>
+        <v>1858.461526</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8409753000000819</v>
+        <v>2.8409750000000713</v>
       </c>
       <c r="D109" s="5">
-        <v>1.8527626735788116</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8527624758784</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1864.3213596000001</v>
+        <v>1864.3213599999999</v>
       </c>
       <c r="C110" s="5">
-        <v>5.8598337000000811</v>
+        <v>5.8598339999998643</v>
       </c>
       <c r="D110" s="5">
-        <v>3.8499776706937494</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8499778710169519</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1866.8561209</v>
+        <v>1866.856121</v>
       </c>
       <c r="C111" s="5">
-        <v>2.5347612999999001</v>
+        <v>2.5347610000001168</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6437952283216983</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6437950319592387</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1872.2193046</v>
+        <v>1872.2193050000001</v>
       </c>
       <c r="C112" s="5">
-        <v>5.363183700000036</v>
+        <v>5.3631840000000466</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5024073532420985</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5024075520712072</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1877.608653</v>
       </c>
       <c r="C113" s="5">
-        <v>5.3893484000000171</v>
+        <v>5.3893479999999272</v>
       </c>
       <c r="D113" s="5">
-        <v>3.5095233986565555</v>
+        <v>3.5095231332785026</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4210236939651972</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4210236882686429</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1877.7721124</v>
+        <v>1877.7721120000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.16345939999996517</v>
+        <v>0.16345900000010261</v>
       </c>
       <c r="D114" s="5">
-        <v>0.10451870631877913</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10451845042955821</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1884.3932536</v>
+        <v>1884.3932540000001</v>
       </c>
       <c r="C115" s="5">
-        <v>6.6211412000000109</v>
+        <v>6.6211419999999634</v>
       </c>
       <c r="D115" s="5">
-        <v>4.3143053266927023</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3143058590566108</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1888.7529575999999</v>
+        <v>1888.752958</v>
       </c>
       <c r="C116" s="5">
         <v>4.3597039999999652</v>
       </c>
       <c r="D116" s="5">
-        <v>2.8119035497276235</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8119035491230626</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1890.3375285</v>
+        <v>1890.3375289999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.584570900000017</v>
+        <v>1.5845709999998689</v>
       </c>
       <c r="D117" s="5">
-        <v>1.0113993700359369</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0113994339433052</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1892.4133976000001</v>
+        <v>1892.4133979999999</v>
       </c>
       <c r="C118" s="5">
-        <v>2.0758691000000908</v>
+        <v>2.0758690000000115</v>
       </c>
       <c r="D118" s="5">
-        <v>1.3257651180467622</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3257650534422627</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1899.1060689000001</v>
+        <v>1899.1060689999999</v>
       </c>
       <c r="C119" s="5">
-        <v>6.6926713000000291</v>
+        <v>6.6926710000000185</v>
       </c>
       <c r="D119" s="5">
-        <v>4.3274257015004425</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3274255028018294</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1905.3209993999999</v>
+        <v>1905.320999</v>
       </c>
       <c r="C120" s="5">
-        <v>6.2149304999998094</v>
+        <v>6.2149300000000949</v>
       </c>
       <c r="D120" s="5">
-        <v>3.9985271685117008</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.998526840798311</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1908.0856973</v>
+        <v>1908.085697</v>
       </c>
       <c r="C121" s="5">
-        <v>2.7646979000001011</v>
+        <v>2.764697999999953</v>
       </c>
       <c r="D121" s="5">
-        <v>1.7552124337073538</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7552124980727557</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1913.6764043000001</v>
+        <v>1913.676404</v>
       </c>
       <c r="C122" s="5">
         <v>5.5907070000000658</v>
       </c>
       <c r="D122" s="5">
-        <v>3.5732277190790862</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5732277196500517</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1921.4354484999999</v>
+        <v>1921.4354490000001</v>
       </c>
       <c r="C123" s="5">
-        <v>7.7590441999998347</v>
+        <v>7.7590450000000146</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9754053418991528</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.975405867181748</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1924.9162681</v>
+        <v>1924.9162679999999</v>
       </c>
       <c r="C124" s="5">
-        <v>3.4808196000001317</v>
+        <v>3.4808189999998831</v>
       </c>
       <c r="D124" s="5">
-        <v>2.1956781636476297</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1956777808154193</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1930.6690665000001</v>
+        <v>1930.669067</v>
       </c>
       <c r="C125" s="5">
-        <v>5.7527984000000743</v>
+        <v>5.7527990000000955</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6458565432756274</v>
+        <v>3.6458569299920862</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8259570179984816</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8259570446280913</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1936.9303256999999</v>
+        <v>1936.9303259999999</v>
       </c>
       <c r="C126" s="5">
-        <v>6.2612591999998131</v>
+        <v>6.2612589999998818</v>
       </c>
       <c r="D126" s="5">
-        <v>3.9618324093096069</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9618322794490846</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1944.4347866000001</v>
+        <v>1944.4347869999999</v>
       </c>
       <c r="C127" s="5">
-        <v>7.5044609000001401</v>
+        <v>7.5044609999999921</v>
       </c>
       <c r="D127" s="5">
-        <v>4.7496548141957362</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7496548780899817</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1944.4968962999999</v>
+        <v>1944.4968960000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2109699999837176E-2</v>
+        <v>6.2109000000191372E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.8337482861128258E-2</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8337050699688291E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1946.2461615</v>
+        <v>1946.2461619999999</v>
       </c>
       <c r="C129" s="5">
-        <v>1.7492652000000817</v>
+        <v>1.7492659999998068</v>
       </c>
       <c r="D129" s="5">
-        <v>1.084874675522074</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0848751742985829</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1950.5780818999999</v>
+        <v>1950.578082</v>
       </c>
       <c r="C130" s="5">
-        <v>4.3319203999999445</v>
+        <v>4.3319200000000819</v>
       </c>
       <c r="D130" s="5">
-        <v>2.7038797631127265</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7038795096750112</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1959.9996354</v>
+        <v>1959.9996349999999</v>
       </c>
       <c r="C131" s="5">
-        <v>9.4215535000000727</v>
+        <v>9.4215529999999035</v>
       </c>
       <c r="D131" s="5">
-        <v>5.9526463623513326</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9526460376931434</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1957.3301079</v>
+        <v>1957.3301080000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.6695274999999583</v>
+        <v>-2.669526999999789</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.6222169471870718</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6222166459482268</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1965.8837556000001</v>
+        <v>1965.8837559999999</v>
       </c>
       <c r="C133" s="5">
-        <v>8.5536477000000559</v>
+        <v>8.5536479999998392</v>
       </c>
       <c r="D133" s="5">
-        <v>5.3719677461000259</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3719679387799646</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1966.5273024000001</v>
+        <v>1966.527302</v>
       </c>
       <c r="C134" s="5">
-        <v>0.64354679999996733</v>
+        <v>0.64354600000001483</v>
       </c>
       <c r="D134" s="5">
-        <v>0.39353705289091323</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39353656271945425</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1971.4133886</v>
+        <v>1971.4133890000001</v>
       </c>
       <c r="C135" s="5">
-        <v>4.8860861999999088</v>
+        <v>4.8860870000000887</v>
       </c>
       <c r="D135" s="5">
-        <v>3.022635596126988</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0226360984296541</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1978.7242541000001</v>
+        <v>1978.724254</v>
       </c>
       <c r="C136" s="5">
-        <v>7.3108655000000908</v>
+        <v>7.3108649999999216</v>
       </c>
       <c r="D136" s="5">
-        <v>4.5420243526989257</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5420240347598728</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1981.8036148000001</v>
+        <v>1981.803615</v>
       </c>
       <c r="C137" s="5">
-        <v>3.079360700000052</v>
+        <v>3.0793610000000626</v>
       </c>
       <c r="D137" s="5">
-        <v>1.8835500027392982</v>
+        <v>1.8835501879095995</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6485403007310282</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.648540284506451</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1981.8325338</v>
+        <v>1981.8325339999999</v>
       </c>
       <c r="C138" s="5">
         <v>2.8918999999859807E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7512121299034789E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7512121297436067E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1981.8069493999999</v>
+        <v>1981.806949</v>
       </c>
       <c r="C139" s="5">
-        <v>-2.5584400000070673E-2</v>
+        <v>-2.5584999999864522E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.5490259502792814E-2</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5490622749669836E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1982.2306501999999</v>
+        <v>1982.23065</v>
       </c>
       <c r="C140" s="5">
-        <v>0.42370080000000598</v>
+        <v>0.42370099999993727</v>
       </c>
       <c r="D140" s="5">
-        <v>0.25685612249441991</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25685624393312345</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1980.8396107999999</v>
+        <v>1980.8396110000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.3910393999999542</v>
+        <v>-1.3910389999998642</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.83886283179324117</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.83886259158864052</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1979.1721600000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6674507999998696</v>
+        <v>-1.6674510000000282</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.0054841639127177</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0054842838553513</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1977.1248382000001</v>
+        <v>1977.124838</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.0473217999999633</v>
+        <v>-2.047322000000122</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.2342820369421914</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2342821568323559</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1972.9704142000001</v>
+        <v>1972.9704139999999</v>
       </c>
       <c r="C144" s="5">
         <v>-4.1544240000000627</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.492556810622315</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4925568108714824</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1969.0319730000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.9384411999999429</v>
+        <v>-3.9384409999997843</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.3693130471229229</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3693129283609338</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1963.6808082</v>
+        <v>1963.6808080000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.351164800000106</v>
+        <v>-5.3511650000000373</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.2128886045458716</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2128887228385472</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1956.8573254</v>
+        <v>1956.8573249999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-6.8234827999999652</v>
+        <v>-6.8234830000001239</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.0910357261800145</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0910358442170498</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1945.7020500000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-11.155275399999937</v>
+        <v>-11.155274999999847</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.6302729533966094</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.630272724368746</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1936.9813016999999</v>
+        <v>1936.9813019999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.7207483000001957</v>
+        <v>-8.7207480000001851</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.2478435938682733</v>
+        <v>-5.2478434177655071</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.2616929732729107</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2616929679987519</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1942.1179136999999</v>
+        <v>1942.1179139999999</v>
       </c>
       <c r="C150" s="5">
         <v>5.1366120000000137</v>
       </c>
       <c r="D150" s="5">
-        <v>3.2290639092571904</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2290639087496853</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1940.2541372999999</v>
+        <v>1940.2541369999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.8637764000000061</v>
+        <v>-1.8637770000000273</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.1455353032093329</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1455356698678587</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1940.1618539000001</v>
+        <v>1940.1618539999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-9.2283399999814719E-2</v>
+        <v>-9.2282999999952153E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.7060110596529601E-2</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.7059863344477435E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1939.0468238000001</v>
+        <v>1939.046824</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1150301000000127</v>
+        <v>-1.1150299999999334</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.68747605013794733</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.68747598864196124</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1940.4185322999999</v>
+        <v>1940.4185319999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3717084999998406</v>
+        <v>1.3717079999998987</v>
       </c>
       <c r="D154" s="5">
-        <v>0.8522072382234791</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85220692628840133</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1936.7643919</v>
+        <v>1936.764392</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.6541403999999602</v>
+        <v>-3.6541399999998703</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.2365460032553131</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2365457613043871</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1935.0381388999999</v>
+        <v>1935.038139</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7262530000000424</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.0643415428784553</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0643415428237102</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1928.8334485</v>
+        <v>1928.833449</v>
       </c>
       <c r="C157" s="5">
-        <v>-6.2046903999998904</v>
+        <v>-6.2046900000000278</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.7806556305947425</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7806553909560892</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1927.0411077000001</v>
+        <v>1927.0411079999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.7923407999999199</v>
+        <v>-1.7923410000000786</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.1094014327038604</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1094015555794146</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1919.6435790999999</v>
+        <v>1919.643579</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.3975286000002143</v>
+        <v>-7.3975289999998495</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.5105356207684082</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5105358588486304</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1918.2207615</v>
+        <v>1918.2207619999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.4228175999999166</v>
+        <v>-1.4228170000001228</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.88580927457859726</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.88580890260167022</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1914.8015384</v>
+        <v>1914.8015379999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.4192230999999538</v>
+        <v>-3.4192239999999856</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.1181505615164187</v>
+        <v>-2.1181511130498931</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.1450685290835594</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1450685650449266</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1907.4820050000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.3195333999999548</v>
+        <v>-7.3195329999998648</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4919051938115073</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4919049543930001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1904.5000560000001</v>
       </c>
       <c r="C163" s="5">
         <v>-2.981948999999986</v>
       </c>
       <c r="D163" s="5">
         <v>-1.859903077270797</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1900.2369707</v>
+        <v>1900.236971</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.263085300000057</v>
+        <v>-4.2630850000000464</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6532888285614065</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6532886441379966</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1896.8525354999999</v>
+        <v>1896.8525360000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.3844352000000981</v>
+        <v>-3.3844349999999395</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.1164589145279744</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1164587903495402</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1892.7636639</v>
+        <v>1892.7636640000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.0888715999999476</v>
+        <v>-4.0888720000000376</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.5562817112852132</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5562819577341189</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1892.6878257000001</v>
+        <v>1892.6878260000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.5838199999907374E-2</v>
+        <v>-7.5837999999976091E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8070337238326211E-2</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8070210492956456E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1891.2761817999999</v>
+        <v>1891.2761820000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.4116439000001719</v>
+        <v>-1.4116440000000239</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.89134669588392113</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.89134675862678758</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1895.2830143000001</v>
+        <v>1895.2830140000001</v>
       </c>
       <c r="C169" s="5">
-        <v>4.0068325000002005</v>
+        <v>4.0068320000000313</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5721377017946301</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5721373768011535</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1899.6120734000001</v>
+        <v>1899.612073</v>
       </c>
       <c r="C170" s="5">
-        <v>4.3290590999999949</v>
+        <v>4.3290589999999156</v>
       </c>
       <c r="D170" s="5">
-        <v>2.7756444835947525</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7756444191152196</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1905.4917519000001</v>
+        <v>1905.4917519999999</v>
       </c>
       <c r="C171" s="5">
-        <v>5.8796784999999545</v>
+        <v>5.8796789999998964</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7781261480531514</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7781264756381772</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1905.4085582</v>
+        <v>1905.4085580000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.3193700000038007E-2</v>
+        <v>-8.3193999999821244E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.2379376948408218E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2379565782434412E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1907.0763173</v>
+        <v>1907.076317</v>
       </c>
       <c r="C173" s="5">
-        <v>1.667759100000012</v>
+        <v>1.6677589999999327</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0554027517047038</v>
+        <v>1.055402688228102</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.40344761298108933</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.40344760784288836</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1911.9249947000001</v>
+        <v>1911.9249950000001</v>
       </c>
       <c r="C174" s="5">
-        <v>4.8486774000000423</v>
+        <v>4.8486780000000635</v>
       </c>
       <c r="D174" s="5">
-        <v>3.0939865788840226</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0939869676126941</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1917.6065415999999</v>
+        <v>1917.606542</v>
       </c>
       <c r="C175" s="5">
-        <v>5.6815468999998302</v>
+        <v>5.6815469999999095</v>
       </c>
       <c r="D175" s="5">
-        <v>3.6248276233982191</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6248276876664098</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1919.9596984</v>
+        <v>1919.9596979999999</v>
       </c>
       <c r="C176" s="5">
-        <v>2.3531568000000789</v>
+        <v>2.353155999999899</v>
       </c>
       <c r="D176" s="5">
-        <v>1.4825380803145327</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4825375725797896</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1925.1724203000001</v>
+        <v>1925.1724200000001</v>
       </c>
       <c r="C177" s="5">
-        <v>5.2127219000001332</v>
+        <v>5.2127220000002126</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3071132368596601</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3071133019525023</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1927.5389137</v>
+        <v>1927.538914</v>
       </c>
       <c r="C178" s="5">
-        <v>2.3664933999998539</v>
+        <v>2.3664939999998751</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4850982770031163</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.485098656316941</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1927.0258885000001</v>
+        <v>1927.025889</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.51302519999990182</v>
+        <v>-0.51302499999997053</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.31891955120290083</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31891942700632558</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1932.412409</v>
       </c>
       <c r="C180" s="5">
-        <v>5.3865204999999605</v>
+        <v>5.3865200000000186</v>
       </c>
       <c r="D180" s="5">
-        <v>3.4063530042241164</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4063526822576184</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1936.3606374000001</v>
+        <v>1936.360637</v>
       </c>
       <c r="C181" s="5">
-        <v>3.9482284000000618</v>
+        <v>3.9482279999999719</v>
       </c>
       <c r="D181" s="5">
-        <v>2.4795326464164935</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4795323923824109</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1933.183082</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.1775554000000739</v>
+        <v>-3.1775549999999839</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.9515162952019161</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.951516052151725</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1940.0856021</v>
+        <v>1940.0856020000001</v>
       </c>
       <c r="C183" s="5">
-        <v>6.902520099999947</v>
+        <v>6.902520000000095</v>
       </c>
       <c r="D183" s="5">
-        <v>4.3698074391375075</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3698073745819466</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1942.0712346</v>
+        <v>1942.0712349999999</v>
       </c>
       <c r="C184" s="5">
-        <v>1.9856325000000652</v>
+        <v>1.9856329999997797</v>
       </c>
       <c r="D184" s="5">
-        <v>1.2351092670436437</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2351095798720513</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1945.8797826</v>
+        <v>1945.8797830000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.8085479999999734</v>
+        <v>3.8085480000002008</v>
       </c>
       <c r="D185" s="5">
-        <v>2.3788394496117249</v>
+        <v>2.3788394491167653</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0347096205849402</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0347096576104118</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1950.9281251</v>
+        <v>1950.9281249999999</v>
       </c>
       <c r="C186" s="5">
-        <v>5.0483424999999897</v>
+        <v>5.0483419999998205</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1580599839272194</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1580596660100824</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1952.2895248</v>
+        <v>1952.2895249999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.3613996999999927</v>
+        <v>1.3614000000000033</v>
       </c>
       <c r="D187" s="5">
-        <v>0.84060725727850283</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.84060744327072445</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1955.2352966000001</v>
+        <v>1955.2352969999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9457718000001023</v>
+        <v>2.9457720000000336</v>
       </c>
       <c r="D188" s="5">
-        <v>1.8257589167113952</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.825759041511299</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1963.4263002</v>
+        <v>1963.4263000000001</v>
       </c>
       <c r="C189" s="5">
-        <v>8.1910035999999309</v>
+        <v>8.191003000000137</v>
       </c>
       <c r="D189" s="5">
-        <v>5.1445835186063826</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1445831319582469</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1968.2240217999999</v>
+        <v>1968.2240220000001</v>
       </c>
       <c r="C190" s="5">
-        <v>4.7977215999999316</v>
+        <v>4.7977220000000216</v>
       </c>
       <c r="D190" s="5">
-        <v>2.9719854550552816</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.97198570648467</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1973.5985035000001</v>
+        <v>1973.598504</v>
       </c>
       <c r="C191" s="5">
-        <v>5.3744817000001603</v>
+        <v>5.3744819999999436</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3264123455803762</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3264125337126638</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1982.5541974</v>
+        <v>1982.5541969999999</v>
       </c>
       <c r="C192" s="5">
-        <v>8.9556938999999147</v>
+        <v>8.9556929999998829</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5832767923140958</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.583276215697297</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1986.9891488999999</v>
+        <v>1986.989149</v>
       </c>
       <c r="C193" s="5">
-        <v>4.4349514999998974</v>
+        <v>4.4349520000000666</v>
       </c>
       <c r="D193" s="5">
-        <v>2.7176612384470777</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7176615491729228</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1992.0881261</v>
+        <v>1992.0881260000001</v>
       </c>
       <c r="C194" s="5">
-        <v>5.0989772000000357</v>
+        <v>5.0989770000001045</v>
       </c>
       <c r="D194" s="5">
-        <v>3.1232561260648106</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1232560016658972</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1989.4553203</v>
+        <v>1989.45532</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.6328057999999146</v>
+        <v>-2.6328060000000733</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.574479784586047</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5744799034011714</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2004.4889541</v>
+        <v>2004.4889539999999</v>
       </c>
       <c r="C196" s="5">
-        <v>15.033633799999961</v>
+        <v>15.033633999999893</v>
       </c>
       <c r="D196" s="5">
-        <v>9.4545267128558272</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4545268453923192</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2012.1189486999999</v>
+        <v>2012.1189489999999</v>
       </c>
       <c r="C197" s="5">
-        <v>7.6299945999999181</v>
+        <v>7.6299950000000081</v>
       </c>
       <c r="D197" s="5">
-        <v>4.6645963602331308</v>
+        <v>4.6645966101528158</v>
       </c>
       <c r="E197" s="5">
-        <v>3.4040728873545367</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4040728815157184</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2009.9540798</v>
+        <v>2009.95408</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.164868899999874</v>
+        <v>-2.1648689999999533</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.2834851851958207</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2834852439422284</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2014.6341528999999</v>
+        <v>2014.634153</v>
       </c>
       <c r="C199" s="5">
-        <v>4.680073099999845</v>
+        <v>4.680072999999993</v>
       </c>
       <c r="D199" s="5">
-        <v>2.8301995327040252</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8301994711689149</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2021.2659673999999</v>
+        <v>2021.265967</v>
       </c>
       <c r="C200" s="5">
-        <v>6.6318145000000186</v>
+        <v>6.6318140000000767</v>
       </c>
       <c r="D200" s="5">
-        <v>4.0224936412232015</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0224933322358103</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2023.0953278</v>
+        <v>2023.0953280000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.8293604000000414</v>
+        <v>1.8293610000000626</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0914906816717806</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0914910416637724</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2027.4275167000001</v>
+        <v>2027.4275170000001</v>
       </c>
       <c r="C202" s="5">
-        <v>4.3321889000001192</v>
+        <v>4.3321889999999712</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6001210441665146</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6001211046334571</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2030.7356826</v>
+        <v>2030.7356830000001</v>
       </c>
       <c r="C203" s="5">
-        <v>3.308165899999949</v>
+        <v>3.3081660000000284</v>
       </c>
       <c r="D203" s="5">
-        <v>1.9757155477441835</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9757156077085058</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2029.4940488</v>
+        <v>2029.4940489999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2416338000000451</v>
+        <v>-1.2416340000002037</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.73124252972763815</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.73124264697549402</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2036.7634727</v>
+        <v>2036.763473</v>
       </c>
       <c r="C205" s="5">
-        <v>7.2694238999999925</v>
+        <v>7.2694240000000718</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3839644604432904</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3839645215026923</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2042.8915285</v>
+        <v>2042.891529</v>
       </c>
       <c r="C206" s="5">
-        <v>6.1280558000000838</v>
+        <v>6.128056000000015</v>
       </c>
       <c r="D206" s="5">
-        <v>3.6708160102433052</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6708161314866317</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2045.546742</v>
       </c>
       <c r="C207" s="5">
-        <v>2.6552134999999453</v>
+        <v>2.6552130000000034</v>
       </c>
       <c r="D207" s="5">
-        <v>1.5708774436685502</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5708771453534442</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2052.4037164000001</v>
+        <v>2052.4037159999998</v>
       </c>
       <c r="C208" s="5">
-        <v>6.8569744000001265</v>
+        <v>6.8569739999998092</v>
       </c>
       <c r="D208" s="5">
-        <v>4.0975754683130639</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0975752248576525</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2059.7663846999999</v>
+        <v>2059.7663849999999</v>
       </c>
       <c r="C209" s="5">
-        <v>7.3626682999997684</v>
+        <v>7.3626690000000963</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3907663385523987</v>
+        <v>4.3907667651446936</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3680228264230774</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3680228260700042</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2067.5828649</v>
+        <v>2067.5828649999999</v>
       </c>
       <c r="C210" s="5">
-        <v>7.8164802000001146</v>
+        <v>7.8164799999999559</v>
       </c>
       <c r="D210" s="5">
-        <v>4.650063723758957</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6500636015923469</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2074.1149839</v>
+        <v>2074.1149839999998</v>
       </c>
       <c r="C211" s="5">
         <v>6.532118999999966</v>
       </c>
       <c r="D211" s="5">
-        <v>3.8577371357855439</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8577371355957624</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2082.7417154999998</v>
+        <v>2082.741716</v>
       </c>
       <c r="C212" s="5">
-        <v>8.6267315999998573</v>
+        <v>8.6267320000001746</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1068547824696608</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1068550244530053</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2085.7042083000001</v>
+        <v>2085.7042080000001</v>
       </c>
       <c r="C213" s="5">
-        <v>2.962492800000291</v>
+        <v>2.9624920000001111</v>
       </c>
       <c r="D213" s="5">
-        <v>1.7202973547811862</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7202968861704804</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2090.9034416999998</v>
+        <v>2090.9034419999998</v>
       </c>
       <c r="C214" s="5">
-        <v>5.1992333999996845</v>
+        <v>5.1992339999997057</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0327095067197662</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0327098619540749</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2096.1527365000002</v>
+        <v>2096.1527369999999</v>
       </c>
       <c r="C215" s="5">
-        <v>5.2492948000003707</v>
+        <v>5.2492950000000747</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0545955070602204</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0545956246084582</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2099.3126836000001</v>
+        <v>2099.312684</v>
       </c>
       <c r="C216" s="5">
-        <v>3.1599470999999539</v>
+        <v>3.159947000000102</v>
       </c>
       <c r="D216" s="5">
-        <v>1.8240726632464455</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8240726046035327</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2100.6063429999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2936593999997967</v>
+        <v>1.2936589999999342</v>
       </c>
       <c r="D217" s="5">
-        <v>0.74198740375883698</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.74198717341609211</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2106.5733390999999</v>
+        <v>2106.573339</v>
       </c>
       <c r="C218" s="5">
-        <v>5.9669960999999603</v>
+        <v>5.9669960000001083</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4624910382866858</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.462490979349786</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2110.9369405000002</v>
+        <v>2110.9369409999999</v>
       </c>
       <c r="C219" s="5">
-        <v>4.3636014000003343</v>
+        <v>4.3636019999999007</v>
       </c>
       <c r="D219" s="5">
-        <v>2.5142215002100121</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5142218499868862</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2117.1097061</v>
+        <v>2117.1097060000002</v>
       </c>
       <c r="C220" s="5">
-        <v>6.1727655999998206</v>
+        <v>6.1727650000002541</v>
       </c>
       <c r="D220" s="5">
-        <v>3.5660087293827081</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5660083763109807</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2120.0862339</v>
+        <v>2120.0862339999999</v>
       </c>
       <c r="C221" s="5">
-        <v>2.9765277999999853</v>
+        <v>2.9765279999996892</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7002345200596958</v>
+        <v>1.7002346352680053</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9284801251276749</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9284801149912942</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2124.5405764000002</v>
+        <v>2124.5405759999999</v>
       </c>
       <c r="C222" s="5">
-        <v>4.4543425000001662</v>
+        <v>4.4543419999999969</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5505626630154765</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5505623732763327</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2133.7039060000002</v>
       </c>
       <c r="C223" s="5">
-        <v>9.1633295999999973</v>
+        <v>9.1633300000003146</v>
       </c>
       <c r="D223" s="5">
-        <v>5.300265516150815</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3002657540572873</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2129.5628643999999</v>
+        <v>2129.562864</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.1410416000003352</v>
+        <v>-4.1410420000001977</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3042318350089852</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3042320552135842</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2129.2087587999999</v>
+        <v>2129.2087590000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.35410559999991165</v>
+        <v>-0.35410499999989042</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.19935467877477686</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19935434133262486</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2128.6337208</v>
+        <v>2128.6337210000002</v>
       </c>
       <c r="C226" s="5">
         <v>-0.57503799999994953</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.32360449924097034</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.32360449921055023</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2130.0947394</v>
+        <v>2130.0947390000001</v>
       </c>
       <c r="C227" s="5">
-        <v>1.4610185999999885</v>
+        <v>1.4610179999999673</v>
       </c>
       <c r="D227" s="5">
-        <v>0.82675374860332607</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82675340771776185</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2131.4702053999999</v>
+        <v>2131.4702050000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.3754659999999603</v>
       </c>
       <c r="D228" s="5">
-        <v>0.77763387265221695</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77763387279874419</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2134.8063172000002</v>
+        <v>2134.806317</v>
       </c>
       <c r="C229" s="5">
-        <v>3.3361118000002534</v>
+        <v>3.3361119999999573</v>
       </c>
       <c r="D229" s="5">
-        <v>1.894456235046893</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8944563499575517</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2124.4874368000001</v>
+        <v>2124.4874370000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-10.318880400000126</v>
+        <v>-10.318879999999808</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6486202632647808</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6486200506052908</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2120.3082832</v>
+        <v>2120.3082829999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.1791536000000633</v>
+        <v>-4.1791540000003806</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.3351892371578753</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3351894580362909</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2111.9961754999999</v>
+        <v>2111.9961760000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.3121077000000696</v>
+        <v>-8.3121069999997417</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.6041659373605048</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6041655583692993</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2104.6561734000002</v>
+        <v>2104.6561729999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.3400020999997651</v>
+        <v>-7.3400030000002516</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.0916627633424625</v>
+        <v>-4.0916632545441196</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.727803438052399</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.72780346160202791</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2092.6090118000002</v>
+        <v>2092.6090119999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.047161599999981</v>
+        <v>-12.04716099999996</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6566884112062574</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6566880912671937</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2080.5233047000002</v>
+        <v>2080.5233050000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.085707100000036</v>
+        <v>-12.085706999999729</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.71454741630646</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7145473618797187</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2068.0038663999999</v>
+        <v>2068.003866</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.519438300000274</v>
+        <v>-12.519439000000148</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.9866816566053096</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9866820334406281</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2055.1850820999998</v>
+        <v>2055.185082</v>
       </c>
       <c r="C237" s="5">
-        <v>-12.818784300000061</v>
+        <v>-12.818784000000051</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.1899279649024317</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.1899278036737124</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2046.5681184</v>
+        <v>2046.5681179999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.6169636999998147</v>
+        <v>-8.6169640000000527</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.9169321039193026</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9169322714083581</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2038.0731014999999</v>
+        <v>2038.0731020000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.4950169000001097</v>
+        <v>-8.4950159999998505</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.8688747083779464</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8688742051962723</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2030.9996271</v>
+        <v>2030.9996269999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.0734743999998955</v>
+        <v>-7.0734750000001441</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.0862132568960092</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0862135959321648</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2026.7518605</v>
+        <v>2026.751861</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.2477665999999772</v>
+        <v>-4.247765999999956</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4810895678551437</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4810892215416436</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2028.7476958</v>
+        <v>2028.7476959999999</v>
       </c>
       <c r="C242" s="5">
-        <v>1.9958352999999533</v>
+        <v>1.9958349999999427</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1881161462013567</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1881159663490681</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2019.2028339000001</v>
+        <v>2019.2028339999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-9.5448618999998871</v>
+        <v>-9.5448619999999664</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5019405659212817</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5019406215525146</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2012.5828512000001</v>
+        <v>2012.5828509999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.6199827000000369</v>
+        <v>-6.6199830000000475</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8640440850507107</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8640442568255495</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2011.7962245000001</v>
+        <v>2011.796225</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.7866266999999425</v>
+        <v>-0.78662599999984195</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.46801823256342745</v>
+        <v>-0.46801781702654477</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.4121196646570553</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4121196227332575</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2013.8137895</v>
+        <v>2013.8137899999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.0175649999998768</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2101011149581176</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2101011146555818</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2015.6210031000001</v>
+        <v>2015.621003</v>
       </c>
       <c r="C247" s="5">
-        <v>1.8072136000000683</v>
+        <v>1.807213000000047</v>
       </c>
       <c r="D247" s="5">
-        <v>1.0822213820219861</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.082221020676033</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2020.732532</v>
       </c>
       <c r="C248" s="5">
-        <v>5.1115288999999393</v>
+        <v>5.1115290000000186</v>
       </c>
       <c r="D248" s="5">
-        <v>3.0859547997027059</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0859548610750798</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2025.2260672</v>
+        <v>2025.2260670000001</v>
       </c>
       <c r="C249" s="5">
-        <v>4.4935351999999966</v>
+        <v>4.4935350000000653</v>
       </c>
       <c r="D249" s="5">
-        <v>2.7013387148850265</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7013385931783152</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2028.3823164999999</v>
+        <v>2028.3823170000001</v>
       </c>
       <c r="C250" s="5">
-        <v>3.1562492999998994</v>
+        <v>3.15625</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8862749635286447</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8862753856510706</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2031.288875</v>
       </c>
       <c r="C251" s="5">
-        <v>2.9065585000000738</v>
+        <v>2.9065579999999045</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7331498461793826</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.733149545250301</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2032.8567018000001</v>
+        <v>2032.856702</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5678268000001481</v>
+        <v>1.5678270000000794</v>
       </c>
       <c r="D252" s="5">
-        <v>0.93014808791107573</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93014820706971424</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2035.0325901000001</v>
+        <v>2035.03259</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1758882999999969</v>
+        <v>2.1758879999999863</v>
       </c>
       <c r="D253" s="5">
-        <v>1.2920203496736837</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2920201703587653</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2039.0228067</v>
+        <v>2039.0228070000001</v>
       </c>
       <c r="C254" s="5">
-        <v>3.9902165999999397</v>
+        <v>3.9902170000000297</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3784564775618078</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3784567186858174</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2044.0431632</v>
+        <v>2044.043163</v>
       </c>
       <c r="C255" s="5">
-        <v>5.0203564999999344</v>
+        <v>5.0203559999999925</v>
       </c>
       <c r="D255" s="5">
-        <v>2.9949063921920427</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9949060894183699</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2046.7721531</v>
+        <v>2046.7721529999999</v>
       </c>
       <c r="C256" s="5">
-        <v>2.7289898999999878</v>
+        <v>2.7289899999998397</v>
       </c>
       <c r="D256" s="5">
-        <v>1.6139297358013005</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6139297955354071</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2052.5224348000002</v>
+        <v>2052.5224349999999</v>
       </c>
       <c r="C257" s="5">
-        <v>5.7502817000001869</v>
+        <v>5.7502819999999701</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4239113100152041</v>
+        <v>3.423911491584386</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0243705502589915</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.024370534843789</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2055.7640055000002</v>
+        <v>2055.7640059999999</v>
       </c>
       <c r="C258" s="5">
-        <v>3.2415707000000111</v>
+        <v>3.2415710000000217</v>
       </c>
       <c r="D258" s="5">
-        <v>1.9117217109122064</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9117218891893328</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2058.9131606999999</v>
+        <v>2058.9131609999999</v>
       </c>
       <c r="C259" s="5">
-        <v>3.1491551999997682</v>
+        <v>3.1491550000000643</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8538063335002519</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8538062143184542</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2068.7960548000001</v>
+        <v>2068.7960549999998</v>
       </c>
       <c r="C260" s="5">
-        <v>9.8828941000001578</v>
+        <v>9.8828939999998511</v>
       </c>
       <c r="D260" s="5">
-        <v>5.9145916531379683</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9145915908176638</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2083.4532524000001</v>
+        <v>2083.4532519999998</v>
       </c>
       <c r="C261" s="5">
-        <v>14.657197600000018</v>
+        <v>14.657196999999996</v>
       </c>
       <c r="D261" s="5">
-        <v>8.8411126299405183</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8411122529191477</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2081.9727186</v>
+        <v>2081.9727189999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4805338000001029</v>
+        <v>-1.480532999999923</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.84941343684056259</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84941297981845354</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2085.2706658000002</v>
+        <v>2085.2706659999999</v>
       </c>
       <c r="C263" s="5">
-        <v>3.2979472000001806</v>
+        <v>3.2979470000000219</v>
       </c>
       <c r="D263" s="5">
-        <v>1.9175075831795008</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9175074655079172</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2092.7546146</v>
+        <v>2092.7546149999998</v>
       </c>
       <c r="C264" s="5">
-        <v>7.48394879999978</v>
+        <v>7.4839489999999387</v>
       </c>
       <c r="D264" s="5">
-        <v>4.3927869419855492</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.392787061275083</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2098.3779715999999</v>
+        <v>2098.3779720000002</v>
       </c>
       <c r="C265" s="5">
-        <v>5.6233569999999418</v>
+        <v>5.6233570000003965</v>
       </c>
       <c r="D265" s="5">
-        <v>3.2725552182576445</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.272555217623152</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2102.8750752999999</v>
+        <v>2102.8750749999999</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4971037000000251</v>
+        <v>4.4971029999996972</v>
       </c>
       <c r="D266" s="5">
-        <v>2.60229149404132</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6022910836911217</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2105.0019643000001</v>
+        <v>2105.001964</v>
       </c>
       <c r="C267" s="5">
         <v>2.1268890000001193</v>
       </c>
       <c r="D267" s="5">
-        <v>1.2204778946702577</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2204778948451178</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2109.5293089000002</v>
+        <v>2109.529309</v>
       </c>
       <c r="C268" s="5">
-        <v>4.5273446000001059</v>
+        <v>4.5273449999999684</v>
       </c>
       <c r="D268" s="5">
-        <v>2.6116565103970313</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6116567442549421</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2116.9263212000001</v>
+        <v>2116.9263209999999</v>
       </c>
       <c r="C269" s="5">
-        <v>7.3970122999999148</v>
+        <v>7.3970119999999042</v>
       </c>
       <c r="D269" s="5">
-        <v>4.2898757471947935</v>
+        <v>4.2898755696342494</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1377920800303105</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1377920602363663</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2124.5902854000001</v>
+        <v>2124.5902850000002</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6639642000000094</v>
+        <v>7.6639640000003055</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4319487590612106</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4319486415189902</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2128.4936275</v>
+        <v>2128.4936280000002</v>
       </c>
       <c r="C271" s="5">
-        <v>3.903342099999918</v>
+        <v>3.9033429999999498</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2270798310629836</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2270803501877268</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2134.7017055000001</v>
+        <v>2134.7017059999998</v>
       </c>
       <c r="C272" s="5">
-        <v>6.2080780000001141</v>
+        <v>6.2080779999996594</v>
       </c>
       <c r="D272" s="5">
-        <v>3.5566787541378764</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5566787532885558</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2139.9100039999998</v>
       </c>
       <c r="C273" s="5">
-        <v>5.2082984999997279</v>
+        <v>5.2082980000000134</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9673993540282106</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9673990646180926</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2145.8105400999998</v>
+        <v>2145.8105399999999</v>
       </c>
       <c r="C274" s="5">
-        <v>5.9005360999999539</v>
+        <v>5.9005360000001019</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3594956808876031</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.359495623086084</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2153.2215221000001</v>
+        <v>2153.2215219999998</v>
       </c>
       <c r="C275" s="5">
-        <v>7.410982000000331</v>
+        <v>7.4109819999998763</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2240762362355744</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2240762364359474</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2157.6999460000002</v>
       </c>
       <c r="C276" s="5">
-        <v>4.4784239000000525</v>
+        <v>4.4784240000003592</v>
       </c>
       <c r="D276" s="5">
-        <v>2.5245952798514937</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5245953369890772</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2162.6683033999998</v>
+        <v>2162.6683029999999</v>
       </c>
       <c r="C277" s="5">
-        <v>4.9683573999996042</v>
+        <v>4.9683569999997417</v>
       </c>
       <c r="D277" s="5">
-        <v>2.7984043524181157</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7984041242593127</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2166.7039550999998</v>
+        <v>2166.703955</v>
       </c>
       <c r="C278" s="5">
-        <v>4.0356517000000167</v>
+        <v>4.0356520000000273</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2623882516193961</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2623884219522106</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2171.0858192000001</v>
+        <v>2171.0858189999999</v>
       </c>
       <c r="C279" s="5">
-        <v>4.3818641000002572</v>
+        <v>4.3818639999999505</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4540133244192353</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4540132679053528</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2185.8580941999999</v>
+        <v>2185.8580940000002</v>
       </c>
       <c r="C280" s="5">
-        <v>14.772274999999809</v>
+        <v>14.772275000000263</v>
       </c>
       <c r="D280" s="5">
-        <v>8.4775034399601203</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4775034407708496</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2184.0145962000001</v>
+        <v>2184.014596</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.8434979999997267</v>
+        <v>-1.8434980000001815</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.007368676924747</v>
+        <v>-1.0073686770167511</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1691360406898905</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1691360409893177</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2184.5569919</v>
+        <v>2184.5569919999998</v>
       </c>
       <c r="C282" s="5">
-        <v>0.54239569999981541</v>
+        <v>0.54239599999982602</v>
       </c>
       <c r="D282" s="5">
-        <v>0.29842502730637044</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.29842519261848999</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2194.6257467</v>
+        <v>2194.625747</v>
       </c>
       <c r="C283" s="5">
-        <v>10.068754800000079</v>
+        <v>10.068755000000237</v>
       </c>
       <c r="D283" s="5">
-        <v>5.6732555572039267</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6732556724997663</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2197.9294476</v>
+        <v>2197.9294479999999</v>
       </c>
       <c r="C284" s="5">
-        <v>3.3037008999999671</v>
+        <v>3.303700999999819</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8214631130974768</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8214631684378091</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2205.1723353000002</v>
+        <v>2205.1723350000002</v>
       </c>
       <c r="C285" s="5">
-        <v>7.2428877000002103</v>
+        <v>7.2428870000003371</v>
       </c>
       <c r="D285" s="5">
-        <v>4.026851274725729</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0268508777178358</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2209.8268604</v>
+        <v>2209.8268600000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.6545250999997734</v>
+        <v>4.6545249999999214</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5624890073429718</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5624889520014182</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2215.9867604999999</v>
+        <v>2215.9867610000001</v>
       </c>
       <c r="C287" s="5">
-        <v>6.1599000999999589</v>
+        <v>6.1599009999999907</v>
       </c>
       <c r="D287" s="5">
-        <v>3.396766864281453</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3967673688279687</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2222.0148423999999</v>
+        <v>2222.014842</v>
       </c>
       <c r="C288" s="5">
-        <v>6.028081899999961</v>
+        <v>6.0280809999999292</v>
       </c>
       <c r="D288" s="5">
-        <v>3.3136084830686974</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3136079801589169</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2229.3687617999999</v>
+        <v>2229.3687620000001</v>
       </c>
       <c r="C289" s="5">
-        <v>7.3539193999999952</v>
+        <v>7.3539200000000164</v>
       </c>
       <c r="D289" s="5">
-        <v>4.044582169768085</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.044582506533434</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2236.0584668000001</v>
+        <v>2236.0584669999998</v>
       </c>
       <c r="C290" s="5">
-        <v>6.6897050000002309</v>
+        <v>6.6897049999997762</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6608873983440482</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6608873980100043</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2240.0661561000002</v>
+        <v>2240.0661559999999</v>
       </c>
       <c r="C291" s="5">
-        <v>4.0076893000000382</v>
+        <v>4.0076890000000276</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1720895519607319</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1720893875641911</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2248.1847483000001</v>
+        <v>2248.1847480000001</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1185921999999664</v>
+        <v>8.1185920000002625</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4368662259324454</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4368661146453547</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2252.7316128000002</v>
+        <v>2252.7316129999999</v>
       </c>
       <c r="C293" s="5">
-        <v>4.5468645000000834</v>
+        <v>4.5468649999997979</v>
       </c>
       <c r="D293" s="5">
-        <v>2.4541315229163585</v>
+        <v>2.4541317961271014</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1463625160546904</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1463625346577206</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2257.2890069999999</v>
       </c>
       <c r="C294" s="5">
-        <v>4.557394199999635</v>
+        <v>4.5573939999999311</v>
       </c>
       <c r="D294" s="5">
-        <v>2.4548580155144162</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4548579063618625</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2262.4990284</v>
+        <v>2262.4990280000002</v>
       </c>
       <c r="C295" s="5">
-        <v>5.210021400000187</v>
+        <v>5.2100210000003244</v>
       </c>
       <c r="D295" s="5">
-        <v>2.8051373542152813</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8051371361091482</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2268.2004019999999</v>
       </c>
       <c r="C296" s="5">
-        <v>5.7013735999998971</v>
+        <v>5.7013739999997597</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0661991226748064</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0661993413346078</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2273.9179994000001</v>
+        <v>2273.9179989999998</v>
       </c>
       <c r="C297" s="5">
-        <v>5.7175974000001588</v>
+        <v>5.7175969999998415</v>
       </c>
       <c r="D297" s="5">
-        <v>3.0672089689305793</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0672087513664792</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2280.3286114000002</v>
+        <v>2280.3286109999999</v>
       </c>
       <c r="C298" s="5">
         <v>6.4106120000001283</v>
       </c>
       <c r="D298" s="5">
-        <v>3.4359825600935423</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4359825607075178</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2289.0784662000001</v>
+        <v>2289.0784659999999</v>
       </c>
       <c r="C299" s="5">
-        <v>8.7498547999998664</v>
+        <v>8.749855000000025</v>
       </c>
       <c r="D299" s="5">
-        <v>4.7029509353168075</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7029510459357882</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2295.5089850999998</v>
+        <v>2295.5089849999999</v>
       </c>
       <c r="C300" s="5">
-        <v>6.4305188999996972</v>
+        <v>6.4305190000000039</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4236368567239994</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.423636911093686</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2303.4691192999999</v>
+        <v>2303.4691189999999</v>
       </c>
       <c r="C301" s="5">
-        <v>7.9601342000000841</v>
+        <v>7.9601339999999254</v>
       </c>
       <c r="D301" s="5">
-        <v>4.2415279458015709</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2415278373799881</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2310.6587674000002</v>
+        <v>2310.6587669999999</v>
       </c>
       <c r="C302" s="5">
-        <v>7.1896481000003405</v>
+        <v>7.1896480000000338</v>
       </c>
       <c r="D302" s="5">
-        <v>3.8104426329314212</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8104425795238539</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2319.3452407</v>
+        <v>2319.345241</v>
       </c>
       <c r="C303" s="5">
-        <v>8.6864732999997614</v>
+        <v>8.6864740000000893</v>
       </c>
       <c r="D303" s="5">
-        <v>4.6056196425466212</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6056200222118981</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2324.9213881000001</v>
+        <v>2324.9213880000002</v>
       </c>
       <c r="C304" s="5">
-        <v>5.5761474000000817</v>
+        <v>5.5761470000002191</v>
       </c>
       <c r="D304" s="5">
-        <v>2.9234846456926755</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9234844328152487</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2339.5370794</v>
+        <v>2339.5370790000002</v>
       </c>
       <c r="C305" s="5">
-        <v>14.61569129999998</v>
+        <v>14.61569099999997</v>
       </c>
       <c r="D305" s="5">
-        <v>7.8102167472928086</v>
+        <v>7.8102165817458991</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8533425866966065</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8533425597201854</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2342.4865294000001</v>
+        <v>2342.4865289999998</v>
       </c>
       <c r="C306" s="5">
-        <v>2.9494500000000698</v>
+        <v>2.9494499999996151</v>
       </c>
       <c r="D306" s="5">
-        <v>1.5233717263157365</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5233717265778157</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2349.0198764000002</v>
+        <v>2349.0198759999998</v>
       </c>
       <c r="C307" s="5">
         <v>6.5333470000000489</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3986988466772949</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3986988472666235</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2355.2404028000001</v>
+        <v>2355.2404029999998</v>
       </c>
       <c r="C308" s="5">
-        <v>6.2205263999999261</v>
+        <v>6.2205269999999473</v>
       </c>
       <c r="D308" s="5">
-        <v>3.2244587231864852</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.22445903930213</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2360.8187616</v>
+        <v>2360.8187619999999</v>
       </c>
       <c r="C309" s="5">
-        <v>5.5783587999999327</v>
+        <v>5.5783590000000913</v>
       </c>
       <c r="D309" s="5">
-        <v>2.8795038106230297</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8795039149621227</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2369.5300609000001</v>
+        <v>2369.5300609999999</v>
       </c>
       <c r="C310" s="5">
-        <v>8.7112993000000642</v>
+        <v>8.7112990000000536</v>
       </c>
       <c r="D310" s="5">
-        <v>4.518916307108678</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5189161475329032</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2374.0893108</v>
+        <v>2374.0893110000002</v>
       </c>
       <c r="C311" s="5">
-        <v>4.5592498999999407</v>
+        <v>4.5592500000002474</v>
       </c>
       <c r="D311" s="5">
-        <v>2.3335308502204333</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3335309018463146</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2377.8833402</v>
+        <v>2377.8833399999999</v>
       </c>
       <c r="C312" s="5">
-        <v>3.7940293999999994</v>
+        <v>3.7940289999996821</v>
       </c>
       <c r="D312" s="5">
-        <v>1.9346646077654128</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9346644018355619</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2380.0579870000001</v>
       </c>
       <c r="C313" s="5">
-        <v>2.1746468000001187</v>
+        <v>2.1746470000002773</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1029734575017214</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.102973559545295</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2386.5367194</v>
+        <v>2386.5367190000002</v>
       </c>
       <c r="C314" s="5">
-        <v>6.4787323999998989</v>
+        <v>6.4787320000000364</v>
       </c>
       <c r="D314" s="5">
-        <v>3.3158591634123491</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3158589556149476</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2386.8693689000002</v>
+        <v>2386.869369</v>
       </c>
       <c r="C315" s="5">
-        <v>0.33264950000011595</v>
+        <v>0.33264999999983047</v>
       </c>
       <c r="D315" s="5">
-        <v>0.16739133272352102</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.16739158454766034</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2379.7807348000001</v>
+        <v>2379.7807349999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.0886341000000357</v>
+        <v>-7.0886340000001837</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.5061755635337977</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5061755147325013</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2386.4960129999999</v>
       </c>
       <c r="C317" s="5">
-        <v>6.7152781999998297</v>
+        <v>6.7152780000001258</v>
       </c>
       <c r="D317" s="5">
-        <v>3.4392170507637987</v>
+        <v>3.439216946445911</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0071891150382104</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0071891324787927</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2387.8384766999998</v>
+        <v>2387.8384769999998</v>
       </c>
       <c r="C318" s="5">
-        <v>1.3424636999998256</v>
+        <v>1.3424639999998362</v>
       </c>
       <c r="D318" s="5">
-        <v>0.67712240321324835</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67712255499796647</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2394.2330206000001</v>
+        <v>2394.233021</v>
       </c>
       <c r="C319" s="5">
-        <v>6.3945439000003717</v>
+        <v>6.3945440000002236</v>
       </c>
       <c r="D319" s="5">
-        <v>3.2613128915491618</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2613129428882726</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2396.7762674999999</v>
+        <v>2396.7762680000001</v>
       </c>
       <c r="C320" s="5">
-        <v>2.5432468999997582</v>
+        <v>2.5432470000000649</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2821599526617433</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2821600031555525</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2400.3819300999999</v>
+        <v>2400.38193</v>
       </c>
       <c r="C321" s="5">
-        <v>3.6056625999999596</v>
+        <v>3.6056619999999384</v>
       </c>
       <c r="D321" s="5">
-        <v>1.820268169316841</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8202678635219405</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2399.1294942</v>
+        <v>2399.1294939999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2524358999999095</v>
+        <v>-1.2524360000002162</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.62432465508632795</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62432470481825764</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2400.4360468999998</v>
+        <v>2400.4360470000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.3065526999998838</v>
+        <v>1.3065530000003491</v>
       </c>
       <c r="D323" s="5">
-        <v>0.65547439291080423</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65547454392174131</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2408.5497737999999</v>
+        <v>2408.5497740000001</v>
       </c>
       <c r="C324" s="5">
-        <v>8.1137269000000742</v>
+        <v>8.1137269999999262</v>
       </c>
       <c r="D324" s="5">
-        <v>4.1323883457384802</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1323883974442976</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2409.8563438000001</v>
+        <v>2409.8563439999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.3065700000001925</v>
+        <v>1.3065699999997378</v>
       </c>
       <c r="D325" s="5">
-        <v>0.6529117296119713</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65291172955730392</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2412.5206747000002</v>
+        <v>2412.5206750000002</v>
       </c>
       <c r="C326" s="5">
-        <v>2.6643309000000954</v>
+        <v>2.6643310000004021</v>
       </c>
       <c r="D326" s="5">
-        <v>1.334814162337028</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3348142126302198</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2414.6162992</v>
+        <v>2414.6162989999998</v>
       </c>
       <c r="C327" s="5">
-        <v>2.095624499999758</v>
+        <v>2.0956239999995887</v>
       </c>
       <c r="D327" s="5">
-        <v>1.0473686793059045</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0473684280857709</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2416.5354284999999</v>
+        <v>2416.535429</v>
       </c>
       <c r="C328" s="5">
-        <v>1.919129299999895</v>
+        <v>1.9191300000002229</v>
       </c>
       <c r="D328" s="5">
-        <v>0.95793645438631003</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95793680540117165</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2421.0707732000001</v>
+        <v>2421.0707729999999</v>
       </c>
       <c r="C329" s="5">
-        <v>4.5353447000002234</v>
+        <v>4.5353439999998955</v>
       </c>
       <c r="D329" s="5">
-        <v>2.2755491915795067</v>
+        <v>2.2755488362546927</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4487667279417416</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4487667195612453</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2424.1162285999999</v>
+        <v>2424.1162290000002</v>
       </c>
       <c r="C330" s="5">
-        <v>3.0454553999998097</v>
+        <v>3.0454560000002857</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5199623875922441</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5199626892488993</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2423.4172721999998</v>
+        <v>2423.4172720000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.69895640000004278</v>
+        <v>-0.698957000000064</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.34545325350531231</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3454535495232669</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2425.5735338</v>
+        <v>2425.5735340000001</v>
       </c>
       <c r="C332" s="5">
-        <v>2.1562616000001071</v>
+        <v>2.1562619999999697</v>
       </c>
       <c r="D332" s="5">
-        <v>1.0729534927141016</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0729536928175243</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2429.2276575999999</v>
+        <v>2429.2276579999998</v>
       </c>
       <c r="C333" s="5">
-        <v>3.6541237999999794</v>
+        <v>3.6541239999996833</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8228530813799715</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8228531818260008</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2432.3650855999999</v>
+        <v>2432.3650859999998</v>
       </c>
       <c r="C334" s="5">
         <v>3.1374279999999999</v>
       </c>
       <c r="D334" s="5">
-        <v>1.5608964713567985</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5608964710978945</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2438.6126545000002</v>
+        <v>2438.6126549999999</v>
       </c>
       <c r="C335" s="5">
-        <v>6.2475689000002603</v>
+        <v>6.2475690000001123</v>
       </c>
       <c r="D335" s="5">
-        <v>3.1261363009853493</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1261363512106399</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2437.4872151999998</v>
+        <v>2437.4872150000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.1254393000003802</v>
+        <v>-1.1254399999997986</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.55240605368480633</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55240639628515442</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2443.5073575000001</v>
+        <v>2443.5073579999998</v>
       </c>
       <c r="C337" s="5">
-        <v>6.020142300000316</v>
+        <v>6.0201429999997345</v>
       </c>
       <c r="D337" s="5">
-        <v>3.0043711117965888</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0043714661421639</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2440.3427609</v>
+        <v>2440.3427609999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-3.1645966000000953</v>
+        <v>-3.1645969999999579</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.5431025246811059</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5431027180260126</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2447.8384210999998</v>
+        <v>2447.8384209999999</v>
       </c>
       <c r="C339" s="5">
-        <v>7.4956601999997474</v>
+        <v>7.4956600000000435</v>
       </c>
       <c r="D339" s="5">
-        <v>3.7487820330054156</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7487819311281312</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2451.9857252000002</v>
+        <v>2451.985725</v>
       </c>
       <c r="C340" s="5">
-        <v>4.1473041000003832</v>
+        <v>4.1473040000000765</v>
       </c>
       <c r="D340" s="5">
-        <v>2.052179487639072</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0521794377791558</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2453.6944030999998</v>
+        <v>2453.694403</v>
       </c>
       <c r="C341" s="5">
-        <v>1.7086778999996568</v>
+        <v>1.7086779999999635</v>
       </c>
       <c r="D341" s="5">
-        <v>0.839438159833783</v>
+        <v>0.83943820921901224</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3474876596391239</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3474876638808642</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2454.1181569</v>
+        <v>2454.1181569999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.42375380000021323</v>
+        <v>0.42375399999991714</v>
       </c>
       <c r="D342" s="5">
-        <v>0.20743734079380349</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.20743743879967358</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2457.1672721</v>
+        <v>2457.1672720000001</v>
       </c>
       <c r="C343" s="5">
-        <v>3.0491151999999602</v>
+        <v>3.0491150000002563</v>
       </c>
       <c r="D343" s="5">
-        <v>1.5011686790300738</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5011685798290486</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2462.6779848000001</v>
+        <v>2462.6779849999998</v>
       </c>
       <c r="C344" s="5">
-        <v>5.5107127000001128</v>
+        <v>5.5107129999996687</v>
       </c>
       <c r="D344" s="5">
-        <v>2.7246973034788624</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7246974537562973</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2467.0453407999998</v>
+        <v>2467.045341</v>
       </c>
       <c r="C345" s="5">
-        <v>4.3673559999997451</v>
+        <v>4.3673560000001999</v>
       </c>
       <c r="D345" s="5">
-        <v>2.1489811408691883</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1489811406933956</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2474.1198061</v>
+        <v>2474.1198060000002</v>
       </c>
       <c r="C346" s="5">
-        <v>7.0744653000001563</v>
+        <v>7.0744650000001457</v>
       </c>
       <c r="D346" s="5">
-        <v>3.4958977665476842</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4958976156667321</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2476.0059246000001</v>
+        <v>2476.0059249999999</v>
       </c>
       <c r="C347" s="5">
-        <v>1.886118500000066</v>
+        <v>1.8861189999997805</v>
       </c>
       <c r="D347" s="5">
-        <v>0.91865245993438815</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91865270452340386</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2477.8610585000001</v>
+        <v>2477.8610589999998</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8551339000000553</v>
+        <v>1.8551339999999072</v>
       </c>
       <c r="D348" s="5">
-        <v>0.90280773178230689</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90280778050177979</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2480.4982306000002</v>
+        <v>2480.498231</v>
       </c>
       <c r="C349" s="5">
-        <v>2.6371721000000434</v>
+        <v>2.6371720000001915</v>
       </c>
       <c r="D349" s="5">
-        <v>1.2846550759204156</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2846550266609968</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2484.8482012999998</v>
+        <v>2484.8482009999998</v>
       </c>
       <c r="C350" s="5">
-        <v>4.3499706999996306</v>
+        <v>4.3499699999997574</v>
       </c>
       <c r="D350" s="5">
-        <v>2.1248182005034977</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1248178549256647</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2479.232047</v>
       </c>
       <c r="C351" s="5">
-        <v>-5.6161542999998346</v>
+        <v>-5.616153999999824</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.6787296842532005</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6787295432560088</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2483.7422514</v>
+        <v>2483.7422510000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.5102044000000205</v>
+        <v>4.510204000000158</v>
       </c>
       <c r="D352" s="5">
-        <v>2.2050084427081229</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2050082451900321</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2480.3235921999999</v>
+        <v>2480.3235920000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.4186592000000928</v>
+        <v>-3.4186589999999342</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.6392509464264293</v>
+        <v>-1.6392508515128967</v>
       </c>
       <c r="E353" s="5">
-        <v>1.0852691788495239</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0852691748182819</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2489.7636668999999</v>
+        <v>2489.7636670000002</v>
       </c>
       <c r="C354" s="5">
-        <v>9.4400746999999683</v>
+        <v>9.4400749999999789</v>
       </c>
       <c r="D354" s="5">
-        <v>4.6640099489439146</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6640101006636181</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2492.5174815</v>
+        <v>2492.5174820000002</v>
       </c>
       <c r="C355" s="5">
-        <v>2.7538146000001689</v>
+        <v>2.7538150000000314</v>
       </c>
       <c r="D355" s="5">
-        <v>1.3353695382665176</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3353697333604364</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2492.6480336999998</v>
+        <v>2492.6480339999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.13055219999978362</v>
+        <v>0.13055199999962497</v>
       </c>
       <c r="D356" s="5">
-        <v>6.2871285740495608E-2</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2871189384172688E-2</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2495.2031069</v>
+        <v>2495.2031069999998</v>
       </c>
       <c r="C357" s="5">
-        <v>2.5550732000001517</v>
+        <v>2.555072999999993</v>
       </c>
       <c r="D357" s="5">
-        <v>1.2370109235224636</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2370108259984303</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2498.1167870999998</v>
+        <v>2498.1167869999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.913680199999817</v>
+        <v>2.9136800000001131</v>
       </c>
       <c r="D358" s="5">
-        <v>1.4102897344291376</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4102896369450946</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2503.3989851000001</v>
+        <v>2503.3989849999998</v>
       </c>
       <c r="C359" s="5">
-        <v>5.282198000000335</v>
+        <v>5.2821979999998803</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5670839227663</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5670839228701947</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2509.4995908999999</v>
+        <v>2509.4995909999998</v>
       </c>
       <c r="C360" s="5">
-        <v>6.100605799999812</v>
+        <v>6.1006059999999707</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9638299537650736</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9638300523561201</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2510.6798257999999</v>
+        <v>2510.679826</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1802348999999595</v>
+        <v>1.1802350000002662</v>
       </c>
       <c r="D361" s="5">
-        <v>0.56583038047695045</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5658304285206972</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2510.7879162999998</v>
+        <v>2510.7879160000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.10809049999988929</v>
+        <v>0.10809000000017477</v>
       </c>
       <c r="D362" s="5">
-        <v>5.1674975222870678E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1674736126705589E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2512.6746334999998</v>
+        <v>2512.674634</v>
       </c>
       <c r="C363" s="5">
-        <v>1.886717200000021</v>
+        <v>1.8867179999997461</v>
       </c>
       <c r="D363" s="5">
-        <v>0.90546929024086786</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90546967587192828</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2523.4152012</v>
+        <v>2523.4152009999998</v>
       </c>
       <c r="C364" s="5">
-        <v>10.740567700000156</v>
+        <v>10.740566999999828</v>
       </c>
       <c r="D364" s="5">
-        <v>5.2517958323502256</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2517954809156331</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2521.8756128</v>
+        <v>2521.8756130000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.5395883999999569</v>
+        <v>-1.5395879999996396</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.72969325801964802</v>
+        <v>-0.72969306913144294</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6752661116747447</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6752661279367365</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2521.7164947000001</v>
+        <v>2521.7164950000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.15911809999988691</v>
+        <v>-0.15911800000003495</v>
       </c>
       <c r="D366" s="5">
-        <v>-7.568790139474979E-2</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.5687853838235508E-2</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2523.7560936</v>
+        <v>2523.7560939999998</v>
       </c>
       <c r="C367" s="5">
-        <v>2.0395988999998735</v>
+        <v>2.0395989999997255</v>
       </c>
       <c r="D367" s="5">
-        <v>0.97490571174678742</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.97490575964194193</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2522.030753</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.7253405999999814</v>
+        <v>-1.7253409999998439</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.81729041082905241</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.81729059946727967</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2322.0766373000001</v>
+        <v>2322.0766370000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-199.95411569999987</v>
+        <v>-199.95411599999989</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.888026224674157</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-62.888026282210177</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2374.4644266999999</v>
+        <v>2374.4644269999999</v>
       </c>
       <c r="C370" s="5">
-        <v>52.387789399999747</v>
+        <v>52.387789999999768</v>
       </c>
       <c r="D370" s="5">
-        <v>30.698144634985436</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>30.69814503576702</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2431.4228244000001</v>
+        <v>2431.4228240000002</v>
       </c>
       <c r="C371" s="5">
-        <v>56.958397700000205</v>
+        <v>56.958397000000332</v>
       </c>
       <c r="D371" s="5">
-        <v>32.903941273050208</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>32.903940809177797</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2438.2930833</v>
+        <v>2438.293083</v>
       </c>
       <c r="C372" s="5">
-        <v>6.8702588999999534</v>
+        <v>6.8702589999998054</v>
       </c>
       <c r="D372" s="5">
-        <v>3.4439295447361795</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4439295962211514</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2452.7992129999998</v>
       </c>
       <c r="C373" s="5">
-        <v>14.506129699999747</v>
+        <v>14.506129999999757</v>
       </c>
       <c r="D373" s="5">
-        <v>7.377452826291675</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3774529848281922</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2466.9352822000001</v>
+        <v>2466.9352819999999</v>
       </c>
       <c r="C374" s="5">
-        <v>14.136069200000293</v>
+        <v>14.136069000000134</v>
       </c>
       <c r="D374" s="5">
-        <v>7.1393723576332002</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1393722534009108</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2495.5608173000001</v>
+        <v>2495.560817</v>
       </c>
       <c r="C375" s="5">
-        <v>28.625535099999979</v>
+        <v>28.625535000000127</v>
       </c>
       <c r="D375" s="5">
-        <v>14.848366413016922</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.848366359073516</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2499.9885648999998</v>
+        <v>2499.9885650000001</v>
       </c>
       <c r="C376" s="5">
-        <v>4.4277475999997478</v>
+        <v>4.4277480000000651</v>
       </c>
       <c r="D376" s="5">
-        <v>2.1499993455261768</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1499995419162587</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2500.6364361000001</v>
+        <v>2500.6364359999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.64787120000028153</v>
+        <v>0.64787099999966813</v>
       </c>
       <c r="D377" s="5">
-        <v>0.31142322797086397</v>
+        <v>0.31142313168375235</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.84219763227807443</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.8421976441072121</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2504.7935794</v>
+        <v>2504.7935790000001</v>
       </c>
       <c r="C378" s="5">
-        <v>4.1571432999999161</v>
+        <v>4.1571430000003602</v>
       </c>
       <c r="D378" s="5">
-        <v>2.0132627203118814</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0132625737754317</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2512.4983806</v>
+        <v>2512.4983809999999</v>
       </c>
       <c r="C379" s="5">
-        <v>7.7048012000000199</v>
+        <v>7.704801999999745</v>
       </c>
       <c r="D379" s="5">
-        <v>3.7543202969306799</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7543206939750329</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2531.1421119000001</v>
+        <v>2531.142112</v>
       </c>
       <c r="C380" s="5">
-        <v>18.643731300000127</v>
+        <v>18.643731000000116</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2770261005145969</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2770259435539959</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2527.2097733999999</v>
+        <v>2527.209773</v>
       </c>
       <c r="C381" s="5">
-        <v>-3.9323385000002418</v>
+        <v>-3.9323389999999563</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.8484515153714631</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8484517483264185</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2545.3732817</v>
+        <v>2545.373282</v>
       </c>
       <c r="C382" s="5">
-        <v>18.163508300000103</v>
+        <v>18.163508999999976</v>
       </c>
       <c r="D382" s="5">
-        <v>8.9738422913385065</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9738426524406112</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2556.0564015999998</v>
+        <v>2556.0564020000002</v>
       </c>
       <c r="C383" s="5">
-        <v>10.683119899999838</v>
+        <v>10.683120000000145</v>
       </c>
       <c r="D383" s="5">
-        <v>5.1543925748500419</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1543926235959159</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2571.7046647000002</v>
+        <v>2571.7046650000002</v>
       </c>
       <c r="C384" s="5">
-        <v>15.648263100000349</v>
+        <v>15.648263000000043</v>
       </c>
       <c r="D384" s="5">
-        <v>7.5989217400738607</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5989216886369171</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2576.9552259000002</v>
+        <v>2576.955226</v>
       </c>
       <c r="C385" s="5">
-        <v>5.2505611999999928</v>
+        <v>5.2505609999998342</v>
       </c>
       <c r="D385" s="5">
-        <v>2.4776983635572902</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4776982678240023</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2588.5403679000001</v>
+        <v>2588.5403679999999</v>
       </c>
       <c r="C386" s="5">
         <v>11.585141999999905</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5302170880216384</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5302170878016144</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2615.4990668</v>
+        <v>2615.4990670000002</v>
       </c>
       <c r="C387" s="5">
-        <v>26.958698899999945</v>
+        <v>26.958699000000252</v>
       </c>
       <c r="D387" s="5">
-        <v>13.238870114003131</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.238870165416362</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2631.0798341999998</v>
+        <v>2631.0798340000001</v>
       </c>
       <c r="C388" s="5">
-        <v>15.580767399999786</v>
+        <v>15.580766999999923</v>
       </c>
       <c r="D388" s="5">
-        <v>7.3874373788727521</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3874371823774432</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2649.6514484999998</v>
+        <v>2649.651449</v>
       </c>
       <c r="C389" s="5">
-        <v>18.571614299999965</v>
+        <v>18.571614999999838</v>
       </c>
       <c r="D389" s="5">
-        <v>8.8069566863403956</v>
+        <v>8.8069570319788895</v>
       </c>
       <c r="E389" s="5">
-        <v>5.9590834656638059</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9590834898960221</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2646.9296989999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.7217494999999872</v>
+        <v>-2.7217500000001564</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2257121953465289</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2257124190159563</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2689.7637715999999</v>
+        <v>2689.7637719999998</v>
       </c>
       <c r="C391" s="5">
-        <v>42.834072600000127</v>
+        <v>42.834072999999989</v>
       </c>
       <c r="D391" s="5">
-        <v>21.244150618470094</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.244150834835484</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2695.2762569000001</v>
+        <v>2695.276257</v>
       </c>
       <c r="C392" s="5">
-        <v>5.5124853000002076</v>
+        <v>5.512485000000197</v>
       </c>
       <c r="D392" s="5">
-        <v>2.4872285760784152</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4872284388154808</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2705.8876688</v>
+        <v>2705.8876690000002</v>
       </c>
       <c r="C393" s="5">
-        <v>10.611411899999894</v>
+        <v>10.6114120000002</v>
       </c>
       <c r="D393" s="5">
-        <v>4.8281050787645219</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8281051250705254</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2706.2263472</v>
+        <v>2706.2263469999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.33867839999993521</v>
+        <v>0.3386779999996179</v>
       </c>
       <c r="D394" s="5">
-        <v>0.15029965087589581</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.15029947322913184</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2702.9397883000001</v>
+        <v>2702.9397880000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-3.2865588999998181</v>
+        <v>-3.28655899999967</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.4476372935449455</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4476373374045171</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2721.4745856</v>
+        <v>2721.4745859999998</v>
       </c>
       <c r="C396" s="5">
-        <v>18.534797299999809</v>
+        <v>18.534797999999682</v>
       </c>
       <c r="D396" s="5">
-        <v>8.5462791087801406</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5462794447993993</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2727.2582011999998</v>
+        <v>2727.2582010000001</v>
       </c>
       <c r="C397" s="5">
-        <v>5.7836155999998482</v>
+        <v>5.7836150000002817</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5802328440251765</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5802325728283781</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2734.6530364999999</v>
+        <v>2734.653037</v>
       </c>
       <c r="C398" s="5">
-        <v>7.3948353000000679</v>
+        <v>7.3948359999999411</v>
       </c>
       <c r="D398" s="5">
-        <v>3.302709198094278</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3027095156536124</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2731.9548064000001</v>
+        <v>2731.9548060000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.6982300999998188</v>
+        <v>-2.6982309999998506</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.1776128855073287</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1776132759592883</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2729.5292000999998</v>
+        <v>2729.5291999999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.4256063000002541</v>
+        <v>-2.4256060000002435</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.0602502310983808</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0602501007603515</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2737.3083674</v>
+        <v>2737.3083670000001</v>
       </c>
       <c r="C401" s="5">
-        <v>7.7791673000001538</v>
+        <v>7.7791670000001432</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4741251801670536</v>
+        <v>3.4741250442112959</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3082433898852459</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3082433552942492</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2743.3811261999999</v>
+        <v>2743.3811260000002</v>
       </c>
       <c r="C402" s="5">
-        <v>6.0727587999999741</v>
+        <v>6.0727590000001328</v>
       </c>
       <c r="D402" s="5">
-        <v>2.6949429698043703</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6949430600441415</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2750.8349493999999</v>
+        <v>2750.8349490000001</v>
       </c>
       <c r="C403" s="5">
-        <v>7.453823199999988</v>
+        <v>7.4538229999998293</v>
       </c>
       <c r="D403" s="5">
-        <v>3.3095912976143005</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.309591207725382</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2755.9424794000001</v>
+        <v>2755.9424789999998</v>
       </c>
       <c r="C404" s="5">
-        <v>5.1075300000002244</v>
+        <v>5.1075299999997696</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2509581907179221</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2509581910483245</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2758.4474876999998</v>
+        <v>2758.4474879999998</v>
       </c>
       <c r="C405" s="5">
-        <v>2.5050082999996448</v>
+        <v>2.5050089999999727</v>
       </c>
       <c r="D405" s="5">
-        <v>1.0962069395735519</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.096207247590697</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2762.9099124999998</v>
+        <v>2762.909913</v>
       </c>
       <c r="C406" s="5">
-        <v>4.462424800000008</v>
+        <v>4.4624250000001666</v>
       </c>
       <c r="D406" s="5">
-        <v>1.9586426977054483</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9586427860570854</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2765.7598444</v>
+        <v>2765.7598440000002</v>
       </c>
       <c r="C407" s="5">
-        <v>2.8499319000002288</v>
+        <v>2.8499310000001969</v>
       </c>
       <c r="D407" s="5">
-        <v>1.2448423002523024</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2448419046753534</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2760.6359038999999</v>
+        <v>2760.6359040000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.123940500000117</v>
+        <v>-5.1239399999999478</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.2006471470617406</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2006469348183844</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2760.9330519999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.2971480999999585</v>
+        <v>0.2971479999996518</v>
       </c>
       <c r="D409" s="5">
-        <v>0.12924156046860702</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12924151694388986</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2761.2720816000001</v>
+        <v>2761.272082</v>
       </c>
       <c r="C410" s="5">
-        <v>0.33902960000023086</v>
+        <v>0.33903000000009342</v>
       </c>
       <c r="D410" s="5">
-        <v>0.14745391902737381</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.14745409311660573</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2761.2670616</v>
+        <v>2761.2670619999999</v>
       </c>
       <c r="C411" s="5">
         <v>-5.0200000000586442E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1815813828762742E-3</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1815813826098207E-3</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2761.8036901</v>
+        <v>2761.8036900000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.53662850000000617</v>
+        <v>0.53662800000029165</v>
       </c>
       <c r="D412" s="5">
-        <v>0.23345911133514363</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.23345889354500216</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2762.7317889999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.92809889999989537</v>
+        <v>0.92809899999974732</v>
       </c>
       <c r="D413" s="5">
-        <v>0.40400389004022763</v>
+        <v>0.40400393366559761</v>
       </c>
       <c r="E413" s="5">
-        <v>0.92877448163242171</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92877449638102405</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2767.9085341</v>
+        <v>2767.9085340000001</v>
       </c>
       <c r="C414" s="5">
-        <v>5.1767451000000619</v>
+        <v>5.17674500000021</v>
       </c>
       <c r="D414" s="5">
-        <v>2.2718514190668282</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2718513747280067</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2767.6576031</v>
+        <v>2767.6576030000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.25093100000003687</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.10873448313942768</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10873448314342449</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2768.8537448000002</v>
+        <v>2768.8537449999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.1961417000002257</v>
+        <v>1.1961419999997815</v>
       </c>
       <c r="D416" s="5">
-        <v>0.51985724776406617</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51985737847606295</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2771.043212</v>
       </c>
       <c r="C417" s="5">
-        <v>2.1894671999998536</v>
+        <v>2.1894670000001497</v>
       </c>
       <c r="D417" s="5">
-        <v>0.95303607744838814</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95303598994398442</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2775.0537038000002</v>
+        <v>2775.0537039999999</v>
       </c>
       <c r="C418" s="5">
-        <v>4.0104918000001817</v>
+        <v>4.0104919999998856</v>
       </c>
       <c r="D418" s="5">
-        <v>1.7506346058931088</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7506346938918949</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2775.8712618999998</v>
+        <v>2775.8712620000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.81755809999958728</v>
+        <v>0.81755800000019008</v>
       </c>
       <c r="D419" s="5">
-        <v>0.35410520564569392</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.35410516223772781</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2773.0470958000001</v>
+        <v>2773.0470959999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.8241660999997293</v>
+        <v>-2.8241660000003321</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.2140691623273359</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2140691195357878</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2780.5242708999999</v>
+        <v>2780.5242710000002</v>
       </c>
       <c r="C421" s="5">
-        <v>7.4771750999998403</v>
+        <v>7.4771750000004431</v>
       </c>
       <c r="D421" s="5">
-        <v>3.2840689094636888</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2840688646489369</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2780.1440788999998</v>
+        <v>2780.1440790000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.38019200000007913</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.16395737276824196</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.16395737276239108</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2775.7656357999999</v>
+        <v>2775.7656360000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.3784430999999131</v>
+        <v>-4.3784430000000611</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8735931228440417</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8735930803559508</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2772.4947146999998</v>
+        <v>2772.4947149999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.2709211000001233</v>
+        <v>-3.2709210000002713</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.4049334194266905</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4049333766520178</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2782.5961375000002</v>
+        <v>2782.5961379999999</v>
       </c>
       <c r="C425" s="5">
-        <v>10.101422800000364</v>
+        <v>10.101423000000068</v>
       </c>
       <c r="D425" s="5">
-        <v>4.4608156337853977</v>
+        <v>4.4608157233906987</v>
       </c>
       <c r="E425" s="5">
-        <v>0.71901110991270389</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.71901112801073808</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2782.7892170999999</v>
+        <v>2782.789217</v>
       </c>
       <c r="C426" s="5">
-        <v>0.19307959999969171</v>
+        <v>0.19307900000012523</v>
       </c>
       <c r="D426" s="5">
-        <v>8.3297737890886125E-2</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3297478927502056E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2788.706193</v>
       </c>
       <c r="C427" s="5">
-        <v>5.916975900000125</v>
+        <v>5.9169759999999769</v>
       </c>
       <c r="D427" s="5">
-        <v>2.5815817347222048</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5815817789574425</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2788.1543462999998</v>
+        <v>2788.1543459999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.55184670000016922</v>
+        <v>-0.55184700000017983</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.23720525947792392</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.2372053882892744</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2788.2627050000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.10835870000028081</v>
+        <v>0.10835900000029142</v>
       </c>
       <c r="D429" s="5">
-        <v>4.6646713804343598E-2</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.664684298241184E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2787.4310780999999</v>
+        <v>2787.4310780000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.83162690000017392</v>
+        <v>-0.83162700000002587</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.35732531030736592</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.35732535320381897</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2783.7370427999999</v>
+        <v>2783.7370430000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.6940352999999959</v>
+        <v>-3.6940349999999853</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.578756272911519</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5787561456867993</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2788.2114470000001</v>
       </c>
       <c r="C432" s="5">
-        <v>4.4744042000002082</v>
+        <v>4.4744040000000496</v>
       </c>
       <c r="D432" s="5">
-        <v>1.9459476877648818</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9459475998721665</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2784.8663743000002</v>
+        <v>2784.8663740000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-3.3450726999999461</v>
+        <v>-3.3450729999999567</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.4302021785073449</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4302023059285851</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2778.8338568999998</v>
+        <v>2778.8338570000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-6.0325174000004154</v>
+        <v>-6.0325170000000981</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.5686672461845195</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5686670781605025</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2788.2316265999998</v>
+        <v>2788.2316270000001</v>
       </c>
       <c r="C435" s="5">
-        <v>9.3977697000000262</v>
+        <v>9.3977700000000368</v>
       </c>
       <c r="D435" s="5">
-        <v>4.1346374045935441</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1346375388945145</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2788.4950319999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.26340540000001056</v>
+        <v>0.26340499999969325</v>
       </c>
       <c r="D436" s="5">
-        <v>0.11342341978606285</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.11342324743863763</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2789.7180794999999</v>
+        <v>2789.7180800000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.2230475000001206</v>
+        <v>1.2230480000002899</v>
       </c>
       <c r="D437" s="5">
-        <v>0.52759737160730236</v>
+        <v>0.52759758781770749</v>
       </c>
       <c r="E437" s="5">
-        <v>0.25594594573103979</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25594594568507656</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2787.7886549999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.9294245000000956</v>
+        <v>-1.9294250000002648</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.82679409881540877</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82679431211279963</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2780.7771226</v>
+        <v>2780.7771229999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.0115323999998509</v>
+        <v>-7.0115319999999883</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.9767036490943477</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9767034816189364</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2794.4644996000002</v>
+        <v>2794.4645</v>
       </c>
       <c r="C440" s="5">
         <v>13.687377000000197</v>
       </c>
       <c r="D440" s="5">
-        <v>6.0691232836348696</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0691232827382757</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2799.3200235999998</v>
+        <v>2799.3200240000001</v>
       </c>
       <c r="C441" s="5">
-        <v>4.8555239999996047</v>
+        <v>4.8555240000000595</v>
       </c>
       <c r="D441" s="5">
-        <v>2.105102754867838</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1051027545639256</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2806.6883085999998</v>
+        <v>2806.6883090000001</v>
       </c>
       <c r="C442" s="5">
         <v>7.3682850000000144</v>
       </c>
       <c r="D442" s="5">
-        <v>3.2047339706517297</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2047339701871014</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2812.4673198</v>
+        <v>2812.781144</v>
       </c>
       <c r="C443" s="5">
-        <v>5.7790112000002409</v>
+        <v>6.0928349999999227</v>
       </c>
       <c r="D443" s="5">
-        <v>2.4989909885985595</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6363211005268727</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>2812.5879460000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.19319799999993847</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-8.2391777571644287E-2</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE400000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>