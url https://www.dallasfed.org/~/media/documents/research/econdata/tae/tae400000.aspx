--- v7 (2026-09-02)
+++ v8 (2026-09-30)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5163D3EC-00B0-445C-B3FF-4CD695CD9B32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CBAF1453-598E-4DE9-9843-09F76E167D2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9095F0AC-621D-4214-A7A5-15A79EDFDDEF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2EC1F91B-57D7-414C-A9EC-01C6FB67A92B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE400000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Trade, Transportation, and Utilities</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83A19971-8BEC-4ED8-BD5E-6A6331E234BC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{276342E0-7FD7-4CA8-914D-309B650D14D7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1562.5566510000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1562.5567341999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1561.604409</v>
+        <v>1561.6045283999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.95224200000006931</v>
+        <v>-0.95220580000000155</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.72884918002361632</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.72882152654667465</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1561.374497</v>
+        <v>1561.3746496000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.22991200000001299</v>
+        <v>-0.22987879999982397</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.17653068940959304</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.17650520498566635</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1558.785572</v>
+        <v>1558.7858905999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.5889250000000175</v>
+        <v>-2.5887590000002092</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9716820713271632</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.9715566081757063</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1560.378232</v>
+        <v>1560.3787520999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.5926600000000235</v>
+        <v>1.5928615000000264</v>
       </c>
       <c r="D10" s="5">
-        <v>1.2329910427699931</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.2331476625214055</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1563.8622170000001</v>
+        <v>1563.8626393</v>
       </c>
       <c r="C11" s="5">
-        <v>3.4839850000000752</v>
+        <v>3.4838872000000265</v>
       </c>
       <c r="D11" s="5">
-        <v>2.7124880509354687</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.7124100551793262</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1567.449955</v>
+        <v>1567.4501571000001</v>
       </c>
       <c r="C12" s="5">
-        <v>3.5877379999999448</v>
+        <v>3.5875178000001142</v>
       </c>
       <c r="D12" s="5">
-        <v>2.7879863829886942</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>2.7878123412680811</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1570.1339129999999</v>
+        <v>1570.1325595000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.6839579999998477</v>
+        <v>2.6824024000000009</v>
       </c>
       <c r="D13" s="5">
-        <v>2.0742323727207523</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>2.0730185569154846</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1571.8377149999999</v>
+        <v>1571.8373934000001</v>
       </c>
       <c r="C14" s="5">
-        <v>1.703801999999996</v>
+        <v>1.7048339000000396</v>
       </c>
       <c r="D14" s="5">
-        <v>1.3099577270605955</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.3107569775916872</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1568.873069</v>
+        <v>1568.8729868999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.9646459999999024</v>
+        <v>-2.9644065000002229</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.2399904804401571</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-2.2398118484114438</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1568.7176549999999</v>
+        <v>1568.7175640999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15541400000006433</v>
+        <v>-0.15542279999999664</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.11880835182820348</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.11881508165743071</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1563.395092</v>
+        <v>1563.3950528</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.3225629999999455</v>
+        <v>-5.3225112999998601</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.9963999262853434</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-3.9963620565638625</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1567.044124</v>
+        <v>1567.0441936</v>
       </c>
       <c r="C18" s="5">
-        <v>3.6490320000000338</v>
+        <v>3.649140799999941</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8370885010807978</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>2.8371742530156396</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1563.413419</v>
+        <v>1563.4135874000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6307050000000345</v>
+        <v>-3.6306061999998747</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.7451385075957013</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-2.7450646348797458</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1564.9337350000001</v>
+        <v>1564.9338837</v>
       </c>
       <c r="C20" s="5">
-        <v>1.5203160000000935</v>
+        <v>1.5202962999999272</v>
       </c>
       <c r="D20" s="5">
-        <v>1.1731819357762241</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.1731665254426593</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1556.367375</v>
+        <v>1556.3676937</v>
       </c>
       <c r="C21" s="5">
-        <v>-8.5663600000000315</v>
+        <v>-8.566190000000006</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.3745346712001272</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.3744113644821798</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1563.2340160000001</v>
+        <v>1563.2347164</v>
       </c>
       <c r="C22" s="5">
-        <v>6.8666410000000724</v>
+        <v>6.8670227000000068</v>
       </c>
       <c r="D22" s="5">
-        <v>5.4247402546167445</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>5.4250480199132367</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1564.36905</v>
+        <v>1564.3698105999999</v>
       </c>
       <c r="C23" s="5">
-        <v>1.1350339999999051</v>
+        <v>1.1350941999999122</v>
       </c>
       <c r="D23" s="5">
-        <v>0.87478471243904732</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.87483090124140794</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1565.7306779999999</v>
+        <v>1565.7303689</v>
       </c>
       <c r="C24" s="5">
-        <v>1.3616279999998824</v>
+        <v>1.3605583000000934</v>
       </c>
       <c r="D24" s="5">
-        <v>1.0494955831576336</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.0486666353558105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1570.190904</v>
+        <v>1570.1896661999999</v>
       </c>
       <c r="C25" s="5">
-        <v>4.4602260000001479</v>
+        <v>4.4592972999998892</v>
       </c>
       <c r="D25" s="5">
-        <v>3.4724553328119967</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.4717216375661719</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1573.7892609999999</v>
+        <v>1573.7888542000001</v>
       </c>
       <c r="C26" s="5">
-        <v>3.5983569999998508</v>
+        <v>3.5991880000001402</v>
       </c>
       <c r="D26" s="5">
-        <v>2.7849298333273653</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>2.7855833349773151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1567.578745</v>
+        <v>1567.5785682000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.2105159999998705</v>
+        <v>-6.2102859999999964</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.6340225945758817</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-4.6338558576521134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1565.0789500000001</v>
+        <v>1565.0787883999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-2.4997949999999491</v>
+        <v>-2.4997798000001694</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.8969274822948745</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-1.8969162610766532</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1562.967482</v>
+        <v>1562.9674183</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.111468000000059</v>
+        <v>-2.111370099999931</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.6069764890997096</v>
+        <v>-1.6069026969311118</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.7351371523942625E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.7352939312053071E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1562.3183260000001</v>
+        <v>1562.3184114000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.64915599999994811</v>
+        <v>-0.64900689999990391</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.49726574238533328</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.49715180990461683</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1564.3316990000001</v>
+        <v>1564.3319517</v>
       </c>
       <c r="C31" s="5">
-        <v>2.0133730000000014</v>
+        <v>2.0135402999999314</v>
       </c>
       <c r="D31" s="5">
-        <v>1.5574585745128156</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.5575888235760615</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1564.2646119999999</v>
+        <v>1564.2647984</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.7087000000128683E-2</v>
+        <v>-6.715329999997266E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.1450350468829065E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-5.1501176931267878E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1570.368361</v>
+        <v>1570.3687296999999</v>
       </c>
       <c r="C33" s="5">
-        <v>6.1037490000001071</v>
+        <v>6.1039312999998856</v>
       </c>
       <c r="D33" s="5">
-        <v>4.7841983391582188</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.7843437263690225</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1571.0612369999999</v>
+        <v>1571.0621458000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.69287599999984195</v>
+        <v>0.69341610000014953</v>
       </c>
       <c r="D34" s="5">
-        <v>0.53074926650487075</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.53116386824429984</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1572.2504389999999</v>
+        <v>1572.2515453000001</v>
       </c>
       <c r="C35" s="5">
-        <v>1.189202000000023</v>
+        <v>1.1893995000000359</v>
       </c>
       <c r="D35" s="5">
-        <v>0.9121213206106038</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.91227290507063241</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1572.0569800000001</v>
+        <v>1572.0561416</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.19345899999984795</v>
+        <v>-0.19540370000004259</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.14755521767976232</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-0.14903736242466437</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1571.310111</v>
+        <v>1571.3090152</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.74686900000006062</v>
+        <v>-0.74712640000007013</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.56862100847950847</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.56881676792177593</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1573.6941019999999</v>
+        <v>1573.6935516000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.3839909999999236</v>
+        <v>2.3845364000001155</v>
       </c>
       <c r="D38" s="5">
-        <v>1.8359090651753451</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.836333880319474</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1583.6920729999999</v>
+        <v>1583.6917871000001</v>
       </c>
       <c r="C39" s="5">
-        <v>9.9979710000000068</v>
+        <v>9.9982354999999643</v>
       </c>
       <c r="D39" s="5">
-        <v>7.895941548023</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.8961606497325532</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1582.228975</v>
+        <v>1582.2287415000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.4630979999999454</v>
+        <v>-1.4630455999999867</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1030072778802413</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.1029681729258112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1585.1656129999999</v>
+        <v>1585.1655326</v>
       </c>
       <c r="C41" s="5">
-        <v>2.9366379999999026</v>
+        <v>2.9367910999999367</v>
       </c>
       <c r="D41" s="5">
-        <v>2.2500927746216481</v>
+        <v>2.2502116175701747</v>
       </c>
       <c r="E41" s="5">
-        <v>1.4202554599277217</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.4202544493310265</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1590.177197</v>
+        <v>1590.1772968</v>
       </c>
       <c r="C42" s="5">
-        <v>5.0115840000000844</v>
+        <v>5.011764200000016</v>
       </c>
       <c r="D42" s="5">
-        <v>3.8605326865706724</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>3.860674120475216</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1593.1281719999999</v>
+        <v>1593.1284659</v>
       </c>
       <c r="C43" s="5">
-        <v>2.9509749999999713</v>
+        <v>2.9511691000000155</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2497731446480707</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.2499224942580165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1590.2473279999999</v>
+        <v>1590.2476074000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.8808440000000246</v>
+        <v>-2.8808584999999312</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.1485007539076562</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.1485110680957153</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1599.0585960000001</v>
+        <v>1599.0589989</v>
       </c>
       <c r="C45" s="5">
-        <v>8.8112680000001546</v>
+        <v>8.8113914999998997</v>
       </c>
       <c r="D45" s="5">
-        <v>6.8553929828785609</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.8554907745739024</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1599.679079</v>
+        <v>1599.680175</v>
       </c>
       <c r="C46" s="5">
-        <v>0.62048299999992196</v>
+        <v>0.62117609999995693</v>
       </c>
       <c r="D46" s="5">
-        <v>0.46663125133372674</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.4671534900603902</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1601.363638</v>
+        <v>1601.3650662</v>
       </c>
       <c r="C47" s="5">
-        <v>1.6845590000000357</v>
+        <v>1.6848912000000382</v>
       </c>
       <c r="D47" s="5">
-        <v>1.2710174456692647</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.2712686717916588</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1624.373423</v>
+        <v>1624.3720558</v>
       </c>
       <c r="C48" s="5">
-        <v>23.009784999999965</v>
+        <v>23.006989599999997</v>
       </c>
       <c r="D48" s="5">
-        <v>18.672734312823415</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>18.670265646720473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1625.0725030000001</v>
+        <v>1625.0714943</v>
       </c>
       <c r="C49" s="5">
-        <v>0.69908000000009451</v>
+        <v>0.69943850000004204</v>
       </c>
       <c r="D49" s="5">
-        <v>0.51766701617466104</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.51793355051665824</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1626.670171</v>
+        <v>1626.6695377000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.5976679999998851</v>
+        <v>1.5980434000000514</v>
       </c>
       <c r="D50" s="5">
-        <v>1.1861639613771624</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.1864449208785821</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1628.7814100000001</v>
+        <v>1628.7810277999999</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1112390000000687</v>
+        <v>2.1114900999998554</v>
       </c>
       <c r="D51" s="5">
-        <v>1.5686341003025461</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.5688226147364537</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1631.5433029999999</v>
+        <v>1631.5430477</v>
       </c>
       <c r="C52" s="5">
-        <v>2.7618929999998727</v>
+        <v>2.7620199000000412</v>
       </c>
       <c r="D52" s="5">
-        <v>2.0539015614096545</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.0539972998834255</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1636.2960029999999</v>
+        <v>1636.2959827</v>
       </c>
       <c r="C53" s="5">
-        <v>4.7527000000000044</v>
+        <v>4.7529349999999795</v>
       </c>
       <c r="D53" s="5">
-        <v>3.5521630464240506</v>
+        <v>3.5523420736335742</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2255550827420043</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2255590377451293</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1638.487969</v>
+        <v>1638.4881246</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1919660000000931</v>
+        <v>2.1921419000000242</v>
       </c>
       <c r="D54" s="5">
-        <v>1.6194049311268</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>1.6195358637512758</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1641.916815</v>
+        <v>1641.9170997000001</v>
       </c>
       <c r="C55" s="5">
-        <v>3.4288460000000214</v>
+        <v>3.4289751000001161</v>
       </c>
       <c r="D55" s="5">
-        <v>2.5403332536814371</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.5404297597060532</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1645.7648509999999</v>
+        <v>1645.7652026000001</v>
       </c>
       <c r="C56" s="5">
-        <v>3.8480359999998655</v>
+        <v>3.848102899999958</v>
       </c>
       <c r="D56" s="5">
-        <v>2.8488847390775396</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.8489344081432444</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1649.9115300000001</v>
+        <v>1649.9119533000001</v>
       </c>
       <c r="C57" s="5">
-        <v>4.1466790000001765</v>
+        <v>4.1467506999999841</v>
       </c>
       <c r="D57" s="5">
-        <v>3.0657806442288438</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>3.0658337271572078</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1654.534621</v>
+        <v>1654.53559</v>
       </c>
       <c r="C58" s="5">
-        <v>4.6230909999999312</v>
+        <v>4.6236366999999063</v>
       </c>
       <c r="D58" s="5">
-        <v>3.41473416247704</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.4151425734998631</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1659.1193940000001</v>
+        <v>1659.1204072</v>
       </c>
       <c r="C59" s="5">
-        <v>4.5847730000000411</v>
+        <v>4.5848172000000886</v>
       </c>
       <c r="D59" s="5">
-        <v>3.3763917764051188</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.3764228168857713</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1664.194945</v>
+        <v>1664.1939617999999</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0755509999999049</v>
+        <v>5.0735545999998521</v>
       </c>
       <c r="D60" s="5">
-        <v>3.733421437456319</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.7319258427169766</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1670.6664450000001</v>
+        <v>1670.6656902</v>
       </c>
       <c r="C61" s="5">
-        <v>6.4715000000001055</v>
+        <v>6.4717284000000745</v>
       </c>
       <c r="D61" s="5">
-        <v>4.7675089158248696</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.7676836687945423</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1676.983935</v>
+        <v>1676.9831787000001</v>
       </c>
       <c r="C62" s="5">
-        <v>6.317489999999907</v>
+        <v>6.3174885000000813</v>
       </c>
       <c r="D62" s="5">
-        <v>4.6332769217086289</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.6332779356435649</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1682.8512559999999</v>
+        <v>1682.8509346999999</v>
       </c>
       <c r="C63" s="5">
-        <v>5.8673209999999472</v>
+        <v>5.8677559999998721</v>
       </c>
       <c r="D63" s="5">
-        <v>4.2802222222512842</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.2805476550606736</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1687.694452</v>
+        <v>1687.6942276</v>
       </c>
       <c r="C64" s="5">
-        <v>4.8431960000000345</v>
+        <v>4.8432929000000513</v>
       </c>
       <c r="D64" s="5">
-        <v>3.5087581490282904</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.5088301458345628</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1693.021974</v>
+        <v>1693.0220082000001</v>
       </c>
       <c r="C65" s="5">
-        <v>5.3275220000000445</v>
+        <v>5.3277806000000965</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8544873616933817</v>
+        <v>3.8546782418839243</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4667304018342726</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.466733775536035</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1696.7089329999999</v>
+        <v>1696.7090977</v>
       </c>
       <c r="C66" s="5">
-        <v>3.686958999999888</v>
+        <v>3.6870894999999564</v>
       </c>
       <c r="D66" s="5">
-        <v>2.6448152331924435</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.6449099165549717</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1699.6321459999999</v>
+        <v>1699.6323677</v>
       </c>
       <c r="C67" s="5">
-        <v>2.9232130000000325</v>
+        <v>2.9232700000000023</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0871505405295476</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.0871914199643182</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1700.993434</v>
+        <v>1700.9937691</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3612880000000587</v>
+        <v>1.361401399999977</v>
       </c>
       <c r="D68" s="5">
-        <v>0.96536230790535971</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.96544295404896729</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1699.794819</v>
+        <v>1699.7951366</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.198615000000018</v>
+        <v>-1.1986325000000306</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.84231756040633599</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.84232964547585887</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1699.9307899999999</v>
+        <v>1699.9315180999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.13597099999992679</v>
+        <v>0.1363814999999704</v>
       </c>
       <c r="D70" s="5">
-        <v>9.6033358475566821E-2</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>9.6323395640607323E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1705.643945</v>
+        <v>1705.6444739999999</v>
       </c>
       <c r="C71" s="5">
-        <v>5.7131550000001425</v>
+        <v>5.7129558999999972</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1083685347685028</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.1082209116409141</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1711.8882390000001</v>
+        <v>1711.8877041000001</v>
       </c>
       <c r="C72" s="5">
-        <v>6.2442940000000817</v>
+        <v>6.2432301000001189</v>
       </c>
       <c r="D72" s="5">
-        <v>4.4826975641509614</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.4819169449279439</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1717.033482</v>
+        <v>1717.0330348</v>
       </c>
       <c r="C73" s="5">
-        <v>5.1452429999999367</v>
+        <v>5.1453306999999313</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6669373516146297</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.6670020557264316</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1722.8923500000001</v>
+        <v>1722.8916102000001</v>
       </c>
       <c r="C74" s="5">
-        <v>5.8588680000000295</v>
+        <v>5.8585754000000634</v>
       </c>
       <c r="D74" s="5">
-        <v>4.1723699042989004</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.1721587116173131</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1723.3561030000001</v>
+        <v>1723.3559092999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.46375299999999697</v>
+        <v>0.46429909999983465</v>
       </c>
       <c r="D75" s="5">
-        <v>0.32348405907867139</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.32386568712159391</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1728.0511320000001</v>
+        <v>1728.0509579</v>
       </c>
       <c r="C76" s="5">
-        <v>4.6950289999999768</v>
+        <v>4.6950486000000637</v>
       </c>
       <c r="D76" s="5">
-        <v>3.3186560607219917</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.3186705017391294</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1730.451331</v>
+        <v>1730.4514429000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4001989999999296</v>
+        <v>2.400485000000117</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6795475167938667</v>
+        <v>1.6797493483102111</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2108016065242042</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.2108061512912336</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1731.884783</v>
+        <v>1731.8849324</v>
       </c>
       <c r="C78" s="5">
-        <v>1.4334519999999884</v>
+        <v>1.4334894999999506</v>
       </c>
       <c r="D78" s="5">
-        <v>0.99858404998194317</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>0.99861022783258591</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1732.6762719999999</v>
+        <v>1732.6764168</v>
       </c>
       <c r="C79" s="5">
-        <v>0.79148899999995592</v>
+        <v>0.7914843999999448</v>
       </c>
       <c r="D79" s="5">
-        <v>0.54979279930147396</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.54978954841640171</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1735.36925</v>
+        <v>1735.3694992999999</v>
       </c>
       <c r="C80" s="5">
-        <v>2.6929780000000392</v>
+        <v>2.6930824999999459</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8811024442211055</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.8811759062756561</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1743.0556819999999</v>
+        <v>1743.0558736</v>
       </c>
       <c r="C81" s="5">
-        <v>7.686431999999968</v>
+        <v>7.686374300000125</v>
       </c>
       <c r="D81" s="5">
-        <v>5.4465460086220885</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.4465033201426483</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1748.3150439999999</v>
+        <v>1748.3153941999999</v>
       </c>
       <c r="C82" s="5">
-        <v>5.2593620000000101</v>
+        <v>5.2595205999998598</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6814840438541108</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.6815964992117145</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1751.1131539999999</v>
+        <v>1751.1132428999999</v>
       </c>
       <c r="C83" s="5">
-        <v>2.7981099999999515</v>
+        <v>2.7978487000000314</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9375494227644063</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9373664987422323</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1749.175103</v>
+        <v>1749.1750629999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9380509999998594</v>
+        <v>-1.9381799000000228</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.3200498512811909</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.3201370475642626</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1751.931051</v>
+        <v>1751.9309318000001</v>
       </c>
       <c r="C85" s="5">
-        <v>2.7559479999999894</v>
+        <v>2.7558688000001439</v>
       </c>
       <c r="D85" s="5">
-        <v>1.9071544579796873</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.907099218666608</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1749.3366840000001</v>
+        <v>1749.3359888</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.5943669999999202</v>
+        <v>-2.5949430000000575</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7626313669122373</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.7630196418526256</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1757.3798899999999</v>
+        <v>1757.3798663</v>
       </c>
       <c r="C87" s="5">
-        <v>8.0432059999998273</v>
+        <v>8.0438775000000078</v>
       </c>
       <c r="D87" s="5">
-        <v>5.6591193817765451</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.6596061610566295</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1763.0457409999999</v>
+        <v>1763.0455929</v>
       </c>
       <c r="C88" s="5">
-        <v>5.6658509999999751</v>
+        <v>5.6657265999999709</v>
       </c>
       <c r="D88" s="5">
-        <v>3.9381853731396577</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.9380974210469155</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1762.054498</v>
+        <v>1762.0546308999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.99124299999994037</v>
+        <v>-0.99096200000008139</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.67259754662670757</v>
+        <v>-0.67240752238230117</v>
       </c>
       <c r="E89" s="5">
-        <v>1.8262962057266963</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.8262973011850203</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1767.0590609999999</v>
+        <v>1767.059156</v>
       </c>
       <c r="C90" s="5">
-        <v>5.0045629999999619</v>
+        <v>5.0045251000001372</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4619707461417182</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.4619438522307977</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1771.7025799999999</v>
+        <v>1771.7026691000001</v>
       </c>
       <c r="C91" s="5">
-        <v>4.6435189999999693</v>
+        <v>4.6435131000000638</v>
       </c>
       <c r="D91" s="5">
-        <v>3.1993655731828996</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>3.199361274678969</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1777.0774080000001</v>
+        <v>1777.0775484999999</v>
       </c>
       <c r="C92" s="5">
-        <v>5.3748280000002069</v>
+        <v>5.374879399999827</v>
       </c>
       <c r="D92" s="5">
-        <v>3.7018101939946479</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.7018459982379293</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1778.940272</v>
+        <v>1778.9403394000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.862863999999945</v>
+        <v>1.8627909000001637</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2652067703069703</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.2651567355820958</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1782.4544100000001</v>
+        <v>1782.4545681</v>
       </c>
       <c r="C94" s="5">
-        <v>3.5141380000000026</v>
+        <v>3.514228699999876</v>
       </c>
       <c r="D94" s="5">
-        <v>2.396418259798816</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.3964806931983329</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1787.9067170000001</v>
+        <v>1787.9067851</v>
       </c>
       <c r="C95" s="5">
-        <v>5.4523070000000189</v>
+        <v>5.4522170000000187</v>
       </c>
       <c r="D95" s="5">
-        <v>3.7330395748017997</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.7329765773118195</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1794.0771970000001</v>
+        <v>1794.0771886</v>
       </c>
       <c r="C96" s="5">
-        <v>6.1704799999999977</v>
+        <v>6.1704035000000204</v>
       </c>
       <c r="D96" s="5">
-        <v>4.2210018350362422</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.2209483430278416</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1791.8337469999999</v>
+        <v>1791.8336987</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.2434500000001663</v>
+        <v>-2.2434898999999859</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.4902934268831824</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-1.4903197568140514</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1803.959239</v>
+        <v>1803.9588120999999</v>
       </c>
       <c r="C98" s="5">
-        <v>12.125492000000122</v>
+        <v>12.125113399999918</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4296616996490279</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.429388859891084</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1810.8816919999999</v>
+        <v>1810.8816973999999</v>
       </c>
       <c r="C99" s="5">
-        <v>6.9224529999999049</v>
+        <v>6.9228852999999617</v>
       </c>
       <c r="D99" s="5">
-        <v>4.7032814383355603</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.7035825170067991</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1814.349113</v>
+        <v>1814.3490079000001</v>
       </c>
       <c r="C100" s="5">
-        <v>3.4674210000000585</v>
+        <v>3.4673105000001669</v>
       </c>
       <c r="D100" s="5">
-        <v>2.3220763489812279</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.3220015608810485</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1815.499969</v>
+        <v>1815.5001030000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1508559999999761</v>
+        <v>1.1510951000000205</v>
       </c>
       <c r="D101" s="5">
-        <v>0.76383060581697304</v>
+        <v>0.7639898966039782</v>
       </c>
       <c r="E101" s="5">
-        <v>3.0331338253534623</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.0331336590115887</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1827.9819990000001</v>
+        <v>1827.9820582</v>
       </c>
       <c r="C102" s="5">
-        <v>12.482030000000123</v>
+        <v>12.481955199999902</v>
       </c>
       <c r="D102" s="5">
-        <v>8.5695472087864211</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.5694932409261284</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1832.122789</v>
+        <v>1832.1228314</v>
       </c>
       <c r="C103" s="5">
-        <v>4.1407899999999245</v>
+        <v>4.1407732000000124</v>
       </c>
       <c r="D103" s="5">
-        <v>2.752392883299315</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.7523814865570762</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1836.9195130000001</v>
+        <v>1836.9195883</v>
       </c>
       <c r="C104" s="5">
-        <v>4.7967240000000402</v>
+        <v>4.7967568999999912</v>
       </c>
       <c r="D104" s="5">
-        <v>3.1873856992125749</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.1874078019375807</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1845.1054549999999</v>
+        <v>1845.1054730999999</v>
       </c>
       <c r="C105" s="5">
-        <v>8.1859419999998408</v>
+        <v>8.1858847999999398</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4806466121654296</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.4806071419854385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1849.7181680000001</v>
+        <v>1849.7181934</v>
       </c>
       <c r="C106" s="5">
-        <v>4.6127130000002126</v>
+        <v>4.6127203000000918</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0415618412132694</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.0415666908655048</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1849.5633250000001</v>
+        <v>1849.5634001999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.15484300000002804</v>
+        <v>-0.15479320000008556</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.10040776848189159</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.10037548921223438</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1855.620551</v>
+        <v>1855.6205456</v>
       </c>
       <c r="C108" s="5">
-        <v>6.0572259999999005</v>
+        <v>6.0571454000000813</v>
       </c>
       <c r="D108" s="5">
-        <v>4.0015044843148662</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.0014501102761724</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1858.461526</v>
+        <v>1858.4614982999999</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8409750000000713</v>
+        <v>2.8409526999998889</v>
       </c>
       <c r="D109" s="5">
-        <v>1.8527624758784</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.852747815530309</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1864.3213599999999</v>
+        <v>1864.3211464000001</v>
       </c>
       <c r="C110" s="5">
-        <v>5.8598339999998643</v>
+        <v>5.8596481000001859</v>
       </c>
       <c r="D110" s="5">
-        <v>3.8499778710169519</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.8498536651965232</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1866.856121</v>
+        <v>1866.856123</v>
       </c>
       <c r="C111" s="5">
-        <v>2.5347610000001168</v>
+        <v>2.5349765999999363</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6437950319592387</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.6439360858125474</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1872.2193050000001</v>
+        <v>1872.2192451000001</v>
       </c>
       <c r="C112" s="5">
-        <v>5.3631840000000466</v>
+        <v>5.3631221000000551</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5024075520712072</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.5023664838533364</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1877.608653</v>
+        <v>1877.6087365999999</v>
       </c>
       <c r="C113" s="5">
-        <v>5.3893479999999272</v>
+        <v>5.3894914999998491</v>
       </c>
       <c r="D113" s="5">
-        <v>3.5095231332785026</v>
+        <v>3.5096181784593838</v>
       </c>
       <c r="E113" s="5">
-        <v>3.4210236882686429</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.4210206596721804</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1877.7721120000001</v>
+        <v>1877.7721481999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.16345900000010261</v>
+        <v>0.16341160000001764</v>
       </c>
       <c r="D114" s="5">
-        <v>0.10451845042955821</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.10448812290355658</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1884.3932540000001</v>
+        <v>1884.3932725</v>
       </c>
       <c r="C115" s="5">
-        <v>6.6211419999999634</v>
+        <v>6.6211243000000195</v>
       </c>
       <c r="D115" s="5">
-        <v>4.3143058590566108</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.3142940164449861</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1888.752958</v>
+        <v>1888.7529909</v>
       </c>
       <c r="C116" s="5">
-        <v>4.3597039999999652</v>
+        <v>4.3597184000000198</v>
       </c>
       <c r="D116" s="5">
-        <v>2.8119035491230626</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.8119129273171506</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1890.3375289999999</v>
+        <v>1890.3375257</v>
       </c>
       <c r="C117" s="5">
-        <v>1.5845709999998689</v>
+        <v>1.5845348000000286</v>
       </c>
       <c r="D117" s="5">
-        <v>1.0113994339433052</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.0113762038044927</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1892.4133979999999</v>
+        <v>1892.4134177000001</v>
       </c>
       <c r="C118" s="5">
-        <v>2.0758690000000115</v>
+        <v>2.0758920000000671</v>
       </c>
       <c r="D118" s="5">
-        <v>1.3257650534422627</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.3257798336798077</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1899.1060689999999</v>
+        <v>1899.1061113999999</v>
       </c>
       <c r="C119" s="5">
-        <v>6.6926710000000185</v>
+        <v>6.6926936999998361</v>
       </c>
       <c r="D119" s="5">
-        <v>4.3274255028018294</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.3274404211730344</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1905.320999</v>
+        <v>1905.3209806</v>
       </c>
       <c r="C120" s="5">
-        <v>6.2149300000000949</v>
+        <v>6.2148692000000665</v>
       </c>
       <c r="D120" s="5">
-        <v>3.998526840798311</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.9984869260145217</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1908.085697</v>
+        <v>1908.0856561000001</v>
       </c>
       <c r="C121" s="5">
-        <v>2.764697999999953</v>
+        <v>2.7646755000000667</v>
       </c>
       <c r="D121" s="5">
-        <v>1.7552124980727557</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.7551981164835917</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1913.676404</v>
+        <v>1913.6763665999999</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5907070000000658</v>
+        <v>5.5907104999998865</v>
       </c>
       <c r="D122" s="5">
-        <v>3.5732277196500517</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.5732300706319275</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1921.4354490000001</v>
+        <v>1921.4354161000001</v>
       </c>
       <c r="C123" s="5">
-        <v>7.7590450000000146</v>
+        <v>7.7590495000001738</v>
       </c>
       <c r="D123" s="5">
-        <v>4.975405867181748</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.9754089168250193</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1924.9162679999999</v>
+        <v>1924.916252</v>
       </c>
       <c r="C124" s="5">
-        <v>3.4808189999998831</v>
+        <v>3.4808358999998745</v>
       </c>
       <c r="D124" s="5">
-        <v>2.1956777808154193</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.1956885856366792</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1930.669067</v>
+        <v>1930.6691032000001</v>
       </c>
       <c r="C125" s="5">
-        <v>5.7527990000000955</v>
+        <v>5.7528512000001228</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6458569299920862</v>
+        <v>3.645890588400702</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8259570446280913</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.8259543943155441</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1936.9303259999999</v>
+        <v>1936.9303437000001</v>
       </c>
       <c r="C126" s="5">
-        <v>6.2612589999998818</v>
+        <v>6.2612404999999853</v>
       </c>
       <c r="D126" s="5">
-        <v>3.9618322794490846</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.9618202883182407</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1944.4347869999999</v>
+        <v>1944.4347878000001</v>
       </c>
       <c r="C127" s="5">
-        <v>7.5044609999999921</v>
+        <v>7.5044441000000006</v>
       </c>
       <c r="D127" s="5">
-        <v>4.7496548780899817</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.7496439086144759</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1944.4968960000001</v>
+        <v>1944.4969131</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2109000000191372E-2</v>
+        <v>6.2125299999934214E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.8337050699688291E-2</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.8347113697811963E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1946.2461619999999</v>
+        <v>1946.2461553000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.7492659999998068</v>
+        <v>1.7492422000000261</v>
       </c>
       <c r="D129" s="5">
-        <v>1.0848751742985829</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.0848603311104599</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1950.578082</v>
+        <v>1950.5780903</v>
       </c>
       <c r="C130" s="5">
-        <v>4.3319200000000819</v>
+        <v>4.3319349999999304</v>
       </c>
       <c r="D130" s="5">
-        <v>2.7038795096750112</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.7038889966459978</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1959.9996349999999</v>
+        <v>1959.9996576000001</v>
       </c>
       <c r="C131" s="5">
-        <v>9.4215529999999035</v>
+        <v>9.4215673000001061</v>
       </c>
       <c r="D131" s="5">
-        <v>5.9526460376931434</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.9526552879514139</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1957.3301080000001</v>
+        <v>1957.3300985999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.669526999999789</v>
+        <v>-2.669559000000163</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.6222166459482268</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-1.6222359276866105</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1965.8837559999999</v>
+        <v>1965.8837415999999</v>
       </c>
       <c r="C133" s="5">
-        <v>8.5536479999998392</v>
+        <v>8.5536429999999655</v>
       </c>
       <c r="D133" s="5">
-        <v>5.3719679387799646</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>5.3719647491834888</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1966.527302</v>
+        <v>1966.5272878000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.64354600000001483</v>
+        <v>0.64354620000017349</v>
       </c>
       <c r="D134" s="5">
-        <v>0.39353656271945425</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.39353668813022491</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1971.4133890000001</v>
+        <v>1971.4133783</v>
       </c>
       <c r="C135" s="5">
-        <v>4.8860870000000887</v>
+        <v>4.8860904999999093</v>
       </c>
       <c r="D135" s="5">
-        <v>3.0226360984296541</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.0226383154016823</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1978.724254</v>
+        <v>1978.7242521000001</v>
       </c>
       <c r="C136" s="5">
-        <v>7.3108649999999216</v>
+        <v>7.3108738000000812</v>
       </c>
       <c r="D136" s="5">
-        <v>4.5420240347598728</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.5420296390868309</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1981.803615</v>
+        <v>1981.8036201</v>
       </c>
       <c r="C137" s="5">
-        <v>3.0793610000000626</v>
+        <v>3.0793679999999313</v>
       </c>
       <c r="D137" s="5">
-        <v>1.8835501879095995</v>
+        <v>1.8835545081325566</v>
       </c>
       <c r="E137" s="5">
-        <v>2.648540284506451</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.6485386240058695</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1981.8325339999999</v>
+        <v>1981.8325408000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.8918999999859807E-2</v>
+        <v>2.892070000007152E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>1.7512121297436067E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.751315078304394E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1981.806949</v>
+        <v>1981.8069479000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-2.5584999999864522E-2</v>
+        <v>-2.5592899999992369E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.5490622749669836E-2</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.5495405468801682E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1982.23065</v>
+        <v>1982.2306567999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.42370099999993727</v>
+        <v>0.42370889999983774</v>
       </c>
       <c r="D140" s="5">
-        <v>0.25685624393312345</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.25686103885083078</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1980.8396110000001</v>
+        <v>1980.8396078000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.3910389999998642</v>
+        <v>-1.391048999999839</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.83886259158864052</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.83886859594046737</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1979.1721600000001</v>
+        <v>1979.1721671</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6674510000000282</v>
+        <v>-1.6674407000000429</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.0054842838553513</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.0054781032295623</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1977.124838</v>
+        <v>1977.1248413999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.047322000000122</v>
+        <v>-2.0473257000001013</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.2342821568323559</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-1.2342843703968542</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1972.9704139999999</v>
+        <v>1972.9704137000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.1544240000000627</v>
+        <v>-4.1544276999998146</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.4925568108714824</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.492559000955441</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1969.0319730000001</v>
+        <v>1969.0319698000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.9384409999997843</v>
+        <v>-3.9384439000000384</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.3693129283609338</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.3693146542088317</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1963.6808080000001</v>
+        <v>1963.6808043000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.3511650000000373</v>
+        <v>-5.3511654999999791</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.2128887228385472</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.2128890237138386</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1956.8573249999999</v>
+        <v>1956.8573220999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-6.8234830000001239</v>
+        <v>-6.8234822000001714</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.0910358442170498</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.0910353812661508</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1945.7020500000001</v>
+        <v>1945.7020497999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-11.155274999999847</v>
+        <v>-11.155272299999979</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.630272724368746</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.6302711790878099</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1936.9813019999999</v>
+        <v>1936.9813025999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.7207480000001851</v>
+        <v>-8.7207472000000053</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.2478434177655071</v>
+        <v>-5.2478429486842231</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.2616929679987519</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.2616931892443737</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1942.1179139999999</v>
+        <v>1942.1179142999999</v>
       </c>
       <c r="C150" s="5">
-        <v>5.1366120000000137</v>
+        <v>5.1366117000000031</v>
       </c>
       <c r="D150" s="5">
-        <v>3.2290639087496853</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.2290637163845615</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1940.2541369999999</v>
+        <v>1940.2541357</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.8637770000000273</v>
+        <v>-1.8637785999999323</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.1455356698678587</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.1455366479170559</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1940.1618539999999</v>
+        <v>1940.1618544999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-9.2282999999952153E-2</v>
+        <v>-9.2281200000115859E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.7059863344477435E-2</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-5.7058750708971484E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1939.046824</v>
+        <v>1939.0468246</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1150299999999334</v>
+        <v>-1.115029899999854</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.68747598864196124</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.68747592700471039</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1940.4185319999999</v>
+        <v>1940.4185333999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3717079999998987</v>
+        <v>1.3717087999998512</v>
       </c>
       <c r="D154" s="5">
-        <v>0.85220692628840133</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.85220742497833513</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1936.764392</v>
+        <v>1936.7643952000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.6541399999998703</v>
+        <v>-3.6541381999998066</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.2365457613043871</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.2365446693885627</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1935.038139</v>
+        <v>1935.0381396</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7262530000000424</v>
+        <v>-1.7262556000000586</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.0643415428237102</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.0643431362839961</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1928.833449</v>
+        <v>1928.8334476</v>
       </c>
       <c r="C157" s="5">
-        <v>-6.2046900000000278</v>
+        <v>-6.2046920000000227</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.7806553909560892</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-3.780656587038056</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1927.0411079999999</v>
+        <v>1927.0411062999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.7923410000000786</v>
+        <v>-1.7923413000000892</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.1094015555794146</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-1.1094017411229729</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1919.643579</v>
+        <v>1919.6435776000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.3975289999998495</v>
+        <v>-7.3975286999998389</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.5105358588486304</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.5105356836681825</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1918.2207619999999</v>
+        <v>1918.2207613</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.4228170000001228</v>
+        <v>-1.4228163000000222</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.88580890260167022</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.88580846921820777</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1914.8015379999999</v>
+        <v>1914.8015384</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.4192239999999856</v>
+        <v>-3.4192229000000225</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.1181511130498931</v>
+        <v>-2.1181504390506478</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.1450685650449266</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.1450685750155731</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1907.4820050000001</v>
+        <v>1907.4820047999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.3195329999998648</v>
+        <v>-7.3195336000001134</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.4919049543930001</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.4919053139802045</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1904.5000560000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.981948999999986</v>
+        <v>-2.9819487999998273</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.859903077270797</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.8599029537906042</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1900.236971</v>
+        <v>1900.2369708000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.2630850000000464</v>
+        <v>-4.2630851999999777</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6532886441379966</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.6532887670869365</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1896.8525360000001</v>
+        <v>1896.8525357999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.3844349999999395</v>
+        <v>-3.3844350000001668</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.1164587903495402</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.1164587905703192</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1892.7636640000001</v>
+        <v>1892.7636643999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.0888720000000376</v>
+        <v>-4.0888714000000164</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.5562819577341189</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-2.5562815873283462</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1892.6878260000001</v>
+        <v>1892.6878263999999</v>
       </c>
       <c r="C167" s="5">
         <v>-7.5837999999976091E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8070210492956456E-2</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.8070210482842324E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1891.2761820000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.4116440000000239</v>
+        <v>-1.4116443999998864</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.89134675862678758</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.89134700997376415</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1895.2830140000001</v>
+        <v>1895.2830142</v>
       </c>
       <c r="C169" s="5">
-        <v>4.0068320000000313</v>
+        <v>4.0068321999999625</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5721373768011535</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.572137506688188</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1899.612073</v>
+        <v>1899.6120731000001</v>
       </c>
       <c r="C170" s="5">
-        <v>4.3290589999999156</v>
+        <v>4.3290589000000637</v>
       </c>
       <c r="D170" s="5">
-        <v>2.7756444191152196</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.775644353894724</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1905.4917519999999</v>
+        <v>1905.4917512</v>
       </c>
       <c r="C171" s="5">
-        <v>5.8796789999998964</v>
+        <v>5.8796780999998646</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7781264756381772</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.7781258872391588</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1905.4085580000001</v>
+        <v>1905.4085583999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.3193999999821244E-2</v>
+        <v>-8.3192800000006173E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.2379565782434412E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-5.2378810456965574E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1907.076317</v>
+        <v>1907.0763175</v>
       </c>
       <c r="C173" s="5">
-        <v>1.6677589999999327</v>
+        <v>1.667759100000012</v>
       </c>
       <c r="D173" s="5">
-        <v>1.055402688228102</v>
+        <v>1.0554027515933262</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.40344760784288836</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.40344760253614442</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1911.9249950000001</v>
+        <v>1911.9249946</v>
       </c>
       <c r="C174" s="5">
-        <v>4.8486780000000635</v>
+        <v>4.8486771000000317</v>
       </c>
       <c r="D174" s="5">
-        <v>3.0939869676126941</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.0939863844373638</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1917.606542</v>
+        <v>1917.6065415</v>
       </c>
       <c r="C175" s="5">
-        <v>5.6815469999999095</v>
+        <v>5.6815469000000576</v>
       </c>
       <c r="D175" s="5">
-        <v>3.6248276876664098</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.6248276235909316</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1919.9596979999999</v>
+        <v>1919.9596984</v>
       </c>
       <c r="C176" s="5">
-        <v>2.353155999999899</v>
+        <v>2.3531568999999308</v>
       </c>
       <c r="D176" s="5">
-        <v>1.4825375725797896</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.4825381438201557</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1925.1724200000001</v>
+        <v>1925.1724203000001</v>
       </c>
       <c r="C177" s="5">
-        <v>5.2127220000002126</v>
+        <v>5.2127219000001332</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3071133019525023</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.3071132368596601</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1927.538914</v>
+        <v>1927.5389137</v>
       </c>
       <c r="C178" s="5">
-        <v>2.3664939999998751</v>
+        <v>2.3664933999998539</v>
       </c>
       <c r="D178" s="5">
-        <v>1.485098656316941</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.4850982770031163</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1927.025889</v>
+        <v>1927.0258888999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.51302499999997053</v>
+        <v>-0.51302480000003925</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.31891942700632558</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.31891930290885995</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1932.412409</v>
+        <v>1932.4124091000001</v>
       </c>
       <c r="C180" s="5">
-        <v>5.3865200000000186</v>
+        <v>5.3865202000001773</v>
       </c>
       <c r="D180" s="5">
-        <v>3.4063526822576184</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.4063528108648544</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1936.360637</v>
+        <v>1936.3606374000001</v>
       </c>
       <c r="C181" s="5">
-        <v>3.9482279999999719</v>
+        <v>3.9482282999999825</v>
       </c>
       <c r="D181" s="5">
-        <v>2.4795323923824109</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.4795325827781989</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1933.183082</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.1775549999999839</v>
+        <v>-3.1775554000000739</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.951516052151725</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.9515162952019161</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1940.0856020000001</v>
+        <v>1940.0856017999999</v>
       </c>
       <c r="C183" s="5">
-        <v>6.902520000000095</v>
+        <v>6.9025197999999364</v>
       </c>
       <c r="D183" s="5">
-        <v>4.3698073745819466</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.3698072454703141</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1942.0712349999999</v>
+        <v>1942.0712346</v>
       </c>
       <c r="C184" s="5">
-        <v>1.9856329999997797</v>
+        <v>1.9856328000000758</v>
       </c>
       <c r="D184" s="5">
-        <v>1.2351095798720513</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.2351094548943342</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1945.8797830000001</v>
+        <v>1945.8797827000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.8085480000002008</v>
+        <v>3.8085481000000527</v>
       </c>
       <c r="D185" s="5">
-        <v>2.3788394491167653</v>
+        <v>2.3788395127475548</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0347096576104118</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0347096151279276</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1950.9281249999999</v>
+        <v>1950.9281251</v>
       </c>
       <c r="C186" s="5">
-        <v>5.0483419999998205</v>
+        <v>5.0483423999999104</v>
       </c>
       <c r="D186" s="5">
-        <v>3.1580596660100824</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.1580599203107296</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1952.2895249999999</v>
+        <v>1952.2895249000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.3614000000000033</v>
+        <v>1.361399800000072</v>
       </c>
       <c r="D187" s="5">
-        <v>0.84060744327072445</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.84060731926149934</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1955.2352969999999</v>
+        <v>1955.2352966000001</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9457720000000336</v>
+        <v>2.945771700000023</v>
       </c>
       <c r="D188" s="5">
-        <v>1.825759041511299</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.8257588541228831</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1963.4263000000001</v>
+        <v>1963.4263002</v>
       </c>
       <c r="C189" s="5">
-        <v>8.191003000000137</v>
+        <v>8.1910035999999309</v>
       </c>
       <c r="D189" s="5">
-        <v>5.1445831319582469</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.1445835186063826</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1968.2240220000001</v>
+        <v>1968.2240217999999</v>
       </c>
       <c r="C190" s="5">
-        <v>4.7977220000000216</v>
+        <v>4.7977215999999316</v>
       </c>
       <c r="D190" s="5">
-        <v>2.97198570648467</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.9719854550552816</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1973.598504</v>
+        <v>1973.5985037999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.3744819999999436</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3264125337126638</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.3264125340555895</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1982.5541969999999</v>
+        <v>1982.5541974</v>
       </c>
       <c r="C192" s="5">
-        <v>8.9556929999998829</v>
+        <v>8.9556936000001315</v>
       </c>
       <c r="D192" s="5">
-        <v>5.583276215697297</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5832765997221978</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1986.989149</v>
+        <v>1986.9891488000001</v>
       </c>
       <c r="C193" s="5">
-        <v>4.4349520000000666</v>
+        <v>4.4349514000000454</v>
       </c>
       <c r="D193" s="5">
-        <v>2.7176615491729228</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.7176611764130554</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1992.0881260000001</v>
+        <v>1992.0881261</v>
       </c>
       <c r="C194" s="5">
-        <v>5.0989770000001045</v>
+        <v>5.0989772999998877</v>
       </c>
       <c r="D194" s="5">
-        <v>3.1232560016658972</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.123256188343615</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1989.45532</v>
+        <v>1989.4553201000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.6328060000000733</v>
+        <v>-2.6328059999998459</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.5744799034011714</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.5744799033226564</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2004.4889539999999</v>
+        <v>2004.4889541</v>
       </c>
       <c r="C196" s="5">
         <v>15.033633999999893</v>
       </c>
       <c r="D196" s="5">
-        <v>9.4545268453923192</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>9.4545268448973587</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2012.1189489999999</v>
+        <v>2012.1189486999999</v>
       </c>
       <c r="C197" s="5">
-        <v>7.6299950000000081</v>
+        <v>7.6299945999999181</v>
       </c>
       <c r="D197" s="5">
-        <v>4.6645966101528158</v>
+        <v>4.6645963602331308</v>
       </c>
       <c r="E197" s="5">
-        <v>3.4040728815157184</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.4040728820405208</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2009.95408</v>
+        <v>2009.9540798</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.1648689999999533</v>
+        <v>-2.164868899999874</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.2834852439422284</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-1.2834851851958207</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2014.634153</v>
+        <v>2014.6341528999999</v>
       </c>
       <c r="C199" s="5">
-        <v>4.680072999999993</v>
+        <v>4.680073099999845</v>
       </c>
       <c r="D199" s="5">
-        <v>2.8301994711689149</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.8301995327040252</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2021.265967</v>
+        <v>2021.2659673999999</v>
       </c>
       <c r="C200" s="5">
-        <v>6.6318140000000767</v>
+        <v>6.6318145000000186</v>
       </c>
       <c r="D200" s="5">
-        <v>4.0224933322358103</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.0224936412232015</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2023.0953280000001</v>
+        <v>2023.0953279</v>
       </c>
       <c r="C201" s="5">
-        <v>1.8293610000000626</v>
+        <v>1.8293605000001207</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0914910416637724</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0914907416343045</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2027.4275170000001</v>
+        <v>2027.4275167999999</v>
       </c>
       <c r="C202" s="5">
-        <v>4.3321889999999712</v>
+        <v>4.3321888999998919</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6001211046334571</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.60012104403613</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2030.7356830000001</v>
+        <v>2030.7356827000001</v>
       </c>
       <c r="C203" s="5">
-        <v>3.3081660000000284</v>
+        <v>3.3081659000001764</v>
       </c>
       <c r="D203" s="5">
-        <v>1.9757156077085058</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.9757155476459953</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2029.4940489999999</v>
+        <v>2029.4940488</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.2416340000002037</v>
+        <v>-1.2416339000001244</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.73124264697549402</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.7312425883874929</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2036.763473</v>
+        <v>2036.7634725999999</v>
       </c>
       <c r="C205" s="5">
-        <v>7.2694240000000718</v>
+        <v>7.2694237999999132</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3839645215026923</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.3839643989435295</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2042.891529</v>
+        <v>2042.8915284</v>
       </c>
       <c r="C206" s="5">
-        <v>6.128056000000015</v>
+        <v>6.1280558000000838</v>
       </c>
       <c r="D206" s="5">
-        <v>3.6708161314866317</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.6708160104264476</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2045.546742</v>
+        <v>2045.5467418999999</v>
       </c>
       <c r="C207" s="5">
-        <v>2.6552130000000034</v>
+        <v>2.6552134999999453</v>
       </c>
       <c r="D207" s="5">
-        <v>1.5708771453534442</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.5708774437458661</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2052.4037159999998</v>
+        <v>2052.4037164000001</v>
       </c>
       <c r="C208" s="5">
-        <v>6.8569739999998092</v>
+        <v>6.8569745000002058</v>
       </c>
       <c r="D208" s="5">
-        <v>4.0975752248576525</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.0975755293808591</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2059.7663849999999</v>
+        <v>2059.7663846999999</v>
       </c>
       <c r="C209" s="5">
-        <v>7.3626690000000963</v>
+        <v>7.3626682999997684</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3907667651446936</v>
+        <v>4.3907663385523987</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3680228260700042</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.3680228264230774</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2067.5828649999999</v>
       </c>
       <c r="C210" s="5">
-        <v>7.8164799999999559</v>
+        <v>7.8164802999999665</v>
       </c>
       <c r="D210" s="5">
-        <v>4.6500636015923469</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.6500637844965276</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2074.1149839999998</v>
       </c>
       <c r="C211" s="5">
         <v>6.532118999999966</v>
       </c>
       <c r="D211" s="5">
         <v>3.8577371355957624</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2082.741716</v>
+        <v>2082.7417156000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.6267320000001746</v>
+        <v>8.626731600000312</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1068550244530053</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.1068547822180843</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2085.7042080000001</v>
+        <v>2085.7042084</v>
       </c>
       <c r="C213" s="5">
-        <v>2.9624920000001111</v>
+        <v>2.9624927999998363</v>
       </c>
       <c r="D213" s="5">
-        <v>1.7202968861704804</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.7202973546975642</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2090.9034419999998</v>
+        <v>2090.9034419</v>
       </c>
       <c r="C214" s="5">
-        <v>5.1992339999997057</v>
+        <v>5.1992334999999912</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0327098619540749</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.0327095657046721</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2096.1527369999999</v>
+        <v>2096.1527366</v>
       </c>
       <c r="C215" s="5">
-        <v>5.2492950000000747</v>
+        <v>5.249294700000064</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0545956246084582</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.0545954477671833</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2099.312684</v>
+        <v>2099.3126836000001</v>
       </c>
       <c r="C216" s="5">
         <v>3.159947000000102</v>
       </c>
       <c r="D216" s="5">
-        <v>1.8240726046035327</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.8240726049543632</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2100.6063429999999</v>
+        <v>2100.6063429000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2936589999999342</v>
+        <v>1.2936592999999448</v>
       </c>
       <c r="D217" s="5">
-        <v>0.74198717341609211</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.74198734620869455</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2106.573339</v>
+        <v>2106.5733387999999</v>
       </c>
       <c r="C218" s="5">
-        <v>5.9669960000001083</v>
+        <v>5.9669958999998016</v>
       </c>
       <c r="D218" s="5">
-        <v>3.462490979349786</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.4624909205800636</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2110.9369409999999</v>
+        <v>2110.9369400999999</v>
       </c>
       <c r="C219" s="5">
-        <v>4.3636019999999007</v>
+        <v>4.3636013000000275</v>
       </c>
       <c r="D219" s="5">
-        <v>2.5142218499868862</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.5142214422959386</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2117.1097060000002</v>
+        <v>2117.1097058999999</v>
       </c>
       <c r="C220" s="5">
-        <v>6.1727650000002541</v>
+        <v>6.1727657999999792</v>
       </c>
       <c r="D220" s="5">
-        <v>3.5660083763109807</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.566008847474067</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2120.0862339999999</v>
+        <v>2120.0862338000002</v>
       </c>
       <c r="C221" s="5">
-        <v>2.9765279999996892</v>
+        <v>2.976527900000292</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7002346352680053</v>
+        <v>1.7002345777856309</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9284801149912942</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9284801202727584</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2124.5405759999999</v>
+        <v>2124.5405765</v>
       </c>
       <c r="C222" s="5">
-        <v>4.4543419999999969</v>
+        <v>4.4543426999998701</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5505623732763327</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.5505627789838003</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2133.7039060000002</v>
+        <v>2133.7039063000002</v>
       </c>
       <c r="C223" s="5">
-        <v>9.1633300000003146</v>
+        <v>9.163329800000156</v>
       </c>
       <c r="D223" s="5">
-        <v>5.3002657540572873</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.3002656343377419</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2129.562864</v>
+        <v>2129.5628646</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.1410420000001977</v>
+        <v>-4.1410417000001871</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3042320552135842</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.3042318897395941</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2129.2087590000001</v>
+        <v>2129.2087591999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.35410499999989042</v>
+        <v>-0.35410540000020774</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.19935434133262486</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-0.1993545662630769</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2128.6337210000002</v>
+        <v>2128.6337213000002</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.57503799999994953</v>
+        <v>-0.57503789999964283</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.32360449921055023</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.32360444298827895</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2130.0947390000001</v>
+        <v>2130.0947397</v>
       </c>
       <c r="C227" s="5">
-        <v>1.4610179999999673</v>
+        <v>1.4610183999998299</v>
       </c>
       <c r="D227" s="5">
-        <v>0.82675340771776185</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.8267536348057547</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2131.4702050000001</v>
+        <v>2131.4702054999998</v>
       </c>
       <c r="C228" s="5">
-        <v>1.3754659999999603</v>
+        <v>1.3754657999998017</v>
       </c>
       <c r="D228" s="5">
-        <v>0.77763387279874419</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.77763375906836352</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2134.806317</v>
+        <v>2134.8063169000002</v>
       </c>
       <c r="C229" s="5">
-        <v>3.3361119999999573</v>
+        <v>3.3361114000003909</v>
       </c>
       <c r="D229" s="5">
-        <v>1.8944563499575517</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.8944560058528293</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2124.4874370000002</v>
+        <v>2124.4874359999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-10.318879999999808</v>
+        <v>-10.318880900000295</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6486200506052908</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.6486205305058874</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2120.3082829999998</v>
+        <v>2120.3082822000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.1791540000003806</v>
+        <v>-4.1791537999997672</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.3351894580362909</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-2.3351893485753283</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2111.9961760000001</v>
+        <v>2111.9961745000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.3121069999997417</v>
+        <v>-8.3121077000000696</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.6041655583692993</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.6041659394853056</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2104.6561729999999</v>
+        <v>2104.6561726999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.3400030000002516</v>
+        <v>-7.3400018000002092</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.0916632545441196</v>
+        <v>-4.0916626011925361</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.72780346160202791</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.72780346638748883</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2092.6090119999999</v>
+        <v>2092.6090140000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.04716099999996</v>
+        <v>-12.047158699999727</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6566880912671937</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.6566868610554497</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2080.5233050000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-12.085706999999729</v>
+        <v>-12.085708999999952</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7145473618797187</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.7145484317647997</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2068.003866</v>
+        <v>2068.0038662000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.519439000000148</v>
+        <v>-12.519438799999989</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.9866820334406281</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.9866819254948869</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2055.185082</v>
+        <v>2055.1850840000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-12.818784000000051</v>
+        <v>-12.818782199999987</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.1899278036737124</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-7.1899268275676835</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2046.5681179999999</v>
+        <v>2046.5681188000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.6169640000000527</v>
+        <v>-8.6169652000000951</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.9169322714083581</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.9169329357538931</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2038.0731020000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.4950159999998505</v>
+        <v>-8.4950168000000303</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.8688742051962723</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.8688746514355286</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2030.9996269999999</v>
+        <v>2030.9996272000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.0734750000001441</v>
+        <v>-7.0734747999999854</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.0862135959321648</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.0862134825921936</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2026.751861</v>
+        <v>2026.7518597999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.247765999999956</v>
+        <v>-4.2477674000001571</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4810892215416436</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.4810900296467042</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2028.7476959999999</v>
+        <v>2028.7476941</v>
       </c>
       <c r="C242" s="5">
-        <v>1.9958349999999427</v>
+        <v>1.9958343000000696</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1881159663490681</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.1881155480885308</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2019.2028339999999</v>
+        <v>2019.2028324</v>
       </c>
       <c r="C243" s="5">
-        <v>-9.5448619999999664</v>
+        <v>-9.5448616999999558</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5019406215525146</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-5.5019404580937126</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2012.5828509999999</v>
+        <v>2012.5828472000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.6199830000000475</v>
+        <v>-6.6199851999999737</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8640442568255495</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.864045520893078</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2011.796225</v>
+        <v>2011.7962242000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.78662599999984195</v>
+        <v>-0.78662299999996321</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.46801781702654477</v>
+        <v>-0.46801603683771509</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.4121196227332575</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.4121196471190167</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2013.8137899999999</v>
+        <v>2013.8137945999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0175649999998768</v>
+        <v>2.0175703999998404</v>
       </c>
       <c r="D246" s="5">
-        <v>1.2101011146555818</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.2101043718529603</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2015.621003</v>
+        <v>2015.6210045</v>
       </c>
       <c r="C247" s="5">
-        <v>1.807213000000047</v>
+        <v>1.807209900000089</v>
       </c>
       <c r="D247" s="5">
-        <v>1.082221020676033</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.0822191526336677</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2020.732532</v>
+        <v>2020.7325323</v>
       </c>
       <c r="C248" s="5">
-        <v>5.1115290000000186</v>
+        <v>5.1115277999999762</v>
       </c>
       <c r="D248" s="5">
-        <v>3.0859548610750798</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.0859541241424981</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2025.2260670000001</v>
+        <v>2025.2260715</v>
       </c>
       <c r="C249" s="5">
-        <v>4.4935350000000653</v>
+        <v>4.4935391999999865</v>
       </c>
       <c r="D249" s="5">
-        <v>2.7013385931783152</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.7013411486093375</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2028.3823170000001</v>
+        <v>2028.3823167999999</v>
       </c>
       <c r="C250" s="5">
-        <v>3.15625</v>
+        <v>3.1562452999999095</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8862753856510706</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.8862725484342313</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2031.288875</v>
+        <v>2031.2888746000001</v>
       </c>
       <c r="C251" s="5">
-        <v>2.9065579999999045</v>
+        <v>2.9065578000002006</v>
       </c>
       <c r="D251" s="5">
-        <v>1.733149545250301</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.733149425223468</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2032.856702</v>
+        <v>2032.8566997999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5678270000000794</v>
+        <v>1.5678251999997883</v>
       </c>
       <c r="D252" s="5">
-        <v>0.93014820706971424</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.93014713482606481</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2035.03259</v>
+        <v>2035.0325871</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1758879999999863</v>
+        <v>2.1758873000001131</v>
       </c>
       <c r="D253" s="5">
-        <v>1.2920201703587653</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.2920197536624434</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2039.0228070000001</v>
+        <v>2039.0228044999999</v>
       </c>
       <c r="C254" s="5">
-        <v>3.9902170000000297</v>
+        <v>3.9902173999998922</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3784567186858174</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.378456963117781</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2044.043163</v>
+        <v>2044.0431552</v>
       </c>
       <c r="C255" s="5">
-        <v>5.0203559999999925</v>
+        <v>5.0203507000001082</v>
       </c>
       <c r="D255" s="5">
-        <v>2.9949060894183699</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.9949028884742379</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2046.7721529999999</v>
+        <v>2046.7721515000001</v>
       </c>
       <c r="C256" s="5">
-        <v>2.7289899999998397</v>
+        <v>2.7289963000000625</v>
       </c>
       <c r="D256" s="5">
-        <v>1.6139297955354071</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.613933554972613</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2052.5224349999999</v>
+        <v>2052.5224352999999</v>
       </c>
       <c r="C257" s="5">
-        <v>5.7502819999999701</v>
+        <v>5.7502837999998064</v>
       </c>
       <c r="D257" s="5">
-        <v>3.423911491584386</v>
+        <v>3.4239125825279215</v>
       </c>
       <c r="E257" s="5">
-        <v>2.024370534843789</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.0243705903262965</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2055.7640059999999</v>
+        <v>2055.7640176</v>
       </c>
       <c r="C258" s="5">
-        <v>3.2415710000000217</v>
+        <v>3.2415823000001183</v>
       </c>
       <c r="D258" s="5">
-        <v>1.9117218891893328</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.9117286110943654</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2058.9131609999999</v>
+        <v>2058.9131628</v>
       </c>
       <c r="C259" s="5">
-        <v>3.1491550000000643</v>
+        <v>3.1491452000000208</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8538062143184542</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.8538003861339414</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2068.7960549999998</v>
+        <v>2068.7960582999999</v>
       </c>
       <c r="C260" s="5">
-        <v>9.8828939999998511</v>
+        <v>9.8828954999999041</v>
       </c>
       <c r="D260" s="5">
-        <v>5.9145915908176638</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.9145925070419825</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2083.4532519999998</v>
+        <v>2083.4532653000001</v>
       </c>
       <c r="C261" s="5">
-        <v>14.657196999999996</v>
+        <v>14.657207000000199</v>
       </c>
       <c r="D261" s="5">
-        <v>8.8411122529191477</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>8.8411185071499041</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2081.9727189999999</v>
+        <v>2081.9727280000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.480532999999923</v>
+        <v>-1.4805372999999236</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.84941297981845354</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.84941543178378431</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2085.2706659999999</v>
+        <v>2085.2706696</v>
       </c>
       <c r="C263" s="5">
-        <v>3.2979470000000219</v>
+        <v>3.2979415999998309</v>
       </c>
       <c r="D263" s="5">
-        <v>1.9175074655079172</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.9175042900494876</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2092.7546149999998</v>
+        <v>2092.7546035</v>
       </c>
       <c r="C264" s="5">
-        <v>7.4839489999999387</v>
+        <v>7.4839339000000109</v>
       </c>
       <c r="D264" s="5">
-        <v>4.392787061275083</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.3927780147497097</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2098.3779720000002</v>
+        <v>2098.3779462000002</v>
       </c>
       <c r="C265" s="5">
-        <v>5.6233570000003965</v>
+        <v>5.6233427000001939</v>
       </c>
       <c r="D265" s="5">
-        <v>3.272555217623152</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.2725467905070138</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2102.8750749999999</v>
+        <v>2102.8750448000001</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4971029999996972</v>
+        <v>4.4970985999998447</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6022910836911217</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.6022885398773399</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2105.001964</v>
+        <v>2105.0019222000001</v>
       </c>
       <c r="C267" s="5">
-        <v>2.1268890000001193</v>
+        <v>2.1268774000000121</v>
       </c>
       <c r="D267" s="5">
-        <v>1.2204778948451178</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.2204712189422207</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2109.529309</v>
+        <v>2109.5292943999998</v>
       </c>
       <c r="C268" s="5">
-        <v>4.5273449999999684</v>
+        <v>4.5273721999997179</v>
       </c>
       <c r="D268" s="5">
-        <v>2.6116567442549421</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.6116726734704443</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2116.9263209999999</v>
+        <v>2116.9263291000002</v>
       </c>
       <c r="C269" s="5">
-        <v>7.3970119999999042</v>
+        <v>7.397034700000404</v>
       </c>
       <c r="D269" s="5">
-        <v>4.2898755696342494</v>
+        <v>4.2898890196223061</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1377920602363663</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.1377924397979484</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2124.5902850000002</v>
+        <v>2124.5903318999999</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6639640000003055</v>
+        <v>7.6640027999997073</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4319486415189902</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.4319715102908219</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2128.4936280000002</v>
+        <v>2128.4936848000002</v>
       </c>
       <c r="C271" s="5">
-        <v>3.9033429999999498</v>
+        <v>3.9033529000003</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2270803501877268</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2270860062423292</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2134.7017059999998</v>
+        <v>2134.7018057999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.2080779999996594</v>
+        <v>6.2081209999996645</v>
       </c>
       <c r="D272" s="5">
-        <v>3.5566787532885558</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.5567036885669534</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2139.9100039999998</v>
+        <v>2139.9101048000002</v>
       </c>
       <c r="C273" s="5">
-        <v>5.2082980000000134</v>
+        <v>5.208299000000352</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9673990646180926</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.9673995014335208</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2145.8105399999999</v>
+        <v>2145.8105718000002</v>
       </c>
       <c r="C274" s="5">
-        <v>5.9005360000001019</v>
+        <v>5.9004669999999351</v>
       </c>
       <c r="D274" s="5">
-        <v>3.359495623086084</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.3594555792989089</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2153.2215219999998</v>
+        <v>2153.2214478999999</v>
       </c>
       <c r="C275" s="5">
-        <v>7.4109819999998763</v>
+        <v>7.4108760999997685</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2240762364359474</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.2240146611281393</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2157.6999460000002</v>
+        <v>2157.6997818</v>
       </c>
       <c r="C276" s="5">
-        <v>4.4784240000003592</v>
+        <v>4.4783339000000524</v>
       </c>
       <c r="D276" s="5">
-        <v>2.5245953369890772</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.5245440509144679</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2162.6683029999999</v>
+        <v>2162.6681153</v>
       </c>
       <c r="C277" s="5">
-        <v>4.9683569999997417</v>
+        <v>4.9683334999999715</v>
       </c>
       <c r="D277" s="5">
-        <v>2.7984041242593127</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.7983909355766334</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2166.703955</v>
+        <v>2166.7038038999999</v>
       </c>
       <c r="C278" s="5">
-        <v>4.0356520000000273</v>
+        <v>4.0356885999999577</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2623884219522106</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.2624093493462727</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2171.0858189999999</v>
+        <v>2171.0857037000001</v>
       </c>
       <c r="C279" s="5">
-        <v>4.3818639999999505</v>
+        <v>4.3818998000001557</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4540132679053528</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.454033713870829</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2185.8580940000002</v>
+        <v>2185.8581481000001</v>
       </c>
       <c r="C280" s="5">
-        <v>14.772275000000263</v>
+        <v>14.77244440000004</v>
       </c>
       <c r="D280" s="5">
-        <v>8.4775034407708496</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>8.4776047897096483</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2184.014596</v>
+        <v>2184.0147489999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.8434980000001815</v>
+        <v>-1.8433991000001697</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.0073686770167511</v>
+        <v>-1.0073148592987802</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1691360409893177</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.1691428736928318</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2184.5569919999998</v>
+        <v>2184.5571934</v>
       </c>
       <c r="C282" s="5">
-        <v>0.54239599999982602</v>
+        <v>0.54244440000002214</v>
       </c>
       <c r="D282" s="5">
-        <v>0.29842519261848999</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.29845183765271344</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2194.625747</v>
+        <v>2194.6260317000001</v>
       </c>
       <c r="C283" s="5">
-        <v>10.068755000000237</v>
+        <v>10.068838300000152</v>
       </c>
       <c r="D283" s="5">
-        <v>5.6732556724997663</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.6733032678061734</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2197.9294479999999</v>
+        <v>2197.9298583999998</v>
       </c>
       <c r="C284" s="5">
-        <v>3.303700999999819</v>
+        <v>3.3038266999997177</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8214631684378091</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.8215328084639992</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2205.1723350000002</v>
+        <v>2205.1726371</v>
       </c>
       <c r="C285" s="5">
-        <v>7.2428870000003371</v>
+        <v>7.2427787000001445</v>
       </c>
       <c r="D285" s="5">
-        <v>4.0268508777178358</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.0267888048076239</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2209.8268600000001</v>
+        <v>2209.8267319000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.6545249999999214</v>
+        <v>4.6540948000001663</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5624889520014182</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.5622489998355258</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2215.9867610000001</v>
+        <v>2215.9862241999999</v>
       </c>
       <c r="C287" s="5">
-        <v>6.1599009999999907</v>
+        <v>6.1594922999997834</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3967673688279687</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3965387322761664</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2222.014842</v>
+        <v>2222.0142013</v>
       </c>
       <c r="C288" s="5">
-        <v>6.0280809999999292</v>
+        <v>6.0279771000000437</v>
       </c>
       <c r="D288" s="5">
-        <v>3.3136079801589169</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.3135508243516965</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2229.3687620000001</v>
+        <v>2229.3683415</v>
       </c>
       <c r="C289" s="5">
-        <v>7.3539200000000164</v>
+        <v>7.3541402000000744</v>
       </c>
       <c r="D289" s="5">
-        <v>4.044582506533434</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.0447070149097319</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2236.0584669999998</v>
+        <v>2236.0579057999998</v>
       </c>
       <c r="C290" s="5">
-        <v>6.6897049999997762</v>
+        <v>6.6895642999998017</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6608873980100043</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.6608098278460899</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2240.0661559999999</v>
+        <v>2240.0662904999999</v>
       </c>
       <c r="C291" s="5">
-        <v>4.0076890000000276</v>
+        <v>4.0083847000000787</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1720893875641911</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.1724707193249371</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2248.1847480000001</v>
+        <v>2248.1852663</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1185920000002625</v>
+        <v>8.1189758000000438</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4368661146453547</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.4370797910091575</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2252.7316129999999</v>
+        <v>2252.7319191000001</v>
       </c>
       <c r="C293" s="5">
-        <v>4.5468649999997979</v>
+        <v>4.5466528000001745</v>
       </c>
       <c r="D293" s="5">
-        <v>2.4541317961271014</v>
+        <v>2.4540154139703452</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1463625346577206</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.1463693242668844</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2257.2890069999999</v>
+        <v>2257.2894583000002</v>
       </c>
       <c r="C294" s="5">
-        <v>4.5573939999999311</v>
+        <v>4.5575392000000647</v>
       </c>
       <c r="D294" s="5">
-        <v>2.4548579063618625</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.4549366539361239</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2262.4990280000002</v>
+        <v>2262.4998139999998</v>
       </c>
       <c r="C295" s="5">
-        <v>5.2100210000003244</v>
+        <v>5.2103556999995817</v>
       </c>
       <c r="D295" s="5">
-        <v>2.8051371361091482</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.8053190684623086</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2268.2004019999999</v>
+        <v>2268.2011007000001</v>
       </c>
       <c r="C296" s="5">
-        <v>5.7013739999997597</v>
+        <v>5.7012867000003098</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0661993413346078</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.0661506587853493</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2273.9179989999998</v>
+        <v>2273.9184083999999</v>
       </c>
       <c r="C297" s="5">
-        <v>5.7175969999998415</v>
+        <v>5.7173076999997647</v>
       </c>
       <c r="D297" s="5">
-        <v>3.0672087513664792</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.0670504404278986</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2280.3286109999999</v>
+        <v>2280.3285171000002</v>
       </c>
       <c r="C298" s="5">
-        <v>6.4106120000001283</v>
+        <v>6.4101087000003645</v>
       </c>
       <c r="D298" s="5">
-        <v>3.4359825607075178</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.4357079758587039</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2289.0784659999999</v>
+        <v>2289.0782060000001</v>
       </c>
       <c r="C299" s="5">
-        <v>8.749855000000025</v>
+        <v>8.7496888999999101</v>
       </c>
       <c r="D299" s="5">
-        <v>4.7029510459357882</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.702860074327786</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2295.5089849999999</v>
+        <v>2295.5043068999998</v>
       </c>
       <c r="C300" s="5">
-        <v>6.4305190000000039</v>
+        <v>6.4261008999997102</v>
       </c>
       <c r="D300" s="5">
-        <v>3.423636911093686</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.4212486530669883</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2303.4691189999999</v>
+        <v>2303.4700090000001</v>
       </c>
       <c r="C301" s="5">
-        <v>7.9601339999999254</v>
+        <v>7.9657021000002715</v>
       </c>
       <c r="D301" s="5">
-        <v>4.2415278373799881</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.2445604488054123</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2310.6587669999999</v>
+        <v>2310.6590047999998</v>
       </c>
       <c r="C302" s="5">
-        <v>7.1896480000000338</v>
+        <v>7.1889957999997023</v>
       </c>
       <c r="D302" s="5">
-        <v>3.8104425795238539</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.8100894676919461</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2319.345241</v>
+        <v>2319.3460891999998</v>
       </c>
       <c r="C303" s="5">
-        <v>8.6864740000000893</v>
+        <v>8.6870844000000034</v>
       </c>
       <c r="D303" s="5">
-        <v>4.6056200222118981</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>4.6059498972545576</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2324.9213880000002</v>
+        <v>2324.9221034000002</v>
       </c>
       <c r="C304" s="5">
-        <v>5.5761470000002191</v>
+        <v>5.5760142000003725</v>
       </c>
       <c r="D304" s="5">
-        <v>2.9234844328152487</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.9234128014161698</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2339.5370790000002</v>
+        <v>2339.5370917</v>
       </c>
       <c r="C305" s="5">
-        <v>14.61569099999997</v>
+        <v>14.614988299999823</v>
       </c>
       <c r="D305" s="5">
-        <v>7.8102165817458991</v>
+        <v>7.809825514878832</v>
       </c>
       <c r="E305" s="5">
-        <v>3.8533425597201854</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.8533290119438623</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2342.4865289999998</v>
+        <v>2342.4867116</v>
       </c>
       <c r="C306" s="5">
-        <v>2.9494499999996151</v>
+        <v>2.9496199000000161</v>
       </c>
       <c r="D306" s="5">
-        <v>1.5233717265778157</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.5234600798828435</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2349.0198759999998</v>
+        <v>2349.0207930000001</v>
       </c>
       <c r="C307" s="5">
-        <v>6.5333470000000489</v>
+        <v>6.5340814000001046</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3986988472666235</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.3990864990040226</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2355.2404029999998</v>
+        <v>2355.2412862000001</v>
       </c>
       <c r="C308" s="5">
-        <v>6.2205269999999473</v>
+        <v>6.2204931999999644</v>
       </c>
       <c r="D308" s="5">
-        <v>3.22445903930213</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>3.2244399857099149</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2360.8187619999999</v>
+        <v>2360.8194902</v>
       </c>
       <c r="C309" s="5">
-        <v>5.5783590000000913</v>
+        <v>5.5782039999999142</v>
       </c>
       <c r="D309" s="5">
-        <v>2.8795039149621227</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.8794217662445165</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2369.5300609999999</v>
+        <v>2369.5311731000002</v>
       </c>
       <c r="C310" s="5">
-        <v>8.7112990000000536</v>
+        <v>8.7116829000001417</v>
       </c>
       <c r="D310" s="5">
-        <v>4.5189161475329032</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.5191179292671801</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2374.0893110000002</v>
+        <v>2374.0874603000002</v>
       </c>
       <c r="C311" s="5">
-        <v>4.5592500000002474</v>
+        <v>4.5562872000000425</v>
       </c>
       <c r="D311" s="5">
-        <v>2.3335309018463146</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.3319972921456822</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2377.8833399999999</v>
+        <v>2377.8761254999999</v>
       </c>
       <c r="C312" s="5">
-        <v>3.7940289999996821</v>
+        <v>3.7886651999997412</v>
       </c>
       <c r="D312" s="5">
-        <v>1.9346644018355619</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.9319067426422976</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2380.0579870000001</v>
+        <v>2380.0589906999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.1746470000002773</v>
+        <v>2.1828651999999238</v>
       </c>
       <c r="D313" s="5">
-        <v>1.102973559545295</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.107166246556357</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2386.5367190000002</v>
+        <v>2386.5441488000001</v>
       </c>
       <c r="C314" s="5">
-        <v>6.4787320000000364</v>
+        <v>6.4851581000002625</v>
       </c>
       <c r="D314" s="5">
-        <v>3.3158589556149476</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.3191959014303496</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2386.869369</v>
+        <v>2386.8691104</v>
       </c>
       <c r="C315" s="5">
-        <v>0.33264999999983047</v>
+        <v>0.3249615999998241</v>
       </c>
       <c r="D315" s="5">
-        <v>0.16739158454766034</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>0.16351932573277494</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2379.7807349999998</v>
+        <v>2379.7791397000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.0886340000001837</v>
+        <v>-7.0899706999998671</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.5061755147325013</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.5068262823386598</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2386.4960129999999</v>
+        <v>2386.4934360000002</v>
       </c>
       <c r="C317" s="5">
-        <v>6.7152780000001258</v>
+        <v>6.7142963000001146</v>
       </c>
       <c r="D317" s="5">
-        <v>3.439216946445911</v>
+        <v>3.4387086842531556</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0071891324787927</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0070784287450572</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2387.8384769999998</v>
+        <v>2387.8371145000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.3424639999998362</v>
+        <v>1.3436784999998963</v>
       </c>
       <c r="D318" s="5">
-        <v>0.67712255499796647</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>0.67773776638286876</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2394.233021</v>
+        <v>2394.2335671000001</v>
       </c>
       <c r="C319" s="5">
-        <v>6.3945440000002236</v>
+        <v>6.3964525999999751</v>
       </c>
       <c r="D319" s="5">
-        <v>3.2613129428882726</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.2623026324917426</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2396.7762680000001</v>
+        <v>2396.7776402999998</v>
       </c>
       <c r="C320" s="5">
-        <v>2.5432470000000649</v>
+        <v>2.5440731999997297</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2821600031555525</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2825786690532581</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2400.38193</v>
+        <v>2400.3835367000001</v>
       </c>
       <c r="C321" s="5">
-        <v>3.6056619999999384</v>
+        <v>3.6058964000003471</v>
       </c>
       <c r="D321" s="5">
-        <v>1.8202678635219405</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.820386127031326</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2399.1294939999998</v>
+        <v>2399.1321587000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2524360000002162</v>
+        <v>-1.2513779999999315</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.62432470481825764</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.62379839913083712</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2400.4360470000001</v>
+        <v>2400.4341884</v>
       </c>
       <c r="C323" s="5">
-        <v>1.3065530000003491</v>
+        <v>1.3020296999998209</v>
       </c>
       <c r="D323" s="5">
-        <v>0.65547454392174131</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.65319777882919539</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2408.5497740000001</v>
+        <v>2408.5434031</v>
       </c>
       <c r="C324" s="5">
-        <v>8.1137269999999262</v>
+        <v>8.1092146999999386</v>
       </c>
       <c r="D324" s="5">
-        <v>4.1323883974442976</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.1300506358787015</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2409.8563439999998</v>
+        <v>2409.8601385000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.3065699999997378</v>
+        <v>1.3167354000001978</v>
       </c>
       <c r="D325" s="5">
-        <v>0.65291172955730392</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.65800855501767508</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2412.5206750000002</v>
+        <v>2412.5351896000002</v>
       </c>
       <c r="C326" s="5">
-        <v>2.6643310000004021</v>
+        <v>2.6750511000000188</v>
       </c>
       <c r="D326" s="5">
-        <v>1.3348142126302198</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.3402156289314293</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2414.6162989999998</v>
+        <v>2414.6174562000001</v>
       </c>
       <c r="C327" s="5">
-        <v>2.0956239999995887</v>
+        <v>2.0822665999999117</v>
       </c>
       <c r="D327" s="5">
-        <v>1.0473684280857709</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.0406545422009694</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2416.535429</v>
+        <v>2416.5346577999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.9191300000002229</v>
+        <v>1.9172015999997711</v>
       </c>
       <c r="D328" s="5">
-        <v>0.95793680540117165</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.95696957344078015</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2421.0707729999999</v>
+        <v>2421.0424453000001</v>
       </c>
       <c r="C329" s="5">
-        <v>4.5353439999998955</v>
+        <v>4.5077875000001768</v>
       </c>
       <c r="D329" s="5">
-        <v>2.2755488362546927</v>
+        <v>2.261581300959925</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4487667195612453</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.4476892657164564</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2424.1162290000002</v>
+        <v>2424.1149562999999</v>
       </c>
       <c r="C330" s="5">
-        <v>3.0454560000002857</v>
+        <v>3.0725109999998494</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5199626892488993</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.5335780825209699</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2423.4172720000001</v>
+        <v>2423.4183281999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.698957000000064</v>
+        <v>-0.69662809999999808</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.3454535495232669</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.34430450967224413</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2425.5735340000001</v>
+        <v>2425.5769685</v>
       </c>
       <c r="C332" s="5">
-        <v>2.1562619999999697</v>
+        <v>2.1586403000001155</v>
       </c>
       <c r="D332" s="5">
-        <v>1.0729536928175243</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.0741424657398024</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2429.2276579999998</v>
+        <v>2429.2327922999998</v>
       </c>
       <c r="C333" s="5">
-        <v>3.6541239999996833</v>
+        <v>3.65582379999978</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8228531818260008</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.8237055617057019</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2432.3650859999998</v>
+        <v>2432.3742047000001</v>
       </c>
       <c r="C334" s="5">
-        <v>3.1374279999999999</v>
+        <v>3.141412400000263</v>
       </c>
       <c r="D334" s="5">
-        <v>1.5608964710978945</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.5628895364762974</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2438.6126549999999</v>
+        <v>2438.6153417999999</v>
       </c>
       <c r="C335" s="5">
-        <v>6.2475690000001123</v>
+        <v>6.2411370999998326</v>
       </c>
       <c r="D335" s="5">
-        <v>3.1261363512106399</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.122860553330975</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2437.4872150000001</v>
+        <v>2437.4928851</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.1254399999997986</v>
+        <v>-1.1224566999999297</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.55240639628515442</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.55094518497361689</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2443.5073579999998</v>
+        <v>2443.5153429000002</v>
       </c>
       <c r="C337" s="5">
-        <v>6.0201429999997345</v>
+        <v>6.0224578000002111</v>
       </c>
       <c r="D337" s="5">
-        <v>3.0043714661421639</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.0055353310806332</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2440.3427609999999</v>
+        <v>2440.3681833000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-3.1645969999999579</v>
+        <v>-3.1471596000001227</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.5431027180260126</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.5346551551460474</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2447.8384209999999</v>
+        <v>2447.8446908999999</v>
       </c>
       <c r="C339" s="5">
-        <v>7.4956600000000435</v>
+        <v>7.4765075999998771</v>
       </c>
       <c r="D339" s="5">
-        <v>3.7487819311281312</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.7390017143916987</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2451.985725</v>
+        <v>2451.9487647999999</v>
       </c>
       <c r="C340" s="5">
-        <v>4.1473040000000765</v>
+        <v>4.1040739000000031</v>
       </c>
       <c r="D340" s="5">
-        <v>2.0521794377791558</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.0305853280692787</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2453.694403</v>
+        <v>2453.6361505</v>
       </c>
       <c r="C341" s="5">
-        <v>1.7086779999999635</v>
+        <v>1.6873857000000498</v>
       </c>
       <c r="D341" s="5">
-        <v>0.83943820921901224</v>
+        <v>0.8289506613496922</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3474876638808642</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.3462674007750142</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2454.1181569999999</v>
+        <v>2454.1119352000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.42375399999991714</v>
+        <v>0.47578470000007655</v>
       </c>
       <c r="D342" s="5">
-        <v>0.20743743879967358</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.23294038355923252</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2457.1672720000001</v>
+        <v>2457.1682110000002</v>
       </c>
       <c r="C343" s="5">
-        <v>3.0491150000002563</v>
+        <v>3.056275800000094</v>
       </c>
       <c r="D343" s="5">
-        <v>1.5011685798290486</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.5047220752403945</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2462.6779849999998</v>
+        <v>2462.6911344</v>
       </c>
       <c r="C344" s="5">
-        <v>5.5107129999996687</v>
+        <v>5.5229233999998542</v>
       </c>
       <c r="D344" s="5">
-        <v>2.7246974537562973</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.7308084940443011</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2467.045341</v>
+        <v>2467.0651723999999</v>
       </c>
       <c r="C345" s="5">
-        <v>4.3673560000001999</v>
+        <v>4.3740379999999277</v>
       </c>
       <c r="D345" s="5">
-        <v>2.1489811406933956</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.1522896355745447</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2474.1198060000002</v>
+        <v>2474.1458126000002</v>
       </c>
       <c r="C346" s="5">
-        <v>7.0744650000001457</v>
+        <v>7.080640200000289</v>
       </c>
       <c r="D346" s="5">
-        <v>3.4958976156667321</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.498968893415455</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2476.0059249999999</v>
+        <v>2476.0285957999999</v>
       </c>
       <c r="C347" s="5">
-        <v>1.8861189999997805</v>
+        <v>1.8827831999997215</v>
       </c>
       <c r="D347" s="5">
-        <v>0.91865270452340386</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.91701148475187289</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2477.8610589999998</v>
+        <v>2477.8843028000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8551339999999072</v>
+        <v>1.8557070000001659</v>
       </c>
       <c r="D348" s="5">
-        <v>0.90280778050177979</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.90307948063648169</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2480.498231</v>
+        <v>2480.5171540000001</v>
       </c>
       <c r="C349" s="5">
-        <v>2.6371720000001915</v>
+        <v>2.6328512000000046</v>
       </c>
       <c r="D349" s="5">
-        <v>1.2846550266609968</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.282525802947676</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2484.8482009999998</v>
+        <v>2484.8682822999999</v>
       </c>
       <c r="C350" s="5">
-        <v>4.3499699999997574</v>
+        <v>4.3511282999998002</v>
       </c>
       <c r="D350" s="5">
-        <v>2.1248178549256647</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.1253727456867377</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2479.232047</v>
+        <v>2479.2330920999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-5.616153999999824</v>
+        <v>-5.6351902000001246</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.6787295432560088</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-2.6876748160858832</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2483.7422510000001</v>
+        <v>2483.6688260000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.510204000000158</v>
+        <v>4.4357339000002867</v>
       </c>
       <c r="D352" s="5">
-        <v>2.2050082451900321</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.1682404048326998</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2480.3235920000002</v>
+        <v>2480.2134771999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.4186589999999342</v>
+        <v>-3.455348800000138</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.6392508515128967</v>
+        <v>-1.6567578669724803</v>
       </c>
       <c r="E353" s="5">
-        <v>1.0852691748182819</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.0831812489632497</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2489.7636670000002</v>
+        <v>2489.7426169</v>
       </c>
       <c r="C354" s="5">
-        <v>9.4400749999999789</v>
+        <v>9.529139700000087</v>
       </c>
       <c r="D354" s="5">
-        <v>4.6640101006636181</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.7091613760492645</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2492.5174820000002</v>
+        <v>2492.5095775999998</v>
       </c>
       <c r="C355" s="5">
-        <v>2.7538150000000314</v>
+        <v>2.7669606999997995</v>
       </c>
       <c r="D355" s="5">
-        <v>1.3353697333604364</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.3417947255500051</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2492.6480339999998</v>
+        <v>2492.6117482999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.13055199999962497</v>
+        <v>0.10217069999998785</v>
       </c>
       <c r="D356" s="5">
-        <v>6.2871189384172688E-2</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>4.9200406797500484E-2</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2495.2031069999998</v>
+        <v>2495.3793780000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.555072999999993</v>
+        <v>2.7676297000002705</v>
       </c>
       <c r="D357" s="5">
-        <v>1.2370108259984303</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.3405668321751385</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2498.1167869999999</v>
+        <v>2498.1412829999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.9136800000001131</v>
+        <v>2.7619049999998424</v>
       </c>
       <c r="D358" s="5">
-        <v>1.4102896369450946</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.3362842435880706</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2503.3989849999998</v>
+        <v>2503.4331820000002</v>
       </c>
       <c r="C359" s="5">
-        <v>5.2821979999998803</v>
+        <v>5.291899000000285</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5670839228701947</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.5718280423060902</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2509.4995909999998</v>
+        <v>2509.5414297000002</v>
       </c>
       <c r="C360" s="5">
-        <v>6.1006059999999707</v>
+        <v>6.1082476999999926</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9638300523561201</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.9675514655225887</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2510.679826</v>
+        <v>2510.7121708999998</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1802350000002662</v>
+        <v>1.1707411999996111</v>
       </c>
       <c r="D361" s="5">
-        <v>0.5658304285206972</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.56125782717433292</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2510.7879160000002</v>
+        <v>2510.8555028999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.10809000000017477</v>
+        <v>0.14333200000010038</v>
       </c>
       <c r="D362" s="5">
-        <v>5.1674736126705589E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>6.8527335467960526E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2512.674634</v>
+        <v>2512.5795038000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.8867179999997461</v>
+        <v>1.7240009000001919</v>
       </c>
       <c r="D363" s="5">
-        <v>0.90546967587192828</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.82706138010690822</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2523.4152009999998</v>
+        <v>2523.3302333000001</v>
       </c>
       <c r="C364" s="5">
-        <v>10.740566999999828</v>
+        <v>10.750729500000034</v>
       </c>
       <c r="D364" s="5">
-        <v>5.2517954809156331</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.2570858761010975</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2521.8756130000002</v>
+        <v>2521.6522696000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.5395879999996396</v>
+        <v>-1.6779636999999639</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.72969306913144294</v>
+        <v>-0.79506374302407146</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6752661279367365</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.6707752288638522</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2521.7164950000001</v>
+        <v>2521.6797078</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.15911800000003495</v>
+        <v>2.743819999977859E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-7.5687853838235508E-2</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.3058029823853623E-2</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2523.7560939999998</v>
+        <v>2523.7758260000001</v>
       </c>
       <c r="C367" s="5">
-        <v>2.0395989999997255</v>
+        <v>2.0961182000000917</v>
       </c>
       <c r="D367" s="5">
-        <v>0.97490575964194193</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.002059630991492</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2522.030753</v>
+        <v>2521.9626238999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.7253409999998439</v>
+        <v>-1.8132021000001259</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.81729059946727967</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.85873923083007453</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2322.0766370000001</v>
+        <v>2322.3888920999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-199.95411599999989</v>
+        <v>-199.57373180000013</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.888026282210177</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.816043684830603</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2374.4644269999999</v>
+        <v>2374.4764519</v>
       </c>
       <c r="C370" s="5">
-        <v>52.387789999999768</v>
+        <v>52.087559800000236</v>
       </c>
       <c r="D370" s="5">
-        <v>30.69814503576702</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>30.495355910099022</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2431.4228240000002</v>
+        <v>2431.5078652000002</v>
       </c>
       <c r="C371" s="5">
-        <v>56.958397000000332</v>
+        <v>57.031413300000168</v>
       </c>
       <c r="D371" s="5">
-        <v>32.903940809177797</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>32.951652916827179</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2438.293083</v>
+        <v>2438.3254582999998</v>
       </c>
       <c r="C372" s="5">
-        <v>6.8702589999998054</v>
+        <v>6.8175930999996126</v>
       </c>
       <c r="D372" s="5">
-        <v>3.4439295962211514</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>3.4169993794113784</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2452.7992129999998</v>
+        <v>2452.8272805000001</v>
       </c>
       <c r="C373" s="5">
-        <v>14.506129999999757</v>
+        <v>14.501822200000333</v>
       </c>
       <c r="D373" s="5">
-        <v>7.3774529848281922</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>7.3750888387649649</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2466.9352819999999</v>
+        <v>2467.0338516000002</v>
       </c>
       <c r="C374" s="5">
-        <v>14.136069000000134</v>
+        <v>14.206571100000019</v>
       </c>
       <c r="D374" s="5">
-        <v>7.1393722534009108</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.1760362826055468</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2495.560817</v>
+        <v>2495.3541062999998</v>
       </c>
       <c r="C375" s="5">
-        <v>28.625535000000127</v>
+        <v>28.320254699999623</v>
       </c>
       <c r="D375" s="5">
-        <v>14.848366359073516</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>14.679263802135377</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2499.9885650000001</v>
+        <v>2499.9532975000002</v>
       </c>
       <c r="C376" s="5">
-        <v>4.4277480000000651</v>
+        <v>4.5991912000004049</v>
       </c>
       <c r="D376" s="5">
-        <v>2.1499995419162587</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.2342806179220132</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2500.6364359999998</v>
+        <v>2500.293952</v>
       </c>
       <c r="C377" s="5">
-        <v>0.64787099999966813</v>
+        <v>0.34065449999980046</v>
       </c>
       <c r="D377" s="5">
-        <v>0.31142313168375235</v>
+        <v>0.1636398189598598</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.8421976441072121</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.84699694154849459</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2504.7935790000001</v>
+        <v>2504.7390003999999</v>
       </c>
       <c r="C378" s="5">
-        <v>4.1571430000003602</v>
+        <v>4.4450483999999051</v>
       </c>
       <c r="D378" s="5">
-        <v>2.0132625737754317</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.1543565244785734</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2512.4983809999999</v>
+        <v>2512.5419185999999</v>
       </c>
       <c r="C379" s="5">
-        <v>7.704801999999745</v>
+        <v>7.8029182000000219</v>
       </c>
       <c r="D379" s="5">
-        <v>3.7543206939750329</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>3.8030362598098</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2531.142112</v>
+        <v>2531.0326393</v>
       </c>
       <c r="C380" s="5">
-        <v>18.643731000000116</v>
+        <v>18.490720700000111</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2770259435539959</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.1976154242708663</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2527.209773</v>
+        <v>2527.7082172999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-3.9323389999999563</v>
+        <v>-3.3244220000001405</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.8484517483264185</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.5648210813499319</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2545.373282</v>
+        <v>2545.3845253999998</v>
       </c>
       <c r="C382" s="5">
-        <v>18.163508999999976</v>
+        <v>17.676308099999915</v>
       </c>
       <c r="D382" s="5">
-        <v>8.9738426524406112</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.7220194458076161</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2556.0564020000002</v>
+        <v>2556.2179992000001</v>
       </c>
       <c r="C383" s="5">
-        <v>10.683120000000145</v>
+        <v>10.83347380000032</v>
       </c>
       <c r="D383" s="5">
-        <v>5.1543926235959159</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.2286184190813101</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2571.7046650000002</v>
+        <v>2571.7494173</v>
       </c>
       <c r="C384" s="5">
-        <v>15.648263000000043</v>
+        <v>15.531418099999883</v>
       </c>
       <c r="D384" s="5">
-        <v>7.5989216886369171</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>7.5397787973825903</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2576.955226</v>
+        <v>2576.9841053999999</v>
       </c>
       <c r="C385" s="5">
-        <v>5.2505609999998342</v>
+        <v>5.2346880999998575</v>
       </c>
       <c r="D385" s="5">
-        <v>2.4776982678240023</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.4700804527776343</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2588.5403679999999</v>
+        <v>2588.6634616000001</v>
       </c>
       <c r="C386" s="5">
-        <v>11.585141999999905</v>
+        <v>11.679356200000257</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5302170878016144</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.576253615325788</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2615.4990670000002</v>
+        <v>2615.1177250000001</v>
       </c>
       <c r="C387" s="5">
-        <v>26.958699000000252</v>
+        <v>26.454263399999945</v>
       </c>
       <c r="D387" s="5">
-        <v>13.238870165416362</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.976419412135431</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2631.0798340000001</v>
+        <v>2631.0070608000001</v>
       </c>
       <c r="C388" s="5">
-        <v>15.580766999999923</v>
+        <v>15.889335800000026</v>
       </c>
       <c r="D388" s="5">
-        <v>7.3874371823774432</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.5398017078207147</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2649.651449</v>
+        <v>2649.1447892000001</v>
       </c>
       <c r="C389" s="5">
-        <v>18.571614999999838</v>
+        <v>18.137728400000015</v>
       </c>
       <c r="D389" s="5">
-        <v>8.8069570319788895</v>
+        <v>8.5935875516774516</v>
       </c>
       <c r="E389" s="5">
-        <v>5.9590834898960221</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.9533334902855506</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2646.9296989999998</v>
+        <v>2646.8651666000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.7217500000001564</v>
+        <v>-2.2796226000000388</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2257124190159563</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.0277419885785566</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2689.7637719999998</v>
+        <v>2689.9022983</v>
       </c>
       <c r="C391" s="5">
-        <v>42.834072999999989</v>
+        <v>43.037131699999918</v>
       </c>
       <c r="D391" s="5">
-        <v>21.244150834835484</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>21.354601704699405</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2695.276257</v>
+        <v>2695.3294581999999</v>
       </c>
       <c r="C392" s="5">
-        <v>5.512485000000197</v>
+        <v>5.4271598999998787</v>
       </c>
       <c r="D392" s="5">
-        <v>2.4872284388154808</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.4481741346793484</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2705.8876690000002</v>
+        <v>2706.3700832999998</v>
       </c>
       <c r="C393" s="5">
-        <v>10.6114120000002</v>
+        <v>11.040625099999943</v>
       </c>
       <c r="D393" s="5">
-        <v>4.8281051250705254</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>5.0277142348152948</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2706.2263469999998</v>
+        <v>2706.3419850999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.3386779999996179</v>
+        <v>-2.8098199999931239E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.15029947322913184</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-1.2457983816227536E-2</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2702.9397880000001</v>
+        <v>2703.2537689000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-3.28655899999967</v>
+        <v>-3.0882161999998061</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.4476373374045171</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.3607627826549007</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2721.4745859999998</v>
+        <v>2721.628588</v>
       </c>
       <c r="C396" s="5">
-        <v>18.534797999999682</v>
+        <v>18.374819099999968</v>
       </c>
       <c r="D396" s="5">
-        <v>8.5462794447993993</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>8.4687140883607839</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2727.2582010000001</v>
+        <v>2727.2406517999998</v>
       </c>
       <c r="C397" s="5">
-        <v>5.7836150000002817</v>
+        <v>5.6120637999997598</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5802325728283781</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.5026855588466734</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2734.653037</v>
+        <v>2734.5557319</v>
       </c>
       <c r="C398" s="5">
-        <v>7.3948359999999411</v>
+        <v>7.3150801000001593</v>
       </c>
       <c r="D398" s="5">
-        <v>3.3027095156536124</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.2665828787613593</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2731.9548060000002</v>
+        <v>2731.4807129000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.6982309999998506</v>
+        <v>-3.0750189999998838</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.1776132759592883</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.341090303998671</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2729.5291999999999</v>
+        <v>2729.1578497</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.4256060000002435</v>
+        <v>-2.3228632000000289</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.0602501007603515</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.0157257384455387</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2737.3083670000001</v>
+        <v>2736.6651907</v>
       </c>
       <c r="C401" s="5">
-        <v>7.7791670000001432</v>
+        <v>7.5073409999999967</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4741250442112959</v>
+        <v>3.3513503517137222</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3082433552942492</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.3037228413034248</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2743.3811260000002</v>
+        <v>2743.2889626000001</v>
       </c>
       <c r="C402" s="5">
-        <v>6.0727590000001328</v>
+        <v>6.6237719000000652</v>
       </c>
       <c r="D402" s="5">
-        <v>2.6949430600441415</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.943435019953422</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2750.8349490000001</v>
+        <v>2751.1181456999998</v>
       </c>
       <c r="C403" s="5">
-        <v>7.4538229999998293</v>
+        <v>7.8291830999996819</v>
       </c>
       <c r="D403" s="5">
-        <v>3.309591207725382</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.478999970499852</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2755.9424789999998</v>
+        <v>2756.3112867999998</v>
       </c>
       <c r="C404" s="5">
-        <v>5.1075299999997696</v>
+        <v>5.193141100000048</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2509581910483245</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2888427261369193</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2758.4474879999998</v>
+        <v>2759.0369028</v>
       </c>
       <c r="C405" s="5">
-        <v>2.5050089999999727</v>
+        <v>2.7256160000001728</v>
       </c>
       <c r="D405" s="5">
-        <v>1.096207247590697</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.1931115018335881</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2762.909913</v>
+        <v>2763.2491838999999</v>
       </c>
       <c r="C406" s="5">
-        <v>4.4624250000001666</v>
+        <v>4.2122810999999274</v>
       </c>
       <c r="D406" s="5">
-        <v>1.9586427860570854</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.8475282196508847</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2765.7598440000002</v>
+        <v>2766.2103310000002</v>
       </c>
       <c r="C407" s="5">
-        <v>2.8499310000001969</v>
+        <v>2.9611471000002894</v>
       </c>
       <c r="D407" s="5">
-        <v>1.2448419046753534</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.2935477448237753</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2760.6359040000002</v>
+        <v>2761.0320356000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.1239399999999478</v>
+        <v>-5.1782954000000245</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.2006469348183844</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.2233933919067472</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2760.9330519999999</v>
+        <v>2760.9420578999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.2971479999996518</v>
+        <v>-8.9977700000417826E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.12924151694388986</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.9099107862317073E-2</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2761.272082</v>
+        <v>2760.8513670000002</v>
       </c>
       <c r="C410" s="5">
-        <v>0.33903000000009342</v>
+        <v>-9.0690899999572139E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>0.14745409311660573</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-3.9410251460181289E-2</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2761.2670619999999</v>
+        <v>2760.5550807999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-5.0200000000586442E-3</v>
+        <v>-0.29628620000039518</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1815813826098207E-3</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.12870437798899736</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2761.8036900000002</v>
+        <v>2760.7514381000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.53662800000029165</v>
+        <v>0.19635730000027252</v>
       </c>
       <c r="D412" s="5">
-        <v>0.23345889354500216</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>8.5388972871180968E-2</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2762.7317889999999</v>
+        <v>2761.2370555000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.92809899999974732</v>
+        <v>0.48561740000013742</v>
       </c>
       <c r="D413" s="5">
-        <v>0.40400393366559761</v>
+        <v>0.21128486133312752</v>
       </c>
       <c r="E413" s="5">
-        <v>0.92877449638102405</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.89787617730889835</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2767.9085340000001</v>
+        <v>2767.9070753000001</v>
       </c>
       <c r="C414" s="5">
-        <v>5.17674500000021</v>
+        <v>6.6700197999998636</v>
       </c>
       <c r="D414" s="5">
-        <v>2.2718513747280067</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.9375327001578855</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2767.6576030000001</v>
+        <v>2768.8646942999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.25093100000003687</v>
+        <v>0.95761899999979505</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.10873448314342449</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.41595759382109243</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2768.8537449999999</v>
+        <v>2769.8190549999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.1961419999997815</v>
+        <v>0.95436070000005202</v>
       </c>
       <c r="D416" s="5">
-        <v>0.51985737847606295</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.41439597102723713</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2771.043212</v>
+        <v>2771.8240559000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.1894670000001497</v>
+        <v>2.005000900000141</v>
       </c>
       <c r="D417" s="5">
-        <v>0.95303598994398442</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.87211590950833084</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2775.0537039999999</v>
+        <v>2775.6715982999999</v>
       </c>
       <c r="C418" s="5">
-        <v>4.0104919999998856</v>
+        <v>3.8475423999998384</v>
       </c>
       <c r="D418" s="5">
-        <v>1.7506346938918949</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.6784843678404382</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2775.8712620000001</v>
+        <v>2776.4325635</v>
       </c>
       <c r="C419" s="5">
-        <v>0.81755800000019008</v>
+        <v>0.76096520000010059</v>
       </c>
       <c r="D419" s="5">
-        <v>0.35410516223772781</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.32948292920758071</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2773.0470959999998</v>
+        <v>2773.6022972000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.8241660000003321</v>
+        <v>-2.8302662999999484</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.2140691195357878</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.21643227021625</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2780.5242710000002</v>
+        <v>2780.4804484000001</v>
       </c>
       <c r="C421" s="5">
-        <v>7.4771750000004431</v>
+        <v>6.8781512000000475</v>
       </c>
       <c r="D421" s="5">
-        <v>3.2840688646489369</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.0167600274800366</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2780.1440790000001</v>
+        <v>2779.3655389</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.38019200000007913</v>
+        <v>-1.1149095000000671</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.16395737276239108</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.48011299218473358</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2775.7656360000001</v>
+        <v>2774.7496913999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.3784430000000611</v>
+        <v>-4.6158475000001999</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8735930803559508</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.974803857455032</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2772.4947149999998</v>
+        <v>2770.6318163999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.2709210000002713</v>
+        <v>-4.1178749999999127</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.4049333766520178</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.7663990827132214</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2782.5961379999999</v>
+        <v>2779.8508606999999</v>
       </c>
       <c r="C425" s="5">
-        <v>10.101423000000068</v>
+        <v>9.2190442999999505</v>
       </c>
       <c r="D425" s="5">
-        <v>4.4608157233906987</v>
+        <v>4.0667888342215575</v>
       </c>
       <c r="E425" s="5">
-        <v>0.71901112801073808</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.67411108955399701</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2782.789217</v>
+        <v>2783.0063694</v>
       </c>
       <c r="C426" s="5">
-        <v>0.19307900000012523</v>
+        <v>3.1555087000001549</v>
       </c>
       <c r="D426" s="5">
-        <v>8.3297478927502056E-2</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.3706997456943926</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2788.706193</v>
+        <v>2791.2635143000002</v>
       </c>
       <c r="C427" s="5">
-        <v>5.9169759999999769</v>
+        <v>8.2571449000001849</v>
       </c>
       <c r="D427" s="5">
-        <v>2.5815817789574425</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.6190632638543052</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2788.1543459999998</v>
+        <v>2789.6629128</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.55184700000017983</v>
+        <v>-1.6006015000002662</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.2372053882892744</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.68595302074031528</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2788.2627050000001</v>
+        <v>2789.3572385000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.10835900000029142</v>
+        <v>-0.30567429999973683</v>
       </c>
       <c r="D429" s="5">
-        <v>4.664684298241184E-2</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-0.1314094900473961</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2787.4310780000001</v>
+        <v>2788.2780269999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.83162700000002587</v>
+        <v>-1.0792115000003832</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.35732535320381897</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.46329724282758722</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2783.7370430000001</v>
+        <v>2784.3560421000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.6940349999999853</v>
+        <v>-3.9219848999996429</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.5787561456867993</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.6749198221859163</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2788.2114470000001</v>
+        <v>2788.7696102999998</v>
       </c>
       <c r="C432" s="5">
-        <v>4.4744040000000496</v>
+        <v>4.413568199999645</v>
       </c>
       <c r="D432" s="5">
-        <v>1.9459475998721665</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.9188281774346505</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2784.8663740000002</v>
+        <v>2784.8337603</v>
       </c>
       <c r="C433" s="5">
-        <v>-3.3450729999999567</v>
+        <v>-3.9358499999998457</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.4302023059285851</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.680501165314463</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2778.8338570000001</v>
+        <v>2777.9213632000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-6.0325170000000981</v>
+        <v>-6.9123970999999074</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.5686670781605025</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.9382607315658782</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2788.2316270000001</v>
+        <v>2788.7963635999999</v>
       </c>
       <c r="C435" s="5">
-        <v>9.3977700000000368</v>
+        <v>10.875000399999863</v>
       </c>
       <c r="D435" s="5">
-        <v>4.1346375388945145</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.8002382062258153</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2788.4950319999998</v>
+        <v>2788.2359790999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.26340499999969325</v>
+        <v>-0.56038450000005469</v>
       </c>
       <c r="D436" s="5">
-        <v>0.11342324743863763</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.24086330475172613</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2789.7180800000001</v>
+        <v>2787.8476408000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.2230480000002899</v>
+        <v>-0.38833829999975933</v>
       </c>
       <c r="D437" s="5">
-        <v>0.52759758781770749</v>
+        <v>-0.16700492949123236</v>
       </c>
       <c r="E437" s="5">
-        <v>0.25594594568507656</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.28766939309781137</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2787.7886549999998</v>
+        <v>2780.3625274000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.9294250000002648</v>
+        <v>-7.4851134000000457</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.82679431211279963</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-3.1747347875414667</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2780.7771229999998</v>
+        <v>2774.0864498999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.0115319999999883</v>
+        <v>-6.2760775000001559</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.9767034816189364</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.6753674337256061</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2794.4645</v>
+        <v>2776.7466878</v>
       </c>
       <c r="C440" s="5">
-        <v>13.687377000000197</v>
+        <v>2.6602379000000838</v>
       </c>
       <c r="D440" s="5">
-        <v>6.0691232827382757</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.1568408128266316</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2799.3200240000001</v>
+        <v>2781.2114093</v>
       </c>
       <c r="C441" s="5">
-        <v>4.8555240000000595</v>
+        <v>4.464721499999996</v>
       </c>
       <c r="D441" s="5">
-        <v>2.1051027545639256</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.9466308665792909</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2806.6883090000001</v>
+        <v>2788.0582654</v>
       </c>
       <c r="C442" s="5">
-        <v>7.3682850000000144</v>
+        <v>6.8468560999999681</v>
       </c>
       <c r="D442" s="5">
-        <v>3.2047339701871014</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>2.9945200536542815</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2812.781144</v>
+        <v>2794.0479703999999</v>
       </c>
       <c r="C443" s="5">
-        <v>6.0928349999999227</v>
+        <v>5.9897049999999581</v>
       </c>
       <c r="D443" s="5">
-        <v>2.6363211005268727</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.608692087779696</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>2812.5879460000001</v>
+        <v>2793.5968928000002</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.19319799999993847</v>
+        <v>-0.45107759999973496</v>
       </c>
       <c r="D444" s="5">
-        <v>-8.2391777571644287E-2</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-0.19355886240131071</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>2795.1931072000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.596214400000008</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.6878187384263601</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE400000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>