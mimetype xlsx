--- v8 (2026-09-30)
+++ v9 (2026-10-21)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CBAF1453-598E-4DE9-9843-09F76E167D2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70A6B051-DFA3-4738-8F62-C7B83796AC12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2EC1F91B-57D7-414C-A9EC-01C6FB67A92B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DEE7C0BB-9F2A-4313-BB53-2A2610129659}"/>
   </bookViews>
   <sheets>
     <sheet name="AE400000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Trade, Transportation, and Utilities</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{276342E0-7FD7-4CA8-914D-309B650D14D7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{849C96DF-58D3-40D1-B61D-C942209DDF92}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1562.5567341999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1561.6045283999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.95220580000000155</v>
       </c>
       <c r="D7" s="5">
         <v>-0.72882152654667465</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1561.3746496000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.22987879999982397</v>
       </c>
       <c r="D8" s="5">
         <v>-0.17650520498566635</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1558.7858905999999</v>
       </c>
       <c r="C9" s="5">
         <v>-2.5887590000002092</v>
       </c>
       <c r="D9" s="5">
         <v>-1.9715566081757063</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1560.3787520999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.5928615000000264</v>
       </c>
       <c r="D10" s="5">
         <v>1.2331476625214055</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1563.8626393</v>
       </c>
       <c r="C11" s="5">
         <v>3.4838872000000265</v>
       </c>
       <c r="D11" s="5">
         <v>2.7124100551793262</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1567.4501571000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.5875178000001142</v>
       </c>
       <c r="D12" s="5">
         <v>2.7878123412680811</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1570.1325595000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.6824024000000009</v>
       </c>
       <c r="D13" s="5">
         <v>2.0730185569154846</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1571.8373934000001</v>
       </c>
       <c r="C14" s="5">
         <v>1.7048339000000396</v>
       </c>
       <c r="D14" s="5">
         <v>1.3107569775916872</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1568.8729868999999</v>
       </c>
       <c r="C15" s="5">
         <v>-2.9644065000002229</v>
       </c>
       <c r="D15" s="5">
         <v>-2.2398118484114438</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1568.7175640999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.15542279999999664</v>
       </c>
       <c r="D16" s="5">
         <v>-0.11881508165743071</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1563.3950528</v>
       </c>
       <c r="C17" s="5">
         <v>-5.3225112999998601</v>
       </c>
       <c r="D17" s="5">
         <v>-3.9963620565638625</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1567.0441936</v>
       </c>
       <c r="C18" s="5">
         <v>3.649140799999941</v>
       </c>
       <c r="D18" s="5">
         <v>2.8371742530156396</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1563.4135874000001</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6306061999998747</v>
       </c>
       <c r="D19" s="5">
         <v>-2.7450646348797458</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1564.9338837</v>
       </c>
       <c r="C20" s="5">
         <v>1.5202962999999272</v>
       </c>
       <c r="D20" s="5">
         <v>1.1731665254426593</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1556.3676937</v>
       </c>
       <c r="C21" s="5">
         <v>-8.566190000000006</v>
       </c>
       <c r="D21" s="5">
         <v>-6.3744113644821798</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1563.2347164</v>
       </c>
       <c r="C22" s="5">
         <v>6.8670227000000068</v>
       </c>
       <c r="D22" s="5">
         <v>5.4250480199132367</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1564.3698105999999</v>
       </c>
       <c r="C23" s="5">
         <v>1.1350941999999122</v>
       </c>
       <c r="D23" s="5">
         <v>0.87483090124140794</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1565.7303689</v>
       </c>
       <c r="C24" s="5">
         <v>1.3605583000000934</v>
       </c>
       <c r="D24" s="5">
         <v>1.0486666353558105</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1570.1896661999999</v>
       </c>
       <c r="C25" s="5">
         <v>4.4592972999998892</v>
       </c>
       <c r="D25" s="5">
         <v>3.4717216375661719</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1573.7888542000001</v>
       </c>
       <c r="C26" s="5">
         <v>3.5991880000001402</v>
       </c>
       <c r="D26" s="5">
         <v>2.7855833349773151</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1567.5785682000001</v>
       </c>
       <c r="C27" s="5">
         <v>-6.2102859999999964</v>
       </c>
       <c r="D27" s="5">
         <v>-4.6338558576521134</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1565.0787883999999</v>
       </c>
       <c r="C28" s="5">
         <v>-2.4997798000001694</v>
       </c>
       <c r="D28" s="5">
         <v>-1.8969162610766532</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1562.9674183</v>
       </c>
       <c r="C29" s="5">
         <v>-2.111370099999931</v>
       </c>
       <c r="D29" s="5">
         <v>-1.6069026969311118</v>
       </c>
       <c r="E29" s="5">
         <v>-2.7352939312053071E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1562.3184114000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.64900689999990391</v>
       </c>
       <c r="D30" s="5">
         <v>-0.49715180990461683</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1564.3319517</v>
       </c>
       <c r="C31" s="5">
         <v>2.0135402999999314</v>
       </c>
       <c r="D31" s="5">
         <v>1.5575888235760615</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1564.2647984</v>
       </c>
       <c r="C32" s="5">
         <v>-6.715329999997266E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-5.1501176931267878E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1570.3687296999999</v>
       </c>
       <c r="C33" s="5">
         <v>6.1039312999998856</v>
       </c>
       <c r="D33" s="5">
         <v>4.7843437263690225</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1571.0621458000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.69341610000014953</v>
       </c>
       <c r="D34" s="5">
         <v>0.53116386824429984</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1572.2515453000001</v>
       </c>
       <c r="C35" s="5">
         <v>1.1893995000000359</v>
       </c>
       <c r="D35" s="5">
         <v>0.91227290507063241</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1572.0561416</v>
       </c>
       <c r="C36" s="5">
         <v>-0.19540370000004259</v>
       </c>
       <c r="D36" s="5">
         <v>-0.14903736242466437</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1571.3090152</v>
       </c>
       <c r="C37" s="5">
         <v>-0.74712640000007013</v>
       </c>
       <c r="D37" s="5">
         <v>-0.56881676792177593</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1573.6935516000001</v>
       </c>
       <c r="C38" s="5">
         <v>2.3845364000001155</v>
       </c>
       <c r="D38" s="5">
         <v>1.836333880319474</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1583.6917871000001</v>
       </c>
       <c r="C39" s="5">
         <v>9.9982354999999643</v>
       </c>
       <c r="D39" s="5">
         <v>7.8961606497325532</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1582.2287415000001</v>
       </c>
       <c r="C40" s="5">
         <v>-1.4630455999999867</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1029681729258112</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1585.1655326</v>
       </c>
       <c r="C41" s="5">
         <v>2.9367910999999367</v>
       </c>
       <c r="D41" s="5">
         <v>2.2502116175701747</v>
       </c>
       <c r="E41" s="5">
         <v>1.4202544493310265</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1590.1772968</v>
       </c>
       <c r="C42" s="5">
         <v>5.011764200000016</v>
       </c>
       <c r="D42" s="5">
         <v>3.860674120475216</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1593.1284659</v>
       </c>
       <c r="C43" s="5">
         <v>2.9511691000000155</v>
       </c>
       <c r="D43" s="5">
         <v>2.2499224942580165</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1590.2476074000001</v>
       </c>
       <c r="C44" s="5">
         <v>-2.8808584999999312</v>
       </c>
       <c r="D44" s="5">
         <v>-2.1485110680957153</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1599.0589989</v>
       </c>
       <c r="C45" s="5">
         <v>8.8113914999998997</v>
       </c>
       <c r="D45" s="5">
         <v>6.8554907745739024</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1599.680175</v>
       </c>
       <c r="C46" s="5">
         <v>0.62117609999995693</v>
       </c>
       <c r="D46" s="5">
         <v>0.4671534900603902</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1601.3650662</v>
       </c>
       <c r="C47" s="5">
         <v>1.6848912000000382</v>
       </c>
       <c r="D47" s="5">
         <v>1.2712686717916588</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1624.3720558</v>
       </c>
       <c r="C48" s="5">
         <v>23.006989599999997</v>
       </c>
       <c r="D48" s="5">
         <v>18.670265646720473</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1625.0714943</v>
       </c>
       <c r="C49" s="5">
         <v>0.69943850000004204</v>
       </c>
       <c r="D49" s="5">
         <v>0.51793355051665824</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1626.6695377000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.5980434000000514</v>
       </c>
       <c r="D50" s="5">
         <v>1.1864449208785821</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1628.7810277999999</v>
       </c>
       <c r="C51" s="5">
         <v>2.1114900999998554</v>
       </c>
       <c r="D51" s="5">
         <v>1.5688226147364537</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1631.5430477</v>
       </c>
       <c r="C52" s="5">
         <v>2.7620199000000412</v>
       </c>
       <c r="D52" s="5">
         <v>2.0539972998834255</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1636.2959827</v>
       </c>
       <c r="C53" s="5">
         <v>4.7529349999999795</v>
       </c>
       <c r="D53" s="5">
         <v>3.5523420736335742</v>
       </c>
       <c r="E53" s="5">
         <v>3.2255590377451293</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1638.4881246</v>
       </c>
       <c r="C54" s="5">
         <v>2.1921419000000242</v>
       </c>
       <c r="D54" s="5">
         <v>1.6195358637512758</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1641.9170997000001</v>
       </c>
       <c r="C55" s="5">
         <v>3.4289751000001161</v>
       </c>
       <c r="D55" s="5">
         <v>2.5404297597060532</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1645.7652026000001</v>
       </c>
       <c r="C56" s="5">
         <v>3.848102899999958</v>
       </c>
       <c r="D56" s="5">
         <v>2.8489344081432444</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1649.9119533000001</v>
       </c>
       <c r="C57" s="5">
         <v>4.1467506999999841</v>
       </c>
       <c r="D57" s="5">
         <v>3.0658337271572078</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1654.53559</v>
       </c>
       <c r="C58" s="5">
         <v>4.6236366999999063</v>
       </c>
       <c r="D58" s="5">
         <v>3.4151425734998631</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1659.1204072</v>
       </c>
       <c r="C59" s="5">
         <v>4.5848172000000886</v>
       </c>
       <c r="D59" s="5">
         <v>3.3764228168857713</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1664.1939617999999</v>
       </c>
       <c r="C60" s="5">
         <v>5.0735545999998521</v>
       </c>
       <c r="D60" s="5">
         <v>3.7319258427169766</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1670.6656902</v>
       </c>
       <c r="C61" s="5">
         <v>6.4717284000000745</v>
       </c>
       <c r="D61" s="5">
         <v>4.7676836687945423</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1676.9831787000001</v>
       </c>
       <c r="C62" s="5">
         <v>6.3174885000000813</v>
       </c>
       <c r="D62" s="5">
         <v>4.6332779356435649</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1682.8509346999999</v>
       </c>
       <c r="C63" s="5">
         <v>5.8677559999998721</v>
       </c>
       <c r="D63" s="5">
         <v>4.2805476550606736</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1687.6942276</v>
       </c>
       <c r="C64" s="5">
         <v>4.8432929000000513</v>
       </c>
       <c r="D64" s="5">
         <v>3.5088301458345628</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1693.0220082000001</v>
       </c>
       <c r="C65" s="5">
         <v>5.3277806000000965</v>
       </c>
       <c r="D65" s="5">
         <v>3.8546782418839243</v>
       </c>
       <c r="E65" s="5">
         <v>3.466733775536035</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1696.7090977</v>
       </c>
       <c r="C66" s="5">
         <v>3.6870894999999564</v>
       </c>
       <c r="D66" s="5">
         <v>2.6449099165549717</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1699.6323677</v>
       </c>
       <c r="C67" s="5">
         <v>2.9232700000000023</v>
       </c>
       <c r="D67" s="5">
         <v>2.0871914199643182</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1700.9937691</v>
       </c>
       <c r="C68" s="5">
         <v>1.361401399999977</v>
       </c>
       <c r="D68" s="5">
         <v>0.96544295404896729</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1699.7951366</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1986325000000306</v>
       </c>
       <c r="D69" s="5">
         <v>-0.84232964547585887</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1699.9315180999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.1363814999999704</v>
       </c>
       <c r="D70" s="5">
         <v>9.6323395640607323E-2</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1705.6444739999999</v>
       </c>
       <c r="C71" s="5">
         <v>5.7129558999999972</v>
       </c>
       <c r="D71" s="5">
         <v>4.1082209116409141</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1711.8877041000001</v>
       </c>
       <c r="C72" s="5">
         <v>6.2432301000001189</v>
       </c>
       <c r="D72" s="5">
         <v>4.4819169449279439</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1717.0330348</v>
       </c>
       <c r="C73" s="5">
         <v>5.1453306999999313</v>
       </c>
       <c r="D73" s="5">
         <v>3.6670020557264316</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1722.8916102000001</v>
       </c>
       <c r="C74" s="5">
         <v>5.8585754000000634</v>
       </c>
       <c r="D74" s="5">
         <v>4.1721587116173131</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1723.3559092999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.46429909999983465</v>
       </c>
       <c r="D75" s="5">
         <v>0.32386568712159391</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1728.0509579</v>
       </c>
       <c r="C76" s="5">
         <v>4.6950486000000637</v>
       </c>
       <c r="D76" s="5">
         <v>3.3186705017391294</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1730.4514429000001</v>
       </c>
       <c r="C77" s="5">
         <v>2.400485000000117</v>
       </c>
       <c r="D77" s="5">
         <v>1.6797493483102111</v>
       </c>
       <c r="E77" s="5">
         <v>2.2108061512912336</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1731.8849324</v>
       </c>
       <c r="C78" s="5">
         <v>1.4334894999999506</v>
       </c>
       <c r="D78" s="5">
         <v>0.99861022783258591</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1732.6764168</v>
       </c>
       <c r="C79" s="5">
         <v>0.7914843999999448</v>
       </c>
       <c r="D79" s="5">
         <v>0.54978954841640171</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1735.3694992999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.6930824999999459</v>
       </c>
       <c r="D80" s="5">
         <v>1.8811759062756561</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1743.0558736</v>
       </c>
       <c r="C81" s="5">
         <v>7.686374300000125</v>
       </c>
       <c r="D81" s="5">
         <v>5.4465033201426483</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1748.3153941999999</v>
       </c>
       <c r="C82" s="5">
         <v>5.2595205999998598</v>
       </c>
       <c r="D82" s="5">
         <v>3.6815964992117145</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1751.1132428999999</v>
       </c>
       <c r="C83" s="5">
         <v>2.7978487000000314</v>
       </c>
       <c r="D83" s="5">
         <v>1.9373664987422323</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1749.1750629999999</v>
       </c>
       <c r="C84" s="5">
         <v>-1.9381799000000228</v>
       </c>
       <c r="D84" s="5">
         <v>-1.3201370475642626</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1751.9309318000001</v>
       </c>
       <c r="C85" s="5">
         <v>2.7558688000001439</v>
       </c>
       <c r="D85" s="5">
         <v>1.907099218666608</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1749.3359888</v>
       </c>
       <c r="C86" s="5">
         <v>-2.5949430000000575</v>
       </c>
       <c r="D86" s="5">
         <v>-1.7630196418526256</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1757.3798663</v>
       </c>
       <c r="C87" s="5">
         <v>8.0438775000000078</v>
       </c>
       <c r="D87" s="5">
         <v>5.6596061610566295</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1763.0455929</v>
       </c>
       <c r="C88" s="5">
         <v>5.6657265999999709</v>
       </c>
       <c r="D88" s="5">
         <v>3.9380974210469155</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1762.0546308999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.99096200000008139</v>
       </c>
       <c r="D89" s="5">
         <v>-0.67240752238230117</v>
       </c>
       <c r="E89" s="5">
         <v>1.8262973011850203</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1767.059156</v>
       </c>
       <c r="C90" s="5">
         <v>5.0045251000001372</v>
       </c>
       <c r="D90" s="5">
         <v>3.4619438522307977</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1771.7026691000001</v>
       </c>
       <c r="C91" s="5">
         <v>4.6435131000000638</v>
       </c>
       <c r="D91" s="5">
         <v>3.199361274678969</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1777.0775484999999</v>
       </c>
       <c r="C92" s="5">
         <v>5.374879399999827</v>
       </c>
       <c r="D92" s="5">
         <v>3.7018459982379293</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1778.9403394000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.8627909000001637</v>
       </c>
       <c r="D93" s="5">
         <v>1.2651567355820958</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1782.4545681</v>
       </c>
       <c r="C94" s="5">
         <v>3.514228699999876</v>
       </c>
       <c r="D94" s="5">
         <v>2.3964806931983329</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1787.9067851</v>
       </c>
       <c r="C95" s="5">
         <v>5.4522170000000187</v>
       </c>
       <c r="D95" s="5">
         <v>3.7329765773118195</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1794.0771886</v>
       </c>
       <c r="C96" s="5">
         <v>6.1704035000000204</v>
       </c>
       <c r="D96" s="5">
         <v>4.2209483430278416</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1791.8336987</v>
       </c>
       <c r="C97" s="5">
         <v>-2.2434898999999859</v>
       </c>
       <c r="D97" s="5">
         <v>-1.4903197568140514</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1803.9588120999999</v>
       </c>
       <c r="C98" s="5">
         <v>12.125113399999918</v>
       </c>
       <c r="D98" s="5">
         <v>8.429388859891084</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1810.8816973999999</v>
       </c>
       <c r="C99" s="5">
         <v>6.9228852999999617</v>
       </c>
       <c r="D99" s="5">
         <v>4.7035825170067991</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1814.3490079000001</v>
       </c>
       <c r="C100" s="5">
         <v>3.4673105000001669</v>
       </c>
       <c r="D100" s="5">
         <v>2.3220015608810485</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1815.5001030000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.1510951000000205</v>
       </c>
       <c r="D101" s="5">
         <v>0.7639898966039782</v>
       </c>
       <c r="E101" s="5">
         <v>3.0331336590115887</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1827.9820582</v>
       </c>
       <c r="C102" s="5">
         <v>12.481955199999902</v>
       </c>
       <c r="D102" s="5">
         <v>8.5694932409261284</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1832.1228314</v>
       </c>
       <c r="C103" s="5">
         <v>4.1407732000000124</v>
       </c>
       <c r="D103" s="5">
         <v>2.7523814865570762</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1836.9195883</v>
       </c>
       <c r="C104" s="5">
         <v>4.7967568999999912</v>
       </c>
       <c r="D104" s="5">
         <v>3.1874078019375807</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1845.1054730999999</v>
       </c>
       <c r="C105" s="5">
         <v>8.1858847999999398</v>
       </c>
       <c r="D105" s="5">
         <v>5.4806071419854385</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1849.7181934</v>
       </c>
       <c r="C106" s="5">
         <v>4.6127203000000918</v>
       </c>
       <c r="D106" s="5">
         <v>3.0415666908655048</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1849.5634001999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.15479320000008556</v>
       </c>
       <c r="D107" s="5">
         <v>-0.10037548921223438</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1855.6205456</v>
       </c>
       <c r="C108" s="5">
         <v>6.0571454000000813</v>
       </c>
       <c r="D108" s="5">
         <v>4.0014501102761724</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1858.4614982999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.8409526999998889</v>
       </c>
       <c r="D109" s="5">
         <v>1.852747815530309</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1864.3211464000001</v>
       </c>
       <c r="C110" s="5">
         <v>5.8596481000001859</v>
       </c>
       <c r="D110" s="5">
         <v>3.8498536651965232</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1866.856123</v>
       </c>
       <c r="C111" s="5">
         <v>2.5349765999999363</v>
       </c>
       <c r="D111" s="5">
         <v>1.6439360858125474</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1872.2192451000001</v>
       </c>
       <c r="C112" s="5">
         <v>5.3631221000000551</v>
       </c>
       <c r="D112" s="5">
         <v>3.5023664838533364</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1877.6087365999999</v>
       </c>
       <c r="C113" s="5">
         <v>5.3894914999998491</v>
       </c>
       <c r="D113" s="5">
         <v>3.5096181784593838</v>
       </c>
       <c r="E113" s="5">
         <v>3.4210206596721804</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1877.7721481999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.16341160000001764</v>
       </c>
       <c r="D114" s="5">
         <v>0.10448812290355658</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1884.3932725</v>
       </c>
       <c r="C115" s="5">
         <v>6.6211243000000195</v>
       </c>
       <c r="D115" s="5">
         <v>4.3142940164449861</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1888.7529909</v>
       </c>
       <c r="C116" s="5">
         <v>4.3597184000000198</v>
       </c>
       <c r="D116" s="5">
         <v>2.8119129273171506</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1890.3375257</v>
       </c>
       <c r="C117" s="5">
         <v>1.5845348000000286</v>
       </c>
       <c r="D117" s="5">
         <v>1.0113762038044927</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1892.4134177000001</v>
       </c>
       <c r="C118" s="5">
         <v>2.0758920000000671</v>
       </c>
       <c r="D118" s="5">
         <v>1.3257798336798077</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1899.1061113999999</v>
       </c>
       <c r="C119" s="5">
         <v>6.6926936999998361</v>
       </c>
       <c r="D119" s="5">
         <v>4.3274404211730344</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1905.3209806</v>
       </c>
       <c r="C120" s="5">
         <v>6.2148692000000665</v>
       </c>
       <c r="D120" s="5">
         <v>3.9984869260145217</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1908.0856561000001</v>
       </c>
       <c r="C121" s="5">
         <v>2.7646755000000667</v>
       </c>
       <c r="D121" s="5">
         <v>1.7551981164835917</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1913.6763665999999</v>
       </c>
       <c r="C122" s="5">
         <v>5.5907104999998865</v>
       </c>
       <c r="D122" s="5">
         <v>3.5732300706319275</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1921.4354161000001</v>
       </c>
       <c r="C123" s="5">
         <v>7.7590495000001738</v>
       </c>
       <c r="D123" s="5">
         <v>4.9754089168250193</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1924.916252</v>
       </c>
       <c r="C124" s="5">
         <v>3.4808358999998745</v>
       </c>
       <c r="D124" s="5">
         <v>2.1956885856366792</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1930.6691032000001</v>
       </c>
       <c r="C125" s="5">
         <v>5.7528512000001228</v>
       </c>
       <c r="D125" s="5">
         <v>3.645890588400702</v>
       </c>
       <c r="E125" s="5">
         <v>2.8259543943155441</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1936.9303437000001</v>
       </c>
       <c r="C126" s="5">
         <v>6.2612404999999853</v>
       </c>
       <c r="D126" s="5">
         <v>3.9618202883182407</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1944.4347878000001</v>
       </c>
       <c r="C127" s="5">
         <v>7.5044441000000006</v>
       </c>
       <c r="D127" s="5">
         <v>4.7496439086144759</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1944.4969131</v>
       </c>
       <c r="C128" s="5">
         <v>6.2125299999934214E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.8347113697811963E-2</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1946.2461553000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.7492422000000261</v>
       </c>
       <c r="D129" s="5">
         <v>1.0848603311104599</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1950.5780903</v>
       </c>
       <c r="C130" s="5">
         <v>4.3319349999999304</v>
       </c>
       <c r="D130" s="5">
         <v>2.7038889966459978</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1959.9996576000001</v>
       </c>
       <c r="C131" s="5">
         <v>9.4215673000001061</v>
       </c>
       <c r="D131" s="5">
         <v>5.9526552879514139</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1957.3300985999999</v>
       </c>
       <c r="C132" s="5">
         <v>-2.669559000000163</v>
       </c>
       <c r="D132" s="5">
         <v>-1.6222359276866105</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1965.8837415999999</v>
       </c>
       <c r="C133" s="5">
         <v>8.5536429999999655</v>
       </c>
       <c r="D133" s="5">
         <v>5.3719647491834888</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1966.5272878000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.64354620000017349</v>
       </c>
       <c r="D134" s="5">
         <v>0.39353668813022491</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1971.4133783</v>
       </c>
       <c r="C135" s="5">
         <v>4.8860904999999093</v>
       </c>
       <c r="D135" s="5">
         <v>3.0226383154016823</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1978.7242521000001</v>
       </c>
       <c r="C136" s="5">
         <v>7.3108738000000812</v>
       </c>
       <c r="D136" s="5">
         <v>4.5420296390868309</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1981.8036201</v>
       </c>
       <c r="C137" s="5">
         <v>3.0793679999999313</v>
       </c>
       <c r="D137" s="5">
         <v>1.8835545081325566</v>
       </c>
       <c r="E137" s="5">
         <v>2.6485386240058695</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1981.8325408000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.892070000007152E-2</v>
       </c>
       <c r="D138" s="5">
         <v>1.751315078304394E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1981.8069479000001</v>
       </c>
       <c r="C139" s="5">
         <v>-2.5592899999992369E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.5495405468801682E-2</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1982.2306567999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.42370889999983774</v>
       </c>
       <c r="D140" s="5">
         <v>0.25686103885083078</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1980.8396078000001</v>
       </c>
       <c r="C141" s="5">
         <v>-1.391048999999839</v>
       </c>
       <c r="D141" s="5">
         <v>-0.83886859594046737</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1979.1721671</v>
       </c>
       <c r="C142" s="5">
         <v>-1.6674407000000429</v>
       </c>
       <c r="D142" s="5">
         <v>-1.0054781032295623</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1977.1248413999999</v>
       </c>
       <c r="C143" s="5">
         <v>-2.0473257000001013</v>
       </c>
       <c r="D143" s="5">
         <v>-1.2342843703968542</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1972.9704137000001</v>
       </c>
       <c r="C144" s="5">
         <v>-4.1544276999998146</v>
       </c>
       <c r="D144" s="5">
         <v>-2.492559000955441</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1969.0319698000001</v>
       </c>
       <c r="C145" s="5">
         <v>-3.9384439000000384</v>
       </c>
       <c r="D145" s="5">
         <v>-2.3693146542088317</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1963.6808043000001</v>
       </c>
       <c r="C146" s="5">
         <v>-5.3511654999999791</v>
       </c>
       <c r="D146" s="5">
         <v>-3.2128890237138386</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1956.8573220999999</v>
       </c>
       <c r="C147" s="5">
         <v>-6.8234822000001714</v>
       </c>
       <c r="D147" s="5">
         <v>-4.0910353812661508</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1945.7020497999999</v>
       </c>
       <c r="C148" s="5">
         <v>-11.155272299999979</v>
       </c>
       <c r="D148" s="5">
         <v>-6.6302711790878099</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1936.9813025999999</v>
       </c>
       <c r="C149" s="5">
         <v>-8.7207472000000053</v>
       </c>
       <c r="D149" s="5">
         <v>-5.2478429486842231</v>
       </c>
       <c r="E149" s="5">
         <v>-2.2616931892443737</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1942.1179142999999</v>
       </c>
       <c r="C150" s="5">
         <v>5.1366117000000031</v>
       </c>
       <c r="D150" s="5">
         <v>3.2290637163845615</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1940.2541357</v>
       </c>
       <c r="C151" s="5">
         <v>-1.8637785999999323</v>
       </c>
       <c r="D151" s="5">
         <v>-1.1455366479170559</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1940.1618544999999</v>
       </c>
       <c r="C152" s="5">
         <v>-9.2281200000115859E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-5.7058750708971484E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1939.0468246</v>
       </c>
       <c r="C153" s="5">
         <v>-1.115029899999854</v>
       </c>
       <c r="D153" s="5">
         <v>-0.68747592700471039</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1940.4185333999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.3717087999998512</v>
       </c>
       <c r="D154" s="5">
         <v>0.85220742497833513</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1936.7643952000001</v>
       </c>
       <c r="C155" s="5">
         <v>-3.6541381999998066</v>
       </c>
       <c r="D155" s="5">
         <v>-2.2365446693885627</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1935.0381396</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7262556000000586</v>
       </c>
       <c r="D156" s="5">
         <v>-1.0643431362839961</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1928.8334476</v>
       </c>
       <c r="C157" s="5">
         <v>-6.2046920000000227</v>
       </c>
       <c r="D157" s="5">
         <v>-3.780656587038056</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1927.0411062999999</v>
       </c>
       <c r="C158" s="5">
         <v>-1.7923413000000892</v>
       </c>
       <c r="D158" s="5">
         <v>-1.1094017411229729</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1919.6435776000001</v>
       </c>
       <c r="C159" s="5">
         <v>-7.3975286999998389</v>
       </c>
       <c r="D159" s="5">
         <v>-4.5105356836681825</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1918.2207613</v>
       </c>
       <c r="C160" s="5">
         <v>-1.4228163000000222</v>
       </c>
       <c r="D160" s="5">
         <v>-0.88580846921820777</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1914.8015384</v>
       </c>
       <c r="C161" s="5">
         <v>-3.4192229000000225</v>
       </c>
       <c r="D161" s="5">
         <v>-2.1181504390506478</v>
       </c>
       <c r="E161" s="5">
         <v>-1.1450685750155731</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1907.4820047999999</v>
       </c>
       <c r="C162" s="5">
         <v>-7.3195336000001134</v>
       </c>
       <c r="D162" s="5">
         <v>-4.4919053139802045</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1904.5000560000001</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9819487999998273</v>
       </c>
       <c r="D163" s="5">
         <v>-1.8599029537906042</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1900.2369708000001</v>
       </c>
       <c r="C164" s="5">
         <v>-4.2630851999999777</v>
       </c>
       <c r="D164" s="5">
         <v>-2.6532887670869365</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1896.8525357999999</v>
       </c>
       <c r="C165" s="5">
         <v>-3.3844350000001668</v>
       </c>
       <c r="D165" s="5">
         <v>-2.1164587905703192</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1892.7636643999999</v>
       </c>
       <c r="C166" s="5">
         <v>-4.0888714000000164</v>
       </c>
       <c r="D166" s="5">
         <v>-2.5562815873283462</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1892.6878263999999</v>
       </c>
       <c r="C167" s="5">
         <v>-7.5837999999976091E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-4.8070210482842324E-2</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1891.2761820000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.4116443999998864</v>
       </c>
       <c r="D168" s="5">
         <v>-0.89134700997376415</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1895.2830142</v>
       </c>
       <c r="C169" s="5">
         <v>4.0068321999999625</v>
       </c>
       <c r="D169" s="5">
         <v>2.572137506688188</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1899.6120731000001</v>
       </c>
       <c r="C170" s="5">
         <v>4.3290589000000637</v>
       </c>
       <c r="D170" s="5">
         <v>2.775644353894724</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1905.4917512</v>
       </c>
       <c r="C171" s="5">
         <v>5.8796780999998646</v>
       </c>
       <c r="D171" s="5">
         <v>3.7781258872391588</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1905.4085583999999</v>
       </c>
       <c r="C172" s="5">
         <v>-8.3192800000006173E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-5.2378810456965574E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1907.0763175</v>
       </c>
       <c r="C173" s="5">
         <v>1.667759100000012</v>
       </c>
       <c r="D173" s="5">
         <v>1.0554027515933262</v>
       </c>
       <c r="E173" s="5">
         <v>-0.40344760253614442</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1911.9249946</v>
       </c>
       <c r="C174" s="5">
         <v>4.8486771000000317</v>
       </c>
       <c r="D174" s="5">
         <v>3.0939863844373638</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1917.6065415</v>
       </c>
       <c r="C175" s="5">
         <v>5.6815469000000576</v>
       </c>
       <c r="D175" s="5">
         <v>3.6248276235909316</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1919.9596984</v>
       </c>
       <c r="C176" s="5">
         <v>2.3531568999999308</v>
       </c>
       <c r="D176" s="5">
         <v>1.4825381438201557</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1925.1724203000001</v>
       </c>
       <c r="C177" s="5">
         <v>5.2127219000001332</v>
       </c>
       <c r="D177" s="5">
         <v>3.3071132368596601</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1927.5389137</v>
       </c>
       <c r="C178" s="5">
         <v>2.3664933999998539</v>
       </c>
       <c r="D178" s="5">
         <v>1.4850982770031163</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1927.0258888999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.51302480000003925</v>
       </c>
       <c r="D179" s="5">
         <v>-0.31891930290885995</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1932.4124091000001</v>
       </c>
       <c r="C180" s="5">
         <v>5.3865202000001773</v>
       </c>
       <c r="D180" s="5">
         <v>3.4063528108648544</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1936.3606374000001</v>
       </c>
       <c r="C181" s="5">
         <v>3.9482282999999825</v>
       </c>
       <c r="D181" s="5">
         <v>2.4795325827781989</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1933.183082</v>
       </c>
       <c r="C182" s="5">
         <v>-3.1775554000000739</v>
       </c>
       <c r="D182" s="5">
         <v>-1.9515162952019161</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1940.0856017999999</v>
       </c>
       <c r="C183" s="5">
         <v>6.9025197999999364</v>
       </c>
       <c r="D183" s="5">
         <v>4.3698072454703141</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1942.0712346</v>
       </c>
       <c r="C184" s="5">
         <v>1.9856328000000758</v>
       </c>
       <c r="D184" s="5">
         <v>1.2351094548943342</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1945.8797827000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.8085481000000527</v>
       </c>
       <c r="D185" s="5">
         <v>2.3788395127475548</v>
       </c>
       <c r="E185" s="5">
         <v>2.0347096151279276</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1950.9281251</v>
       </c>
       <c r="C186" s="5">
         <v>5.0483423999999104</v>
       </c>
       <c r="D186" s="5">
         <v>3.1580599203107296</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1952.2895249000001</v>
       </c>
       <c r="C187" s="5">
         <v>1.361399800000072</v>
       </c>
       <c r="D187" s="5">
         <v>0.84060731926149934</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1955.2352966000001</v>
       </c>
       <c r="C188" s="5">
         <v>2.945771700000023</v>
       </c>
       <c r="D188" s="5">
         <v>1.8257588541228831</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1963.4263002</v>
       </c>
       <c r="C189" s="5">
         <v>8.1910035999999309</v>
       </c>
       <c r="D189" s="5">
         <v>5.1445835186063826</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1968.2240217999999</v>
       </c>
       <c r="C190" s="5">
         <v>4.7977215999999316</v>
       </c>
       <c r="D190" s="5">
         <v>2.9719854550552816</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1973.5985037999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.3744819999999436</v>
       </c>
       <c r="D191" s="5">
         <v>3.3264125340555895</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1982.5541974</v>
       </c>
       <c r="C192" s="5">
         <v>8.9556936000001315</v>
       </c>
       <c r="D192" s="5">
         <v>5.5832765997221978</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1986.9891488000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.4349514000000454</v>
       </c>
       <c r="D193" s="5">
         <v>2.7176611764130554</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1992.0881261</v>
       </c>
       <c r="C194" s="5">
         <v>5.0989772999998877</v>
       </c>
       <c r="D194" s="5">
         <v>3.123256188343615</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1989.4553201000001</v>
       </c>
       <c r="C195" s="5">
         <v>-2.6328059999998459</v>
       </c>
       <c r="D195" s="5">
         <v>-1.5744799033226564</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>2004.4889541</v>
       </c>
       <c r="C196" s="5">
         <v>15.033633999999893</v>
       </c>
       <c r="D196" s="5">
         <v>9.4545268448973587</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>2012.1189486999999</v>
       </c>
       <c r="C197" s="5">
         <v>7.6299945999999181</v>
       </c>
       <c r="D197" s="5">
         <v>4.6645963602331308</v>
       </c>
       <c r="E197" s="5">
         <v>3.4040728820405208</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>2009.9540798</v>
       </c>
       <c r="C198" s="5">
         <v>-2.164868899999874</v>
       </c>
       <c r="D198" s="5">
         <v>-1.2834851851958207</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>2014.6341528999999</v>
       </c>
       <c r="C199" s="5">
         <v>4.680073099999845</v>
       </c>
       <c r="D199" s="5">
         <v>2.8301995327040252</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>2021.2659673999999</v>
       </c>
       <c r="C200" s="5">
         <v>6.6318145000000186</v>
       </c>
       <c r="D200" s="5">
         <v>4.0224936412232015</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>2023.0953279</v>
       </c>
       <c r="C201" s="5">
         <v>1.8293605000001207</v>
       </c>
       <c r="D201" s="5">
         <v>1.0914907416343045</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>2027.4275167999999</v>
       </c>
       <c r="C202" s="5">
         <v>4.3321888999998919</v>
       </c>
       <c r="D202" s="5">
         <v>2.60012104403613</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>2030.7356827000001</v>
       </c>
       <c r="C203" s="5">
         <v>3.3081659000001764</v>
       </c>
       <c r="D203" s="5">
         <v>1.9757155476459953</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>2029.4940488</v>
       </c>
       <c r="C204" s="5">
         <v>-1.2416339000001244</v>
       </c>
       <c r="D204" s="5">
         <v>-0.7312425883874929</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2036.7634725999999</v>
       </c>
       <c r="C205" s="5">
         <v>7.2694237999999132</v>
       </c>
       <c r="D205" s="5">
         <v>4.3839643989435295</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2042.8915284</v>
       </c>
       <c r="C206" s="5">
         <v>6.1280558000000838</v>
       </c>
       <c r="D206" s="5">
         <v>3.6708160104264476</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2045.5467418999999</v>
       </c>
       <c r="C207" s="5">
         <v>2.6552134999999453</v>
       </c>
       <c r="D207" s="5">
         <v>1.5708774437458661</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2052.4037164000001</v>
       </c>
       <c r="C208" s="5">
         <v>6.8569745000002058</v>
       </c>
       <c r="D208" s="5">
         <v>4.0975755293808591</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2059.7663846999999</v>
       </c>
       <c r="C209" s="5">
         <v>7.3626682999997684</v>
       </c>
       <c r="D209" s="5">
         <v>4.3907663385523987</v>
       </c>
       <c r="E209" s="5">
         <v>2.3680228264230774</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2067.5828649999999</v>
       </c>
       <c r="C210" s="5">
         <v>7.8164802999999665</v>
       </c>
       <c r="D210" s="5">
         <v>4.6500637844965276</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2074.1149839999998</v>
       </c>
       <c r="C211" s="5">
         <v>6.532118999999966</v>
       </c>
       <c r="D211" s="5">
         <v>3.8577371355957624</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2082.7417156000001</v>
       </c>
       <c r="C212" s="5">
         <v>8.626731600000312</v>
       </c>
       <c r="D212" s="5">
         <v>5.1068547822180843</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2085.7042084</v>
       </c>
       <c r="C213" s="5">
         <v>2.9624927999998363</v>
       </c>
       <c r="D213" s="5">
         <v>1.7202973546975642</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2090.9034419</v>
       </c>
       <c r="C214" s="5">
         <v>5.1992334999999912</v>
       </c>
       <c r="D214" s="5">
         <v>3.0327095657046721</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2096.1527366</v>
       </c>
       <c r="C215" s="5">
         <v>5.249294700000064</v>
       </c>
       <c r="D215" s="5">
         <v>3.0545954477671833</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2099.3126836000001</v>
       </c>
       <c r="C216" s="5">
         <v>3.159947000000102</v>
       </c>
       <c r="D216" s="5">
         <v>1.8240726049543632</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2100.6063429000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.2936592999999448</v>
       </c>
       <c r="D217" s="5">
         <v>0.74198734620869455</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2106.5733387999999</v>
       </c>
       <c r="C218" s="5">
         <v>5.9669958999998016</v>
       </c>
       <c r="D218" s="5">
         <v>3.4624909205800636</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2110.9369400999999</v>
       </c>
       <c r="C219" s="5">
         <v>4.3636013000000275</v>
       </c>
       <c r="D219" s="5">
         <v>2.5142214422959386</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2117.1097058999999</v>
       </c>
       <c r="C220" s="5">
         <v>6.1727657999999792</v>
       </c>
       <c r="D220" s="5">
         <v>3.566008847474067</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2120.0862338000002</v>
       </c>
       <c r="C221" s="5">
         <v>2.976527900000292</v>
       </c>
       <c r="D221" s="5">
         <v>1.7002345777856309</v>
       </c>
       <c r="E221" s="5">
         <v>2.9284801202727584</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2124.5405765</v>
       </c>
       <c r="C222" s="5">
         <v>4.4543426999998701</v>
       </c>
       <c r="D222" s="5">
         <v>2.5505627789838003</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2133.7039063000002</v>
       </c>
       <c r="C223" s="5">
         <v>9.163329800000156</v>
       </c>
       <c r="D223" s="5">
         <v>5.3002656343377419</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2129.5628646</v>
       </c>
       <c r="C224" s="5">
         <v>-4.1410417000001871</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3042318897395941</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2129.2087591999998</v>
       </c>
       <c r="C225" s="5">
         <v>-0.35410540000020774</v>
       </c>
       <c r="D225" s="5">
         <v>-0.1993545662630769</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2128.6337213000002</v>
       </c>
       <c r="C226" s="5">
         <v>-0.57503789999964283</v>
       </c>
       <c r="D226" s="5">
         <v>-0.32360444298827895</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2130.0947397</v>
       </c>
       <c r="C227" s="5">
         <v>1.4610183999998299</v>
       </c>
       <c r="D227" s="5">
         <v>0.8267536348057547</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2131.4702054999998</v>
       </c>
       <c r="C228" s="5">
         <v>1.3754657999998017</v>
       </c>
       <c r="D228" s="5">
         <v>0.77763375906836352</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2134.8063169000002</v>
       </c>
       <c r="C229" s="5">
         <v>3.3361114000003909</v>
       </c>
       <c r="D229" s="5">
         <v>1.8944560058528293</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2124.4874359999999</v>
       </c>
       <c r="C230" s="5">
         <v>-10.318880900000295</v>
       </c>
       <c r="D230" s="5">
         <v>-5.6486205305058874</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2120.3082822000001</v>
       </c>
       <c r="C231" s="5">
         <v>-4.1791537999997672</v>
       </c>
       <c r="D231" s="5">
         <v>-2.3351893485753283</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2111.9961745000001</v>
       </c>
       <c r="C232" s="5">
         <v>-8.3121077000000696</v>
       </c>
       <c r="D232" s="5">
         <v>-4.6041659394853056</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2104.6561726999998</v>
       </c>
       <c r="C233" s="5">
         <v>-7.3400018000002092</v>
       </c>
       <c r="D233" s="5">
         <v>-4.0916626011925361</v>
       </c>
       <c r="E233" s="5">
         <v>-0.72780346638748883</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2092.6090140000001</v>
       </c>
       <c r="C234" s="5">
         <v>-12.047158699999727</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6566868610554497</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2080.5233050000002</v>
       </c>
       <c r="C235" s="5">
         <v>-12.085708999999952</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7145484317647997</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2068.0038662000002</v>
       </c>
       <c r="C236" s="5">
         <v>-12.519438799999989</v>
       </c>
       <c r="D236" s="5">
         <v>-6.9866819254948869</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2055.1850840000002</v>
       </c>
       <c r="C237" s="5">
         <v>-12.818782199999987</v>
       </c>
       <c r="D237" s="5">
         <v>-7.1899268275676835</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2046.5681188000001</v>
       </c>
       <c r="C238" s="5">
         <v>-8.6169652000000951</v>
       </c>
       <c r="D238" s="5">
         <v>-4.9169329357538931</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2038.0731020000001</v>
       </c>
       <c r="C239" s="5">
         <v>-8.4950168000000303</v>
       </c>
       <c r="D239" s="5">
         <v>-4.8688746514355286</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2030.9996272000001</v>
       </c>
       <c r="C240" s="5">
         <v>-7.0734747999999854</v>
       </c>
       <c r="D240" s="5">
         <v>-4.0862134825921936</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2026.7518597999999</v>
       </c>
       <c r="C241" s="5">
         <v>-4.2477674000001571</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4810900296467042</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2028.7476941</v>
       </c>
       <c r="C242" s="5">
         <v>1.9958343000000696</v>
       </c>
       <c r="D242" s="5">
         <v>1.1881155480885308</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2019.2028324</v>
       </c>
       <c r="C243" s="5">
         <v>-9.5448616999999558</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5019404580937126</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2012.5828472000001</v>
       </c>
       <c r="C244" s="5">
         <v>-6.6199851999999737</v>
       </c>
       <c r="D244" s="5">
         <v>-3.864045520893078</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2011.7962242000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.78662299999996321</v>
       </c>
       <c r="D245" s="5">
         <v>-0.46801603683771509</v>
       </c>
       <c r="E245" s="5">
         <v>-4.4121196471190167</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2013.8137945999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.0175703999998404</v>
       </c>
       <c r="D246" s="5">
         <v>1.2101043718529603</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2015.6210045</v>
       </c>
       <c r="C247" s="5">
         <v>1.807209900000089</v>
       </c>
       <c r="D247" s="5">
         <v>1.0822191526336677</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2020.7325323</v>
       </c>
       <c r="C248" s="5">
         <v>5.1115277999999762</v>
       </c>
       <c r="D248" s="5">
         <v>3.0859541241424981</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2025.2260715</v>
       </c>
       <c r="C249" s="5">
         <v>4.4935391999999865</v>
       </c>
       <c r="D249" s="5">
         <v>2.7013411486093375</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2028.3823167999999</v>
       </c>
       <c r="C250" s="5">
         <v>3.1562452999999095</v>
       </c>
       <c r="D250" s="5">
         <v>1.8862725484342313</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2031.2888746000001</v>
       </c>
       <c r="C251" s="5">
         <v>2.9065578000002006</v>
       </c>
       <c r="D251" s="5">
         <v>1.733149425223468</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2032.8566997999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.5678251999997883</v>
       </c>
       <c r="D252" s="5">
         <v>0.93014713482606481</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2035.0325871</v>
       </c>
       <c r="C253" s="5">
         <v>2.1758873000001131</v>
       </c>
       <c r="D253" s="5">
         <v>1.2920197536624434</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2039.0228044999999</v>
       </c>
       <c r="C254" s="5">
         <v>3.9902173999998922</v>
       </c>
       <c r="D254" s="5">
         <v>2.378456963117781</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2044.0431552</v>
       </c>
       <c r="C255" s="5">
         <v>5.0203507000001082</v>
       </c>
       <c r="D255" s="5">
         <v>2.9949028884742379</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2046.7721515000001</v>
       </c>
       <c r="C256" s="5">
         <v>2.7289963000000625</v>
       </c>
       <c r="D256" s="5">
         <v>1.613933554972613</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2052.5224352999999</v>
       </c>
       <c r="C257" s="5">
         <v>5.7502837999998064</v>
       </c>
       <c r="D257" s="5">
         <v>3.4239125825279215</v>
       </c>
       <c r="E257" s="5">
         <v>2.0243705903262965</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2055.7640176</v>
       </c>
       <c r="C258" s="5">
         <v>3.2415823000001183</v>
       </c>
       <c r="D258" s="5">
         <v>1.9117286110943654</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2058.9131628</v>
       </c>
       <c r="C259" s="5">
         <v>3.1491452000000208</v>
       </c>
       <c r="D259" s="5">
         <v>1.8538003861339414</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2068.7960582999999</v>
       </c>
       <c r="C260" s="5">
         <v>9.8828954999999041</v>
       </c>
       <c r="D260" s="5">
         <v>5.9145925070419825</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2083.4532653000001</v>
       </c>
       <c r="C261" s="5">
         <v>14.657207000000199</v>
       </c>
       <c r="D261" s="5">
         <v>8.8411185071499041</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2081.9727280000002</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4805372999999236</v>
       </c>
       <c r="D262" s="5">
         <v>-0.84941543178378431</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2085.2706696</v>
       </c>
       <c r="C263" s="5">
         <v>3.2979415999998309</v>
       </c>
       <c r="D263" s="5">
         <v>1.9175042900494876</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2092.7546035</v>
       </c>
       <c r="C264" s="5">
         <v>7.4839339000000109</v>
       </c>
       <c r="D264" s="5">
         <v>4.3927780147497097</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2098.3779462000002</v>
       </c>
       <c r="C265" s="5">
         <v>5.6233427000001939</v>
       </c>
       <c r="D265" s="5">
         <v>3.2725467905070138</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2102.8750448000001</v>
       </c>
       <c r="C266" s="5">
         <v>4.4970985999998447</v>
       </c>
       <c r="D266" s="5">
         <v>2.6022885398773399</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2105.0019222000001</v>
       </c>
       <c r="C267" s="5">
         <v>2.1268774000000121</v>
       </c>
       <c r="D267" s="5">
         <v>1.2204712189422207</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2109.5292943999998</v>
       </c>
       <c r="C268" s="5">
         <v>4.5273721999997179</v>
       </c>
       <c r="D268" s="5">
         <v>2.6116726734704443</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2116.9263291000002</v>
       </c>
       <c r="C269" s="5">
         <v>7.397034700000404</v>
       </c>
       <c r="D269" s="5">
         <v>4.2898890196223061</v>
       </c>
       <c r="E269" s="5">
         <v>3.1377924397979484</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2124.5903318999999</v>
       </c>
       <c r="C270" s="5">
         <v>7.6640027999997073</v>
       </c>
       <c r="D270" s="5">
         <v>4.4319715102908219</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2128.4936848000002</v>
       </c>
       <c r="C271" s="5">
         <v>3.9033529000003</v>
       </c>
       <c r="D271" s="5">
         <v>2.2270860062423292</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2134.7018057999999</v>
       </c>
       <c r="C272" s="5">
         <v>6.2081209999996645</v>
       </c>
       <c r="D272" s="5">
         <v>3.5567036885669534</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2139.9101048000002</v>
       </c>
       <c r="C273" s="5">
         <v>5.208299000000352</v>
       </c>
       <c r="D273" s="5">
         <v>2.9673995014335208</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2145.8105718000002</v>
       </c>
       <c r="C274" s="5">
         <v>5.9004669999999351</v>
       </c>
       <c r="D274" s="5">
         <v>3.3594555792989089</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2153.2214478999999</v>
       </c>
       <c r="C275" s="5">
         <v>7.4108760999997685</v>
       </c>
       <c r="D275" s="5">
         <v>4.2240146611281393</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2157.6997818</v>
       </c>
       <c r="C276" s="5">
         <v>4.4783339000000524</v>
       </c>
       <c r="D276" s="5">
         <v>2.5245440509144679</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2162.6681153</v>
       </c>
       <c r="C277" s="5">
         <v>4.9683334999999715</v>
       </c>
       <c r="D277" s="5">
         <v>2.7983909355766334</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2166.7038038999999</v>
       </c>
       <c r="C278" s="5">
         <v>4.0356885999999577</v>
       </c>
       <c r="D278" s="5">
         <v>2.2624093493462727</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2171.0857037000001</v>
       </c>
       <c r="C279" s="5">
         <v>4.3818998000001557</v>
       </c>
       <c r="D279" s="5">
         <v>2.454033713870829</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2185.8581481000001</v>
       </c>
       <c r="C280" s="5">
         <v>14.77244440000004</v>
       </c>
       <c r="D280" s="5">
         <v>8.4776047897096483</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2184.0147489999999</v>
       </c>
       <c r="C281" s="5">
         <v>-1.8433991000001697</v>
       </c>
       <c r="D281" s="5">
         <v>-1.0073148592987802</v>
       </c>
       <c r="E281" s="5">
         <v>3.1691428736928318</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2184.5571934</v>
       </c>
       <c r="C282" s="5">
         <v>0.54244440000002214</v>
       </c>
       <c r="D282" s="5">
         <v>0.29845183765271344</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2194.6260317000001</v>
       </c>
       <c r="C283" s="5">
         <v>10.068838300000152</v>
       </c>
       <c r="D283" s="5">
         <v>5.6733032678061734</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2197.9298583999998</v>
       </c>
       <c r="C284" s="5">
         <v>3.3038266999997177</v>
       </c>
       <c r="D284" s="5">
         <v>1.8215328084639992</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2205.1726371</v>
       </c>
       <c r="C285" s="5">
         <v>7.2427787000001445</v>
       </c>
       <c r="D285" s="5">
         <v>4.0267888048076239</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2209.8267319000001</v>
       </c>
       <c r="C286" s="5">
         <v>4.6540948000001663</v>
       </c>
       <c r="D286" s="5">
         <v>2.5622489998355258</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2215.9862241999999</v>
       </c>
       <c r="C287" s="5">
         <v>6.1594922999997834</v>
       </c>
       <c r="D287" s="5">
         <v>3.3965387322761664</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2222.0142013</v>
       </c>
       <c r="C288" s="5">
         <v>6.0279771000000437</v>
       </c>
       <c r="D288" s="5">
         <v>3.3135508243516965</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2229.3683415</v>
       </c>
       <c r="C289" s="5">
         <v>7.3541402000000744</v>
       </c>
       <c r="D289" s="5">
         <v>4.0447070149097319</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2236.0579057999998</v>
       </c>
       <c r="C290" s="5">
         <v>6.6895642999998017</v>
       </c>
       <c r="D290" s="5">
         <v>3.6608098278460899</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2240.0662904999999</v>
       </c>
       <c r="C291" s="5">
         <v>4.0083847000000787</v>
       </c>
       <c r="D291" s="5">
         <v>2.1724707193249371</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2248.1852663</v>
       </c>
       <c r="C292" s="5">
         <v>8.1189758000000438</v>
       </c>
       <c r="D292" s="5">
         <v>4.4370797910091575</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2252.7319191000001</v>
       </c>
       <c r="C293" s="5">
         <v>4.5466528000001745</v>
       </c>
       <c r="D293" s="5">
         <v>2.4540154139703452</v>
       </c>
       <c r="E293" s="5">
         <v>3.1463693242668844</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2257.2894583000002</v>
       </c>
       <c r="C294" s="5">
         <v>4.5575392000000647</v>
       </c>
       <c r="D294" s="5">
         <v>2.4549366539361239</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2262.4998139999998</v>
       </c>
       <c r="C295" s="5">
         <v>5.2103556999995817</v>
       </c>
       <c r="D295" s="5">
         <v>2.8053190684623086</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2268.2011007000001</v>
       </c>
       <c r="C296" s="5">
         <v>5.7012867000003098</v>
       </c>
       <c r="D296" s="5">
         <v>3.0661506587853493</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2273.9184083999999</v>
       </c>
       <c r="C297" s="5">
         <v>5.7173076999997647</v>
       </c>
       <c r="D297" s="5">
         <v>3.0670504404278986</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2280.3285171000002</v>
       </c>
       <c r="C298" s="5">
         <v>6.4101087000003645</v>
       </c>
       <c r="D298" s="5">
         <v>3.4357079758587039</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2289.0782060000001</v>
       </c>
       <c r="C299" s="5">
         <v>8.7496888999999101</v>
       </c>
       <c r="D299" s="5">
         <v>4.702860074327786</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2295.5043068999998</v>
       </c>
       <c r="C300" s="5">
         <v>6.4261008999997102</v>
       </c>
       <c r="D300" s="5">
         <v>3.4212486530669883</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2303.4700090000001</v>
       </c>
       <c r="C301" s="5">
         <v>7.9657021000002715</v>
       </c>
       <c r="D301" s="5">
         <v>4.2445604488054123</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2310.6590047999998</v>
       </c>
       <c r="C302" s="5">
         <v>7.1889957999997023</v>
       </c>
       <c r="D302" s="5">
         <v>3.8100894676919461</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2319.3460891999998</v>
       </c>
       <c r="C303" s="5">
         <v>8.6870844000000034</v>
       </c>
       <c r="D303" s="5">
         <v>4.6059498972545576</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2324.9221034000002</v>
       </c>
       <c r="C304" s="5">
         <v>5.5760142000003725</v>
       </c>
       <c r="D304" s="5">
         <v>2.9234128014161698</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2339.5370917</v>
       </c>
       <c r="C305" s="5">
         <v>14.614988299999823</v>
       </c>
       <c r="D305" s="5">
         <v>7.809825514878832</v>
       </c>
       <c r="E305" s="5">
         <v>3.8533290119438623</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2342.4867116</v>
       </c>
       <c r="C306" s="5">
         <v>2.9496199000000161</v>
       </c>
       <c r="D306" s="5">
         <v>1.5234600798828435</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2349.0207930000001</v>
       </c>
       <c r="C307" s="5">
         <v>6.5340814000001046</v>
       </c>
       <c r="D307" s="5">
         <v>3.3990864990040226</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2355.2412862000001</v>
       </c>
       <c r="C308" s="5">
         <v>6.2204931999999644</v>
       </c>
       <c r="D308" s="5">
         <v>3.2244399857099149</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2360.8194902</v>
       </c>
       <c r="C309" s="5">
         <v>5.5782039999999142</v>
       </c>
       <c r="D309" s="5">
         <v>2.8794217662445165</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2369.5311731000002</v>
       </c>
       <c r="C310" s="5">
         <v>8.7116829000001417</v>
       </c>
       <c r="D310" s="5">
         <v>4.5191179292671801</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2374.0874603000002</v>
       </c>
       <c r="C311" s="5">
         <v>4.5562872000000425</v>
       </c>
       <c r="D311" s="5">
         <v>2.3319972921456822</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2377.8761254999999</v>
       </c>
       <c r="C312" s="5">
         <v>3.7886651999997412</v>
       </c>
       <c r="D312" s="5">
         <v>1.9319067426422976</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2380.0589906999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.1828651999999238</v>
       </c>
       <c r="D313" s="5">
         <v>1.107166246556357</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2386.5441488000001</v>
       </c>
       <c r="C314" s="5">
         <v>6.4851581000002625</v>
       </c>
       <c r="D314" s="5">
         <v>3.3191959014303496</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2386.8691104</v>
       </c>
       <c r="C315" s="5">
         <v>0.3249615999998241</v>
       </c>
       <c r="D315" s="5">
         <v>0.16351932573277494</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2379.7791397000001</v>
       </c>
       <c r="C316" s="5">
         <v>-7.0899706999998671</v>
       </c>
       <c r="D316" s="5">
         <v>-3.5068262823386598</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2386.4934360000002</v>
       </c>
       <c r="C317" s="5">
         <v>6.7142963000001146</v>
       </c>
       <c r="D317" s="5">
         <v>3.4387086842531556</v>
       </c>
       <c r="E317" s="5">
         <v>2.0070784287450572</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2387.8371145000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.3436784999998963</v>
       </c>
       <c r="D318" s="5">
         <v>0.67773776638286876</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2394.2335671000001</v>
       </c>
       <c r="C319" s="5">
         <v>6.3964525999999751</v>
       </c>
       <c r="D319" s="5">
         <v>3.2623026324917426</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2396.7776402999998</v>
       </c>
       <c r="C320" s="5">
         <v>2.5440731999997297</v>
       </c>
       <c r="D320" s="5">
         <v>1.2825786690532581</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2400.3835367000001</v>
       </c>
       <c r="C321" s="5">
         <v>3.6058964000003471</v>
       </c>
       <c r="D321" s="5">
         <v>1.820386127031326</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2399.1321587000002</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2513779999999315</v>
       </c>
       <c r="D322" s="5">
         <v>-0.62379839913083712</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2400.4341884</v>
       </c>
       <c r="C323" s="5">
         <v>1.3020296999998209</v>
       </c>
       <c r="D323" s="5">
         <v>0.65319777882919539</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2408.5434031</v>
       </c>
       <c r="C324" s="5">
         <v>8.1092146999999386</v>
       </c>
       <c r="D324" s="5">
         <v>4.1300506358787015</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2409.8601385000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.3167354000001978</v>
       </c>
       <c r="D325" s="5">
         <v>0.65800855501767508</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2412.5351896000002</v>
       </c>
       <c r="C326" s="5">
         <v>2.6750511000000188</v>
       </c>
       <c r="D326" s="5">
         <v>1.3402156289314293</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2414.6174562000001</v>
       </c>
       <c r="C327" s="5">
         <v>2.0822665999999117</v>
       </c>
       <c r="D327" s="5">
         <v>1.0406545422009694</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2416.5346577999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.9172015999997711</v>
       </c>
       <c r="D328" s="5">
         <v>0.95696957344078015</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2421.0424453000001</v>
       </c>
       <c r="C329" s="5">
         <v>4.5077875000001768</v>
       </c>
       <c r="D329" s="5">
         <v>2.261581300959925</v>
       </c>
       <c r="E329" s="5">
         <v>1.4476892657164564</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2424.1149562999999</v>
       </c>
       <c r="C330" s="5">
         <v>3.0725109999998494</v>
       </c>
       <c r="D330" s="5">
         <v>1.5335780825209699</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2423.4183281999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.69662809999999808</v>
       </c>
       <c r="D331" s="5">
         <v>-0.34430450967224413</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2425.5769685</v>
       </c>
       <c r="C332" s="5">
         <v>2.1586403000001155</v>
       </c>
       <c r="D332" s="5">
         <v>1.0741424657398024</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2429.2327922999998</v>
       </c>
       <c r="C333" s="5">
         <v>3.65582379999978</v>
       </c>
       <c r="D333" s="5">
         <v>1.8237055617057019</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2432.3742047000001</v>
       </c>
       <c r="C334" s="5">
         <v>3.141412400000263</v>
       </c>
       <c r="D334" s="5">
         <v>1.5628895364762974</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2438.6153417999999</v>
       </c>
       <c r="C335" s="5">
         <v>6.2411370999998326</v>
       </c>
       <c r="D335" s="5">
         <v>3.122860553330975</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2437.4928851</v>
       </c>
       <c r="C336" s="5">
         <v>-1.1224566999999297</v>
       </c>
       <c r="D336" s="5">
         <v>-0.55094518497361689</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2443.5153429000002</v>
       </c>
       <c r="C337" s="5">
         <v>6.0224578000002111</v>
       </c>
       <c r="D337" s="5">
         <v>3.0055353310806332</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2440.3681833000001</v>
       </c>
       <c r="C338" s="5">
         <v>-3.1471596000001227</v>
       </c>
       <c r="D338" s="5">
         <v>-1.5346551551460474</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2447.8446908999999</v>
       </c>
       <c r="C339" s="5">
         <v>7.4765075999998771</v>
       </c>
       <c r="D339" s="5">
         <v>3.7390017143916987</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2451.9487647999999</v>
       </c>
       <c r="C340" s="5">
         <v>4.1040739000000031</v>
       </c>
       <c r="D340" s="5">
         <v>2.0305853280692787</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2453.6361505</v>
       </c>
       <c r="C341" s="5">
         <v>1.6873857000000498</v>
       </c>
       <c r="D341" s="5">
         <v>0.8289506613496922</v>
       </c>
       <c r="E341" s="5">
         <v>1.3462674007750142</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2454.1119352000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.47578470000007655</v>
       </c>
       <c r="D342" s="5">
         <v>0.23294038355923252</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2457.1682110000002</v>
       </c>
       <c r="C343" s="5">
         <v>3.056275800000094</v>
       </c>
       <c r="D343" s="5">
         <v>1.5047220752403945</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2462.6911344</v>
       </c>
       <c r="C344" s="5">
         <v>5.5229233999998542</v>
       </c>
       <c r="D344" s="5">
         <v>2.7308084940443011</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2467.0651723999999</v>
       </c>
       <c r="C345" s="5">
         <v>4.3740379999999277</v>
       </c>
       <c r="D345" s="5">
         <v>2.1522896355745447</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2474.1458126000002</v>
       </c>
       <c r="C346" s="5">
         <v>7.080640200000289</v>
       </c>
       <c r="D346" s="5">
         <v>3.498968893415455</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2476.0285957999999</v>
       </c>
       <c r="C347" s="5">
         <v>1.8827831999997215</v>
       </c>
       <c r="D347" s="5">
         <v>0.91701148475187289</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2477.8843028000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.8557070000001659</v>
       </c>
       <c r="D348" s="5">
         <v>0.90307948063648169</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2480.5171540000001</v>
       </c>
       <c r="C349" s="5">
         <v>2.6328512000000046</v>
       </c>
       <c r="D349" s="5">
         <v>1.282525802947676</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2484.8682822999999</v>
       </c>
       <c r="C350" s="5">
         <v>4.3511282999998002</v>
       </c>
       <c r="D350" s="5">
         <v>2.1253727456867377</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2479.2330920999998</v>
       </c>
       <c r="C351" s="5">
         <v>-5.6351902000001246</v>
       </c>
       <c r="D351" s="5">
         <v>-2.6876748160858832</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2483.6688260000001</v>
       </c>
       <c r="C352" s="5">
         <v>4.4357339000002867</v>
       </c>
       <c r="D352" s="5">
         <v>2.1682404048326998</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2480.2134771999999</v>
       </c>
       <c r="C353" s="5">
         <v>-3.455348800000138</v>
       </c>
       <c r="D353" s="5">
         <v>-1.6567578669724803</v>
       </c>
       <c r="E353" s="5">
         <v>1.0831812489632497</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2489.7426169</v>
       </c>
       <c r="C354" s="5">
         <v>9.529139700000087</v>
       </c>
       <c r="D354" s="5">
         <v>4.7091613760492645</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2492.5095775999998</v>
       </c>
       <c r="C355" s="5">
         <v>2.7669606999997995</v>
       </c>
       <c r="D355" s="5">
         <v>1.3417947255500051</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2492.6117482999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.10217069999998785</v>
       </c>
       <c r="D356" s="5">
         <v>4.9200406797500484E-2</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2495.3793780000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.7676297000002705</v>
       </c>
       <c r="D357" s="5">
         <v>1.3405668321751385</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2498.1412829999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.7619049999998424</v>
       </c>
       <c r="D358" s="5">
         <v>1.3362842435880706</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2503.4331820000002</v>
       </c>
       <c r="C359" s="5">
         <v>5.291899000000285</v>
       </c>
       <c r="D359" s="5">
         <v>2.5718280423060902</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2509.5414297000002</v>
       </c>
       <c r="C360" s="5">
         <v>6.1082476999999926</v>
       </c>
       <c r="D360" s="5">
         <v>2.9675514655225887</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2510.7121708999998</v>
       </c>
       <c r="C361" s="5">
         <v>1.1707411999996111</v>
       </c>
       <c r="D361" s="5">
         <v>0.56125782717433292</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2510.8555028999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.14333200000010038</v>
       </c>
       <c r="D362" s="5">
         <v>6.8527335467960526E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2512.5795038000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.7240009000001919</v>
       </c>
       <c r="D363" s="5">
         <v>0.82706138010690822</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2523.3302333000001</v>
       </c>
       <c r="C364" s="5">
         <v>10.750729500000034</v>
       </c>
       <c r="D364" s="5">
         <v>5.2570858761010975</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2521.6522696000002</v>
       </c>
       <c r="C365" s="5">
         <v>-1.6779636999999639</v>
       </c>
       <c r="D365" s="5">
         <v>-0.79506374302407146</v>
       </c>
       <c r="E365" s="5">
         <v>1.6707752288638522</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2521.6797078</v>
       </c>
       <c r="C366" s="5">
         <v>2.743819999977859E-2</v>
       </c>
       <c r="D366" s="5">
         <v>1.3058029823853623E-2</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2523.7758260000001</v>
       </c>
       <c r="C367" s="5">
         <v>2.0961182000000917</v>
       </c>
       <c r="D367" s="5">
         <v>1.002059630991492</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2521.9626238999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.8132021000001259</v>
       </c>
       <c r="D368" s="5">
         <v>-0.85873923083007453</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2322.3888920999998</v>
       </c>
       <c r="C369" s="5">
         <v>-199.57373180000013</v>
       </c>
       <c r="D369" s="5">
         <v>-62.816043684830603</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2374.4764519</v>
       </c>
       <c r="C370" s="5">
         <v>52.087559800000236</v>
       </c>
       <c r="D370" s="5">
         <v>30.495355910099022</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2431.5078652000002</v>
       </c>
       <c r="C371" s="5">
         <v>57.031413300000168</v>
       </c>
       <c r="D371" s="5">
         <v>32.951652916827179</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2438.3254582999998</v>
       </c>
       <c r="C372" s="5">
         <v>6.8175930999996126</v>
       </c>
       <c r="D372" s="5">
         <v>3.4169993794113784</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2452.8272805000001</v>
       </c>
       <c r="C373" s="5">
         <v>14.501822200000333</v>
       </c>
       <c r="D373" s="5">
         <v>7.3750888387649649</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2467.0338516000002</v>
       </c>
       <c r="C374" s="5">
         <v>14.206571100000019</v>
       </c>
       <c r="D374" s="5">
         <v>7.1760362826055468</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2495.3541062999998</v>
       </c>
       <c r="C375" s="5">
         <v>28.320254699999623</v>
       </c>
       <c r="D375" s="5">
         <v>14.679263802135377</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2499.9532975000002</v>
       </c>
       <c r="C376" s="5">
         <v>4.5991912000004049</v>
       </c>
       <c r="D376" s="5">
         <v>2.2342806179220132</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2500.293952</v>
       </c>
       <c r="C377" s="5">
         <v>0.34065449999980046</v>
       </c>
       <c r="D377" s="5">
         <v>0.1636398189598598</v>
       </c>
       <c r="E377" s="5">
         <v>-0.84699694154849459</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2504.7390003999999</v>
       </c>
       <c r="C378" s="5">
         <v>4.4450483999999051</v>
       </c>
       <c r="D378" s="5">
         <v>2.1543565244785734</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2512.5419185999999</v>
       </c>
       <c r="C379" s="5">
         <v>7.8029182000000219</v>
       </c>
       <c r="D379" s="5">
         <v>3.8030362598098</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2531.0326393</v>
       </c>
       <c r="C380" s="5">
         <v>18.490720700000111</v>
       </c>
       <c r="D380" s="5">
         <v>9.1976154242708663</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2527.7082172999999</v>
       </c>
       <c r="C381" s="5">
         <v>-3.3244220000001405</v>
       </c>
       <c r="D381" s="5">
         <v>-1.5648210813499319</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2545.3845253999998</v>
       </c>
       <c r="C382" s="5">
         <v>17.676308099999915</v>
       </c>
       <c r="D382" s="5">
         <v>8.7220194458076161</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2556.2179992000001</v>
       </c>
       <c r="C383" s="5">
         <v>10.83347380000032</v>
       </c>
       <c r="D383" s="5">
         <v>5.2286184190813101</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2571.7494173</v>
       </c>
       <c r="C384" s="5">
         <v>15.531418099999883</v>
       </c>
       <c r="D384" s="5">
         <v>7.5397787973825903</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2576.9841053999999</v>
       </c>
       <c r="C385" s="5">
         <v>5.2346880999998575</v>
       </c>
       <c r="D385" s="5">
         <v>2.4700804527776343</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2588.6634616000001</v>
       </c>
       <c r="C386" s="5">
         <v>11.679356200000257</v>
       </c>
       <c r="D386" s="5">
         <v>5.576253615325788</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2615.1177250000001</v>
       </c>
       <c r="C387" s="5">
         <v>26.454263399999945</v>
       </c>
       <c r="D387" s="5">
         <v>12.976419412135431</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2631.0070608000001</v>
       </c>
       <c r="C388" s="5">
         <v>15.889335800000026</v>
       </c>
       <c r="D388" s="5">
         <v>7.5398017078207147</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2649.1447892000001</v>
       </c>
       <c r="C389" s="5">
         <v>18.137728400000015</v>
       </c>
       <c r="D389" s="5">
         <v>8.5935875516774516</v>
       </c>
       <c r="E389" s="5">
         <v>5.9533334902855506</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2646.8651666000001</v>
       </c>
       <c r="C390" s="5">
         <v>-2.2796226000000388</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0277419885785566</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2689.9022983</v>
       </c>
       <c r="C391" s="5">
         <v>43.037131699999918</v>
       </c>
       <c r="D391" s="5">
         <v>21.354601704699405</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2695.3294581999999</v>
       </c>
       <c r="C392" s="5">
         <v>5.4271598999998787</v>
       </c>
       <c r="D392" s="5">
         <v>2.4481741346793484</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2706.3700832999998</v>
       </c>
       <c r="C393" s="5">
         <v>11.040625099999943</v>
       </c>
       <c r="D393" s="5">
         <v>5.0277142348152948</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2706.3419850999999</v>
       </c>
       <c r="C394" s="5">
         <v>-2.8098199999931239E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-1.2457983816227536E-2</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2703.2537689000001</v>
       </c>
       <c r="C395" s="5">
         <v>-3.0882161999998061</v>
       </c>
       <c r="D395" s="5">
         <v>-1.3607627826549007</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2721.628588</v>
       </c>
       <c r="C396" s="5">
         <v>18.374819099999968</v>
       </c>
       <c r="D396" s="5">
         <v>8.4687140883607839</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2727.2406517999998</v>
       </c>
       <c r="C397" s="5">
         <v>5.6120637999997598</v>
       </c>
       <c r="D397" s="5">
         <v>2.5026855588466734</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2734.5557319</v>
       </c>
       <c r="C398" s="5">
         <v>7.3150801000001593</v>
       </c>
       <c r="D398" s="5">
         <v>3.2665828787613593</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2731.4807129000001</v>
       </c>
       <c r="C399" s="5">
         <v>-3.0750189999998838</v>
       </c>
       <c r="D399" s="5">
         <v>-1.341090303998671</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2729.1578497</v>
       </c>
       <c r="C400" s="5">
         <v>-2.3228632000000289</v>
       </c>
       <c r="D400" s="5">
         <v>-1.0157257384455387</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2736.6651907</v>
       </c>
       <c r="C401" s="5">
         <v>7.5073409999999967</v>
       </c>
       <c r="D401" s="5">
         <v>3.3513503517137222</v>
       </c>
       <c r="E401" s="5">
         <v>3.3037228413034248</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2743.2889626000001</v>
       </c>
       <c r="C402" s="5">
         <v>6.6237719000000652</v>
       </c>
       <c r="D402" s="5">
         <v>2.943435019953422</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2751.1181456999998</v>
       </c>
       <c r="C403" s="5">
         <v>7.8291830999996819</v>
       </c>
       <c r="D403" s="5">
         <v>3.478999970499852</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2756.3112867999998</v>
       </c>
       <c r="C404" s="5">
         <v>5.193141100000048</v>
       </c>
       <c r="D404" s="5">
         <v>2.2888427261369193</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2759.0369028</v>
       </c>
       <c r="C405" s="5">
         <v>2.7256160000001728</v>
       </c>
       <c r="D405" s="5">
         <v>1.1931115018335881</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2763.2491838999999</v>
       </c>
       <c r="C406" s="5">
         <v>4.2122810999999274</v>
       </c>
       <c r="D406" s="5">
         <v>1.8475282196508847</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2766.2103310000002</v>
       </c>
       <c r="C407" s="5">
         <v>2.9611471000002894</v>
       </c>
       <c r="D407" s="5">
         <v>1.2935477448237753</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2761.0320356000002</v>
       </c>
       <c r="C408" s="5">
         <v>-5.1782954000000245</v>
       </c>
       <c r="D408" s="5">
         <v>-2.2233933919067472</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2760.9420578999998</v>
       </c>
       <c r="C409" s="5">
         <v>-8.9977700000417826E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-3.9099107862317073E-2</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2760.8513670000002</v>
       </c>
       <c r="C410" s="5">
         <v>-9.0690899999572139E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.9410251460181289E-2</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2760.5550807999998</v>
       </c>
       <c r="C411" s="5">
         <v>-0.29628620000039518</v>
       </c>
       <c r="D411" s="5">
         <v>-0.12870437798899736</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2760.7514381000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.19635730000027252</v>
       </c>
       <c r="D412" s="5">
         <v>8.5388972871180968E-2</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2761.2370555000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.48561740000013742</v>
       </c>
       <c r="D413" s="5">
         <v>0.21128486133312752</v>
       </c>
       <c r="E413" s="5">
         <v>0.89787617730889835</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2767.9070753000001</v>
       </c>
       <c r="C414" s="5">
         <v>6.6700197999998636</v>
       </c>
       <c r="D414" s="5">
         <v>2.9375327001578855</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2768.8646942999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.95761899999979505</v>
       </c>
       <c r="D415" s="5">
         <v>0.41595759382109243</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2769.8190549999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.95436070000005202</v>
       </c>
       <c r="D416" s="5">
         <v>0.41439597102723713</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2771.8240559000001</v>
       </c>
       <c r="C417" s="5">
         <v>2.005000900000141</v>
       </c>
       <c r="D417" s="5">
         <v>0.87211590950833084</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2775.6715982999999</v>
       </c>
       <c r="C418" s="5">
         <v>3.8475423999998384</v>
       </c>
       <c r="D418" s="5">
         <v>1.6784843678404382</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2776.4325635</v>
       </c>
       <c r="C419" s="5">
         <v>0.76096520000010059</v>
       </c>
       <c r="D419" s="5">
         <v>0.32948292920758071</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2773.6022972000001</v>
       </c>
       <c r="C420" s="5">
         <v>-2.8302662999999484</v>
       </c>
       <c r="D420" s="5">
         <v>-1.21643227021625</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2780.4804484000001</v>
       </c>
       <c r="C421" s="5">
         <v>6.8781512000000475</v>
       </c>
       <c r="D421" s="5">
         <v>3.0167600274800366</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2779.3655389</v>
       </c>
       <c r="C422" s="5">
         <v>-1.1149095000000671</v>
       </c>
       <c r="D422" s="5">
         <v>-0.48011299218473358</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2774.7496913999998</v>
       </c>
       <c r="C423" s="5">
         <v>-4.6158475000001999</v>
       </c>
       <c r="D423" s="5">
         <v>-1.974803857455032</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2770.6318163999999</v>
       </c>
       <c r="C424" s="5">
         <v>-4.1178749999999127</v>
       </c>
       <c r="D424" s="5">
         <v>-1.7663990827132214</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2779.8508606999999</v>
       </c>
       <c r="C425" s="5">
         <v>9.2190442999999505</v>
       </c>
       <c r="D425" s="5">
         <v>4.0667888342215575</v>
       </c>
       <c r="E425" s="5">
         <v>0.67411108955399701</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2783.0063694</v>
       </c>
       <c r="C426" s="5">
         <v>3.1555087000001549</v>
       </c>
       <c r="D426" s="5">
         <v>1.3706997456943926</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2791.2635143000002</v>
       </c>
       <c r="C427" s="5">
         <v>8.2571449000001849</v>
       </c>
       <c r="D427" s="5">
         <v>3.6190632638543052</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2789.6629128</v>
       </c>
       <c r="C428" s="5">
         <v>-1.6006015000002662</v>
       </c>
       <c r="D428" s="5">
         <v>-0.68595302074031528</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2789.3572385000002</v>
       </c>
       <c r="C429" s="5">
         <v>-0.30567429999973683</v>
       </c>
       <c r="D429" s="5">
         <v>-0.1314094900473961</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2788.2780269999998</v>
       </c>
       <c r="C430" s="5">
         <v>-1.0792115000003832</v>
       </c>
       <c r="D430" s="5">
         <v>-0.46329724282758722</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2784.3560421000002</v>
       </c>
       <c r="C431" s="5">
         <v>-3.9219848999996429</v>
       </c>
       <c r="D431" s="5">
         <v>-1.6749198221859163</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2788.7696102999998</v>
       </c>
       <c r="C432" s="5">
         <v>4.413568199999645</v>
       </c>
       <c r="D432" s="5">
         <v>1.9188281774346505</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2784.8337603</v>
       </c>
       <c r="C433" s="5">
         <v>-3.9358499999998457</v>
       </c>
       <c r="D433" s="5">
         <v>-1.680501165314463</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2777.9213632000001</v>
       </c>
       <c r="C434" s="5">
         <v>-6.9123970999999074</v>
       </c>
       <c r="D434" s="5">
         <v>-2.9382607315658782</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2788.7963635999999</v>
       </c>
       <c r="C435" s="5">
         <v>10.875000399999863</v>
       </c>
       <c r="D435" s="5">
         <v>4.8002382062258153</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2788.2359790999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.56038450000005469</v>
       </c>
       <c r="D436" s="5">
         <v>-0.24086330475172613</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2787.8476408000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.38833829999975933</v>
       </c>
       <c r="D437" s="5">
         <v>-0.16700492949123236</v>
       </c>
       <c r="E437" s="5">
         <v>0.28766939309781137</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2780.3625274000001</v>
       </c>
       <c r="C438" s="5">
         <v>-7.4851134000000457</v>
       </c>
       <c r="D438" s="5">
         <v>-3.1747347875414667</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2774.0864498999999</v>
       </c>
       <c r="C439" s="5">
         <v>-6.2760775000001559</v>
       </c>
       <c r="D439" s="5">
         <v>-2.6753674337256061</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2776.7466878</v>
       </c>
       <c r="C440" s="5">
         <v>2.6602379000000838</v>
       </c>
       <c r="D440" s="5">
         <v>1.1568408128266316</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2781.2114093</v>
       </c>
       <c r="C441" s="5">
         <v>4.464721499999996</v>
       </c>
       <c r="D441" s="5">
         <v>1.9466308665792909</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>2788.0582654</v>
       </c>
       <c r="C442" s="5">
         <v>6.8468560999999681</v>
       </c>
       <c r="D442" s="5">
         <v>2.9945200536542815</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>2794.0479703999999</v>
       </c>
       <c r="C443" s="5">
         <v>5.9897049999999581</v>
       </c>
       <c r="D443" s="5">
         <v>2.608692087779696</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>2793.5968928000002</v>
       </c>
       <c r="C444" s="5">
         <v>-0.45107759999973496</v>
       </c>
       <c r="D444" s="5">
         <v>-0.19355886240131071</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>2795.1931072000002</v>
+        <v>2794.7006664999999</v>
       </c>
       <c r="C445" s="5">
-        <v>1.596214400000008</v>
+        <v>1.1037736999996923</v>
       </c>
       <c r="D445" s="5">
-        <v>0.6878187384263601</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4751618122200707</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>2791.9405287999998</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.7601377000000866</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.1787425980927857</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE400000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>